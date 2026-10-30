--- v1 (2026-07-29)
+++ v2 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2328,54 +2331,62 @@
       </c>
       <c r="I36">
         <v>850550000.0</v>
       </c>
       <c r="J36">
         <v>710260000.0</v>
       </c>
       <c r="K36">
         <v>11967000.0</v>
       </c>
       <c r="L36">
         <v>10858000.0</v>
       </c>
       <c r="M36">
         <v>46111000.0</v>
       </c>
       <c r="N36">
         <v>36640000.0</v>
       </c>
       <c r="O36"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>50</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>7849000.0</v>
+      </c>
+      <c r="C37">
+        <v>9292000.0</v>
+      </c>
+      <c r="D37">
+        <v>9734000.0</v>
+      </c>
+      <c r="E37">
+        <v>9630000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>51</v>
       </c>
@@ -3363,843 +3374,858 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY62"/>
+  <dimension ref="A1:AZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>989713234.0</v>
+      </c>
+      <c r="C2">
         <v>946930905.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>841256000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>864661000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>931015000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>906161000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>945657000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>859235000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>940375000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>902324000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>930560000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>859202752.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1022940692.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>932874284.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>902968000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>747420859.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>829724656.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>882316494.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>797832000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>803567491.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>854920479.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>808024239.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>873378490.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>750470526.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>702942540.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>728836508.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>798702166.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>607794000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>686327000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>646652000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>653751000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>546858000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>628568000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>628045000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>607505000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>543002000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>603189000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>631769000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>614888000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>535794000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>574390000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>500868000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>507499000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>448568000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>577939000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>573203000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>535707000.0</v>
       </c>
-      <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>669588000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
-    </row>
-    <row r="4" spans="1:51">
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>13080390.0</v>
+      </c>
+      <c r="C5">
         <v>28385371.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3192751000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>101825000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>124245000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>54838000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>13115000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>55613000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>51731000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>57621000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>64893000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>63286921.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>98858129.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>102185942.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>90513000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>28459091.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>32440840.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>33047115.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10872000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>13313181.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>23638556.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>25214874.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>807397338.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>50028788.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>45679634.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>37686162.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>575790604.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19918000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>28558000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>19302000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>26740000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>26118000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>24474000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>24298000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>29833000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>36200000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>44148000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>29187000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>20155000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>36202000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>26208000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>19734000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-16774000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-34542000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-60188000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-109858000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-37774000.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>2289506000.0</v>
       </c>
-      <c r="AY5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:51">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
-    </row>
-    <row r="7" spans="1:51">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>157111000.0</v>
+      </c>
+      <c r="C7">
         <v>161336000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>162147000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>169064000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>167716000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>177937000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>126270000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>131483000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>125995000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>117657000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>73047000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>81254000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>67612000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>67024000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>57423000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>59989000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>60763000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>59096000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>56210000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>58772000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>60513000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>61988000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>62290000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>68346000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>68118000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>72082000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>60496000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>62169000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>63541000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>63234000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
-    </row>
-    <row r="8" spans="1:51">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>2573000.0</v>
       </c>
       <c r="C8">
         <v>2573000.0</v>
       </c>
       <c r="D8">
         <v>2573000.0</v>
       </c>
       <c r="E8">
         <v>2573000.0</v>
       </c>
       <c r="F8">
         <v>2573000.0</v>
       </c>
       <c r="G8">
         <v>2573000.0</v>
       </c>
       <c r="H8">
         <v>2573000.0</v>
       </c>
       <c r="I8">
@@ -4219,302 +4245,309 @@
       </c>
       <c r="N8">
         <v>2573000.0</v>
       </c>
       <c r="O8">
         <v>2573000.0</v>
       </c>
       <c r="P8">
         <v>2573000.0</v>
       </c>
       <c r="Q8">
         <v>2573000.0</v>
       </c>
       <c r="R8">
         <v>2573000.0</v>
       </c>
       <c r="S8">
         <v>2573000.0</v>
       </c>
       <c r="T8">
         <v>2573000.0</v>
       </c>
       <c r="U8">
         <v>2573000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2573000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
-    </row>
-    <row r="10" spans="1:51">
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>1483537899.0</v>
+      </c>
+      <c r="C10">
         <v>1864426466.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1467711000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1418621000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1518454000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1914788000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1742214000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1528690000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1332131000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1366223000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1121981000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1070244427.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1211202416.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1561918691.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1388901000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1335599584.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1263753856.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1652782915.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1344146000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1474233608.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1093713422.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1152156615.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1666971738.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1382104649.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1248581180.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>965954514.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1007943928.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>871399000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>881205000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1062395000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>793664000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>753362000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>649533000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>743030000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>647706000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>618874000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>422890000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>569327000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>457784000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>482389000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>585292000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>563442000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>182753000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>190081000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>257527000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>163717000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>134278000.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>-113786000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>156786000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4524,909 +4557,923 @@
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
-    </row>
-    <row r="12" spans="1:51">
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>1506499476.0</v>
+      </c>
+      <c r="C12">
         <v>1899222086.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1472132000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1432723000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1526350000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1922993000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1747870000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1537038000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1340675000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1376962000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1127549000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1173581318.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1312833206.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1655477506.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1395969000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1407014370.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1320268304.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1699297851.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1346081000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1480925517.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1106127429.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1167044133.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1714244812.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1422024018.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1270674664.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>990826986.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1018521241.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>876118000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>884957000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1076925000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>797050000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>760110000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>653267000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>750251000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>651703000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>623833000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>427163000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>574473000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>463672000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>495434000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>590436000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>569279000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>191379000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>190081000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>257527000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>163717000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>134278000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>113786000.0</v>
       </c>
-      <c r="AY12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:51">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>2569148.0</v>
+      </c>
+      <c r="C13">
         <v>2582769.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2573000.0</v>
       </c>
       <c r="D13">
         <v>2573000.0</v>
       </c>
       <c r="E13">
         <v>2573000.0</v>
       </c>
       <c r="F13">
         <v>2573000.0</v>
       </c>
       <c r="G13">
         <v>2573000.0</v>
       </c>
       <c r="H13">
         <v>2573000.0</v>
       </c>
       <c r="I13">
         <v>2573000.0</v>
       </c>
       <c r="J13">
         <v>2573000.0</v>
       </c>
       <c r="K13">
         <v>2573000.0</v>
       </c>
       <c r="L13">
+        <v>2573000.0</v>
+      </c>
+      <c r="M13">
         <v>2719892.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2806474.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2788643.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2573000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2521617.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2696504.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2847153.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2573000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2979456.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3051322.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3024045.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3148193.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3017229.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2889865.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2823225.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2888191.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2573000.0</v>
       </c>
       <c r="AC13">
         <v>2573000.0</v>
       </c>
       <c r="AD13">
-        <v>2504000.0</v>
+        <v>2573000.0</v>
       </c>
       <c r="AE13">
         <v>2504000.0</v>
       </c>
       <c r="AF13">
         <v>2504000.0</v>
       </c>
       <c r="AG13">
         <v>2504000.0</v>
       </c>
       <c r="AH13">
         <v>2504000.0</v>
       </c>
       <c r="AI13">
         <v>2504000.0</v>
       </c>
       <c r="AJ13">
         <v>2504000.0</v>
       </c>
       <c r="AK13">
         <v>2504000.0</v>
       </c>
       <c r="AL13">
         <v>2504000.0</v>
       </c>
       <c r="AM13">
         <v>2504000.0</v>
       </c>
       <c r="AN13">
         <v>2504000.0</v>
       </c>
       <c r="AO13">
         <v>2504000.0</v>
       </c>
       <c r="AP13">
         <v>2504000.0</v>
       </c>
       <c r="AQ13">
-        <v>3778000.0</v>
+        <v>2504000.0</v>
       </c>
       <c r="AR13">
         <v>3778000.0</v>
       </c>
       <c r="AS13">
         <v>3778000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13">
+      <c r="AT13">
         <v>3778000.0</v>
       </c>
-      <c r="AV13"/>
+      <c r="AU13"/>
+      <c r="AV13">
+        <v>3778000.0</v>
+      </c>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>5206000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:51">
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>176429000.0</v>
+      </c>
+      <c r="C14">
         <v>177320000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>178321000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>178348000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>178427000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>178890000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>179439000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>179840000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>180206000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>180527000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>180883000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>181315000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>181764000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>182021000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>182263009.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>182944000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>183300000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>183780000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>184185000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>184617000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>185005000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>185087000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>185250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185344000.0</v>
       </c>
       <c r="Y14">
         <v>185344000.0</v>
       </c>
       <c r="Z14">
+        <v>185344000.0</v>
+      </c>
+      <c r="AA14">
         <v>185578000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>186158000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>187302000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>188207000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>188478000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>189076000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>189434000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>189451000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>189651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189759000.0</v>
       </c>
       <c r="AJ14">
         <v>189759000.0</v>
       </c>
       <c r="AK14">
         <v>189759000.0</v>
       </c>
       <c r="AL14">
+        <v>189759000.0</v>
+      </c>
+      <c r="AM14">
         <v>189758000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>189015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188923000.0</v>
       </c>
       <c r="AO14">
         <v>188923000.0</v>
       </c>
       <c r="AP14">
         <v>188923000.0</v>
       </c>
       <c r="AQ14">
+        <v>188923000.0</v>
+      </c>
+      <c r="AR14">
         <v>240419218.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>188921600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188923000.0</v>
       </c>
       <c r="AT14">
         <v>188923000.0</v>
       </c>
       <c r="AU14">
         <v>188923000.0</v>
       </c>
       <c r="AV14">
         <v>188923000.0</v>
       </c>
       <c r="AW14">
+        <v>188923000.0</v>
+      </c>
+      <c r="AX14">
         <v>188921600.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>188923000.0</v>
       </c>
-      <c r="AY14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:51">
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>2573000.0</v>
       </c>
       <c r="W15">
         <v>2573000.0</v>
       </c>
       <c r="X15">
         <v>2573000.0</v>
       </c>
       <c r="Y15">
         <v>2573000.0</v>
       </c>
       <c r="Z15">
         <v>2573000.0</v>
       </c>
       <c r="AA15">
         <v>2573000.0</v>
       </c>
       <c r="AB15">
         <v>2573000.0</v>
       </c>
       <c r="AC15">
         <v>2573000.0</v>
       </c>
       <c r="AD15">
-        <v>2504000.0</v>
+        <v>2573000.0</v>
       </c>
       <c r="AE15">
         <v>2504000.0</v>
       </c>
       <c r="AF15">
         <v>2504000.0</v>
       </c>
       <c r="AG15">
         <v>2504000.0</v>
       </c>
       <c r="AH15">
         <v>2504000.0</v>
       </c>
       <c r="AI15">
         <v>2504000.0</v>
       </c>
       <c r="AJ15">
         <v>2504000.0</v>
       </c>
       <c r="AK15">
         <v>2504000.0</v>
       </c>
       <c r="AL15">
         <v>2504000.0</v>
       </c>
       <c r="AM15">
         <v>2504000.0</v>
       </c>
       <c r="AN15">
         <v>2504000.0</v>
       </c>
       <c r="AO15">
         <v>2504000.0</v>
       </c>
       <c r="AP15">
         <v>2504000.0</v>
       </c>
       <c r="AQ15">
-        <v>3778000.0</v>
+        <v>2504000.0</v>
       </c>
       <c r="AR15">
         <v>3778000.0</v>
       </c>
       <c r="AS15">
         <v>3778000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AT15">
         <v>3778000.0</v>
       </c>
-      <c r="AV15"/>
+      <c r="AU15"/>
+      <c r="AV15">
+        <v>3778000.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-    </row>
-    <row r="16" spans="1:51">
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>424589000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>512736000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>601301000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>601752000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>335524000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>409012000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>445366000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>440224000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>295683000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>393462000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>421566000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>398477000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>270353000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>346474000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>376408000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>367153000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>256206000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>379716000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>363533000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>372396000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>270826000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>378543000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>386334000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>379249000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>275439000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-17634000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-26034000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-33204000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-351736000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-6136000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-8847000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-23540000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-312190000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-16353000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-15369000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-25956000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-399876000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>125232000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>223184000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>181673000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>144764000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>109516000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-    </row>
-    <row r="17" spans="1:51">
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1264467000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>1107141000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>938475000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>800772000.0</v>
       </c>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
+        <v>0.0</v>
+      </c>
+      <c r="AF18">
         <v>921284601.86</v>
       </c>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>407771000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>323158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323000000.0</v>
       </c>
       <c r="AO18">
         <v>323000000.0</v>
       </c>
       <c r="AP18">
         <v>323000000.0</v>
       </c>
       <c r="AQ18">
+        <v>323000000.0</v>
+      </c>
+      <c r="AR18">
         <v>285817000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>246264000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-      <c r="AY18">
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>227004000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:51">
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5436,5269 +5483,5377 @@
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
+        <v>784006627.0</v>
+      </c>
+      <c r="C20">
         <v>788163343.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>785182000.0</v>
       </c>
       <c r="D20">
         <v>785182000.0</v>
       </c>
       <c r="E20">
         <v>785182000.0</v>
       </c>
       <c r="F20">
         <v>785182000.0</v>
       </c>
       <c r="G20">
         <v>785182000.0</v>
       </c>
       <c r="H20">
         <v>785182000.0</v>
       </c>
       <c r="I20">
         <v>785182000.0</v>
       </c>
       <c r="J20">
         <v>785182000.0</v>
       </c>
       <c r="K20">
         <v>785182000.0</v>
       </c>
       <c r="L20">
+        <v>785182000.0</v>
+      </c>
+      <c r="M20">
         <v>830008040.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>856429414.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>850988103.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>785182000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>769501915.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>822870736.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>868843142.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>785182000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>909217200.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>931147797.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>922823962.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>960709365.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>920744070.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>881877188.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>861541263.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>881366396.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>785182000.0</v>
       </c>
       <c r="AC20">
         <v>785182000.0</v>
       </c>
       <c r="AD20">
         <v>785182000.0</v>
       </c>
       <c r="AE20">
         <v>785182000.0</v>
       </c>
       <c r="AF20">
         <v>785182000.0</v>
       </c>
       <c r="AG20">
         <v>785182000.0</v>
       </c>
       <c r="AH20">
         <v>785182000.0</v>
       </c>
       <c r="AI20">
         <v>785182000.0</v>
       </c>
       <c r="AJ20">
         <v>785182000.0</v>
       </c>
       <c r="AK20">
         <v>785182000.0</v>
       </c>
       <c r="AL20">
         <v>785182000.0</v>
       </c>
       <c r="AM20">
         <v>785182000.0</v>
       </c>
       <c r="AN20">
         <v>785182000.0</v>
       </c>
       <c r="AO20">
         <v>785182000.0</v>
       </c>
       <c r="AP20">
-        <v>787178000.0</v>
+        <v>785182000.0</v>
       </c>
       <c r="AQ20">
         <v>787178000.0</v>
       </c>
       <c r="AR20">
         <v>787178000.0</v>
       </c>
       <c r="AS20">
         <v>787178000.0</v>
       </c>
       <c r="AT20">
         <v>787178000.0</v>
       </c>
       <c r="AU20">
         <v>787178000.0</v>
       </c>
-      <c r="AV20"/>
+      <c r="AV20">
+        <v>787178000.0</v>
+      </c>
       <c r="AW20"/>
       <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>1084653000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:51">
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>1703009870.0</v>
+      </c>
+      <c r="C21">
         <v>1665987843.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1638457000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1635526000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1613696000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1580523000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1545664000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1508356000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1479552000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1436633000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1419699000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1459601330.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1495041323.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1441406606.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1307388000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1228537187.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1280168680.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1296010171.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1138173000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1277682096.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1258934278.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1190089405.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1198210191.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1082760982.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>999666424.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>941451815.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>940584979.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>778651000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>736071000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>678957000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>645797000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>567938000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>513421000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>472320000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>440456000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>392301000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>369586000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>356769000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>354394000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>346566000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>340485000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>324363000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>307810000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>285531000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>282683000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>277505000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>265262000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>1418335000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>1238391419.0</v>
+      </c>
+      <c r="C22">
         <v>1158255270.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1113904000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1077638000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1126253000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1094307000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1088194000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1031451000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1081470000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>992959000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>948514000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>948811214.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>980316754.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>827636333.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>674662000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>634259735.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>673553792.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>635644368.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>540575000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>594384843.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>632611554.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>570135406.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>563587888.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>537356540.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>508525270.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>443261730.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>471507034.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>390848000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>400939000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>398337000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>391064000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>384438000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>424637000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>426049000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>393765000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>363912000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>380331000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>358563000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>323998000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>293671000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>314810000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>299686000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>295436000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>301694000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>352425000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>376735000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>296005000.0</v>
       </c>
-      <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>327246000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:51">
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>10199059710.0</v>
+      </c>
+      <c r="C23">
         <v>10276928993.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9628352000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9481639000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9651381000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9912596000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9497146000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8989178000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8889571000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8647880000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8051312000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8344860850.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8671859653.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8693879457.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7765823000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7474531025.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7672190016.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8073853550.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6863505000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7657757511.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7270062769.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7152295301.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7661927042.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7040632340.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6580540527.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6109373919.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6113549803.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5340080000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5277970000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5330824000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4851733000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4614758000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4379484000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4360685000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4141104000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4073427000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3904054000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4055503000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3849604000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4219305000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4321338000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4128539000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3875399000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4944508000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5000526000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5004017000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4641427000.0</v>
       </c>
-      <c r="AV23"/>
       <c r="AW23"/>
-      <c r="AX23">
+      <c r="AX23"/>
+      <c r="AY23">
         <v>2316282000.0</v>
       </c>
-      <c r="AY23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:51">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>2098383000.0</v>
+      </c>
+      <c r="C24">
         <v>2767599000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2722073000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1805268000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1806729000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3156158000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3225618000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1741591000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1825338000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2505129000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2404139000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2460715000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2613524000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2640489000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2754356000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2844796000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2704307000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2595759000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2573801000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2532555000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2299591000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2220979000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2662455000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2672146000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2688949000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2069550000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2029241000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2045972000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1984651000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2001018000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2376639053.42</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2178070155.13</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2146471135.94</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2212917948.09</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1803480000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2124347000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2002253000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2000658000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1528104000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2471163000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2739047000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2781690000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1456172000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>646452000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>632072000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>22871000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>28273000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:51">
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>2141632000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2089737000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2108141000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2048192000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2064252000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2535628479.55</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
-    </row>
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>103733000.0</v>
+      </c>
+      <c r="C26">
         <v>98923000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>96444000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>92193000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>89337000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>84166000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>80822000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>75312000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>72253000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>69231000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>67671000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>65648000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>66203000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>63674000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>59534000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>58768000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>58251000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>57513000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>54509000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>49019000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>46908000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>44377000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>42841000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>40721000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>38806000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>36816000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>38716000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>36910000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>35119000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>33793000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>48496924.19</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>37567724.01</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>37058891.99</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>36200024.6</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>30038000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>29566000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>28864000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>28074000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>21968000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AP26">
         <v>1000000.0</v>
       </c>
       <c r="AQ26">
+        <v>1000000.0</v>
+      </c>
+      <c r="AR26">
         <v>978000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>53873000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>50622000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1320000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>1271000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:51">
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-    </row>
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>1677370310.0</v>
+      </c>
+      <c r="C28">
         <v>1075629727.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1416509000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1451783000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1639448000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1419307000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1609674000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1567090000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1796985000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1256563000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1355205000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1616845582.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1713219864.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1372510972.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1422878000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1511176859.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1634039504.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1284946884.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1285865000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1526445317.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1705135305.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1531013213.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1666889760.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1831534682.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1848018707.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1383952054.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1337784792.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1236742000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1166987000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1001857000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1133503000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1134191000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1203562000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1079391000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1158475000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1179439000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1331778000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1300797000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1390257000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1716546000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1897528000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1878779000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2077637000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>389073000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>309151000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>459710000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>375942000.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>113786000.0</v>
       </c>
-      <c r="AY28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:51">
+      <c r="AZ28"/>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>6666842000.0</v>
+      </c>
+      <c r="C29">
         <v>6815915000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6628966000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6475416000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6531965000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6725787000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6759564000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6301248000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6102963000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5779712000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5465027000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5295231000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5338819000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5441984000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5347213000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5246968000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4962379000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4927818000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4779699000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4588248000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4209112000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4164452000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4447641000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4189492000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4029489000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3599259000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>2275955918.0</v>
+      </c>
+      <c r="C30">
         <v>2104003702.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2005450000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1935647000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1953954000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2029136000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2083563000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1839245000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1922922000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1879346000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1789683000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1914846652.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1916445450.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1846312603.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1728323000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1710161170.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1726768640.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1652006117.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1404552000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1539473638.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1499959086.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1493034587.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>417719939.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1488604768.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1418262194.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1379276670.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>588910378.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1301674000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1270846000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1257064000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1245860000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1168026000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1053508000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>981786000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>242910000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>990249000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1014574000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1057612000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>252384000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>978914000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>949539000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>186586000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>173830000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1345595000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1346993000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1529884000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>202021000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>1099771000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:51">
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>668561000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1764754000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>363419000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>251355000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>375660000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1389684000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>167130000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>62754000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>145707000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>959189000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-191181000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-334698000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-113483000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>658942000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-176987000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-144518000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>9397000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>797141591.56</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-147108126.88</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-435834497.21</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-446957805.39</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-39189000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-531622000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-644630000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-666299000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-491423000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-834294000.0</v>
       </c>
-      <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>1690225000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1500634000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1663442000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
-    </row>
-    <row r="32" spans="1:51">
+      <c r="AZ31"/>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>2313075000.0</v>
+      </c>
+      <c r="C32">
         <v>3467336000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3396894000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2165688000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2009125000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3501324000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3528893000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1776796000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1723456000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3338711000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2865871000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2866065000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2926766000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3090748000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2892446000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2983318000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2651443000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2647903000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2372190000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2330879000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1973864000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2036722000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2285393000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2334555000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2261190000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1906088000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
-    </row>
-    <row r="33" spans="1:51">
+      <c r="AZ32"/>
+    </row>
+    <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>4990265661.0</v>
+      </c>
+      <c r="C33">
         <v>4910538834.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4803979000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4746739000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4697084000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4618464000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4477243000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4370722000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4299620000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4145550000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4065305000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4162387013.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4253288274.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4152994097.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3813311000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3599364021.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3792436376.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3925751696.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3499786000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3931573325.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3912323997.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3802619037.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4839968236.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3477772995.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3272360513.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3161607427.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3918617664.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2660188000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2604168000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2501236000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2374407000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2221875000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2162525000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2116415000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2060027000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2000711000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1976382000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1979110000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1962151000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1892258000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1881116000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1852371000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1855576000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1814799000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1855616000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1872463000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1796772000.0</v>
       </c>
-      <c r="AV33"/>
       <c r="AW33"/>
-      <c r="AX33">
+      <c r="AX33"/>
+      <c r="AY33">
         <v>-113786000.0</v>
       </c>
-      <c r="AY33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:51">
+      <c r="AZ33"/>
+    </row>
+    <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>83013000.0</v>
+      </c>
+      <c r="C34">
         <v>53137000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>35809000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>31513000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>64377000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>75498000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>44970000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>40405000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>596012000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>630057000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>569781000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>509653000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>509884000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>511678000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>520843000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>445964000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>438220000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>395308000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>347930000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>289856000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>254342000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>285547000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>301600000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>291563000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>306578000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>355071000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>404796000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>402462000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>348975000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>348104000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
-    </row>
-    <row r="35" spans="1:51">
+      <c r="AZ34"/>
+    </row>
+    <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>4340590645.0</v>
+      </c>
+      <c r="C35">
         <v>3977407126.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3323822000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3132415000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3158919000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4545116000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4462898000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2802854000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2916197000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2871629000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3494134000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4099750202.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4380152243.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4373600371.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3750630000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4081072286.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4183566743.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4211010328.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3325982000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4165094187.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3926731503.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3837530131.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3327373013.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4361965549.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4233919580.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3501909764.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3013400398.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3203804000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3083839000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3093179000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2755100000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2698991000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2693374000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2665624000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2643479000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2686310000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2644903000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2776530000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2801913000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3151807000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3391798000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3298426000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2266148000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1099967000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1137667000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1262354000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>940947000.0</v>
       </c>
-      <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
-    </row>
-    <row r="36" spans="1:51">
+      <c r="AZ35"/>
+    </row>
+    <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>-586048.0</v>
       </c>
-      <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>-1501268000.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>-1.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>-2155849000.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>1140046000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1140055000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1069652000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>996116000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>977184000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>936771000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>850550000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>776784000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>750753000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>736436000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>710260000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>683799000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>676278000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>674777000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>11967000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>17602000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>19413000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>11811000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>10858000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>10730000.0</v>
       </c>
-      <c r="AS36"/>
       <c r="AT36"/>
-      <c r="AU36">
+      <c r="AU36"/>
+      <c r="AV36">
         <v>46111000.0</v>
       </c>
-      <c r="AV36"/>
       <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>-113786000.0</v>
       </c>
-      <c r="AY36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:51">
+      <c r="AZ36"/>
+    </row>
+    <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>50</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>6237000.0</v>
+      </c>
+      <c r="C37">
+        <v>5784000.0</v>
+      </c>
+      <c r="D37">
+        <v>7849000.0</v>
+      </c>
+      <c r="E37">
+        <v>5936000.0</v>
+      </c>
+      <c r="F37">
+        <v>5511000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
-    </row>
-    <row r="38" spans="1:51">
+      <c r="AZ37"/>
+    </row>
+    <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>3518635000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>214543000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-569446000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1706463000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>200229000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>213638000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>193397000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1594798000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>163021000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>159873000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>154380000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1420439000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>54846000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>59466000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>61328000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1075851000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>63329000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>70612000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>66533000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1337728206.01</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>68904839.08</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>94655493.48</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>114466724.07</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1622689000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1555667000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1483548000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1395376000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1364235000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1399591000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1370113000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1402803000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1335055000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1359620000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1413121000.0</v>
       </c>
-      <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>1423104000.0</v>
       </c>
-      <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>1477328000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:51">
+    <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>187947233.0</v>
+      </c>
+      <c r="C39">
         <v>204909099.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>232887000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>288892000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>347740000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>247696000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>100276000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>210722000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>244884000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>253063000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>120261000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>145234652.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>208975967.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>211458917.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>153558000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>123731727.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>159162904.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>161153515.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>72511000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>111400187.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>119040701.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>119462135.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>126406163.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>114874016.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>110717883.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>134401104.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>115993484.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>112488000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>112528000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>97262000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>43352000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>80668000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>83488000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>85649000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>40680000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>82511000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>90979000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>85745000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>42931000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>88806000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>585437000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1220617000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>165090000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1292339000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1187965000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1061218000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>966302000.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>1057963000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:51">
+    <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>269101567.0</v>
+      </c>
+      <c r="C40">
         <v>271446787.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>161634000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>160782000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>156103000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>151033000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>171956000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>172447000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>164387000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>168082000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>171042000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>198676417.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>189837794.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>199685131.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>180822000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>162100204.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>183762336.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>211973999.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>159159000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>177660314.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>159816217.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>162940474.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>150790305.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>128163870.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>128795012.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>183816461.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>151926359.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>317138000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>153386000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>318852000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>89043000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>143099000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>142774000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>130458000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>169002000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>143553000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>132536000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>99861000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>8455000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>140062000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>274843000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>257749000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-964340000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>116880000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>225182000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>370760000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>271287000.0</v>
       </c>
-      <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>151074000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:51">
+    <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1163381000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1183314000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1022795000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1026171000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1029143000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1001892000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>789413000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>875004000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>835972000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>858375000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>774843000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>869957000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>903135000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>921920000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>888655000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>903840000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>861766000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>837697000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>961545772.15</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>738231072.01</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>776546787.71</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>829196703.16</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>821248000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>866972000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>858278000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>822389000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>838182000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>921407000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>873453000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>821767000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>854988000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>870839000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>963337000.0</v>
       </c>
-      <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>980628000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>736396000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:51">
+    <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>5768544000.0</v>
       </c>
-      <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42">
         <v>5768544000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>1.0</v>
       </c>
-      <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>59869000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>90634000.0</v>
       </c>
-      <c r="N42"/>
-      <c r="O42">
+      <c r="O42"/>
+      <c r="P42">
         <v>20000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>29039000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>30955000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>29865000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>20000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>11497000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>23771000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>21454000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>7058101491.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>42663000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>40671000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>34346000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>6475187709.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>19918000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>28558000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>19302000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1353839000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>30236165.78</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>28484636.87</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>29890515.44</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>59590000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>36200000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>44148000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>29187000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>20155000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>-16774000.0</v>
       </c>
-      <c r="AR42"/>
-      <c r="AS42">
+      <c r="AS42"/>
+      <c r="AT42">
         <v>-2.0</v>
       </c>
-      <c r="AT42"/>
-      <c r="AU42">
+      <c r="AU42"/>
+      <c r="AV42">
         <v>-37774000.0</v>
       </c>
-      <c r="AV42"/>
       <c r="AW42"/>
-      <c r="AX42">
+      <c r="AX42"/>
+      <c r="AY42">
         <v>26776000.0</v>
       </c>
-      <c r="AY42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:51">
+      <c r="AZ42"/>
+    </row>
+    <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
-    </row>
-    <row r="44" spans="1:51">
+      <c r="AZ43"/>
+    </row>
+    <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AF44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
       <c r="AG44"/>
-      <c r="AH44">
+      <c r="AH44"/>
+      <c r="AI44">
         <v>856193.87</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>679000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>667000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>645000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>604000.0</v>
       </c>
-      <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
-    </row>
-    <row r="45" spans="1:51">
+      <c r="AZ44"/>
+    </row>
+    <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
-      <c r="C45">
+      <c r="B45">
+        <v>2148049000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>5401503000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2012859000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1964978000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>4976238000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1767437000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>4537146000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>1461113000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>4197863000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1245484000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1238924000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1226630000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1161643000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
-[...1 lines deleted...]
-      </c>
+      <c r="AA45"/>
       <c r="AB45">
         <v>0.0</v>
       </c>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
       <c r="AF45">
         <v>0.0</v>
       </c>
       <c r="AG45">
         <v>0.0</v>
       </c>
-      <c r="AH45"/>
+      <c r="AH45">
+        <v>0.0</v>
+      </c>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
-      <c r="AS45">
+      <c r="AS45"/>
+      <c r="AT45">
         <v>588697000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>591460000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>585185000.0</v>
       </c>
-      <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
-    </row>
-    <row r="46" spans="1:51">
+      <c r="AZ45"/>
+    </row>
+    <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>2144833494.0</v>
+      </c>
+      <c r="C46">
         <v>2129626625.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2057891000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2012859000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1964978000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1921511000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1828784000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1767437000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1709356000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1632616000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1575200000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1576590537.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1583488339.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1563187833.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1457825000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1347500088.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1404457288.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1483253923.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1353165000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1499138069.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1477020211.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1456106679.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1500843025.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1362201252.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1280442700.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1250925805.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1200683826.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>996116000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>977184000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>936771000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>850550000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>776784000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>750753000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>736436000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>710260000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>683799000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>676278000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>674777000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>669283000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>640468000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>631775000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>620762000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>626130000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>596720000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>588697000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>591460000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>585185000.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
-    </row>
-    <row r="47" spans="1:51">
+      <c r="AZ46"/>
+    </row>
+    <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1491444000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>1219211000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1374958000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1340131000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1340431000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1034265000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1294626000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1245484000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1238924000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>896887000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1161643000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1140046000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1140055000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>868256000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>996116000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>977184000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>936771000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>958889564.2</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>899263718.45</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>873781424.58</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>905936769.59</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>853875000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>807773000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>771701000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>721876000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>706227000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>719758000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>696974000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>707048000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>679915000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>666059000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>656633000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>635234000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>751170000.0</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>832877000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:51">
+    <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>3637180188.0</v>
+      </c>
+      <c r="C48">
         <v>4032719353.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-5056975000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3669678000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3414961000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3512218000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3518258000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3278765000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3045538000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3214389000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2993422000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2930331704.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2870923665.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2931313710.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2499771000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2323219916.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2331322112.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2544645617.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2192453000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2364138185.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2237812203.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2255923802.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-5684382853.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1726270537.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1457058043.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1637964424.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-5391119233.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1364355000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1345604000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1451730000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1319478000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1197426000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>897156000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>867368000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>746341000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>607157000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>463486000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>443961000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>302336000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>190300000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>77444000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>66706000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-12127000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2732494000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2643248000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2571766000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2503614000.0</v>
       </c>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-      <c r="AY48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>3149504000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:51">
+    <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
-    </row>
-    <row r="50" spans="1:51">
+      <c r="AZ49"/>
+    </row>
+    <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>63</v>
       </c>
-      <c r="B50"/>
-      <c r="C50">
+      <c r="B50">
+        <v>910153000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>930961000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>896072000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1183457000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>1222706000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1177783000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>788676000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>1583029510.88</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>49553913.85</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>111108698.85</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>131214185.53</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>531858858.43</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>7103496.18</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>10296787.71</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>28958051.42</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>312190000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>16353000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1754668000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1870124000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>399876000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>2198935000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>2483000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>2442000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>278416000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>631396000.0</v>
       </c>
-      <c r="AT50">
+      <c r="AU50">
         <v>669567000.0</v>
       </c>
-      <c r="AU50">
+      <c r="AV50">
         <v>50769000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>317304000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:51">
+    <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>3160908209.0</v>
+      </c>
+      <c r="C51">
         <v>2940056193.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2884220000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2870404000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3157902000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3334095000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3351888000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3095780000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3129116000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2622786000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2477186000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2687090010.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2924422280.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2934429664.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2811779000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2846776443.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2897793360.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2937729800.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2630011000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3000678926.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2798848727.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2683169829.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3333861499.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3213639332.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3096599887.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2349906569.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2345728721.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2108141000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2048192000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2064252000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2535628479.55</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1887553000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1853095000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1822421000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1806181000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1798313000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1754668000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1870124000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1848041000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2198935000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2482820000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2442221000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2260390000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>579154000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>566678000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>623427000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>510220000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
-    </row>
-    <row r="52" spans="1:51">
+      <c r="AZ51"/>
+    </row>
+    <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>940596869.0</v>
+      </c>
+      <c r="C52">
         <v>1011650716.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>962309000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>928812000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1215089000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>1334277000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1248497000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1200521000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>809335000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>724423000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>40714000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>27011000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>37864000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>979393000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>41262000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>47969000.0</v>
       </c>
-      <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>1088014839.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>472934853.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
         <v>0.0</v>
       </c>
       <c r="AD52">
         <v>0.0</v>
       </c>
       <c r="AE52">
         <v>0.0</v>
       </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
       <c r="AG52">
         <v>0.0</v>
       </c>
       <c r="AH52">
+        <v>0.0</v>
+      </c>
+      <c r="AI52">
         <v>28958051.42</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>312190000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>16353000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1754668000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1870124000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>289923000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>2198935000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2483000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2442000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>-911835000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>389453000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>428039000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>461380000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>491320000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>317304000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:51">
+    <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>22961575.0</v>
+      </c>
+      <c r="C53">
         <v>34795618.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4421000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>14102000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>7896000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>8205000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>5656000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>8348000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>8544000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>10739000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5568000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>103336890.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>101630790.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>93558814.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>7068000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>71414786.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>56514448.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>46514935.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1935000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>6691908.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>12414007.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>14887517.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>47273074.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>39919368.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>22093484.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>24872472.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>10577312.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>4719000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>3752000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>14530000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>3386000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>6748000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>3734000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>7221000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>3997000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>4959000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>4273000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>5146000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>5888000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>13045000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>5144000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>5837000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>8626000.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-      <c r="AU53">
+      <c r="AU53"/>
+      <c r="AV53">
         <v>4000000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>227572000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:51">
+    <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
-    </row>
-    <row r="55" spans="1:51">
+      <c r="AZ54"/>
+    </row>
+    <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>10199059710.0</v>
+      </c>
+      <c r="C55">
         <v>10276928993.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9628352000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9481639000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9651381000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>9912596000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>9497146000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8989178000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>8889571000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8647880000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8051312000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8344860850.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8671859653.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>8693879457.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7765823000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>7474531025.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7672190016.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>8073853550.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6863505000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>7657757511.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7270062769.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7152295301.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7661927042.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7040632340.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>6580540527.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>6109373919.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6113549803.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>5340080000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5277970000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5330824000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4851733000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4614758000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4379484000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4360685000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4141104000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4073427000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3904054000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4055503000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3849604000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4219305000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4321338000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4128539000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3875399000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4944508000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5000526000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5004017000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4641427000.0</v>
       </c>
-      <c r="AV55"/>
       <c r="AW55"/>
       <c r="AX55"/>
-      <c r="AY55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>5367575000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:51">
+    <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>5208794047.0</v>
+      </c>
+      <c r="C56">
         <v>5366390158.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4824373000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4734900000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4954297000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5294132000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5019903000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4618456000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4589951000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4502330000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3986007000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4182473837.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4418571378.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4540885360.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3952512000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3875167003.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3879753640.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4148101853.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3363719000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3726184186.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3357738772.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3349676263.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2821958805.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3562859344.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3308180013.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2947766491.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2194932139.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2679892000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2673802000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2829588000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2477326000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2392883000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2216959000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2244270000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2081077000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2072716000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1927672000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2076393000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1887453000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2327047000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2440222000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2276168000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2019823000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3129709000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3144910000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3131554000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2844655000.0</v>
       </c>
-      <c r="AV56"/>
       <c r="AW56"/>
-      <c r="AX56">
+      <c r="AX56"/>
+      <c r="AY56">
         <v>113786000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2218862000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:51">
+    <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>2199411671.0</v>
+      </c>
+      <c r="C57">
         <v>2230028409.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2389788000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2569212000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2945172000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1792808000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1491010000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2841660000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2866495000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2495832000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1486556000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1239385170.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1311610487.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1277455416.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1412706000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1031163065.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1115442992.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1277008494.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1326107000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1106399806.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1074277697.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1024784714.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2145373635.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>895038398.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>834072553.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>922633971.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1430669380.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>741936000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>811048000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>756423000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>742794000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>684925000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>757959000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>796948000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>713689000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>737228000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>744095000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>798001000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>717886000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>833845000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>819156000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>735422000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1628654000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1137587000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1263863000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1267153000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1222167000.0</v>
       </c>
-      <c r="AV57"/>
       <c r="AW57"/>
       <c r="AX57"/>
-      <c r="AY57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>1372778000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:51">
+    <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>6540002318.0</v>
+      </c>
+      <c r="C58">
         <v>6207435536.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5713610000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5701627000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6104091000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6337924000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5953908000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5644514000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5782692000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5367461000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4980690000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5339135372.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5691762730.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5651055787.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5163336000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5112235352.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5299009736.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5488018822.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4652089000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5271493993.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5001009201.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4862314846.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5472746649.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5257003948.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5067992133.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4424543735.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4444069779.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3945740000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3894887000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3849602000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3497894000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3383916000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3451333000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3462572000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3357168000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3423538000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3388998000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3574531000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3519799000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3985652000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4210954000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4033848000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3894802000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2237554000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2401530000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2529507000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2163114000.0</v>
       </c>
-      <c r="AV58"/>
       <c r="AW58"/>
       <c r="AX58"/>
-      <c r="AY58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>2175970000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:51">
+    <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
-    </row>
-    <row r="60" spans="1:51">
+      <c r="AZ59"/>
+    </row>
+    <row r="60" spans="1:52">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>3652829727.0</v>
+      </c>
+      <c r="C60">
         <v>4063687494.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3906893000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3774076000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3541779000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3569629000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3533946000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3336951000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3099842000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3274583000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3060888000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2996338518.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2972588268.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3036288295.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2592857000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2354200625.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2366459456.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2580539886.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2205898000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2380430823.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2264502081.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2284162722.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2184264169.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1779316555.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1505627543.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1678473812.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1662747272.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1386846000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1376735000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1473536000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1348722000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1226048000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>924134000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>894170000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>778678000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>645861000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>510138000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>475652000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>324995000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>229006000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>106156000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>88944000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-25123000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2701730000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2586838000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2461908000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2469618000.0</v>
       </c>
-      <c r="AV60"/>
       <c r="AW60"/>
-      <c r="AX60">
+      <c r="AX60"/>
+      <c r="AY60">
         <v>2316282000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3154710000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:51">
+    <row r="61" spans="1:52">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
-    </row>
-    <row r="62" spans="1:51">
+      <c r="AZ61"/>
+    </row>
+    <row r="62" spans="1:52">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
+      <c r="AZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10751,1275 +10906,1275 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
         <v>3452971000.0</v>
       </c>
       <c r="C2">
         <v>3329483000.0</v>
       </c>
       <c r="D2">
         <v>2995877000.0</v>
       </c>
       <c r="E2">
         <v>2648953000.0</v>
       </c>
       <c r="F2">
         <v>2080613000.0</v>
       </c>
       <c r="G2">
         <v>1686324000.0</v>
       </c>
       <c r="H2">
         <v>1805310000.0</v>
       </c>
       <c r="I2">
         <v>1622905000.0</v>
       </c>
       <c r="J2">
         <v>1650860000.0</v>
       </c>
       <c r="K2">
         <v>1579690000.0</v>
       </c>
       <c r="L2">
         <v>1498806000.0</v>
       </c>
       <c r="M2">
         <v>1505889000.0</v>
       </c>
       <c r="N2">
         <v>1234643000.0</v>
       </c>
       <c r="O2">
         <v>1198901000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
         <v>661937000.0</v>
       </c>
       <c r="C3">
         <v>666777000.0</v>
       </c>
       <c r="D3">
         <v>662305000.0</v>
       </c>
       <c r="E3">
         <v>546225000.0</v>
       </c>
       <c r="F3">
         <v>455989000.0</v>
       </c>
       <c r="G3">
         <v>426637000.0</v>
       </c>
       <c r="H3">
         <v>351946000.0</v>
       </c>
       <c r="I3">
         <v>288748000.0</v>
       </c>
       <c r="J3">
-        <v>160104000.0</v>
+        <v>260606000.0</v>
       </c>
       <c r="K3">
-        <v>143662000.0</v>
+        <v>247717000.0</v>
       </c>
       <c r="L3">
         <v>274757000.0</v>
       </c>
       <c r="M3">
         <v>288982000.0</v>
       </c>
       <c r="N3">
         <v>270250000.0</v>
       </c>
       <c r="O3">
         <v>237540000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5">
         <v>2104803000.0</v>
       </c>
       <c r="C5">
         <v>1927519000.0</v>
       </c>
       <c r="D5">
         <v>1632335000.0</v>
       </c>
       <c r="E5">
         <v>1225787000.0</v>
       </c>
       <c r="F5">
         <v>1073732000.0</v>
       </c>
       <c r="G5">
         <v>712607000.0</v>
       </c>
       <c r="H5">
         <v>919730000.0</v>
       </c>
       <c r="I5">
         <v>825964000.0</v>
       </c>
       <c r="J5">
         <v>779416000.0</v>
       </c>
       <c r="K5">
         <v>596849000.0</v>
       </c>
       <c r="L5">
         <v>335991000.0</v>
       </c>
       <c r="M5">
         <v>272736000.0</v>
       </c>
       <c r="N5">
         <v>245956000.0</v>
       </c>
       <c r="O5">
         <v>237548000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
         <v>2766740000.0</v>
       </c>
       <c r="C6">
         <v>2594296000.0</v>
       </c>
       <c r="D6">
         <v>2294640000.0</v>
       </c>
       <c r="E6">
         <v>1772012000.0</v>
       </c>
       <c r="F6">
         <v>1529721000.0</v>
       </c>
       <c r="G6">
         <v>1139244000.0</v>
       </c>
       <c r="H6">
         <v>1271676000.0</v>
       </c>
       <c r="I6">
         <v>1114712000.0</v>
       </c>
       <c r="J6">
-        <v>939520000.0</v>
+        <v>1040022000.0</v>
       </c>
       <c r="K6">
-        <v>740511000.0</v>
+        <v>844566000.0</v>
       </c>
       <c r="L6">
         <v>610748000.0</v>
       </c>
       <c r="M6">
         <v>561718000.0</v>
       </c>
       <c r="N6">
         <v>516206000.0</v>
       </c>
       <c r="O6">
         <v>475088000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>4646000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
         <v>3692797000.0</v>
       </c>
       <c r="C9">
         <v>3347185000.0</v>
       </c>
       <c r="D9">
         <v>2974269000.0</v>
       </c>
       <c r="E9">
         <v>2446301000.0</v>
       </c>
       <c r="F9">
         <v>2190281000.0</v>
       </c>
       <c r="G9">
         <v>1773466000.0</v>
       </c>
       <c r="H9">
         <v>1961305000.0</v>
       </c>
       <c r="I9">
         <v>1797416000.0</v>
       </c>
       <c r="J9">
         <v>1766030000.0</v>
       </c>
       <c r="K9">
         <v>1525394000.0</v>
       </c>
       <c r="L9">
         <v>1355563000.0</v>
       </c>
       <c r="M9">
         <v>1256471000.0</v>
       </c>
       <c r="N9">
         <v>1100627000.0</v>
       </c>
       <c r="O9">
         <v>1026306000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
         <v>2063635000.0</v>
       </c>
       <c r="C10">
         <v>1888955999.0</v>
       </c>
       <c r="D10">
         <v>1602354000.0</v>
       </c>
       <c r="E10">
         <v>1177766000.0</v>
       </c>
       <c r="F10">
         <v>1042231000.0</v>
       </c>
       <c r="G10">
         <v>667035000.0</v>
       </c>
       <c r="H10">
         <v>875364000.0</v>
       </c>
       <c r="I10">
         <v>802944000.0</v>
       </c>
       <c r="J10">
         <v>746156000.0</v>
       </c>
       <c r="K10">
         <v>567353000.0</v>
       </c>
       <c r="L10">
         <v>434169000.0</v>
       </c>
       <c r="M10">
         <v>398233000.0</v>
       </c>
       <c r="N10">
         <v>366400000.0</v>
       </c>
       <c r="O10">
         <v>334599000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11">
         <v>464119000.0</v>
       </c>
       <c r="C11">
         <v>363043000.0</v>
       </c>
       <c r="D11">
         <v>344897000.0</v>
       </c>
       <c r="E11">
         <v>238472000.0</v>
       </c>
       <c r="F11">
         <v>209095000.0</v>
       </c>
       <c r="G11">
         <v>58155000.0</v>
       </c>
       <c r="H11">
         <v>176656000.0</v>
       </c>
       <c r="I11">
         <v>16317000.0</v>
       </c>
       <c r="J11">
         <v>208760000.0</v>
       </c>
       <c r="K11">
         <v>167635000.0</v>
       </c>
       <c r="L11">
         <v>144115000.0</v>
       </c>
       <c r="M11">
         <v>133217999.0</v>
       </c>
       <c r="N11">
         <v>120301000.0</v>
       </c>
       <c r="O11">
         <v>101109000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12">
         <v>41168000.0</v>
       </c>
       <c r="C12">
         <v>46808000.0</v>
       </c>
       <c r="D12">
         <v>36118000.0</v>
       </c>
       <c r="E12">
         <v>54196000.0</v>
       </c>
       <c r="F12">
         <v>38397000.0</v>
       </c>
       <c r="G12">
         <v>50219000.0</v>
       </c>
       <c r="H12">
         <v>47888000.0</v>
       </c>
       <c r="I12">
         <v>25685000.0</v>
       </c>
       <c r="J12">
         <v>35697000.0</v>
       </c>
       <c r="K12">
         <v>30413000.0</v>
       </c>
       <c r="L12">
         <v>16678000.0</v>
       </c>
       <c r="M12">
         <v>1658000.0</v>
       </c>
       <c r="N12">
         <v>423000.0</v>
       </c>
       <c r="O12">
         <v>898000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B13">
         <v>20416000.0</v>
       </c>
       <c r="C13">
         <v>31486000.0</v>
       </c>
       <c r="D13">
         <v>25813000.0</v>
       </c>
       <c r="E13">
         <v>4580000.0</v>
       </c>
       <c r="F13">
         <v>5140000.0</v>
       </c>
       <c r="G13">
         <v>1127000.0</v>
       </c>
       <c r="H13">
         <v>5806000.0</v>
       </c>
       <c r="I13">
         <v>2122000.0</v>
       </c>
       <c r="J13">
         <v>6437000.0</v>
       </c>
       <c r="K13">
         <v>2684000.0</v>
       </c>
       <c r="L13">
         <v>10151000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14">
         <v>-2597000.0</v>
       </c>
       <c r="C14">
         <v>-4036000.0</v>
       </c>
       <c r="D14">
         <v>-5409000.0</v>
       </c>
       <c r="E14">
         <v>-6680000.0</v>
       </c>
       <c r="F14">
         <v>-2369000.0</v>
       </c>
       <c r="G14">
         <v>4018000.0</v>
       </c>
       <c r="H14">
         <v>5998000.0</v>
       </c>
       <c r="I14">
         <v>5117000.0</v>
       </c>
       <c r="J14">
         <v>5258000.0</v>
       </c>
       <c r="K14">
         <v>4810000.0</v>
       </c>
       <c r="L14">
         <v>7326559.76</v>
       </c>
       <c r="M14">
         <v>4410000.0</v>
       </c>
       <c r="N14">
         <v>7338000.0</v>
       </c>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
         <v>1596919000.0</v>
       </c>
       <c r="C15">
         <v>1521877000.0</v>
       </c>
       <c r="D15">
         <v>1252048000.0</v>
       </c>
       <c r="E15">
         <v>932614000.0</v>
       </c>
       <c r="F15">
         <v>830767000.0</v>
       </c>
       <c r="G15">
         <v>607817000.0</v>
       </c>
       <c r="H15">
         <v>695818000.0</v>
       </c>
       <c r="I15">
         <v>784678000.0</v>
       </c>
       <c r="J15">
         <v>535393000.0</v>
       </c>
       <c r="K15">
         <v>398762000.0</v>
       </c>
       <c r="L15">
         <v>287816000.0</v>
       </c>
       <c r="M15">
         <v>261371000.0</v>
       </c>
       <c r="N15">
         <v>240774000.0</v>
       </c>
       <c r="O15">
         <v>225403000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>932614000.0</v>
       </c>
       <c r="F16">
         <v>830767000.0</v>
       </c>
       <c r="G16">
         <v>607817000.0</v>
       </c>
       <c r="H16">
         <v>695818000.0</v>
       </c>
       <c r="I16">
         <v>784678000.0</v>
       </c>
       <c r="J16">
         <v>535393000.0</v>
       </c>
       <c r="K16">
         <v>398762000.0</v>
       </c>
       <c r="L16">
         <v>287816000.0</v>
       </c>
       <c r="M16">
         <v>316285000.0</v>
       </c>
       <c r="N16">
         <v>331762000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17">
         <v>1599516000.0</v>
       </c>
       <c r="C17">
         <v>1525913000.0</v>
       </c>
       <c r="D17">
         <v>1257457000.0</v>
       </c>
       <c r="E17">
         <v>939294000.0</v>
       </c>
       <c r="F17">
         <v>833136000.0</v>
       </c>
       <c r="G17">
         <v>608880000.0</v>
       </c>
       <c r="H17">
         <v>698708000.0</v>
       </c>
       <c r="I17">
         <v>786627000.0</v>
       </c>
       <c r="J17">
         <v>537396000.0</v>
       </c>
       <c r="K17">
         <v>399718000.0</v>
       </c>
       <c r="L17">
         <v>371520623.69</v>
       </c>
       <c r="M17">
         <v>265015000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B18">
         <v>-7921000.0</v>
       </c>
       <c r="C18">
         <v>8241000.0</v>
       </c>
       <c r="D18">
         <v>5182000.0</v>
       </c>
       <c r="E18">
         <v>-49616000.0</v>
       </c>
       <c r="F18">
         <v>-33257000.0</v>
       </c>
       <c r="G18">
         <v>-49092000.0</v>
       </c>
       <c r="H18">
         <v>-42082000.0</v>
       </c>
       <c r="I18">
         <v>-23563000.0</v>
       </c>
       <c r="J18">
         <v>-29260000.0</v>
       </c>
       <c r="K18">
         <v>-27729000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
         <v>2097144000.0</v>
       </c>
       <c r="C21">
         <v>1891949000.0</v>
       </c>
       <c r="D21">
         <v>1630130000.0</v>
       </c>
       <c r="E21">
         <v>1242755000.0</v>
       </c>
       <c r="F21">
         <v>1074153000.0</v>
       </c>
       <c r="G21">
         <v>729955000.0</v>
       </c>
       <c r="H21">
         <v>918915000.0</v>
       </c>
       <c r="I21">
         <v>827037000.0</v>
       </c>
       <c r="J21">
         <v>774253000.0</v>
       </c>
       <c r="K21">
         <v>595420000.0</v>
       </c>
       <c r="L21">
         <v>471935000.0</v>
       </c>
       <c r="M21">
         <v>397730000.0</v>
       </c>
       <c r="N21">
         <v>346235000.0</v>
       </c>
       <c r="O21">
         <v>322952000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
         <v>5048624000.0</v>
       </c>
       <c r="C23">
         <v>4784719000.0</v>
       </c>
       <c r="D23">
         <v>4340016000.0</v>
       </c>
       <c r="E23">
         <v>3852499000.0</v>
       </c>
       <c r="F23">
         <v>3196741000.0</v>
       </c>
       <c r="G23">
         <v>2729835000.0</v>
       </c>
       <c r="H23">
         <v>2847700000.0</v>
       </c>
       <c r="I23">
         <v>2593284000.0</v>
       </c>
       <c r="J23">
         <v>2642637000.0</v>
       </c>
       <c r="K23">
         <v>2509664000.0</v>
       </c>
       <c r="L23">
         <v>2382434000.0</v>
       </c>
       <c r="M23">
         <v>2364630000.0</v>
       </c>
       <c r="N23">
         <v>1989035000.0</v>
       </c>
       <c r="O23">
         <v>1902255000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
         <v>661937000.0</v>
       </c>
       <c r="C25">
         <v>666777000.0</v>
       </c>
       <c r="D25">
         <v>662305000.0</v>
       </c>
       <c r="E25">
         <v>546225000.0</v>
       </c>
       <c r="F25">
         <v>455989000.0</v>
       </c>
       <c r="G25">
         <v>426637000.0</v>
       </c>
       <c r="H25">
         <v>351946000.0</v>
       </c>
       <c r="I25">
         <v>288748000.0</v>
       </c>
       <c r="J25">
         <v>260606000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26">
         <v>918861000.0</v>
       </c>
       <c r="C26">
         <v>894092000.0</v>
       </c>
       <c r="D26">
         <v>881559000.0</v>
       </c>
       <c r="E26">
         <v>775572000.0</v>
       </c>
       <c r="F26">
         <v>768104000.0</v>
       </c>
       <c r="G26">
         <v>707385000.0</v>
       </c>
       <c r="H26">
         <v>699211000.0</v>
       </c>
       <c r="I26">
         <v>643038000.0</v>
       </c>
       <c r="J26">
         <v>657119000.0</v>
       </c>
       <c r="K26">
         <v>613635000.0</v>
       </c>
       <c r="L26">
         <v>561582000.0</v>
       </c>
       <c r="M26">
         <v>540833000.0</v>
       </c>
       <c r="N26">
         <v>479294000.0</v>
       </c>
       <c r="O26">
         <v>431456000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27">
         <v>349392000.0</v>
       </c>
       <c r="C27">
         <v>288538000.0</v>
       </c>
       <c r="D27">
         <v>236443000.0</v>
       </c>
       <c r="E27">
         <v>226988000.0</v>
       </c>
       <c r="F27">
         <v>168466000.0</v>
       </c>
       <c r="G27">
         <v>171900000.0</v>
       </c>
       <c r="H27">
         <v>173512000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
         <v>293098000.0</v>
       </c>
       <c r="C28">
         <v>272606000.0</v>
       </c>
       <c r="D28">
         <v>226137000.0</v>
       </c>
       <c r="E28">
         <v>200986000.0</v>
       </c>
       <c r="F28">
         <v>179558000.0</v>
       </c>
       <c r="G28">
         <v>164226000.0</v>
       </c>
       <c r="H28">
         <v>169667000.0</v>
       </c>
       <c r="I28">
         <v>327341000.0</v>
       </c>
       <c r="J28">
         <v>329065000.0</v>
       </c>
       <c r="K28">
         <v>295242000.0</v>
       </c>
       <c r="L28">
         <v>338626000.0</v>
       </c>
       <c r="M28">
         <v>877516000.0</v>
       </c>
       <c r="N28">
         <v>1019339000.0</v>
       </c>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
         <v>464119000.0</v>
       </c>
       <c r="C29">
         <v>363043000.0</v>
       </c>
       <c r="D29">
         <v>344897000.0</v>
       </c>
       <c r="E29">
         <v>238472000.0</v>
       </c>
       <c r="F29">
         <v>209095000.0</v>
       </c>
       <c r="G29">
         <v>58155000.0</v>
       </c>
       <c r="H29">
         <v>176656000.0</v>
       </c>
       <c r="I29">
         <v>16317000.0</v>
       </c>
       <c r="J29">
         <v>208760000.0</v>
       </c>
       <c r="K29">
         <v>167635000.0</v>
       </c>
       <c r="L29">
         <v>144115000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
         <v>1595653000.0</v>
       </c>
       <c r="C30">
         <v>1455236000.0</v>
       </c>
       <c r="D30">
         <v>1344139000.0</v>
       </c>
       <c r="E30">
         <v>1203546000.0</v>
       </c>
       <c r="F30">
         <v>1116128000.0</v>
       </c>
       <c r="G30">
         <v>1043511000.0</v>
       </c>
       <c r="H30">
         <v>1042390000.0</v>
       </c>
       <c r="I30">
         <v>970379000.0</v>
       </c>
       <c r="J30">
         <v>991777000.0</v>
       </c>
       <c r="K30">
         <v>929974000.0</v>
       </c>
       <c r="L30">
         <v>883628000.0</v>
       </c>
       <c r="M30">
         <v>858741000.0</v>
       </c>
       <c r="N30">
         <v>754392000.0</v>
       </c>
       <c r="O30">
         <v>703354000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B31">
         <v>-33509000.0</v>
       </c>
       <c r="C31">
         <v>-2993000.0</v>
       </c>
       <c r="D31">
         <v>-27776000.0</v>
       </c>
       <c r="E31">
         <v>-64989000.0</v>
       </c>
       <c r="F31">
         <v>-31922000.0</v>
       </c>
       <c r="G31">
         <v>-62920000.0</v>
       </c>
       <c r="H31">
         <v>-43551000.0</v>
       </c>
       <c r="I31">
         <v>-24093000.0</v>
       </c>
       <c r="J31">
         <v>-28097000.0</v>
       </c>
       <c r="K31">
         <v>-28067000.0</v>
       </c>
       <c r="L31">
         <v>-37766000.0</v>
       </c>
       <c r="M31">
         <v>503000.0</v>
       </c>
       <c r="N31">
         <v>20165000.0</v>
       </c>
       <c r="O31">
         <v>11647000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B32">
         <v>7145768000.0</v>
       </c>
       <c r="C32">
         <v>6676668000.0</v>
       </c>
       <c r="D32">
         <v>5970146000.0</v>
       </c>
       <c r="E32">
         <v>5095254000.0</v>
       </c>
       <c r="F32">
         <v>4270894000.0</v>
       </c>
       <c r="G32">
         <v>3459790000.0</v>
       </c>
       <c r="H32">
         <v>3766615000.0</v>
       </c>
       <c r="I32">
         <v>3420321000.0</v>
       </c>
@@ -12041,556 +12196,563 @@
       <c r="O32">
         <v>2225207000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
+        <v>917271838.0</v>
+      </c>
+      <c r="C2">
         <v>890144000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>866710000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>882180000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>846590000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>857491000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>864215000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>827074000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>856561000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>781633000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>780000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>778749000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>726312000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>711036000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>726593000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>655264000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>678894000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>588202000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>574880000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>524178000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>498091000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>483464000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>510695000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>425577000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>299240000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>450812000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>437861000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>425457000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>480385000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>461607000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>399703000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>400994000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>431430000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>390778000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>399234000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>395710000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>458223000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>397693000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>429788000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>395876000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>421029000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>332997000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>404791000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>372277000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>415473000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>306265000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>383980000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>383963000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>408380000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>329566000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1328837000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
+        <v>150361579.0</v>
+      </c>
+      <c r="C3">
         <v>173742000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>186922000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>167416000.0</v>
+      </c>
+      <c r="F3">
         <v>156605000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>150994000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>174364000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>171265000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>158344000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>162804000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>186057000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>172608000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>151797000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>151843000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>171006000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>136015000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>123702000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>115502000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>132731000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>100875000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>112783000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>109600000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>120285000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>108137000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>101637000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>96578000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>114219000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>83568000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>75750000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>78409000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>78606000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>75260000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>72438000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>62444000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>63706000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>63664000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>68478000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>64758000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>67260000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>62356000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>61658000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>56443000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>72015000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>72562000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>70042000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>60138000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>77835000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>71433000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>71575000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>68139000.0</v>
       </c>
-      <c r="AY3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:51">
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -12619,391 +12781,398 @@
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5">
+        <v>612630552.0</v>
+      </c>
+      <c r="C5">
         <v>546840000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>506625000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>495155000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>554482000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>538597000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>483463000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>476435000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>520218000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>447706000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>397379000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>447337000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>480652000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>417720000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>279758000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>324097000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>348216000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>323190000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>259040000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>277679000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>281646000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>274176000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>238303000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>230557000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>27173000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>229019000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>208465000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>237601000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>247040000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>239199000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>185999000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>208214000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>225168000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>221275000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>172651000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>178551000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>173172000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>160997000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>154558000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>173613000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>148414000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>123839000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>92707000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>140855000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>125766000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>96027000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>118856000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>90077000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>105556000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>80315000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>362946000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
+        <v>762992131.0</v>
+      </c>
+      <c r="C6">
         <v>720582000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>693547000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>662571000.0</v>
+      </c>
+      <c r="F6">
         <v>711087000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>689591000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>657827000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>647700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>678562000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>610510000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>583436000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>619945000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>632449000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>569563000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>450764000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>460112000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>471918000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>438692000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>391771000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>378554000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>394429000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>383776000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>358588000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>338694000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>128810000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>325597000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>322684000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>321169000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>322790000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>317608000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>264605000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>283474000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>297606000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>283719000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>236357000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>242215000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>241650000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>225755000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>221818000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>235969000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>210072000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>180282000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>164722000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>213417000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>195808000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>156165000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>196691000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>161510000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>177131000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>148454000.0</v>
       </c>
-      <c r="AY6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:51">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -13032,83 +13201,84 @@
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:51">
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -13137,1598 +13307,1628 @@
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
+        <v>1017596433.0</v>
+      </c>
+      <c r="C9">
         <v>957930000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>934599000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>883976000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>940963000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>933259000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>871326000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>817365000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>855498000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>802996000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>743000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>765283000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>747396000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>717970000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>641374000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>594550000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>612597000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>597780000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>597121000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>529047000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>536297000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>527816000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>558115000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>462393000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>271573000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>481385000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>489780000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>489857000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>503213000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>478455000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>445782000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>437186000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>474222000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>440226000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>440699000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>440205000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>462219000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>422907000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>405745000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>387611000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>389582000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>342456000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>339695000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>350869000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>350316000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>314683000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>367289000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>278557000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>320302000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>290323000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1888932000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
+        <v>600117311.0</v>
+      </c>
+      <c r="C10">
         <v>536833000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>500991000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>489378000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>544996000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>528270000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>472000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>465730000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>510659000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>440268000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>367000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>425200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>428717000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>380652000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>280815000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>284494000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>313215000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>299242000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>261186000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>259862999.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>264098999.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>257083000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>239396000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>208639000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11785000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>207215000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>209586000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>211194999.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>228844000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>225739000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>186714000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>196836000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>213802000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>205592000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>189871000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>194192000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>188492000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>172999000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>151539000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>161477000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>141126000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>112294000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>80170000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>141956000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>114138000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>97905000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>117443000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>94231000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>105993000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>80566000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>504863000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11">
+        <v>138027071.0</v>
+      </c>
+      <c r="C11">
         <v>123472000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>120338000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>107662000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>119900000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>116219000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>86000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>90817000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>97377000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>88054000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>73000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>93544000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>94318000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>83743000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>59081000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>56899000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>62643000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>59849000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>46638000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>53009000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>58032000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>51416000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-23096000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>37451000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2357000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>41443000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>43500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>42240000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>45768000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>45148000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-3402000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-91001000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>53462000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>57258000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>53000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>53650000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>52715000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>49395000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>41507000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>48159000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>43270000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>34699000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>25497000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>47554000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>38229000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>32835000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>38463000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>36111000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>32457000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>26187000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>165763000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:51">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12">
+        <v>10282583.0</v>
+      </c>
+      <c r="C12">
         <v>10143368.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5403000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10534000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12306000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12925000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13463000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12901000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11490000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8954000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>32378999.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>23372000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>53403000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>38638000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>49474000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>41062000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>36780000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25828000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18809000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19385000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19292000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18529000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12445000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23014000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16570000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>23080000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18398000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>27417000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>18618000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14428000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11654000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11982000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12799000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>15596000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4994000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8212000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13997000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>14307000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3019000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>12136000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5887000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9371000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6790000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>664000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>9254000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1182000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1413000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4154000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>437000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1269000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8491000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:51">
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B13">
+        <v>1858000.0</v>
+      </c>
+      <c r="C13">
         <v>4135000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4301000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4757000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5078000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6280000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7475000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>8516000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8537000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6958000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>79127000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>25456000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>45113000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>34371000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>67390000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>26794000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>27353000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>17823000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>22620000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8881000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9577000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>9302000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>23752000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>9622000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5253000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10004000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>22564000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11788000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8868000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6714000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-    </row>
-    <row r="14" spans="1:51">
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14">
+        <v>-540000.0</v>
+      </c>
+      <c r="C14">
         <v>-498000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-967000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-392000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-830000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-408000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1288000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-740000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1168000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-840000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-987000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1835000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1210000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-1377000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-1872000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1828000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1557000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-1423000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-293000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-1076000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3838000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4950000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4018000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3677000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6162000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5793000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5998000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7494000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>6348000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7686000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7722622.79</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5549895.81</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4675279.33</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4850535.12</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1493000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>482000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-6300000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>578000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4281000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>529000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>226000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>294000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>442000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>489000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>752000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>748000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2739000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1671000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1906000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1017000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>7338000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:51">
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
+        <v>461551048.0</v>
+      </c>
+      <c r="C15">
         <v>412863000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>379686000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>381324000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>424266000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>411643000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>384712000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>374173000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>412114000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>351374000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>293506000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>329821000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>333189000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>295532000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>219862000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>225767000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>249015000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>237970000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>214255000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>205778000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>205811000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>204923000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>262120000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>170750000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8943000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>166004000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>167572000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>167851000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>182110000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>178285000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>189851000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>286922000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>160270000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>147635000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>135643000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>140146000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>135938000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>123666000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>110926000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>112856000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>97643000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>77337000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>54217000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>93965000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>75260000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>64374000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>78974000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>56617000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>72139000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>53641000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>331762000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:51">
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>329821000.0</v>
       </c>
       <c r="N16">
         <v>329821000.0</v>
       </c>
       <c r="O16">
+        <v>329821000.0</v>
+      </c>
+      <c r="P16">
         <v>219862000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>225767000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>249015000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>237970000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>214255000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>205778000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>205811000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>204923000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>262120000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>170750000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8943000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>166004000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>167572000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>167851000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>182110000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>178285000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>286524850.76</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>332162537.62</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>186533985.1</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>181615204.82</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>171424000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>175991000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>163936000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>132298000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>97304000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>130432000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>104951000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>88087000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>51796000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>104995000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>86604000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>69144000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>85954000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>58138000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>98292000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>73901000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>331762000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:51">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17">
+        <v>462783000.0</v>
+      </c>
+      <c r="C17">
         <v>413361000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>380653000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>381716000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>425096000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>412051000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>385504000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>374913000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>413282000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>352214000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>294493000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>331656000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>334399000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>296909000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>221734000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>227595000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>250572000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>239393000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>214548000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>206854000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>206067000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>205667000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>262492000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>171188000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>9428000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>165772000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>166086000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>168955000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>183076000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>180591000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>286924791.16</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>333221810.6</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>186615456.24</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>182475089.19</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>544202000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>105829000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-236841000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>124206000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>399718000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>290054000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-87194000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>17308000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>69886000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>265015000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B18">
+        <v>-326000.0</v>
+      </c>
+      <c r="C18">
         <v>-2494000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4420000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2580000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>86000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1007000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2882000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>467000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2024000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2868000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>15655000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2084000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8290000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4267000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-17916000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-14268000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9427000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8005000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3811000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10504000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9715000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9227000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11307000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13392000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11317000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-13076000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-9989000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-15629000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-9750000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6714000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-    </row>
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
@@ -14757,238 +14957,242 @@
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:51">
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
+        <v>612630551.0</v>
+      </c>
+      <c r="C21">
         <v>552170000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>508660000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>501472000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>556002000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>551399000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>466000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>469946000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>508256000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>447880000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>373000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>425742000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>440153000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>389811000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>301001000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>305964000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>325439000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>310351000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>255393000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>275864000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>275560000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>267336000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>253237000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>228276000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>27297000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>221145000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>220099000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>231330000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>242443000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>225043000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>198103000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>206678000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>221047000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>201209000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>191596000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>202281000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>207802000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>178167000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>155445000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>172722000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>148414000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>123839000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>92707000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>140855000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>125766000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>96027000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>118856000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>90077000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>105556000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>80588000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>497216000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -15017,1416 +15221,1447 @@
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:51">
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>1322237719.0</v>
+      </c>
+      <c r="C23">
         <v>1295904000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1292649000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1264684000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1231551000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1239351000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1270000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1174493000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1203803000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1136749000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1150000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1118290000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1033555000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1039194999.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1066965999.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>943850000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>966052000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>875631000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>916608000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>777361000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>758828000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>743944000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>815573000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>659694000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>543516000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>711052000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>707542000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>683984000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>741155000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>715019000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>647382000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>631502000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>684605000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>629795000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>648337000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>633634000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>712640000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>642433000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>680088000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>610765000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>662197000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>551614000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>651779000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>582291000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>640023000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>524921000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>608448000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>581160000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>617903000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>539301000.0</v>
       </c>
-      <c r="AY23">
-[...3 lines deleted...]
-    <row r="24" spans="1:51">
+      <c r="AZ23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-    </row>
-    <row r="25" spans="1:51">
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>150587000.0</v>
+      </c>
+      <c r="C25">
         <v>173742000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>186922000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>167416000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>156605000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>150994000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>174364000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>171265000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>158344000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>162804000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>186057000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>172608000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>151797000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>151843000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>171006000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>136015000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>123702000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>115502000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>132731000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>100875000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>112783000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>109600000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>120285000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>108137000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>101637000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>96578000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>114219000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>83568000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>75750000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>78409000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>78606000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>75260000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>72438000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>62444000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>63706000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>63664000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>68478000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>64758000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>67260000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>62356000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>61658000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>56443000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>72015000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>72562000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>70042000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>60138000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>77835000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>71433000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>71575000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>68139000.0</v>
       </c>
-      <c r="AY25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26">
+        <v>217177410.0</v>
+      </c>
+      <c r="C26">
         <v>245181000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>238907000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>222172000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>224991000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>232791000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>246101000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>212490000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>204359000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>231142000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>253000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>220909000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>193874000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>214092000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>212138000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>182294000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>183675000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>197465000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>228638000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>170843000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>179753000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>188870000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>202605000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>157372000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>166171000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>181237000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>181929000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>162374000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>170169000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>184739000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>160603000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>143634000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>166158000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>172643000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>174833000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>147339000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>162784000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>172163000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>171293000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>137315000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>146833000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>158194000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>140655000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>129821000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>137462000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>153644000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>149229000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>115729000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>132109000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>143766000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>660419000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:51">
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27">
+        <v>120675000.0</v>
+      </c>
+      <c r="C27">
         <v>90631000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>85466000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>87186000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>94661000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>82079000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>77156000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>68234000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>77740000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>65408000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>53837000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>62641000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>59474000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>60491000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>57593000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>63058000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>58464000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>47873000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>35705000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>39240000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>39922000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>35705000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>76444000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>37821000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>38623000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-    </row>
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>67113469.0</v>
+      </c>
+      <c r="C28">
         <v>69948000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>87653000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>73146000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>65309000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>66990000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>82202000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>66695000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>65143000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>58566000.0</v>
       </c>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
       <c r="L28">
+        <v>63163000.0</v>
+      </c>
+      <c r="M28">
         <v>55991000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>53895000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>53576000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>70642000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>43234000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>45019000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>42091000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>35905000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>43100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>41062000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>35905000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>80664000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>76745000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>40284000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>40380000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>87752000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>96153000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>90601000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>68673000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>87076000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>86874000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>87017000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>66374000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>74270000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>90585000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>91633000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>72577000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>63910000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>76574000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>94335000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>60423000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>106333000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>80193000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>257098000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>230562000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>239142000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>204495000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>285012000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>288952000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1019339000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:51">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>138234000.0</v>
+      </c>
+      <c r="C29">
         <v>123472000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>120338000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>107662000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>119900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>116219000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>86795000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>90817000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>97377000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>88054000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>73292000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>93544000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>94318000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>83743000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>59081000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>56899000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>62643000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>59849000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>46638000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>53009000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>58032000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>51416000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-23096000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>37451000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2357000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>41443000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>43500000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>42240000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>45768000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>45148000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>404965880.0</v>
+      </c>
+      <c r="C30">
         <v>405760000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>425939000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>382504000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>384961000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>381860000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>405000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>347419000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>347242000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>355116000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>370000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>339541000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>307243000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>328159000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>340373000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>288586000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>287158000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>287429000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>341728000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>253183000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>260737000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>260480000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>304878000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>234117000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>244276000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>260240000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>269681000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>258527000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>260769999.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>253412000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>247679000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>230508000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>253175000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>239017000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>249103000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>237924000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>254417000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>244740000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>221660000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>189333000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>241168000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>218617000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>246988000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>210014000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>224550000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>218656000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>224468000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>197197000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>209523000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>209735000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1972324000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:51">
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B31">
+        <v>-12513240.0</v>
+      </c>
+      <c r="C31">
         <v>-15337000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-7669000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-12094000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-11006000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-23129000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4216000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2403000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7612000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-542000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-11436000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-9159000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-20186000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-21470000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-12224000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-11109000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5793000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-16001000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-11461000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-10253000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-13841000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-19637000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-15512000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-13930000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10513000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-20135000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-13599000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>696000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-11389000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-9842000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-7245000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>4383000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1725000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-8089000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-19310000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5168000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3906000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-11245000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7288000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-11545000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-12537000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1101000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-11628000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1878000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-25378000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>12871000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1258000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-22000.0</v>
       </c>
-      <c r="AY31">
-[...3 lines deleted...]
-    <row r="32" spans="1:51">
+      <c r="AZ31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B32">
+        <v>1934868272.0</v>
+      </c>
+      <c r="C32">
         <v>1848074000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1801309000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1766156000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1787553000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1790750000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1735541000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1644439000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1712059000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1584629000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1523000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1544032000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1473708000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1429006000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1367967000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1249814000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1291491000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1185982000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1172001000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1053225000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1034388000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1011280000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1068810000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>887970000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>570813000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>932197000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>927641000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>915314000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>983598000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>940062000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>845485000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>838180000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>905652000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>831004000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>839933000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>835915000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>920442000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>820600000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>835533000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>783487000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>810611000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>675453000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>744486000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>723146000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>765789000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>620948000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>751269000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>662520000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>728682000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>619889000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3217769000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -16481,1213 +16716,1213 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
         <v>2065807000.0</v>
       </c>
       <c r="C2">
         <v>1121981000.0</v>
       </c>
       <c r="D2">
         <v>1388901000.0</v>
       </c>
       <c r="E2">
         <v>1344146000.0</v>
       </c>
       <c r="F2">
         <v>1362406000.0</v>
       </c>
       <c r="G2">
         <v>897946000.0</v>
       </c>
       <c r="H2">
         <v>793664000.0</v>
       </c>
       <c r="I2">
         <v>647706000.0</v>
       </c>
       <c r="J2">
         <v>457784000.0</v>
       </c>
       <c r="K2">
         <v>182753000.0</v>
       </c>
       <c r="L2">
         <v>134278000.0</v>
       </c>
       <c r="M2">
         <v>113786000.0</v>
       </c>
       <c r="N2">
         <v>100063000.0</v>
       </c>
       <c r="O2">
         <v>94025000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
         <v>1521652000</v>
       </c>
       <c r="C3">
         <v>989151000</v>
       </c>
       <c r="D3">
         <v>868910000</v>
       </c>
       <c r="E3">
         <v>804619000</v>
       </c>
       <c r="F3">
         <v>737143000</v>
       </c>
       <c r="G3">
         <v>708996000</v>
       </c>
       <c r="H3">
         <v>705612000</v>
       </c>
       <c r="I3">
         <v>638336000</v>
       </c>
       <c r="J3">
         <v>391410000</v>
       </c>
       <c r="K3">
         <v>341987000</v>
       </c>
       <c r="L3">
         <v>355943000</v>
       </c>
       <c r="M3">
         <v>329998000</v>
       </c>
       <c r="N3">
         <v>270903000</v>
       </c>
       <c r="O3">
         <v>258352000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
         <v>-598096000.0</v>
       </c>
       <c r="C6">
         <v>620233000.0</v>
       </c>
       <c r="D6">
         <v>-266920000.0</v>
       </c>
       <c r="E6">
         <v>44755000.0</v>
       </c>
       <c r="F6">
         <v>-18260000.0</v>
       </c>
       <c r="G6">
         <v>464460000.0</v>
       </c>
       <c r="H6">
         <v>104282000.0</v>
       </c>
       <c r="I6">
         <v>145958000.0</v>
       </c>
       <c r="J6">
         <v>189922000.0</v>
       </c>
       <c r="K6">
         <v>275031000.0</v>
       </c>
       <c r="L6">
         <v>48475000.0</v>
       </c>
       <c r="M6">
         <v>20492000.0</v>
       </c>
       <c r="N6">
         <v>13723000.0</v>
       </c>
       <c r="O6">
         <v>6038000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7">
         <v>-147680000.0</v>
       </c>
       <c r="C7">
         <v>-382615000.0</v>
       </c>
       <c r="D7">
         <v>-358273000.0</v>
       </c>
       <c r="E7">
         <v>-146191000.0</v>
       </c>
       <c r="F7">
         <v>-159556000.0</v>
       </c>
       <c r="G7">
         <v>-221415000.0</v>
       </c>
       <c r="H7">
         <v>59789000.0</v>
       </c>
       <c r="I7">
         <v>-127797000.0</v>
       </c>
       <c r="J7">
         <v>-177821000.0</v>
       </c>
       <c r="K7">
         <v>395846000.0</v>
       </c>
       <c r="L7">
         <v>63220000.0</v>
       </c>
       <c r="M7">
         <v>-239108000.0</v>
       </c>
       <c r="N7">
         <v>-98506000.0</v>
       </c>
       <c r="O7">
         <v>-53070000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9">
         <v>-122944000.0</v>
       </c>
       <c r="C9">
         <v>-212716000.0</v>
       </c>
       <c r="D9">
         <v>-33381000.0</v>
       </c>
       <c r="E9">
         <v>-48400000.0</v>
       </c>
       <c r="F9">
         <v>1771000.0</v>
       </c>
       <c r="G9">
         <v>44477000.0</v>
       </c>
       <c r="H9">
         <v>-22377000.0</v>
       </c>
       <c r="I9">
         <v>26890000.0</v>
       </c>
       <c r="J9">
         <v>-1745000.0</v>
       </c>
       <c r="K9">
         <v>-88847000.0</v>
       </c>
       <c r="L9">
         <v>15693000.0</v>
       </c>
       <c r="M9">
         <v>824000.0</v>
       </c>
       <c r="N9">
         <v>-81386000.0</v>
       </c>
       <c r="O9">
         <v>8857000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B10">
         <v>-94169000.0</v>
       </c>
       <c r="C10">
         <v>-157526000.0</v>
       </c>
       <c r="D10">
         <v>-309564000.0</v>
       </c>
       <c r="E10">
         <v>-153890000.0</v>
       </c>
       <c r="F10">
         <v>-81309000.0</v>
       </c>
       <c r="G10">
         <v>-67797000.0</v>
       </c>
       <c r="H10">
         <v>-40627000.0</v>
       </c>
       <c r="I10">
         <v>-4638000.0</v>
       </c>
       <c r="J10">
         <v>-88483000.0</v>
       </c>
       <c r="K10">
         <v>-33187000.0</v>
       </c>
       <c r="L10">
         <v>-2885000.0</v>
       </c>
       <c r="M10">
         <v>-65548000.0</v>
       </c>
       <c r="N10">
         <v>-19549000.0</v>
       </c>
       <c r="O10">
         <v>-18940000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>103981000.0</v>
       </c>
       <c r="F11">
         <v>72568000.0</v>
       </c>
       <c r="G11">
         <v>8594000.0</v>
       </c>
       <c r="H11">
         <v>53940000.0</v>
       </c>
       <c r="I11">
         <v>40317000.0</v>
       </c>
       <c r="J11">
         <v>29333000.0</v>
       </c>
       <c r="K11">
         <v>106163000.0</v>
       </c>
       <c r="L11">
         <v>-58653465.9</v>
       </c>
       <c r="M11">
         <v>15714000.0</v>
       </c>
       <c r="N11">
         <v>19649000.0</v>
       </c>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>70692000.0</v>
       </c>
       <c r="F12">
         <v>155526000.0</v>
       </c>
       <c r="G12">
         <v>25172000.0</v>
       </c>
       <c r="H12">
         <v>198540000.0</v>
       </c>
       <c r="I12">
         <v>-11588000.0</v>
       </c>
       <c r="J12">
         <v>44621000.0</v>
       </c>
       <c r="K12">
         <v>-37026000.0</v>
       </c>
       <c r="L12">
         <v>104358646.37</v>
       </c>
       <c r="M12">
         <v>114822000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-47882000.0</v>
       </c>
       <c r="F13">
         <v>-152586000.0</v>
       </c>
       <c r="G13">
         <v>-206689000.0</v>
       </c>
       <c r="H13">
         <v>68853000.0</v>
       </c>
       <c r="I13">
         <v>-190366000.0</v>
       </c>
       <c r="J13">
         <v>-116926000.0</v>
       </c>
       <c r="K13">
         <v>411717000.0</v>
       </c>
       <c r="L13">
         <v>123224537.78</v>
       </c>
       <c r="M13">
         <v>-187370000.0</v>
       </c>
       <c r="N13">
         <v>-11831000.0</v>
       </c>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
-        <v>1136952000.0</v>
+        <v>661937000.0</v>
       </c>
       <c r="C14">
         <v>666777000.0</v>
       </c>
       <c r="D14">
         <v>662305000.0</v>
       </c>
       <c r="E14">
         <v>546225000.0</v>
       </c>
       <c r="F14">
         <v>455989000.0</v>
       </c>
       <c r="G14">
         <v>426637000.0</v>
       </c>
       <c r="H14">
         <v>351946000.0</v>
       </c>
       <c r="I14">
         <v>288748000.0</v>
       </c>
       <c r="J14">
         <v>260606000.0</v>
       </c>
       <c r="K14">
         <v>247717000.0</v>
       </c>
       <c r="L14">
         <v>274757000.0</v>
       </c>
       <c r="M14">
         <v>288982000.0</v>
       </c>
       <c r="N14">
         <v>270250000.0</v>
       </c>
       <c r="O14">
         <v>237540000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B15">
         <v>1063853000.0</v>
       </c>
       <c r="C15">
         <v>439918000.0</v>
       </c>
       <c r="D15">
         <v>328631000.0</v>
       </c>
       <c r="E15">
         <v>249522000.0</v>
       </c>
       <c r="F15">
         <v>160101000.0</v>
       </c>
       <c r="G15">
         <v>208100000.0</v>
       </c>
       <c r="H15">
         <v>192664000.0</v>
       </c>
       <c r="I15">
         <v>133095000.0</v>
       </c>
       <c r="J15">
         <v>119985000.0</v>
       </c>
       <c r="K15">
         <v>86905000.0</v>
       </c>
       <c r="L15">
         <v>111313754.68</v>
       </c>
       <c r="M15">
         <v>86905000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
         <v>1467711000.0</v>
       </c>
       <c r="C16">
         <v>1742214000.0</v>
       </c>
       <c r="D16">
         <v>1121981000.0</v>
       </c>
       <c r="E16">
         <v>1388901000.0</v>
       </c>
       <c r="F16">
         <v>1344146000.0</v>
       </c>
       <c r="G16">
         <v>1362406000.0</v>
       </c>
       <c r="H16">
         <v>897946000.0</v>
       </c>
       <c r="I16">
         <v>793664000.0</v>
       </c>
       <c r="J16">
         <v>647706000.0</v>
       </c>
       <c r="K16">
         <v>457784000.0</v>
       </c>
       <c r="L16">
         <v>182753000.0</v>
       </c>
       <c r="M16">
         <v>134278000.0</v>
       </c>
       <c r="N16">
         <v>113786000.0</v>
       </c>
       <c r="O16">
         <v>100063000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
         <v>2657803000.0</v>
       </c>
       <c r="C18">
         <v>937505000.0</v>
       </c>
       <c r="D18">
         <v>847727000.0</v>
       </c>
       <c r="E18">
         <v>598721000.0</v>
       </c>
       <c r="F18">
         <v>545583000.0</v>
       </c>
       <c r="G18">
         <v>129215000.0</v>
       </c>
       <c r="H18">
         <v>600481000.0</v>
       </c>
       <c r="I18">
         <v>295705000.0</v>
       </c>
       <c r="J18">
         <v>271389000.0</v>
       </c>
       <c r="K18">
         <v>663312000.0</v>
       </c>
       <c r="L18">
         <v>351325000.0</v>
       </c>
       <c r="M18">
         <v>96069000.0</v>
       </c>
       <c r="N18">
         <v>183111000.0</v>
       </c>
       <c r="O18">
         <v>204168000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-987110000.0</v>
       </c>
       <c r="D19">
         <v>-859837000.0</v>
       </c>
       <c r="E19">
         <v>-805408000.0</v>
       </c>
       <c r="F19">
         <v>-732738000.0</v>
       </c>
       <c r="G19">
         <v>-708027000.0</v>
       </c>
       <c r="H19">
         <v>-701073000.0</v>
       </c>
       <c r="I19">
         <v>-636944000.0</v>
       </c>
       <c r="J19">
         <v>-379440000.0</v>
       </c>
       <c r="K19">
         <v>-320461000.0</v>
       </c>
       <c r="L19">
         <v>482886.9</v>
       </c>
       <c r="M19">
         <v>-358000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B21">
         <v>-347673000.0</v>
       </c>
       <c r="C21">
         <v>701029000.0</v>
       </c>
       <c r="D21">
         <v>-315257000.0</v>
       </c>
       <c r="E21">
         <v>94750000.0</v>
       </c>
       <c r="F21">
         <v>-187318000.0</v>
       </c>
       <c r="G21">
         <v>680505000.0</v>
       </c>
       <c r="H21">
         <v>80004000.0</v>
       </c>
       <c r="I21">
         <v>83137000.0</v>
       </c>
       <c r="J21">
         <v>36138000.0</v>
       </c>
       <c r="K21">
         <v>-443402000.0</v>
       </c>
       <c r="L21">
         <v>2699543956.67</v>
       </c>
       <c r="M21">
         <v>51392000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22">
         <v>2817987000.0</v>
       </c>
       <c r="C22">
         <v>1525913000.0</v>
       </c>
       <c r="D22">
         <v>1257000000.0</v>
       </c>
       <c r="E22">
         <v>1177766000.0</v>
       </c>
       <c r="F22">
         <v>1042231000.0</v>
       </c>
       <c r="G22">
         <v>667035000.0</v>
       </c>
       <c r="H22">
         <v>875364000.0</v>
       </c>
       <c r="I22">
         <v>802944000.0</v>
       </c>
       <c r="J22">
         <v>746156000.0</v>
       </c>
       <c r="K22">
         <v>567353000.0</v>
       </c>
       <c r="L22">
         <v>434169000.0</v>
       </c>
       <c r="M22">
         <v>398233000.0</v>
       </c>
       <c r="N22">
         <v>366400000.0</v>
       </c>
       <c r="O22">
         <v>334599000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B23">
         <v>-4448000.0</v>
       </c>
       <c r="C23">
         <v>-4788000.0</v>
       </c>
       <c r="D23">
         <v>-4890000.0</v>
       </c>
       <c r="E23">
         <v>155075000.0</v>
       </c>
       <c r="F23">
         <v>-1354000.0</v>
       </c>
       <c r="G23">
         <v>-2929000.0</v>
       </c>
       <c r="H23">
         <v>-2120000.0</v>
       </c>
       <c r="I23">
         <v>-2040000.0</v>
       </c>
       <c r="J23">
         <v>838454000.0</v>
       </c>
       <c r="K23">
         <v>-380729000.0</v>
       </c>
       <c r="L23">
         <v>751640000.0</v>
       </c>
       <c r="M23">
         <v>-15050000.0</v>
       </c>
       <c r="N23">
         <v>74035000.0</v>
       </c>
       <c r="O23">
         <v>65739000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24">
         <v>-805572000.0</v>
       </c>
       <c r="C24">
         <v>-506874000.0</v>
       </c>
       <c r="D24">
         <v>-484690000.0</v>
       </c>
       <c r="E24">
         <v>578000.0</v>
       </c>
       <c r="F24">
         <v>-380422000.0</v>
       </c>
       <c r="G24">
         <v>-351009000.0</v>
       </c>
       <c r="H24">
         <v>4539000.0</v>
       </c>
       <c r="I24">
         <v>1392000.0</v>
       </c>
       <c r="J24">
         <v>8307000.0</v>
       </c>
       <c r="K24">
         <v>8307000.0</v>
       </c>
       <c r="L24">
         <v>38877000.0</v>
       </c>
       <c r="M24">
         <v>40221000.0</v>
       </c>
       <c r="N24">
         <v>3561000.0</v>
       </c>
       <c r="O24">
         <v>704000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
-        <v>130311000.0</v>
+        <v>605326000.0</v>
       </c>
       <c r="C25">
         <v>-246462000.0</v>
       </c>
       <c r="D25">
         <v>-1257000000.0</v>
       </c>
       <c r="E25">
         <v>-174460000.0</v>
       </c>
       <c r="F25">
         <v>-55938000.0</v>
       </c>
       <c r="G25">
         <v>-34046000.0</v>
       </c>
       <c r="H25">
         <v>18994000.0</v>
       </c>
       <c r="I25">
         <v>-29854000.0</v>
       </c>
       <c r="J25">
         <v>-166142000.0</v>
       </c>
       <c r="K25">
         <v>-205617000.0</v>
       </c>
       <c r="L25">
         <v>-64878000.0</v>
       </c>
       <c r="M25">
         <v>-22040000.0</v>
       </c>
       <c r="N25">
         <v>-84130000.0</v>
       </c>
       <c r="O25">
         <v>-56549000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26">
         <v>-1341377999.0</v>
       </c>
       <c r="C26">
         <v>-581084000.0</v>
       </c>
       <c r="D26">
         <v>-460629000.0</v>
       </c>
       <c r="E26">
         <v>-396522000.0</v>
       </c>
       <c r="F26">
         <v>-230899000.0</v>
       </c>
       <c r="G26">
         <v>-129793000.0</v>
       </c>
       <c r="H26">
         <v>-386749000.0</v>
       </c>
       <c r="I26">
         <v>-100093000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>1104370000.0</v>
       </c>
       <c r="L26">
         <v>42715566328696.0</v>
       </c>
       <c r="M26">
         <v>1384000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B27">
         <v>5766000.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>29939000.0</v>
       </c>
       <c r="E27">
         <v>-238472000.0</v>
       </c>
       <c r="F27">
         <v>-209095000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>17480000.0</v>
       </c>
       <c r="I27">
         <v>22491000.0</v>
       </c>
       <c r="J27">
         <v>28597000.0</v>
       </c>
       <c r="K27">
         <v>1110000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
         <v>-3115527000.0</v>
       </c>
       <c r="C28">
         <v>-324761000.0</v>
       </c>
       <c r="D28">
         <v>-1109407000.0</v>
       </c>
       <c r="E28">
         <v>-553560000.0</v>
       </c>
       <c r="F28">
         <v>-579672000.0</v>
       </c>
       <c r="G28">
         <v>339683000.0</v>
       </c>
       <c r="H28">
         <v>-501529000.0</v>
       </c>
       <c r="I28">
         <v>-152091000.0</v>
       </c>
       <c r="J28">
         <v>-85065000.0</v>
       </c>
       <c r="K28">
         <v>-411036000.0</v>
       </c>
       <c r="L28">
         <v>-351273000.0</v>
       </c>
       <c r="M28">
         <v>-121617000.0</v>
       </c>
       <c r="N28">
         <v>-163470000.0</v>
       </c>
       <c r="O28">
         <v>-194393000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
         <v>4179455000.0</v>
       </c>
       <c r="C29">
         <v>1926656000.0</v>
       </c>
       <c r="D29">
         <v>1716637000.0</v>
       </c>
       <c r="E29">
         <v>1403340000.0</v>
       </c>
       <c r="F29">
         <v>1282726000.0</v>
       </c>
       <c r="G29">
         <v>838211000.0</v>
       </c>
       <c r="H29">
         <v>1306093000.0</v>
       </c>
       <c r="I29">
         <v>934041000.0</v>
       </c>
       <c r="J29">
         <v>662799000.0</v>
       </c>
       <c r="K29">
         <v>1005299000.0</v>
       </c>
       <c r="L29">
         <v>707268000.0</v>
       </c>
       <c r="M29">
         <v>426067000.0</v>
       </c>
       <c r="N29">
         <v>454014000.0</v>
       </c>
       <c r="O29">
         <v>462520000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30">
         <v>-1637521000.0</v>
       </c>
       <c r="C30">
         <v>-987110000.0</v>
       </c>
       <c r="D30">
         <v>-866452000.0</v>
       </c>
       <c r="E30">
         <v>-805408000.0</v>
       </c>
       <c r="F30">
         <v>-732738000.0</v>
       </c>
       <c r="G30">
         <v>-708027000.0</v>
       </c>
       <c r="H30">
         <v>-701073000.0</v>
       </c>
       <c r="I30">
         <v>-636944000.0</v>
       </c>
@@ -17709,2521 +17944,2564 @@
       <c r="O30">
         <v>-257648000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
+        <v>1876207755.0</v>
+      </c>
+      <c r="C2">
         <v>1497690512.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1742214000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1518454000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1914788000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1742214000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1528690000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1332131000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1366223000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1121981000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1012444000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1110441000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1441137000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1388901000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1362815000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1205872000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1493636000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1344146000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1273119000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>922264000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>980309000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1362406000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1178616000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1111678000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>880341000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>897946000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>871397000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>881205000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1062395000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>793664000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>753362000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>649533000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>743030000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>647706000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>618874000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>422890000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>569327000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>457784000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>482389000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>585292000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>563442000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>182753000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>190081000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>257527000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>163717000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>134278000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>164203000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>117696000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>121010000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>113786000.0</v>
       </c>
-      <c r="AY2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:51">
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
+        <v>106100935</v>
+      </c>
+      <c r="C3">
         <v>135026758</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>943186000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>115693000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>238986000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>223787000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>277078000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>124882000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>268375000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>194580000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>315726000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>204767000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>198409000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>150008000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>309369000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>198794000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>52125000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>130411000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>231015000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>189188000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>62950000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>63654000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>127026000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>158030000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>132818000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>105734000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>252710000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>144986000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>172774000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>135142000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>234860000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>154790000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>127667000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>121019000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>141520000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>94080000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>83151000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>72659000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>106333000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>75480000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>92162000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>68012000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>121675000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>83426000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>73286000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>77556000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>122667000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>79765000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>75474000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>52092000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>222742000</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
-    </row>
-    <row r="6" spans="1:51">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
+        <v>-392669855.0</v>
+      </c>
+      <c r="C6">
         <v>366735953.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-274503000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-99833000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-396334000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>172574000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>213524000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>196559000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-34092000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>244242000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>109537000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-97997000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-330696000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>52236000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>26086000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>156943000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-287764000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>149490000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>71027000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>350855000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-58045000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-382097000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>183790000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>66938000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>231337000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-17605000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>26549000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9808000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-181190000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>268731000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>40302000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>103829000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-93497000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>95324000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>28832000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>195984000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-146437000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>111543000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-24605000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-102903000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>21850000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>380689000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-7328000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-67446000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>93810000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>29439000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-29925000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>46507000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3314000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7224000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>13723000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:51">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7">
+        <v>-217029631.0</v>
+      </c>
+      <c r="C7">
         <v>102453545.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-88634000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-68886000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-133789000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>143629000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-13767000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-30853000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-212981000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-125014000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>78752000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-112996000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-167898000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-156131000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>54947000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-25726000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-151024000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-10718000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13214000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>17265000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-121143000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-72585000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>17739000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-82127000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-196206000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5264000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>26195000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-26017000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-22252000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>81863000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>28011000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-53788000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-45798000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-56222000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>5888000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-32362000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-42103000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-109244000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>410310000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>785000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>42087000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-57336000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>124562000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-105700000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>170263000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-125905000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>11107000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-155566000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-25750000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-68899000.0</v>
       </c>
-      <c r="AY7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:51">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9">
+        <v>-169838380.0</v>
+      </c>
+      <c r="C9">
         <v>-75965349.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-20617000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>30448000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-57092000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-75683000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-72574000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4409000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-21718000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-122833000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>36983000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14541000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-59711000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-81818000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5259000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>42042000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-6410000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-111939000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>42214000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9217000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14145000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-63805000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>109350000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-45570000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-17592000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1711000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>13585000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16266000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-41203000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-11025000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-5780000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>39512000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>8762000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-15604000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1328000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10563000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>22911000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-33891000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>14187000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-29187000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-46339000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-27508000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-19333000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>17581000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>44443000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-26998000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-15902000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>19728000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>493000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-3495000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-81386000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B10">
+        <v>-82597171.0</v>
+      </c>
+      <c r="C10">
         <v>-54526253.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-76684000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>51668000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-59832000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9321000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-46546000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>46238000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-104907000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-52311000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-59572000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1450000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-150586000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-100856000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-48077000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3541000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-65039000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-37233000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-24432000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>20360000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-51289000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-25948000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-11471000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-10895000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-56682000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11251000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-33197000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9502000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-6403000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-10529000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9838000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>38621000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4203000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-37624000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-33566000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10785000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-29453000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-36249000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-27475000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>16839000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-16716000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5835000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8037000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>41051000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>12684000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-64657000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-7073000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-17004000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-18996000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-22475000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-19549000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-130260000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>158362000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-36822000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-13670000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3889000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>98139000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-29264000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>34159000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-30466000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>79974000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>18909000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-44230000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-46059000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>107213000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-86581000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>42188000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-8880000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>155578325.97</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-93563324.84</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6443202.98</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>29015869.11</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>35264000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-55791000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>16998000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>18069000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>112023000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>37910000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>76389000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-45792000.0</v>
       </c>
-      <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>31142000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>8007000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>15714000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>19649000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:51">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>111660000.0</v>
       </c>
       <c r="N12">
         <v>111660000.0</v>
       </c>
       <c r="O12">
+        <v>111660000.0</v>
+      </c>
+      <c r="P12">
         <v>-14591000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>67888000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-52376000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>69771000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4570000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>80455000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17100000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>62541000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-69062000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34044000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18887000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>41303000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>49305000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>52675000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>50705000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>45855000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>27767937.65</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-81038434.82</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-18414804.47</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>68687415.43</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>44621000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>61303000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-28335000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>61826000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-37026000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>81475000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>20504000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>39053000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>114822000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
-    </row>
-    <row r="13" spans="1:51">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>1273000.0</v>
       </c>
       <c r="N13">
         <v>1273000.0</v>
       </c>
       <c r="O13">
+        <v>1273000.0</v>
+      </c>
+      <c r="P13">
         <v>-60597000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-27405000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-79575000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>119695000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-102707000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>16952000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-83999000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>17168000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-80140000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-44571000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-77702000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-4276000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-61406000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>34796000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-16834000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>112297000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-89733043.55</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-59158369.99</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-61949487.9</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-32698978.96</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-116926000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2081000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-33567000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-55994000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>411717000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>48642000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>35000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-23000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>96204000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-10286000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>-44435000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>-187370000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-11831000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:51">
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
-        <v>174401699.0</v>
+        <v>150361579.0</v>
       </c>
       <c r="C14">
-        <v>661937000.0</v>
+        <v>173742000.0</v>
       </c>
       <c r="D14">
+        <v>186922000.0</v>
+      </c>
+      <c r="E14">
         <v>167416000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>156605000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>150994000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>174364000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>171265000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>158344000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>162804000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>186057000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>172608000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>151797000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>151843000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>171006000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>136015000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>123702000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>115502000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>132731000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>100875000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>112783000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>109600000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>120285000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>108137000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>101637000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>96578000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>114219000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>83568000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>75750000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>78409000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>78606000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>75260000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>72438000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>62444000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>63706000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>63664000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>68478000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>64758000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>67260000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>62356000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>61658000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>56443000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>72015000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>72562000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>70042000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>60138000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>77835000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>71433000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>71575000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>68139000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>149806000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:51">
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>158</v>
+      </c>
+      <c r="B15">
+        <v>597957550.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>534155000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31808000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>497890000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>1801000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>24592000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>413525000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>1216000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19949000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>307466000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19949000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1034000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>17381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231107000.0</v>
       </c>
       <c r="R15">
         <v>231107000.0</v>
       </c>
       <c r="S15">
+        <v>231107000.0</v>
+      </c>
+      <c r="T15">
         <v>356000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>10652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149093000.0</v>
       </c>
       <c r="V15">
         <v>149093000.0</v>
       </c>
       <c r="W15">
+        <v>149093000.0</v>
+      </c>
+      <c r="X15">
         <v>31000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13083000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195048000.0</v>
       </c>
       <c r="Z15">
         <v>195048000.0</v>
       </c>
       <c r="AA15">
+        <v>195048000.0</v>
+      </c>
+      <c r="AB15">
         <v>181112000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>11552000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>181112000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>715710865.25</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>128930000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4165000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>128930000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>158604994.46</v>
-      </c>
-[...1 lines deleted...]
-        <v>5247000.0</v>
       </c>
       <c r="AJ15">
         <v>5247000.0</v>
       </c>
       <c r="AK15">
-        <v>114738000.0</v>
+        <v>5247000.0</v>
       </c>
       <c r="AL15">
         <v>114738000.0</v>
       </c>
       <c r="AM15">
+        <v>114738000.0</v>
+      </c>
+      <c r="AN15">
         <v>91702000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>97664000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>86905000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>86905000.0</v>
       </c>
-      <c r="AR15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS15"/>
       <c r="AT15">
         <v>19509000.0</v>
       </c>
       <c r="AU15">
+        <v>19509000.0</v>
+      </c>
+      <c r="AV15">
         <v>86905000.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-    </row>
-    <row r="16" spans="1:51">
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
+        <v>1483537899.0</v>
+      </c>
+      <c r="C16">
         <v>1864426466.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1467711000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1418621000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1518454000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1914788000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1742214000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1528690000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1332131000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1366223000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1121981000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1012444000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1110441000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1441137000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1388901000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1362815000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1205872000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1493636000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1344146000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1273119000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>922264000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>980309000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1362406000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1178616000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1111678000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>880341000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>897946000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>871397000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>881205000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1062395000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>793664000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>753362000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>649533000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>743030000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>647706000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>618874000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>422890000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>569327000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>457784000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>482389000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>585292000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>563442000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>182753000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>190081000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>257527000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>163717000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>134278000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>164203000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>117696000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>121010000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>113786000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:51">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
+        <v>329545948.0</v>
+      </c>
+      <c r="C18">
         <v>731634514.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1406120000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>472642000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>155911000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>623130000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>217941000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>486339000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>47340000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>310121000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>211803000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>296326000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>96062000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>243536000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>121855000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>205150000.0</v>
       </c>
-      <c r="Q18">
-[...1 lines deleted...]
-      </c>
       <c r="R18">
+        <v>103522000.0</v>
+      </c>
+      <c r="S18">
         <v>282114000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>124615000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>215185000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>185760000.0</v>
       </c>
-      <c r="V18">
-[...1 lines deleted...]
-      </c>
       <c r="W18">
+        <v>210359000.0</v>
+      </c>
+      <c r="X18">
         <v>284030000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>72774000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-199557000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>157356000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>104581000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>133091000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>113539000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>249270000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>80007000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>83603000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>43421000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>88674000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>13544000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>138671000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>50827000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>68347000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>331782000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>174988000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>112177000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>44365000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>51539000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>34827000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>279021000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-14062000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>7972000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-46611000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>92218000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>42490000.0</v>
       </c>
-      <c r="AY18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B19">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="D19">
+        <v>-60000.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-230475000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-238675000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-224233000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-275706000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-249052000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-268262000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-194090000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-315651000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-203561000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-198353000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-148887000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-309036000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-198790000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-166605000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-130977000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-228189000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-188939000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-165918000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-149692000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-243898000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-157198000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-133134000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-173797000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-250504000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-144004000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-172076000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-134489000.0</v>
       </c>
-      <c r="AE19">
-[...1 lines deleted...]
-      </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
       <c r="AH19">
         <v>0.0</v>
       </c>
-      <c r="AI19"/>
+      <c r="AI19">
+        <v>0.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>19613000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>377000.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-1576000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-11000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-358000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20231,1498 +20509,1525 @@
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
-    </row>
-    <row r="21" spans="1:51">
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B21">
+        <v>233370000.0</v>
+      </c>
+      <c r="C21">
         <v>2951000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10502000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-293944000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-41814000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22417000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>140479000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12895000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-183120000.0</v>
       </c>
       <c r="N21">
         <v>-183120000.0</v>
       </c>
       <c r="O21">
+        <v>-183120000.0</v>
+      </c>
+      <c r="P21">
         <v>10646000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>50381000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>33407000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>316000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5088000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>200093000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>90441000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-482940000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>18866000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11253000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>629158000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21228000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5020000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>18602000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-8598000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>64980000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>42251817.06</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>30332252.84</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-9130586.59</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>45251568.46</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>36138000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>64781000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-77928000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>35287000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-443402000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>2107591000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-146154000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-30170000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>51392000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
-    </row>
-    <row r="22" spans="1:51">
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22">
+        <v>461551048.0</v>
+      </c>
+      <c r="C22">
         <v>414430644.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1599516000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>381716000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>425096000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>412051000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>385504000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>374913000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>413282000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>352214000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>294000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>425200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>334399000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>296909000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>280815000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>284494000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>249015000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>299242000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>261186000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>259863000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>205811000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>204923000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>262120000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>208639000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>11785000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>166004000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>209586000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>211195000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>228844000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>225739000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>186714000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>196836000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>213802000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>205592000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>189871000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>194192000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>188492000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>173601000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>152456000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>161477000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>141126000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>112294000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>80170000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>141956000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>114138000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>97905000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>117443000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>94231000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>105993000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>80566000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>331762000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:51">
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>-349342.0</v>
+      </c>
+      <c r="C23">
         <v>11205.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-1.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4448000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-6640000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-10029000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-413525000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>94275000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>51276000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-312356000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>298937000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>27876000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>62156000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2266000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21407000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>203514000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-149093000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>34114000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-243898000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2929000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-133134000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-173797000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6782000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>333997000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2120000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>64980000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>30604000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>28996000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2040000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>36869000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>712236000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>64828000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-80858000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>35287000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-224922000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3034000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-13636000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>201743000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-13176000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-31757000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-17509000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>34138000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-262084000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>214054000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-136422000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-77632000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-107628000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:51">
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-457576000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-114782000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-118513000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-114701000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-136926000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-124236000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-133308000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-112727000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-145464000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-107553000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-124402000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-107271000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-148239000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-103451000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-114480000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-90146000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2826000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>249000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-102968000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-86038000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-116872000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>832000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-316000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-68063000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4539000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2333000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>698000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>653000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1831494.02</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>234000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-28000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>448000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>8307000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>592000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1450000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>383000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>17982000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>786000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2244000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>514000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>747000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>37797000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1137000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>416000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>683000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>39487000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-182000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>233000.0</v>
       </c>
-      <c r="AY24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:51">
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
-        <v>153991498.0</v>
+        <v>28665027.0</v>
       </c>
       <c r="C25">
-        <v>176487000.0</v>
+        <v>154651197.0</v>
       </c>
       <c r="D25">
+        <v>651502000.0</v>
+      </c>
+      <c r="E25">
         <v>427000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-172915000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>24024000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-137877000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5079000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-140307000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>26643000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-44427000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16281000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-118145000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17180000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-75544000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9161000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-71336000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8499000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-51501000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26370000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>47797000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>28816000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5762000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3845000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16045000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-8615001.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7291000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9331000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3971000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1599000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>21536000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>20085000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-69354000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2121000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-104401000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7257000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-80889000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>11891000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-191911000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>25850000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-40532000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>976000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-103533000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9435000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-2136000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>31356000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-75746000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>23056000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>15874000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>14776000.0</v>
       </c>
-      <c r="AY25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26">
+        <v>-208643204.0</v>
+      </c>
+      <c r="C26">
         <v>-226661379.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-785329000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-132373000.0</v>
       </c>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-423676000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-150522000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-146790000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-147455000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-136317000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-86230000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-194809000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-82825000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-96765000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-95320000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-85011000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-81113000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-135078000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-65746000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-55605000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-81432000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-28116000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>129793000.0</v>
       </c>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>-129793000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-83464000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-153255000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-99340000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-50690000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-69962000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-4000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-30131000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>1384000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>1384000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>1384000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-    </row>
-    <row r="27" spans="1:51">
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>5766000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>6408000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5910000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13147000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5309000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5383000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6100000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-12215000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3773000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5290000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3152000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-10082000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3361000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3462000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3259000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5150000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4064000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4328000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3859000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4257000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4155000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4411000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4657000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2163000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>13283000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3522000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3523000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>28597000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>347000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1110000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-    </row>
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>-573580096.0</v>
+      </c>
+      <c r="C28">
         <v>-223699174.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1667157000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-458125000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-544152000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-446093000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-11844000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-163275000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-82229000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-67413000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-99015000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-397878000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-423190000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-189324000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-85708000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-52011000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-281079000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-134762000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-61013000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>132481000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-140084000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-511056000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18897000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4759000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>434110000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-108565000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-78444000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-146205000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-291170000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14290000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-41966000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>22040000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-138819000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6654000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13998000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>58316000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-192666000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>35287000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-385486000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-287493000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-77506000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>339449000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-62779000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-138143000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-176935000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>26584000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-36306000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>46207000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-97247000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-34271000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-163470000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:51">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
+        <v>435646884.0</v>
+      </c>
+      <c r="C29">
         <v>866661273.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2349306000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>588335000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>394897000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>846917000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>495019000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>611221000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>315715000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>504701000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>527529000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>501093000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>294471000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>393544000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>431224000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>403944000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>155647000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>412525000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>355630000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>404373000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>248710000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>274013000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>411056000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>230804000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-66739000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>263089999.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>357291000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>278077000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>286313000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>384412000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>314867000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>238393000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>171088000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>209693000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>155064000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>232751000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>133978000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>141006000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>438115000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>250468000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>204339000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>112377000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>173214000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>118253000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>352307000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>63494000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>130639000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>33154000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>167692000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>94582000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>625586000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:51">
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>-234666191.0</v>
+      </c>
+      <c r="C30">
         <v>-253815092.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-944138000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-230475000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-238675000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-224233000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-275706000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-249052000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-268262000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-194090000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-315651000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-203561000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-198353000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-148887000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-309036000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-198790000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-166605000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-130977000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-228189000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-188939000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-165918000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-149692000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-243898000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-157198000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-133134000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-173797000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-250504000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-144004000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-172076000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-134489000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-353339045.41</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-178925677.24</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-127695000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-120571000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-379440000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-93488000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-81701000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-63969000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-88351000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-74694000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-90000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-67498000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-120928000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-44575000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-74423000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-77140000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-121984000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-40278000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-75656000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-51859000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-267342000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>