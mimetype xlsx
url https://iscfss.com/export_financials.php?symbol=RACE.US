--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2829,54 +2829,62 @@
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>63</v>
       </c>
-      <c r="B50"/>
-[...2 lines deleted...]
-      <c r="E50"/>
+      <c r="B50">
+        <v>930961000.0</v>
+      </c>
+      <c r="C50">
+        <v>1307786000.0</v>
+      </c>
+      <c r="D50">
+        <v>861702000.0</v>
+      </c>
+      <c r="E50">
+        <v>963476000.0</v>
+      </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>1583029510.88</v>
       </c>
       <c r="I50">
         <v>1824796520.77</v>
       </c>
       <c r="J50">
         <v>2809028928.93</v>
       </c>
       <c r="K50">
         <v>685307556.92</v>
       </c>
       <c r="L50">
         <v>356613892.47</v>
       </c>
       <c r="M50">
         <v>50769000.0</v>
       </c>
       <c r="N50">
         <v>317304000.0</v>
       </c>
       <c r="O50"/>
     </row>
@@ -9090,51 +9098,53 @@
         <v>0.0</v>
       </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
     </row>
     <row r="50" spans="1:51">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
-      <c r="C50"/>
+      <c r="C50">
+        <v>930961000.0</v>
+      </c>
       <c r="D50">
         <v>896072000.0</v>
       </c>
       <c r="E50">
         <v>1183457000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>1222706000.0</v>
       </c>
       <c r="I50">
         <v>1177783000.0</v>
       </c>
       <c r="J50">
         <v>788676000.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
@@ -20522,51 +20532,51 @@
       <c r="AV22">
         <v>94231000.0</v>
       </c>
       <c r="AW22">
         <v>105993000.0</v>
       </c>
       <c r="AX22">
         <v>80566000.0</v>
       </c>
       <c r="AY22">
         <v>331762000.0</v>
       </c>
     </row>
     <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>164</v>
       </c>
       <c r="B23">
         <v>11205.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-1.0</v>
       </c>
       <c r="E23">
-        <v>-502338000.0</v>
+        <v>-4448000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
         <v>-6640000.0</v>
       </c>
       <c r="H23">
         <v>-10029000.0</v>
       </c>
       <c r="I23">
         <v>-413525000.0</v>
       </c>
       <c r="J23">
         <v>1.0</v>
       </c>
       <c r="K23">
         <v>94275000.0</v>
       </c>
       <c r="L23">
         <v>51276000.0</v>
       </c>
       <c r="M23">
         <v>-312356000.0</v>
       </c>
       <c r="N23">
         <v>298937000.0</v>