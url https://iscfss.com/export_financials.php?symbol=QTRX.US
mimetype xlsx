--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -872,16100 +878,16933 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>13568000.0</v>
+      </c>
+      <c r="C2">
         <v>6953000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5048000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3836000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9209000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6799000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5777000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5110000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3552000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2549000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1346000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>-723000.0</v>
+      </c>
+      <c r="C5">
         <v>-3080000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1672000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2538000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>441000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2434000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-153000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3023000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2423000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1955000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1579000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>37239000.0</v>
+      </c>
+      <c r="C7">
         <v>37371000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>41464000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>44104000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21892000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23125000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>47000.0</v>
+      </c>
+      <c r="C8">
         <v>39000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="E8">
         <v>37000.0</v>
       </c>
       <c r="F8">
+        <v>37000.0</v>
+      </c>
+      <c r="G8">
         <v>32000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>28000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>22000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>763688000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>745936000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>451433000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>345027000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>216931000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>210196000.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>29839000.0</v>
+      </c>
+      <c r="C10">
         <v>56709000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>174422000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>338740000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>396465000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>181584000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>109155000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>45429000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>79682000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29671000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2323000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>118232000.0</v>
+      </c>
+      <c r="C12">
         <v>289122000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>321324000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>338740000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>396465000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>181584000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>109155000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>45429000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>79682000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29671000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2323000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
+        <v>47000.0</v>
+      </c>
+      <c r="C13">
         <v>39000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="E13">
         <v>37000.0</v>
       </c>
       <c r="F13">
+        <v>37000.0</v>
+      </c>
+      <c r="G13">
         <v>32000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="I13">
         <v>22000.0</v>
       </c>
       <c r="J13">
-        <v>2000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>42639000.0</v>
+      </c>
+      <c r="C14">
         <v>38367000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37594000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>36990965.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35997473.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>29589132.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25090708.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>22369036.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21707041.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16206849.0</v>
       </c>
       <c r="K14">
         <v>16206849.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>16206849.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>37000.0</v>
       </c>
       <c r="F15">
+        <v>37000.0</v>
+      </c>
+      <c r="G15">
         <v>32000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="I15">
         <v>22000.0</v>
       </c>
       <c r="J15">
-        <v>2000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="K15">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16">
+        <v>20728000.0</v>
+      </c>
+      <c r="C16">
         <v>8827000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9468000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8644000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6361000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5421000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4697000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5437000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4942000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3428000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1474000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>1709000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>328000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1363000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      <c r="D20">
+        <v>30</v>
+      </c>
+      <c r="B20">
+        <v>26376000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
+      <c r="D20"/>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>9632000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>10460000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>9353000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1308000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>131787000.0</v>
+      </c>
+      <c r="C21">
         <v>4031000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6034000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7516000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10534000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13716000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14307000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2349000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>54763000.0</v>
+      </c>
+      <c r="C22">
         <v>32775000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>26123000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>16964000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>22190000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14856000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10463000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5962000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3571000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1528000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1002000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>418766000.0</v>
+      </c>
+      <c r="C23">
         <v>406533000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>428567000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>433582000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>506514000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>271045000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>169951000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>67628000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>91779000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>37117000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7351000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>7587000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7623000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4346000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9344000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13195000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>7587000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7623000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4346000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12146000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13195000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>500000.0</v>
       </c>
       <c r="I26">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="J26">
         <v>300000.0</v>
       </c>
-      <c r="K26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:11">
+      <c r="K26">
+        <v>300000.0</v>
+      </c>
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>7400000.0</v>
+      </c>
+      <c r="C28">
         <v>-19338000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-132958000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-294636000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-374573000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-150786000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-101493000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-37806000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-70300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-19428000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7403000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>295730000.0</v>
+      </c>
+      <c r="C29">
         <v>330038000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>346927000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>358940000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>440952000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>213798000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>136320000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>48688000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>75248000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>29972000.0</v>
+      </c>
+      <c r="C30">
         <v>32141000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25414000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19017000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23786000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>17184000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10906000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6792000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5599000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3917000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2262000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>358940000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>420786000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>206125000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>104998000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>37409000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>65866000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-115109000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-88640000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>137495000.0</v>
+      </c>
+      <c r="C32">
         <v>321587000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>339937000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>350445000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>411978000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>179802000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>112828000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>41371000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>69538000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>206509000.0</v>
+      </c>
+      <c r="C33">
         <v>42939000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>46472000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>52057999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>57559000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>51440000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>37290000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7115000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2526000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1874000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1631000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>44</v>
+      </c>
+      <c r="B34">
+        <v>5024000.0</v>
+      </c>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>1469000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2035000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2649000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>7573000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>278000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>144000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>212000.0</v>
       </c>
-      <c r="K34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>48274000.0</v>
+      </c>
+      <c r="C35">
         <v>34488000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>39627000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>44301000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>28585000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>25117000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>21460000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8415000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6199000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12686000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>14758000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>8010000.0</v>
+      </c>
+      <c r="C36">
         <v>5419000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4261000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-6862000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>378000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1357000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-1666000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>536000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-1000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>651000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>551000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:11">
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>3895000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2955000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>13352000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1583000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1036000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>351000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>551000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:11">
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>9290000.0</v>
+      </c>
+      <c r="C39">
         <v>9556000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9234000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6803000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6514000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5981000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2137000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2330000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>800000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>127000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>133000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>32550000.0</v>
+      </c>
+      <c r="C40">
         <v>20453000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>19403000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16182000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>19979000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>18520000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9284000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7578000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6184000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4079000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2890000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2884000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>3134000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>3226000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>13873000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>798000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1853000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>540000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1563000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:11">
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>873637000.0</v>
+      </c>
+      <c r="C42">
         <v>803160000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>783142000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>763629000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>745936000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>451433000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>345027000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>219954000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>210196000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1955000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1579000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-      <c r="J44">
+      <c r="J44"/>
+      <c r="K44">
         <v>128585000.0</v>
       </c>
-      <c r="K44">
+      <c r="L44">
         <v>73445000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:11">
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>66163000.0</v>
+      </c>
+      <c r="C45">
         <v>52313000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>50298000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>20162000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>17960000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>25907000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>12047000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2923000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1874000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1223000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1080000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:11">
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>40336000.0</v>
+      </c>
+      <c r="C46">
         <v>33489000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>36177000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>41034000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>29451000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>25907000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12047000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2923000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1874000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1223000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1080000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>20162000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>29451000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>13912000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>12047000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2923000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1874000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1223000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1080000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-577231000.0</v>
+      </c>
+      <c r="C48">
         <v>-470081000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-431550000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-403196000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-305462000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-247774000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-216244000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-175888000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-144352000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-115111000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-88642000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-402162000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-305462000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-247774000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-216244000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-175888000.0</v>
       </c>
-      <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>7673000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>75000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>5036000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>899000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2078000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:11">
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>37239000.0</v>
+      </c>
+      <c r="C51">
         <v>37371000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>41464000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>44104000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>21892000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>30798000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7662000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8091000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9382000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>13045000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>15273000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>7916000.0</v>
+      </c>
+      <c r="C52">
         <v>4756000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4241000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2687000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1428000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8907000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>75000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>468000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5036000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>899000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2078000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>88393000.0</v>
+      </c>
+      <c r="C53">
         <v>232413000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>146902000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>0.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>418766000.0</v>
+      </c>
+      <c r="C55">
         <v>406533000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>428567000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>433582000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>506514000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>271045000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>169951000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>67628000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>91779000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>37117000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7351000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>212257000.0</v>
+      </c>
+      <c r="C56">
         <v>363594000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>382095000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>381524000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>448955000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>219605000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>132661000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>60513000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>89252000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>35243000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5720000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>74762000.0</v>
+      </c>
+      <c r="C57">
         <v>42007000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>38982000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>31349000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>36977000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>39803000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>19833000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>17657000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19714000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>10955000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7788000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>123036000.0</v>
+      </c>
+      <c r="C58">
         <v>76495000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>78609000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>75650000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>65562000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>64920000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>41293000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>26072000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>25913000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>23641000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>22546000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>295730000.0</v>
+      </c>
+      <c r="C60">
         <v>330038000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>349958000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>357932000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>440952000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>206125000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>128658000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>41556000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>65866000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>13476000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-15195000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM1" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:41">
+        <v>102</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>8657000.0</v>
+      </c>
+      <c r="C2">
+        <v>13568000.0</v>
+      </c>
+      <c r="D2">
         <v>10633000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>9124000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6731000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6953000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6378000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>7273000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3914000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5048000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4786000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3238000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2585000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3836000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2106000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5983000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4262000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9209000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5824000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6862000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6503000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6799000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5962000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4878000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4723000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5777000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4245000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3510000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3789000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5110000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3866000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3117000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2963000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3552000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3450000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2003000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2142000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2549000.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2"/>
       <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>1346000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>-1013000.0</v>
+      </c>
+      <c r="C5">
+        <v>-723000.0</v>
+      </c>
+      <c r="D5">
         <v>-818000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-928000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-1821000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-3080000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1411000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-3151000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3038000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1672000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-3214000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2825000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2581000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2538000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2999000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2203000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-756000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>441000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1051000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1578000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1183000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2434000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>734000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-26000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1200000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-153000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1135000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3023000.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
+        <v>-3023000.0</v>
+      </c>
+      <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
         <v>-2423000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-2423000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-2291000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2200000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-2100000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1955000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>35336000.0</v>
+      </c>
+      <c r="C7">
+        <v>37239000.0</v>
+      </c>
+      <c r="D7">
         <v>40120000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>35534000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>36407000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>37371000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>38491000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>39576000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>40450000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>41464000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>42399000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>43364000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>44284000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>44104000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>42963000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>45831000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>45449000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>21892000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>22219000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>22532000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>22823000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>23125000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>23325000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>23187000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>23046000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
         <v>47000.0</v>
       </c>
       <c r="C8">
-        <v>39000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="D8">
-        <v>39000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="E8">
         <v>39000.0</v>
       </c>
       <c r="F8">
         <v>39000.0</v>
       </c>
       <c r="G8">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="H8">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="I8">
         <v>38000.0</v>
       </c>
       <c r="J8">
         <v>38000.0</v>
       </c>
       <c r="K8">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="L8">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="M8">
         <v>37000.0</v>
       </c>
       <c r="N8">
         <v>37000.0</v>
       </c>
       <c r="O8">
         <v>37000.0</v>
       </c>
       <c r="P8">
         <v>37000.0</v>
       </c>
       <c r="Q8">
         <v>37000.0</v>
       </c>
       <c r="R8">
         <v>37000.0</v>
       </c>
       <c r="S8">
         <v>37000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>37000.0</v>
+      </c>
+      <c r="U8">
+        <v>37000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>772473000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>768141000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>763688000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>759312000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>756139000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>750742000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>745936000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>739862000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>734170000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>728128000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>451433000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>446228000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>351188000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>348072000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>345027000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>342628000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>270136000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>219045000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>216931000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>214220000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>212050000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>210863000.0</v>
       </c>
-      <c r="AG9"/>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>36182000.0</v>
+      </c>
+      <c r="C10">
+        <v>29839000.0</v>
+      </c>
+      <c r="D10">
         <v>38298000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>132896000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>76508000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>56709000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>29339000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>47002000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>45281000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>174422000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>201261000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>329525000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>329354000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>338740000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>343743000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>361293000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>374317000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>396465000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>410747000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>430780000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>442672000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>181584000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>173162000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>88806000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>96359000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>109155000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>113327000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>72025000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>33972000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>45429000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>52423000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>60474000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>65231000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>79682000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>18690000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>26293000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>24563000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>29671000.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>2323000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>99265000.0</v>
+      </c>
+      <c r="C12">
+        <v>118232000.0</v>
+      </c>
+      <c r="D12">
         <v>134809000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>261172000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>266877000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>289122000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>293523000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>296855000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>301921000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>321324000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>327710000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>329525000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>329354000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>338740000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>343743000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>361293000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>374317000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>396465000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>410747000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>430780000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>442672000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>181584000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>173162000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>88806000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>96359000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>109155000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>113327000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>72025000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>33972000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>45429000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>52423000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>60474000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>65231000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>79682000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>18690000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>26293000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>24563000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>29671000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>47000.0</v>
       </c>
       <c r="C13">
-        <v>39000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="D13">
-        <v>39000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="E13">
         <v>39000.0</v>
       </c>
       <c r="F13">
         <v>39000.0</v>
       </c>
       <c r="G13">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="H13">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="I13">
         <v>38000.0</v>
       </c>
       <c r="J13">
         <v>38000.0</v>
       </c>
       <c r="K13">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="L13">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="M13">
         <v>37000.0</v>
       </c>
       <c r="N13">
         <v>37000.0</v>
       </c>
       <c r="O13">
         <v>37000.0</v>
       </c>
       <c r="P13">
         <v>37000.0</v>
       </c>
       <c r="Q13">
         <v>37000.0</v>
       </c>
       <c r="R13">
         <v>37000.0</v>
       </c>
       <c r="S13">
         <v>37000.0</v>
       </c>
       <c r="T13">
+        <v>37000.0</v>
+      </c>
+      <c r="U13">
+        <v>37000.0</v>
+      </c>
+      <c r="V13">
         <v>36000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>32000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>32000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="Y13">
         <v>28000.0</v>
       </c>
       <c r="Z13">
         <v>28000.0</v>
       </c>
       <c r="AA13">
+        <v>28000.0</v>
+      </c>
+      <c r="AB13">
+        <v>28000.0</v>
+      </c>
+      <c r="AC13">
         <v>25000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>23000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="AE13">
         <v>22000.0</v>
       </c>
       <c r="AF13">
         <v>22000.0</v>
       </c>
       <c r="AG13">
         <v>22000.0</v>
       </c>
       <c r="AH13">
+        <v>22000.0</v>
+      </c>
+      <c r="AI13">
+        <v>22000.0</v>
+      </c>
+      <c r="AJ13">
         <v>17000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>8000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>8000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>2000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:41">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>46979000.0</v>
+      </c>
+      <c r="C14">
+        <v>46780000.0</v>
+      </c>
+      <c r="D14">
         <v>46060000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>38893000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>38718000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>38551000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>38449000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>38338000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>38126000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>37890000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>37657000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>37494000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>37327000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>37160472.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>37004596.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>36922468.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>36850894.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>36700000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>36518177.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>36347365.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>34434931.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>31700000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>31400000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>28300000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>28243442.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>28112201.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>27967713.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>23213653.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>22422960.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>22369036.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>22151410.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>21890978.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>21823282.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>21707041.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>20244360.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16206849.0</v>
       </c>
       <c r="AK14">
         <v>16206849.0</v>
       </c>
       <c r="AL14">
+        <v>16206849.0</v>
+      </c>
+      <c r="AM14">
+        <v>16206849.0</v>
+      </c>
+      <c r="AN14">
         <v>2169637.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2114269.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2046901.0</v>
       </c>
-      <c r="AO14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:41">
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>37000.0</v>
       </c>
       <c r="N15">
         <v>37000.0</v>
       </c>
       <c r="O15">
         <v>37000.0</v>
       </c>
       <c r="P15">
         <v>37000.0</v>
       </c>
       <c r="Q15">
         <v>37000.0</v>
       </c>
       <c r="R15">
         <v>37000.0</v>
       </c>
       <c r="S15">
         <v>37000.0</v>
       </c>
       <c r="T15">
+        <v>37000.0</v>
+      </c>
+      <c r="U15">
+        <v>37000.0</v>
+      </c>
+      <c r="V15">
         <v>36000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>32000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>32000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="Y15">
         <v>28000.0</v>
       </c>
       <c r="Z15">
         <v>28000.0</v>
       </c>
       <c r="AA15">
+        <v>28000.0</v>
+      </c>
+      <c r="AB15">
+        <v>28000.0</v>
+      </c>
+      <c r="AC15">
         <v>25000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>23000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="AE15">
         <v>22000.0</v>
       </c>
       <c r="AF15">
         <v>22000.0</v>
       </c>
       <c r="AG15">
         <v>22000.0</v>
       </c>
       <c r="AH15">
+        <v>22000.0</v>
+      </c>
+      <c r="AI15">
+        <v>22000.0</v>
+      </c>
+      <c r="AJ15">
         <v>17000.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>2000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16">
+        <v>15190000.0</v>
+      </c>
+      <c r="C16">
+        <v>20728000.0</v>
+      </c>
+      <c r="D16">
         <v>20913000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>9427000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>9102000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>8827000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>8984000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>10121000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>10234000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>9468000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>9827000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>10421000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>10682000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8644000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8976000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>12157000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>9194000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6361000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5743000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6149000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6420000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5421000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3793000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>5019000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5438000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4697000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4909000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>5186000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5484000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>5437000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>4755000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>6141000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>5842000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>4942000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>3826000.0</v>
       </c>
-      <c r="AI16"/>
-[...1 lines deleted...]
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16">
         <v>3428000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...4 lines deleted...]
-      </c>
+      <c r="AD18"/>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>1709000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
       <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18">
         <v>328000.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>1363000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:41">
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20">
+        <v>26710000.0</v>
+      </c>
+      <c r="C20">
+        <v>26376000.0</v>
+      </c>
+      <c r="D20">
         <v>23460000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="E20"/>
+      <c r="F20">
         <v>6574000.0</v>
       </c>
-      <c r="E20"/>
-[...1 lines deleted...]
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...4 lines deleted...]
-      </c>
+      <c r="L20"/>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>8675000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>9323000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>9632000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>9903000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>10121000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>9933000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>10460000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>9714000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>9390000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>8914000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>9353000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>8961000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1308000.0</v>
       </c>
       <c r="AC20">
         <v>1308000.0</v>
       </c>
       <c r="AD20">
         <v>1308000.0</v>
       </c>
       <c r="AE20">
         <v>1308000.0</v>
       </c>
       <c r="AF20">
         <v>1308000.0</v>
       </c>
-      <c r="AG20"/>
-      <c r="AH20"/>
+      <c r="AG20">
+        <v>1308000.0</v>
+      </c>
+      <c r="AH20">
+        <v>1308000.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>109161000.0</v>
+      </c>
+      <c r="C21">
+        <v>131787000.0</v>
+      </c>
+      <c r="D21">
         <v>135148000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>16332000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>16520000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4031000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>4782000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>4981000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>5339000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>6034000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>6003000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>6476000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>7129000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7516000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>7511000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>8527000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>9692000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10534000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>11374000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>12174000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>12464000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>13716000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>13242000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>13310000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>13115000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>14307000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>14221000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2053000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2198000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2349000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2512000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2676000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2841000.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>50959000.0</v>
+      </c>
+      <c r="C22">
+        <v>54763000.0</v>
+      </c>
+      <c r="D22">
         <v>54957000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>30142000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>31028000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>32775000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>32969000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>28363000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>26015000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>26123000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>19945000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>18156000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>17070000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>16964000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>18236000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>21985000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>22669000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>22190000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>22794000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>21225000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>17044000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>14856000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>13274000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>13789000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>11392000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>10463000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>11161000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>8850000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>7742000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>5962000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5375000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>5486000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>5332000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3571000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2563000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2238000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1693000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1528000.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22"/>
       <c r="AN22"/>
-      <c r="AO22">
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>1002000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>366672000.0</v>
+      </c>
+      <c r="C23">
+        <v>418766000.0</v>
+      </c>
+      <c r="D23">
         <v>444140000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>375609000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>396512000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>406533000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>411026000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>411288000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>411749000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>428567000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>429042000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>429210000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>427313000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>433582000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>446697000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>488601000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>504657000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>506514000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>510840000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>528044000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>532666000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>271045000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>264105000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>162940000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>170305000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>169951000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>175545000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>109408000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>65176000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>67628000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>71193000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>77772000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>83683000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>91779000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>30515000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>35170000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>32232000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>37117000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23"/>
+      <c r="AQ23"/>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24">
         <v>1907000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>7630000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>7608000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>7587000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>7565000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>7544000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>7572000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>7623000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>7586000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>4347000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>5702000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>7000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>8264000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>9344000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>7648000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>7608000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>7587000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>7565000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>7544000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
         <v>500000.0</v>
       </c>
       <c r="AB26">
         <v>500000.0</v>
       </c>
       <c r="AC26">
         <v>500000.0</v>
       </c>
       <c r="AD26">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="AE26">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="AF26">
         <v>300000.0</v>
       </c>
       <c r="AG26">
         <v>300000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26"/>
+      <c r="AH26">
+        <v>300000.0</v>
+      </c>
+      <c r="AI26">
+        <v>300000.0</v>
+      </c>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>300000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>-846000.0</v>
+      </c>
+      <c r="C28">
+        <v>7400000.0</v>
+      </c>
+      <c r="D28">
         <v>1822000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-97362000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-40101000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-19338000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>9152000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-7426000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-4831000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-132958000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-158862000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-286161000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-285070000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-294636000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-300780000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-315462000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-328868000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-374573000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-386535000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-400532000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-412155000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-150786000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-118861000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-57989000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-65705000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-101493000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-105687000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-64406000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-26325000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-37806000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-44837000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-52869000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-56768000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-70300000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-9362000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-17021000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-15344000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-19428000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28"/>
+      <c r="AQ28"/>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>282139000.0</v>
+      </c>
+      <c r="C29">
+        <v>295730000.0</v>
+      </c>
+      <c r="D29">
         <v>314534000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>292458000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>316393000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>330038000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>338882000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>336752000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>341438000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>346927000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>353352000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>355356000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>357332000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>358940000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>372769000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>405456000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>426408000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>440952000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>457507000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>473726000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>479163000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>213798000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>216692000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>118664000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>126654000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>26776000.0</v>
+      </c>
+      <c r="C30">
+        <v>29972000.0</v>
+      </c>
+      <c r="D30">
         <v>33029000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>23549000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>28258000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>32141000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>31089000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>31784000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>29276000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>25414000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>24083000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>24423000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>22546000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>19017000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>18330000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>19683000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>22616000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>23786000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>18434000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>15430000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>14936000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>17184000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>26262000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9526000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>12065000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>10906000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>11914000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>9134000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7303000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6792000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4648000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3586000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>4661000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>5599000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>4204000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3126000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3653000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3917000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>2262000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>355356000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>357332000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>358940000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>372769000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>388254000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>471193000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>420786000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>455514000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>443715000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>471469000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>206125000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>209041000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>88334000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>97017000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>104998000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>113053000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>71383000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>30709000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>41065000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>47688000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>53175000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>59331000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>65866000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-136544000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-129453000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-122302000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-115109000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-88640000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>135820000.0</v>
+      </c>
+      <c r="C32">
+        <v>137495000.0</v>
+      </c>
+      <c r="D32">
         <v>155926000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>273915000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>294607000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>321587000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>330506000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>328187000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>334522000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>339937000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>345858000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>347111000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>349035000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>350445000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>358213000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>376529000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>401933000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>411978000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>428239000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>438765000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>445952000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>179802000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>186836000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>95341000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>104528000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32"/>
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>180947000.0</v>
+      </c>
+      <c r="C33">
+        <v>206509000.0</v>
+      </c>
+      <c r="D33">
         <v>210862000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>53492000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>61510000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>42939000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>44066000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>45562000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>44986000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>46472000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>48031000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>50152000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>51341000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>52057999.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>59913000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>75403000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>70951000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>57559000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>51411000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>51604000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>50223000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>51440000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>49177000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>48702000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>47767000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>37290000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>36846000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>17021000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>13657000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>7115000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>7492000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>7074000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>7066000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>2526000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>4572000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3166000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>2073000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1874000.0</v>
       </c>
-      <c r="AL33"/>
-      <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33"/>
+      <c r="AQ33"/>
+    </row>
+    <row r="34" spans="1:43">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34">
+        <v>3547000.0</v>
+      </c>
+      <c r="C34">
+        <v>5024000.0</v>
+      </c>
+      <c r="D34">
         <v>13205000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>3512000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>7159000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="G34"/>
+      <c r="H34">
         <v>956000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1017000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1053000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34">
+      <c r="K34"/>
+      <c r="L34">
         <v>1105000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>1225000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1216000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>1469000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>1570000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>1810000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>1691000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>2035000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34">
         <v>2649000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="X34">
         <v>6000.0</v>
       </c>
       <c r="Y34">
+        <v>6000.0</v>
+      </c>
+      <c r="Z34">
+        <v>6000.0</v>
+      </c>
+      <c r="AA34">
         <v>7573000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>13165000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>9727000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>6360000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34"/>
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>34628000.0</v>
+      </c>
+      <c r="C35">
+        <v>48274000.0</v>
+      </c>
+      <c r="D35">
         <v>52254000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>34949000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>39724000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>34488000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>35690000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>36997000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>38070000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>39627000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>40537000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>41907000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>43044000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>44301000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>45357000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>46476000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>46476000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>28585000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>24136000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>24359000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>24706000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>25117000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>26972000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>33009000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>33248999.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>21460000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>21087000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>17645000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>14363000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>8415000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>8263000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1241000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>1562000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>6199000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>7512000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>9066000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>10590000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>12686000.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35"/>
+      <c r="AQ35"/>
+    </row>
+    <row r="36" spans="1:43">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>7846000.0</v>
+      </c>
+      <c r="C36">
+        <v>8010000.0</v>
+      </c>
+      <c r="D36">
         <v>7388000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2261000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>5988000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>5419000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>4746000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>4977000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>4407000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>4261000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>4651000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>4968000.0</v>
       </c>
-      <c r="L36">
-[...2 lines deleted...]
-      <c r="M36">
+      <c r="N36">
+        <v>1345000.0</v>
+      </c>
+      <c r="O36">
         <v>-6862000.0</v>
       </c>
-      <c r="N36">
-[...4 lines deleted...]
-      </c>
       <c r="P36">
+        <v>1200000.0</v>
+      </c>
+      <c r="Q36">
+        <v>377000.0</v>
+      </c>
+      <c r="R36">
         <v>2955000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>378000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>384000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1777000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>373000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1357000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1375000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>529000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>525000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1583000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1600000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1578000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1569000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>536000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>836000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>684000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>683000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>352000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2690000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1482000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>780000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>351000.0</v>
       </c>
-      <c r="AL36"/>
-      <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36"/>
+      <c r="AQ36"/>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
-      <c r="AH37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37"/>
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>4968000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>3895000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3796000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2971000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2955000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>2955000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2042000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1777000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1773000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>13352000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1375000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1029000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1025000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1083000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1100000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1069000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1036000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>1536000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>384000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>383000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>2690000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1482000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>780000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>651000.0</v>
       </c>
-      <c r="AL38"/>
-      <c r="AM38"/>
       <c r="AN38"/>
-      <c r="AO38">
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>551000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:41">
+    <row r="39" spans="1:43">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>8725000.0</v>
+      </c>
+      <c r="C39">
+        <v>9290000.0</v>
+      </c>
+      <c r="D39">
         <v>10483000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>7254000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>8839000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>9556000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>9379000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>8724000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>9551000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>9234000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>9273000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>6954000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>7002000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>6803000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>6475000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>10237000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>14104000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>6514000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>7454000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>9005000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>7791000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>5981000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2230000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2117000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2722000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2137000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>4594000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>4754000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>5004000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2330000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2510000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2304000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2786000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>800000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>972000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>347000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>250000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>254000.0</v>
       </c>
-      <c r="AL39"/>
-      <c r="AM39"/>
       <c r="AN39"/>
-      <c r="AO39">
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>133000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:41">
+    <row r="40" spans="1:43">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>18125000.0</v>
+      </c>
+      <c r="C40">
+        <v>32550000.0</v>
+      </c>
+      <c r="D40">
         <v>35925000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>24498000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>18540000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>20453000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>15428000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>14853000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>12242000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>19403000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>14731000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>13384000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>9264000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>16182000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>15935000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>15135000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>15625000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>19979000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>16256000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>15626000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>14603000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>18520000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>10261000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>8271000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>7544000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>9284000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>8994000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>8247000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>7250000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>7578000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>6621000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>6493000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>5522000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>6184000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>5477000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>9195000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>8183000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>4079000.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40"/>
       <c r="AN40"/>
-      <c r="AO40">
+      <c r="AO40"/>
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>4364000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:41">
+    <row r="41" spans="1:43">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>2529000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>2884000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>3161000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>3341000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>2913000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>3134000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>3291000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>3149000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>3154000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>3226000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>2906000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>2921000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>2900000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>13873000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>13522000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>10101000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>6791000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>798000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>677000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>1241000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>1562000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>1852000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>2591000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>2066000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>2326000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>3342000.0</v>
       </c>
-      <c r="AL41"/>
-      <c r="AM41"/>
       <c r="AN41"/>
-      <c r="AO41">
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>7110000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:41">
+    <row r="42" spans="1:43">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>877877000.0</v>
+      </c>
+      <c r="C42">
+        <v>873637000.0</v>
+      </c>
+      <c r="D42">
         <v>869420000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>813945000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>808760000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>803160000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>798707000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>793906000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>789006000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>783142000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>778615000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>772473000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>768141000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>763629000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>759312000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>756139000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>750742000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>745936000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>739862000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>734170000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>728128000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>451433000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>446228000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>351188000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>348072000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>345027000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>342628000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>270136000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>219045000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>219954000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>214220000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>212050000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>210863000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>210196000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>2291000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>2200000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>2100000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>1955000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42"/>
+      <c r="AQ42"/>
+    </row>
+    <row r="43" spans="1:43">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43"/>
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
       <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44"/>
+      <c r="AJ44">
         <v>142387000.0</v>
       </c>
-      <c r="AI44"/>
-[...1 lines deleted...]
-      <c r="AK44">
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44">
         <v>128585000.0</v>
       </c>
-      <c r="AL44"/>
-      <c r="AM44"/>
       <c r="AN44"/>
-      <c r="AO44">
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44">
         <v>73445000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:41">
+    <row r="45" spans="1:43">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>37230000.0</v>
+      </c>
+      <c r="C45">
+        <v>66163000.0</v>
+      </c>
+      <c r="D45">
         <v>44866000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>31458000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>32428000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>52313000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>34538000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>35604000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>35240000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>50298000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>37377000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>18328000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>19056000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>20162000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>21441000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>22295000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>19683000.0</v>
       </c>
-      <c r="Q45">
+      <c r="S45">
         <v>17960000.0</v>
       </c>
-      <c r="R45">
+      <c r="T45">
         <v>16466000.0</v>
       </c>
-      <c r="S45">
+      <c r="U45">
         <v>27532000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>26053000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>25907000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>24846000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>24473000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>24213000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>12047000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>12064000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>12082000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>8582000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>2923000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>2836000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>2406000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>2234000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>1874000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>1882000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>1700000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>1300000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>1223000.0</v>
       </c>
-      <c r="AL45"/>
-      <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45"/>
+      <c r="AQ45"/>
+    </row>
+    <row r="46" spans="1:43">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>37230000.0</v>
+      </c>
+      <c r="C46">
+        <v>40336000.0</v>
+      </c>
+      <c r="D46">
         <v>44866000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>31458000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>32428000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>33489000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>34538000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>35604000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>35240000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>36177000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>37377000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>38708000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>39947000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>41034000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>48606000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>55230000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>48981000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>29451000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>28092000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>27532000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>26053000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>25907000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>24846000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>24473000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>24213000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>12047000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>12064000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>12082000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>8582000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>2923000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>2836000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>2406000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>2234000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1874000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1882000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1684000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1293000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1223000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
-    </row>
-    <row r="47" spans="1:41">
+      <c r="AP46"/>
+      <c r="AQ46"/>
+    </row>
+    <row r="47" spans="1:43">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>18328000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>19056000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>20162000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>21441000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>55230000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>19683000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>29451000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>16466000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>27532000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>14183000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>13912000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>12827000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>24473000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>24213000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>12047000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>12064000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>12082000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>8582000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>2923000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>2836000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>2406000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>2234000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1875000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1882000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1684000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>1293000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1223000.0</v>
       </c>
-      <c r="AL47"/>
-      <c r="AM47"/>
       <c r="AN47"/>
-      <c r="AO47">
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>1080000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:41">
+    <row r="48" spans="1:43">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-594772000.0</v>
+      </c>
+      <c r="C48">
+        <v>-577231000.0</v>
+      </c>
+      <c r="D48">
         <v>-554115000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-520598000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-490585000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-470081000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-458453000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-454041000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-444568000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-431550000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-422087000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-414329000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-408265000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-403196000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-383581000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-348517000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-323615000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-305462000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-285436000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-269775000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-257878000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-247774000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-237953000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-240156000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-227854000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-216244000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-205286000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-195416000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-184853000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-175888000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-166554000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-158897000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-151554000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-144352000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-136546000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-129461000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-122310000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-115111000.0</v>
       </c>
-      <c r="AL48"/>
-      <c r="AM48"/>
       <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-88646000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:41">
+    <row r="49" spans="1:43">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-414329000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-408265000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-402162000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-383581000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-348517000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-323615000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-305462000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-285436000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-269775000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-257878000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-247774000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-237953000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-240156000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-227854000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-216244000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-205286000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-195416000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-184853000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-175888000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-166554000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-158897000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-151554000.0</v>
       </c>
-      <c r="AG49"/>
-      <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
-    </row>
-    <row r="50" spans="1:41">
+      <c r="AP49"/>
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50">
         <v>1993000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>7716000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>7694000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>7673000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>5744000.0</v>
       </c>
-      <c r="W50"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
       <c r="AA50">
         <v>75000.0</v>
       </c>
       <c r="AB50">
         <v>75000.0</v>
       </c>
-      <c r="AC50"/>
-[...1 lines deleted...]
-      <c r="AE50">
+      <c r="AC50">
+        <v>75000.0</v>
+      </c>
+      <c r="AD50">
+        <v>75000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
         <v>7605000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>8463000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>5036000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>3626000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>9272000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>9219000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>899000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>2078000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:41">
+    <row r="51" spans="1:43">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>35336000.0</v>
+      </c>
+      <c r="C51">
+        <v>37239000.0</v>
+      </c>
+      <c r="D51">
         <v>40120000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>35534000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>36407000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>37371000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>38491000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>39576000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>40450000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>41464000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>42399000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>43364000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>44284000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>44104000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>42963000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>45831000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>45449000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>21892000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>24212000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>30248000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>30517000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>30798000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>54301000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>30817000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>30654000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>7662000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>7640000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>7619000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>7647000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>7623000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>7586000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>7605000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>8463000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>9382000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>9328000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>9272000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>9219000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>10243000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
-    </row>
-    <row r="52" spans="1:41">
+      <c r="AP51"/>
+      <c r="AQ51"/>
+    </row>
+    <row r="52" spans="1:43">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>7933000.0</v>
+      </c>
+      <c r="C52">
+        <v>7916000.0</v>
+      </c>
+      <c r="D52">
         <v>8412000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5153000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>4940000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>4756000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>4641000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>4524000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>4366000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>4241000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>4093000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>3986000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>3875000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2687000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>767000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2696000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1886000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1428000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3367000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>9038000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>8965000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>8907000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>8076000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>729000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>305000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="AA52">
         <v>75000.0</v>
       </c>
       <c r="AB52">
         <v>75000.0</v>
       </c>
       <c r="AC52">
+        <v>75000.0</v>
+      </c>
+      <c r="AD52">
+        <v>75000.0</v>
+      </c>
+      <c r="AE52">
         <v>468000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>7605000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>8463000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>5036000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>3626000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>2272000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>955000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>899000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52"/>
       <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>2078000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:41">
+    <row r="53" spans="1:43">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>63083000.0</v>
+      </c>
+      <c r="C53">
+        <v>88393000.0</v>
+      </c>
+      <c r="D53">
         <v>96511000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>128276000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>190369000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>232413000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>264184000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>249853000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>256640000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>146902000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>126449000.0</v>
       </c>
-      <c r="K53"/>
-[...1 lines deleted...]
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
-[...4 lines deleted...]
-      </c>
+      <c r="AD53"/>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
-      <c r="AG53"/>
-      <c r="AH53"/>
+      <c r="AG53">
+        <v>0.0</v>
+      </c>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-    </row>
-    <row r="54" spans="1:41">
+      <c r="AP53"/>
+      <c r="AQ53"/>
+    </row>
+    <row r="54" spans="1:43">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-      <c r="AH54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
-    </row>
-    <row r="55" spans="1:41">
+      <c r="AP54"/>
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>366672000.0</v>
+      </c>
+      <c r="C55">
+        <v>418766000.0</v>
+      </c>
+      <c r="D55">
         <v>444140000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>375609000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>396512000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>406533000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>411026000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>411288000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>411749000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>428567000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>429042000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>429210000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>427313000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>433582000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>446697000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>488601000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>504657000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>506514000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>510840000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>528044000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>532666000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>271045000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>264105000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>162940000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>170305000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>169951000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>175545000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>109408000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>65176000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>67628000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>71193000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>77772000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>83683000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>91779000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>30515000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>35170000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>32232000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>37117000.0</v>
       </c>
-      <c r="AL55"/>
-      <c r="AM55"/>
       <c r="AN55"/>
-      <c r="AO55">
+      <c r="AO55"/>
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>7351000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:41">
+    <row r="56" spans="1:43">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>185725000.0</v>
+      </c>
+      <c r="C56">
+        <v>212257000.0</v>
+      </c>
+      <c r="D56">
         <v>233278000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>322117000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>335002000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>363594000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>366960000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>365726000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>366763000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>382095000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>381011000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>379058000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>375972000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>381524000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>386784000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>413198000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>433706000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>448955000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>459429000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>476440000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>482443000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>219605000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>214928000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>114238000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>122538000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>132661000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>138699000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>92386000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>51519000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>60513000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>63701000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>70698000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>76617000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>89252000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>25943000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>32004000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>30159000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>35243000.0</v>
       </c>
-      <c r="AL56"/>
-      <c r="AM56"/>
       <c r="AN56"/>
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>5720000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:41">
+    <row r="57" spans="1:43">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>49905000.0</v>
+      </c>
+      <c r="C57">
+        <v>74762000.0</v>
+      </c>
+      <c r="D57">
         <v>77352000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>48202000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>40395000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>42007000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>36454000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>37539000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>32241000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>38982000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>35153000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>31947000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>26937000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>31349000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>28571000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>36669000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>31773000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>36977000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>31190000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>37675000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>36491000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>39803000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>28092000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>18897000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>18010000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>19833000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>18223000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>17018000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>16598000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>17657000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>15242000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>23356000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>22790000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>19714000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>16379000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>13470000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>11280000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>10955000.0</v>
       </c>
-      <c r="AL57"/>
-      <c r="AM57"/>
       <c r="AN57"/>
-      <c r="AO57">
+      <c r="AO57"/>
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>7788000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:41">
+    <row r="58" spans="1:43">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>84533000.0</v>
+      </c>
+      <c r="C58">
+        <v>123036000.0</v>
+      </c>
+      <c r="D58">
         <v>129606000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>83151000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>80119000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>76495000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>72144000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>74536000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>70311000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>78609000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>75690000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>73854000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>69981000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>75650000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>73928000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>83145000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>78249000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>65562000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>55326000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>62034000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>61197000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>64920000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>55064000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>51906000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>51259000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>41293000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>39310000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>34663000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>30961000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>26072000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>23505000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>24597000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>24352000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>25913000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>23891000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>22536000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>21870000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>23641000.0</v>
       </c>
-      <c r="AL58"/>
-      <c r="AM58"/>
       <c r="AN58"/>
-      <c r="AO58">
+      <c r="AO58"/>
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>22546000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:41">
+    <row r="59" spans="1:43">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
-      <c r="AH59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
-    </row>
-    <row r="60" spans="1:41">
+      <c r="AP59"/>
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>282139000.0</v>
+      </c>
+      <c r="C60">
+        <v>295730000.0</v>
+      </c>
+      <c r="D60">
         <v>314534000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>292458000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>316393000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>330038000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>338882000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>336752000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>341438000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>349958000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>353352000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>355356000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>357332000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>357932000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>372769000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>405456000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>426408000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>440952000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>455514000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>466010000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>471469000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>206125000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>209041000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>111034000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>119046000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>128658000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>136235000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>74745000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>34215000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>41556000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>47688000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>53175000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>59331000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>65866000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>6624000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>12634000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>10362000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>13476000.0</v>
       </c>
-      <c r="AL60"/>
-      <c r="AM60"/>
       <c r="AN60"/>
-      <c r="AO60">
+      <c r="AO60"/>
+      <c r="AP60"/>
+      <c r="AQ60">
         <v>-88640000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:41">
+    <row r="61" spans="1:43">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
-      <c r="AH61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-    </row>
-    <row r="62" spans="1:41">
+      <c r="AP61"/>
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>73938000.0</v>
+      </c>
+      <c r="C2">
         <v>54317000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48144000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>60159000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48828000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38195000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29898000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19648000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12887000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9837000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6465000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B3">
+        <v>18925000.0</v>
+      </c>
+      <c r="C3">
         <v>8356000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8290000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5409000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4851000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4312000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3009000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1352000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>482000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>444000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>425000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B5">
-        <v>-52616000.0</v>
+        <v>-112271000.0</v>
       </c>
       <c r="C5">
+        <v>-38097000.0</v>
+      </c>
+      <c r="D5">
         <v>-44663000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-73297000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-58586000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-31584000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-41600000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-31550000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-26068000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-21875000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-14903000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B6">
-        <v>-44260000.0</v>
+        <v>-93346000.0</v>
       </c>
       <c r="C6">
+        <v>-29741000.0</v>
+      </c>
+      <c r="D6">
         <v>-36373000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-67888000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-53735000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-27272000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-38591000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-30198000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-25586000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-21431000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-14478000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>64716000.0</v>
+      </c>
+      <c r="C9">
         <v>81119000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>72995000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>45363000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>61728000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>48182000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>26836000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17984000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9987000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7748000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5715000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-112271000.0</v>
+      </c>
+      <c r="C10">
         <v>-38097000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-27635000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-99410000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-57724000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-31906000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-40983000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-31045000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-27019000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-23173000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-15943000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B11">
+        <v>-5121000.0</v>
+      </c>
+      <c r="C11">
         <v>434000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>719000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>164000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-36000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-376000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-187000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>25000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>408000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1134000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>660000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>15839000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5131000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>403000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>273000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>627000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>46000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>952000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1298000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1040000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>8567000.0</v>
+      </c>
+      <c r="C13">
         <v>14655000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>15839000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5131000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>627000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>46000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>952000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1298000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1040000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-107150000.0</v>
+      </c>
+      <c r="C15">
         <v>-38531000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-28354000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-99574000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-57688000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-31530000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-40796000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-31045000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-27019000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-23173000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-15943000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-96700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-57688000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-31530000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-40796000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-31536000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-31188000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-27618000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-20298000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>-107150000.0</v>
+      </c>
+      <c r="C17">
         <v>-38531000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-38506000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-96700000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-57688000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-31530000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-40796000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-31536000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-27019000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-23173000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-15943000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>8567000.0</v>
+      </c>
+      <c r="C18">
         <v>14655000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>14335000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5131000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-403000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-273000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>627000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>46000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-951000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1298000.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-62000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1265000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-49000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-10000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7000.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>29347000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>-109815000.0</v>
+      </c>
+      <c r="C21">
         <v>-52616000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-45991000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-104264000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-58586000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-31584000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-41600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-31550000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-26005000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-21711000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-14523000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B23">
+        <v>248469000.0</v>
+      </c>
+      <c r="C23">
         <v>188052000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>167130000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>209786000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>169142000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>117961000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>98334000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>68716000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>48879000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>39296000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>26703000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>18925000.0</v>
+      </c>
+      <c r="C25">
         <v>8356000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5951000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5349000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4851000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4312000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3009000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1352000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>482000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B26">
+        <v>35922000.0</v>
+      </c>
+      <c r="C26">
         <v>31082000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>26064000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>26809000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>27978000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>20174000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>16190000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>15292000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>16304000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>16993000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10083000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
+      <c r="C27"/>
       <c r="D27">
         <v>300000.0</v>
       </c>
       <c r="E27">
+        <v>300000.0</v>
+      </c>
+      <c r="F27">
         <v>92336000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>59592000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>138852000.0</v>
+      </c>
+      <c r="C28">
         <v>104638000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>92823000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>91551000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>92336000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>59592000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>52246000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33776000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19688000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12466000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10155000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>-5121000.0</v>
+      </c>
+      <c r="C29">
         <v>434000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>633000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>65000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-36000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-376000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-187000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>174531000.0</v>
+      </c>
+      <c r="C30">
         <v>133735000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>118986000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>149627000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>120314000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>79766000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>68436000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49068000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35992000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>29459000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20238000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B31">
+        <v>-2456000.0</v>
+      </c>
+      <c r="C31">
         <v>14519000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>18356000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4854000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>862000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-322000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>617000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>39000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1014000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1462000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1420000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>138654000.0</v>
+      </c>
+      <c r="C32">
         <v>135436000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>121139000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>105522000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>110556000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>86377000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>56734000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>37632000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22874000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>17585000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>12180000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM1" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:41">
+        <v>102</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>20849000.0</v>
+      </c>
+      <c r="C2">
+        <v>23817000.0</v>
+      </c>
+      <c r="D2">
         <v>23027000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13176000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13918000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12992000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15660000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>12147000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13518000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14750000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>12150000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>11891000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11530000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13232000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15702000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14789000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>14993000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13751000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>12445000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>11497000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10860000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10359000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10283000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7917000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8914000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9052000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7911000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6605000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6330000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5633000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4996000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4670000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4349000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3708000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3169000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3032000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2978000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3091000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2079000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2382000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2285000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>6040000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B3">
+        <v>6400000.0</v>
+      </c>
+      <c r="C3">
+        <v>7249000.0</v>
+      </c>
+      <c r="D3">
         <v>4581000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2849000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2188000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3616000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>776000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2441000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1523000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3591000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>996000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2408000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1439000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1163000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>471000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2357000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1358000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1285000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1222000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1193000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1151000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1125000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1108000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1033000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1046000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>821000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1235000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>544000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>409000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>332000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>411000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>337000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>272000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>145000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>122000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>111000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>104000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>113000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>111000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>108000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>112000.0</v>
       </c>
-      <c r="AO3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:41">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4"/>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
       <c r="AN4"/>
-      <c r="AO4">
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:41">
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B5">
+        <v>-17548000.0</v>
+      </c>
+      <c r="C5">
+        <v>-22772000.0</v>
+      </c>
+      <c r="D5">
         <v>-35997000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-29430000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>-11748000.0</v>
+        <v>-23417000.0</v>
       </c>
       <c r="G5">
-        <v>-10942000.0</v>
+        <v>-11636000.0</v>
       </c>
       <c r="H5">
-        <v>-15157000.0</v>
+        <v>-8208000.0</v>
       </c>
       <c r="I5">
+        <v>-7270000.0</v>
+      </c>
+      <c r="J5">
+        <v>-10983000.0</v>
+      </c>
+      <c r="K5">
         <v>-15380000.0</v>
       </c>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
       <c r="L5">
-        <v>-9420000.0</v>
+        <v>-6513000.0</v>
       </c>
       <c r="M5">
+        <v>-5829000.0</v>
+      </c>
+      <c r="N5">
+        <v>-5963000.0</v>
+      </c>
+      <c r="O5">
         <v>-12949000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-16262000.0</v>
       </c>
-      <c r="O5">
-[...4 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>-24765000.0</v>
+      </c>
+      <c r="R5">
+        <v>-18352000.0</v>
+      </c>
+      <c r="S5">
         <v>-19621000.0</v>
       </c>
-      <c r="R5">
-[...4 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-15538000.0</v>
+      </c>
+      <c r="U5">
+        <v>-11691000.0</v>
+      </c>
+      <c r="V5">
         <v>-9789000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-9211000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>2252000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-12201000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-11728000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-11345000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-10243000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-10540000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-9357000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-9416000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-7687000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-7343000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-7178000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-7165000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-6375000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-6391000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-6136000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-7028000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-5156000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-5428000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-4314000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-14523000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B6">
+        <v>-11148000.0</v>
+      </c>
+      <c r="C6">
+        <v>-15523000.0</v>
+      </c>
+      <c r="D6">
         <v>-31416000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-26581000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>-10972000.0</v>
+        <v>-21229000.0</v>
       </c>
       <c r="G6">
-        <v>-8501000.0</v>
+        <v>-8020000.0</v>
       </c>
       <c r="H6">
-        <v>-13634000.0</v>
+        <v>-7432000.0</v>
       </c>
       <c r="I6">
+        <v>-4829000.0</v>
+      </c>
+      <c r="J6">
+        <v>-9460000.0</v>
+      </c>
+      <c r="K6">
         <v>-11789000.0</v>
       </c>
-      <c r="J6">
-[...4 lines deleted...]
-      </c>
       <c r="L6">
-        <v>-7981000.0</v>
+        <v>-5517000.0</v>
       </c>
       <c r="M6">
+        <v>-3421000.0</v>
+      </c>
+      <c r="N6">
+        <v>-4524000.0</v>
+      </c>
+      <c r="O6">
         <v>-11786000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-15791000.0</v>
       </c>
-      <c r="O6">
-[...4 lines deleted...]
-      </c>
       <c r="Q6">
+        <v>-22408000.0</v>
+      </c>
+      <c r="R6">
+        <v>-16994000.0</v>
+      </c>
+      <c r="S6">
         <v>-18336000.0</v>
       </c>
-      <c r="R6">
-[...4 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-14316000.0</v>
+      </c>
+      <c r="U6">
+        <v>-10498000.0</v>
+      </c>
+      <c r="V6">
         <v>-8638000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-8086000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3360000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-11168000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-10682000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-10524000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-9008000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-9996000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-8948000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-9084000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-7276000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-7006000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-6906000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-7020000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-6253000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-6280000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-6032000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-6915000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-5045000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-5320000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-4202000.0</v>
       </c>
-      <c r="AO6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:41">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-      <c r="AL7"/>
-      <c r="AM7"/>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
       <c r="AN7"/>
-      <c r="AO7">
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:41">
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8"/>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
       <c r="AN8"/>
-      <c r="AO8">
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:41">
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>15566000.0</v>
+      </c>
+      <c r="C9">
+        <v>19960000.0</v>
+      </c>
+      <c r="D9">
         <v>17123000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>11278000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>16355000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>21114000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>19751000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>21980000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>18274000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>16447000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>18910000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>18982000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>16704000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>12379000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>10662000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>8636000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>14559000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>16536000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>14235000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>13874000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>16349000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>15772000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>19177000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>5213000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>6813000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>6865000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>7033000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>6931000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>6007000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>5244000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>5595000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3973000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>665000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2881000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2565000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>2181000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2360000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>3588000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1323000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1062000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1775000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-4368000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-17548000.0</v>
+      </c>
+      <c r="C10">
+        <v>-22772000.0</v>
+      </c>
+      <c r="D10">
         <v>-35997000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-30086000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-23417000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-11636000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-8208000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-7270000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-10983000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-12268000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-6513000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-5829000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-5963000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-18526000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-34992000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-24765000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-18352000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-20094000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-15628000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-11856000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-10146000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-9944000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2092000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-12320000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-11734000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-11065000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-9995000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-10540000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-9383000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-8843000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-7657000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-7343000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-7202000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-7382000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-6614000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-6632000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-6391000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-7314000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-5516000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-5868000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-4475000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-15943000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B11">
+        <v>-7000.0</v>
+      </c>
+      <c r="C11">
+        <v>345000.0</v>
+      </c>
+      <c r="D11">
         <v>-2480000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-73000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-2913000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-8000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>145000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>117000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>180000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>141000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>203000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>235000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>140000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>55000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>72000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>137000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-199000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-68000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>33000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>41000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-42000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-123000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-111000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-18000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-124000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-107000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-125000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>23000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>22000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-25000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-466000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-64000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-263000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>253000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>317000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>175000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>71000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1114000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1101000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1110000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12"/>
       <c r="K12">
+        <v>12390000.0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12">
         <v>3886000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3449000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2815000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1712000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>552000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>52000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>493000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>90000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>165000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>163000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>166000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>160000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>108000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>161000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>282000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>282000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>42000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>21000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>25000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>30000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>16000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>24000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>217000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>240000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>240000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>255000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>286000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>1040000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>892000.0</v>
+      </c>
+      <c r="C13">
+        <v>1159000.0</v>
+      </c>
+      <c r="D13">
         <v>1448000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2692000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3267000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3490000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3535000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3681000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>3948000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>4185000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3886000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3449000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="O13"/>
+      <c r="P13">
         <v>1712000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>161000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>281000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>282000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>42000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>21000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14"/>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
       <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-17541000.0</v>
+      </c>
+      <c r="C15">
+        <v>-23117000.0</v>
+      </c>
+      <c r="D15">
         <v>-33517000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-30013000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-20504000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-11628000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-8353000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-7387000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-11163000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-12409000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-6716000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-6064000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-6103000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-18581000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-35064000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-24902000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-18153000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-20026000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-15661000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-11897000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-10104000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-9821000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2203000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-12302000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-11610000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-10958000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-9870000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-10563000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-9405000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-8843000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-7657000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-7343000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-7202000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-7382000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-6614000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-6632000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-6391000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-7314000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-6630000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-6969000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-5585000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-15943000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:41">
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-6064000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-6103000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-18581000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-35064000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-24902000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-18153000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-20026000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-15661000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-11897000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-10104000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-9821000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2203000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-12302000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-11610000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-10958000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-9870000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-10563000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-9405000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-9334000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-7657000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-7343000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-7202000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-31539000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-6864000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>14712000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-7497000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-27618000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-20298000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:41">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>-17541000.0</v>
+      </c>
+      <c r="C17">
+        <v>-23117000.0</v>
+      </c>
+      <c r="D17">
         <v>-33517000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-30013000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-20504000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-11628000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-8353000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-9473000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-10072000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-12409000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-7758000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-6064000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-6103000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-18581000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-35064000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-24902000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-18153000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-20026000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-15661000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-11897000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-10104000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-9821000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>2203000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-12302000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-11610000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-10958000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-9870000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-10563000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-9405000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-9334000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-7657000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-7343000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-7202000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-27278000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-5891000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>12541000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-6391000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-23173000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>-15943000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:41">
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>892000.0</v>
+      </c>
+      <c r="C18">
+        <v>1159000.0</v>
+      </c>
+      <c r="D18">
         <v>1448000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2692000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3267000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3490000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3535000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3681000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>3948000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4319000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4185000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3886000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>3449000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2815000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1712000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>552000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>52000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>15000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-90000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-165000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-163000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-166000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-160000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-108000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>161000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>281000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>282000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>42000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>21000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-154000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>8000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>614000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-101000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-358000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-217000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-213000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-305000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>1977000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-194000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>155000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-26000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-11000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-167000.0</v>
       </c>
-      <c r="Y19"/>
-[...1 lines deleted...]
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-68000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-47000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>-25000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-48000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-15000.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>-33000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>9006000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>20341000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-      <c r="AL20"/>
-      <c r="AM20"/>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
       <c r="AN20"/>
-      <c r="AO20">
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:41">
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>-21527000.0</v>
+      </c>
+      <c r="C21">
+        <v>-23868000.0</v>
+      </c>
+      <c r="D21">
         <v>-37325000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-37100000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-26366000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-14769000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-11748000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-10942000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-15157000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-16950000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-12808000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-9561000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-9420000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-21955000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-36603000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-24959000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-18187000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-19896000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-15233000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-13668000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-9789000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-9933000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2278000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-12201000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-11728000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-11486000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-10243000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-10514000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-9357000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-9413000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-7662000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-7311000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-7163000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-7093000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-6387000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-6469000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-6056000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-6813000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-5156000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-5428000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-4314000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-14523000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:41">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22"/>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
       <c r="AN22"/>
-      <c r="AO22">
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B23">
+        <v>57942000.0</v>
+      </c>
+      <c r="C23">
+        <v>67723000.0</v>
+      </c>
+      <c r="D23">
         <v>77475000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>61554000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>56639000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>48875000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>47159000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>45069000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>46949000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>48147000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>43868000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>40434000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>37654000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>47566000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>62967000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>48384000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>47739000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>50183000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>41913000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>39039000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>36998000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>36064000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>27182000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>25331000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>27455000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>27403000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>25187000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>24050000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>21694000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>19824000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>18253000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>15954000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>12177000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>13681000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>12121000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>11682000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>11394000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>13492000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>8595000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>8948000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>8210000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>5603000.0</v>
+      </c>
+      <c r="C25">
+        <v>9307000.0</v>
+      </c>
+      <c r="D25">
         <v>4581000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2849000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2188000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3616000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>776000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2441000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1523000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3591000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>941000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2408000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1439000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1163000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1396000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1432000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1358000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1285000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1222000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1193000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1151000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1125000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1108000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1033000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1046000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>821000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1235000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>544000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>409000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>332000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>411000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>337000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>272000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>145000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>122000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>111000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>104000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>113000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B26">
+        <v>7323000.0</v>
+      </c>
+      <c r="C26">
+        <v>8796000.0</v>
+      </c>
+      <c r="D26">
         <v>8009000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>9081000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>10036000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>8067000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>8104000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>8169000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>6742000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>6991000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>7739000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>5946000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>4720000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>5600000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>6631000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>6625000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>7034000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>7734000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>6807000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>6754000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6683000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>6217000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>5377000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>4312000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>4268000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4398000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3924000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>4016000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>3852000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>3893000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>4259000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>3705000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>3644000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>3927000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>4224000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>3903000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>4250000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>6801000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>3403000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>3423000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>3366000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>10083000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:41">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>20883000.0</v>
       </c>
-      <c r="J27"/>
-[...1 lines deleted...]
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>20883000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>19272000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>29770000.0</v>
+      </c>
+      <c r="C28">
+        <v>35110000.0</v>
+      </c>
+      <c r="D28">
         <v>39348000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>31649000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>32745000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>28871000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>23797000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>25007000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>26963000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>25188000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>24478000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>22753000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>21626000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>19941000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>20575000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>27045000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>25712000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>28423000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>23670000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>20788000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>18766000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>18766000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>13451000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>13102000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>14273000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>13953000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>13352000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>13429000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>11512000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>10298000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8998000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>7579000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>6691000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>6046000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4728000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4747000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>4166000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3600000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>20238000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>-7000.0</v>
+      </c>
+      <c r="C29">
+        <v>345000.0</v>
+      </c>
+      <c r="D29">
         <v>-2480000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-73000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-2913000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>145000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>37000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>260000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>141000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>203000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>235000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>140000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>55000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>72000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>137000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-199000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-68000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>33000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>41000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-42000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-123000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-111000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-18000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-124000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-106000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-125000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>23000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>22000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>37093000.0</v>
+      </c>
+      <c r="C30">
+        <v>43828000.0</v>
+      </c>
+      <c r="D30">
         <v>54448000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>48378000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>42721000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>35883000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>31499000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>32922000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>33431000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>33397000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>31718000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>28543000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>26124000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34334000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>47265000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>33595000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>32746000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>36432000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>29468000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>27542000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>26138000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>25705000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>16899000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>17414000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>18541000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>18351000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>17276000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>17445000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>15364000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>14191000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>13257000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>11284000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7828000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>9973000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>8952000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>8650000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>8416000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>10401000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>6516000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6566000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>5925000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>26703000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B31">
+        <v>3979000.0</v>
+      </c>
+      <c r="C31">
+        <v>1096000.0</v>
+      </c>
+      <c r="D31">
         <v>1328000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>7014000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>2949000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>3133000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>3540000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>3672000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>4174000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>4682000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>6295000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>3732000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>3457000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>3429000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1611000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>194000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-165000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-198000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-395000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1812000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-357000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-11000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-186000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-119000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-6000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>421000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>248000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-26000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-26000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>4000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>5000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-32000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-39000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-289000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-227000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-163000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-335000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-501000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-360000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-440000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-161000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1420000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>36415000.0</v>
+      </c>
+      <c r="C32">
+        <v>43855000.0</v>
+      </c>
+      <c r="D32">
         <v>40150000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>24454000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>30273000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>34106000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>35411000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>34127000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>31792000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>31197000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>31060000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>30873000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>28234000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>25611000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>26364000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>23425000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>29552000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>30287000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>26680000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>25371000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>27209000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>26131000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>29460000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>13130000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>15727000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>15917000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>14944000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>13536000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>12337000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>10877000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>10591000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>8643000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>5014000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>6589000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>5734000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>5213000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>5338000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>6679000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>3402000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>3444000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>4060000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>12180000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>59319000.0</v>
+      </c>
+      <c r="C2">
         <v>177026000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>341337000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>399042000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>182584000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>110181000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45429000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>79682000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29671000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2323000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3690000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>2612000</v>
+      </c>
+      <c r="C3">
         <v>3368000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3788000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11726000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13616000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3930000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10847000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1518000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1132000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>526000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>597000</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-57167000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>216550000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>72245000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>64634000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-34253000.0</v>
       </c>
-      <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-1028000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1043000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2359000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1215000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1561000.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-26139000.0</v>
+      </c>
+      <c r="C6">
         <v>-117707000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-164311000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-57705000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>216458000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>72403000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>64752000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-34253000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>50011000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>27348000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1367000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>-2351000.0</v>
+      </c>
+      <c r="C7">
         <v>-18786000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-11803000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2070000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-12186000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7470000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4372000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3577000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1935000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1275000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>993000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>5156000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-6853000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-6240000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-3365000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-983000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>10609000.0</v>
+      </c>
+      <c r="C9">
         <v>-7704000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-6695000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5156000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6853000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-6240000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3365000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-983000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1682000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1655000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1467000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B10">
+        <v>4033000.0</v>
+      </c>
+      <c r="C10">
         <v>-6679000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5364000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5386000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8090000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5119000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3447000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1603000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2043000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-526000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-254000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-6729000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4574000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7215000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10580000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>570000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3898000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2050000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1348000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>40294000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16342000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10356000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6617000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5040000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2496000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3712000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2008000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-5709000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1119000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2405000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11271000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-460000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1762000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1406000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1366000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>18925000.0</v>
+      </c>
+      <c r="C14">
         <v>8356000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8379000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5349000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4851000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4312000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3009000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1352000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>482000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>444000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>425000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>33180000.0</v>
+      </c>
+      <c r="C16">
         <v>59319000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>177026000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>341337000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>399042000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>182584000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>110181000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>45429000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>79682000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>29671000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2323000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>-79848000.0</v>
+      </c>
+      <c r="C18">
         <v>-38532000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22690000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-59998000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-61523000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-27295000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-37034000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-30239000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-23238000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18268000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13114000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B19">
+        <v>146072000.0</v>
+      </c>
+      <c r="C19">
         <v>-82265000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-128367000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-11206000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6338000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-626000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-25376000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-150000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1132000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-826000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:11">
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>269718000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>91404000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>112548000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-7738000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-75000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-50000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1929000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-921000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>257000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4661000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-107150000.0</v>
+      </c>
+      <c r="C22">
         <v>-38531000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-32334000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-96700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-57688000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-31530000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-40796000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-31536000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-27019000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-23173000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-15943000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>-1446000.0</v>
+      </c>
+      <c r="C23">
         <v>-2610000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-198000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2311000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8815000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4907000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3699000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1871000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>65806000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>231000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7043000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>520000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7278000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3304000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-14529000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>15000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3304000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>43000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>-1511000.0</v>
+      </c>
+      <c r="C25">
         <v>-6190000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>92000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25793000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>340000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>808000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>170000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>238000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2466000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>306000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-198000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2311000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>278533000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>96311000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>116247000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-20000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>74229000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>45659000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7043000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>20718000.0</v>
+      </c>
+      <c r="C27">
         <v>19987000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16764000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15442000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15975000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10099000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6388000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4884000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2168000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>928000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1104000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>-708000.0</v>
+      </c>
+      <c r="C28">
         <v>456000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2691000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2311000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>270795000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>96236000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>116197000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-78000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>73249000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>45916000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11704000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>-77236000.0</v>
+      </c>
+      <c r="C29">
         <v>-35164000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-18902000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-48272000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-47907000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-23365000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-26187000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-28721000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-22106000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-17742000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-12517000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>50231000.0</v>
+      </c>
+      <c r="C30">
         <v>-82265000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-148401000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-11206000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6338000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-626000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-25376000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5454000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1132000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-826000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-554000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO30"/>
+  <dimension ref="A1:AQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM1" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:41">
+        <v>102</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>29839000.0</v>
+      </c>
+      <c r="C2">
+        <v>41634000.0</v>
+      </c>
+      <c r="D2">
         <v>132895999.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>79147000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>59319000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>29339000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>47002000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>45281000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>174422000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>201261000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>332211000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>332274000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>341337000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>346339000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>363887000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>376894000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>396465000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>410747000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>432180000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>444072000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>182584000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>174162000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>89806000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>97359000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>110181000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>114353000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>73051000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>34991000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>45429000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>52423000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>60474000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>65231000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>79682000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>18690000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>26293000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>24563000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>29671000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>35499000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>42739000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>47665000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>96359000.0</v>
       </c>
-      <c r="AO2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:41">
+      <c r="AQ2"/>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>87000</v>
+      </c>
+      <c r="C3">
+        <v>98000</v>
+      </c>
+      <c r="D3">
         <v>677000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>777000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1256000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>412000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>851000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1599000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>506000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2268999</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>788000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>648000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>136000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1595000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3677000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5060000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1394000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2453000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3824000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7260000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>79000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1781000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>788000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>935000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>426000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>544000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>473000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3913000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>5917000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>121000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>707000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>242000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>448000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>339000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>130000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>496000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>167000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>136000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>131000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>133000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>126000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>597000</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>124000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-9087000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-4971000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-17817000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-12789000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-21590000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-13337000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-19852000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-11920000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>261659000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>8253000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>84477000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-7741000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-12744000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-4355000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>41367000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>38060000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-10438000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-6994000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-8051000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-4757000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-14451000.0</v>
       </c>
-      <c r="AG4"/>
-      <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-1278000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>58000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>150000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>63000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>608000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1849000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>741000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1449000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1386000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1847000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3826000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>734000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>615000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>118000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>807000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>164000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>124000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>120000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-775000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-105000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>242000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-923000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>6343000.0</v>
+      </c>
+      <c r="C6">
+        <v>-8454000.0</v>
+      </c>
+      <c r="D6">
         <v>-94597999.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>56390000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>19828000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>27370000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-17663000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1721000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-129141000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-26839000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-128303000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-63000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-9063000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-5002000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-17548000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-13007000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-22148000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-14282000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-19775000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-11892000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>261488000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>8422000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>84356000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-7553000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-12822000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4172000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>41302000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>38060000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-10438000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-6994000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-8051000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-4757000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-14451000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>60992000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-7603000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1730000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-5108000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-5828000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-7240000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-4926000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-48694000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1367000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>-16023000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1617000.0</v>
+      </c>
+      <c r="D7">
         <v>-15556000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>15458000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-636000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1472000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2192000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-3225000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-14841000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3986000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-1689000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-9522000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2253000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-288000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>9009000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-8904000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3367000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3752000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2945000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-8856000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>10056000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-13735000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1462000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-5253000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>3179000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-2057000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>914000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>2336000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-619000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-1299000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>2161000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-3820000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>1891000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-1639000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-211000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>1894000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>283000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-448000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>1030000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-1002000.0</v>
       </c>
-      <c r="AO7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:41">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-2077000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-3673000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>111000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>1566000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>2160000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>1319000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-5297000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-3296000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-487000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>2227000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>9120000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-16805000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>2619000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-1174000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>1109000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-2178000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-1831000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-465000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-2143000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-1063000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>1075000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>1148000.0</v>
       </c>
-      <c r="AG8"/>
-      <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>2717000.0</v>
+      </c>
+      <c r="C9">
+        <v>2708000.0</v>
+      </c>
+      <c r="D9">
         <v>-1575000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>5147000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4329000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-1302000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>840000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-3009000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-4233000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1080000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>135000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2009000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-3741000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>111000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1566000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2160000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1319000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-5297000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-3296000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-487000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2227000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>9120000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-16805000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2619000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-1174000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1109000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-2178000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1831000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-465000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-2143000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1063000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1075000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1148000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-1395000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1078000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>527000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>264000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-1877000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-283000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>454000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>51000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-1467000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B10">
+        <v>3221000.0</v>
+      </c>
+      <c r="C10">
+        <v>-171000.0</v>
+      </c>
+      <c r="D10">
         <v>1211000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>908000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2085000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>166000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>238000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4552000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2531000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-5978000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1785000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1092000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-89000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1467000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>3739000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>664000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-484000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>341000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1638000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-4466000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2327000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1614000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2106000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1398000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>496000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1038000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1107000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1798000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-627000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>111000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-154000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-933000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-1008000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-325000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-545000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-165000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-65000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-264000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>121000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-318000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-254000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>5053000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-5416000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>141000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-5482000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5358000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-7542000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7717000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-149000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1723000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-6617000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>6469000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2909000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>198000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-2361000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1378000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>995000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>3728000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>4479000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2926000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-242000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>998000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-3112000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>3898000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>931000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-149000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1637000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2050000.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11"/>
       <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>1348000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>4685000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4282000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>11459000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>19235000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6521000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3656000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4947000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4296000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3654000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3428000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3201000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2433000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2522000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1812000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1860000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1637000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1308000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1513000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1902000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>936000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>689000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2496000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>646000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>505000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>401000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3712000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>2008000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>2842000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2842000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-539000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1392000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>827000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-7389000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4149000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2291000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>285000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-7844000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-128000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>3547000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1193000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2207000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>222000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>688000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>4486000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>5875000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>381000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>797000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1189000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-2827000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>1762000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-1167000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-44000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>158000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1406000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>1366000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:41">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>6400000.0</v>
+      </c>
+      <c r="C14">
+        <v>7249000.0</v>
+      </c>
+      <c r="D14">
         <v>6639000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2288000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2749000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2245000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2147000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1963000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2001000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>5696000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>941000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2408000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1439000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1163000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>471000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2357000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1706000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1322000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1222000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1193000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1151000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1125000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1108000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1033000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1046000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>821000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1235000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>544000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>409000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>332000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>411000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>337000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>272000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>145000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>122000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>111000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>104000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>113000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>111000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>108000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>112000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>425000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>53000.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>36182000.0</v>
+      </c>
+      <c r="C16">
+        <v>33180000.0</v>
+      </c>
+      <c r="D16">
         <v>38298000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>135537000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>79147000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>56709000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>29339000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>47002000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>45281000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>174422000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>203908000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>332211000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>332274000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>341337000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>346339000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>363887000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>374317000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>396465000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>412405000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>432180000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>444072000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>182584000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>174162000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>89806000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>97359000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>110181000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>114353000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>73051000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>34991000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>45429000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>52423000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>60474000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>65231000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>79682000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>18690000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>26293000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>24563000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>29671000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>35499000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>42739000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>47665000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>96359000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:41">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>-18194000.0</v>
+      </c>
+      <c r="C18">
+        <v>-16346000.0</v>
+      </c>
+      <c r="D18">
         <v>-41926000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-6432000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-15144000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4714000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-6598000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-6550000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-20670000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-8199999.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4837000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-15000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9638000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5685000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-18224000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-13000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-23089000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-12745000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-17601000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-17009000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-14168000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2873000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-8207000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-8356000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-13605000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-5079000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-9305000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-11381000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-11269000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-8229000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-7350000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-4151000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-10509000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-4741000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-7615000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-6723000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-4159000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-4324000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-5959000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-4942000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-3043000.0</v>
       </c>
-      <c r="AO18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:41">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B19">
+        <v>25350000.0</v>
+      </c>
+      <c r="C19">
+        <v>8341000.0</v>
+      </c>
+      <c r="D19">
         <v>-52850000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>61880000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>32762000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>32384000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-12429000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>6975000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-109195000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-21629000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-125988000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-648000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-136000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1595000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-3677000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-5060000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-874000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2194000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2015000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-4564000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>2435000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>1523000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-788000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-935000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-426000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-544000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-15002000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-3913000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-5917000.0</v>
       </c>
-      <c r="AC19"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE19"/>
       <c r="AF19">
         <v>-150000.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19"/>
+      <c r="AG19">
+        <v>-150000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-150000.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-300000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:41">
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>-83000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21"/>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>-1994000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5744000.0</v>
       </c>
       <c r="T21">
         <v>-5744000.0</v>
       </c>
       <c r="U21">
         <v>-5744000.0</v>
       </c>
-      <c r="V21"/>
-[...6 lines deleted...]
-      </c>
+      <c r="V21">
+        <v>-5744000.0</v>
+      </c>
+      <c r="W21">
+        <v>-5744000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21"/>
       <c r="Z21">
         <v>-75000.0</v>
       </c>
       <c r="AA21">
+        <v>-75000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-75000.0</v>
+      </c>
+      <c r="AC21">
         <v>-50000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-50000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-55000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-903000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-921000.0</v>
       </c>
       <c r="AH21">
         <v>-972000.0</v>
       </c>
       <c r="AI21">
+        <v>-921000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-972000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
+        <v>-972000.0</v>
+      </c>
+      <c r="AL21">
         <v>-921000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>257000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>4661000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:41">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-17541000.0</v>
+      </c>
+      <c r="C22">
+        <v>-23117000.0</v>
+      </c>
+      <c r="D22">
         <v>-33517000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-30013000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-20504000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-11628000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-8353000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-7387000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-11163000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-8813000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-7758000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-6064000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-6103000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-18581000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-35064000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-24902000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-18153000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-20026000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-15661000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-11897000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-10104000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-9821000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>2203000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-12302000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-11610000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-10958000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-9870000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-10563000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-9405000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-9334000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-7657000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-7343000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-7202000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-7382000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-6614000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-6632000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-6391000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-7314000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-5516000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-5868000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-4475000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-15943000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>-1027000.0</v>
+      </c>
+      <c r="C23">
+        <v>-436000.0</v>
+      </c>
+      <c r="D23">
         <v>-6000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-429000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-575000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-26000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-434000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-712000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1438000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-56000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-55000.0</v>
       </c>
-      <c r="K23">
-[...4 lines deleted...]
-      </c>
       <c r="M23">
+        <v>-74000.0</v>
+      </c>
+      <c r="N23">
+        <v>-13000.0</v>
+      </c>
+      <c r="O23">
         <v>714000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>407000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>211000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>979000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1143000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1684000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2393000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3595000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2076000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1280000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>615000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>936000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>724000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>672000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>49491000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>831000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1187000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>303000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>297000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-53000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>65733000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>12000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>8453000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>31000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>160000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-1330000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>16000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>48385000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-59000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>-108689000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>31000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-125200000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>-520000.0</v>
       </c>
-      <c r="N24"/>
-[...1 lines deleted...]
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
         <v>520000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>259000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1809000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2696000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2514000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3304000.0</v>
       </c>
       <c r="W24">
         <v>3304000.0</v>
       </c>
       <c r="X24">
         <v>3304000.0</v>
       </c>
       <c r="Y24">
+        <v>3304000.0</v>
+      </c>
+      <c r="Z24">
+        <v>3304000.0</v>
+      </c>
+      <c r="AA24">
         <v>-14529000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-14529000.0</v>
       </c>
-      <c r="AA24"/>
-[...1 lines deleted...]
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>15000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-150000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-3001000.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-300000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>43000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>23032000.0</v>
+      </c>
+      <c r="C25">
+        <v>-3185000.0</v>
+      </c>
+      <c r="D25">
         <v>6863000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1240000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-959000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3609000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2651000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3698000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3839000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1414000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>215000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-46000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>575000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7412000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>17702000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>410000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3656000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5045000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>22000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>250000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>186000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>165000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>498000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-223000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>460000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>748000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>22000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>22000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>24000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>37000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>34000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>46000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>53000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>55000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>54000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>54000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>75000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2166000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-205000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-305000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2167000.0</v>
       </c>
-      <c r="AO25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:41">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>-429000.0</v>
       </c>
-      <c r="D26"/>
-[...1 lines deleted...]
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>-434000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-712000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1438000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-56000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-55000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-74000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-13000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>714000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>407000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>211000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>979000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1143000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1684000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2393000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>273313000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2076000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>92684000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>615000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>936000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>724000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>65201000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>49491000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>33000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>33000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>303000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>297000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-53000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>65806000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>12000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>30000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>31000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>231000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>49999.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>20000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>45430000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>43000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:41">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>4528000.0</v>
+      </c>
+      <c r="C27">
+        <v>4415000.0</v>
+      </c>
+      <c r="D27">
         <v>5469000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5372000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5462000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>4837000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4657000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>5228000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5265000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4326000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4343000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4193000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3902000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3663000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2766000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>5186000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3827000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4931000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4008000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3650000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3386000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3129000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2360000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2501000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2109000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1675000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1828000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1601000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1284000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1491000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1867000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>890000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>636000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>737000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>623000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>550000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>258000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>191000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>230000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>226000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>281000.0</v>
       </c>
-      <c r="AO27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:41">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>-770000.0</v>
+      </c>
+      <c r="C28">
+        <v>-522000.0</v>
+      </c>
+      <c r="D28">
         <v>150000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-429000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>93000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>41000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>144000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-328000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>599000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>201000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1800000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>139000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>551000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>714000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>407000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>211000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>979000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-851000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-4060000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2393000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>273313000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2076000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>92684000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>615000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>861000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>724000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>65201000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>49441000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>831000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1221000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>248000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-606000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-941000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>65733000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>12000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>8453000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-949000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1204000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-1281000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>16000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>48385000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>11704000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>-18107000.0</v>
+      </c>
+      <c r="C29">
+        <v>-16444000.0</v>
+      </c>
+      <c r="D29">
         <v>-41249000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-5655000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-13888000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4302000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-5747000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4951000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-20164000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-5931000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4049000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>633000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-9502000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4090000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-14547000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-7940000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-21695000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-10292000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-13777000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-9749000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-14089000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4654000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-7419000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-7421000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-13179000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-4535000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-8832000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-7468000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-5352000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-8108000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-6643000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-3909000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-10061000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-4402000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-7485000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-6227000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-3992000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-4188000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-5828000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-4809000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-2917000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-12517000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:41">
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>25263000.0</v>
+      </c>
+      <c r="C30">
+        <v>8439000.0</v>
+      </c>
+      <c r="D30">
         <v>-52850000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>61880000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>32762000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>32384000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-12429000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6975000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-109195000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-21682000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-125988000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-648000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-136000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1595000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-3677000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-5060000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-874000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-2194000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2015000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-4564000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2435000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1523000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-788000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-935000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-426000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-544000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-15002000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-3913000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-5917000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-107000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-1656000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-242000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-3449000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-339000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-130000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-496000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-167000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-436000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-131000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-133000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-126000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-554000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>