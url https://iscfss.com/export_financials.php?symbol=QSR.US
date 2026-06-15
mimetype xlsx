--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1355,100 +1358,104 @@
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>4323200000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>28</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>2386000000.0</v>
+      </c>
       <c r="C7">
         <v>2279000000.0</v>
       </c>
       <c r="D7">
         <v>1560000000.0</v>
       </c>
       <c r="E7">
         <v>1338000000.0</v>
       </c>
       <c r="F7">
         <v>1403000000.0</v>
       </c>
       <c r="G7">
         <v>1397000000.0</v>
       </c>
       <c r="H7">
         <v>288000000.0</v>
       </c>
       <c r="I7">
         <v>226000000.0</v>
       </c>
       <c r="J7">
         <v>243800000.0</v>
       </c>
       <c r="K7">
         <v>218400000.0</v>
       </c>
       <c r="L7">
         <v>203400000.0</v>
       </c>
       <c r="M7">
         <v>175700000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>29</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2859000000.0</v>
+      </c>
       <c r="C8">
         <v>2357000000.0</v>
       </c>
       <c r="D8">
         <v>1973000000.0</v>
       </c>
       <c r="E8">
         <v>2057000000.0</v>
       </c>
       <c r="F8">
         <v>2156000000.0</v>
       </c>
       <c r="G8">
         <v>2399000000.0</v>
       </c>
       <c r="H8">
         <v>2478000000.0</v>
       </c>
       <c r="I8">
         <v>1737000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2240,59 +2247,77 @@
       </c>
       <c r="G23">
         <v>22777000000.0</v>
       </c>
       <c r="H23">
         <v>22360000000.0</v>
       </c>
       <c r="I23">
         <v>20141000000.0</v>
       </c>
       <c r="J23">
         <v>21223500000.0</v>
       </c>
       <c r="K23">
         <v>19124900000.0</v>
       </c>
       <c r="L23">
         <v>18411100000.0</v>
       </c>
       <c r="M23">
         <v>21338000000.0</v>
       </c>
       <c r="N23">
         <v>5828500000.0</v>
       </c>
-      <c r="O23"/>
-[...7 lines deleted...]
-      <c r="W23"/>
+      <c r="O23">
+        <v>5564000000.0</v>
+      </c>
+      <c r="P23">
+        <v>5583500000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2747200000.0</v>
+      </c>
+      <c r="R23">
+        <v>2707100000.0</v>
+      </c>
+      <c r="S23">
+        <v>2687000000.0</v>
+      </c>
+      <c r="T23">
+        <v>2517000000.0</v>
+      </c>
+      <c r="U23">
+        <v>2552000000.0</v>
+      </c>
+      <c r="V23">
+        <v>2723000000.0</v>
+      </c>
+      <c r="W23">
+        <v>2665000000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24">
         <v>13250000000.0</v>
       </c>
       <c r="C24">
         <v>13455000000.0</v>
       </c>
       <c r="D24">
         <v>12854000000.0</v>
       </c>
       <c r="E24">
         <v>12839000000.0</v>
       </c>
       <c r="F24">
         <v>12916000000.0</v>
       </c>
       <c r="G24">
         <v>12397000000.0</v>
       </c>
       <c r="H24">
         <v>11759000000.0</v>
@@ -2507,51 +2532,53 @@
       <c r="L28">
         <v>8315500000.0</v>
       </c>
       <c r="M28">
         <v>8431000000.0</v>
       </c>
       <c r="N28">
         <v>2405300000.0</v>
       </c>
       <c r="O28">
         <v>-546700000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>50</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>16952000000.0</v>
+      </c>
       <c r="C29">
         <v>16787000000.0</v>
       </c>
       <c r="D29">
         <v>15821000000.0</v>
       </c>
       <c r="E29">
         <v>15465000000.0</v>
       </c>
       <c r="F29">
         <v>15249000000.0</v>
       </c>
       <c r="G29">
         <v>14675000000.0</v>
       </c>
       <c r="H29">
         <v>14350000000.0</v>
       </c>
       <c r="I29">
         <v>13525000000.0</v>
       </c>
       <c r="J29">
         <v>14105500000.0</v>
       </c>
       <c r="K29"/>
@@ -2652,51 +2679,53 @@
         <v>-8903600000.0</v>
       </c>
       <c r="L31">
         <v>-9088600000.0</v>
       </c>
       <c r="M31">
         <v>-13421500000.0</v>
       </c>
       <c r="N31">
         <v>-1909800000.0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>53</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-61000000.0</v>
+      </c>
       <c r="C32">
         <v>-82000000.0</v>
       </c>
       <c r="D32">
         <v>29000000.0</v>
       </c>
       <c r="E32">
         <v>-68000000.0</v>
       </c>
       <c r="F32">
         <v>-62000000.0</v>
       </c>
       <c r="G32">
         <v>663000000.0</v>
       </c>
       <c r="H32">
         <v>493000000.0</v>
       </c>
       <c r="I32">
         <v>92000000.0</v>
       </c>
       <c r="J32">
         <v>94600000.0</v>
       </c>
       <c r="K32"/>
@@ -2750,51 +2779,53 @@
       <c r="L33">
         <v>17041600000.0</v>
       </c>
       <c r="M33">
         <v>18697200000.0</v>
       </c>
       <c r="N33">
         <v>4754100000.0</v>
       </c>
       <c r="O33">
         <v>4418000000.0</v>
       </c>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>55</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>57000000.0</v>
+      </c>
       <c r="C34">
         <v>29000000.0</v>
       </c>
       <c r="D34">
         <v>24000000.0</v>
       </c>
       <c r="E34">
         <v>2210000000.0</v>
       </c>
       <c r="F34">
         <v>1822000000.0</v>
       </c>
       <c r="G34">
         <v>3633000000.0</v>
       </c>
       <c r="H34">
         <v>2787000000.0</v>
       </c>
       <c r="I34">
         <v>1547000000.0</v>
       </c>
       <c r="J34">
         <v>1455100000.0</v>
       </c>
       <c r="K34">
@@ -3359,51 +3390,53 @@
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>3297000000.0</v>
       </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>66</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5509000000.0</v>
+      </c>
       <c r="C45">
         <v>5175000000.0</v>
       </c>
       <c r="D45">
         <v>4261000000.0</v>
       </c>
       <c r="E45">
         <v>4093000000.0</v>
       </c>
       <c r="F45">
         <v>4144000000.0</v>
       </c>
       <c r="G45">
         <v>3183000000.0</v>
       </c>
       <c r="H45">
         <v>3929000000.0</v>
       </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
@@ -3650,51 +3683,53 @@
       </c>
       <c r="K49">
         <v>445700000.0</v>
       </c>
       <c r="L49">
         <v>245800000.0</v>
       </c>
       <c r="M49">
         <v>227600000.0</v>
       </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>71</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>68000000.0</v>
+      </c>
       <c r="C50">
         <v>222000000.0</v>
       </c>
       <c r="D50">
         <v>101000000.0</v>
       </c>
       <c r="E50">
         <v>127000000.0</v>
       </c>
       <c r="F50">
         <v>96000000.0</v>
       </c>
       <c r="G50">
         <v>111000000.0</v>
       </c>
       <c r="H50">
         <v>101000000.0</v>
       </c>
       <c r="I50">
         <v>91000000.0</v>
       </c>
       <c r="J50">
         <v>78200000.0</v>
       </c>
       <c r="K50">
@@ -4224,51 +4259,51 @@
       <c r="E60">
         <v>2499000000.0</v>
       </c>
       <c r="F60">
         <v>2237000000.0</v>
       </c>
       <c r="G60">
         <v>2167000000.0</v>
       </c>
       <c r="H60">
         <v>2490000000.0</v>
       </c>
       <c r="I60">
         <v>1611000000.0</v>
       </c>
       <c r="J60">
         <v>2226400000.0</v>
       </c>
       <c r="K60">
         <v>4999500000.0</v>
       </c>
       <c r="L60">
         <v>4633600000.0</v>
       </c>
       <c r="M60">
-        <v>5174400000.0</v>
+        <v>7631400000.0</v>
       </c>
       <c r="N60">
         <v>1516200000.0</v>
       </c>
       <c r="O60">
         <v>1175000000.0</v>
       </c>
       <c r="P60">
         <v>1449200000.0</v>
       </c>
       <c r="Q60">
         <v>1128400000.0</v>
       </c>
       <c r="R60">
         <v>974800000.0</v>
       </c>
       <c r="S60">
         <v>845000000.0</v>
       </c>
       <c r="T60">
         <v>716000000.0</v>
       </c>
       <c r="U60">
         <v>567000000.0</v>
       </c>
@@ -4364,1286 +4399,1307 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC62"/>
+  <dimension ref="A1:CD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
         <v>130</v>
       </c>
       <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
         <v>133</v>
       </c>
       <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
         <v>136</v>
       </c>
       <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
         <v>139</v>
       </c>
       <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
+      <c r="CD1" t="s">
+        <v>145</v>
+      </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>813000000.0</v>
+      </c>
+      <c r="C2">
         <v>866000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>826000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>763000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>697000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>765000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>754000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>720000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>734000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>790000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>693000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>735000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>679000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>758000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>696000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>705000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>637000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>614000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>592000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>575000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>488000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>464000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>523000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>470000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>484000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>644000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>510000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>486000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>451000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>513000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>467000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>474400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>416400000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>496000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>365200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>376100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>391400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>369800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>352100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>359900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>361300000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>361500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>337500000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>250800000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>233900000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>223000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>34000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>24100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>41700000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>31100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>25800000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>41500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>50400000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>68700000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>62000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>82100000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>89700000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>98400000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>84900000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>59000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>75200000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>106900000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>73500000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>105000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>83900000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>127000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>70000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>78000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>94000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>130000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="BT2">
         <v>79000000.0</v>
       </c>
       <c r="BU2">
+        <v>79000000.0</v>
+      </c>
+      <c r="BV2">
         <v>69000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>106000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>74000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>73000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>61000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>100000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>68000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>83000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>105000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
+      <c r="CD3"/>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5">
+        <v>-1062000000.0</v>
+      </c>
+      <c r="C5">
         <v>-1020000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1023000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-946000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1125000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1107000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-858000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-804000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-747000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-706000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-627000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-591000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-716000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-679000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-713000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-586000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-573000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-710000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-753000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-679000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-719000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-854000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-997000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1025000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1113000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-763000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-864000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-717000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-775000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-800000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-596300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-647400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-572500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-476000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-425100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-578100000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-666600000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-698300000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-594900000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-540400000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-568700000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-733700000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-561100000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-420300000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-440000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-108600000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-128000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-19400000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>20300000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>54600000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-11200000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-43900000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-117100000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
+        <v>0.0</v>
+      </c>
+      <c r="AP6">
         <v>3338700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2912700000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3304800000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3544300000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3516700000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4323200000.0</v>
       </c>
-      <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
         <v>28</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>2403000000.0</v>
+      </c>
       <c r="C7">
+        <v>2386000000.0</v>
+      </c>
+      <c r="D7">
         <v>2337000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2347000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2287000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2279000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2310000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2294000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1569000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1560000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1308000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1351000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1329000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1338000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1478000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1520000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1555000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1403000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1589000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1616000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1529000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1397000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1486000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1468000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1469000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>288000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1483000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1461000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1452000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>226000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>240600000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>231100000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>236600000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>243800000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>238700000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>231200000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>226500000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>218400000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>213900000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>211600000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>213600000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>203400000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>207900000.0</v>
       </c>
-      <c r="AR7"/>
-      <c r="AS7">
+      <c r="AS7"/>
+      <c r="AT7">
         <v>161500000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>175700000.0</v>
       </c>
-      <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
         <v>29</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2902000000.0</v>
+      </c>
       <c r="C8">
+        <v>2859000000.0</v>
+      </c>
+      <c r="D8">
         <v>2502000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2469000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2430000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2357000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2300000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2138000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2076000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1973000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2267000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>2247000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2157000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2057000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1964000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1929000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2059000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2156000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2490000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2512000000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5660,445 +5716,450 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
+      <c r="AB9"/>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>1012000000.0</v>
+      </c>
+      <c r="C10">
         <v>1163000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1206000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1026000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>899000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1334000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1176000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>942000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1049000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1139000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1310000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1213000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1033000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1178000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>946000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>838000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>895000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1087000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1773000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1762000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1563000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1560000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1919000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1540000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2498000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1533000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1732000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1028000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>902000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>913000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1143500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>987500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>852400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1097000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3607100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3435500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>923900000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1460400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1274400000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>998100000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>825900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>757800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>975500000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>688900000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1021900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1803200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1013700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>904700000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>863100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>786900000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>764300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>654100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>598800000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>546700000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>482800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>377700000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>429800000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>458800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>468500000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>282200000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>267100000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>187600000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>158100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>139900000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>132500000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>121700000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>140000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>124000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>118000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>166000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>167000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>183000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>162000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>170000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>142000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>135000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>146000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>259000000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>432000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>221000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
         <v>32</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>1163000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1206000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1026000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>899000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1334000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1176000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1310000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1213000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1033000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1178000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>946000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>838000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>895000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1087000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1773000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1762000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6115,1253 +6176,1269 @@
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>1012000000.0</v>
+      </c>
+      <c r="C12">
         <v>1163000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1206000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1026000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>899000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1334000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1176000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>942000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1049000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1139000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1310000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1213000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1033000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1178000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>946000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>838000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>895000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1087000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1773000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1762000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1563000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1560000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1919000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1540000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2498000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1533000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1732000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1028000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>902000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>913000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1143500000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>987500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>852400000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1097000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3607100000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3435500000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>923900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1460400000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1274400000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>998100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>825900000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>757800000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>975500000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>688900000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1021900000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1803200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1036500000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>904700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>863100000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>786900000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>764300000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>654100000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>598800000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>546700000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
+        <v>2902000000.0</v>
+      </c>
+      <c r="C13">
         <v>2859000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2502000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2469000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2430000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2357000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2300000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2138000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2076000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1973000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2267000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2247000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2157000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2057000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1964000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1929000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2059000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2156000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2490000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2512000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2454000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2399000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2648000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2602000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2537000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2478000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2460000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1870000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1812000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1737000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2155700000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2116400000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2096600000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2052000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2019600000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2003000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1987000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1955100000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1935800000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1923200000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1907800000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1824500000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1794600000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1774400000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1766400000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1755000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AV13">
         <v>3500000.0</v>
       </c>
       <c r="AW13">
         <v>3500000.0</v>
       </c>
       <c r="AX13">
         <v>3500000.0</v>
       </c>
       <c r="AY13">
         <v>3500000.0</v>
       </c>
       <c r="AZ13">
         <v>3500000.0</v>
       </c>
       <c r="BA13">
         <v>3500000.0</v>
       </c>
       <c r="BB13">
         <v>3500000.0</v>
       </c>
       <c r="BC13">
         <v>3500000.0</v>
       </c>
       <c r="BD13">
         <v>3500000.0</v>
       </c>
-      <c r="BE13"/>
+      <c r="BE13">
+        <v>3500000.0</v>
+      </c>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-      <c r="BJ13">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ13"/>
       <c r="BK13">
         <v>1400000.0</v>
       </c>
       <c r="BL13">
         <v>1400000.0</v>
       </c>
       <c r="BM13">
         <v>1400000.0</v>
       </c>
       <c r="BN13">
         <v>1400000.0</v>
       </c>
       <c r="BO13">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="BP13">
         <v>1000000.0</v>
       </c>
       <c r="BQ13">
         <v>1000000.0</v>
       </c>
       <c r="BR13">
         <v>1000000.0</v>
       </c>
       <c r="BS13">
         <v>1000000.0</v>
       </c>
       <c r="BT13">
         <v>1000000.0</v>
       </c>
       <c r="BU13">
         <v>1000000.0</v>
       </c>
       <c r="BV13">
         <v>1000000.0</v>
       </c>
       <c r="BW13">
         <v>1000000.0</v>
       </c>
       <c r="BX13">
         <v>1000000.0</v>
       </c>
       <c r="BY13">
         <v>1000000.0</v>
       </c>
       <c r="BZ13">
         <v>1000000.0</v>
       </c>
       <c r="CA13">
         <v>1000000.0</v>
       </c>
       <c r="CB13">
         <v>1000000.0</v>
       </c>
       <c r="CC13">
         <v>1000000.0</v>
       </c>
+      <c r="CD13">
+        <v>1000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
-        <v>457000000.0</v>
+        <v>459000000.0</v>
       </c>
       <c r="C14">
         <v>457000000.0</v>
       </c>
       <c r="D14">
         <v>457000000.0</v>
       </c>
       <c r="E14">
+        <v>457000000.0</v>
+      </c>
+      <c r="F14">
         <v>456000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>455000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>454000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>453000000.0</v>
       </c>
       <c r="I14">
         <v>453000000.0</v>
       </c>
       <c r="J14">
         <v>453000000.0</v>
       </c>
       <c r="K14">
+        <v>453000000.0</v>
+      </c>
+      <c r="L14">
         <v>459000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>458000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>456000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>455000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>454000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>455000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>458000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>462000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>465000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>466000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>465000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>464000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>470000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469000000.0</v>
       </c>
       <c r="Y14">
         <v>469000000.0</v>
       </c>
       <c r="Z14">
         <v>469000000.0</v>
       </c>
       <c r="AA14">
+        <v>469000000.0</v>
+      </c>
+      <c r="AB14">
         <v>470000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>469000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>467000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>469000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>475000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>474000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>473900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>476200000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>478600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>478000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>476500000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>470800000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>470600000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>470100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>468400000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>474700000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>476500000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>476400000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>467200000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>376700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202052741.0</v>
       </c>
       <c r="AV14">
         <v>202052741.0</v>
       </c>
       <c r="AW14">
         <v>202052741.0</v>
       </c>
       <c r="AX14">
+        <v>202052741.0</v>
+      </c>
+      <c r="AY14">
         <v>358400000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>358100000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>357700000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>357100000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>356400000.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
+      <c r="CD14"/>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>2247000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2157000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2057000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1964000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1929000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2059000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2156000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2490000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2512000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2454000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2399000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2648000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2602000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2537000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2478000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2460000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1870000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1812000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1737000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2155700000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2116400000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2096600000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2051500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2019600000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2003000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1987000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1955100000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1935800000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1923200000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1907800000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1824500000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1794600000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1774400000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1766400000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1755000000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16">
+        <v>89000000.0</v>
+      </c>
+      <c r="C16">
         <v>77000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>94000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>266000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>249000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>307000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>256000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>255000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>271000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>325000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>245000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>251000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>229000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>273000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>205000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>210000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>214000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>269000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>188000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>192000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>191000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>233000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>149000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>147000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>134000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>203000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>129000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>142000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>149000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>194000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>145000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>129400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>136000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>258000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>180000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>186000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>188500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>249100000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>172800000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>157900000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>161900000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>202000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>139000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>146100000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>150700000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>206800000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>37700000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
+      <c r="CD16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>1327000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1288000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1313000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1388000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1345000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1380000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1374000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1407000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1444000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1435000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1425000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1422000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1415000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1487000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1564000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1509000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1575000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1563000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1519000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1524700000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1400800000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1432900000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1508100000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2200300000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2198000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2089200000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1715100000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1648700000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1631200000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1613400000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1618800000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1689200000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>20900000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1756300000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1862100000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18">
         <v>35500000.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7401,1877 +7478,1903 @@
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20">
+        <v>6251000000.0</v>
+      </c>
+      <c r="C20">
         <v>6306000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>6221000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6301000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>6099000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5986000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6187000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>6139099538.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>5696122093.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>5775000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5681000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5772000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5700000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5688000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5605000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5866000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>6050000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>6006000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5743000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5831000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5781000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>5739000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5571000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>5498000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5376000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5651000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>5579000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>5625000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5555000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>5486000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>5680000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>5619900000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>5693500000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>5782300000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>5810300000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>5683700000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>5787300000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>4675100000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>4762000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>4815700000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>4797700000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>4574400000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>4617300000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>5437900000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>5360200000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>5230100000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>612900000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>629000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>630200000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>630000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>626500000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>619500000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>613200000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>619200000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>640600000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>639800000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>663100000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>657700000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>690200000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>634400000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>529000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>31000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>30800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26400000.0</v>
       </c>
       <c r="BM20">
         <v>26400000.0</v>
       </c>
       <c r="BN20">
         <v>26400000.0</v>
       </c>
       <c r="BO20">
-        <v>26000000.0</v>
+        <v>26400000.0</v>
       </c>
       <c r="BP20">
         <v>26000000.0</v>
       </c>
       <c r="BQ20">
-        <v>27000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="BR20">
         <v>27000000.0</v>
       </c>
       <c r="BS20">
-        <v>23000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="BT20">
         <v>23000000.0</v>
       </c>
       <c r="BU20">
         <v>23000000.0</v>
       </c>
       <c r="BV20">
         <v>23000000.0</v>
       </c>
       <c r="BW20">
         <v>23000000.0</v>
       </c>
       <c r="BX20">
+        <v>23000000.0</v>
+      </c>
+      <c r="BY20">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="BZ20">
         <v>20000000.0</v>
       </c>
       <c r="CA20">
+        <v>20000000.0</v>
+      </c>
+      <c r="CB20">
         <v>19000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>17000000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21">
+        <v>11079000000.0</v>
+      </c>
+      <c r="C21">
         <v>11190000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11130000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11279000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10932000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10922000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11347000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11266000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10970000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11107000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10946000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11120000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11005000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>10991000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10831000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>11296000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11451000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11417000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10652000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10820000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10742000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10701000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10415000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10288000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10085000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>10563000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10439000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10543000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10427000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10463000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>10821000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10736400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>10904600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>11062200000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11121800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>10841600000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>10293500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9228000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9434000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9541200000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9539500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>9147800000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>9408900000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>8898100000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8819700000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10445100000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2693100000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2773700000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2787800000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2796000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2799300000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2774300000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2773200000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2811200000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3430300000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3424400000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3505300000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3481000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3555100000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3573300000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3505800000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1056400000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1081500000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1091200000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1098800000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1089100000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1079000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1099000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1104000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1082000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1046000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1025000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1018000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1009000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1005000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1002000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>989000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>995000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1005000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1012000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1006000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
+        <v>203000000.0</v>
+      </c>
+      <c r="C22">
         <v>205000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>216000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>167000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>159000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>142000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>169000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>160000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>152000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>166000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>160000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>171000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>145000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>133000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>129000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>114000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>108000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000000.0</v>
       </c>
       <c r="S22">
         <v>96000000.0</v>
       </c>
       <c r="T22">
+        <v>96000000.0</v>
+      </c>
+      <c r="U22">
         <v>99000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>98000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>96000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>87000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>96000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>85000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>84000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>83000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>81000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>74000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>75000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>91800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>85500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>74600000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>78000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>91900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>89500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>83300000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>71800000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>85200000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>86700000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>88800000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>81300000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>98800000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>91700000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>98300000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>98100000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="AW22">
         <v>700000.0</v>
       </c>
       <c r="AX22">
+        <v>700000.0</v>
+      </c>
+      <c r="AY22">
         <v>1200000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1700000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1800000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5300000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6700000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>7400000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>12400000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>17100000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>13700000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>13000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>13800000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>13900000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>15400000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>18300000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>18000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>16400000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>15800000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>15000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="BR22">
         <v>16000000.0</v>
       </c>
       <c r="BS22">
+        <v>16000000.0</v>
+      </c>
+      <c r="BT22">
         <v>15000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="BV22">
         <v>15000000.0</v>
       </c>
       <c r="BW22">
-        <v>17000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="BX22">
         <v>17000000.0</v>
       </c>
       <c r="BY22">
+        <v>17000000.0</v>
+      </c>
+      <c r="BZ22">
         <v>13000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="CB22">
         <v>15000000.0</v>
       </c>
       <c r="CC22">
+        <v>15000000.0</v>
+      </c>
+      <c r="CD22">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>24880000000.0</v>
+      </c>
+      <c r="C23">
         <v>25615000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>25669000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>25688000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24881000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24632000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>25071000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24845355769.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>23121140976.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>23391000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23077000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>23133000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22526000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22746000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>22557000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>22754000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>23172000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>23246000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>22928000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>23241000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>22857000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>22777000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>22533000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>22016000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>22629000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>22360000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>22249000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>21725000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>21293000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>20141000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>20985300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>20614800000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20759500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>21223500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>23927500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>23236900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>20822400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>19124900000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>19193400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>19121800000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>18956500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>18411100000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>19034700000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>19027700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>19375400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>21338000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5803100000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5754100000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5810700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5828500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5771200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5663500000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5572300000.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
+      <c r="CD23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24">
+        <v>13228000000.0</v>
+      </c>
+      <c r="C24">
         <v>13250000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>13415000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13428000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>13441000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>13455000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>13571000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13092000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>12832000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>12854000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>12862000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>12801000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>12821000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>12839000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>12853000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>12881000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12903000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12916000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>12379000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>12375000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>12386000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>12397000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12300000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>12310000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>12822000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>11759000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>11568000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11737000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11747000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11823000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>11766800000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>11776000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>11788100000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>11800900000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>11303600000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>11252900000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>9531500000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>8410200000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>8421300000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>8425200000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>8465600000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>8462300000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>8471700000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>8813200000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8961000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8936700000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2916800000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2930000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2942000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2955600000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2969300000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2976100000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2984400000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2993500000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3008500000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3017800000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2667200000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2681300000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2758800000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2789500000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2752100000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>733000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>755900000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>778500000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>815800000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>821400000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>877000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>933000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>952000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>940000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>891000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>892000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>915000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>938000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>935000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>960000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1011000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1060000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1378000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1232000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1290000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
         <v>46</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>13511000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13684000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13710000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13721000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13741000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13876000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>13167000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12801000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12821000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12839000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12853000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12881000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12903000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12916000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12379000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12375000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12386000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12397000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12300000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12310000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12822000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12047000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11568000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11737000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11747000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12049000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>12007400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>12007100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>12024700000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12044700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>11542300000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>11484100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>9758000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>8628600000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8635200000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8636800000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>8679200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8665700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8679600000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>9122500000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9112400000.0</v>
       </c>
-      <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>49000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="AB26">
         <v>47000000.0</v>
       </c>
       <c r="AC26">
+        <v>47000000.0</v>
+      </c>
+      <c r="AD26">
         <v>50000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>54000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>58000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>61800000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>66900000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>71300000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>76100000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>81500000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>745100000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>809800000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>100100000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>106500000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>111200000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>117200000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>123400000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>135100000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>140500000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>102000000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
-[...1 lines deleted...]
-      </c>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>14671000000.0</v>
+      </c>
+      <c r="C28">
         <v>16416000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14636000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14970000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15047000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14622000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14831000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15061000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13462000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13376000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13130000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13259000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13431000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13313000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13523000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13733000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13730000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>13533000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12308000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12342000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12541000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12563000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12057000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12431000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11960000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11933000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12175000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12375000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12509000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11419000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11159900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11322700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>11488000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11278000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8303400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8424200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9238700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7537900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7775500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8068600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8258700000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8315500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8141500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8515800000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8496100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8431000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1993400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2109100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2156300000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2405300000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2269400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2380000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2437100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-546700000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
+      <c r="CD28"/>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
         <v>50</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>17046000000.0</v>
+      </c>
       <c r="C29">
+        <v>16952000000.0</v>
+      </c>
+      <c r="D29">
         <v>16912000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16966000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16775000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16787000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16933000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16777000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>15911000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15821000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15857000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15787000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15524000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15465000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15252000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15207000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15298000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15249000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15008000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>15049000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>14868000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14675000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14750000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14701000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>15083000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9283,474 +9386,483 @@
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>767000000.0</v>
+      </c>
+      <c r="C30">
         <v>794000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>761000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>778000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>677000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>698000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>693000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>737000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>749000000.0</v>
       </c>
       <c r="J30">
         <v>749000000.0</v>
       </c>
       <c r="K30">
+        <v>749000000.0</v>
+      </c>
+      <c r="L30">
         <v>692000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>639000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>612000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>614000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>598000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>551000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>593000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>547000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>537000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>535000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>519000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>536000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>589000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>520000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>414000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>527000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>472000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>476000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>441000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>452000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>481400000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>441800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>467600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>489000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>421900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>388800000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>362000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>403500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>374300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>380200000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>366400000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>422000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>371500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>360200000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>361500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>441200000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>167600000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>170400000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>168500000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>179700000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>164600000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>171700000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>173400000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>175900000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
     </row>
-    <row r="31" spans="1:81">
+    <row r="31" spans="1:82">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-13719000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14038000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14130000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14180000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-14123000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-14948000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-15211000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-15186000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-13879000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-14090000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-14153000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-14273000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-13643000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-13501000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-13276000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-13724000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-13660000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-14311000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-14253000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-14338000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-14315600000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-14279500000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-14520100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-14618100000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-11499500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-11305800000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-11010100000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-8903600000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-9190700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-9358300000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-9437800000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-9088600000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-9275200000.0</v>
       </c>
-      <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>-9355200000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-13421500000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>-1909800000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
+      <c r="CD31"/>
     </row>
-    <row r="32" spans="1:81">
+    <row r="32" spans="1:82">
       <c r="A32" t="s">
         <v>53</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-24000000.0</v>
+      </c>
       <c r="C32">
+        <v>-61000000.0</v>
+      </c>
+      <c r="D32">
         <v>168000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>34000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-97000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-82000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>47000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-587000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>147000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>29000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>312000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>174000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>11000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-68000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-195000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-142000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-62000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>832000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>879000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>739000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>663000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1059000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>943000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1587000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9762,5642 +9874,5713 @@
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
+      <c r="CD32"/>
     </row>
-    <row r="33" spans="1:81">
+    <row r="33" spans="1:82">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>22726000000.0</v>
+      </c>
+      <c r="C33">
         <v>22785000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>22654000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22900000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>22351000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>22350000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>22816000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>22815653479.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>21052275867.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>21218000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>20694000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>20943000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>20633000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>20698000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>20633000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>21186000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>21486000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>21430000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>20344000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>20713000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>20566000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>20513000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>19853000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>19789000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>19570000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>20164000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>19876000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>20071000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>19813000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>18641000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>19219900000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>18983900000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>19277100000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>19474000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>19587700000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>19123400000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>19245300000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>17027900000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>17316200000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>17481300000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>17483500000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>17041600000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>17393100000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>17623400000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>17652100000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>18697200000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4440500000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4576600000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4663700000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4754100000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4704700000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4696300000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4613900000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4418000000.0</v>
       </c>
-      <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
+      <c r="CD33"/>
     </row>
-    <row r="34" spans="1:81">
+    <row r="34" spans="1:82">
       <c r="A34" t="s">
         <v>55</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>63000000.0</v>
+      </c>
       <c r="C34">
+        <v>57000000.0</v>
+      </c>
+      <c r="D34">
         <v>47000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="F34">
         <v>29000000.0</v>
       </c>
       <c r="G34">
-        <v>28000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="H34">
         <v>28000000.0</v>
       </c>
       <c r="I34">
+        <v>28000000.0</v>
+      </c>
+      <c r="J34">
         <v>23000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>24000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>864000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2311000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2224000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2210000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2357000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2856000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3100000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1822000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>35000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>36000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>3482000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3633000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>3275000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>3155000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>3096000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2787000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2932000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>3070000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2864000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1547000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1738500000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1664200000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1820400000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1455100000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1354000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>1178900000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>806000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>784900000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>903500000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>891700000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>918500000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>795900000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>848400000.0</v>
       </c>
-      <c r="AR34"/>
-      <c r="AS34">
+      <c r="AS34"/>
+      <c r="AT34">
         <v>743100000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>644100000.0</v>
       </c>
-      <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
+      <c r="CD34"/>
     </row>
-    <row r="35" spans="1:81">
+    <row r="35" spans="1:82">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>17411000000.0</v>
+      </c>
+      <c r="C35">
         <v>17565000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17657000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17844000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17430000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>17425000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>17824000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>17281000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>16386000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>16517000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>16342000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>16439000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>16333000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>16362000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>16598000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>17082000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>17383000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>17515000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>17068000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>17333000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>17303000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>17455000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>16997000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>16880000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>17405000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>16398000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>16009000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>16382000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>16174000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>15115000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>15270600000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>15072100000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>15278000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>15008000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>15096600000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>14861000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>12653200000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>11128600000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>11187400000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>11159700000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>11211100000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>11080400000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>11217200000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>11183800000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>11621900000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>11760800000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3816900000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3869200000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3913700000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3966300000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3988600000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3980600000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3971600000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2905100000.0</v>
       </c>
-      <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
+      <c r="CD35"/>
     </row>
-    <row r="36" spans="1:81">
+    <row r="36" spans="1:82">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
+        <v>883000000.0</v>
+      </c>
+      <c r="C36">
         <v>856000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>952000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>954000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>931000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>964000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>944000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>920252858.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>896440577.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>902000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>523000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1000000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>910000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>987000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1228000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>927000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>825000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>842000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>818000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>886000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>875000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>890000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>770000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>928000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1055000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>767000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>730000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>742000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>672000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>696000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>664800000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>593700000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>606300000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>497000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>497400000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>444600000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1024100000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1070100000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>871600000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>831000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>817100000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1029800000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1011600000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>780100000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>949300000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>329600000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>233700000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>231500000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>237300000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>424600000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>347100000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>353700000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>371000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-4418000000.0</v>
       </c>
-      <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
+      <c r="CD36"/>
     </row>
-    <row r="37" spans="1:81">
+    <row r="37" spans="1:82">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>1824000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>1736000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>1769000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>1726000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>1695000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>1671000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>1616000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>1592000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>1698000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>1632000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>1554000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>1572000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1567000000.0</v>
       </c>
       <c r="Y37">
         <v>1567000000.0</v>
       </c>
       <c r="Z37">
+        <v>1567000000.0</v>
+      </c>
+      <c r="AA37">
         <v>1769000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>1705000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>2103000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>2044000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>2007000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>2209000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>2147500000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>2164400000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>2334200000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>2140600000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>1951700000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>1823600000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>1786100000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>1810800000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>1816800000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>1736300000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>1576100000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>1850800000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>3544300000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>1989000000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>2452300000.0</v>
       </c>
-      <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
+      <c r="CD37"/>
     </row>
-    <row r="38" spans="1:81">
+    <row r="38" spans="1:82">
       <c r="A38" t="s">
         <v>59</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>1025000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1136000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1168000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1241000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1354000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1183000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1103000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1000000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>827000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>905000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1228000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>927000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>624000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>842000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>818000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>886000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>875000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2042000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>572000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>712000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1055000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>494000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>456000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>470000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>622000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>437000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>389600000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>328800000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>334100000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>17340600000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>17429500000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>16969900000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>17104900000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>14973200000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>15220400000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>15340800000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>15313900000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>14891000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>15181100000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>15230400000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>15251600000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>15963300000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3666200000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3790500000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>3871600000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3952600000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>3900100000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>3878200000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>3757400000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>255500000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>3828600000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>3842400000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>3847400000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3834300000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>3932600000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>4035500000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3875100000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1299100000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1323600000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1324700000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1333600000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1323300000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1305000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1328000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1337000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1322000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1285000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1268000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1258000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1234000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1227000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1224000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1177000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1213000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1204000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1190000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1198000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:81">
+    <row r="39" spans="1:82">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
+        <v>172000000.0</v>
+      </c>
+      <c r="C39">
         <v>668000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>832000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>817000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>795000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>108000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>217000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>190702290.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>118865109.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>119000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>221000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>167000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>103000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>123000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>251000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>65000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>90000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>86000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>178000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>132000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>111000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>72000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>85000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>71000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>62000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>52000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>86000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>69000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>63000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>60000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>48700000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>116100000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>87800000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>86000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>218900000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>199700000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>207900000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>161300000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>143300000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>175500000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>191900000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>108400000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>195800000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>263500000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>241600000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>53000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>157700000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>101700000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>114700000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>106600000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>135900000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>139600000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>180900000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>161200000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>126400000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>156600000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>113900000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>76300000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>77600000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>78300000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>84600000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>74100000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>74500000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>67700000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>69200000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>63800000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>71000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>74000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>105000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>83000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>93000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>82000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>92000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>94000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>78000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>72000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>80000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>71000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>82000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>77000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>117000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:81">
+    <row r="40" spans="1:82">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>990000000.0</v>
+      </c>
+      <c r="C40">
         <v>1680000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1611000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1130000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1146000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>649000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>672000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>680000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>565000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>652000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>651000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>553000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>555000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>631000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>618000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>507000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>601000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>653000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>558000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>516000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>529000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>534000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>557000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>254000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>484000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>503000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>487000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>469000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>467000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>497000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>507500000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>477000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>495600000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>422000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>551800000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>494300000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>522700000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>454600000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>491600000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>432800000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>426300000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>454500000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>457200000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>391900000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>412900000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>387200000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>470900000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>229200000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>243900000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>190600000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>283200000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>267800000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>305600000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>329100000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>299900000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>284600000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>319100000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>336500000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>324300000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>317200000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>354100000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>272800000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>304800000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>270700000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>304800000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>287800000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>295000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>294000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>304000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>305000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>338000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>331000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>319000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>306000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>301000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>295000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>290000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>291000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>287000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>307000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>246000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:81">
+    <row r="41" spans="1:82">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>2172000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>2287000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2185000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2432000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2822000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3065000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3196000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3305000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3554000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3524000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3661000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2849000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2735000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3261000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>3087000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2884000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>3112000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2976000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2994000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>3263200000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>3052300000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>3242400000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1455100000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1354000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1178900000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>806000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>784900000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>903500000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>891700000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>918500000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>795900000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>848400000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>633800000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>743100000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>644100000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>269400000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>300800000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>308900000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>317900000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>354800000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>343200000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>353800000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>382400000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>372000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>360900000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>359600000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>366200000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>359400000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>355300000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>201200000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>344600000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>335600000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>345900000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>355700000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>354500000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>328000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>350000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>347000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>360000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>377000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355000000.0</v>
       </c>
       <c r="BU41">
         <v>355000000.0</v>
       </c>
       <c r="BV41">
+        <v>355000000.0</v>
+      </c>
+      <c r="BW41">
         <v>334000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>350000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>342000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>347000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>349000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>365000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>478000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>424000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:81">
+    <row r="42" spans="1:82">
       <c r="A42" t="s">
         <v>63</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>-1020000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-1023000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-946000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-1125000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-1107000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-858000000.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>-627000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-591000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-716000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-679000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-713000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-586000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-573000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-710000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4082000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4210000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-719000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-854000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-997000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-1025000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-1113000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-763000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-864000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-717000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-775000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-800000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-2.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-1.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-2.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="AJ42">
         <v>-100000.0</v>
       </c>
       <c r="AK42">
+        <v>-100000.0</v>
+      </c>
+      <c r="AL42">
         <v>400000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-300000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>100000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AP42">
         <v>300000.0</v>
       </c>
       <c r="AQ42">
+        <v>300000.0</v>
+      </c>
+      <c r="AR42">
         <v>-100000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-300000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-440000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>115000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1245500000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1241700000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1238700000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1232600000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1223000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1219800000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1212400000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1095400000.0</v>
       </c>
-      <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
+      <c r="CD42"/>
     </row>
-    <row r="43" spans="1:81">
+    <row r="43" spans="1:82">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-      <c r="AB43">
-[...1 lines deleted...]
-      </c>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
+      <c r="CD43"/>
     </row>
-    <row r="44" spans="1:81">
+    <row r="44" spans="1:82">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-      <c r="AB44">
-[...1 lines deleted...]
-      </c>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
-        <v>3297000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>3297000000.0</v>
       </c>
       <c r="AK44">
         <v>3297000000.0</v>
       </c>
       <c r="AL44">
         <v>3297000000.0</v>
       </c>
       <c r="AM44">
         <v>3297000000.0</v>
       </c>
       <c r="AN44">
         <v>3297000000.0</v>
       </c>
       <c r="AO44">
         <v>3297000000.0</v>
       </c>
       <c r="AP44">
         <v>3297000000.0</v>
       </c>
       <c r="AQ44">
         <v>3297000000.0</v>
       </c>
       <c r="AR44">
         <v>3297000000.0</v>
       </c>
       <c r="AS44">
         <v>3297000000.0</v>
       </c>
       <c r="AT44">
         <v>3297000000.0</v>
       </c>
-      <c r="AU44"/>
+      <c r="AU44">
+        <v>3297000000.0</v>
+      </c>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
+      <c r="CD44"/>
     </row>
-    <row r="45" spans="1:81">
+    <row r="45" spans="1:82">
       <c r="A45" t="s">
         <v>66</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5506000000.0</v>
+      </c>
       <c r="C45">
+        <v>5509000000.0</v>
+      </c>
+      <c r="D45">
         <v>5377000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5340000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5210000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5175000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5382000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5317000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4276000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4261000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4104000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4183000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4110000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4093000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3991000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>3176000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>3168000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3183000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3097000000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
-      <c r="AB45">
-[...1 lines deleted...]
-      </c>
+      <c r="AB45"/>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
       <c r="AF45">
         <v>0.0</v>
       </c>
-      <c r="AG45"/>
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
-      <c r="AT45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>2539600000.0</v>
       </c>
-      <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
+      <c r="CD45"/>
     </row>
-    <row r="46" spans="1:81">
+    <row r="46" spans="1:82">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
+        <v>4233000000.0</v>
+      </c>
+      <c r="C46">
         <v>4264000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4167000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4152000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4079000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4088000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4099000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4086400621.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3066835290.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3074000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2964000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3051000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3018000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3032000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2969000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3097000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3160000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3165000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3131000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3176000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3168000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3183000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3097000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3075000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3054000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3183000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3128000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3161000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3159000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1996000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2054100000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2033900000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2072700000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2133300000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2158200000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2153500000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2140400000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2054700000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2095800000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2140500000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2169600000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2150600000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2212000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2393000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2400500000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2437100000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>774300000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>786100000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>792100000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>801500000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>804600000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>818100000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>856500000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>885200000.0</v>
       </c>
-      <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
+      <c r="CD46"/>
     </row>
-    <row r="47" spans="1:81">
+    <row r="47" spans="1:82">
       <c r="A47" t="s">
         <v>68</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>4264000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>4167000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4152000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4079000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4088000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4099000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>2964000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3051000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3018000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3032000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2969000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3097000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3160000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3165000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3131000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3176000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3168000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3183000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1975000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1958000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1939000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2007000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1981000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2007000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2011000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1996000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2054100000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2033900000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2072700000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2133300000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2158200000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2153500000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2140400000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2054700000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2095800000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2140500000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2169600000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2150600000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2212000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2393000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2400500000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2539600000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>774300000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>786100000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>792100000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>801500000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>804600000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>818100000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>856500000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>885200000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>878500000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>906900000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1005200000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1026500000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1025300000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1117900000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1171700000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1014100000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1014900000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1022000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1023600000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1013200000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>959000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>958000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>961000000.0</v>
       </c>
       <c r="BR47">
         <v>961000000.0</v>
       </c>
       <c r="BS47">
+        <v>961000000.0</v>
+      </c>
+      <c r="BT47">
         <v>892000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>886000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>881000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>879000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>857000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>866000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>871000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>886000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>863000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>899000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>880000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:81">
+    <row r="48" spans="1:82">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>1903000000.0</v>
+      </c>
+      <c r="C48">
         <v>1795000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1902000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1794000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1811000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1860000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1794000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1734000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1640000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1599000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1268000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1198000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1134000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1121000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1062000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>871000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>804000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>791000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>779000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>728000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>635000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>622000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>692000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>708000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>761000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>775000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>762000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>704000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>692000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>674000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>626000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>607800000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>553900000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>651000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>541100000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>497600000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>453300000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>445700000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>367400000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>318800000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>263300000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>245800000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>220500000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>190400000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>201300000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>231000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>260100000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>311700000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>261300000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>225500000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>183300000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>136200000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>94400000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>76100000.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>541100000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>530100000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>494300000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>450300000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>409500000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>369000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>332000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>323000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>282000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>231000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>210000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>176000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>142000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>103000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>81000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>51000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>18000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>14000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>70000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:81">
+    <row r="49" spans="1:82">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>1198000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>1134000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1121000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1062000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>871000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>804000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>791000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>779000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>728000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>635000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>622000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>692000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>708000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>761000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>775000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>762000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>704000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>692000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>674000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>626000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>607800000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>553900000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>650600000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>541100000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>497600000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>453300000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>445700000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>367400000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>318800000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>263300000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>245800000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>220500000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>3544300000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>201300000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>227600000.0</v>
       </c>
-      <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
+      <c r="CD49"/>
     </row>
-    <row r="50" spans="1:81">
+    <row r="50" spans="1:82">
       <c r="A50" t="s">
         <v>71</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>75000000.0</v>
+      </c>
       <c r="C50">
+        <v>68000000.0</v>
+      </c>
+      <c r="D50">
         <v>116000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>221000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>218000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>222000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>126000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>617000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>110000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>101000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>87000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>132000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>128000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>127000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>86000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>112000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>105000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>96000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000000.0</v>
       </c>
       <c r="T50">
         <v>113000000.0</v>
       </c>
       <c r="U50">
+        <v>113000000.0</v>
+      </c>
+      <c r="V50">
         <v>112000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>111000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>107000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>106000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>76000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>101000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>749000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>92000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>94000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>70000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>57000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>56800000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>56600000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>57000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>56700000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>11627200000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>9925300000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>74800000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>94100000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>94900000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>39000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1108900000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>3037000000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
+      <c r="CD50"/>
     </row>
-    <row r="51" spans="1:81">
+    <row r="51" spans="1:82">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>15683000000.0</v>
+      </c>
+      <c r="C51">
         <v>17579000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>15842000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15996000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>15946000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>15956000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>16007000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>16003000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>14511000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>14515000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>14440000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>14472000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>14464000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>14491000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>14469000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>14571000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>14625000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>14620000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>14081000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14104000000.0</v>
       </c>
       <c r="U51">
         <v>14104000000.0</v>
       </c>
       <c r="V51">
+        <v>14104000000.0</v>
+      </c>
+      <c r="W51">
         <v>14123000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>13976000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>13971000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>14458000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>13466000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>13907000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>13403000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>13411000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>12332000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>12303400000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>12310200000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>12340400000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>12375000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>11910500000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>11859700000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>10162600000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>8998300000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>9049900000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>9066700000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>9084600000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>9073300000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>9117000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>9204700000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>9518000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>10241200000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3007100000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>3013800000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>3019400000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>3192200000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>3033700000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>3034100000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>3035900000.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
+      <c r="CD51"/>
     </row>
-    <row r="52" spans="1:81">
+    <row r="52" spans="1:82">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
+        <v>286000000.0</v>
+      </c>
+      <c r="C52">
         <v>268000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>316000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>422000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>413000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>415000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>322000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>804000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>258000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>248000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>227000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>273000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>266000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>264000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>251000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>253000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>249000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>236000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>250000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248000000.0</v>
       </c>
       <c r="V52">
         <v>248000000.0</v>
       </c>
       <c r="W52">
+        <v>248000000.0</v>
+      </c>
+      <c r="X52">
         <v>235000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>229000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>223000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>227000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>898000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213000000.0</v>
       </c>
       <c r="AC52">
         <v>213000000.0</v>
       </c>
       <c r="AD52">
+        <v>213000000.0</v>
+      </c>
+      <c r="AE52">
         <v>91000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>79600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78800000.0</v>
       </c>
       <c r="AG52">
         <v>78800000.0</v>
       </c>
       <c r="AH52">
+        <v>78800000.0</v>
+      </c>
+      <c r="AI52">
         <v>78000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>77500000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>76300000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>110100000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>93900000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>94100000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>94900000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>57600000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>56100000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>56500000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>46300000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>39100000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1128800000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>100200000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>94100000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>87600000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>81400000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>75000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>58000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>51500000.0</v>
       </c>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
+      <c r="CD52"/>
     </row>
-    <row r="53" spans="1:81">
+    <row r="53" spans="1:82">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>3000000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>79000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>80000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>67000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>66000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>63000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
+      <c r="AB53"/>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
+        <v>0.0</v>
+      </c>
+      <c r="AR53">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AS53">
         <v>1000000.0</v>
       </c>
       <c r="AT53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AU53">
         <v>84500000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>22800000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-      <c r="BG53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>4300000.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
-      <c r="BY53">
+      <c r="BY53"/>
+      <c r="BZ53">
         <v>11000000.0</v>
       </c>
-      <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
-      <c r="CC53">
+      <c r="CC53"/>
+      <c r="CD53">
         <v>122000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:81">
+    <row r="54" spans="1:82">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-      <c r="AB54">
-[...1 lines deleted...]
-      </c>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
         <v>3338700000.0</v>
       </c>
-      <c r="AP54">
+      <c r="AQ54">
         <v>2912700000.0</v>
       </c>
-      <c r="AQ54">
+      <c r="AR54">
         <v>3304800000.0</v>
       </c>
-      <c r="AR54">
+      <c r="AS54">
         <v>3544300000.0</v>
       </c>
-      <c r="AS54">
+      <c r="AT54">
         <v>3516700000.0</v>
       </c>
-      <c r="AT54">
+      <c r="AU54">
         <v>4323200000.0</v>
       </c>
-      <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
+      <c r="CD54"/>
     </row>
-    <row r="55" spans="1:81">
+    <row r="55" spans="1:82">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>24880000000.0</v>
+      </c>
+      <c r="C55">
         <v>25615000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>25669000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>25688000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>24881000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>24632000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>25071000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>24845355769.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>23121140976.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>23391000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>23077000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>23133000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>22526000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>22746000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>22557000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>22754000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>23172000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>23246000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>22928000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>23241000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>22857000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>22777000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>22533000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>22016000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>22629000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>22360000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>22249000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>21725000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>21293000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>20141000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>20985300000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>20614800000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>20759500000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>21224000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>23927500000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>23236900000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>20822400000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>19124900000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>19193400000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>19121800000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>18956500000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>18411100000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>19034700000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>19027700000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>19375400000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>21338000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5803100000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>5754100000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>5810700000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>5828500000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>5771200000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>5663500000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>5572300000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>5564000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>5480200000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>5446500000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>5571900000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>5583500000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>5667800000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>5766000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>5653000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2747200000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2728700000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2716300000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2727600000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2707100000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2612000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2637000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2662000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2687000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2580000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2572000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2530000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2517000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2433000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2431000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2413000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2552000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2466000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2723000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2665000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:81">
+    <row r="56" spans="1:82">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>2154000000.0</v>
+      </c>
+      <c r="C56">
         <v>2830000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3015000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2788000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2530000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2282000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2255000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2029702290.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2068865109.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2173000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2383000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2190000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1893000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2048000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1924000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1568000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1686000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1816000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2584000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2528000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2291000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2264000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2680000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2227000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3059000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2196000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2373000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1654000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1480000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1500000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1765400000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1630900000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1482400000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1750000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4339800000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>4113500000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1577100000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2097000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1877200000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1640500000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1473000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1369500000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1641600000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1404300000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1723300000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2640800000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1362600000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1177500000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1147000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1074400000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1066500000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>967200000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>958400000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>890500000.0</v>
       </c>
-      <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
+      <c r="CD56"/>
     </row>
-    <row r="57" spans="1:81">
+    <row r="57" spans="1:82">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>2178000000.0</v>
+      </c>
+      <c r="C57">
         <v>2891000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2847000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2754000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2627000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2364000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2208000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2617000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1924000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2144000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2071000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2016000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1882000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2116000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1920000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1763000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1828000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1878000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1752000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1649000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1552000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1601000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1621000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1284000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1472000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1703000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2177000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1383000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1346000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1408000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1320300000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1318400000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1239100000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1655000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1257700000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1204700000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1274900000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1210700000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1189900000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1146700000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1109700000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1121000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1215700000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1002600000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>939800000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1945800000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>605100000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>347400000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>373200000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>346000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>384000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>367300000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>407500000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>397800000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>412200000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>404300000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>449900000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>471500000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>442600000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>406800000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>459700000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>473000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>465200000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>456200000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>462700000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>482300000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>419000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>410000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>421000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>456000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>437000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>430000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>410000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>434000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>393000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>385000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>382000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>492000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>389000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>394000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>355000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:81">
+    <row r="58" spans="1:82">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>19589000000.0</v>
+      </c>
+      <c r="C58">
         <v>20456000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>20504000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>20598000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20057000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>19789000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>20032000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>19898000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>18310000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>18661000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18413000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>18455000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>18215000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>18478000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>18518000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>18845000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>19211000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>19393000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>18820000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>18982000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>18855000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>19056000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>18618000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>18164000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>18877000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>18101000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>18186000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>17765000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>17520000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>16523000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>16590900000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>16390500000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>16517100000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>16663000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>16354300000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>16065700000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>13928100000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>12339300000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>12377300000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>12306400000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>12320800000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>12201400000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>12432900000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>12186400000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>12561700000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>13706600000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4422000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4216600000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4286900000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4312300000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>4372600000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4347900000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>4379100000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>4389000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4359300000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4351300000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>4071200000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>4134300000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4174300000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4212400000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>4157500000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1618800000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1617700000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1649100000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1708700000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1732300000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1683000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1749000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1786000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1842000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1791000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1783000000.0</v>
       </c>
       <c r="BU58">
         <v>1783000000.0</v>
       </c>
       <c r="BV58">
+        <v>1783000000.0</v>
+      </c>
+      <c r="BW58">
         <v>1801000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1760000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1793000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1814000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1985000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2303000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2246000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2241000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:81">
+    <row r="59" spans="1:82">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-      <c r="AB59">
-[...1 lines deleted...]
-      </c>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
         <v>0.17</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>4310800000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>4560600000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>4276200000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>3874200000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>3597300000.0</v>
       </c>
-      <c r="AL59">
-[...1 lines deleted...]
-      </c>
       <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
         <v>3519100000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>3518400000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>3338700000.0</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>2912700000.0</v>
       </c>
-      <c r="AQ59">
+      <c r="AR59">
         <v>3304800000.0</v>
       </c>
-      <c r="AR59">
+      <c r="AS59">
         <v>3544300000.0</v>
       </c>
-      <c r="AS59">
+      <c r="AT59">
         <v>3516700000.0</v>
       </c>
-      <c r="AT59">
+      <c r="AU59">
         <v>4323200000.0</v>
       </c>
-      <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
+      <c r="CD59"/>
     </row>
-    <row r="60" spans="1:81">
+    <row r="60" spans="1:82">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>3743000000.0</v>
+      </c>
+      <c r="C60">
         <v>3634000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3381000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3317000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3116000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3110000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3236000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3067550062.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2965939406.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2866000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2908000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2854000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2575000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2499000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2313000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2214000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2290000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2237000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2516000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2561000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2370000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2167000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2343000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2285000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2185000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2490000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2358000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1857000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1729000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1611000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2185400000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2076800000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2078000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2226400000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>5432600000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>5219500000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>5070700000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>4999500000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>5005300000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>4998600000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>4899400000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>4633600000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>4751000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>4841500000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>4824700000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>5174400000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1381100000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1537500000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1523800000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1516200000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1398600000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1315600000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1193200000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1175000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1120900000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1095200000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1500700000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1449200000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1493500000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1553600000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1495500000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1128400000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1111000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1067200000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1018900000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>974800000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>929000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>888000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>876000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>845000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>789000000.0</v>
       </c>
       <c r="BT60">
         <v>789000000.0</v>
       </c>
       <c r="BU60">
+        <v>789000000.0</v>
+      </c>
+      <c r="BV60">
         <v>747000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>716000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>673000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>638000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>599000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>567000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>163000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>477000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>424000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:81">
+    <row r="61" spans="1:82">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-      <c r="AB61">
-[...1 lines deleted...]
-      </c>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
         <v>-3338700000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-2912700000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-3304800000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-3544300000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-3516700000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-4323200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7300000.0</v>
       </c>
       <c r="AV61">
         <v>-7300000.0</v>
       </c>
       <c r="AW61">
         <v>-7300000.0</v>
       </c>
       <c r="AX61">
         <v>-7300000.0</v>
       </c>
-      <c r="AY61"/>
+      <c r="AY61">
+        <v>-7300000.0</v>
+      </c>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
-      <c r="BJ61">
+      <c r="BJ61"/>
+      <c r="BK61">
         <v>-61300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-61400000.0</v>
       </c>
       <c r="BL61">
         <v>-61400000.0</v>
       </c>
       <c r="BM61">
+        <v>-61400000.0</v>
+      </c>
+      <c r="BN61">
         <v>-61500000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-59500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59000000.0</v>
       </c>
       <c r="BP61">
         <v>-59000000.0</v>
       </c>
       <c r="BQ61">
+        <v>-59000000.0</v>
+      </c>
+      <c r="BR61">
         <v>-57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39000000.0</v>
       </c>
       <c r="BS61">
         <v>-39000000.0</v>
       </c>
       <c r="BT61">
-        <v>-10000000.0</v>
+        <v>-39000000.0</v>
       </c>
       <c r="BU61">
         <v>-10000000.0</v>
       </c>
       <c r="BV61">
+        <v>-10000000.0</v>
+      </c>
+      <c r="BW61">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="BX61">
         <v>-3000000.0</v>
       </c>
       <c r="BY61">
         <v>-3000000.0</v>
       </c>
       <c r="BZ61">
-        <v>-2000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="CA61">
         <v>-2000000.0</v>
       </c>
       <c r="CB61">
         <v>-2000000.0</v>
       </c>
-      <c r="CC61"/>
+      <c r="CC61">
+        <v>-2000000.0</v>
+      </c>
+      <c r="CD61"/>
     </row>
-    <row r="62" spans="1:81">
+    <row r="62" spans="1:82">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
-      <c r="AB62">
-[...1 lines deleted...]
-      </c>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
-      <c r="AI62">
-[...1 lines deleted...]
-      </c>
+      <c r="AI62"/>
       <c r="AJ62">
         <v>3297000000.0</v>
       </c>
       <c r="AK62">
         <v>3297000000.0</v>
       </c>
       <c r="AL62">
         <v>3297000000.0</v>
       </c>
       <c r="AM62">
         <v>3297000000.0</v>
       </c>
       <c r="AN62">
         <v>3297000000.0</v>
       </c>
       <c r="AO62">
         <v>3297000000.0</v>
       </c>
       <c r="AP62">
         <v>3297000000.0</v>
       </c>
       <c r="AQ62">
         <v>3297000000.0</v>
       </c>
-      <c r="AR62"/>
-      <c r="AS62">
+      <c r="AR62">
         <v>3297000000.0</v>
       </c>
-      <c r="AT62"/>
+      <c r="AS62"/>
+      <c r="AT62">
+        <v>3297000000.0</v>
+      </c>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
+      <c r="CD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15482,51 +15665,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
         <v>5558000000.0</v>
       </c>
       <c r="C2">
         <v>5382000000.0</v>
       </c>
       <c r="D2">
         <v>4220000000.0</v>
       </c>
       <c r="E2">
         <v>3907000000.0</v>
       </c>
       <c r="F2">
         <v>3365000000.0</v>
       </c>
       <c r="G2">
         <v>2995000000.0</v>
       </c>
       <c r="H2">
         <v>3211000000.0</v>
       </c>
       <c r="I2">
         <v>2240000000.0</v>
       </c>
@@ -15553,51 +15736,51 @@
       </c>
       <c r="Q2">
         <v>1544900000.0</v>
       </c>
       <c r="R2">
         <v>1582900000.0</v>
       </c>
       <c r="S2">
         <v>1478000000.0</v>
       </c>
       <c r="T2">
         <v>1354000000.0</v>
       </c>
       <c r="U2">
         <v>1265000000.0</v>
       </c>
       <c r="V2">
         <v>1185000000.0</v>
       </c>
       <c r="W2">
         <v>1082000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
         <v>224000000.0</v>
       </c>
       <c r="C3">
         <v>264000000.0</v>
       </c>
       <c r="D3">
         <v>191000000.0</v>
       </c>
       <c r="E3">
         <v>190000000.0</v>
       </c>
       <c r="F3">
         <v>201000000.0</v>
       </c>
       <c r="G3">
         <v>189000000.0</v>
       </c>
       <c r="H3">
         <v>185000000.0</v>
       </c>
       <c r="I3">
         <v>180000000.0</v>
       </c>
@@ -15608,86 +15791,86 @@
         <v>172000000.0</v>
       </c>
       <c r="L3">
         <v>182000000.0</v>
       </c>
       <c r="M3">
         <v>68800000.0</v>
       </c>
       <c r="N3">
         <v>65800000.0</v>
       </c>
       <c r="O3">
         <v>114200000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5">
         <v>2200000000.0</v>
       </c>
       <c r="C5">
         <v>2400000000.0</v>
       </c>
       <c r="D5">
         <v>2048000000.0</v>
       </c>
       <c r="E5">
         <v>1877000000.0</v>
       </c>
       <c r="F5">
         <v>1844000000.0</v>
       </c>
       <c r="G5">
         <v>1307000000.0</v>
       </c>
       <c r="H5">
         <v>1975000000.0</v>
       </c>
       <c r="I5">
         <v>1903000000.0</v>
       </c>
@@ -15698,51 +15881,51 @@
         <v>1632000000.0</v>
       </c>
       <c r="L5">
         <v>1121500000.0</v>
       </c>
       <c r="M5">
         <v>17700000.0</v>
       </c>
       <c r="N5">
         <v>512800000.0</v>
       </c>
       <c r="O5">
         <v>368700000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
         <v>2424000000.0</v>
       </c>
       <c r="C6">
         <v>2664000000.0</v>
       </c>
       <c r="D6">
         <v>2239000000.0</v>
       </c>
       <c r="E6">
         <v>2067000000.0</v>
       </c>
       <c r="F6">
         <v>2045000000.0</v>
       </c>
       <c r="G6">
         <v>1496000000.0</v>
       </c>
       <c r="H6">
         <v>2160000000.0</v>
       </c>
       <c r="I6">
         <v>2083000000.0</v>
       </c>
@@ -15753,123 +15936,123 @@
         <v>1804000000.0</v>
       </c>
       <c r="L6">
         <v>1303500000.0</v>
       </c>
       <c r="M6">
         <v>86500000.0</v>
       </c>
       <c r="N6">
         <v>578600000.0</v>
       </c>
       <c r="O6">
         <v>482900000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8">
         <v>-126000000.0</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-9000000.0</v>
       </c>
       <c r="J8">
         <v>197900000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
         <v>3876000000.0</v>
       </c>
       <c r="C9">
         <v>3024000000.0</v>
       </c>
       <c r="D9">
         <v>2802000000.0</v>
       </c>
       <c r="E9">
         <v>2598000000.0</v>
       </c>
       <c r="F9">
         <v>2374000000.0</v>
       </c>
       <c r="G9">
         <v>1973000000.0</v>
       </c>
       <c r="H9">
         <v>2392000000.0</v>
       </c>
       <c r="I9">
         <v>3117000000.0</v>
       </c>
@@ -15896,51 +16079,51 @@
       </c>
       <c r="Q9">
         <v>957300000.0</v>
       </c>
       <c r="R9">
         <v>954500000.0</v>
       </c>
       <c r="S9">
         <v>977000000.0</v>
       </c>
       <c r="T9">
         <v>880000000.0</v>
       </c>
       <c r="U9">
         <v>783000000.0</v>
       </c>
       <c r="V9">
         <v>755000000.0</v>
       </c>
       <c r="W9">
         <v>672000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10">
         <v>1684000000.0</v>
       </c>
       <c r="C10">
         <v>1809000000.0</v>
       </c>
       <c r="D10">
         <v>1453000000.0</v>
       </c>
       <c r="E10">
         <v>1365000000.0</v>
       </c>
       <c r="F10">
         <v>1363000000.0</v>
       </c>
       <c r="G10">
         <v>816000000.0</v>
       </c>
       <c r="H10">
         <v>1452000000.0</v>
       </c>
       <c r="I10">
         <v>1382000000.0</v>
       </c>
@@ -15967,51 +16150,51 @@
       </c>
       <c r="Q10">
         <v>284300000.0</v>
       </c>
       <c r="R10">
         <v>284800000.0</v>
       </c>
       <c r="S10">
         <v>293000000.0</v>
       </c>
       <c r="T10">
         <v>223000000.0</v>
       </c>
       <c r="U10">
         <v>80000000.0</v>
       </c>
       <c r="V10">
         <v>78000000.0</v>
       </c>
       <c r="W10">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11">
         <v>483000000.0</v>
       </c>
       <c r="C11">
         <v>364000000.0</v>
       </c>
       <c r="D11">
         <v>-265000000.0</v>
       </c>
       <c r="E11">
         <v>-117000000.0</v>
       </c>
       <c r="F11">
         <v>110000000.0</v>
       </c>
       <c r="G11">
         <v>66000000.0</v>
       </c>
       <c r="H11">
         <v>341000000.0</v>
       </c>
       <c r="I11">
         <v>238000000.0</v>
       </c>
@@ -16038,51 +16221,51 @@
       </c>
       <c r="Q11">
         <v>97500000.0</v>
       </c>
       <c r="R11">
         <v>84700000.0</v>
       </c>
       <c r="S11">
         <v>103000000.0</v>
       </c>
       <c r="T11">
         <v>75000000.0</v>
       </c>
       <c r="U11">
         <v>53000000.0</v>
       </c>
       <c r="V11">
         <v>31000000.0</v>
       </c>
       <c r="W11">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12">
         <v>516000000.0</v>
       </c>
       <c r="C12">
         <v>804000000.0</v>
       </c>
       <c r="D12">
         <v>766000000.0</v>
       </c>
       <c r="E12">
         <v>542000000.0</v>
       </c>
       <c r="F12">
         <v>428000000.0</v>
       </c>
       <c r="G12">
         <v>484000000.0</v>
       </c>
       <c r="H12">
         <v>596000000.0</v>
       </c>
       <c r="I12">
         <v>591000000.0</v>
       </c>
@@ -16109,151 +16292,153 @@
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13">
         <v>516000000.0</v>
       </c>
       <c r="C13">
         <v>39000000.0</v>
       </c>
       <c r="D13">
         <v>33000000.0</v>
       </c>
       <c r="E13">
         <v>533000000.0</v>
       </c>
       <c r="F13">
         <v>2352904.27</v>
       </c>
       <c r="G13">
         <v>508000000.0</v>
       </c>
       <c r="H13">
         <v>20000000.0</v>
       </c>
       <c r="I13">
         <v>15000000.0</v>
       </c>
       <c r="J13">
         <v>26400000.0</v>
       </c>
       <c r="K13">
         <v>4100000.0</v>
       </c>
       <c r="L13">
         <v>475700000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>158</v>
+      </c>
+      <c r="B14">
+        <v>-299000000.0</v>
+      </c>
       <c r="C14">
         <v>-424000000.0</v>
       </c>
       <c r="D14">
         <v>-417000000.0</v>
       </c>
       <c r="E14">
         <v>474000000.0</v>
       </c>
       <c r="F14">
         <v>-415000000.0</v>
       </c>
       <c r="G14">
         <v>264000000.0</v>
       </c>
       <c r="H14">
         <v>468000000.0</v>
       </c>
       <c r="I14">
         <v>532000000.0</v>
       </c>
       <c r="J14">
         <v>586500000.0</v>
       </c>
       <c r="K14">
         <v>340300000.0</v>
       </c>
       <c r="L14">
         <v>136600000.0</v>
       </c>
       <c r="M14">
         <v>-435400000.0</v>
       </c>
       <c r="N14">
         <v>2461200000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
         <v>776000000.0</v>
       </c>
       <c r="C15">
         <v>1021000000.0</v>
       </c>
       <c r="D15">
         <v>1190000000.0</v>
       </c>
       <c r="E15">
         <v>1008000000.0</v>
       </c>
       <c r="F15">
         <v>838000000.0</v>
       </c>
       <c r="G15">
         <v>486000000.0</v>
       </c>
       <c r="H15">
         <v>643000000.0</v>
       </c>
       <c r="I15">
         <v>612000000.0</v>
       </c>
@@ -16280,51 +16465,51 @@
       </c>
       <c r="Q15">
         <v>186800000.0</v>
       </c>
       <c r="R15">
         <v>200100000.0</v>
       </c>
       <c r="S15">
         <v>190000000.0</v>
       </c>
       <c r="T15">
         <v>148000000.0</v>
       </c>
       <c r="U15">
         <v>27000000.0</v>
       </c>
       <c r="V15">
         <v>47000000.0</v>
       </c>
       <c r="W15">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16">
         <v>776000000.0</v>
       </c>
       <c r="C16">
         <v>1021000000.0</v>
       </c>
       <c r="D16">
         <v>1190000000.0</v>
       </c>
       <c r="E16">
         <v>1008000000.0</v>
       </c>
       <c r="F16">
         <v>838000000.0</v>
       </c>
       <c r="G16">
         <v>486000000.0</v>
       </c>
       <c r="H16">
         <v>643000000.0</v>
       </c>
       <c r="I16">
         <v>612000000.0</v>
       </c>
@@ -16351,225 +16536,229 @@
       </c>
       <c r="Q16">
         <v>186800000.0</v>
       </c>
       <c r="R16">
         <v>200100000.0</v>
       </c>
       <c r="S16">
         <v>190000000.0</v>
       </c>
       <c r="T16">
         <v>148000000.0</v>
       </c>
       <c r="U16">
         <v>27000000.0</v>
       </c>
       <c r="V16">
         <v>47000000.0</v>
       </c>
       <c r="W16">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>161</v>
+      </c>
+      <c r="B17">
+        <v>1201000000.0</v>
+      </c>
       <c r="C17">
         <v>1445000000.0</v>
       </c>
       <c r="D17">
         <v>1328000000.0</v>
       </c>
       <c r="E17">
         <v>1248000000.0</v>
       </c>
       <c r="F17">
         <v>1253000000.0</v>
       </c>
       <c r="G17">
         <v>882000000.0</v>
       </c>
       <c r="H17">
         <v>1793000000.0</v>
       </c>
       <c r="I17">
         <v>1620000000.0</v>
       </c>
       <c r="J17">
         <v>1235300000.0</v>
       </c>
       <c r="K17">
         <v>955900000.0</v>
       </c>
       <c r="L17">
         <v>511700000.0</v>
       </c>
       <c r="M17">
         <v>-277400000.0</v>
       </c>
       <c r="N17">
         <v>233700000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>162</v>
+      </c>
+      <c r="B18">
+        <v>-516000000.0</v>
+      </c>
       <c r="C18">
         <v>-577000000.0</v>
       </c>
       <c r="D18">
         <v>-574000000.0</v>
       </c>
       <c r="E18">
         <v>-533000000.0</v>
       </c>
       <c r="F18">
         <v>-505000000.0</v>
       </c>
       <c r="G18">
         <v>-508000000.0</v>
       </c>
       <c r="H18">
         <v>-532000000.0</v>
       </c>
       <c r="I18">
         <v>-535000000.0</v>
       </c>
       <c r="J18">
         <v>-512200000.0</v>
       </c>
       <c r="K18">
         <v>-466900000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-11000000.0</v>
       </c>
       <c r="G19">
         <v>-98000000.0</v>
       </c>
       <c r="H19">
         <v>-23000000.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>-122000000.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>-40000000.0</v>
       </c>
       <c r="M19">
         <v>-155400000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
         <v>2238000000.0</v>
       </c>
       <c r="C21">
         <v>2419000000.0</v>
       </c>
       <c r="D21">
         <v>2051000000.0</v>
       </c>
       <c r="E21">
         <v>1898000000.0</v>
       </c>
       <c r="F21">
         <v>1879000000.0</v>
       </c>
       <c r="G21">
         <v>1422000000.0</v>
       </c>
       <c r="H21">
         <v>2007000000.0</v>
       </c>
       <c r="I21">
         <v>1917000000.0</v>
       </c>
@@ -16596,86 +16785,86 @@
       </c>
       <c r="Q21">
         <v>330500000.0</v>
       </c>
       <c r="R21">
         <v>345200000.0</v>
       </c>
       <c r="S21">
         <v>355000000.0</v>
       </c>
       <c r="T21">
         <v>290000000.0</v>
       </c>
       <c r="U21">
         <v>241000000.0</v>
       </c>
       <c r="V21">
         <v>214000000.0</v>
       </c>
       <c r="W21">
         <v>160000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
         <v>7196000000.0</v>
       </c>
       <c r="C23">
         <v>5987000000.0</v>
       </c>
       <c r="D23">
         <v>4971000000.0</v>
       </c>
       <c r="E23">
         <v>4607000000.0</v>
       </c>
       <c r="F23">
         <v>3860000000.0</v>
       </c>
       <c r="G23">
         <v>3546000000.0</v>
       </c>
       <c r="H23">
         <v>3596000000.0</v>
       </c>
       <c r="I23">
         <v>3440000000.0</v>
       </c>
@@ -16686,207 +16875,209 @@
         <v>2479000000.0</v>
       </c>
       <c r="L23">
         <v>2860000000.0</v>
       </c>
       <c r="M23">
         <v>1017700000.0</v>
       </c>
       <c r="N23">
         <v>624100000.0</v>
       </c>
       <c r="O23">
         <v>1553200000.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>22700000.0</v>
       </c>
       <c r="K24">
         <v>270000000.0</v>
       </c>
       <c r="L24">
         <v>271200000.0</v>
       </c>
       <c r="M24">
         <v>560200000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>169</v>
+      </c>
+      <c r="B25">
+        <v>301000000.0</v>
+      </c>
       <c r="C25">
         <v>264000000.0</v>
       </c>
       <c r="D25">
         <v>189000000.0</v>
       </c>
       <c r="E25">
         <v>190000000.0</v>
       </c>
       <c r="F25">
         <v>201000000.0</v>
       </c>
       <c r="G25">
         <v>189000000.0</v>
       </c>
       <c r="H25">
         <v>185000000.0</v>
       </c>
       <c r="I25">
         <v>180000000.0</v>
       </c>
       <c r="J25">
         <v>181100000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>57000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>75000000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>13700000.0</v>
       </c>
       <c r="M27">
         <v>2400000.0</v>
       </c>
       <c r="N27">
         <v>6200000.0</v>
       </c>
       <c r="O27">
         <v>48300000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
         <v>713000000.0</v>
       </c>
       <c r="C28">
         <v>691000000.0</v>
       </c>
       <c r="D28">
         <v>647000000.0</v>
       </c>
       <c r="E28">
         <v>561000000.0</v>
       </c>
       <c r="F28">
         <v>450000000.0</v>
       </c>
       <c r="G28">
         <v>388000000.0</v>
       </c>
       <c r="H28">
         <v>387000000.0</v>
       </c>
       <c r="I28">
         <v>1139000000.0</v>
       </c>
@@ -16913,100 +17104,100 @@
       </c>
       <c r="Q28">
         <v>497500000.0</v>
       </c>
       <c r="R28">
         <v>490400000.0</v>
       </c>
       <c r="S28">
         <v>500000000.0</v>
       </c>
       <c r="T28">
         <v>474000000.0</v>
       </c>
       <c r="U28">
         <v>454000000.0</v>
       </c>
       <c r="V28">
         <v>467000000.0</v>
       </c>
       <c r="W28">
         <v>449000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
         <v>483000000.0</v>
       </c>
       <c r="C29">
         <v>364000000.0</v>
       </c>
       <c r="D29">
         <v>11000000.0</v>
       </c>
       <c r="E29">
         <v>-117000000.0</v>
       </c>
       <c r="F29">
         <v>110000000.0</v>
       </c>
       <c r="G29">
         <v>66000000.0</v>
       </c>
       <c r="H29">
         <v>341000000.0</v>
       </c>
       <c r="I29">
         <v>238000000.0</v>
       </c>
       <c r="J29">
         <v>-133600000.0</v>
       </c>
       <c r="K29">
         <v>243900000.0</v>
       </c>
       <c r="L29">
         <v>162200000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
         <v>1638000000.0</v>
       </c>
       <c r="C30">
         <v>605000000.0</v>
       </c>
       <c r="D30">
         <v>751000000.0</v>
       </c>
       <c r="E30">
         <v>700000000.0</v>
       </c>
       <c r="F30">
         <v>495000000.0</v>
       </c>
       <c r="G30">
         <v>551000000.0</v>
       </c>
       <c r="H30">
         <v>385000000.0</v>
       </c>
       <c r="I30">
         <v>1200000000.0</v>
       </c>
@@ -17017,51 +17208,51 @@
         <v>298000000.0</v>
       </c>
       <c r="L30">
         <v>547300000.0</v>
       </c>
       <c r="M30">
         <v>682300000.0</v>
       </c>
       <c r="N30">
         <v>276400000.0</v>
       </c>
       <c r="O30">
         <v>400900000.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B31">
         <v>-554000000.0</v>
       </c>
       <c r="C31">
         <v>-610000000.0</v>
       </c>
       <c r="D31">
         <v>-598000000.0</v>
       </c>
       <c r="E31">
         <v>-533000000.0</v>
       </c>
       <c r="F31">
         <v>-516000000.0</v>
       </c>
       <c r="G31">
         <v>-606000000.0</v>
       </c>
       <c r="H31">
         <v>-555000000.0</v>
       </c>
       <c r="I31">
         <v>-535000000.0</v>
       </c>
@@ -17072,51 +17263,51 @@
         <v>-467000000.0</v>
       </c>
       <c r="L31">
         <v>-518300000.0</v>
       </c>
       <c r="M31">
         <v>-435100000.0</v>
       </c>
       <c r="N31">
         <v>-200000000.0</v>
       </c>
       <c r="O31">
         <v>-258000000.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B32">
         <v>9434000000.0</v>
       </c>
       <c r="C32">
         <v>8406000000.0</v>
       </c>
       <c r="D32">
         <v>7022000000.0</v>
       </c>
       <c r="E32">
         <v>6505000000.0</v>
       </c>
       <c r="F32">
         <v>5739000000.0</v>
       </c>
       <c r="G32">
         <v>4968000000.0</v>
       </c>
       <c r="H32">
         <v>5603000000.0</v>
       </c>
       <c r="I32">
         <v>5357000000.0</v>
       </c>
@@ -17162,833 +17353,840 @@
       <c r="W32">
         <v>1754000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
         <v>130</v>
       </c>
       <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
         <v>133</v>
       </c>
       <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
         <v>136</v>
       </c>
       <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
         <v>139</v>
       </c>
       <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
-      <c r="CC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CD1" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
       <c r="CE1" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="CF1" t="s">
+        <v>178</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
       </c>
-      <c r="CG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH1" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="CI1" t="s">
-        <v>179</v>
+        <v>145</v>
       </c>
       <c r="CJ1" t="s">
+        <v>180</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
       </c>
-      <c r="CK1" t="s">
-        <v>180</v>
+      <c r="CL1" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
+        <v>1140000000.0</v>
+      </c>
+      <c r="C2">
         <v>1294000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1264000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1595000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1405000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1552000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1493000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1294000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1043000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1147000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1075000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1054000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>944000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1040000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1028000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>968000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>871000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>914000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>856000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>831000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>754000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>594000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>752000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>674000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>748000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>618000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>608000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>588000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>539000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>577700000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>577000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>552000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>533000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>607800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>611800000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>573900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>534400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>572200000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>566900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>549900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>492400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>592900000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>561000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>596500000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>562300000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>171200000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>57900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>51400000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>52900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>56600000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>63400000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>83300000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>144400000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>186300000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>229500000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>305100000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>348200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>347500000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>365300000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>362500000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>348700000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>388600000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>377200000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>398800000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>397900000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>394500000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>386200000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>399000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>424000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>400000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>367000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>371000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>366000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>361000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>338000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>345000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>337000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>325000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>314000000.0</v>
       </c>
       <c r="CB2">
         <v>314000000.0</v>
       </c>
       <c r="CC2">
+        <v>314000000.0</v>
+      </c>
+      <c r="CD2">
         <v>312000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>330000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>310000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>307000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>312000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>304000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>288000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>271000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>282000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
-        <v>76000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="C3">
         <v>76000000.0</v>
       </c>
       <c r="D3">
+        <v>76000000.0</v>
+      </c>
+      <c r="E3">
         <v>77000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>71000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>77000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>79000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="J3">
         <v>49000000.0</v>
       </c>
       <c r="K3">
+        <v>49000000.0</v>
+      </c>
+      <c r="L3">
         <v>47000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>49000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>46000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>47000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>46000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>48000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>49000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>51000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>50000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>51000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>49000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>50000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>48000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>46000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>45000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>46000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>47000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>45000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>47000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>42500000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>45000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>46000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46200000.0</v>
       </c>
       <c r="AI3">
         <v>46200000.0</v>
       </c>
       <c r="AJ3">
+        <v>46200000.0</v>
+      </c>
+      <c r="AK3">
         <v>45300000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>43400000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>43100000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>43300000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>43600000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>42100000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>44200000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>43100000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>45900000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>48800000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>24200000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>16500000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>15800000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>16400000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>17400000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>15800000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>16000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>16600000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>18200000.0</v>
       </c>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
@@ -18128,217 +18326,220 @@
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5">
+        <v>606000000.0</v>
+      </c>
+      <c r="C5">
         <v>619000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>552000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>482000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>437000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>639000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>578000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>634000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>549000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>473000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>572000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>556000000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
+        <v>484000000.0</v>
+      </c>
+      <c r="O5">
         <v>343000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>556000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>535000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>443000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>410000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>516000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>482000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>436000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>269000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>411000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>239000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>388000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>491000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>565000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>488000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>431000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>514100000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>474000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>498000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>417000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>466200000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>421700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>410300000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>309400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>485100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>412000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>415300000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>321500000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>312700000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>334100000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>254200000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>217900000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-259700000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1200000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>149600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>129400000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>158100000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>153600000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>152500000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>120800000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>133400000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
       <c r="BL5">
@@ -18397,283 +18598,287 @@
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
+        <v>684000000.0</v>
+      </c>
+      <c r="C6">
         <v>695000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>628000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>559000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>508000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>716000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>657000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>693000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>598000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>522000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>619000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>605000000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
+        <v>530000000.0</v>
+      </c>
+      <c r="O6">
         <v>390000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>602000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>583000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>492000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>461000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>566000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>533000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>485000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>319000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>459000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>285000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>433000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>537000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>612000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>533000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>478000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>556600000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>519000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>544000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>464000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>512400000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>467900000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>455600000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>352800000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>528200000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>455300000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>458900000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>363600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>356900000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>377200000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>300100000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>266700000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-235500000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>15300000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>165400000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>145800000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>175500000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>169400000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>168500000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>137400000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>151600000.0</v>
       </c>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
@@ -18813,101 +19018,102 @@
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>152</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>-119000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>-4000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>-1000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-2000000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
+        <v>0.0</v>
+      </c>
+      <c r="AE8">
         <v>-9000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -19038,1216 +19244,1233 @@
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
+        <v>1124000000.0</v>
+      </c>
+      <c r="C9">
         <v>1172000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1185000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>815000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>704000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>744000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>798000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>786000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>696000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>673000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>762000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>721000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>646000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>649000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>698000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>671000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>580000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>632000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>639000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>607000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>506000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>764000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>585000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>374000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>477000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>861000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>850000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>812000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>727000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>806800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>798000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>791000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>721000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>626400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>596800000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>558800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>466200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>539200000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>508800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>490300000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>426100000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>464100000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>458700000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>445700000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>371000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>245100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>221000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>209800000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>188000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>208600000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>211700000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>195000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>183300000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>218200000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>936800000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>957300000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9">
         <v>954500000.0</v>
       </c>
-      <c r="BO9">
-[...1 lines deleted...]
-      </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
         <v>977000000.0</v>
       </c>
-      <c r="BS9">
-[...1 lines deleted...]
-      </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9">
         <v>880000000.0</v>
       </c>
-      <c r="BW9">
-[...1 lines deleted...]
-      </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
       <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9">
         <v>783000000.0</v>
       </c>
-      <c r="CA9">
-[...1 lines deleted...]
-      </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
       <c r="CD9">
+        <v>0.0</v>
+      </c>
+      <c r="CE9">
         <v>755000000.0</v>
       </c>
-      <c r="CE9">
-[...1 lines deleted...]
-      </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
         <v>0.0</v>
       </c>
       <c r="CH9">
+        <v>0.0</v>
+      </c>
+      <c r="CI9">
         <v>672000000.0</v>
       </c>
-      <c r="CI9">
-[...1 lines deleted...]
-      </c>
       <c r="CJ9">
         <v>0.0</v>
       </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
+      <c r="CL9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10">
+        <v>483000000.0</v>
+      </c>
+      <c r="C10">
         <v>494000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>534000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>351000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>305000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>500000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>429000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>484000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>396000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>316000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>423000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>409000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>305000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>202000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>428000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>412000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>323000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>289000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>394000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>362000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>318000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>143000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>288000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>115000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>270000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>366000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>430000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>354000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>302000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>386300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>343000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>372000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>281000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>325800000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>285100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>286400000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>204400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>374300000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>303200000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>306800000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>215500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>206000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>227600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>139000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>101300000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-384900000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-50400000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>100900000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>81300000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>90400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>95300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>83200000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>53300000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>61700000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>13500000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>63000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>21500000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>25400000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>52200000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>42900000.0</v>
       </c>
-      <c r="BI10">
-[...1 lines deleted...]
-      </c>
       <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>70800000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>67000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>76000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>70500000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>75100000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>63000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>71200000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>75500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>69000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>65000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>79000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>80000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>56000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>45000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>58000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>64000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>80000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-53000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>53000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>42000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>78000000.0</v>
       </c>
-      <c r="CE10">
-[...1 lines deleted...]
-      </c>
       <c r="CF10">
         <v>0.0</v>
       </c>
       <c r="CG10">
         <v>0.0</v>
       </c>
       <c r="CH10">
+        <v>0.0</v>
+      </c>
+      <c r="CI10">
         <v>9000000.0</v>
       </c>
-      <c r="CI10">
-[...1 lines deleted...]
-      </c>
       <c r="CJ10">
         <v>0.0</v>
       </c>
       <c r="CK10">
         <v>0.0</v>
       </c>
+      <c r="CL10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11">
+        <v>38000000.0</v>
+      </c>
+      <c r="C11">
         <v>220000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>94000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>87000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>82000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>139000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>72000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>85000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>68000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-410000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>59000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>58000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>28000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-134000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-102000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>66000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>53000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>27000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>65000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-29000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>47000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>65000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-49000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>46000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>109000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>79000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>97000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>56000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>85100000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>93000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>58000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-252600000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>38300000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>42900000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>37800000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>72900000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>64600000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>59200000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>47200000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>21500000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>44700000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>45200000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>50700000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4500000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-26900000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>25800000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>20900000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>23600000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>27100000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>20300000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>17500000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>13100000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6900000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>14800000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>7200000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>400000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>13400000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>12700000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>100000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>21800000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>26000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>25800000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>23900000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>16200000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>15900000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>26900000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>25700000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>18000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>24000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>30000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>31000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>20000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>11000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>20000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>24000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>6000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>26000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>20000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>31000000.0</v>
       </c>
-      <c r="CE11">
-[...1 lines deleted...]
-      </c>
       <c r="CF11">
         <v>0.0</v>
       </c>
       <c r="CG11">
         <v>0.0</v>
       </c>
       <c r="CH11">
+        <v>0.0</v>
+      </c>
+      <c r="CI11">
         <v>4000000.0</v>
       </c>
-      <c r="CI11">
-[...1 lines deleted...]
-      </c>
       <c r="CJ11">
         <v>0.0</v>
       </c>
       <c r="CK11">
         <v>0.0</v>
       </c>
+      <c r="CL11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12">
+        <v>171000000.0</v>
+      </c>
+      <c r="C12">
         <v>125000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>18000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>187000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>186000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>194000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>206000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>204000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>200000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>202000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>195000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>190000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>179000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>170000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>144000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>119000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>109000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>106000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>109000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>106000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="W12">
         <v>115000000.0</v>
       </c>
       <c r="X12">
+        <v>115000000.0</v>
+      </c>
+      <c r="Y12">
         <v>124000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>130000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>137000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>151000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>155000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>153000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>152200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>134100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>139100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>140800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>140000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>136900000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>132100000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>106776929.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>109451520.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>111854754.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>108500000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>106000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>106700000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>106500000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>115200000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>116600000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>125200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>49200000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>48700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>48100000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>51500000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>50900000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>50600000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>49600000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>50600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57500000.0</v>
       </c>
       <c r="BD12">
         <v>57500000.0</v>
       </c>
       <c r="BE12">
+        <v>57500000.0</v>
+      </c>
+      <c r="BF12">
         <v>59300000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>61300000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>59300000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>56500000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>51200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12200000.0</v>
       </c>
       <c r="BK12">
         <v>12200000.0</v>
       </c>
       <c r="BL12">
+        <v>12200000.0</v>
+      </c>
+      <c r="BM12">
         <v>12400000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>12800000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>13100000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>13200000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>16000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>15400000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>14000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BU12">
         <v>18000000.0</v>
       </c>
       <c r="BV12">
+        <v>18000000.0</v>
+      </c>
+      <c r="BW12">
         <v>17000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="BY12">
         <v>19000000.0</v>
       </c>
       <c r="BZ12">
-        <v>22000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="CA12">
         <v>22000000.0</v>
       </c>
       <c r="CB12">
+        <v>22000000.0</v>
+      </c>
+      <c r="CC12">
         <v>19000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>18000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>82000000.0</v>
       </c>
-      <c r="CE12">
-[...1 lines deleted...]
-      </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
+        <v>0.0</v>
+      </c>
+      <c r="CI12">
         <v>68000000.0</v>
       </c>
-      <c r="CI12">
-[...1 lines deleted...]
-      </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
+      <c r="CL12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13">
+        <v>6000000.0</v>
+      </c>
+      <c r="C13">
         <v>125000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="H13">
         <v>9000000.0</v>
       </c>
       <c r="I13">
-        <v>11000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="J13">
         <v>11000000.0</v>
       </c>
       <c r="K13">
+        <v>11000000.0</v>
+      </c>
+      <c r="L13">
         <v>143000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>9000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>142000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>144000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>133000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>127000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>352904.27</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>126000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>132000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>129000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AB13">
         <v>5000000.0</v>
       </c>
       <c r="AC13">
+        <v>5000000.0</v>
+      </c>
+      <c r="AD13">
         <v>132000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -20263,203 +20486,206 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>158</v>
+      </c>
+      <c r="B14">
+        <v>-107000000.0</v>
+      </c>
       <c r="C14">
+        <v>-42000000.0</v>
+      </c>
+      <c r="D14">
         <v>-121000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-74000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-62000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-102000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-105000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-119000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-98000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-218000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-112000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>110000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>88000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>107000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>170000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>110000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>87000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-83000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-108000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1698000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>92000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>48000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>78000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>58000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>80000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>92000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>150000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>115000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>111000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>138200000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>116200000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>146600000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>131000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>363200000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>87900000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>86500000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>48900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>115500000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>84800000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>89200000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>50800000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>65300000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>65800000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>15300000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-9700000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2461200000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>2461200000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
@@ -20530,735 +20756,744 @@
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
+        <v>338000000.0</v>
+      </c>
+      <c r="C15">
         <v>113000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>315000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>189000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>159000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>259000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>252000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>280000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>230000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>508000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>252000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>241000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>189000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>229000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>360000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>236000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>183000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>179000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>221000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>259000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>179000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>91000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>145000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>106000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>144000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>165000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>201000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>142000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>135000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>163000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>134000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>167000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>148000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>215200000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>158900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>157000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>117700000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>185900000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>153800000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>158400000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>117500000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>119200000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>117100000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>78500000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>60400000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>46000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-23500000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>75100000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>60400000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>66800000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>68200000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>62900000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>35800000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>48600000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>6600000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>48200000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>14300000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>25000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>38800000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>30200000.0</v>
       </c>
-      <c r="BI15">
-[...1 lines deleted...]
-      </c>
       <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
         <v>49000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>41000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>50200000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>46600000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>58900000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>47100000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>44300000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>49800000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>51000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="BU15">
         <v>49000000.0</v>
       </c>
       <c r="BV15">
+        <v>49000000.0</v>
+      </c>
+      <c r="BW15">
         <v>36000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>34000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>38000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>40000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>27000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-27000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>27000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>22000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>23000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>21000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>5000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-9000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>9000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>160</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>113000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>315000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>189000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>159000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>259000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>252000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>252000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>241000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>189000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>229000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>360000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>236000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>183000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>179000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>221000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>259000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>179000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>91000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>145000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>106000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>144000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>165000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>201000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>142000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>135000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>163000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>133600000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>167600000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>147800000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>395000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>91400000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>89500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>50200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>118400000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>86300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>90900000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>50000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>51700000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>49600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>10900000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-8100000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-398800000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-75100000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>75100000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>60400000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>66800000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>68200000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>62900000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>35800000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>48600000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6600000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>48200000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>14300000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>25000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>38800000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>30200000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
         <v>49000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>41000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>50200000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>46600000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>58900000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>47100000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>44300000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>49800000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>51000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="BU16">
         <v>49000000.0</v>
       </c>
       <c r="BV16">
+        <v>49000000.0</v>
+      </c>
+      <c r="BW16">
         <v>36000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>34000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>38000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>40000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>27000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>-27000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>27000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>22000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>23000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>21000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>5000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>-9000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>9000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>161</v>
+      </c>
+      <c r="B17">
+        <v>445000000.0</v>
+      </c>
       <c r="C17">
+        <v>274000000.0</v>
+      </c>
+      <c r="D17">
         <v>440000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>264000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>223000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>361000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>357000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>399000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>328000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>726000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>364000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>351000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>277000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>102000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>530000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>346000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>270000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>262000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>329000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>391000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>271000000.0</v>
       </c>
       <c r="V17">
         <v>271000000.0</v>
       </c>
       <c r="W17">
+        <v>271000000.0</v>
+      </c>
+      <c r="X17">
         <v>223000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>164000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>224000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>633000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>351000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>451000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>358000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>474800000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>434800000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>431600000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>278800000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>578400000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>246800000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>243500000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>166600000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>301400000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>238600000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>247600000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>168300000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>511700000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>182900000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
         <v>50900000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-269300000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>233700000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -21329,138 +21564,145 @@
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>162</v>
+      </c>
+      <c r="B18">
+        <v>-123000000.0</v>
+      </c>
       <c r="C18">
+        <v>-125000000.0</v>
+      </c>
+      <c r="D18">
         <v>-129000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-132000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-130000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-135000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-147000000.0</v>
       </c>
       <c r="H18">
         <v>-147000000.0</v>
       </c>
       <c r="I18">
+        <v>-147000000.0</v>
+      </c>
+      <c r="J18">
         <v>-148000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-152000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-143000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-145000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-142000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-144000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-133000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-127000000.0</v>
       </c>
       <c r="R18">
         <v>-127000000.0</v>
       </c>
       <c r="S18">
+        <v>-127000000.0</v>
+      </c>
+      <c r="T18">
         <v>-128000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-126000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-124000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-132000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-129000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-128000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-119000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-126000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-137000000.0</v>
       </c>
       <c r="AB18">
         <v>-137000000.0</v>
       </c>
       <c r="AC18">
+        <v>-137000000.0</v>
+      </c>
+      <c r="AD18">
         <v>-132000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -21476,205 +21718,205 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-11000000.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-98000000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-19000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4000000.0</v>
       </c>
-      <c r="AB19">
-[...1 lines deleted...]
-      </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19">
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-43400000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-58200000.0</v>
       </c>
-      <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>-20400000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-400000.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>300000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
@@ -21814,353 +22056,357 @@
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
+        <v>611000000.0</v>
+      </c>
+      <c r="C21">
         <v>647000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>673000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>483000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>435000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>635000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>577000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>663000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>544000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>468000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>582000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>554000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>447000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>346000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>561000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>541000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>450000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>416000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>533000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>488000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>442000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>373000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>417000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>243000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>389000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>511000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>571000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>491000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>434000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>516500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>478000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>502000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>421000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>506000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>479300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>414400000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>336200000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>491600000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>420500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>424000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>330600000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>322000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>344000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>302100000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>224100000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-101300000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>900000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>151500000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>131300000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>158100000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>153600000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>152500000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>120800000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>133400000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>124700000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>128900000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>104100000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>108200000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>125900000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>115700000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>84800000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>81500000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>74400000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>90600000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>84000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>81700000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>74500000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>88700000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>96800000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>90000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>75000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>94000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>96000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>77000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>64000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>74000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>75000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>96000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>12000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>62000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>71000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>69000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>32000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>56000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>57000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>66000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>30000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>37000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
-[...1 lines deleted...]
-      </c>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
@@ -22300,217 +22546,220 @@
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>1653000000.0</v>
+      </c>
+      <c r="C23">
         <v>1819000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1776000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1927000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1674000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1661000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1714000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1417000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1195000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1352000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1255000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1221000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1143000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1343000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1165000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1098000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1001000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1130000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>962000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>950000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>818000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>985000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>920000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>805000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>836000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>968000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>887000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>909000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>832000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>868000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>897000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>841000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>833000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>728200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>729300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>718300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>664400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>619800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>655200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>616200000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>587900000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>735000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>675700000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>740100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>709200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>517600000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>278000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>109700000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>109600000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>126100000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>131400000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>146700000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>225300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>296800000.0</v>
       </c>
-      <c r="BC23">
-[...1 lines deleted...]
-      </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
       <c r="BJ23">
         <v>0.0</v>
       </c>
       <c r="BK23">
         <v>0.0</v>
       </c>
       <c r="BL23">
@@ -22569,394 +22818,401 @@
       </c>
       <c r="CD23">
         <v>0.0</v>
       </c>
       <c r="CE23">
         <v>0.0</v>
       </c>
       <c r="CF23">
         <v>0.0</v>
       </c>
       <c r="CG23">
         <v>0.0</v>
       </c>
       <c r="CH23">
         <v>0.0</v>
       </c>
       <c r="CI23">
         <v>0.0</v>
       </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
       <c r="CK23">
         <v>0.0</v>
       </c>
+      <c r="CL23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24">
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24"/>
+      <c r="AI24">
         <v>-179800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67500000.0</v>
       </c>
       <c r="AJ24">
         <v>67500000.0</v>
       </c>
       <c r="AK24">
         <v>67500000.0</v>
       </c>
       <c r="AL24">
         <v>67500000.0</v>
       </c>
       <c r="AM24">
         <v>67500000.0</v>
       </c>
       <c r="AN24">
         <v>67500000.0</v>
       </c>
       <c r="AO24">
         <v>67500000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AP24">
         <v>67500000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AQ24"/>
+      <c r="AR24">
+        <v>67500000.0</v>
+      </c>
+      <c r="AS24"/>
+      <c r="AT24">
         <v>68700000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>169</v>
+      </c>
+      <c r="B25">
+        <v>78000000.0</v>
+      </c>
       <c r="C25">
-        <v>77000000.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="D25">
         <v>77000000.0</v>
       </c>
       <c r="E25">
+        <v>77000000.0</v>
+      </c>
+      <c r="F25">
         <v>71000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>77000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>79000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="J25">
         <v>49000000.0</v>
       </c>
       <c r="K25">
+        <v>49000000.0</v>
+      </c>
+      <c r="L25">
         <v>47000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>49000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>46000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>47000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>46000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>48000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>49000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>51000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>50000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>51000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>49000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>50000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>48000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>46000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>45000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>46000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>47000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>45000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>47000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>42500000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>44900000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>45600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46200000.0</v>
       </c>
       <c r="AI25">
         <v>46200000.0</v>
       </c>
       <c r="AJ25">
+        <v>46200000.0</v>
+      </c>
+      <c r="AK25">
         <v>45300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>43400000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>43100000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>43300000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>43600000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>42100000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>44200000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>35700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>51200000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>50900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>24200000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>16500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>15800000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>16400000.0</v>
       </c>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
@@ -23096,540 +23352,549 @@
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>14000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>621760833.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>318896057.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>302864776.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>355924752.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>14200000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>17700000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>4300000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="AO27">
         <v>1400000.0</v>
       </c>
       <c r="AP27">
+        <v>1400000.0</v>
+      </c>
+      <c r="AQ27">
         <v>2400000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3500000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4800000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1500000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>600000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>100000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>200000.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>180000000.0</v>
+      </c>
+      <c r="C28">
         <v>192000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>170000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>167000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>184000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>185000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>169000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>170000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>167000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>199000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>164000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>156000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>151000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>148000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>135000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>129000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>124000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>170000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>105000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="U28">
         <v>100000000.0</v>
       </c>
       <c r="V28">
+        <v>100000000.0</v>
+      </c>
+      <c r="W28">
         <v>332000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>88000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>83000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>96000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>302000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>310000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>299000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>297000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>282800000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>284000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>289000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>283300000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>77200000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>87400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>82600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>81800000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>82600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>72300000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>63800000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>66100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>76700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>73000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>66800000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>73800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>72200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43500000.0</v>
       </c>
       <c r="AV28">
         <v>43500000.0</v>
       </c>
       <c r="AW28">
+        <v>43500000.0</v>
+      </c>
+      <c r="AX28">
         <v>44800000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>51400000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>56800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>58400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>64400000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>73100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>72900000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>73400000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>83600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>91600000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>82200000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>83400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>83500000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>121100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>117800000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>128700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>129900000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>128100000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>115700000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>123400000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>127100000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>130000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>126000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>125000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>119000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>128000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>115000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>119000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>112000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>87000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>148000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="CD28">
         <v>104000000.0</v>
       </c>
       <c r="CE28">
+        <v>104000000.0</v>
+      </c>
+      <c r="CF28">
         <v>126000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>125000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>112000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>106000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>108000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>110000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>125000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>38000000.0</v>
+      </c>
+      <c r="C29">
         <v>220000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>94000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>87000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>82000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>139000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>72000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>85000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>68000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-410000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>59000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>58000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>28000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-134000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-102000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>66000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>53000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>27000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>65000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-29000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>47000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>65000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-49000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>46000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>109000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>79000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>97000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>56000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -23645,217 +23910,218 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>513000000.0</v>
+      </c>
+      <c r="C30">
         <v>525000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>512000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>332000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>269000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>109000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>221000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>123000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>152000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>205000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>180000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>167000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>199000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>303000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>137000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000000.0</v>
       </c>
       <c r="Q30">
         <v>130000000.0</v>
       </c>
       <c r="R30">
+        <v>130000000.0</v>
+      </c>
+      <c r="S30">
         <v>216000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>106000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>119000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>64000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>391000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>168000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>131000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>88000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>350000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>279000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>321000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>293000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>290300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>320000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>289000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>300000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>120400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>117500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>144400000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>130000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>47600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>88300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>66300000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>95500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>142100000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>114700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>143600000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>146900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>346400000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>220100000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>58300000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>56700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>69500000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>68000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>63400000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>80900000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>110500000.0</v>
       </c>
-      <c r="BC30">
-[...1 lines deleted...]
-      </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
       <c r="BJ30">
         <v>0.0</v>
       </c>
       <c r="BK30">
         <v>0.0</v>
       </c>
       <c r="BL30">
@@ -23914,217 +24180,220 @@
       </c>
       <c r="CD30">
         <v>0.0</v>
       </c>
       <c r="CE30">
         <v>0.0</v>
       </c>
       <c r="CF30">
         <v>0.0</v>
       </c>
       <c r="CG30">
         <v>0.0</v>
       </c>
       <c r="CH30">
         <v>0.0</v>
       </c>
       <c r="CI30">
         <v>0.0</v>
       </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
       <c r="CK30">
         <v>0.0</v>
       </c>
+      <c r="CL30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B31">
+        <v>-128000000.0</v>
+      </c>
+      <c r="C31">
         <v>-153000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-139000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-132000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-130000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-135000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-148000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-179000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-148000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-152000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-159000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-145000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-142000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-144000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-133000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-127000000.0</v>
       </c>
       <c r="R31">
         <v>-127000000.0</v>
       </c>
       <c r="S31">
+        <v>-127000000.0</v>
+      </c>
+      <c r="T31">
         <v>-139000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-126000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-124000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-230000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-129000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-128000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-119000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-145000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-141000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-137000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-132000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-130200000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-135000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-130000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-140000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-180200000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-194200000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-128000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-131800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117300000.0</v>
       </c>
       <c r="AM31">
         <v>-117300000.0</v>
       </c>
       <c r="AN31">
+        <v>-117300000.0</v>
+      </c>
+      <c r="AO31">
         <v>-117200000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-115100000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-116000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-116400000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-163100000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-122800000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-283600000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-51300000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-50600000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-50000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-50700000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-50200000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-69300000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-67500000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-71700000.0</v>
       </c>
-      <c r="BC31">
-[...1 lines deleted...]
-      </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>0.0</v>
       </c>
       <c r="BK31">
         <v>0.0</v>
       </c>
       <c r="BL31">
@@ -24183,317 +24452,323 @@
       </c>
       <c r="CD31">
         <v>0.0</v>
       </c>
       <c r="CE31">
         <v>0.0</v>
       </c>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
         <v>0.0</v>
       </c>
       <c r="CH31">
         <v>0.0</v>
       </c>
       <c r="CI31">
         <v>0.0</v>
       </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B32">
+        <v>2264000000.0</v>
+      </c>
+      <c r="C32">
         <v>2466000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2449000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2410000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2109000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2296000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2291000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2080000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1739000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1820000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1837000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1775000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1590000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1689000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1726000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1639000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1451000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1546000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1495000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1438000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1260000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1358000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1337000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1048000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1225000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1479000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1458000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1400000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1266000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1384500000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1375000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1343000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1254000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1234200000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1208600000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1132700000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1000600000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1111400000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1075700000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1040200000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>918500000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1057000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1019700000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1042200000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>933300000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>416300000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>278900000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>261200000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>240900000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>265200000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>275100000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>278300000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>327700000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>404500000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>455700000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>540800000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>569900000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>580600000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>607700000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>595400000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>552000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>623000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>596900000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>645400000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>636900000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>629900000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>599900000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>634100000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>673500000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>646000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>594000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>613000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>602000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>590000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>539000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>559000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>546000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>533000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>495000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>512000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>508000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>503000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>468000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>488000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>481000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>476000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>426000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>418000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>434000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -24580,51 +24855,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
         <v>1334000000.0</v>
       </c>
       <c r="C2">
         <v>1139000000.0</v>
       </c>
       <c r="D2">
         <v>1178000000.0</v>
       </c>
       <c r="E2">
         <v>1087000000.0</v>
       </c>
       <c r="F2">
         <v>1560000000.0</v>
       </c>
       <c r="G2">
         <v>1533000000.0</v>
       </c>
       <c r="H2">
         <v>913000000.0</v>
       </c>
       <c r="I2">
         <v>1097000000.0</v>
       </c>
@@ -24635,51 +24910,51 @@
         <v>757800000.0</v>
       </c>
       <c r="L2">
         <v>1803200000.0</v>
       </c>
       <c r="M2">
         <v>786900000.0</v>
       </c>
       <c r="N2">
         <v>546700000.0</v>
       </c>
       <c r="O2">
         <v>459000000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
         <v>265000000</v>
       </c>
       <c r="C3">
         <v>201000000</v>
       </c>
       <c r="D3">
         <v>120000000</v>
       </c>
       <c r="E3">
         <v>100000000</v>
       </c>
       <c r="F3">
         <v>106000000</v>
       </c>
       <c r="G3">
         <v>117000000</v>
       </c>
       <c r="H3">
         <v>62000000</v>
       </c>
       <c r="I3">
         <v>86000000</v>
       </c>
@@ -24706,141 +24981,141 @@
       </c>
       <c r="Q3">
         <v>150300000</v>
       </c>
       <c r="R3">
         <v>204000000</v>
       </c>
       <c r="S3">
         <v>178000000</v>
       </c>
       <c r="T3">
         <v>87000000</v>
       </c>
       <c r="U3">
         <v>85000000</v>
       </c>
       <c r="V3">
         <v>93000000</v>
       </c>
       <c r="W3">
         <v>81000000</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>119000000.0</v>
       </c>
       <c r="F4">
         <v>-470000000.0</v>
       </c>
       <c r="G4">
         <v>27000000.0</v>
       </c>
       <c r="H4">
         <v>620000000.0</v>
       </c>
       <c r="I4">
         <v>-184000000.0</v>
       </c>
       <c r="J4">
         <v>-387000000.0</v>
       </c>
       <c r="K4">
         <v>702600000.0</v>
       </c>
       <c r="L4">
         <v>-1045400000.0</v>
       </c>
       <c r="M4">
         <v>1016300000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-395000000.0</v>
       </c>
       <c r="F5">
         <v>-8000000.0</v>
       </c>
       <c r="G5">
         <v>114000000.0</v>
       </c>
       <c r="H5">
         <v>49000000.0</v>
       </c>
       <c r="I5">
         <v>-228000000.0</v>
       </c>
       <c r="J5">
         <v>520700000.0</v>
       </c>
       <c r="K5">
         <v>-17000000.0</v>
       </c>
       <c r="L5">
         <v>127900000.0</v>
       </c>
       <c r="M5">
         <v>34900000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6">
         <v>-171000000.0</v>
       </c>
       <c r="C6">
         <v>195000000.0</v>
       </c>
       <c r="D6">
         <v>-39000000.0</v>
       </c>
       <c r="E6">
         <v>91000000.0</v>
       </c>
       <c r="F6">
         <v>-473000000.0</v>
       </c>
       <c r="G6">
         <v>27000000.0</v>
       </c>
       <c r="H6">
         <v>620000000.0</v>
       </c>
       <c r="I6">
         <v>-184000000.0</v>
       </c>
@@ -24851,51 +25126,51 @@
         <v>702600000.0</v>
       </c>
       <c r="L6">
         <v>-1045400000.0</v>
       </c>
       <c r="M6">
         <v>1016300000.0</v>
       </c>
       <c r="N6">
         <v>240200000.0</v>
       </c>
       <c r="O6">
         <v>87700000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7">
         <v>-112000000.0</v>
       </c>
       <c r="C7">
         <v>-109000000.0</v>
       </c>
       <c r="D7">
         <v>-269000000.0</v>
       </c>
       <c r="E7">
         <v>-310000000.0</v>
       </c>
       <c r="F7">
         <v>158000000.0</v>
       </c>
       <c r="G7">
         <v>-184000000.0</v>
       </c>
       <c r="H7">
         <v>131000000.0</v>
       </c>
       <c r="I7">
         <v>-123000000.0</v>
       </c>
@@ -24906,96 +25181,96 @@
         <v>2400000.0</v>
       </c>
       <c r="L7">
         <v>313400000.0</v>
       </c>
       <c r="M7">
         <v>-37100000.0</v>
       </c>
       <c r="N7">
         <v>-92600000.0</v>
       </c>
       <c r="O7">
         <v>-151200000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-110000000.0</v>
       </c>
       <c r="F8">
         <v>8000000.0</v>
       </c>
       <c r="G8">
         <v>-30000000.0</v>
       </c>
       <c r="H8">
         <v>-53000000.0</v>
       </c>
       <c r="I8">
         <v>19000000.0</v>
       </c>
       <c r="J8">
         <v>-30400000.0</v>
       </c>
       <c r="K8">
         <v>-15800000.0</v>
       </c>
       <c r="L8">
         <v>-26500000.0</v>
       </c>
       <c r="M8">
         <v>-24000000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B9">
         <v>-89000000.0</v>
       </c>
       <c r="C9">
         <v>7000000.0</v>
       </c>
       <c r="D9">
         <v>-147000000.0</v>
       </c>
       <c r="E9">
         <v>-110000000.0</v>
       </c>
       <c r="F9">
         <v>8000000.0</v>
       </c>
       <c r="G9">
         <v>-30000.0</v>
       </c>
       <c r="H9">
         <v>-53000000.0</v>
       </c>
       <c r="I9">
         <v>-200000000.0</v>
       </c>
@@ -25010,51 +25285,51 @@
       </c>
       <c r="M9">
         <v>62700000.0</v>
       </c>
       <c r="N9">
         <v>-23600000.0</v>
       </c>
       <c r="O9">
         <v>-94800000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9">
         <v>2100000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9">
         <v>7000000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10">
         <v>-67000000.0</v>
       </c>
       <c r="C10">
         <v>30000000.0</v>
       </c>
       <c r="D10">
         <v>-43000000.0</v>
       </c>
       <c r="E10">
         <v>-61000000.0</v>
       </c>
       <c r="F10">
         <v>12000000.0</v>
       </c>
       <c r="G10">
         <v>-10000000.0</v>
       </c>
       <c r="H10">
         <v>-15000000.0</v>
       </c>
       <c r="I10">
         <v>-7000000.0</v>
       </c>
@@ -25065,51 +25340,51 @@
         <v>7700000.0</v>
       </c>
       <c r="L10">
         <v>9200000.0</v>
       </c>
       <c r="M10">
         <v>-24100000.0</v>
       </c>
       <c r="N10">
         <v>-7800000.0</v>
       </c>
       <c r="O10">
         <v>-7000000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>169000000.0</v>
       </c>
       <c r="F11">
         <v>149000000.0</v>
       </c>
       <c r="G11">
         <v>-183000000.0</v>
       </c>
       <c r="H11">
         <v>112000000.0</v>
       </c>
       <c r="I11">
         <v>41000000.0</v>
       </c>
       <c r="J11">
         <v>19900000.0</v>
       </c>
       <c r="K11">
         <v>27500000.0</v>
       </c>
@@ -25120,145 +25395,145 @@
         <v>105000000.0</v>
       </c>
       <c r="N11">
         <v>-30600000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>45400000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
         <v>26000000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>34000000.0</v>
       </c>
       <c r="W11">
         <v>48000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>126000000.0</v>
       </c>
       <c r="F12">
         <v>522000000.0</v>
       </c>
       <c r="G12">
         <v>65000000.0</v>
       </c>
       <c r="H12">
         <v>58000000.0</v>
       </c>
       <c r="I12">
         <v>-13000000.0</v>
       </c>
       <c r="J12">
         <v>-580200000.0</v>
       </c>
       <c r="K12">
         <v>99700000.0</v>
       </c>
       <c r="L12">
         <v>118200000.0</v>
       </c>
       <c r="M12">
         <v>311800000.0</v>
       </c>
       <c r="N12">
         <v>62000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-334000000.0</v>
       </c>
       <c r="F13">
         <v>-31000000.0</v>
       </c>
       <c r="G13">
         <v>17000000.0</v>
       </c>
       <c r="H13">
         <v>33000000.0</v>
       </c>
       <c r="I13">
         <v>-228000000.0</v>
       </c>
       <c r="J13">
         <v>399000000.0</v>
       </c>
       <c r="K13">
         <v>-7000000.0</v>
       </c>
       <c r="L13">
         <v>139500000.0</v>
       </c>
       <c r="M13">
         <v>29400000.0</v>
       </c>
       <c r="N13">
         <v>-46600000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14">
         <v>301000000.0</v>
       </c>
       <c r="C14">
         <v>264000000.0</v>
       </c>
       <c r="D14">
         <v>194502713.0</v>
       </c>
       <c r="E14">
         <v>190000000.0</v>
       </c>
       <c r="F14">
         <v>201000000.0</v>
       </c>
       <c r="G14">
         <v>189000000.0</v>
       </c>
       <c r="H14">
         <v>185000000.0</v>
       </c>
       <c r="I14">
         <v>180000000.0</v>
       </c>
@@ -25269,51 +25544,51 @@
         <v>172100000.0</v>
       </c>
       <c r="L14">
         <v>182000000.0</v>
       </c>
       <c r="M14">
         <v>68800000.0</v>
       </c>
       <c r="N14">
         <v>65800000.0</v>
       </c>
       <c r="O14">
         <v>114200000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15">
         <v>1108000000.0</v>
       </c>
       <c r="C15">
         <v>1029000000.0</v>
       </c>
       <c r="D15">
         <v>990000000.0</v>
       </c>
       <c r="E15">
         <v>971000000.0</v>
       </c>
       <c r="F15">
         <v>974000000.0</v>
       </c>
       <c r="G15">
         <v>959000000.0</v>
       </c>
       <c r="H15">
         <v>901000000.0</v>
       </c>
       <c r="I15">
         <v>728000000.0</v>
       </c>
@@ -25336,51 +25611,51 @@
         <v>14000000.0</v>
       </c>
       <c r="P15">
         <v>7600000.0</v>
       </c>
       <c r="Q15">
         <v>34200000.0</v>
       </c>
       <c r="R15">
         <v>34100000.0</v>
       </c>
       <c r="S15">
         <v>34000000.0</v>
       </c>
       <c r="T15">
         <v>17000000.0</v>
       </c>
       <c r="U15">
         <v>367000000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16">
         <v>1163000000.0</v>
       </c>
       <c r="C16">
         <v>1334000000.0</v>
       </c>
       <c r="D16">
         <v>1139000000.0</v>
       </c>
       <c r="E16">
         <v>1178000000.0</v>
       </c>
       <c r="F16">
         <v>1087000000.0</v>
       </c>
       <c r="G16">
         <v>1560000000.0</v>
       </c>
       <c r="H16">
         <v>1533000000.0</v>
       </c>
       <c r="I16">
         <v>913000000.0</v>
       </c>
@@ -25393,92 +25668,92 @@
       <c r="L16">
         <v>757800000.0</v>
       </c>
       <c r="M16">
         <v>1803200000.0</v>
       </c>
       <c r="N16">
         <v>786900000.0</v>
       </c>
       <c r="O16">
         <v>546700000.0</v>
       </c>
       <c r="P16">
         <v>459000000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17">
         <v>6000000.0</v>
       </c>
       <c r="H17">
         <v>16000000.0</v>
       </c>
       <c r="I17">
         <v>-20000000.0</v>
       </c>
       <c r="J17">
         <v>24000000.0</v>
       </c>
       <c r="K17">
         <v>-2400000.0</v>
       </c>
       <c r="L17">
         <v>-73500000.0</v>
       </c>
       <c r="M17">
         <v>-17800000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18">
         <v>1449000000.0</v>
       </c>
       <c r="C18">
         <v>1302000000.0</v>
       </c>
       <c r="D18">
         <v>1203000000.0</v>
       </c>
       <c r="E18">
         <v>1390000000.0</v>
       </c>
       <c r="F18">
         <v>1620000000.0</v>
       </c>
       <c r="G18">
         <v>804000000.0</v>
       </c>
       <c r="H18">
         <v>1414000000.0</v>
       </c>
       <c r="I18">
         <v>1079000000.0</v>
       </c>
@@ -25489,186 +25764,190 @@
         <v>1235300000.0</v>
       </c>
       <c r="L18">
         <v>1089500000.0</v>
       </c>
       <c r="M18">
         <v>228400000.0</v>
       </c>
       <c r="N18">
         <v>299700000.0</v>
       </c>
       <c r="O18">
         <v>154200000.0</v>
       </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>199</v>
+      </c>
+      <c r="B19">
+        <v>76000000.0</v>
+      </c>
       <c r="C19">
         <v>-660000000.0</v>
       </c>
       <c r="D19">
         <v>-9000000.0</v>
       </c>
       <c r="E19">
         <v>71000000.0</v>
       </c>
       <c r="F19">
         <v>-1103000000.0</v>
       </c>
       <c r="G19">
         <v>33000000.0</v>
       </c>
       <c r="H19">
         <v>24000000.0</v>
       </c>
       <c r="I19">
         <v>33000000.0</v>
       </c>
       <c r="J19">
         <v>788200000.0</v>
       </c>
       <c r="K19">
         <v>27600000.0</v>
       </c>
       <c r="L19">
         <v>30500000.0</v>
       </c>
       <c r="M19">
         <v>15500000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>30000000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>201</v>
+      </c>
+      <c r="B21">
+        <v>-427000000.0</v>
+      </c>
       <c r="C21">
         <v>260000000.0</v>
       </c>
       <c r="D21">
         <v>-37000000.0</v>
       </c>
       <c r="E21">
         <v>-92000000.0</v>
       </c>
       <c r="F21">
         <v>446000000.0</v>
       </c>
       <c r="G21">
         <v>438000000.0</v>
       </c>
       <c r="H21">
         <v>-66000000.0</v>
       </c>
       <c r="I21">
         <v>-2000000.0</v>
       </c>
       <c r="J21">
         <v>3045600000.0</v>
       </c>
       <c r="K21">
         <v>-69700000.0</v>
       </c>
       <c r="L21">
         <v>-1459100000.0</v>
       </c>
       <c r="M21">
         <v>5672500000.0</v>
       </c>
       <c r="N21">
         <v>-57200000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22">
         <v>1075000000.0</v>
       </c>
       <c r="C22">
         <v>1021000000.0</v>
       </c>
       <c r="D22">
         <v>1190000000.0</v>
       </c>
       <c r="E22">
         <v>1482000000.0</v>
       </c>
       <c r="F22">
         <v>1253000000.0</v>
       </c>
       <c r="G22">
         <v>750000000.0</v>
       </c>
       <c r="H22">
         <v>1111000000.0</v>
       </c>
       <c r="I22">
         <v>1144000000.0</v>
       </c>
@@ -25695,51 +25974,51 @@
       </c>
       <c r="Q22">
         <v>186800000.0</v>
       </c>
       <c r="R22">
         <v>200100000.0</v>
       </c>
       <c r="S22">
         <v>190000000.0</v>
       </c>
       <c r="T22">
         <v>148000000.0</v>
       </c>
       <c r="U22">
         <v>27000000.0</v>
       </c>
       <c r="V22">
         <v>47000000.0</v>
       </c>
       <c r="W22">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
         <v>66000000.0</v>
       </c>
       <c r="C23">
         <v>66000000.0</v>
       </c>
       <c r="D23">
         <v>93000000.0</v>
       </c>
       <c r="E23">
         <v>54000000.0</v>
       </c>
       <c r="F23">
         <v>-74000000.0</v>
       </c>
       <c r="G23">
         <v>4846000000.0</v>
       </c>
       <c r="H23">
         <v>2325000000.0</v>
       </c>
       <c r="I23">
         <v>2000000.0</v>
       </c>
@@ -25750,60 +26029,60 @@
         <v>3500000.0</v>
       </c>
       <c r="L23">
         <v>-380100000.0</v>
       </c>
       <c r="M23">
         <v>-158000000.0</v>
       </c>
       <c r="N23">
         <v>10100000.0</v>
       </c>
       <c r="O23">
         <v>-15420300.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24">
         <v>18000000.0</v>
       </c>
       <c r="C24">
         <v>7000000.0</v>
       </c>
       <c r="D24">
-        <v>19000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="E24">
         <v>-35000000.0</v>
       </c>
       <c r="F24">
         <v>-9000000.0</v>
       </c>
       <c r="G24">
         <v>5000000.0</v>
       </c>
       <c r="H24">
         <v>8000000.0</v>
       </c>
       <c r="I24">
         <v>1000000.0</v>
       </c>
       <c r="J24">
         <v>26600000.0</v>
       </c>
       <c r="K24">
         <v>2600000.0</v>
       </c>
       <c r="L24">
         <v>275749015.0</v>
       </c>
@@ -25821,51 +26100,51 @@
       </c>
       <c r="Q24">
         <v>21200000.0</v>
       </c>
       <c r="R24">
         <v>22000000.0</v>
       </c>
       <c r="S24">
         <v>27000000.0</v>
       </c>
       <c r="T24">
         <v>22000000.0</v>
       </c>
       <c r="U24">
         <v>18000000.0</v>
       </c>
       <c r="V24">
         <v>18000000.0</v>
       </c>
       <c r="W24">
         <v>26000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
         <v>202000000.0</v>
       </c>
       <c r="C25">
         <v>160000000.0</v>
       </c>
       <c r="D25">
         <v>451382977.0</v>
       </c>
       <c r="E25">
         <v>52000000.0</v>
       </c>
       <c r="F25">
         <v>17000000.0</v>
       </c>
       <c r="G25">
         <v>300000000.0</v>
       </c>
       <c r="H25">
         <v>-77000000.0</v>
       </c>
       <c r="I25">
         <v>-113000000.0</v>
       </c>
@@ -25876,51 +26155,51 @@
         <v>23400000.0</v>
       </c>
       <c r="L25">
         <v>179200000.0</v>
       </c>
       <c r="M25">
         <v>515700000.0</v>
       </c>
       <c r="N25">
         <v>71400000.0</v>
       </c>
       <c r="O25">
         <v>122600000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26">
         <v>33000000.0</v>
       </c>
       <c r="C26">
         <v>78000000.0</v>
       </c>
       <c r="D26">
         <v>-500000000.0</v>
       </c>
       <c r="E26">
         <v>-326000000.0</v>
       </c>
       <c r="F26">
         <v>-551000000.0</v>
       </c>
       <c r="G26">
         <v>-298000000.0</v>
       </c>
       <c r="H26">
         <v>102000000.0</v>
       </c>
       <c r="I26">
         <v>-621000000.0</v>
       </c>
@@ -25929,51 +26208,51 @@
       </c>
       <c r="K26">
         <v>13700000.0</v>
       </c>
       <c r="L26">
         <v>1253000000.0</v>
       </c>
       <c r="M26">
         <v>2998700000.0</v>
       </c>
       <c r="N26">
         <v>-7300000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27">
         <v>151000000.0</v>
       </c>
       <c r="C27">
         <v>172000000.0</v>
       </c>
       <c r="D27">
         <v>194000000.0</v>
       </c>
       <c r="E27">
         <v>136000000.0</v>
       </c>
       <c r="F27">
         <v>102000000.0</v>
       </c>
       <c r="G27">
         <v>74000000.0</v>
       </c>
       <c r="H27">
         <v>68000000.0</v>
       </c>
       <c r="I27">
         <v>48000000.0</v>
       </c>
@@ -25984,51 +26263,51 @@
         <v>35100000.0</v>
       </c>
       <c r="L27">
         <v>50800000.0</v>
       </c>
       <c r="M27">
         <v>43100000.0</v>
       </c>
       <c r="N27">
         <v>14800000.0</v>
       </c>
       <c r="O27">
         <v>12200000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
         <v>-1436000000.0</v>
       </c>
       <c r="C28">
         <v>-625000000.0</v>
       </c>
       <c r="D28">
         <v>-1374000000.0</v>
       </c>
       <c r="E28">
         <v>-1307000000.0</v>
       </c>
       <c r="F28">
         <v>-1093000000.0</v>
       </c>
       <c r="G28">
         <v>-821000000.0</v>
       </c>
       <c r="H28">
         <v>-842000000.0</v>
       </c>
       <c r="I28">
         <v>-1285000000.0</v>
       </c>
@@ -26041,51 +26320,51 @@
       <c r="L28">
         <v>-2115200000.0</v>
       </c>
       <c r="M28">
         <v>8565600000.0</v>
       </c>
       <c r="N28">
         <v>-132700000.0</v>
       </c>
       <c r="O28">
         <v>-174600000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
         <v>1714000000.0</v>
       </c>
       <c r="C29">
         <v>1503000000.0</v>
       </c>
       <c r="D29">
         <v>1323000000.0</v>
       </c>
       <c r="E29">
         <v>1490000000.0</v>
       </c>
       <c r="F29">
         <v>1726000000.0</v>
       </c>
       <c r="G29">
         <v>921000000.0</v>
       </c>
       <c r="H29">
         <v>1476000000.0</v>
       </c>
       <c r="I29">
         <v>1165000000.0</v>
       </c>
@@ -26112,51 +26391,51 @@
       </c>
       <c r="Q29">
         <v>310400000.0</v>
       </c>
       <c r="R29">
         <v>310800000.0</v>
       </c>
       <c r="S29">
         <v>243000000.0</v>
       </c>
       <c r="T29">
         <v>117000000.0</v>
       </c>
       <c r="U29">
         <v>74000000.0</v>
       </c>
       <c r="V29">
         <v>218000000.0</v>
       </c>
       <c r="W29">
         <v>199000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
         <v>-399000000.0</v>
       </c>
       <c r="C30">
         <v>-660000000.0</v>
       </c>
       <c r="D30">
         <v>11000000.0</v>
       </c>
       <c r="E30">
         <v>-64000000.0</v>
       </c>
       <c r="F30">
         <v>-1103000000.0</v>
       </c>
       <c r="G30">
         <v>-79000000.0</v>
       </c>
       <c r="H30">
         <v>-30000000.0</v>
       </c>
       <c r="I30">
         <v>-44000000.0</v>
       </c>
@@ -26186,3696 +26465,3741 @@
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ30"/>
+  <dimension ref="A1:CK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
         <v>130</v>
       </c>
       <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
         <v>133</v>
       </c>
       <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
         <v>136</v>
       </c>
       <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
         <v>139</v>
       </c>
       <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
-      <c r="CC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CD1" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
       <c r="CE1" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="CF1" t="s">
+        <v>178</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
       </c>
-      <c r="CG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH1" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="CI1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
-        <v>180</v>
+      <c r="CK1" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
+        <v>1163000000.0</v>
+      </c>
+      <c r="C2">
         <v>1206000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1026000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>899000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1334000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1176000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>941862000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1047918638.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1133172534.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1303721432.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1213000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1033000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1178000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>946000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>838000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>895000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1087000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1773000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1762000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1563000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1560000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1919000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1540000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2498000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1533000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1732000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1028000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>902000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>913000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1143500000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>987500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>852400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1097400000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3607100000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3435500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>923900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1460400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1274400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>998100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>825900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>757800000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>975500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>688900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1021900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1803200000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1013700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>904700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>863100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>786900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>764300000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>654100000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>598800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>546700000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>482800000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
+        <v>58000000</v>
+      </c>
+      <c r="C3">
         <v>100076693</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>61618297</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>39862027</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>64000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>77000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>55230000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>42876691</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>25883858</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>47000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>25000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>30000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>24000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>18000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>36000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>24000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>31000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>46000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>32000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>20000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>19000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>30000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>32700000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>31700000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14600000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19800000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5200000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7600000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4100000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15500000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5400000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7200000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5600000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>32400000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>25900000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>27600000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>29400000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>20200000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3500000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3800000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3400000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>14700000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2200000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1300000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>7300000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>32500000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>37700000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>13800000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>16600000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>82100000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>42000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>23500000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>9700000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>150300000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>90100000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>63800000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>31200000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>204000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>125000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>83000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>33000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>178000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>88000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>50000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>23000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>87000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>48000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>31000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>13000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>85000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>48000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
         <v>93000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
         <v>81000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
+      <c r="CK3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>176000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-145000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>229000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>127000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-46000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-191000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-686000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>23000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>195000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-2000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-366000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>370000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-965000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>988000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-192000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>709000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>114000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-11000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-230100000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>156000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>135100000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-245000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-2533700000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>171600000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>2511600000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-536500000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>186000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>276300000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>172200000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>68100000.0</v>
       </c>
-      <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
-      <c r="AS4">
+      <c r="AS4"/>
+      <c r="AT4">
         <v>-781300000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-44000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-145000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-95000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-81000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-125000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-94000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>140000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>66000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-103000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-111000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>144000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>28000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-56000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>50000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>90000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-104000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>56400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>66200000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>31000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-381600000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>608200000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>70400000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-115100000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-42800000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-35000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>24300000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>11100000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-17400000.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>56400000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6">
+        <v>-151000000.0</v>
+      </c>
+      <c r="C6">
         <v>-43000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>180000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>127000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-435000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>158000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>234138000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-106056788.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-90000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-170548898.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>97000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>180000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-145000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>232000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>108000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-57000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-192000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-686000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>199000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-359000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>379000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-958000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>965000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-199000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>704000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>126000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-11000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-230500000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>156000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>135100000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-245000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2533700000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>171600000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2511600000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-536500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>186000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>276300000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>172200000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>68100000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-217700000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>286600000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-333000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-781300000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>789500000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>109000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>41600000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>76200000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>22600000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>110200000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>55300000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>52100000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>63900000.0</v>
       </c>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7">
+        <v>-204000000.0</v>
+      </c>
+      <c r="C7">
         <v>52000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>226000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-13000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-213000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>115000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>100000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-52000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-186000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-19874040.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-12000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-228000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-43000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-157000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-120000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>146000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>46000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-112000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-68000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>80000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-21000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-117000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-108000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>105000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>23000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-172000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>202000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>16400000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>104600000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-446000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>600000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-37000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-162300000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-6700000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-20700000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>86800000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-64700000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-102400000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>215800000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>62700000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>137300000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-107600000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>79500000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-23000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>13700000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-54900000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>40700000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-55600000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>7800000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-18100000.0</v>
       </c>
-      <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-21000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-8000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-17000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-97000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>50000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-46000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-3000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-6000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-7000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>24000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>53000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-47000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-130000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>94000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-46000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>9000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-30000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>14000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>19300000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-36500000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>20800000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>15400000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-30700000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-27100000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-20400000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>47800000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-35800000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-1400000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-12400000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>33800000.0</v>
       </c>
-      <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-      <c r="AS8">
+      <c r="AS8"/>
+      <c r="AT8">
         <v>55600000.0</v>
       </c>
-      <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B9">
+        <v>30000000.0</v>
+      </c>
+      <c r="C9">
         <v>-23000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6310070.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-87000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-50000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8874000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5973198.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-62299475.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21000000.0</v>
       </c>
       <c r="M9">
         <v>-21000000.0</v>
       </c>
       <c r="N9">
+        <v>-21000000.0</v>
+      </c>
+      <c r="O9">
         <v>-17000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-89896495.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>49190551.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-18000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2979898.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-5830864.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-7423900.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-89000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>53000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-47000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-130000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>27000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-46000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>90000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-70000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-112000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>83900000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>27300000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>48100000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-359300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>474000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-7500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-127900000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-7600000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-27300000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>12100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-33600000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>33800000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-174800000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>135400000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>40800000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>55600000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-12800000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>72700000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>800000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2300000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-13900000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5600000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2300000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-18100000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
-      <c r="BE9">
+      <c r="BE9"/>
+      <c r="BF9">
         <v>3400000.0</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>8600000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>8700000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>11600000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-      <c r="BM9">
+      <c r="BM9"/>
+      <c r="BN9">
         <v>2600000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2100000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>4000000.0</v>
       </c>
-      <c r="BP9"/>
-      <c r="BQ9">
+      <c r="BQ9"/>
+      <c r="BR9">
         <v>6000000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>1000000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>3000000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>7000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>9000000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C10">
         <v>9000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-39000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="I10">
         <v>7000000.0</v>
       </c>
       <c r="J10">
+        <v>7000000.0</v>
+      </c>
+      <c r="K10">
         <v>6000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-25000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-20000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-40000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-5000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-22000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-15000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-13000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>19000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-24000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-8600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-7000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2700000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-8400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>66400000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>9600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-79000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>14300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-10100000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-34900000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3100000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1700000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-7800000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-31000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>50000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-81000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>56000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>14000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>81000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>18000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>84000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>19000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-73000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>48000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-22000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-136000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>127000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>25000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>29000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-69000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>65000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-12600000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>61400000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-72800000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>50300000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-20900000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-24100000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>14600000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>39500000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1900000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-7700000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-2400000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>280300000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>340800000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>81400000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>30200000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>69100000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>67600000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-30600000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>45400000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>26000000.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>6000000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>34000000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>48000000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>128000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>110000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-1000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>89000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-21000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>30000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>74000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>157000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>189000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>107000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-17000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-28000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>105000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-69000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-4000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>26000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-8900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>67200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-73300000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-706800000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>70700000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>45900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>16300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>34600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>20600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>28200000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>299400000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>9000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6000000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>62000000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000000.0</v>
       </c>
       <c r="M13">
         <v>-19000000.0</v>
       </c>
       <c r="N13">
+        <v>-19000000.0</v>
+      </c>
+      <c r="O13">
         <v>-101000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-41000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-120000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-72000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>125000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>53000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-102000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-107000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>26000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>19000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>28000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-56000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>34000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>90000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-104000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>56400000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>66200000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>31000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-381600000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>399000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>12400000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-115100000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-60700000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-7000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>3900000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>11600000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>139500000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>29400000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-46600000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14">
+        <v>78000000.0</v>
+      </c>
+      <c r="C14">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="D14">
         <v>77000000.0</v>
       </c>
       <c r="E14">
+        <v>77000000.0</v>
+      </c>
+      <c r="F14">
         <v>71000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>77000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>79635000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>58987832.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>48781117.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>50354283.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>47000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>49000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>46000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>47000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>46000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>48000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>49000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>51000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>50000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>51000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>49000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>50000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>48000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>46000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>45000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>46000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>47000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>45000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>47000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>42500000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>44900000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>45600000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46200000.0</v>
       </c>
       <c r="AI14">
         <v>46200000.0</v>
       </c>
       <c r="AJ14">
+        <v>46200000.0</v>
+      </c>
+      <c r="AK14">
         <v>45300000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>43400000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>43100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>43300000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>43600000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>42100000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>44200000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>35700000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>51200000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>50900000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>24200000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>16500000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>15800000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>16400000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>17400000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15800000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>16000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16600000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>18200000.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15">
+        <v>283000000.0</v>
+      </c>
+      <c r="C15">
         <v>271759970.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>284638174.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>282000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>262000000.0</v>
       </c>
       <c r="F15">
         <v>262000000.0</v>
       </c>
       <c r="G15">
+        <v>262000000.0</v>
+      </c>
+      <c r="H15">
         <v>261000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>260887997.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>243905586.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>255124252.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249000000.0</v>
       </c>
       <c r="L15">
         <v>249000000.0</v>
       </c>
       <c r="M15">
-        <v>243000000.0</v>
+        <v>249000000.0</v>
       </c>
       <c r="N15">
         <v>243000000.0</v>
       </c>
       <c r="O15">
+        <v>243000000.0</v>
+      </c>
+      <c r="P15">
         <v>232061684.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>244000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>241000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>244000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>246000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>245000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>239000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>243000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>20103254.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>484000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232000000.0</v>
       </c>
       <c r="Z15">
         <v>232000000.0</v>
       </c>
       <c r="AA15">
         <v>232000000.0</v>
       </c>
       <c r="AB15">
+        <v>232000000.0</v>
+      </c>
+      <c r="AC15">
         <v>230000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>207000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>210900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210100000.0</v>
       </c>
       <c r="AF15">
         <v>210100000.0</v>
       </c>
       <c r="AG15">
+        <v>210100000.0</v>
+      </c>
+      <c r="AH15">
         <v>96900000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>211600000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>155300000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>150700000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>145900000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>141200000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>136700000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>131900000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>128300000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>123600000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>114300000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>124500000.0</v>
       </c>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>28200000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>28100000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>24700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24600000.0</v>
       </c>
       <c r="AX15">
         <v>24600000.0</v>
       </c>
       <c r="AY15">
-        <v>21100000.0</v>
+        <v>24600000.0</v>
       </c>
       <c r="AZ15">
         <v>21100000.0</v>
       </c>
       <c r="BA15">
+        <v>21100000.0</v>
+      </c>
+      <c r="BB15">
         <v>17500000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>14000000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15">
         <v>17800000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>7600000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>34200000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>25600000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>17100000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>8500000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>34100000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>25000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>17000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>8000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>34000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>25000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>17000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>17000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>8000000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ15"/>
       <c r="CA15">
         <v>367000000.0</v>
       </c>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>367000000.0</v>
+      </c>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16">
+        <v>1012000000.0</v>
+      </c>
+      <c r="C16">
         <v>1163000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1206000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1026000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>899000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1334000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1176000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>941861850.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1047918638.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1133172534.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1310000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1213000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1033000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1178000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>946000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>838000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>895000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1087000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1773000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1762000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1563000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1560000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1919000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1540000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2498000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1533000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1732000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1028000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>902000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>913000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1143500000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>987500000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>852400000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1073400000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3607100000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3435500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>923900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1460400000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1274400000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>998100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>825900000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>757800000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>975500000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>688900000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1021900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1803200000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1013700000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>904700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>863100000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>786900000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>764300000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>654100000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>598800000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>546700000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>482800000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-      <c r="V17">
+      <c r="V17"/>
+      <c r="W17">
         <v>6000000.0</v>
       </c>
-      <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>10000000.0</v>
       </c>
-      <c r="AA17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
+        <v>0.0</v>
+      </c>
+      <c r="AD17">
         <v>6000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-9600000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>5200000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-7300000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-8300000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1300000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>9400000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>10000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3300000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-17000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>8400000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-7700000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>13900000.0</v>
       </c>
-      <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17">
         <v>-59000000.0</v>
       </c>
-      <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18">
+        <v>169000000.0</v>
+      </c>
+      <c r="C18">
         <v>440889900.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>484875900.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>419488660.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>54000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>404000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>485000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>289771662.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>121455026.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>356000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>408000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>362000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>77000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>375000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>374000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>417000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>224000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>435000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>486000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>448000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>251000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>267000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>380000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>40000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>117000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>535000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>418000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>312000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>149000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>459200000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>354000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>383800000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-118000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>548700000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>327300000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>197800000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>271500000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>334500000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>408300000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>314800000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>177700000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>222000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>416300000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>218900000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>232300000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-136500000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>159000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>84000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>121900000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>42800000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>135300000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>50000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>71600000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>47300000.0</v>
       </c>
-      <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>199</v>
+      </c>
+      <c r="B19">
+        <v>16000000.0</v>
+      </c>
       <c r="C19">
+        <v>18000000.0</v>
+      </c>
+      <c r="D19">
         <v>-11000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-18000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-184000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-44000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-57000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-528000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-31000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>22000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="M19">
         <v>14000000.0</v>
       </c>
       <c r="N19">
+        <v>14000000.0</v>
+      </c>
+      <c r="O19">
         <v>49000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>13000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>6000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>3000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1034000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-33000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-29000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>7000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>10000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>12000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>7000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>4000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>11000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>9500000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>4000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>12300000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>7200000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>4600000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>3800000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>770500000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>9300000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>10200000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>7800000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>6600000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>3000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>30500000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-48100000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-373400000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -29920,2162 +30244,2195 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>201</v>
+      </c>
+      <c r="B21">
+        <v>-28000000.0</v>
+      </c>
       <c r="C21">
+        <v>-229000000.0</v>
+      </c>
+      <c r="D21">
         <v>-132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="E21">
         <v>-33000000.0</v>
       </c>
       <c r="F21">
+        <v>-33000000.0</v>
+      </c>
+      <c r="G21">
         <v>-26000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>42000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-34000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-32000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-23000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-18000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-25000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-26000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>509000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-27000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-43000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-37000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-41000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-544000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1060000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-513000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>495000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-25000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-23000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>63900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-22600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-21600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-21700000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>442600000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-22300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1677000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>948300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-17000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-18100000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-17400000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-17200000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1377800000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-1020600000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5830500000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-57200000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22">
+        <v>338000000.0</v>
+      </c>
+      <c r="C22">
         <v>113000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>436000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>263000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>221000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>259000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>357000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>279942254.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>228972591.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>522040323.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>364000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>351000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>277000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>336000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>530000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>346000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>270000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>262000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>329000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>391000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>271000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>139000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>223000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>164000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>224000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>257000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>351000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>257000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>246000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>301200000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>249800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>314200000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>278800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>578400000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>246800000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>243500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>166600000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>301400000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>238600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>247600000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>168300000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>184500000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>183400000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>92900000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>50900000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-389400000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-23500000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>75100000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>60400000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>66800000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>68200000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>62900000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>35800000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>48600000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6600000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>48200000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>14300000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>25000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>38800000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>30200000.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>49000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>41000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>50200000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>46600000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>58900000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>47100000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>44300000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>49800000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>51000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="BU22">
         <v>49000000.0</v>
       </c>
       <c r="BV22">
+        <v>49000000.0</v>
+      </c>
+      <c r="BW22">
         <v>36000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>34000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>38000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>40000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>27000000.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22">
+      <c r="CB22"/>
+      <c r="CC22">
         <v>27000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>22000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>23000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>21000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>5000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>9000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
+        <v>9000000.0</v>
+      </c>
+      <c r="C23">
         <v>13347460.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17152336.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8708113.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>17000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22312035.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21852037.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30287021.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26812387.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>40877534.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-7000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>77000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>35000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-95000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2290260.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2297306.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-6754366.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-21131944.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-21793935.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-19869806.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-15000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-41445143.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4695611.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-22402292.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19415609.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-7001839.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4253572.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-9573289.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3701524.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2112439.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2994462378.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-14780849.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-16303143.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-32838805.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2432314.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-285116.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2200000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-292800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3200000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1167800000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1800000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2840400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2400000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-4200000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9200000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>900000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-7300000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-12000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-11900000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24">
+        <v>4000000.0</v>
+      </c>
+      <c r="C24">
         <v>-81597522.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>50446390.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>38312454.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>22813000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11246000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>17985731.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>22335.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>55710302.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>62000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3089151.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-23091063.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3950874.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1447126.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-10083762.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
+        <v>3000000.0</v>
+      </c>
+      <c r="V24">
+        <v>6000000.0</v>
+      </c>
+      <c r="W24">
+        <v>-4000000.0</v>
+      </c>
+      <c r="X24">
+        <v>4000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>1000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>4000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AB24">
         <v>2000000.0</v>
       </c>
-      <c r="U24">
+      <c r="AC24">
+        <v>17000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>5000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>6900000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AG24">
+        <v>1900000.0</v>
+      </c>
+      <c r="AH24">
+        <v>1700000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-13327349.0</v>
+      </c>
+      <c r="AJ24">
+        <v>7400000.0</v>
+      </c>
+      <c r="AK24">
+        <v>3900000.0</v>
+      </c>
+      <c r="AL24">
         <v>6000000.0</v>
       </c>
-      <c r="V24">
-[...14 lines deleted...]
-      <c r="AA24">
+      <c r="AM24">
+        <v>12900000.0</v>
+      </c>
+      <c r="AN24">
+        <v>5100000.0</v>
+      </c>
+      <c r="AO24">
+        <v>6700000.0</v>
+      </c>
+      <c r="AP24">
+        <v>9400000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>4300000.0</v>
+      </c>
+      <c r="AR24">
+        <v>6000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>7000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>6000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AV24">
+        <v>300000.0</v>
+      </c>
+      <c r="AW24">
+        <v>-2400000.0</v>
+      </c>
+      <c r="AX24">
+        <v>-4700000.0</v>
+      </c>
+      <c r="AY24">
+        <v>19600000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>4100000.0</v>
+      </c>
+      <c r="BA24">
+        <v>43100000.0</v>
+      </c>
+      <c r="BB24">
+        <v>13600000.0</v>
+      </c>
+      <c r="BC24">
+        <v>38700000.0</v>
+      </c>
+      <c r="BD24">
+        <v>70000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>36500000.0</v>
+      </c>
+      <c r="BF24">
+        <v>7700000.0</v>
+      </c>
+      <c r="BG24">
+        <v>30600000.0</v>
+      </c>
+      <c r="BH24">
+        <v>23700000.0</v>
+      </c>
+      <c r="BI24">
+        <v>7300000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>7800000.0</v>
+      </c>
+      <c r="BK24">
+        <v>21200000.0</v>
+      </c>
+      <c r="BL24">
+        <v>18800000.0</v>
+      </c>
+      <c r="BM24">
+        <v>11000000.0</v>
+      </c>
+      <c r="BN24">
+        <v>3200000.0</v>
+      </c>
+      <c r="BO24">
+        <v>22000000.0</v>
+      </c>
+      <c r="BP24">
         <v>2000000.0</v>
       </c>
-      <c r="AB24">
-[...113 lines deleted...]
-      <c r="BN24">
+      <c r="BQ24"/>
+      <c r="BR24">
+        <v>3000000.0</v>
+      </c>
+      <c r="BS24">
+        <v>27000000.0</v>
+      </c>
+      <c r="BT24">
+        <v>26000000.0</v>
+      </c>
+      <c r="BU24">
+        <v>9000000.0</v>
+      </c>
+      <c r="BV24">
+        <v>8000000.0</v>
+      </c>
+      <c r="BW24">
         <v>22000000.0</v>
       </c>
-      <c r="BO24">
-[...12 lines deleted...]
-      <c r="BT24">
+      <c r="BX24">
+        <v>18000000.0</v>
+      </c>
+      <c r="BY24">
+        <v>12000000.0</v>
+      </c>
+      <c r="BZ24">
         <v>9000000.0</v>
       </c>
-      <c r="BU24">
-[...5 lines deleted...]
-      <c r="BW24">
+      <c r="CA24">
         <v>18000000.0</v>
       </c>
-      <c r="BX24">
-[...5 lines deleted...]
-      <c r="BZ24">
+      <c r="CB24">
+        <v>15000000.0</v>
+      </c>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24">
         <v>18000000.0</v>
       </c>
-      <c r="CA24">
-[...7 lines deleted...]
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>26000000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
+        <v>64000000.0</v>
+      </c>
+      <c r="C25">
         <v>255966593.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-197505803.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>106350687.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-24000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-29000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-7526000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12789034.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8334418.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>187602013.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-25000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-31000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-17000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>71000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-26000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-17000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>24000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>52000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>121000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-22000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>113000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>135000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>47000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-13000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>169000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-45000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-6000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-27000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-85400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-40200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>14900000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>72900000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>91200000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>61100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>40500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-28500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>11100000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9600000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9700000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>31700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>15200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>87200000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>45100000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>316700000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>150600000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>20800000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>22900000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>20000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9300000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>24800000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16700000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>28200000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26">
+        <v>-32000000.0</v>
+      </c>
+      <c r="C26">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="D26">
         <v>20000000.0</v>
       </c>
       <c r="E26">
+        <v>20000000.0</v>
+      </c>
+      <c r="F26">
         <v>13000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>78000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>71000000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-379991633.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-115000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>43000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>165000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4459793.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-163686579.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-161000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-366808618.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-181188379.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>56000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>20000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-391151242.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>19000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>11000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>30000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>19000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>38000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>42000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-550310487.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>322047.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-25896220.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-33600000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-337141465.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5200000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4300000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>8000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1200000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1800000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4200000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6500000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="AR26">
         <v>2100000.0</v>
       </c>
       <c r="AS26">
+        <v>2100000.0</v>
+      </c>
+      <c r="AT26">
         <v>2500000.0</v>
       </c>
-      <c r="AT26">
-[...2 lines deleted...]
-      <c r="AU26"/>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-7300000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27">
+        <v>35000000.0</v>
+      </c>
+      <c r="C27">
         <v>38000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>32000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="F27">
         <v>48000000.0</v>
       </c>
       <c r="G27">
+        <v>48000000.0</v>
+      </c>
+      <c r="H27">
         <v>37000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>41000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>46000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>53000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>49000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>47000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>45000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>43000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>34000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>32000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>27000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>40000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>22000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>18000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>22000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>19000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>16000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>20000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>19000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AB27">
         <v>17000000.0</v>
       </c>
       <c r="AC27">
+        <v>17000000.0</v>
+      </c>
+      <c r="AD27">
         <v>22000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>8700000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>12700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13300000.0</v>
       </c>
       <c r="AG27">
         <v>13300000.0</v>
       </c>
       <c r="AH27">
+        <v>13300000.0</v>
+      </c>
+      <c r="AI27">
         <v>10300000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>10800000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>10700000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>16500000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>9200000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>9800000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>9700000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6400000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>13900000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>14400000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>7000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>15500000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>33600000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3500000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3200000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2800000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>8200000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3500000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3200000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2900000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>-306000000.0</v>
+      </c>
+      <c r="C28">
         <v>-472532107.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-401354671.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-300131625.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-265000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-260000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-253000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>91000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-202093199.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-600000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-326000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-208000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-240000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-196000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-251000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-434000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-426000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-123000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-454000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-255000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-261000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-639000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-21000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1016000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>855000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-736000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>289000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-213000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-182000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-696100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-205700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-255600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-127600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-3097600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-176300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1529400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>809300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-154600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-153300000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-147100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-135900000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-434300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-135700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-528500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1016700000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8700000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-46800000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-43900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-43700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-41800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-33000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-28400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-29500000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-25900000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>7000000.0</v>
       </c>
-      <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>3000000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
+        <v>227000000.0</v>
+      </c>
+      <c r="C29">
         <v>540966593.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>546494197.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>459350687.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>118000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>481000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>540000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>332648353.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>147338884.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>403000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>433000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>392000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>95000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>423000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>398000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>435000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>234000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>471000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>510000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>479000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>266000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>313000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>412000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>60000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>136000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>565000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>436000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>321000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>154000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>491900000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>385700000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>398400000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-111000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>568500000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>332500000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>205400000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>275600000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>350000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>413700000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>322000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>183300000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>254400000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>442200000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>246500000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>261700000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-116300000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>162500000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>87800000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>125300000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>57500000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>137500000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>51300000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>78900000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>79800000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>144600000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>36900000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>50000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>406200000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>314400000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>100500000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>66000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>310400000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>199300000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>122100000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>48000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>310800000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>211000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>129000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>52000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>243000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>150000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>119000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>41000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>117000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>46000000.0</v>
       </c>
-      <c r="BX29"/>
       <c r="BY29"/>
-      <c r="BZ29">
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>74000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>21000000.0</v>
       </c>
-      <c r="CB29"/>
       <c r="CC29"/>
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29">
         <v>218000000.0</v>
       </c>
-      <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
-      <c r="CH29">
+      <c r="CH29"/>
+      <c r="CI29">
         <v>199000000.0</v>
       </c>
-      <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
+        <v>-33000000.0</v>
+      </c>
+      <c r="C30">
         <v>-183597522.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10553610.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-21687546.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-184000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-44000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-57000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-524381643.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-30861523.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="M30">
         <v>-8000000.0</v>
       </c>
       <c r="N30">
+        <v>-8000000.0</v>
+      </c>
+      <c r="O30">
         <v>2000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-20000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-47000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1034000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-33000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-29000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-46000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-21000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-9000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-37000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-16000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-16300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-29200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-5900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>766800000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1624700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-21500000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-15500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-57200000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>32700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-7781000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3200000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2400000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4200000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4900000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1900000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>29900000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6300000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6200000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>27400000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>14000000.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>100000.0</v>
       </c>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>