--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,9171 +830,9938 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>10885000.0</v>
+      </c>
+      <c r="C2">
         <v>4859000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3896000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7097000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11951000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1077000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>491000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>53000.0</v>
+      </c>
+      <c r="C5">
         <v>170000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>63000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-280021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21942000.0</v>
       </c>
       <c r="G5">
         <v>-21942000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5">
+        <v>-21942000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>18673000.0</v>
+      </c>
+      <c r="C7">
         <v>20200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>21331000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>18921000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>165000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>780000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>63000.0</v>
+      </c>
+      <c r="C8">
         <v>60000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>45000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>34000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>373225000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>352999000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>15422000.0</v>
+      </c>
+      <c r="C10">
         <v>19473000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9664000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>179293000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>274735000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8080000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19690000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>66857000.0</v>
+      </c>
+      <c r="C12">
         <v>126931000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>119298000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>179293000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>274735000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8080000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19690000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>63000.0</v>
+      </c>
+      <c r="C13">
         <v>60000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>45000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>34000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>62143166.0</v>
+      </c>
+      <c r="C14">
         <v>58445765.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39904603.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>33033081.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>32222881.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34309101.0</v>
       </c>
       <c r="G14">
         <v>34309101.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>34309101.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>34000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>32000.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>7660000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>6326000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1945000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>224000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>27</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>2600000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24308000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>874000.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>91520000.0</v>
+      </c>
+      <c r="C23">
         <v>157181000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>173726000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>211379000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>280021000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10151000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19807000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>3251000.0</v>
+      </c>
+      <c r="C28">
         <v>727000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11667000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-160372000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-274570000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-19675000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>53408000.0</v>
+      </c>
+      <c r="C29">
         <v>120751000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>125704000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>160824000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>261313000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-15645000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2874000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C30">
+        <v>36</v>
+      </c>
+      <c r="B30">
+        <v>700000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>21000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>598000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-    </row>
-    <row r="31" spans="1:7">
+      <c r="H30"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>160824000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>261313000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-15645000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2874000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>50974000.0</v>
+      </c>
+      <c r="C32">
         <v>114760000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>98845000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>154978000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>259965000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4414000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>18968000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>19415000.0</v>
+      </c>
+      <c r="C33">
         <v>24741000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>49122000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24767000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1348000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2048000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>106000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>18921000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>16981000.0</v>
+      </c>
+      <c r="C35">
         <v>18750000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>22263000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>18921000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>12116000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>22107000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>21948000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>13602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="F36">
         <v>109000.0</v>
       </c>
       <c r="G36">
+        <v>109000.0</v>
+      </c>
+      <c r="H36">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
-[...1 lines deleted...]
-      </c>
+      <c r="E38"/>
       <c r="F38">
         <v>109000.0</v>
       </c>
       <c r="G38">
+        <v>109000.0</v>
+      </c>
+      <c r="H38">
         <v>0.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>4548000.0</v>
+      </c>
+      <c r="C39">
         <v>5509000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5285000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6721000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3938000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>23000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>13361000.0</v>
+      </c>
+      <c r="C40">
         <v>11371000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>12971000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>24537000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6592000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1933000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>124000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>496469000.0</v>
+      </c>
+      <c r="C42">
         <v>484077000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>411821000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>373225000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>352999000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>97000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>26422000.0</v>
+      </c>
+      <c r="C45">
         <v>27374000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>28416000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>24767000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1239000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2408000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>76000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>19415000.0</v>
+      </c>
+      <c r="C46">
         <v>22141000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>24814000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>24767000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1239000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1939000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>76000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>11165000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1007000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1939000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>76000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-443177000.0</v>
+      </c>
+      <c r="C48">
         <v>-363556000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-286225000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-212435000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-91718000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-15743000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2915000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-212435000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-91718000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>18673000.0</v>
+      </c>
+      <c r="C51">
         <v>20200000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>21331000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>18921000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>165000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>780000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>1692000.0</v>
+      </c>
+      <c r="C52">
         <v>1450000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1232000.0</v>
       </c>
-      <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>165000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>615000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>51435000.0</v>
+      </c>
+      <c r="C53">
         <v>107458000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>109634000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>0.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>91520000.0</v>
+      </c>
+      <c r="C55">
         <v>157181000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>173726000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>211379000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>280021000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>10151000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>19807000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>72105000.0</v>
+      </c>
+      <c r="C56">
         <v>132440000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>124604000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>186612000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>278673000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8103000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>19701000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>21131000.0</v>
+      </c>
+      <c r="C57">
         <v>17680000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>25759000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>31634000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>18708000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3689000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>733000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>38112000.0</v>
+      </c>
+      <c r="C58">
         <v>36430000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>48022000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>50555000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>18708000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>25796000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>22681000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>53408000.0</v>
+      </c>
+      <c r="C60">
         <v>120751000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>125704000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>160824000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>261313000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-15645000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-2874000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>4989000.0</v>
+      </c>
+      <c r="C2">
+        <v>10885000.0</v>
+      </c>
+      <c r="D2">
         <v>9756000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>9412000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2846000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4859000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4870000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5470000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2293000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3896000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3310000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1305000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4025000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7097000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5509000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7820000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2055000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>11951000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1927000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1266000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1266000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1077000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>11</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>53000.0</v>
+      </c>
+      <c r="D5">
         <v>69000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-5000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>49000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>170000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>351000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-102000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-60000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>63000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-105000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-85000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>696000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O5"/>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
+        <v>0.0</v>
+      </c>
+      <c r="T5">
         <v>-21942000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-15645000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-2874000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>13</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>18673000.0</v>
+      </c>
+      <c r="D7">
         <v>19073000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>19462000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>19842000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>20200000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>20540000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>20872000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>20779000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>21331000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>21618000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>21257000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>20252000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>18921000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>16053000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>15681000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>0.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>165000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>325000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>481000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="V7"/>
+      <c r="W7">
         <v>780000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="B8"/>
       <c r="C8">
-        <v>62000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="D8">
         <v>62000.0</v>
       </c>
       <c r="E8">
+        <v>62000.0</v>
+      </c>
+      <c r="F8">
+        <v>62000.0</v>
+      </c>
+      <c r="G8">
         <v>60000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="H8">
         <v>59000.0</v>
       </c>
       <c r="I8">
+        <v>59000.0</v>
+      </c>
+      <c r="J8">
+        <v>59000.0</v>
+      </c>
+      <c r="K8">
         <v>45000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>44000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>39000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>37000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>34000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="P8">
         <v>32000.0</v>
       </c>
       <c r="Q8">
         <v>32000.0</v>
       </c>
       <c r="R8">
+        <v>32000.0</v>
+      </c>
+      <c r="S8">
+        <v>32000.0</v>
+      </c>
+      <c r="T8">
         <v>2000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>2000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>383108000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>373225000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>360594000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9">
+        <v>360594000.0</v>
+      </c>
+      <c r="R9"/>
+      <c r="S9">
         <v>352999000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3448000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>7238000.0</v>
+      </c>
+      <c r="C10">
+        <v>15422000.0</v>
+      </c>
+      <c r="D10">
         <v>10391000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>10733000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>12759000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>19473000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>12056000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>25074000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>27967000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>9664000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>14715000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>25898000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>53059000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>179293000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>198538000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>223355000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>247087000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>274735000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>133477000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>142473000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-8080000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>8080000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-19690000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>42490000.0</v>
+      </c>
+      <c r="C12">
+        <v>66857000.0</v>
+      </c>
+      <c r="D12">
         <v>77728000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>88944000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>105432000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>126931000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>144818000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>155724000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>157027000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>119298000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>132967000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>142663000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>149349000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>179293000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>198538000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>223355000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>247087000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>274735000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>133477000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>142473000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8080000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8080000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>19690000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
-        <v>62000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="C13">
-        <v>62000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="D13">
         <v>62000.0</v>
       </c>
       <c r="E13">
+        <v>62000.0</v>
+      </c>
+      <c r="F13">
+        <v>62000.0</v>
+      </c>
+      <c r="G13">
         <v>60000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="H13">
         <v>59000.0</v>
       </c>
       <c r="I13">
+        <v>59000.0</v>
+      </c>
+      <c r="J13">
+        <v>59000.0</v>
+      </c>
+      <c r="K13">
         <v>45000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>44000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>39000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>37000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>34000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="P13">
         <v>32000.0</v>
       </c>
       <c r="Q13">
         <v>32000.0</v>
       </c>
       <c r="R13">
+        <v>32000.0</v>
+      </c>
+      <c r="S13">
+        <v>32000.0</v>
+      </c>
+      <c r="T13">
         <v>2000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>10000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>63469850.0</v>
+      </c>
+      <c r="C14">
+        <v>62143166.0</v>
+      </c>
+      <c r="D14">
         <v>62557386.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>61918826.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>61048948.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>60715041.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>60715041.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>60495675.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>51289284.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>44754853.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>41331806.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>38389123.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>35351671.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>34958730.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>32561228.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>32451610.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>32316689.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31734101.0</v>
       </c>
       <c r="S14">
         <v>31734101.0</v>
       </c>
       <c r="T14">
-        <v>22126513.0</v>
+        <v>31734101.0</v>
       </c>
       <c r="U14">
-        <v>22126513.0</v>
+        <v>31734101.0</v>
       </c>
       <c r="V14">
         <v>22126513.0</v>
       </c>
       <c r="W14">
+        <v>22126513.0</v>
+      </c>
+      <c r="X14">
+        <v>22126513.0</v>
+      </c>
+      <c r="Y14">
         <v>923915.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>923915.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>37000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>34000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15">
         <v>32000.0</v>
       </c>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
+        <v>32000.0</v>
+      </c>
+      <c r="T15">
         <v>2000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>-15450000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-11427000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="J16"/>
+      <c r="K16">
         <v>7660000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7189000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>6326000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5462000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2237000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16">
         <v>1945000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17">
         <v>3501000.0</v>
       </c>
-      <c r="S17"/>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18">
         <v>67000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2142000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2142000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>2544000.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>27</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
         <v>2434000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>2488000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2544000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2600000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>23619000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>23675000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>23730000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>24308000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>22294000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22">
         <v>6340000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6340000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>64300000.0</v>
+      </c>
+      <c r="C23">
+        <v>91520000.0</v>
+      </c>
+      <c r="D23">
         <v>105604000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>123215000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>135867000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>157181000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>195311000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>208389000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>220220000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>173726000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>186692000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>175230000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>182803000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>211379000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>223895000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>242563000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>252701000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>280021000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>139488000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>147049000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6297000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10151000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>19068000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>11019000.0</v>
+      </c>
+      <c r="C28">
+        <v>3251000.0</v>
+      </c>
+      <c r="D28">
         <v>8682000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>8729000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7083000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>727000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8484000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-4202000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-7188000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11667000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6903000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-4641000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-32807000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-160372000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-182485000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-207674000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-247087000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-274570000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-133152000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-141992000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8080000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-7300000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>19690000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>35</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>53408000.0</v>
+      </c>
+      <c r="D29">
         <v>68779000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>87643000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>103103000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>120751000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>153680000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>169794000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>184156000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>125704000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>137946000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>145275000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>152163000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>160824000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>188747000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>211966000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>233514000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>261313000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-71439000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-57588000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="V29"/>
+      <c r="W29">
         <v>-15645000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30"/>
       <c r="C30">
+        <v>700000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>3000000.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30">
         <v>8000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>21000.0</v>
       </c>
-      <c r="J30"/>
-[...1 lines deleted...]
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30">
         <v>598000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>598000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>145275000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>152163000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>160824000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>188747000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>211966000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>233514000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>261313000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>122584000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-57588000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-15645000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31"/>
       <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-2874000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>38</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
+        <v>50974000.0</v>
+      </c>
+      <c r="D32">
         <v>63691000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>82278000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>97441000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>114760000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>128548000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>144141000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>158238000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>98845000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>110762000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>140079000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>144581000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>154978000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>183713000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>211679000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>232070000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>259965000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>117499000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>134532000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="V32"/>
+      <c r="W32">
         <v>4414000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>18727999.0</v>
+      </c>
+      <c r="C33">
+        <v>19415000.0</v>
+      </c>
+      <c r="D33">
         <v>22531000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>23259000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>23996000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>24741000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>46443000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>47351000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>47841000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>49122000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>47598000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>25926000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>26621000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>24767000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>21087000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>15968000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1444000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1348000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>5152000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>4105000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>-8080000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2048000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-19690000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>19039000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>18921000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>15681000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>16499999.0</v>
+      </c>
+      <c r="C35">
+        <v>16981000.0</v>
+      </c>
+      <c r="D35">
         <v>17443000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>17894000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>18334000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>18750000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>21311000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>21698000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>21923000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>22263000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>20414000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>20730000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>19039000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>18921000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>16053000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>15681000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2055000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>12116000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>194090000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>196225000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="V35">
+        <v>-6297000.0</v>
+      </c>
+      <c r="W35">
         <v>22107000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36">
         <v>24308000.0</v>
       </c>
-      <c r="J36"/>
-[...1 lines deleted...]
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36">
         <v>13458000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>13602000.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>15003000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>449000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>109000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>3610000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2251000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-8080000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>109000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-19690000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
-[...1 lines deleted...]
-      </c>
+      <c r="N38"/>
       <c r="O38"/>
       <c r="P38">
+        <v>0.0</v>
+      </c>
+      <c r="Q38"/>
+      <c r="R38">
         <v>449000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>109000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>3610000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2251000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>2251000.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>3082000.0</v>
+      </c>
+      <c r="C39">
+        <v>4548000.0</v>
+      </c>
+      <c r="D39">
         <v>5345000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>8012000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>6439000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>5509000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4050000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>5314000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>7352000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>5285000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>6127000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>6641000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>6833000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>381000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4270000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>3240000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4170000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3938000.0</v>
       </c>
-      <c r="R39">
-[...2 lines deleted...]
-      <c r="S39">
+      <c r="T39">
+        <v>1718000.0</v>
+      </c>
+      <c r="U39">
         <v>471000.0</v>
       </c>
-      <c r="T39"/>
-      <c r="U39">
+      <c r="V39">
+        <v>-8080000.0</v>
+      </c>
+      <c r="W39">
         <v>23000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39"/>
       <c r="X39"/>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
-        <v>7996000.0</v>
+        <v>9786000.0</v>
       </c>
       <c r="C40">
+        <v>13361000.0</v>
+      </c>
+      <c r="D40">
+        <v>15992000.0</v>
+      </c>
+      <c r="E40">
         <v>6698000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>10076000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>11371000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>14057000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>10089000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>10828000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>12971000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>16629000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>7393000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6363000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>24537000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>13586000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>7096000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>17132000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>6592000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>14585000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>6665000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4428000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1933000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41">
         <v>67000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2202000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2202000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>497654000.0</v>
+      </c>
+      <c r="C42">
+        <v>496469000.0</v>
+      </c>
+      <c r="D42">
         <v>493719000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>490654000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>487706000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>484077000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>481255000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>476619000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>473638000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>411821000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>408635000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>392900000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>383108000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>373225000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>365049000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>360594000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>356580000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>352999000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>3448000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-168957000.0</v>
       </c>
-      <c r="T42"/>
-      <c r="U42">
+      <c r="V42"/>
+      <c r="W42">
         <v>97000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42"/>
       <c r="X42"/>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>51</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>26422000.0</v>
+      </c>
+      <c r="D45">
         <v>20097000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>20771000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>21452000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>27374000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>22824000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>23676000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>24111000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>28416000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>25304000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>25926000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>26621000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>26592000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>21087000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>18728000.0</v>
+      </c>
+      <c r="C46">
+        <v>19415000.0</v>
+      </c>
+      <c r="D46">
         <v>20097000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>20771000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>21452000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>22141000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>22824000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>23676000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>24111000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>24814000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>25304000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>25926000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>26621000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>24767000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>21087000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>15968000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>995000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1239000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1542000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1854000.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="V46"/>
+      <c r="W46">
         <v>1939000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>25926000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>13163000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>11165000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>21087000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>15968000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>995000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1007000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1154000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1854000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1854000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-466449000.0</v>
+      </c>
+      <c r="C48">
+        <v>-443177000.0</v>
+      </c>
+      <c r="D48">
         <v>-425071000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-403068000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-384714000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-363556000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-327985000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-306782000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-289481000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-286225000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-270628000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-247579000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-231678000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-212435000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-176334000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-148660000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-123098000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-91718000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-74889000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-60714000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-60714000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-15743000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48"/>
       <c r="X48"/>
-    </row>
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-231678000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-212435000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-148660000.0</v>
       </c>
       <c r="P49"/>
       <c r="Q49">
+        <v>-148660000.0</v>
+      </c>
+      <c r="R49"/>
+      <c r="S49">
         <v>-91718000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-74889000.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>18257000.0</v>
+      </c>
+      <c r="C51">
+        <v>18673000.0</v>
+      </c>
+      <c r="D51">
         <v>19073000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>19462000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>19842000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>20200000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>20540000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>20872000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>20779000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>21331000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>21618000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>21257000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>20252000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>18921000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>16053000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>15681000.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="R51"/>
+      <c r="S51">
         <v>165000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>325000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>481000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="V51"/>
+      <c r="W51">
         <v>780000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51"/>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>1757000.0</v>
+      </c>
+      <c r="C52">
+        <v>1692000.0</v>
+      </c>
+      <c r="D52">
         <v>1630000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1568000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1508000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1450000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1393000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1338000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1020000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1232000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1204000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>527000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1213000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52">
         <v>165000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>325000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>481000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="V52"/>
+      <c r="W52">
         <v>615000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>35252000.0</v>
+      </c>
+      <c r="C53">
+        <v>51435000.0</v>
+      </c>
+      <c r="D53">
         <v>67337000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>78211000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>92673000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>107458000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>132762000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>130650000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>129060000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>109634000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>118252000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>116765000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>96290000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>16160000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>39380000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>64300000.0</v>
+      </c>
+      <c r="C55">
+        <v>91520000.0</v>
+      </c>
+      <c r="D55">
         <v>105604000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>123215000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>135867000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>157181000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>195311000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>208389000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>220220000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>173726000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>186692000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>175230000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>182803000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>211379000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>223895000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>242563000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>252701000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>280021000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>139488000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>147049000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="V55"/>
+      <c r="W55">
         <v>10151000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
-    </row>
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>45572000.0</v>
+      </c>
+      <c r="C56">
+        <v>72105000.0</v>
+      </c>
+      <c r="D56">
         <v>83073000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>99956000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>111871000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>132440000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>148868000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>161038000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>172379000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>124604000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>139094000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>149304000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>156182000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>186612000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>202808000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>226595000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>251257000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>278673000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>134336000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>142944000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>8080000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>8103000.0</v>
       </c>
-      <c r="V56"/>
-[...1 lines deleted...]
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56"/>
+      <c r="Z56">
         <v>19690000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>16532000.0</v>
+      </c>
+      <c r="C57">
+        <v>21131000.0</v>
+      </c>
+      <c r="D57">
         <v>19382000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>17678000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>14430000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>17680000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>20320000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>16897000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>14141000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>25759000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>28332000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>9225000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>11601000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>31634000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>19095000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>14916000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>19187000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>18708000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>16837000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>8412000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>8412000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3689000.0</v>
       </c>
-      <c r="V57"/>
-      <c r="W57"/>
       <c r="X57"/>
-    </row>
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>33031999.0</v>
+      </c>
+      <c r="C58">
+        <v>38112000.0</v>
+      </c>
+      <c r="D58">
         <v>36825000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>35572000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>32764000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>36430000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>41631000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>38595000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>36064000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>48022000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>48746000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>29955000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>30640000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>50555000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>35148000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>30597000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>19187000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>18708000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>210927000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>204637000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="V58">
+        <v>-6297000.0</v>
+      </c>
+      <c r="W58">
         <v>25796000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58"/>
       <c r="X58"/>
-    </row>
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>31268000.0</v>
+      </c>
+      <c r="C60">
+        <v>53408000.0</v>
+      </c>
+      <c r="D60">
         <v>68779000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>87643000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>103103000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>120751000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>153680000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>169794000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>184156000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>125704000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>137946000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>145275000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>152163000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>160824000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>188747000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>211966000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>233514000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>261313000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-71439000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-57588000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>6297000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-15645000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60">
         <v>19068000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
-      <c r="R62">
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62">
         <v>194023000.0</v>
       </c>
-      <c r="S62"/>
-      <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>2388000.0</v>
+      </c>
+      <c r="C2">
         <v>475000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1836000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1251000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>444000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>4511000.0</v>
+      </c>
+      <c r="C3">
         <v>2982000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1927000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>709000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>647000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>444000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>107000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-78235000.0</v>
+      </c>
+      <c r="C5">
         <v>-68496000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>-73790000.0</v>
+      </c>
+      <c r="E5">
         <v>-123481000.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
+        <v>-75975000.0</v>
+      </c>
+      <c r="G5">
         <v>-12828000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2879000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-73724000.0</v>
+      </c>
+      <c r="C6">
         <v>-65514000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>-71863000.0</v>
+      </c>
+      <c r="E6">
         <v>-122772000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>-75328000.0</v>
+      </c>
+      <c r="G6">
         <v>-12384000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2772000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>11470000.0</v>
+      </c>
+      <c r="C9">
         <v>15671000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1836000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1251000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-444000.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-78235000.0</v>
+      </c>
+      <c r="C10">
         <v>-79495000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-73790000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-120717000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-75975000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12828000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2772000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>1386000.0</v>
+      </c>
+      <c r="C11">
         <v>-2164000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1776000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-2764000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5561000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-66000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-107000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2764000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>3610000.0</v>
+      </c>
+      <c r="C13">
         <v>7039000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6908000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2764000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>23000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>66000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>107000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-79621000.0</v>
+      </c>
+      <c r="C15">
         <v>-77331000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-73790000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-117953000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-75975000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-12828000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2665000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-120717000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-75975000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-12828000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2772000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-79621000.0</v>
+      </c>
+      <c r="C17">
         <v>-77331000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-94294000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-120717000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-75975000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-12828000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2772000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>3610000.0</v>
+      </c>
+      <c r="C18">
         <v>7039000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6908000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2764000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>23000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>66000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>107000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>2764000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6258000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-84420000.0</v>
+      </c>
+      <c r="C21">
         <v>-89460000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-82196000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-123481000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-69717000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-12894000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2879000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>98278000.0</v>
+      </c>
+      <c r="C23">
         <v>105606000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>82196000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>123481000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>69717000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12894000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2879000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>4511000.0</v>
+      </c>
+      <c r="C25">
         <v>2982000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1429000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>709000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>647000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>469000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>0.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>73696000.0</v>
+      </c>
+      <c r="C26">
         <v>58747000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>49586000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>86129000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>51054000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8604000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1224000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1776000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>22194000.0</v>
+      </c>
+      <c r="C28">
         <v>25420000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>32610000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>37352000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18663000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3846000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1655000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>1386000.0</v>
+      </c>
+      <c r="C29">
         <v>-2164000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>95890000.0</v>
+      </c>
+      <c r="C30">
         <v>105131000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>82196000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>123481000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>69717000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12450000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2879000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>6185000.0</v>
+      </c>
+      <c r="C31">
         <v>9965000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>8406000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2764000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6258000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>66000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>107000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>13858000.0</v>
+      </c>
+      <c r="C32">
         <v>16146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>459000.0</v>
+      </c>
+      <c r="C2">
+        <v>-432000.0</v>
+      </c>
+      <c r="D2">
         <v>0.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>535000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>552000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1701000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>731000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>585000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>475000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>763000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>677000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>699000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>334000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>464000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>507000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>475000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>390000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>314000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>312000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2">
         <v>410000.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>459000.0</v>
+      </c>
+      <c r="C3">
+        <v>2889000.0</v>
+      </c>
+      <c r="D3">
         <v>535000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>535000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>552000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>550000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>731000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>585000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1116000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>690000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>523000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>524000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>190000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>192000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>200000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>159000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>158000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>158000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>159000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>217000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>113000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>170000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>269000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>15000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-23272000.0</v>
+      </c>
+      <c r="C5">
+        <v>-17003000.0</v>
+      </c>
+      <c r="D5">
         <v>-22003000.0</v>
       </c>
-      <c r="C5">
-[...4 lines deleted...]
-      </c>
       <c r="E5">
+        <v>-18071000.0</v>
+      </c>
+      <c r="F5">
+        <v>-21158000.0</v>
+      </c>
+      <c r="G5">
         <v>-19105000.0</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>-5605000.0</v>
+        <v>-21203000.0</v>
       </c>
       <c r="I5">
-        <v>-17767000.0</v>
+        <v>-17301000.0</v>
       </c>
       <c r="J5">
-        <v>-25354000.0</v>
+        <v>-3256000.0</v>
       </c>
       <c r="K5">
-        <v>-18121000.0</v>
+        <v>-15597000.0</v>
       </c>
       <c r="L5">
-        <v>-20954000.0</v>
+        <v>-23049000.0</v>
       </c>
       <c r="M5">
+        <v>-15901000.0</v>
+      </c>
+      <c r="N5">
+        <v>-19243000.0</v>
+      </c>
+      <c r="O5">
         <v>-37973000.0</v>
       </c>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
       <c r="P5">
-        <v>-31389000.0</v>
+        <v>-27674000.0</v>
       </c>
       <c r="Q5">
-        <v>-16426000.0</v>
+        <v>-25562000.0</v>
       </c>
       <c r="R5">
-        <v>-11621000.0</v>
+        <v>-31380000.0</v>
       </c>
       <c r="S5">
-        <v>-5941000.0</v>
+        <v>-16829000.0</v>
       </c>
       <c r="T5">
+        <v>-14175000.0</v>
+      </c>
+      <c r="U5">
+        <v>-8146000.0</v>
+      </c>
+      <c r="V5">
         <v>-35729000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-4579000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3192000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2561500.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2561500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-22813000.0</v>
+      </c>
+      <c r="C6">
+        <v>-14114000.0</v>
+      </c>
+      <c r="D6">
         <v>-21468000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
+        <v>-17536000.0</v>
+      </c>
+      <c r="F6">
+        <v>-20606000.0</v>
+      </c>
+      <c r="G6">
         <v>-18555000.0</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
-        <v>-4489000.0</v>
+        <v>-20472000.0</v>
       </c>
       <c r="I6">
-        <v>-17077000.0</v>
+        <v>-16716000.0</v>
       </c>
       <c r="J6">
-        <v>-24831000.0</v>
+        <v>-2140000.0</v>
       </c>
       <c r="K6">
-        <v>-17597000.0</v>
+        <v>-14907000.0</v>
       </c>
       <c r="L6">
-        <v>-20764000.0</v>
+        <v>-22526000.0</v>
       </c>
       <c r="M6">
+        <v>-15377000.0</v>
+      </c>
+      <c r="N6">
+        <v>-19053000.0</v>
+      </c>
+      <c r="O6">
         <v>-37781000.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
-        <v>-31231000.0</v>
+        <v>-27474000.0</v>
       </c>
       <c r="Q6">
-        <v>-16268000.0</v>
+        <v>-25403000.0</v>
       </c>
       <c r="R6">
-        <v>-11462000.0</v>
+        <v>-31222000.0</v>
       </c>
       <c r="S6">
-        <v>-5724000.0</v>
+        <v>-16671000.0</v>
       </c>
       <c r="T6">
+        <v>-14016000.0</v>
+      </c>
+      <c r="U6">
+        <v>-7929000.0</v>
+      </c>
+      <c r="V6">
         <v>-35616000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4409000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2923000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2546500.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2546500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>-459000.0</v>
+      </c>
+      <c r="C9">
+        <v>11470000.0</v>
+      </c>
+      <c r="D9">
         <v>0.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2820000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-552000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1701000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-731000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-585000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>15671000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2657000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-677000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-699000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-334000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-464000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-507000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-475000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-390000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-314000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-312000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9">
         <v>-410000.0</v>
       </c>
-      <c r="W9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-23272000.0</v>
+      </c>
+      <c r="C10">
+        <v>-17003000.0</v>
+      </c>
+      <c r="D10">
         <v>-22003000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-18071000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-21158000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-37735000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-21203000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-17301000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-3256000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-15597000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-23049000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-15901000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-19243000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-36101000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-27674000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-25562000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-31380000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-16829000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-14175000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-8146000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-36825000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4579000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3191000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2529000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2529000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
       <c r="C11">
-        <v>283000.0</v>
+        <v>1103000.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
+        <v>283000.0</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11">
         <v>-2164000.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>1072724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3890000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-523000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1656000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1711000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-58987000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-719000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-164000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-9000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>42183000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2554000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4360000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2192000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-1000.0</v>
       </c>
-      <c r="W11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>1711000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>1711000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>58987000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>719000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>164000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>9000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>42183000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>6000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>99</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>600000.0</v>
+      </c>
+      <c r="D13">
         <v>774000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>995000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1241000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1620000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1846000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2023000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1550000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1594000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1707000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1656000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1673000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1872000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>719000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>164000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>9000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>7000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>4000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>0.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1000.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-23272000.0</v>
+      </c>
+      <c r="C15">
+        <v>-18106000.0</v>
+      </c>
+      <c r="D15">
         <v>-22003000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-18354000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-21158000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-35571000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-21203000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-17301000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-3256000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-15597000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-23049000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-15901000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-19243000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>22886000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-27674000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-25562000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-31380000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-16829000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-14175000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-8146000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-36825000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-4579000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3191000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-2529000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2529000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...4 lines deleted...]
-      </c>
+      <c r="K16"/>
+      <c r="L16"/>
       <c r="M16">
         <v>-15901000.0</v>
       </c>
       <c r="N16">
+        <v>-19243000.0</v>
+      </c>
+      <c r="O16">
+        <v>-15901000.0</v>
+      </c>
+      <c r="P16">
         <v>-27674000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-25562000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-31380000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-16829000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-14175000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-22485500.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-36825000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-3191000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2529000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2529000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>103</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>-18106000.0</v>
+      </c>
+      <c r="D17">
         <v>-22003000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-18354000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-21158000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-35571000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-21203000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-17301000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-3256000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-15597000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-23049000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-15901000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-18547000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-36101000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-27674000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-25562000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-31380000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-16829000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-14175000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-8146000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-36825000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-4579000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-3191000.0</v>
       </c>
-      <c r="W17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>104</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>600000.0</v>
+      </c>
+      <c r="D18">
         <v>774000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>995000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1241000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1620000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1846000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2023000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1550000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1594000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1707000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1656000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1673000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1872000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>719000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>164000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>9000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>7000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>6000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>6000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>4000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>0.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1000.0</v>
       </c>
-      <c r="W18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>2407000.0</v>
       </c>
-      <c r="M19"/>
-[...1 lines deleted...]
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19">
         <v>164000.0</v>
       </c>
-      <c r="P19"/>
-[...1 lines deleted...]
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19">
         <v>-2554000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-24360000.0</v>
+      </c>
+      <c r="C21">
+        <v>-18295000.0</v>
+      </c>
+      <c r="D21">
         <v>-23461000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-19750000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-22914000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-40069000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-23754000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-20032000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-5605000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-17767000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-25354000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-18121000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-20954000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-37973000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-28393000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-25726000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-31389000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-16426000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-11621000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-5941000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-35729000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-4579000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-3192000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2561500.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2561500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>24360000.0</v>
+      </c>
+      <c r="C23">
+        <v>29333000.0</v>
+      </c>
+      <c r="D23">
         <v>23461000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>22570000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>22914000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>40069000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>23754000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>20032000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>21751000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>17767000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>25354000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>18121000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>20954000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>37973000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>28393000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>25726000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>31389000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>16426000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>11621000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5941000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>35729000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4579000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3192000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2561500.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2561500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>111</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>2897000.0</v>
+      </c>
+      <c r="D25">
         <v>527000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>535000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>552000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>550000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>731000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>585000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1116000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>690000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>523000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>524000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>190000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>509000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>200000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>159000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>158000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>158000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>159000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>217000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>113000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>170000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>269000.0</v>
       </c>
-      <c r="W25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>19595000.0</v>
+      </c>
+      <c r="C26">
+        <v>21711000.0</v>
+      </c>
+      <c r="D26">
         <v>17808000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>17133000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>17044000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>14024000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>17741000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>13953000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>13029000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>11607000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>14687000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>11391000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>11901000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>29854000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>19034000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>17170000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>20071000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>7226000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>7849000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>3205000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>32774000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>3139000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2425000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1742000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1742000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="B27"/>
       <c r="C27"/>
-      <c r="D27"/>
+      <c r="D27">
+        <v>684000.0</v>
+      </c>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>708000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>4377000.0</v>
+      </c>
+      <c r="C28">
+        <v>5234000.0</v>
+      </c>
+      <c r="D28">
         <v>5653000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5437000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5870000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5081000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6013000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6079000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8247000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6160000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10667000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6730000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9053000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8119000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>9359000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8556000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11318000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9200000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3772000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2736000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2955000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1440000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>767000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>819500.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>819500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>115</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>1103000.0</v>
+      </c>
+      <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>283000.0</v>
       </c>
-      <c r="D29"/>
-[...1 lines deleted...]
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>23901000.0</v>
+      </c>
+      <c r="C30">
+        <v>29765000.0</v>
+      </c>
+      <c r="D30">
         <v>23461000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>22570000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>22914000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>40069000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>23754000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>20032000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>21276000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>17767000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>25354000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>18121000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>20954000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>37973000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>28393000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>25726000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>31389000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>16426000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>11621000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5941000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>35729000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4579000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3192000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2561500.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2561500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>1088000.0</v>
+      </c>
+      <c r="C31">
+        <v>1292000.0</v>
+      </c>
+      <c r="D31">
         <v>1458000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>1679000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>1756000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2334000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>2551000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>2731000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>2349000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>2170000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>2305000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2220000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1711000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1872000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>719000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>164000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>9000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-403000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-2554000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-2205000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1096000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31">
+      <c r="W31"/>
+      <c r="X31">
         <v>1000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>32500.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>32500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="B32"/>
       <c r="C32">
-        <v>2820000.0</v>
+        <v>11038000.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
-        <v>3402000.0</v>
+        <v>2820000.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>3402000.0</v>
+      </c>
+      <c r="H32">
         <v>0.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
         <v>16146000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>3420000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
+      <c r="W32">
+        <v>0.0</v>
+      </c>
+      <c r="X32">
+        <v>0.0</v>
+      </c>
+      <c r="Y32"/>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>20945000.0</v>
+      </c>
+      <c r="C2">
         <v>11136000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>180765000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>276316000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8188000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19720000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>9000</v>
+      </c>
+      <c r="C3">
         <v>237000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6726000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6399000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>540000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1483000</v>
       </c>
       <c r="G3">
         <v>1483000</v>
       </c>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3">
+        <v>1483000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-95551000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>268128000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>11286000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2405000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-4051000.0</v>
+      </c>
+      <c r="C6">
         <v>9809000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-169629000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-95551000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>268128000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11532000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19716000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>1943000.0</v>
+      </c>
+      <c r="C7">
         <v>-11823000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-11664000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4501000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6676000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2287000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>505000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>3623000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9735000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>558000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>292000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>15764000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>32672000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-12000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>2033000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1729000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>213000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>4511000.0</v>
+      </c>
+      <c r="C14">
         <v>2982000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1927000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>709000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469000.0</v>
       </c>
       <c r="G14">
         <v>469000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>469000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>16894000.0</v>
+      </c>
+      <c r="C16">
         <v>20945000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11136000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>180765000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>276316000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8188000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19720000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-63511000.0</v>
+      </c>
+      <c r="C18">
         <v>-57909000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-77435000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-95734000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-35866000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11567000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2239000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>58866000.0</v>
+      </c>
+      <c r="C19">
         <v>8155000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-116935000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-6399000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-50000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1483000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-50000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>2000.0</v>
+      </c>
+      <c r="C20">
         <v>59046000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>6122000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>152296000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>303877000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>35000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>21955000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-79621000.0</v>
+      </c>
+      <c r="C22">
         <v>-77331000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-73790000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-120717000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-75975000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-12828000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2772000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-148000.0</v>
+      </c>
+      <c r="C23">
         <v>280000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-193000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>183000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>151748000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>32000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>43897000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>165871000.0</v>
+      </c>
+      <c r="C24">
         <v>168510000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-50.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-2136000.0</v>
+      </c>
+      <c r="C25">
         <v>15555000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4128000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10408000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20604000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-56000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-264000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-445.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>183000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>304044000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>11801000.0</v>
+      </c>
+      <c r="C27">
         <v>12945000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16946000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15764000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6441000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>44000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>28000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>594000.0</v>
+      </c>
+      <c r="C28">
         <v>59326000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5929000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>183000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>304044000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>35000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>21955000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-63502000.0</v>
+      </c>
+      <c r="C29">
         <v>-57672000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-70709000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-89335000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-35326000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-10084000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2239000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>58857000.0</v>
+      </c>
+      <c r="C30">
         <v>8155000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-104849000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-6399000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-590000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1483000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1483000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>16894000.0</v>
+      </c>
+      <c r="C2">
+        <v>10391000.0</v>
+      </c>
+      <c r="D2">
         <v>12205000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14231000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>20945000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13528000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26546000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>29439000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>11136000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16187000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>27370000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>54531000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>180765000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>200010000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>224827000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>248667000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>276316000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>133586000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>142581000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>140772000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8188000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11355000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>14116000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>16918000.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
-        <v>9000</v>
+        <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
-        <v>237000</v>
+        <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>237000</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
         <v>61000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2259000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4406000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1858000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4266000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>129000</v>
-      </c>
-[...4 lines deleted...]
-        <v>401000</v>
       </c>
       <c r="R3">
         <v>146000</v>
       </c>
       <c r="S3">
+        <v>401000</v>
+      </c>
+      <c r="T3">
+        <v>146000</v>
+      </c>
+      <c r="U3">
         <v>371000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>169000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>139000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>672000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>672000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-126234000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>1961000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-9656000.0</v>
+      </c>
+      <c r="C6">
+        <v>6503000.0</v>
+      </c>
+      <c r="D6">
         <v>-1814000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2026000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-6714000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>7417000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-13018000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-2893000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>18303000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-5051000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-11183000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-27161000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-126234000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-19245000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-24817000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-23840000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-27649000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>142730000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-8995000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1809000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>132584000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3167000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2761000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2802000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2802000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-4386000.0</v>
+      </c>
+      <c r="C7">
+        <v>2856000.0</v>
+      </c>
+      <c r="D7">
         <v>5448000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1765000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-4596000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-6659000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4299000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>12303000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-21766000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-2308000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1090000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1763000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-12209000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5071000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2161000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-2638000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-93000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>824000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3708000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>7930000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-5786000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1572000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>116000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>197500.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>197500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>126</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
         <v>3000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-3000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>0.0</v>
       </c>
-      <c r="E9"/>
-[...1 lines deleted...]
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9">
         <v>8000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-8000000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>0.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
         <v>8000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-8000000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-1560000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-14026000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2312000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5765000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-9896000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>4033000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>974000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-182000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-447000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-87000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>102000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>102000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>2583000.0</v>
       </c>
       <c r="N12">
+        <v>4884000.0</v>
+      </c>
+      <c r="O12">
+        <v>2583000.0</v>
+      </c>
+      <c r="P12">
         <v>4756000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4329000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3636000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3678000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3020000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>13314000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>23767000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>152000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>83000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>83000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>3323000.0</v>
       </c>
       <c r="N13">
+        <v>3323000.0</v>
+      </c>
+      <c r="O13">
+        <v>3323000.0</v>
+      </c>
+      <c r="P13">
         <v>4473000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-8403000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>9803000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-3209000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2734000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1254000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2661000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>203000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>197500.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>197500.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>459000.0</v>
+      </c>
+      <c r="C14">
+        <v>2897000.0</v>
+      </c>
+      <c r="D14">
         <v>527000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>535000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>552000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>550000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>731000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>585000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1116000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>690000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>523000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>524000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>190000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>192000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>200000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>159000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>158000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>158000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>159000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>217000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>113000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>170000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>269000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>15000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>7238000.0</v>
+      </c>
+      <c r="C16">
+        <v>16894000.0</v>
+      </c>
+      <c r="D16">
         <v>10391000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>12205000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>14231000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>20945000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>13528000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>26546000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>29439000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>11136000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>16187000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>27370000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>54531000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>180765000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>200010000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>224827000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>248667000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>276316000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>133586000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>142581000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>140772000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8188000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>11355000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>14116000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2802000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-26000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-10427000.0</v>
+      </c>
+      <c r="D18">
         <v>-13286000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-17263000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-22535000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-19290000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-14665000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3007000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-20947000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-15254000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-17644000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-13290000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-31247000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-19245000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-24823000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-23841000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-27825000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-12169000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-7288000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2491000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-18900000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3167000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2793000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2803500.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2803500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>16261000.0</v>
+      </c>
+      <c r="D19">
         <v>11471000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>15304000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>15821000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>26657000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-8000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>4000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-18498000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>10228000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>6571000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-22255000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-94987000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1858000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-4266000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-129000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-146000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>0.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>0.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-25000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-50000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-25000.0</v>
       </c>
       <c r="X19">
         <v>-25000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19">
+        <v>-25000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-25000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>137</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>2000.0</v>
+      </c>
+      <c r="D20">
         <v>-2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>2000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>1584000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>105000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>57462000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6122000.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
-        <v>0.0</v>
+        <v>6122000.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
-        <v>152296000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>152296000.0</v>
+      </c>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-23272000.0</v>
+      </c>
+      <c r="C22">
+        <v>-18106000.0</v>
+      </c>
+      <c r="D22">
         <v>-22003000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-18354000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-21158000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-35571000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-21203000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-17301000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-3256000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-15597000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-23049000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-15901000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-19243000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-36101000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-27674000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-25562000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-31380000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-16829000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-14175000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-8146000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-36825000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4579000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3191000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-2529000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2529000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-25000.0</v>
+      </c>
+      <c r="C23">
+        <v>-71000.0</v>
+      </c>
+      <c r="D23">
         <v>-8000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-67000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-2000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>50000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>176000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>49000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-25000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-171000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-6000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-6000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>176000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2604000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1708000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-682000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>151534000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-31000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>31000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1500.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-107312000.0</v>
+      </c>
+      <c r="D24">
         <v>149610000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>67173000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
-        <v>137483000.0</v>
+        <v>67173000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
+        <v>137483000.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24">
         <v>-18261000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>10227.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>6659000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>15193000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-94987.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>-100000.0</v>
       </c>
-      <c r="R24"/>
-[...1 lines deleted...]
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
         <v>-50000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>1199000.0</v>
+      </c>
+      <c r="C25">
+        <v>-156000.0</v>
+      </c>
+      <c r="D25">
         <v>-322000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-694000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-964000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>19617000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1473000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1465000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1124000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1254000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-1326000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>175000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-463000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9553000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>307000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>316000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>232000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>566000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2713000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2289000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>21317000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-345000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>141000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>176000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>176000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
+        <v>-67000.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26">
         <v>-7650000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-1000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-43000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-196000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-52.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-393.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>143</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>2082000.0</v>
+      </c>
+      <c r="D27">
         <v>3073000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>3015000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3631000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2773000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2981000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2871000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4320000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3215000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5179000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3668000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4884000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3898000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4449000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4013000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3404000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3112000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>307000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>572000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2450000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>15000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>11000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>9000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-25000.0</v>
+      </c>
+      <c r="C28">
+        <v>669000.0</v>
+      </c>
+      <c r="D28">
         <v>-8000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-67000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>50000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1655000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>110000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>57511000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-25000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-171000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6125000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>177000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>177000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>176000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>154900000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1708000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-682000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>151534000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>31000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1500.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-26000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-10427000.0</v>
+      </c>
+      <c r="D29">
         <v>-13277000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-17263000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-22535000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-19290000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-14665000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3007000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-20710000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-15254000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-17583000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-11031000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-26841000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-17387000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-20557000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-23712000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-27679000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-12169000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-7288000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2862000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-18731000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-3167000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2654000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-2131500.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2131500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>16369000.0</v>
+      </c>
+      <c r="C30">
+        <v>16261000.0</v>
+      </c>
+      <c r="D30">
         <v>11471000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>15304000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>15821000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>26657000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-8000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-18498000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10228000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6571000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-99393000.0</v>
       </c>
       <c r="M30">
         <v>-22255000.0</v>
       </c>
       <c r="N30">
+        <v>-99393000.0</v>
+      </c>
+      <c r="O30">
+        <v>-22255000.0</v>
+      </c>
+      <c r="P30">
         <v>-4266000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-129000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-451000.0</v>
       </c>
       <c r="R30">
         <v>-146000.0</v>
       </c>
       <c r="S30">
+        <v>-451000.0</v>
+      </c>
+      <c r="T30">
+        <v>-146000.0</v>
+      </c>
+      <c r="U30">
         <v>-371000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-219000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="W30"/>
+      <c r="X30">
         <v>-139000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-672000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-672000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>