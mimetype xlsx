--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -11073,51 +11073,51 @@
       <c r="C15">
         <v>4645000.0</v>
       </c>
       <c r="D15">
         <v>9751000.0</v>
       </c>
       <c r="E15">
         <v>4399000.0</v>
       </c>
       <c r="F15">
         <v>8349000.0</v>
       </c>
       <c r="G15">
         <v>10137000.0</v>
       </c>
       <c r="H15">
         <v>14589000.0</v>
       </c>
       <c r="I15">
         <v>6201000.0</v>
       </c>
       <c r="J15">
         <v>7625000.0</v>
       </c>
       <c r="K15">
-        <v>6003000.0</v>
+        <v>3058000.0</v>
       </c>
       <c r="L15">
         <v>5226000.0</v>
       </c>
       <c r="M15">
         <v>8665000.0</v>
       </c>
       <c r="N15">
         <v>6648000.0</v>
       </c>
       <c r="O15">
         <v>18690000.0</v>
       </c>
       <c r="P15">
         <v>13357000.0</v>
       </c>
       <c r="Q15">
         <v>6016000.0</v>
       </c>
       <c r="R15">
         <v>19232000.0</v>
       </c>
       <c r="S15">
         <v>14547000.0</v>
       </c>
@@ -11627,81 +11627,81 @@
       <c r="C23">
         <v>-1281000.0</v>
       </c>
       <c r="D23">
         <v>-6263000.0</v>
       </c>
       <c r="E23">
         <v>-2224000.0</v>
       </c>
       <c r="F23">
         <v>-69741000.0</v>
       </c>
       <c r="G23">
         <v>-8869000.0</v>
       </c>
       <c r="H23">
         <v>-36706000.0</v>
       </c>
       <c r="I23">
         <v>-16167000.0</v>
       </c>
       <c r="J23">
         <v>-24568000.0</v>
       </c>
       <c r="K23">
-        <v>-1034000.0</v>
+        <v>-2945000.0</v>
       </c>
       <c r="L23">
         <v>-11224000.0</v>
       </c>
       <c r="M23">
         <v>-453000.0</v>
       </c>
       <c r="N23">
         <v>-11356000.0</v>
       </c>
       <c r="O23">
         <v>35961000.0</v>
       </c>
       <c r="P23">
         <v>-3224000.0</v>
       </c>
       <c r="Q23">
         <v>-359000.0</v>
       </c>
       <c r="R23">
         <v>-6873000.0</v>
       </c>
       <c r="S23">
         <v>-7200000.0</v>
       </c>
       <c r="T23">
         <v>-52639000.0</v>
       </c>
       <c r="U23">
-        <v>40930000.0</v>
+        <v>145470000.0</v>
       </c>
       <c r="V23">
         <v>-1395000.0</v>
       </c>
       <c r="W23">
         <v>11789261.0</v>
       </c>
       <c r="X23">
         <v>-2359000.0</v>
       </c>
       <c r="Y23">
         <v>334090000.0</v>
       </c>
       <c r="Z23">
         <v>334090000.0</v>
       </c>
       <c r="AA23">
         <v>-13261.0</v>
       </c>
       <c r="AB23"/>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>143</v>
       </c>
@@ -11840,54 +11840,54 @@
       </c>
       <c r="W25">
         <v>5325000.0</v>
       </c>
       <c r="X25">
         <v>5585000.0</v>
       </c>
       <c r="Y25">
         <v>-6603000.0</v>
       </c>
       <c r="Z25">
         <v>14490000.0</v>
       </c>
       <c r="AA25">
         <v>1943.0</v>
       </c>
       <c r="AB25">
         <v>32169.0</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>145</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-55160000.0</v>
       </c>
       <c r="C26">
-        <v>0.0</v>
+        <v>-1281000.0</v>
       </c>
       <c r="D26">
         <v>-1907000.0</v>
       </c>
       <c r="E26">
         <v>-17306000.0</v>
       </c>
       <c r="F26">
         <v>-42700000.0</v>
       </c>
       <c r="G26">
         <v>-43879000.0</v>
       </c>
       <c r="H26">
         <v>-115000.0</v>
       </c>
       <c r="I26">
         <v>-34382000.0</v>
       </c>
       <c r="J26">
         <v>-24568000.0</v>
       </c>
       <c r="K26">
         <v>-1034000.0</v>
       </c>