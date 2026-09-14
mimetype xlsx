--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2324,1207 +2327,1246 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>40275000.0</v>
+      </c>
+      <c r="C2">
         <v>41472000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35802000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47163000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>63351000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>73193000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>68919000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>84653000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>67219000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>57778000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52106000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44762000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34808000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>41702000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>46336000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34432000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33816000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>42796000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>31048000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29848000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>25736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22246000.0</v>
       </c>
       <c r="W2">
         <v>22246000.0</v>
       </c>
       <c r="X2">
+        <v>22246000.0</v>
+      </c>
+      <c r="Y2">
         <v>20635.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-3958000.0</v>
+      </c>
+      <c r="C5">
         <v>-3810000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2521000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2057000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-721000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4261000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6193000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2868000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5166000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5114000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4480000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6205000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4822000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5752000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6538000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8293000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5334000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2786000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1746000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1774000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-818000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>208589102.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2326000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>81905000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>179279000.0</v>
+      </c>
+      <c r="C7">
         <v>182057000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>186066000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>184822000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>184995000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>185530000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>187349000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>188399000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>181478000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>176263000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>175901000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>175301000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>171323000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>168777000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>165601000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>159635000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>102155000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>40208000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>43448000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>47888000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>54426000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>58229000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="C8">
         <v>10000.0</v>
       </c>
       <c r="D8">
         <v>10000.0</v>
       </c>
       <c r="E8">
         <v>10000.0</v>
       </c>
       <c r="F8">
         <v>10000.0</v>
       </c>
       <c r="G8">
         <v>10000.0</v>
       </c>
       <c r="H8">
         <v>10000.0</v>
       </c>
       <c r="I8">
         <v>10000.0</v>
       </c>
       <c r="J8">
+        <v>10000.0</v>
+      </c>
+      <c r="K8">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="L8">
         <v>10000.0</v>
       </c>
       <c r="M8">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="N8">
         <v>9000.0</v>
       </c>
       <c r="O8">
         <v>9000.0</v>
       </c>
       <c r="P8">
         <v>9000.0</v>
       </c>
       <c r="Q8">
-        <v>10000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="R8">
         <v>10000.0</v>
       </c>
       <c r="S8">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="T8">
         <v>9000.0</v>
       </c>
       <c r="U8">
         <v>9000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>9000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>279317000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>260806000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>225978000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>158131000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>179745000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>158131000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>152308000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>135293000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5202308.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>5022759.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>115847000.0</v>
+      </c>
+      <c r="C10">
         <v>77655000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>255906000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>185535000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>145037000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>111247000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>331558000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>260201000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>185280000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>156694000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>247171000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>126573000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>129761000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>104957000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>174166000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>145513000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>150286000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>225137000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>502773000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>417674000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>351517000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>824082.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>329063000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1634508.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8526.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>10762.0</v>
       </c>
-      <c r="AB10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>115847000.0</v>
+      </c>
+      <c r="C12">
         <v>77655000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>255906000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>185535000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>145037000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>111247000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>407388000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>335148000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>185280000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>156694000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>338345000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>196581000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>179765000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>129919000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>314276000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>284376000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>265105000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>225137000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>502773000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>417674000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>351517000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>824082.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>329063000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1634508.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8526.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>10762.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="C13">
         <v>10000.0</v>
       </c>
       <c r="D13">
         <v>10000.0</v>
       </c>
       <c r="E13">
         <v>10000.0</v>
       </c>
       <c r="F13">
         <v>10000.0</v>
       </c>
       <c r="G13">
         <v>10000.0</v>
       </c>
       <c r="H13">
         <v>10000.0</v>
       </c>
       <c r="I13">
         <v>10000.0</v>
       </c>
       <c r="J13">
+        <v>10000.0</v>
+      </c>
+      <c r="K13">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="L13">
         <v>10000.0</v>
       </c>
       <c r="M13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="N13">
         <v>9000.0</v>
       </c>
       <c r="O13">
         <v>9000.0</v>
       </c>
       <c r="P13">
         <v>9000.0</v>
       </c>
       <c r="Q13">
-        <v>10000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="R13">
         <v>10000.0</v>
       </c>
       <c r="S13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="T13">
         <v>9000.0</v>
       </c>
       <c r="U13">
         <v>9000.0</v>
       </c>
       <c r="V13">
+        <v>9000.0</v>
+      </c>
+      <c r="W13">
         <v>203386794.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>215848621.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>216846450.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>787.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>787.0</v>
       </c>
-      <c r="AB13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>100848937.0</v>
+      </c>
+      <c r="C14">
         <v>101422566.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>67490766.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>100233456.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>98831307.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>75839577.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>73093466.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>69795656.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54589542.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>90519358.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>87329418.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>86647697.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>86521626.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>86611018.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>88750704.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>87745776.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>90688871.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>93231332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93622458.0</v>
       </c>
       <c r="T14">
         <v>93622458.0</v>
       </c>
       <c r="U14">
+        <v>93622458.0</v>
+      </c>
+      <c r="V14">
         <v>94013583.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>93408412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100980866.0</v>
       </c>
       <c r="X14">
         <v>100980866.0</v>
       </c>
       <c r="Y14">
         <v>100980866.0</v>
       </c>
       <c r="Z14">
         <v>100980866.0</v>
       </c>
       <c r="AA14">
         <v>100980866.0</v>
       </c>
       <c r="AB14">
         <v>100980866.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14">
+        <v>100980866.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>9000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>9000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>9000.0</v>
       </c>
       <c r="R15">
+        <v>9000.0</v>
+      </c>
+      <c r="S15">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="T15">
         <v>9000.0</v>
       </c>
       <c r="U15">
         <v>9000.0</v>
       </c>
       <c r="V15">
+        <v>9000.0</v>
+      </c>
+      <c r="W15">
         <v>327.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>215848621.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>216846450.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>787.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
+        <v>500000.0</v>
+      </c>
+      <c r="C16">
         <v>700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1000000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>6800000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2000000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1419000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2178000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3029000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5014000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3873000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4570000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5842000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7845000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5939000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10598000.0</v>
       </c>
       <c r="W16">
         <v>10598000.0</v>
       </c>
-      <c r="X16"/>
+      <c r="X16">
+        <v>10598000.0</v>
+      </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5559000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>11221000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>5473000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>11221000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>13798000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>17591000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>9800000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>9800000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
         <v>72691000.0</v>
       </c>
       <c r="C20">
         <v>72691000.0</v>
       </c>
       <c r="D20">
-        <v>34383000.0</v>
+        <v>72691000.0</v>
       </c>
       <c r="E20">
         <v>34383000.0</v>
       </c>
       <c r="F20">
         <v>34383000.0</v>
       </c>
       <c r="G20">
         <v>34383000.0</v>
       </c>
       <c r="H20">
         <v>34383000.0</v>
       </c>
       <c r="I20">
         <v>34383000.0</v>
       </c>
       <c r="J20">
         <v>34383000.0</v>
       </c>
       <c r="K20">
         <v>34383000.0</v>
       </c>
       <c r="L20">
         <v>34383000.0</v>
       </c>
@@ -3539,2665 +3581,2756 @@
       </c>
       <c r="P20">
         <v>34383000.0</v>
       </c>
       <c r="Q20">
         <v>34383000.0</v>
       </c>
       <c r="R20">
         <v>34383000.0</v>
       </c>
       <c r="S20">
         <v>34383000.0</v>
       </c>
       <c r="T20">
         <v>34383000.0</v>
       </c>
       <c r="U20">
         <v>34383000.0</v>
       </c>
       <c r="V20">
         <v>34383000.0</v>
       </c>
       <c r="W20">
         <v>34383000.0</v>
       </c>
-      <c r="X20"/>
+      <c r="X20">
+        <v>34383000.0</v>
+      </c>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>8017000.0</v>
+      </c>
+      <c r="C21">
         <v>10270000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12523000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7677000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9322000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10967000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12612000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14257000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15902000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17547000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>19192000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>20837000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>22482000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>24127000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25772000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>27417000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29062000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>30707000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>32352000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>33997000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>35642000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>37287000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>38932000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>338345000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-36877000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-31170000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-34263000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2596000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>4225000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>4225000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>644965000.0</v>
+      </c>
+      <c r="C23">
         <v>595795000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>797637000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>650238000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>606702000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>570468000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>876751000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>810917000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>645510000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>583589000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>761108000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>634171000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>582102000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>524505000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>717093000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>631599000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>540167000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>470631000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>718327000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>663660000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>610452000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>231113387.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>542953000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>231666371.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>63399.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>81905000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>65635.0</v>
       </c>
-      <c r="AB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>27805000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>15799000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>27805000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>24966000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>21960000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>11608733.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>119275000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>27805000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15799000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>27805000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>24966000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>21960000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11608733.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>230011533.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>230000063.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>63432000.0</v>
+      </c>
+      <c r="C28">
         <v>104402000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>97754000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-713000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>39958000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>74283000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-144209000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-71802000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3802000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19569000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-71270000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>48728000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>41562000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>63820000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-8565000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14122000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-48131000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-184929000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-459325000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-369786000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-297091000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-824082.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-123869000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1634508.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-7657.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>-9893.0</v>
       </c>
-      <c r="AB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>-45790000.0</v>
+      </c>
+      <c r="C29">
         <v>-154709000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-127359000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-302402000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-318422000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-323128000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-421375000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-360775000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-282975000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>161911000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>152656000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>144252000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>140814000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>133312000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>137462000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>139997000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>132416000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>149961000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>126319000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>125207000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>121985000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>221148000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>36652000.0</v>
+      </c>
+      <c r="C30">
         <v>34072000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>62689000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>41365000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48360000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47223000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>74439000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>91086000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>94112000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>61439000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>51346000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>72408000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>54458000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>48796000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>71268000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>50262000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>42521000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>78437000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>51139000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>66078000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>86340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41091000.0</v>
       </c>
       <c r="W30">
         <v>41091000.0</v>
       </c>
-      <c r="X30"/>
+      <c r="X30">
+        <v>41091000.0</v>
+      </c>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>83949000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>74802000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>77307000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>68971000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>59584000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>84871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56827000.0</v>
       </c>
       <c r="T31">
         <v>56827000.0</v>
       </c>
       <c r="U31">
+        <v>56827000.0</v>
+      </c>
+      <c r="V31">
         <v>51960000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>208385683.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31">
         <v>221845475.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>2010000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>112847000.0</v>
+      </c>
+      <c r="C32">
         <v>70679000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>273263000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>180878000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>131199000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>86536000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>414121000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>342877000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>206604000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>161280000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>371387000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>225436000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>199886000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>136608000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>370384000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>322731000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>296373000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>262293000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>527226000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>471478000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>415813000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>337257000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>440893000.0</v>
+      </c>
+      <c r="C33">
         <v>432816000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>430496000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>422197000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>412152000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>410739000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>393711000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>383387000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>364887000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>362531000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>368486000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>362554000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>345230000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>343166000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>331549000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>270563000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>205408000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>139969000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>138100000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>142287000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>151276000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>230011533.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>145162000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>230000063.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>54873.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>54873.0</v>
       </c>
-      <c r="AB33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:28">
+      <c r="AC33"/>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>173501000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>171806000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>163508000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>51293000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>46050000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>51293000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>53827000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>58403000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>275327000.0</v>
+      </c>
+      <c r="C35">
         <v>263377000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>261055000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>402555000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>367255000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>335569000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>578067000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>484536000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>348100000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>244790000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>440756000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>323178000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>286848000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>230762000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>191521000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>188976000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>232968000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>81211000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>408082000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>100760000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>107627000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>21408732.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>408236000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>9800000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>869.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>869.0</v>
       </c>
-      <c r="AB35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>50450000.0</v>
+      </c>
+      <c r="C36">
         <v>50128000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>46776000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>36056000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>35533000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>41644000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>29224000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>36190000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>32166000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>27839000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>30871000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>39505000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>33819000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>36887000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>36190000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>26398000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>24395000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>27088000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>24313000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>37621000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>21319000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>95678000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>25792000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>63.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>54873.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>54873.0</v>
       </c>
-      <c r="AB36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:28">
+      <c r="AC36"/>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>117454000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>115700000.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>134185000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>145033000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>135616000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>145033000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>136776000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>138778000.0</v>
       </c>
-      <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38">
+        <v>51991000.0</v>
+      </c>
+      <c r="C38">
         <v>51869000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>48546000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>37822000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>43531000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>29224000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>41119000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>34319000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>45657000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-77487000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-72807000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-80530000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>32629000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>30771000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>27986000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>30540000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>597639000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>18855000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>15238000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>-418000.0</v>
+      </c>
+      <c r="C39">
         <v>-617000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>1141000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1153000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1259000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1213000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1296000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1231000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2925000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2931000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>39505000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>33819000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>36887000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2596000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>26398000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>27133000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>27088000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>26315000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>37621000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>21319000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>277772.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>27637000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>31800.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>54934000.0</v>
+      </c>
+      <c r="C40">
         <v>49321000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>220568000.0</v>
       </c>
-      <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>-9966000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-14450000.0</v>
       </c>
-      <c r="G40"/>
       <c r="H40"/>
-      <c r="I40">
+      <c r="I40"/>
+      <c r="J40">
         <v>6800000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>37348000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>233927000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>119071000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>90408999.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>36869000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>214082000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>130136000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-114819000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>55205000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>23010000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>294978000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>238085000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1318971.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>792983.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>20896.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>41419.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>42062.0</v>
       </c>
-      <c r="AB40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>29372000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>32748000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>36543000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>46380000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>60547000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>58811000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>56760000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>23017000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>94792000.0</v>
+      </c>
+      <c r="C42">
         <v>-15293000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>5748000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-138449000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-138282000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-121282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-111484000.0</v>
       </c>
       <c r="H42">
         <v>-111484000.0</v>
       </c>
       <c r="I42">
+        <v>-111484000.0</v>
+      </c>
+      <c r="J42">
         <v>-109967000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>262994000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>211776000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>189955000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>178243000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>167174000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>162062000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>160490000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>146574000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>166147000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>146131000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>140308000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>135293000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>5202308.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-138318048.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5022759.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>24213.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>24213.0</v>
       </c>
-      <c r="AB42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>255597000.0</v>
+      </c>
+      <c r="C45">
         <v>256323000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>258601000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>256062000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>254180000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>253304000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>254076000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>269322000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>263551000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>264474000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>264374000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>261375000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>251561000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>242967000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>273749000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>249512000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>63290000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>205764000.0</v>
+      </c>
+      <c r="C46">
         <v>210036000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>215701000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>216049000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>217417000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>220192000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>224523000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>232332000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>230289000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>234304000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>237587000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>226464000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>218608000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>212035000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>202110000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>176341000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>112381000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>47429000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>50274000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>55545000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>63290000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>64552000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>70633000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>70977000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>61480000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>202110000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>20517000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10362000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>10401000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>10362000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11383000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>13282000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>64552000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-136635000.0</v>
+      </c>
+      <c r="C48">
         <v>-135616000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-130596000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-161906000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-179429000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-197595000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-303708000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-246433000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-167852000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-95980000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-54650000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-39508000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-32616000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-28119000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-18071000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-12209000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-8834000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-13410000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-18075000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-13336000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-12499000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-203419.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1021573.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-23734.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-3889.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48">
+      <c r="AA48"/>
+      <c r="AB48">
         <v>-2296.0</v>
       </c>
-      <c r="AB48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-32616000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-28119000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-12209000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-18075000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-13410000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-18075000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-13336000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-12499000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-203419.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49">
+      <c r="X49"/>
+      <c r="Y49">
         <v>-23734.0</v>
       </c>
-      <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>27690000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>179279000.0</v>
+      </c>
+      <c r="C51">
         <v>182057000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>353660000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>184822000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>184995000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>185530000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>187349000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>188399000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>181478000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>176263000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>175901000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>175301000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>171323000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>168777000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>165601000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>159635000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>142624000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>40208000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>43448000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>47888000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>54426000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>147999000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>205194000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>869.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>869.0</v>
       </c>
-      <c r="AB51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>9577000.0</v>
+      </c>
+      <c r="C52">
         <v>12668000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>18472000.0</v>
       </c>
-      <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>9966000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>14450000.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>981000.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>119071000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>90408999.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>36869000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>140110000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>138863000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>114819000.0</v>
       </c>
-      <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
-[...1 lines deleted...]
-      </c>
+      <c r="V52"/>
       <c r="W52">
         <v>27690000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="X52">
+        <v>27690000.0</v>
+      </c>
+      <c r="Y52"/>
+      <c r="Z52">
         <v>869.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>869.0</v>
       </c>
-      <c r="AB52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>75830000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>74947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
         <v>91174000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>70008000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>50004000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>24962000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>140110000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>138863000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>114819000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>230011533.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>230005861.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53"/>
+    </row>
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+    </row>
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>644965000.0</v>
+      </c>
+      <c r="C55">
         <v>595795000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>797637000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>650238000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>606702000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>570468000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>876751000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>810917000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>645510000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>583589000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>761108000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>634171000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>582102000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>524505000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>717093000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>631599000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>540167000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>470631000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>718327000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>663660000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>610452000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>231113387.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>542953000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>231666371.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>63399.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>65635.0</v>
       </c>
-      <c r="AB55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+    </row>
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>152081000.0</v>
+      </c>
+      <c r="C56">
         <v>111110000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>318595000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>228041000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>194550000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>159729000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>483040000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>427530000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>280623000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>221058000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>392622000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>271617000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>236872000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>181339000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>385544000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>361036000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>334759000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>330662000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>580227000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>521373000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>459176000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1101854.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>397791000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1666308.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>8526.0</v>
       </c>
-      <c r="Z56"/>
-      <c r="AA56">
+      <c r="AA56"/>
+      <c r="AB56">
         <v>10762.0</v>
       </c>
-      <c r="AB56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:28">
+      <c r="AC56"/>
+    </row>
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>105286000.0</v>
+      </c>
+      <c r="C57">
         <v>104161000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>275842000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>47163000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>63351000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>73193000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>68919000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>84653000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>74019000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>95126000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>52106000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>46181000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>36986000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>44731000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>265432000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>168441000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>38386000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>103843000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>38893000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>300917000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>242062000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1318971.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>60534000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>20896.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>42288.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57">
+      <c r="AA57"/>
+      <c r="AB57">
         <v>42931.0</v>
       </c>
-      <c r="AB57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+    </row>
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>380613000.0</v>
+      </c>
+      <c r="C58">
         <v>367538000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>536897000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>449718000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>430606000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>408762000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>646986000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>569189000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>422119000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>304568000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>492862000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>369359000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>323834000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>275493000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>456953000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>357417000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>271354000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>185054000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>446975000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>401677000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>349689000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>22727704.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>468770000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>9820896.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>42288.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>42931.0</v>
       </c>
-      <c r="AB58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+    </row>
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+    </row>
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>-45790000.0</v>
+      </c>
+      <c r="C60">
         <v>-154709000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-127359000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-302402000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-318422000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-323128000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-421375000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-360775000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-282975000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>161911000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>152656000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>144252000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>140814000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>133312000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>137462000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>139997000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>132416000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>149961000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>126319000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>125207000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>121985000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>208385683.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>74183000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>221845475.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>21111.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>81905000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>22704.0</v>
       </c>
-      <c r="AB60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:28">
+      <c r="AC60"/>
+    </row>
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-101074000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-93632000.0</v>
       </c>
-      <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-65488000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-12000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-13598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000000.0</v>
       </c>
       <c r="T61">
         <v>-12000000.0</v>
       </c>
-      <c r="U61"/>
+      <c r="U61">
+        <v>-12000000.0</v>
+      </c>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+    </row>
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
-      <c r="V62">
+      <c r="V62"/>
+      <c r="W62">
         <v>203385680.0</v>
       </c>
-      <c r="W62"/>
-      <c r="X62">
+      <c r="X62"/>
+      <c r="Y62">
         <v>216845470.0</v>
       </c>
-      <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6230,2985 +6363,3055 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
         <v>20832000.0</v>
       </c>
       <c r="C2">
         <v>525941000.0</v>
       </c>
       <c r="D2">
         <v>426572000.0</v>
       </c>
       <c r="E2">
         <v>391333000.0</v>
       </c>
       <c r="F2">
         <v>600694000.0</v>
       </c>
       <c r="G2">
         <v>374332000.0</v>
       </c>
       <c r="H2">
         <v>349819000.0</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
         <v>20832000.0</v>
       </c>
       <c r="C3">
         <v>20379000.0</v>
       </c>
       <c r="D3">
         <v>14679000.0</v>
       </c>
       <c r="E3">
         <v>10694000.0</v>
       </c>
       <c r="F3">
         <v>236558.0</v>
       </c>
       <c r="G3">
         <v>15531000.0</v>
       </c>
       <c r="H3">
         <v>15852000.0</v>
       </c>
       <c r="I3">
         <v>119481000.0</v>
       </c>
       <c r="J3">
         <v>189332000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
         <v>51515000.0</v>
       </c>
       <c r="C5">
         <v>-78532000.0</v>
       </c>
       <c r="D5">
         <v>-115100000.0</v>
       </c>
       <c r="E5">
         <v>-47733000.0</v>
       </c>
       <c r="F5">
         <v>89113442.0</v>
       </c>
       <c r="G5">
         <v>-5148000.0</v>
       </c>
       <c r="H5">
         <v>-146201000.0</v>
       </c>
       <c r="I5">
         <v>-119481980.0</v>
       </c>
       <c r="J5">
         <v>-189836000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
         <v>72347000.0</v>
       </c>
       <c r="C6">
         <v>-58153000.0</v>
       </c>
       <c r="D6">
         <v>-100421000.0</v>
       </c>
       <c r="E6">
         <v>-37039000.0</v>
       </c>
       <c r="F6">
         <v>89350000.0</v>
       </c>
       <c r="G6">
         <v>10383000.0</v>
       </c>
       <c r="H6">
         <v>-130349000.0</v>
       </c>
       <c r="I6">
         <v>-977.0</v>
       </c>
       <c r="J6">
         <v>-504000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
         <v>730071000.0</v>
       </c>
       <c r="C9">
         <v>352098000.0</v>
       </c>
       <c r="D9">
         <v>222080000.0</v>
       </c>
       <c r="E9">
         <v>240174000.0</v>
       </c>
       <c r="F9">
         <v>200968000.0</v>
       </c>
       <c r="G9">
         <v>144654000.0</v>
       </c>
       <c r="H9">
         <v>183478000.0</v>
       </c>
       <c r="I9">
         <v>679567000.0</v>
       </c>
       <c r="J9">
         <v>403014000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
         <v>51515000.0</v>
       </c>
       <c r="C10">
         <v>-68255000.0</v>
       </c>
       <c r="D10">
         <v>-112820000.0</v>
       </c>
       <c r="E10">
         <v>-21420000.0</v>
       </c>
       <c r="F10">
         <v>22950000.0</v>
       </c>
       <c r="G10">
         <v>-20889000.0</v>
       </c>
       <c r="H10">
         <v>-161596000.0</v>
       </c>
       <c r="I10">
         <v>-123215000.0</v>
       </c>
       <c r="J10">
         <v>-191128000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
         <v>3512000.0</v>
       </c>
       <c r="C11">
         <v>21089000.0</v>
       </c>
       <c r="D11">
         <v>-980000.0</v>
       </c>
       <c r="E11">
         <v>10327000.0</v>
       </c>
       <c r="F11">
         <v>18927000.0</v>
       </c>
       <c r="G11">
         <v>3453000.0</v>
       </c>
       <c r="H11">
         <v>2423000.0</v>
       </c>
       <c r="I11">
         <v>2542000.0</v>
       </c>
       <c r="J11">
         <v>646000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>276000.0</v>
       </c>
       <c r="E12">
         <v>276000.0</v>
       </c>
       <c r="F12">
         <v>7606000.0</v>
       </c>
       <c r="G12">
         <v>15741000.0</v>
       </c>
       <c r="H12">
         <v>15395000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14">
         <v>-12526000.0</v>
       </c>
       <c r="C14">
         <v>24616000.0</v>
       </c>
       <c r="D14">
         <v>83800000.0</v>
       </c>
       <c r="E14">
         <v>49625000.0</v>
       </c>
       <c r="F14">
         <v>-13444000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>35477000.0</v>
       </c>
       <c r="C15">
         <v>-64728000.0</v>
       </c>
       <c r="D15">
         <v>-17223000.0</v>
       </c>
       <c r="E15">
         <v>17878000.0</v>
       </c>
       <c r="F15">
         <v>4023000.0</v>
       </c>
       <c r="G15">
         <v>-24342000.0</v>
       </c>
       <c r="H15">
         <v>-164019000.0</v>
       </c>
       <c r="I15">
         <v>-977.0</v>
       </c>
       <c r="J15">
         <v>-190482000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>17878000.0</v>
       </c>
       <c r="F16">
         <v>-9421000.0</v>
       </c>
       <c r="G16">
         <v>-5104603.0</v>
       </c>
       <c r="H16">
         <v>-164019000.0</v>
       </c>
       <c r="I16">
         <v>-125757000.0</v>
       </c>
       <c r="J16">
         <v>-190482000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
         <v>48003000.0</v>
       </c>
       <c r="C17">
         <v>-89344000.0</v>
       </c>
       <c r="D17">
         <v>-92034000.0</v>
       </c>
       <c r="E17">
         <v>-31747000.0</v>
       </c>
       <c r="F17">
         <v>4023000.0</v>
       </c>
       <c r="G17">
         <v>-5104603.0</v>
       </c>
       <c r="H17">
         <v>-164019000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18">
         <v>-276000.0</v>
       </c>
       <c r="E18">
         <v>-276000.0</v>
       </c>
       <c r="F18">
         <v>-7606000.0</v>
       </c>
       <c r="G18">
         <v>-15741000.0</v>
       </c>
       <c r="H18">
         <v>-15395000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-36028000.0</v>
       </c>
       <c r="G19">
         <v>-3235433.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
         <v>48010000.0</v>
       </c>
       <c r="C21">
         <v>-78532000.0</v>
       </c>
       <c r="D21">
         <v>-115100000.0</v>
       </c>
       <c r="E21">
         <v>-47733000.0</v>
       </c>
       <c r="F21">
         <v>66584000.0</v>
       </c>
       <c r="G21">
         <v>-14596000.0</v>
       </c>
       <c r="H21">
         <v>-155119000.0</v>
       </c>
       <c r="I21">
         <v>-107417000.0</v>
       </c>
       <c r="J21">
         <v>-189332000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
         <v>702893000.0</v>
       </c>
       <c r="C23">
         <v>956571000.0</v>
       </c>
       <c r="D23">
         <v>763752000.0</v>
       </c>
       <c r="E23">
         <v>679240000.0</v>
       </c>
       <c r="F23">
         <v>735078000.0</v>
       </c>
       <c r="G23">
         <v>533582000.0</v>
       </c>
       <c r="H23">
         <v>688416000.0</v>
       </c>
       <c r="I23">
         <v>786984000.0</v>
       </c>
       <c r="J23">
         <v>594142000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25">
         <v>20832000.0</v>
       </c>
       <c r="C25">
         <v>20379000.0</v>
       </c>
       <c r="D25">
         <v>12809000.0</v>
       </c>
       <c r="E25">
         <v>10694000.0</v>
       </c>
       <c r="F25">
         <v>14489000.0</v>
       </c>
       <c r="G25">
         <v>15531000.0</v>
       </c>
       <c r="H25">
         <v>15852000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>100000.0</v>
       </c>
       <c r="D26">
         <v>300000.0</v>
       </c>
       <c r="E26">
         <v>1000000.0</v>
       </c>
       <c r="F26">
         <v>1200000.0</v>
       </c>
       <c r="G26">
         <v>1700000.0</v>
       </c>
       <c r="H26">
         <v>1500000.0</v>
       </c>
       <c r="I26">
         <v>2100000.0</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>689330000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>697580000.0</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
         <v>61452000.0</v>
       </c>
       <c r="C28">
         <v>354707000.0</v>
       </c>
       <c r="D28">
         <v>269009000.0</v>
       </c>
       <c r="E28">
         <v>234095000.0</v>
       </c>
       <c r="F28">
         <v>119895000.0</v>
       </c>
       <c r="G28">
         <v>110713000.0</v>
       </c>
       <c r="H28">
         <v>276019000.0</v>
       </c>
       <c r="I28">
         <v>73125000.0</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
         <v>3512000.0</v>
       </c>
       <c r="C29">
         <v>21089000.0</v>
       </c>
       <c r="D29">
         <v>172000.0</v>
       </c>
       <c r="E29">
         <v>10327000.0</v>
       </c>
       <c r="F29">
         <v>18927000.0</v>
       </c>
       <c r="G29">
         <v>3453000.0</v>
       </c>
       <c r="H29">
         <v>2423000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
         <v>682061000.0</v>
       </c>
       <c r="C30">
         <v>430630000.0</v>
       </c>
       <c r="D30">
         <v>337180000.0</v>
       </c>
       <c r="E30">
         <v>287907000.0</v>
       </c>
       <c r="F30">
         <v>134384000.0</v>
       </c>
       <c r="G30">
         <v>159250000.0</v>
       </c>
       <c r="H30">
         <v>338597000.0</v>
       </c>
       <c r="I30">
         <v>977.0</v>
       </c>
       <c r="J30">
         <v>594142000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
         <v>3505000.0</v>
       </c>
       <c r="C31">
         <v>10277000.0</v>
       </c>
       <c r="D31">
         <v>2280000.0</v>
       </c>
       <c r="E31">
         <v>26313000.0</v>
       </c>
       <c r="F31">
         <v>-43634000.0</v>
       </c>
       <c r="G31">
         <v>-6293000.0</v>
       </c>
       <c r="H31">
         <v>-6477000.0</v>
       </c>
       <c r="I31">
         <v>-15798000.0</v>
       </c>
       <c r="J31">
         <v>-1796000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>750903000.0</v>
       </c>
       <c r="C32">
         <v>878039000.0</v>
       </c>
       <c r="D32">
         <v>648652000.0</v>
       </c>
       <c r="E32">
         <v>631507000.0</v>
       </c>
       <c r="F32">
         <v>801662000.0</v>
       </c>
       <c r="G32">
         <v>518986000.0</v>
       </c>
       <c r="H32">
         <v>533297000.0</v>
       </c>
       <c r="I32">
         <v>679567000.0</v>
       </c>
       <c r="J32">
         <v>403014000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>5827000.0</v>
+      </c>
+      <c r="C2">
         <v>5831000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-271195000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>88748000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>80280000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>122999000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>133298000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>174080000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>149973000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>68590000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>165521000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>84872000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>106216000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>69963000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>127241000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>86260000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>90587000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>87245000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>162226000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>113322000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>164404000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>109470000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>151113000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>84785000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>92433000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>5827000.0</v>
+      </c>
+      <c r="C3">
         <v>5831000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5755000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5024000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5052000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5001000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5061000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5130000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5108000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5080000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4511000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3694000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3639000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2835000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2641000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2457000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2653000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2943000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7733000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3479000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3722000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3880000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3886000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3851000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3833000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7569000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>46467.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>44646.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>5057000.0</v>
+      </c>
+      <c r="C5">
         <v>-12901000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>21780000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>8867000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>8948000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11668000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>21369000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>35894000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-82232000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-53563000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-41410000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-26692000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-21752000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-22690000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-22916000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8818000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-9013000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-10359000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1720000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9240000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>13117000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>28399000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7709000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3818000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-17297000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3352000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-46817.0</v>
       </c>
-      <c r="AB5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>10884000.0</v>
+      </c>
+      <c r="C6">
         <v>-7070000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>27535000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>13891000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16669000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>26430000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>41024000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-77124000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-48483000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-36899000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-22998000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-18113000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-19855000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20275000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6361000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6360000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7416000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>6013000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5761000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16839000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>32279000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11595000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7669000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-13464000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-993.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-350.0</v>
       </c>
-      <c r="AB6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>150698000.0</v>
+      </c>
+      <c r="C9">
         <v>143086000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>490355000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>75897000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>74987000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>88832000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>92374000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>104162000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>122025000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>33537000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>47157000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>54131000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>59329000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>61463000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>55907000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>59119000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>60517000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>64631000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>36687000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>64105000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>91116000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>60332000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>38032000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>38059000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>22168000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>88422000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>6084000.0</v>
+      </c>
+      <c r="C10">
         <v>-10642000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21780000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11588000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6248000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11899000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>27787000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>36351000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-81487000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-50906000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-43944000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-23929000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-22813000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-22134000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-22986000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-8289000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5807000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4048000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1790000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-9312000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9521000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>24531000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3851000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-95000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-21293000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3352000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-350.0</v>
       </c>
-      <c r="AB10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>-247000.0</v>
+      </c>
+      <c r="C11">
         <v>-9897000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>7983000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3023000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1980000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-9474000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-4871000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7508000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-642000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>19094000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1532000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-191000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4543000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5286000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-380000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4570000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3141000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2996000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>16232000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>150000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>521000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2024000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>935000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>974000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>834000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>710000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-46467.0</v>
       </c>
-      <c r="AB11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>280000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>556000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="Q12">
         <v>69000.0</v>
       </c>
       <c r="R12">
+        <v>69000.0</v>
+      </c>
+      <c r="S12">
         <v>68000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>70000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>72000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3596000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3868000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3858000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3913000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3996000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>1400000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14">
+        <v>-1027000.0</v>
+      </c>
+      <c r="C14">
         <v>2232000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-4401000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2561000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1530000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-4034000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-11884000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-12473000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14817000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>34156000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>32002000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21689000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-18629000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-22297000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>21185000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-13999000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22005000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-7842000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17624000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12938000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-21499000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>138778000.0</v>
       </c>
-      <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
-[...1 lines deleted...]
-      </c>
+      <c r="Y14"/>
       <c r="Z14">
         <v>138778000.0</v>
       </c>
-      <c r="AA14"/>
+      <c r="AA14">
+        <v>138778000.0</v>
+      </c>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>5304000.0</v>
+      </c>
+      <c r="C15">
         <v>1487000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>9396000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6004000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2738000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>17339000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>20774000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16370000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-66028000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-35844000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-10410000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2049000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>359000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-5123000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1421000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1140000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>9265000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8894000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-398000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3476000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-12499000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>22507000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2916000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1069000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-22127000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4062000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-350.0</v>
       </c>
-      <c r="AB15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>359000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-5123000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1421000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1140000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-5301480.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8894000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-17624000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3476000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-12499000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4903480.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-19845.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-22127000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4062000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>6331000.0</v>
+      </c>
+      <c r="C17">
         <v>-745000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>13797000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>8565000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4268000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>21373000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>32658000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>28843000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-80845000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-70000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-42412000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-23738000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-18270000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-27420000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-22606000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-12859000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-418480.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1052000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-18022000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-9462000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>9000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4903480.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2916000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-19845.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>1400000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>-70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-69000.0</v>
       </c>
       <c r="Q18">
         <v>-69000.0</v>
       </c>
       <c r="R18">
+        <v>-69000.0</v>
+      </c>
+      <c r="S18">
         <v>-68000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-70000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-72000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3596000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3868000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3858000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3913000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-1061000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>556000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>598000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-746000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>14475000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-746000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1087000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-36369000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>5055000.0</v>
+      </c>
+      <c r="C21">
         <v>-12901000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18527000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8867000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8948000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11668000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21369000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>35894000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-82232000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-53563000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-43966000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-26692000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-21752000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-22690000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-19543000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-8818000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-9013000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10359000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-619000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-10327000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>49486000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>28044000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8168000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1532000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-20701000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3595000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-350.0</v>
       </c>
-      <c r="AB21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>151470000.0</v>
+      </c>
+      <c r="C23">
         <v>161818000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>200633000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>155778000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>146319000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>200163000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>204303000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>242348000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>354230000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>155690000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>256644000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>165695000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>187297000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>154116000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>202691000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>154197000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>160117000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>162235000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>199532000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>187754000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>206034000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>141758000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>180977000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>121312000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>135302000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>92017000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>350.0</v>
       </c>
-      <c r="AB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>5827000.0</v>
+      </c>
+      <c r="C25">
         <v>5831000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5755000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5024000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5052000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5001000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5061000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5130000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5108000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5080000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4511000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3694000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3639000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2835000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2641000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2457000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2653000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2943000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3408000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3479000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3722000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3880000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3886000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3851000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3833000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>100000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>300000.0</v>
       </c>
-      <c r="L26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26">
         <v>100000.0</v>
       </c>
       <c r="O26">
+        <v>100000.0</v>
+      </c>
+      <c r="P26">
         <v>200000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>200000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>300000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>300000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>400000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="Y26">
         <v>400000.0</v>
       </c>
       <c r="Z26">
         <v>400000.0</v>
       </c>
-      <c r="AA26"/>
+      <c r="AA26">
+        <v>400000.0</v>
+      </c>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>465187000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>330156000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>135031000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>71665000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>71665000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>8404000.0</v>
+      </c>
+      <c r="C28">
         <v>12147000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11570000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>47000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>46421000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>57230000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>50931000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>49789000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>185324000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>68663000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>72604000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>64950000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>63423000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>68032000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>60952000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>55231000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>55715000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>62197000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>31142000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>61956000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>29552000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20791000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>25978000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>25316000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>39036000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>16167000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>350.0</v>
       </c>
-      <c r="AB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
+        <v>-247000.0</v>
+      </c>
+      <c r="C29">
         <v>-9897000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7983000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3023000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1980000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9474000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4871000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7508000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-642000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19094000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1532000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-191000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4543000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5286000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-380000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4570000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3141000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2996000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16232000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>150000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>521000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2024000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>935000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>974000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>145643000.0</v>
+      </c>
+      <c r="C30">
         <v>155987000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>471828000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>67030000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>66039000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>77164000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>71005000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>68268000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>204257000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>87100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>91123000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>80823000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>81081000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>84153000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>75450000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>67937000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>69530000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>74990000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37306000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>74432000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>41630000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>32288000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29864000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>36527000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>42869000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>92017000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>350.0</v>
       </c>
-      <c r="AB30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>1029000.0</v>
+      </c>
+      <c r="C31">
         <v>2259000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3253000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2721000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2700000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>231000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6418000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>457000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>745000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2657000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>22000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2763000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1061000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>556000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3443000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>529000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>14820000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>14407000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1171000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1015000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-39965000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3513000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4317000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1627000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-592000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>243000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>156525000.0</v>
+      </c>
+      <c r="C32">
         <v>148917000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>219160000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>164645000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>155267000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>211831000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>225672000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>278242000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>271998000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>102127000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>212678000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>139003000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>165545000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>131426000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>183148000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>145379000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>151104000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>151876000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>198913000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>177427000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>255520000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>169802000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>189145000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>122844000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>114601000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>88422000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9241,3049 +9444,3117 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>332771000.0</v>
       </c>
       <c r="C2">
         <v>250102000.0</v>
       </c>
       <c r="D2">
         <v>174166000.0</v>
       </c>
       <c r="E2">
         <v>504775000.0</v>
       </c>
       <c r="F2">
         <v>330908000.0</v>
       </c>
       <c r="G2">
         <v>266582000.0</v>
       </c>
       <c r="H2">
         <v>408531000.0</v>
       </c>
       <c r="I2">
         <v>169248000.0</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>4313000</v>
       </c>
       <c r="C3">
         <v>16375000</v>
       </c>
       <c r="D3">
         <v>57598000</v>
       </c>
       <c r="E3">
         <v>26560000</v>
       </c>
       <c r="F3">
         <v>1462000</v>
       </c>
       <c r="G3">
         <v>5522000</v>
       </c>
       <c r="H3">
         <v>7417000</v>
       </c>
       <c r="I3">
         <v>3340000</v>
       </c>
       <c r="J3">
         <v>3340000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>177447000.0</v>
       </c>
       <c r="G4">
         <v>1148172.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-15926000.0</v>
       </c>
       <c r="G5">
         <v>568208.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>-75721000.0</v>
       </c>
       <c r="C6">
         <v>82669000.0</v>
       </c>
       <c r="D6">
         <v>75936000.0</v>
       </c>
       <c r="E6">
         <v>-330609000.0</v>
       </c>
       <c r="F6">
         <v>173867000.0</v>
       </c>
       <c r="G6">
         <v>64326000.0</v>
       </c>
       <c r="H6">
         <v>-141949000.0</v>
       </c>
       <c r="I6">
         <v>239283000.0</v>
       </c>
       <c r="J6">
         <v>239283000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
         <v>-160579000.0</v>
       </c>
       <c r="C7">
         <v>88630000.0</v>
       </c>
       <c r="D7">
         <v>44499000.0</v>
       </c>
       <c r="E7">
         <v>-148440000.0</v>
       </c>
       <c r="F7">
         <v>58999000.0</v>
       </c>
       <c r="G7">
         <v>46424000.0</v>
       </c>
       <c r="H7">
         <v>-171902000.0</v>
       </c>
       <c r="I7">
         <v>167205000.0</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-10739000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>12227000.0</v>
       </c>
       <c r="C9">
         <v>-32508000.0</v>
       </c>
       <c r="D9">
         <v>18585000.0</v>
       </c>
       <c r="E9">
         <v>-24339000.0</v>
       </c>
       <c r="F9">
         <v>-7127000.0</v>
       </c>
       <c r="G9">
         <v>27527000.0</v>
       </c>
       <c r="H9">
         <v>-2684000.0</v>
       </c>
       <c r="I9">
         <v>-6049000.0</v>
       </c>
       <c r="J9">
         <v>-6049000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-36899000.0</v>
       </c>
       <c r="F10">
         <v>-36899000.0</v>
       </c>
       <c r="G10">
         <v>-14890000.0</v>
       </c>
       <c r="H10">
         <v>-17932000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-5805000.0</v>
       </c>
       <c r="F11">
         <v>108964000.0</v>
       </c>
       <c r="G11">
         <v>792533.0</v>
       </c>
       <c r="H11">
         <v>-4840000.0</v>
       </c>
       <c r="I11">
         <v>10443000.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>101946000.0</v>
       </c>
       <c r="F12">
         <v>132010000.0</v>
       </c>
       <c r="G12">
         <v>3235433.0</v>
       </c>
       <c r="H12">
         <v>209884000.0</v>
       </c>
       <c r="I12">
         <v>199488000.0</v>
       </c>
       <c r="J12">
         <v>199488000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-118296000.0</v>
       </c>
       <c r="F13">
         <v>61013000.0</v>
       </c>
       <c r="G13">
         <v>7214000.0</v>
       </c>
       <c r="H13">
         <v>-163686000.0</v>
       </c>
       <c r="I13">
         <v>173254000.0</v>
       </c>
       <c r="J13">
         <v>173254000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>20832000.0</v>
       </c>
       <c r="C14">
         <v>20379000.0</v>
       </c>
       <c r="D14">
         <v>14679000.0</v>
       </c>
       <c r="E14">
         <v>10694000.0</v>
       </c>
       <c r="F14">
         <v>14489000.0</v>
       </c>
       <c r="G14">
         <v>15531000.0</v>
       </c>
       <c r="H14">
         <v>15852000.0</v>
       </c>
       <c r="I14">
         <v>14215000.0</v>
       </c>
       <c r="J14">
         <v>14215000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
         <v>22911000.0</v>
       </c>
       <c r="C15">
         <v>20280000.0</v>
       </c>
       <c r="D15">
         <v>27314000.0</v>
       </c>
       <c r="E15">
         <v>57295000.0</v>
       </c>
       <c r="F15">
         <v>71921000.0</v>
       </c>
       <c r="G15">
         <v>11989000.0</v>
       </c>
       <c r="H15">
         <v>38376000.0</v>
       </c>
       <c r="I15">
         <v>38376000.0</v>
       </c>
       <c r="J15">
         <v>38376000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>257050000.0</v>
       </c>
       <c r="C16">
         <v>332771000.0</v>
       </c>
       <c r="D16">
         <v>250102000.0</v>
       </c>
       <c r="E16">
         <v>174166000.0</v>
       </c>
       <c r="F16">
         <v>504775000.0</v>
       </c>
       <c r="G16">
         <v>330908000.0</v>
       </c>
       <c r="H16">
         <v>266582000.0</v>
       </c>
       <c r="I16">
         <v>408531000.0</v>
       </c>
       <c r="J16">
         <v>169248000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>30476000.0</v>
       </c>
       <c r="C18">
         <v>206984000.0</v>
       </c>
       <c r="D18">
         <v>88285000.0</v>
       </c>
       <c r="E18">
         <v>-44333000.0</v>
       </c>
       <c r="F18">
         <v>233446000.0</v>
       </c>
       <c r="G18">
         <v>80385000.0</v>
       </c>
       <c r="H18">
         <v>-113524000.0</v>
       </c>
       <c r="I18">
         <v>267537000.0</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19">
         <v>74911000.0</v>
       </c>
       <c r="C19">
         <v>-98000.0</v>
       </c>
       <c r="D19">
         <v>7449000.0</v>
       </c>
       <c r="E19">
         <v>-166231000.0</v>
       </c>
       <c r="F19">
         <v>-2440000.0</v>
       </c>
       <c r="G19">
         <v>-5522000.0</v>
       </c>
       <c r="H19">
         <v>-7267000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>65986000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>36526000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-187224000.0</v>
       </c>
       <c r="G21">
         <v>-443399.0</v>
       </c>
       <c r="H21">
         <v>10000000.0</v>
       </c>
       <c r="I21">
         <v>10000000.0</v>
       </c>
       <c r="J21">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
         <v>48003000.0</v>
       </c>
       <c r="C22">
         <v>-89344000.0</v>
       </c>
       <c r="D22">
         <v>-111840000.0</v>
       </c>
       <c r="E22">
         <v>-31747000.0</v>
       </c>
       <c r="F22">
         <v>4023000.0</v>
       </c>
       <c r="G22">
         <v>-24342000.0</v>
       </c>
       <c r="H22">
         <v>-164019000.0</v>
       </c>
       <c r="I22">
         <v>-125757000.0</v>
       </c>
       <c r="J22">
         <v>-190482000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>-112000000.0</v>
       </c>
       <c r="C23">
         <v>-167958000.0</v>
       </c>
       <c r="D23">
         <v>-17215000.0</v>
       </c>
       <c r="E23">
         <v>-11021000.0</v>
       </c>
       <c r="F23">
         <v>215763000.0</v>
       </c>
       <c r="G23">
         <v>22000000.0</v>
       </c>
       <c r="H23">
         <v>18163000.0</v>
       </c>
       <c r="I23">
         <v>-1837000.0</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>488000.0</v>
       </c>
       <c r="E24">
         <v>-500000.0</v>
       </c>
       <c r="F24">
         <v>-978000.0</v>
       </c>
       <c r="G24">
         <v>-230000000.0</v>
       </c>
       <c r="H24">
         <v>150000.0</v>
       </c>
       <c r="I24">
         <v>560000.0</v>
       </c>
       <c r="J24">
         <v>560000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>244454000.0</v>
       </c>
       <c r="C25">
         <v>17281000.0</v>
       </c>
       <c r="D25">
         <v>16155000.0</v>
       </c>
       <c r="E25">
         <v>-1957000.0</v>
       </c>
       <c r="F25">
         <v>64080000.0</v>
       </c>
       <c r="G25">
         <v>24043000.0</v>
       </c>
       <c r="H25">
         <v>19971000.0</v>
       </c>
       <c r="I25">
         <v>16162000.0</v>
       </c>
       <c r="J25">
         <v>-16367000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
         <v>-33655000.0</v>
       </c>
       <c r="C26">
         <v>-15000000.0</v>
       </c>
       <c r="D26">
         <v>-22489000.0</v>
       </c>
       <c r="E26">
         <v>-104978000.0</v>
       </c>
       <c r="F26">
         <v>-12000000.0</v>
       </c>
       <c r="G26">
         <v>6100000.0</v>
       </c>
       <c r="H26">
         <v>-11739.0</v>
       </c>
       <c r="I26">
         <v>-24541000.0</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>-120374000.0</v>
       </c>
       <c r="C27">
         <v>188869000.0</v>
       </c>
       <c r="D27">
         <v>184464000.0</v>
       </c>
       <c r="E27">
         <v>156420000.0</v>
       </c>
       <c r="F27">
         <v>97033000.0</v>
       </c>
       <c r="G27">
         <v>24815000.0</v>
       </c>
       <c r="H27">
         <v>193299000.0</v>
       </c>
       <c r="I27">
         <v>199052000.0</v>
       </c>
       <c r="J27">
         <v>206849000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>-168566000.0</v>
       </c>
       <c r="C28">
         <v>-137252000.0</v>
       </c>
       <c r="D28">
         <v>-67018000.0</v>
       </c>
       <c r="E28">
         <v>-136768000.0</v>
       </c>
       <c r="F28">
         <v>-55021000.0</v>
       </c>
       <c r="G28">
         <v>-21989000.0</v>
       </c>
       <c r="H28">
         <v>-30213000.0</v>
       </c>
       <c r="I28">
         <v>-24541000.0</v>
       </c>
       <c r="J28">
         <v>-24541000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>34789000.0</v>
       </c>
       <c r="C29">
         <v>223359000.0</v>
       </c>
       <c r="D29">
         <v>145883000.0</v>
       </c>
       <c r="E29">
         <v>-17773000.0</v>
       </c>
       <c r="F29">
         <v>234908000.0</v>
       </c>
       <c r="G29">
         <v>85907000.0</v>
       </c>
       <c r="H29">
         <v>-106107000.0</v>
       </c>
       <c r="I29">
         <v>270877000.0</v>
       </c>
       <c r="J29">
         <v>270877000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>51740000.0</v>
       </c>
       <c r="C30">
         <v>-98000.0</v>
       </c>
       <c r="D30">
         <v>-5818000.0</v>
       </c>
       <c r="E30">
         <v>-166231000.0</v>
       </c>
       <c r="F30">
         <v>-2440000.0</v>
       </c>
       <c r="G30">
         <v>-230000000.0</v>
       </c>
       <c r="H30">
         <v>-7267000.0</v>
       </c>
       <c r="I30">
         <v>-2780000.0</v>
       </c>
       <c r="J30">
         <v>-2780000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>78779000.0</v>
+      </c>
+      <c r="C2">
         <v>257050000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>186676000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>146190000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>112506000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>332771000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>261497000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>186511000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>159619000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>250102000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>129201000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>132410000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>107581000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>174166000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>145513000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>153024000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>225137000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>504775000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>417674000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>351517000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>199025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188060000.0</v>
       </c>
       <c r="W2">
         <v>188060000.0</v>
       </c>
       <c r="X2">
+        <v>188060000.0</v>
+      </c>
+      <c r="Y2">
         <v>153519000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>128547000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>266582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24023.0</v>
       </c>
       <c r="AB2">
         <v>24023.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2">
+        <v>24023.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>1656000</v>
+      </c>
+      <c r="C3">
         <v>2064000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>963000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1519000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>787000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1044000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>658000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>993000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6263000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8461000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12094000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10675000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16497000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18332000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18334000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4267000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2570000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1389000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>778000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>233000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>34000</v>
-      </c>
-[...1 lines deleted...]
-        <v>557000</v>
       </c>
       <c r="W3">
         <v>557000</v>
       </c>
       <c r="X3">
+        <v>557000</v>
+      </c>
+      <c r="Y3">
         <v>861000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3018000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1086000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>23475000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-67448000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-7319000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>87738000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-277081000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>87738000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>69768000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>20275852.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-334852.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>7894000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4696000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-3184000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>223000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1702000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>223000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3154000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12987380.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7620.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>38191000.0</v>
+      </c>
+      <c r="C6">
         <v>-178271000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>70374000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>40486000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>33684000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-220265000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>71274000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>74986000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>26892000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-90483000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>120901000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3209000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>24829000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-66585000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>28653000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7511000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-72113000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-279638000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>87101000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>66157000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>152492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142848000.0</v>
       </c>
       <c r="W6">
         <v>142848000.0</v>
       </c>
       <c r="X6">
+        <v>142848000.0</v>
+      </c>
+      <c r="Y6">
         <v>34541000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>24972000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-138035000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-13261.0</v>
       </c>
-      <c r="AB6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-2138000.0</v>
+      </c>
+      <c r="C7">
         <v>-140101000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>37013000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15120000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11139000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-223851000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>80964000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>128633000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>72873000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-193840000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>142888000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8553000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>48178000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-160541000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>51607000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>18496000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>66889000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-285432000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>73948000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>58417000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>86295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119481000.0</v>
       </c>
       <c r="W7">
         <v>119481000.0</v>
       </c>
       <c r="X7">
+        <v>119481000.0</v>
+      </c>
+      <c r="Y7">
         <v>39453000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>48269000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-157724000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1593.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-32169.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-6498000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>22791000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-8253000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>14434000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-28235000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>14434000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>18973000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-44146000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>-2888000.0</v>
+      </c>
+      <c r="C9">
         <v>29197000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-20847000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7227000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>227000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>25647000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12117000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2296000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-35787000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-11134000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>21625000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-19309000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6381000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>22812000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-20710000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-8253000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>33513000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-28235000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>18603000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>18973000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-21569000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>40518000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>39055000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-22436000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-17698000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>28606000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>121887000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5669000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-121887000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-8271000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6372000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-14266000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7990000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-296000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-13744000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>50239000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-184479000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>326000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>34234000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>65262000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-251405000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>65262000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>50698000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7521988.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>525988.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>39871000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-12343000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>9288000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>44571000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>49163000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28054000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>34116000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>43524000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25533000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>43524000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>37876000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>56366700.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-5756700.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>13553000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10537000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10026000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>71991000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>28735000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>41288000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-260310000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>35943000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>48361000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>114627000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-137918000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>22018000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>65967000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-186330000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>5827000.0</v>
+      </c>
+      <c r="C14">
         <v>5831000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5755000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5024000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5052000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5001000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5061000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5130000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5108000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5080000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4511000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3694000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3639000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2835000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2641000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2457000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2653000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2943000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3408000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3479000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3722000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3886000.0</v>
       </c>
       <c r="W14">
         <v>3886000.0</v>
       </c>
       <c r="X14">
+        <v>3886000.0</v>
+      </c>
+      <c r="Y14">
         <v>3851000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3433000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3561000.0</v>
       </c>
-      <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>6252000.0</v>
+      </c>
+      <c r="C15">
         <v>8633000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4645000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9751000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4399000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>8349000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10137000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>14589000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6201000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7625000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3058000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5226000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8665000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6648000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>18690000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>13357000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6016000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>19232000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>14547000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>44411000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>37573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="W15">
         <v>200000.0</v>
       </c>
       <c r="X15">
+        <v>200000.0</v>
+      </c>
+      <c r="Y15">
         <v>2359000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9429000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>116970000.0</v>
+      </c>
+      <c r="C16">
         <v>78779000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>257050000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>186676000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>146190000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>112506000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>332771000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>261497000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>186511000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>159619000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>250102000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>129201000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>132410000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>107581000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>174166000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>145513000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>153024000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>225137000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>504775000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>417674000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>351517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330908000.0</v>
       </c>
       <c r="W16">
         <v>330908000.0</v>
       </c>
       <c r="X16">
+        <v>330908000.0</v>
+      </c>
+      <c r="Y16">
         <v>188060000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>153519000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>128547000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10762.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24023.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>47168000.0</v>
+      </c>
+      <c r="C18">
         <v>-111771000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>95062000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>57639000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>55340000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-177565000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>138772000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>199272000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>83746000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-214806000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>146271000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>27209999.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>65078000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-150746000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>62585000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>42281000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>100563000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-249762000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>108089000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>97979000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>149024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136956000.0</v>
       </c>
       <c r="W18">
         <v>136956000.0</v>
       </c>
       <c r="X18">
+        <v>136956000.0</v>
+      </c>
+      <c r="Y18">
         <v>55932000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>26133000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-138636000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>-32169.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-1519000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-787000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>73867000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-658000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-75904000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6263000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>82727000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-32092000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-30203000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-24750000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>115568000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-18825000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-24179000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-115001000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1389000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-778000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-233000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-34000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1395000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-557000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-861000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>65986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>36526000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>1757000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-188981000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-188620000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-22000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-188620000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12000000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>4099000.0</v>
+      </c>
+      <c r="C22">
         <v>1487000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13797000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8565000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4268000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>21373000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>32658000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>28843000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-80845000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-70000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-42412000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2049000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-18270000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-27420000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-22606000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-12859000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2666000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1052000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-18022000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-9462000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2916000.0</v>
       </c>
       <c r="W22">
         <v>2916000.0</v>
       </c>
       <c r="X22">
+        <v>2916000.0</v>
+      </c>
+      <c r="Y22">
         <v>-1069000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-22127000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4062000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-350.0</v>
       </c>
-      <c r="AB22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-2637000.0</v>
+      </c>
+      <c r="C23">
         <v>-55160000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1281000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6263000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2224000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-69741000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8869000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-36706000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-16167000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-24568000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2945000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-11224000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-453000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-11356000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>35961000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3224000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-359000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6873000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7200000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-52639000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>145470000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1395000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11789261.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334090000.0</v>
       </c>
       <c r="Z23">
         <v>334090000.0</v>
       </c>
       <c r="AA23">
+        <v>334090000.0</v>
+      </c>
+      <c r="AB23">
         <v>-13261.0</v>
       </c>
-      <c r="AB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-978000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>76915000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-76915000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>91188000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-19998000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-19528000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-24750000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>488000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-500000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-24179000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-115001000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-978000.0</v>
       </c>
       <c r="U24">
         <v>-978000.0</v>
       </c>
       <c r="V24">
+        <v>-978000.0</v>
+      </c>
+      <c r="W24">
         <v>230000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-230000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-978000.0</v>
       </c>
       <c r="Y24">
         <v>-978000.0</v>
       </c>
       <c r="Z24">
         <v>-978000.0</v>
       </c>
-      <c r="AA24"/>
+      <c r="AA24">
+        <v>-978000.0</v>
+      </c>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>36294000.0</v>
+      </c>
+      <c r="C25">
         <v>192804000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-48326000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1236000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6559000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4593000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1876000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6517000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6194000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2694000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4408000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-15755000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5575000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3976000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10175000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1024000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-5378000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-7778000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4661970.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7474000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>44156000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4899000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5325000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5585000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-6603000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14490000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1943.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>32169.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-55160000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1281000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1907000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-17306000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-42700000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-43879000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-115000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-34382000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-24568000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1034000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-7735000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-14754000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-14872000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-8840000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-43526000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-37740000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-2479000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-19983000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-104540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="X26"/>
+      <c r="X26">
+        <v>0.0</v>
+      </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>5438000.0</v>
+      </c>
+      <c r="C27">
         <v>-160455000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>77609000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>27791000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>28222000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>26396000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>22874000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>28603000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>90079000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>47313000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>50176000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>43442000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>42580000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>48266000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>40450000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>37608000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>36957000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>41405000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>45584000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>38227000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6331000.0</v>
       </c>
       <c r="W27">
         <v>6331000.0</v>
       </c>
       <c r="X27">
+        <v>6331000.0</v>
+      </c>
+      <c r="Y27">
         <v>6120000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6179000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6185000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>-8889000.0</v>
+      </c>
+      <c r="C28">
         <v>-63793000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5926000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17921000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-23929000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-120790000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-62885000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-51410000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-56750000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>33793000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7037000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-9898000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-16853000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-32758000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-34127000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-25421000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-49901000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-27319000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-20351000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-28211000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="W28">
         <v>-200000.0</v>
       </c>
       <c r="X28">
+        <v>-200000.0</v>
+      </c>
+      <c r="Y28">
         <v>-24359000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2571000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-13261.0</v>
       </c>
-      <c r="AB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>48824000.0</v>
+      </c>
+      <c r="C29">
         <v>-109707000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>96025000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>59158000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>56127000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-176521000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>139430000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>200265000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>90009000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-206345000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>158365000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>37885000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>81575000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-132414000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>80919000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>46548000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>103133000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-248373000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>108867000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>98212000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>149058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137513000.0</v>
       </c>
       <c r="W29">
         <v>137513000.0</v>
       </c>
       <c r="X29">
+        <v>137513000.0</v>
+      </c>
+      <c r="Y29">
         <v>56793000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>29151000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-137550000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29">
+      <c r="AB29"/>
+      <c r="AC29">
         <v>-32169.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-1656000.0</v>
+      </c>
+      <c r="C30">
         <v>-2064000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-19821000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1519000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-787000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>73867000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-658000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-75904000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6263000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>82727000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-32092000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-30203000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-41247000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>97724000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-18825000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-28446000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-117571000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1389000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-778000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-233000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-34000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-557000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>-861000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3018000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1086000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
+      <c r="AC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>