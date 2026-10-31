--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -244,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -869,8931 +878,9961 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>4595000.0</v>
+      </c>
+      <c r="C2">
         <v>4586000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>936000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3181000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8609000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1787000.0</v>
       </c>
-      <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5">
+        <v>83000.0</v>
+      </c>
+      <c r="C5">
         <v>3000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>28000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-254000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>829000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-295000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="C7"/>
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>633000.0</v>
+      </c>
+      <c r="C7">
+        <v>0.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
+        <v>12000.0</v>
+      </c>
+      <c r="C8">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70603000.0</v>
       </c>
       <c r="D8">
         <v>70603000.0</v>
       </c>
-      <c r="E8"/>
+      <c r="E8">
+        <v>70603000.0</v>
+      </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>57982000.0</v>
+      </c>
+      <c r="C10">
         <v>83602000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7350000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16053000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>117764000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>70436000.0</v>
       </c>
-      <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12">
+        <v>57982000.0</v>
+      </c>
+      <c r="C12">
         <v>83602000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7350000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16053000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>117764000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>70436000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13">
+        <v>12000.0</v>
+      </c>
+      <c r="C13">
         <v>11000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>74000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>72000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>56000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>11251250.0</v>
+      </c>
+      <c r="C14">
         <v>2226000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1268000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>930352.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>806837.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>681012.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>632812.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>663512.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>549137.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>521415.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>429907.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>173404.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>336050.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>25116000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12627000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23">
+        <v>59559000.0</v>
+      </c>
+      <c r="C23">
         <v>88234000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7548000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16524000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>153560000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>105010000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>-57349000.0</v>
+      </c>
+      <c r="C28">
         <v>-83602000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-7350000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-16053000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-102874000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-53474000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>27983000.0</v>
+      </c>
+      <c r="C29">
         <v>62607000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-74483000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-93777000.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>0.0</v>
+      </c>
+      <c r="C30">
         <v>2336000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>0.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5810000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3313000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1706000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
-    </row>
-    <row r="31" spans="1:13">
+      <c r="N30"/>
+    </row>
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>47643000.0</v>
+      </c>
+      <c r="C32">
         <v>76196000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5188000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10742000.0</v>
       </c>
-      <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
-        <v>0.0</v>
+        <v>572000.0</v>
       </c>
       <c r="C33">
         <v>0.0</v>
       </c>
       <c r="D33">
+        <v>0.0</v>
+      </c>
+      <c r="E33">
         <v>22065999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>25935000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>29289000.0</v>
       </c>
-      <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34">
+        <v>17760000.0</v>
+      </c>
+      <c r="C34">
         <v>11942000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>8054000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>32417000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>20232000.0</v>
+      </c>
+      <c r="C35">
         <v>13589000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9068000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>33916000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>52244000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>51838000.0</v>
       </c>
-      <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>22065999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2904000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3309000.0</v>
       </c>
-      <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-    </row>
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+    </row>
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>1005000.0</v>
+      </c>
+      <c r="C39">
         <v>2296000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>198000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>471000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6548000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3579000.0</v>
       </c>
-      <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
-    </row>
-    <row r="40" spans="1:13">
+      <c r="N39"/>
+    </row>
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>6547000.0</v>
+      </c>
+      <c r="C40">
         <v>7452000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1424000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2601000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>15787000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6701000.0</v>
       </c>
-      <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
-    </row>
-    <row r="41" spans="1:13">
+      <c r="N40"/>
+    </row>
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+    </row>
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42">
+        <v>163338000.0</v>
+      </c>
+      <c r="C42">
         <v>156328000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1818000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1215000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>306998000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>242672000.0</v>
       </c>
-      <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
-    </row>
-    <row r="43" spans="1:13">
+      <c r="N42"/>
+    </row>
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="C45"/>
+        <v>57</v>
+      </c>
+      <c r="B45">
+        <v>572000.0</v>
+      </c>
+      <c r="C45">
+        <v>0.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="C46"/>
+        <v>58</v>
+      </c>
+      <c r="B46">
+        <v>572000.0</v>
+      </c>
+      <c r="C46">
+        <v>0.0</v>
+      </c>
       <c r="D46"/>
-      <c r="E46">
+      <c r="E46"/>
+      <c r="F46">
         <v>23031000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>25980000.0</v>
       </c>
-      <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-    </row>
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+    </row>
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-135450000.0</v>
+      </c>
+      <c r="C48">
         <v>-93735000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-76301000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-94992000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-257144000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-211406000.0</v>
       </c>
-      <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
-    </row>
-    <row r="49" spans="1:13">
+      <c r="N48"/>
+    </row>
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-    </row>
-    <row r="51" spans="1:13">
+      <c r="N50"/>
+    </row>
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51">
+        <v>633000.0</v>
+      </c>
+      <c r="C51">
         <v>11942000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>78657000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>13103000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>14890000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>16962000.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>64</v>
+      </c>
+      <c r="B52">
+        <v>202000.0</v>
+      </c>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>859000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1049000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1030000.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-    </row>
-    <row r="53" spans="1:13">
+      <c r="N52"/>
+    </row>
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>20534000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>59559000.0</v>
+      </c>
+      <c r="C55">
         <v>88234000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7548000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>16524000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>153560000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>105010000.0</v>
       </c>
-      <c r="G55"/>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
-    </row>
-    <row r="56" spans="1:13">
+      <c r="N55"/>
+    </row>
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>58987000.0</v>
+      </c>
+      <c r="C56">
         <v>88234000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7548000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>16524000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>127625000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>75721000.0</v>
       </c>
-      <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
-    </row>
-    <row r="57" spans="1:13">
+      <c r="N56"/>
+    </row>
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>11344000.0</v>
+      </c>
+      <c r="C57">
         <v>12038000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2360000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5782000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>50561000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>22145000.0</v>
       </c>
-      <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
-    </row>
-    <row r="58" spans="1:13">
+      <c r="N57"/>
+    </row>
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>31576000.0</v>
+      </c>
+      <c r="C58">
         <v>25627000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>11428000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>39698000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>102805000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>73983000.0</v>
       </c>
-      <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
-    </row>
-    <row r="59" spans="1:13">
+      <c r="N58"/>
+    </row>
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>27983000.0</v>
+      </c>
+      <c r="C60">
         <v>62607000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-3880000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-23174000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>50755000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>31027000.0</v>
       </c>
-      <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
-    </row>
-    <row r="61" spans="1:13">
+      <c r="N60"/>
+    </row>
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AF1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AJ1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:36">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>6785000.0</v>
+      </c>
+      <c r="C2">
+        <v>5443000.0</v>
+      </c>
+      <c r="D2">
+        <v>4595000.0</v>
+      </c>
+      <c r="E2">
         <v>3481000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>4557000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>4441000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>4586000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>801000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>969000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>1021000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>3372000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>2816000.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-      <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3"/>
+      <c r="AL3"/>
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5">
+        <v>89000.0</v>
+      </c>
+      <c r="C5">
+        <v>95000.0</v>
+      </c>
+      <c r="D5">
+        <v>83000.0</v>
+      </c>
+      <c r="E5">
         <v>104000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-111000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-3000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>3000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-316000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-436000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-346000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>28000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-339000.0</v>
       </c>
-      <c r="K5"/>
-[...1 lines deleted...]
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>535000.0</v>
+      </c>
+      <c r="C7">
+        <v>584000.0</v>
+      </c>
+      <c r="D7">
+        <v>633000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7">
+        <v>0.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8">
+        <v>14000.0</v>
+      </c>
+      <c r="C8">
+        <v>14000.0</v>
+      </c>
+      <c r="D8">
+        <v>12000.0</v>
+      </c>
+      <c r="E8">
+        <v>11000.0</v>
+      </c>
+      <c r="F8">
+        <v>11000.0</v>
+      </c>
+      <c r="G8">
+        <v>11000.0</v>
+      </c>
+      <c r="H8">
+        <v>11000.0</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8">
+        <v>70603000.0</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
+      <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
+      <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10">
+        <v>187803000.0</v>
+      </c>
+      <c r="C10">
+        <v>206394000.0</v>
+      </c>
+      <c r="D10">
+        <v>57982000.0</v>
+      </c>
+      <c r="E10">
+        <v>63567000.0</v>
+      </c>
+      <c r="F10">
+        <v>70433000.0</v>
+      </c>
+      <c r="G10">
+        <v>75626000.0</v>
+      </c>
+      <c r="H10">
+        <v>83602000.0</v>
+      </c>
+      <c r="I10">
+        <v>19363000.0</v>
+      </c>
+      <c r="J10">
+        <v>19731000.0</v>
+      </c>
+      <c r="K10">
+        <v>6248000.0</v>
+      </c>
+      <c r="L10">
+        <v>17396000.0</v>
+      </c>
+      <c r="M10">
+        <v>32894000.0</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
+      <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
+      <c r="A12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12">
+        <v>250584000.0</v>
+      </c>
+      <c r="C12">
+        <v>261853000.0</v>
+      </c>
+      <c r="D12">
+        <v>57982000.0</v>
+      </c>
+      <c r="E12">
+        <v>63567000.0</v>
+      </c>
+      <c r="F12">
+        <v>70433000.0</v>
+      </c>
+      <c r="G12">
+        <v>75626000.0</v>
+      </c>
+      <c r="H12">
+        <v>83602000.0</v>
+      </c>
+      <c r="I12">
+        <v>19363000.0</v>
+      </c>
+      <c r="J12">
+        <v>19731000.0</v>
+      </c>
+      <c r="K12">
+        <v>6248000.0</v>
+      </c>
+      <c r="L12">
+        <v>26366000.0</v>
+      </c>
+      <c r="M12">
+        <v>44810000.0</v>
+      </c>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
+      <c r="A13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13">
+        <v>14000.0</v>
+      </c>
+      <c r="C13">
+        <v>14000.0</v>
+      </c>
+      <c r="D13">
+        <v>12000.0</v>
+      </c>
+      <c r="E13">
+        <v>11000.0</v>
+      </c>
+      <c r="F13">
+        <v>11000.0</v>
+      </c>
+      <c r="G13">
+        <v>11000.0</v>
+      </c>
+      <c r="H13">
+        <v>11000.0</v>
+      </c>
+      <c r="I13">
+        <v>1000.0</v>
+      </c>
+      <c r="J13">
+        <v>1000.0</v>
+      </c>
+      <c r="K13">
+        <v>1000.0</v>
+      </c>
+      <c r="L13">
+        <v>98000.0</v>
+      </c>
+      <c r="M13">
+        <v>99000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
+      <c r="A14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14">
+        <v>14356219.0</v>
+      </c>
+      <c r="C14">
+        <v>13085271.0</v>
+      </c>
+      <c r="D14">
+        <v>11251250.0</v>
+      </c>
+      <c r="E14">
+        <v>11064282.0</v>
+      </c>
+      <c r="F14">
+        <v>11052741.0</v>
+      </c>
+      <c r="G14">
+        <v>2226000.0</v>
+      </c>
+      <c r="H14">
+        <v>2225934.0</v>
+      </c>
+      <c r="I14">
+        <v>1320000.0</v>
+      </c>
+      <c r="J14">
+        <v>1294000.0</v>
+      </c>
+      <c r="K14">
+        <v>1268000.0</v>
+      </c>
+      <c r="L14">
+        <v>1237000.0</v>
+      </c>
+      <c r="M14">
+        <v>1236000.0</v>
+      </c>
+      <c r="N14">
+        <v>1098000.0</v>
+      </c>
+      <c r="O14">
+        <v>1014176.0</v>
+      </c>
+      <c r="P14">
+        <v>930741.0</v>
+      </c>
+      <c r="Q14">
+        <v>929962.0</v>
+      </c>
+      <c r="R14">
+        <v>926562.0</v>
+      </c>
+      <c r="S14">
+        <v>921387.0</v>
+      </c>
+      <c r="T14">
+        <v>902783.0</v>
+      </c>
+      <c r="U14">
+        <v>846625.0</v>
+      </c>
+      <c r="V14">
+        <v>773812.0</v>
+      </c>
+      <c r="W14">
+        <v>703712.0</v>
+      </c>
+      <c r="X14">
+        <v>700035.0</v>
+      </c>
+      <c r="Y14">
+        <v>679250.0</v>
+      </c>
+      <c r="Z14">
+        <v>654637.0</v>
+      </c>
+      <c r="AA14">
+        <v>690150.0</v>
+      </c>
+      <c r="AB14">
+        <v>690155.0</v>
+      </c>
+      <c r="AC14">
+        <v>616912.0</v>
+      </c>
+      <c r="AD14">
+        <v>615050.0</v>
+      </c>
+      <c r="AE14">
+        <v>635912.0</v>
+      </c>
+      <c r="AF14">
+        <v>676890.0</v>
+      </c>
+      <c r="AG14">
+        <v>676112.0</v>
+      </c>
+      <c r="AH14">
+        <v>674787.0</v>
+      </c>
+      <c r="AI14">
+        <v>625575.0</v>
+      </c>
+      <c r="AJ14">
+        <v>562713.0</v>
+      </c>
+      <c r="AK14">
+        <v>554841.0</v>
+      </c>
+      <c r="AL14">
+        <v>542596.0</v>
+      </c>
+      <c r="AM14">
+        <v>538297.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
+      <c r="A15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
+      <c r="A16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>994000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
+      <c r="A17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
+      <c r="A18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
+      <c r="A19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
+      <c r="A20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
+      <c r="A21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
+      <c r="A22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
+      <c r="A23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23">
+        <v>253449000.0</v>
+      </c>
+      <c r="C23">
+        <v>263759000.0</v>
+      </c>
+      <c r="D23">
+        <v>59559000.0</v>
+      </c>
+      <c r="E23">
+        <v>66937000.0</v>
+      </c>
+      <c r="F23">
+        <v>73747000.0</v>
+      </c>
+      <c r="G23">
+        <v>79439000.0</v>
+      </c>
+      <c r="H23">
+        <v>88234000.0</v>
+      </c>
+      <c r="I23">
+        <v>20522000.0</v>
+      </c>
+      <c r="J23">
+        <v>25051000.0</v>
+      </c>
+      <c r="K23">
+        <v>6392000.0</v>
+      </c>
+      <c r="L23">
+        <v>38680000.0</v>
+      </c>
+      <c r="M23">
+        <v>59376000.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23"/>
+      <c r="AI23"/>
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23"/>
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
+      <c r="A24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
+      <c r="A25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
+      <c r="A26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
+      <c r="A27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
+      <c r="A28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28">
+        <v>-187268000.0</v>
+      </c>
+      <c r="C28">
+        <v>-205810000.0</v>
+      </c>
+      <c r="D28">
+        <v>-57349000.0</v>
+      </c>
+      <c r="E28">
+        <v>-47546000.0</v>
+      </c>
+      <c r="F28">
+        <v>-55922000.0</v>
+      </c>
+      <c r="G28">
+        <v>-75626000.0</v>
+      </c>
+      <c r="H28">
+        <v>-83602000.0</v>
+      </c>
+      <c r="I28">
+        <v>-19363000.0</v>
+      </c>
+      <c r="J28">
+        <v>-19731000.0</v>
+      </c>
+      <c r="K28">
+        <v>-6248000.0</v>
+      </c>
+      <c r="L28">
+        <v>-17396000.0</v>
+      </c>
+      <c r="M28">
+        <v>-20602000.0</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
+      <c r="A29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29">
+        <v>216867000.0</v>
+      </c>
+      <c r="C29">
+        <v>232313000.0</v>
+      </c>
+      <c r="D29">
+        <v>27983000.0</v>
+      </c>
+      <c r="E29">
+        <v>38682000.0</v>
+      </c>
+      <c r="F29">
+        <v>47780000.0</v>
+      </c>
+      <c r="G29">
+        <v>55577000.0</v>
+      </c>
+      <c r="H29">
+        <v>62607000.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29">
+        <v>-76873000.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
+      <c r="A30" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30">
+        <v>0.0</v>
+      </c>
+      <c r="E30">
+        <v>2216000.0</v>
+      </c>
+      <c r="F30">
+        <v>1978000.0</v>
+      </c>
+      <c r="G30">
+        <v>1978000.0</v>
+      </c>
+      <c r="H30">
+        <v>2336000.0</v>
+      </c>
+      <c r="I30">
+        <v>879000.0</v>
+      </c>
+      <c r="J30">
+        <v>4671000.0</v>
+      </c>
+      <c r="K30">
+        <v>7245000.0</v>
+      </c>
+      <c r="L30">
+        <v>6039000.0</v>
+      </c>
+      <c r="M30">
+        <v>1044999.0</v>
+      </c>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+    </row>
+    <row r="31" spans="1:39">
+      <c r="A31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
+      <c r="A32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32">
+        <v>241081000.0</v>
+      </c>
+      <c r="C32">
+        <v>254116000.0</v>
+      </c>
+      <c r="D32">
+        <v>47643000.0</v>
+      </c>
+      <c r="E32">
+        <v>56625000.0</v>
+      </c>
+      <c r="F32">
+        <v>64131000.0</v>
+      </c>
+      <c r="G32">
+        <v>70456000.0</v>
+      </c>
+      <c r="H32">
+        <v>76196000.0</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32">
+        <v>3661000.0</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
+      <c r="A33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33">
+        <v>482000.0</v>
+      </c>
+      <c r="C33">
+        <v>528000.0</v>
+      </c>
+      <c r="D33">
+        <v>572000.0</v>
+      </c>
+      <c r="E33">
+        <v>0.0</v>
+      </c>
+      <c r="F33">
+        <v>0.0</v>
+      </c>
+      <c r="G33">
+        <v>0.0</v>
+      </c>
+      <c r="H33">
+        <v>0.0</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33"/>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33">
+        <v>286999.0</v>
+      </c>
+      <c r="N33"/>
+      <c r="O33"/>
+      <c r="P33"/>
+      <c r="Q33"/>
+      <c r="R33"/>
+      <c r="S33"/>
+      <c r="T33"/>
+      <c r="U33"/>
+      <c r="V33"/>
+      <c r="W33"/>
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33"/>
+      <c r="AA33"/>
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33"/>
+      <c r="AF33"/>
+      <c r="AG33"/>
+      <c r="AH33"/>
+      <c r="AI33"/>
+      <c r="AJ33"/>
+      <c r="AK33"/>
+      <c r="AL33"/>
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
+      <c r="A34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34">
+        <v>22107000.0</v>
+      </c>
+      <c r="C34">
+        <v>19799000.0</v>
+      </c>
+      <c r="D34">
+        <v>17760000.0</v>
+      </c>
+      <c r="E34">
+        <v>16021000.0</v>
+      </c>
+      <c r="F34">
+        <v>14511000.0</v>
+      </c>
+      <c r="G34">
+        <v>13157000.0</v>
+      </c>
+      <c r="H34">
+        <v>11942000.0</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34">
+        <v>8859000.0</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
+      <c r="A35" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35">
+        <v>24635000.0</v>
+      </c>
+      <c r="C35">
+        <v>22331000.0</v>
+      </c>
+      <c r="D35">
+        <v>20232000.0</v>
+      </c>
+      <c r="E35">
+        <v>17943000.0</v>
+      </c>
+      <c r="F35">
+        <v>16351000.0</v>
+      </c>
+      <c r="G35">
+        <v>14879000.0</v>
+      </c>
+      <c r="H35">
+        <v>13589000.0</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35"/>
+      <c r="K35">
+        <v>9931000.0</v>
+      </c>
+      <c r="L35">
+        <v>9068000.0</v>
+      </c>
+      <c r="M35"/>
+      <c r="N35"/>
+      <c r="O35"/>
+      <c r="P35"/>
+      <c r="Q35"/>
+      <c r="R35"/>
+      <c r="S35"/>
+      <c r="T35"/>
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35"/>
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
+      <c r="A36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36">
+        <v>286999.0</v>
+      </c>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36"/>
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36"/>
+      <c r="AI36"/>
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36"/>
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
+      <c r="A37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
+      <c r="A38" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+    </row>
+    <row r="39" spans="1:39">
+      <c r="A39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39">
+        <v>2444000.0</v>
+      </c>
+      <c r="C39">
+        <v>1378000.0</v>
+      </c>
+      <c r="D39">
+        <v>1005000.0</v>
+      </c>
+      <c r="E39">
+        <v>1154000.0</v>
+      </c>
+      <c r="F39">
+        <v>1336000.0</v>
+      </c>
+      <c r="G39">
+        <v>1835000.0</v>
+      </c>
+      <c r="H39">
+        <v>2296000.0</v>
+      </c>
+      <c r="I39">
+        <v>280000.0</v>
+      </c>
+      <c r="J39">
+        <v>649000.0</v>
+      </c>
+      <c r="K39">
+        <v>144000.0</v>
+      </c>
+      <c r="L39">
+        <v>6275000.0</v>
+      </c>
+      <c r="M39">
+        <v>13234000.0</v>
+      </c>
+      <c r="N39"/>
+      <c r="O39"/>
+      <c r="P39"/>
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39"/>
+      <c r="T39"/>
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39"/>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+    </row>
+    <row r="40" spans="1:39">
+      <c r="A40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40">
+        <v>4945000.0</v>
+      </c>
+      <c r="C40">
+        <v>3463000.0</v>
+      </c>
+      <c r="D40">
+        <v>6547000.0</v>
+      </c>
+      <c r="E40">
+        <v>6831000.0</v>
+      </c>
+      <c r="F40">
+        <v>5059000.0</v>
+      </c>
+      <c r="G40">
+        <v>4542000.0</v>
+      </c>
+      <c r="H40">
+        <v>7452000.0</v>
+      </c>
+      <c r="I40">
+        <v>3453000.0</v>
+      </c>
+      <c r="J40">
+        <v>5377000.0</v>
+      </c>
+      <c r="K40">
+        <v>1710000.0</v>
+      </c>
+      <c r="L40">
+        <v>8550000.0</v>
+      </c>
+      <c r="M40">
+        <v>12764000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40"/>
+      <c r="P40"/>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40"/>
+      <c r="AF40"/>
+      <c r="AG40"/>
+      <c r="AH40"/>
+      <c r="AI40"/>
+      <c r="AJ40"/>
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40"/>
+    </row>
+    <row r="41" spans="1:39">
+      <c r="A41" t="s">
+        <v>53</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+    </row>
+    <row r="42" spans="1:39">
+      <c r="A42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B42">
+        <v>389851000.0</v>
+      </c>
+      <c r="C42">
+        <v>383421000.0</v>
+      </c>
+      <c r="D42">
+        <v>163338000.0</v>
+      </c>
+      <c r="E42">
+        <v>161303000.0</v>
+      </c>
+      <c r="F42">
+        <v>159271000.0</v>
+      </c>
+      <c r="G42">
+        <v>157489000.0</v>
+      </c>
+      <c r="H42">
+        <v>156328000.0</v>
+      </c>
+      <c r="I42">
+        <v>342916000.0</v>
+      </c>
+      <c r="J42">
+        <v>342586000.0</v>
+      </c>
+      <c r="K42">
+        <v>1964000.0</v>
+      </c>
+      <c r="L42">
+        <v>341596000.0</v>
+      </c>
+      <c r="M42">
+        <v>341130000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42"/>
+      <c r="P42"/>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42"/>
+      <c r="W42"/>
+      <c r="X42"/>
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42"/>
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42"/>
+      <c r="AF42"/>
+      <c r="AG42"/>
+      <c r="AH42"/>
+      <c r="AI42"/>
+      <c r="AJ42"/>
+      <c r="AK42"/>
+      <c r="AL42"/>
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
+      <c r="A43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
+      <c r="A44" t="s">
+        <v>56</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="1:39">
+      <c r="A45" t="s">
+        <v>57</v>
+      </c>
+      <c r="B45">
+        <v>482000.0</v>
+      </c>
+      <c r="C45">
+        <v>528000.0</v>
+      </c>
+      <c r="D45">
+        <v>572000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
+        <v>0.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
+      <c r="A46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B46">
+        <v>482000.0</v>
+      </c>
+      <c r="C46">
+        <v>528000.0</v>
+      </c>
+      <c r="D46">
+        <v>572000.0</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46">
+        <v>0.0</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46"/>
+      <c r="AJ46"/>
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
+      <c r="A47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+    </row>
+    <row r="48" spans="1:39">
+      <c r="A48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B48">
+        <v>-173087000.0</v>
+      </c>
+      <c r="C48">
+        <v>-151217000.0</v>
+      </c>
+      <c r="D48">
+        <v>-135450000.0</v>
+      </c>
+      <c r="E48">
+        <v>-122736000.0</v>
+      </c>
+      <c r="F48">
+        <v>-111391000.0</v>
+      </c>
+      <c r="G48">
+        <v>-101920000.0</v>
+      </c>
+      <c r="H48">
+        <v>-93735000.0</v>
+      </c>
+      <c r="I48">
+        <v>-326333000.0</v>
+      </c>
+      <c r="J48">
+        <v>-323446000.0</v>
+      </c>
+      <c r="K48">
+        <v>-78837000.0</v>
+      </c>
+      <c r="L48">
+        <v>-314964000.0</v>
+      </c>
+      <c r="M48">
+        <v>-310380000.0</v>
+      </c>
+      <c r="N48"/>
+      <c r="O48"/>
+      <c r="P48"/>
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48"/>
+      <c r="T48"/>
+      <c r="U48"/>
+      <c r="V48"/>
+      <c r="W48"/>
+      <c r="X48"/>
+      <c r="Y48"/>
+      <c r="Z48"/>
+      <c r="AA48"/>
+      <c r="AB48"/>
+      <c r="AC48"/>
+      <c r="AD48"/>
+      <c r="AE48"/>
+      <c r="AF48"/>
+      <c r="AG48"/>
+      <c r="AH48"/>
+      <c r="AI48"/>
+      <c r="AJ48"/>
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48"/>
+    </row>
+    <row r="49" spans="1:39">
+      <c r="A49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
+      <c r="A50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
+      <c r="A51" t="s">
+        <v>63</v>
+      </c>
+      <c r="B51">
+        <v>535000.0</v>
+      </c>
+      <c r="C51">
+        <v>584000.0</v>
+      </c>
+      <c r="D51">
+        <v>633000.0</v>
+      </c>
+      <c r="E51">
+        <v>16021000.0</v>
+      </c>
+      <c r="F51">
+        <v>14511000.0</v>
+      </c>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51">
+        <v>12292000.0</v>
+      </c>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51"/>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
+      <c r="A52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52">
+        <v>217000.0</v>
+      </c>
+      <c r="C52">
+        <v>209000.0</v>
+      </c>
+      <c r="D52">
+        <v>202000.0</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
+        <v>12292000.0</v>
+      </c>
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
+      <c r="A53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B53">
+        <v>62781000.0</v>
+      </c>
+      <c r="C53">
+        <v>55459000.0</v>
+      </c>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>8970000.0</v>
+      </c>
+      <c r="M53">
+        <v>11916000.0</v>
+      </c>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+    </row>
+    <row r="54" spans="1:39">
+      <c r="A54" t="s">
+        <v>66</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
+      <c r="A55" t="s">
+        <v>67</v>
+      </c>
+      <c r="B55">
+        <v>253510000.0</v>
+      </c>
+      <c r="C55">
+        <v>263759000.0</v>
+      </c>
+      <c r="D55">
+        <v>59559000.0</v>
+      </c>
+      <c r="E55">
+        <v>66937000.0</v>
+      </c>
+      <c r="F55">
+        <v>73747000.0</v>
+      </c>
+      <c r="G55">
+        <v>79439000.0</v>
+      </c>
+      <c r="H55">
+        <v>88234000.0</v>
+      </c>
+      <c r="I55">
+        <v>20522000.0</v>
+      </c>
+      <c r="J55">
+        <v>25051000.0</v>
+      </c>
+      <c r="K55">
+        <v>6392000.0</v>
+      </c>
+      <c r="L55">
+        <v>38680000.0</v>
+      </c>
+      <c r="M55">
+        <v>59376000.0</v>
+      </c>
+      <c r="N55"/>
+      <c r="O55"/>
+      <c r="P55"/>
+      <c r="Q55"/>
+      <c r="R55"/>
+      <c r="S55"/>
+      <c r="T55"/>
+      <c r="U55"/>
+      <c r="V55"/>
+      <c r="W55"/>
+      <c r="X55"/>
+      <c r="Y55"/>
+      <c r="Z55"/>
+      <c r="AA55"/>
+      <c r="AB55"/>
+      <c r="AC55"/>
+      <c r="AD55"/>
+      <c r="AE55"/>
+      <c r="AF55"/>
+      <c r="AG55"/>
+      <c r="AH55"/>
+      <c r="AI55"/>
+      <c r="AJ55"/>
+      <c r="AK55"/>
+      <c r="AL55"/>
+      <c r="AM55"/>
+    </row>
+    <row r="56" spans="1:39">
+      <c r="A56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B56">
+        <v>253028000.0</v>
+      </c>
+      <c r="C56">
+        <v>263231000.0</v>
+      </c>
+      <c r="D56">
+        <v>58987000.0</v>
+      </c>
+      <c r="E56">
+        <v>66937000.0</v>
+      </c>
+      <c r="F56">
+        <v>73747000.0</v>
+      </c>
+      <c r="G56">
+        <v>79439000.0</v>
+      </c>
+      <c r="H56">
+        <v>88234000.0</v>
+      </c>
+      <c r="I56">
+        <v>20522000.0</v>
+      </c>
+      <c r="J56">
+        <v>25051000.0</v>
+      </c>
+      <c r="K56">
+        <v>6392000.0</v>
+      </c>
+      <c r="L56">
+        <v>38680000.0</v>
+      </c>
+      <c r="M56">
+        <v>59089000.0</v>
+      </c>
+      <c r="N56"/>
+      <c r="O56"/>
+      <c r="P56"/>
+      <c r="Q56"/>
+      <c r="R56"/>
+      <c r="S56"/>
+      <c r="T56"/>
+      <c r="U56"/>
+      <c r="V56"/>
+      <c r="W56"/>
+      <c r="X56"/>
+      <c r="Y56"/>
+      <c r="Z56"/>
+      <c r="AA56"/>
+      <c r="AB56"/>
+      <c r="AC56"/>
+      <c r="AD56"/>
+      <c r="AE56"/>
+      <c r="AF56"/>
+      <c r="AG56"/>
+      <c r="AH56"/>
+      <c r="AI56"/>
+      <c r="AJ56"/>
+      <c r="AK56"/>
+      <c r="AL56"/>
+      <c r="AM56"/>
+    </row>
+    <row r="57" spans="1:39">
+      <c r="A57" t="s">
+        <v>69</v>
+      </c>
+      <c r="B57">
+        <v>11947000.0</v>
+      </c>
+      <c r="C57">
+        <v>9115000.0</v>
+      </c>
+      <c r="D57">
+        <v>11344000.0</v>
+      </c>
+      <c r="E57">
+        <v>10312000.0</v>
+      </c>
+      <c r="F57">
+        <v>9616000.0</v>
+      </c>
+      <c r="G57">
+        <v>8983000.0</v>
+      </c>
+      <c r="H57">
+        <v>12038000.0</v>
+      </c>
+      <c r="I57">
+        <v>4254000.0</v>
+      </c>
+      <c r="J57">
+        <v>6346000.0</v>
+      </c>
+      <c r="K57">
+        <v>2731000.0</v>
+      </c>
+      <c r="L57">
+        <v>11922000.0</v>
+      </c>
+      <c r="M57">
+        <v>28866000.0</v>
+      </c>
+      <c r="N57"/>
+      <c r="O57"/>
+      <c r="P57"/>
+      <c r="Q57"/>
+      <c r="R57"/>
+      <c r="S57"/>
+      <c r="T57"/>
+      <c r="U57"/>
+      <c r="V57"/>
+      <c r="W57"/>
+      <c r="X57"/>
+      <c r="Y57"/>
+      <c r="Z57"/>
+      <c r="AA57"/>
+      <c r="AB57"/>
+      <c r="AC57"/>
+      <c r="AD57"/>
+      <c r="AE57"/>
+      <c r="AF57"/>
+      <c r="AG57"/>
+      <c r="AH57"/>
+      <c r="AI57"/>
+      <c r="AJ57"/>
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57"/>
+    </row>
+    <row r="58" spans="1:39">
+      <c r="A58" t="s">
+        <v>70</v>
+      </c>
+      <c r="B58">
+        <v>36582000.0</v>
+      </c>
+      <c r="C58">
+        <v>31446000.0</v>
+      </c>
+      <c r="D58">
+        <v>31576000.0</v>
+      </c>
+      <c r="E58">
+        <v>28255000.0</v>
+      </c>
+      <c r="F58">
+        <v>25967000.0</v>
+      </c>
+      <c r="G58">
+        <v>23862000.0</v>
+      </c>
+      <c r="H58">
+        <v>25627000.0</v>
+      </c>
+      <c r="I58">
+        <v>4254000.0</v>
+      </c>
+      <c r="J58">
+        <v>6346000.0</v>
+      </c>
+      <c r="K58">
+        <v>12662000.0</v>
+      </c>
+      <c r="L58">
+        <v>11922000.0</v>
+      </c>
+      <c r="M58">
+        <v>28866000.0</v>
+      </c>
+      <c r="N58"/>
+      <c r="O58"/>
+      <c r="P58"/>
+      <c r="Q58"/>
+      <c r="R58"/>
+      <c r="S58"/>
+      <c r="T58"/>
+      <c r="U58"/>
+      <c r="V58"/>
+      <c r="W58"/>
+      <c r="X58"/>
+      <c r="Y58"/>
+      <c r="Z58"/>
+      <c r="AA58"/>
+      <c r="AB58"/>
+      <c r="AC58"/>
+      <c r="AD58"/>
+      <c r="AE58"/>
+      <c r="AF58"/>
+      <c r="AG58"/>
+      <c r="AH58"/>
+      <c r="AI58"/>
+      <c r="AJ58"/>
+      <c r="AK58"/>
+      <c r="AL58"/>
+      <c r="AM58"/>
+    </row>
+    <row r="59" spans="1:39">
+      <c r="A59" t="s">
+        <v>71</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
+      <c r="A60" t="s">
+        <v>72</v>
+      </c>
+      <c r="B60">
+        <v>216867000.0</v>
+      </c>
+      <c r="C60">
+        <v>232313000.0</v>
+      </c>
+      <c r="D60">
+        <v>27983000.0</v>
+      </c>
+      <c r="E60">
+        <v>38682000.0</v>
+      </c>
+      <c r="F60">
+        <v>47780000.0</v>
+      </c>
+      <c r="G60">
+        <v>55577000.0</v>
+      </c>
+      <c r="H60">
+        <v>62607000.0</v>
+      </c>
+      <c r="I60">
+        <v>16268000.0</v>
+      </c>
+      <c r="J60">
+        <v>18705000.0</v>
+      </c>
+      <c r="K60">
+        <v>-6270000.0</v>
+      </c>
+      <c r="L60">
+        <v>26758000.0</v>
+      </c>
+      <c r="M60">
+        <v>30510000.0</v>
+      </c>
+      <c r="N60"/>
+      <c r="O60"/>
+      <c r="P60"/>
+      <c r="Q60"/>
+      <c r="R60"/>
+      <c r="S60"/>
+      <c r="T60"/>
+      <c r="U60"/>
+      <c r="V60"/>
+      <c r="W60"/>
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60"/>
+      <c r="AA60"/>
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60"/>
+      <c r="AE60"/>
+      <c r="AF60"/>
+      <c r="AG60"/>
+      <c r="AH60"/>
+      <c r="AI60"/>
+      <c r="AJ60"/>
+      <c r="AK60"/>
+      <c r="AL60"/>
+      <c r="AM60"/>
+    </row>
+    <row r="61" spans="1:39">
+      <c r="A61" t="s">
+        <v>73</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
+      <c r="A62" t="s">
+        <v>74</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2">
+        <v>2780000.0</v>
+      </c>
+      <c r="F2">
+        <v>2368000.0</v>
+      </c>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3">
+        <v>2780000.0</v>
+      </c>
+      <c r="F3">
+        <v>2368000.0</v>
+      </c>
+      <c r="G3">
+        <v>2127000.0</v>
+      </c>
+      <c r="H3">
+        <v>1040000.0</v>
+      </c>
+      <c r="I3">
+        <v>570000.0</v>
+      </c>
+      <c r="J3">
+        <v>369000.0</v>
+      </c>
+      <c r="K3">
+        <v>361382.0</v>
+      </c>
+      <c r="L3">
+        <v>307906.0</v>
+      </c>
+      <c r="M3">
+        <v>366979.0</v>
+      </c>
+      <c r="N3">
+        <v>384677.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B5">
+        <v>-35897000.0</v>
+      </c>
+      <c r="C5">
+        <v>-14095000.0</v>
+      </c>
+      <c r="D5">
+        <v>-11869000.0</v>
+      </c>
+      <c r="E5">
+        <v>-33277000.0</v>
+      </c>
+      <c r="F5">
+        <v>-45738000.0</v>
+      </c>
+      <c r="G5">
+        <v>-37066000.0</v>
+      </c>
+      <c r="H5">
+        <v>-25469000.0</v>
+      </c>
+      <c r="I5">
+        <v>-27066000.0</v>
+      </c>
+      <c r="J5">
+        <v>-16544000.0</v>
+      </c>
+      <c r="K5">
+        <v>-22637382.0</v>
+      </c>
+      <c r="L5">
+        <v>-13854906.0</v>
+      </c>
+      <c r="M5">
+        <v>-7194979.0</v>
+      </c>
+      <c r="N5">
+        <v>560136.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B6">
+        <v>-35897000.0</v>
+      </c>
+      <c r="C6">
+        <v>-13117000.0</v>
+      </c>
+      <c r="D6">
+        <v>18691000.0</v>
+      </c>
+      <c r="E6">
+        <v>-30497000.0</v>
+      </c>
+      <c r="F6">
+        <v>-43370000.0</v>
+      </c>
+      <c r="G6">
+        <v>-34939000.0</v>
+      </c>
+      <c r="H6">
+        <v>-24429000.0</v>
+      </c>
+      <c r="I6">
+        <v>-26496000.0</v>
+      </c>
+      <c r="J6">
+        <v>-16175000.0</v>
+      </c>
+      <c r="K6">
+        <v>-22276000.0</v>
+      </c>
+      <c r="L6">
+        <v>-13547000.0</v>
+      </c>
+      <c r="M6">
+        <v>-6828000.0</v>
+      </c>
+      <c r="N6">
+        <v>944813.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
+        <v>23122000.0</v>
+      </c>
+      <c r="F9">
+        <v>29050000.0</v>
+      </c>
+      <c r="G9">
+        <v>29323000.0</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" t="s">
+        <v>112</v>
+      </c>
+      <c r="B10">
+        <v>-41715000.0</v>
+      </c>
+      <c r="C10">
+        <v>-17434000.0</v>
+      </c>
+      <c r="D10">
+        <v>18691000.0</v>
+      </c>
+      <c r="E10">
+        <v>-33277000.0</v>
+      </c>
+      <c r="F10">
+        <v>-45738000.0</v>
+      </c>
+      <c r="G10">
+        <v>-37066000.0</v>
+      </c>
+      <c r="H10">
+        <v>-25469000.0</v>
+      </c>
+      <c r="I10">
+        <v>-27066000.0</v>
+      </c>
+      <c r="J10">
+        <v>-16544000.0</v>
+      </c>
+      <c r="K10">
+        <v>-22637000.0</v>
+      </c>
+      <c r="L10">
+        <v>-13855000.0</v>
+      </c>
+      <c r="M10">
+        <v>-9850000.0</v>
+      </c>
+      <c r="N10">
+        <v>66196.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-1026000.0</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11">
+        <v>164000.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
+        <v>-312000.0</v>
+      </c>
+      <c r="J11">
+        <v>1103000.0</v>
+      </c>
+      <c r="K11">
+        <v>161970.0</v>
+      </c>
+      <c r="L11">
+        <v>203866.0</v>
+      </c>
+      <c r="M11">
+        <v>-18.0</v>
+      </c>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B12">
+        <v>5818000.0</v>
+      </c>
+      <c r="C12">
+        <v>4317000.0</v>
+      </c>
+      <c r="D12">
+        <v>0.0</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>2655000.0</v>
+      </c>
+      <c r="N12">
+        <v>493937.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" t="s">
+        <v>115</v>
+      </c>
+      <c r="B13">
+        <v>2590000.0</v>
+      </c>
+      <c r="C13">
+        <v>642000.0</v>
+      </c>
+      <c r="D13">
+        <v>6265000.0</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" t="s">
+        <v>117</v>
+      </c>
+      <c r="B15">
+        <v>-41715000.0</v>
+      </c>
+      <c r="C15">
+        <v>-17434000.0</v>
+      </c>
+      <c r="D15">
+        <v>18691000.0</v>
+      </c>
+      <c r="E15">
+        <v>-33277000.0</v>
+      </c>
+      <c r="F15">
+        <v>-45738000.0</v>
+      </c>
+      <c r="G15">
+        <v>-37230000.0</v>
+      </c>
+      <c r="H15">
+        <v>-25469000.0</v>
+      </c>
+      <c r="I15">
+        <v>-26754000.0</v>
+      </c>
+      <c r="J15">
+        <v>-17647000.0</v>
+      </c>
+      <c r="K15">
+        <v>-22799000.0</v>
+      </c>
+      <c r="L15">
+        <v>-14059000.0</v>
+      </c>
+      <c r="M15">
+        <v>-9850000.0</v>
+      </c>
+      <c r="N15">
+        <v>66196.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" t="s">
+        <v>119</v>
+      </c>
+      <c r="B17">
+        <v>-41715000.0</v>
+      </c>
+      <c r="C17">
+        <v>-17434000.0</v>
+      </c>
+      <c r="D17">
+        <v>18691000.0</v>
+      </c>
+      <c r="E17">
+        <v>-27552000.0</v>
+      </c>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" t="s">
+        <v>120</v>
+      </c>
+      <c r="B18">
+        <v>-3228000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4317000.0</v>
+      </c>
+      <c r="D18">
+        <v>6265000.0</v>
+      </c>
+      <c r="E18">
+        <v>-10364000.0</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" t="s">
+        <v>122</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21">
+        <v>-38602000.0</v>
+      </c>
+      <c r="C21">
+        <v>-14095000.0</v>
+      </c>
+      <c r="D21">
+        <v>-11869000.0</v>
+      </c>
+      <c r="E21">
+        <v>-43474000.0</v>
+      </c>
+      <c r="F21">
+        <v>-51831000.0</v>
+      </c>
+      <c r="G21">
+        <v>-33921000.0</v>
+      </c>
+      <c r="H21">
+        <v>-27157000.0</v>
+      </c>
+      <c r="I21">
+        <v>-30831000.0</v>
+      </c>
+      <c r="J21">
+        <v>-14594000.0</v>
+      </c>
+      <c r="K21">
+        <v>-22759000.0</v>
+      </c>
+      <c r="L21">
+        <v>-13081000.0</v>
+      </c>
+      <c r="M21">
+        <v>-7198000.0</v>
+      </c>
+      <c r="N21">
+        <v>553826.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" t="s">
+        <v>124</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" t="s">
+        <v>125</v>
+      </c>
+      <c r="B23">
+        <v>38602000.0</v>
+      </c>
+      <c r="C23">
+        <v>14095000.0</v>
+      </c>
+      <c r="D23">
+        <v>11869000.0</v>
+      </c>
+      <c r="E23">
+        <v>69376000.0</v>
+      </c>
+      <c r="F23">
+        <v>83249000.0</v>
+      </c>
+      <c r="G23">
+        <v>63244000.0</v>
+      </c>
+      <c r="H23">
+        <v>73436000.0</v>
+      </c>
+      <c r="I23">
+        <v>59932000.0</v>
+      </c>
+      <c r="J23">
+        <v>39869000.0</v>
+      </c>
+      <c r="K23">
+        <v>28590000.0</v>
+      </c>
+      <c r="L23">
+        <v>16013000.0</v>
+      </c>
+      <c r="M23">
+        <v>12563000.0</v>
+      </c>
+      <c r="N23">
+        <v>11873000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" t="s">
+        <v>126</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" t="s">
+        <v>127</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B26">
+        <v>22841000.0</v>
+      </c>
+      <c r="C26">
+        <v>8151000.0</v>
+      </c>
+      <c r="D26">
+        <v>8793000.0</v>
+      </c>
+      <c r="E26">
+        <v>50212000.0</v>
+      </c>
+      <c r="F26">
+        <v>64197000.0</v>
+      </c>
+      <c r="G26">
+        <v>44220000.0</v>
+      </c>
+      <c r="H26">
+        <v>54364000.0</v>
+      </c>
+      <c r="I26">
+        <v>40920000.0</v>
+      </c>
+      <c r="J26">
+        <v>21916000.0</v>
+      </c>
+      <c r="K26">
+        <v>19699000.0</v>
+      </c>
+      <c r="L26">
+        <v>7645000.0</v>
+      </c>
+      <c r="M26">
+        <v>5600000.0</v>
+      </c>
+      <c r="N26">
+        <v>9412000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" t="s">
+        <v>129</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>12228000.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" t="s">
+        <v>130</v>
+      </c>
+      <c r="B28">
+        <v>15761000.0</v>
+      </c>
+      <c r="C28">
+        <v>5944000.0</v>
+      </c>
+      <c r="D28">
+        <v>3076000.0</v>
+      </c>
+      <c r="E28">
+        <v>4156000.0</v>
+      </c>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" t="s">
+        <v>131</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
+        <v>-1026000.0</v>
+      </c>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30">
+        <v>38602000.0</v>
+      </c>
+      <c r="C30">
+        <v>14095000.0</v>
+      </c>
+      <c r="D30">
+        <v>11869000.0</v>
+      </c>
+      <c r="E30">
+        <v>66596000.0</v>
+      </c>
+      <c r="F30">
+        <v>80881000.0</v>
+      </c>
+      <c r="G30">
+        <v>61117000.0</v>
+      </c>
+      <c r="H30">
+        <v>72396000.0</v>
+      </c>
+      <c r="I30">
+        <v>59362000.0</v>
+      </c>
+      <c r="J30">
+        <v>39500000.0</v>
+      </c>
+      <c r="K30">
+        <v>28228000.0</v>
+      </c>
+      <c r="L30">
+        <v>15705000.0</v>
+      </c>
+      <c r="M30">
+        <v>12196000.0</v>
+      </c>
+      <c r="N30">
+        <v>11489000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31">
+        <v>-3113000.0</v>
+      </c>
+      <c r="C31">
+        <v>-3339000.0</v>
+      </c>
+      <c r="D31">
+        <v>30560000.0</v>
+      </c>
+      <c r="E31">
+        <v>10197000.0</v>
+      </c>
+      <c r="F31">
+        <v>6093000.0</v>
+      </c>
+      <c r="G31">
+        <v>-3145000.0</v>
+      </c>
+      <c r="H31">
+        <v>1688000.0</v>
+      </c>
+      <c r="I31">
+        <v>3765000.0</v>
+      </c>
+      <c r="J31">
+        <v>-1950000.0</v>
+      </c>
+      <c r="K31">
+        <v>121821.0</v>
+      </c>
+      <c r="L31">
+        <v>-774000.0</v>
+      </c>
+      <c r="M31">
+        <v>-2652000.0</v>
+      </c>
+      <c r="N31">
+        <v>-488000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
+      <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
+        <v>25902000.0</v>
+      </c>
+      <c r="F32">
+        <v>31418000.0</v>
+      </c>
+      <c r="G32">
+        <v>29323000.0</v>
+      </c>
+      <c r="H32">
+        <v>46279000.0</v>
+      </c>
+      <c r="I32">
+        <v>29101000.0</v>
+      </c>
+      <c r="J32">
+        <v>25275000.0</v>
+      </c>
+      <c r="K32">
+        <v>5831000.0</v>
+      </c>
+      <c r="L32">
+        <v>2932000.0</v>
+      </c>
+      <c r="M32">
+        <v>5365000.0</v>
+      </c>
+      <c r="N32">
+        <v>12427000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AM32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
+      <c r="A2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2">
+        <v>-30000.0</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2">
+        <v>739000.0</v>
+      </c>
+      <c r="N2">
+        <v>725000.0</v>
+      </c>
+      <c r="O2">
+        <v>571000.0</v>
+      </c>
+      <c r="P2">
+        <v>585000.0</v>
+      </c>
+      <c r="Q2">
+        <v>772000.0</v>
+      </c>
+      <c r="R2">
+        <v>573000.0</v>
+      </c>
+      <c r="S2">
+        <v>840000.0</v>
+      </c>
+      <c r="T2">
+        <v>588000.0</v>
+      </c>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2">
+        <v>130000.0</v>
+      </c>
+      <c r="AH2">
+        <v>141000.0</v>
+      </c>
+      <c r="AI2">
+        <v>134000.0</v>
+      </c>
+      <c r="AJ2"/>
+      <c r="AK2">
+        <v>54835.0</v>
+      </c>
+      <c r="AL2">
+        <v>113030.0</v>
+      </c>
+      <c r="AM2">
+        <v>100348.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:39">
+      <c r="A3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3">
+        <v>10177000.0</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
+        <v>5062000.0</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3">
+        <v>-30000.0</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3">
+        <v>739000.0</v>
+      </c>
+      <c r="N3">
+        <v>725000.0</v>
+      </c>
+      <c r="O3">
+        <v>571000.0</v>
+      </c>
+      <c r="P3">
+        <v>585000.0</v>
+      </c>
+      <c r="Q3">
+        <v>772000.0</v>
+      </c>
+      <c r="R3">
+        <v>573000.0</v>
+      </c>
+      <c r="S3">
+        <v>840000.0</v>
+      </c>
+      <c r="T3">
+        <v>588000.0</v>
+      </c>
+      <c r="U3">
+        <v>586000.0</v>
+      </c>
+      <c r="V3">
+        <v>594000.0</v>
+      </c>
+      <c r="W3">
+        <v>600000.0</v>
+      </c>
+      <c r="X3">
+        <v>607000.0</v>
+      </c>
+      <c r="Y3">
+        <v>495000.0</v>
+      </c>
+      <c r="Z3">
+        <v>530000.0</v>
+      </c>
+      <c r="AA3">
+        <v>538000.0</v>
+      </c>
+      <c r="AB3">
+        <v>673000.0</v>
+      </c>
+      <c r="AC3">
+        <v>159000.0</v>
+      </c>
+      <c r="AD3">
+        <v>42000.0</v>
+      </c>
+      <c r="AE3">
+        <v>166000.0</v>
+      </c>
+      <c r="AF3">
+        <v>165000.0</v>
+      </c>
+      <c r="AG3">
+        <v>130000.0</v>
+      </c>
+      <c r="AH3">
+        <v>141000.0</v>
+      </c>
+      <c r="AI3">
+        <v>134000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>100787.0</v>
+      </c>
+      <c r="AK3">
+        <v>54835.0</v>
+      </c>
+      <c r="AL3">
+        <v>113030.0</v>
+      </c>
+      <c r="AM3">
+        <v>100348.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:39">
+      <c r="A4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
+      <c r="A5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B5">
+        <v>-19562000.0</v>
+      </c>
+      <c r="C5">
+        <v>-13728000.0</v>
+      </c>
+      <c r="D5">
+        <v>-10975000.0</v>
+      </c>
+      <c r="E5">
+        <v>-9835000.0</v>
+      </c>
+      <c r="F5">
+        <v>-9250000.0</v>
+      </c>
+      <c r="G5">
+        <v>-7871000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
+        <v>-6775000.0</v>
+      </c>
+      <c r="J5">
+        <v>-4176999.0</v>
+      </c>
+      <c r="K5">
+        <v>-1701000.0</v>
+      </c>
+      <c r="L5">
+        <v>-5482000.0</v>
+      </c>
+      <c r="M5">
+        <v>-10752000.0</v>
+      </c>
+      <c r="N5">
+        <v>3976000.0</v>
+      </c>
+      <c r="O5">
+        <v>-13183000.0</v>
+      </c>
+      <c r="P5">
+        <v>-8102000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-9736000.0</v>
+      </c>
+      <c r="R5">
+        <v>-10338000.0</v>
+      </c>
+      <c r="S5">
+        <v>-5098000.0</v>
+      </c>
+      <c r="T5">
+        <v>-9526000.0</v>
+      </c>
+      <c r="U5">
+        <v>-16536000.0</v>
+      </c>
+      <c r="V5">
+        <v>-15498000.0</v>
+      </c>
+      <c r="W5">
+        <v>-4172000.0</v>
+      </c>
+      <c r="X5">
+        <v>-14236000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-14283000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-4950000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-3597000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-771000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-2592000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-11758000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-10348000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-11846000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-6153000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-351000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-8714000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>7634213.0</v>
+      </c>
+      <c r="AK5">
+        <v>-6912835.0</v>
+      </c>
+      <c r="AL5">
+        <v>-9271030.0</v>
+      </c>
+      <c r="AM5">
+        <v>-7993348.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:39">
+      <c r="A6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B6">
+        <v>-21562000.0</v>
+      </c>
+      <c r="C6">
+        <v>-17806000.0</v>
+      </c>
+      <c r="D6">
+        <v>-10975000.0</v>
+      </c>
+      <c r="E6">
+        <v>342000.0</v>
+      </c>
+      <c r="F6">
+        <v>-8117000.0</v>
+      </c>
+      <c r="G6">
+        <v>-6970000.0</v>
+      </c>
+      <c r="H6">
+        <v>-2647000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1713000.0</v>
+      </c>
+      <c r="J6">
+        <v>-3115000.0</v>
+      </c>
+      <c r="K6">
+        <v>-1731000.0</v>
+      </c>
+      <c r="L6">
+        <v>-4584000.0</v>
+      </c>
+      <c r="M6">
+        <v>-10013000.0</v>
+      </c>
+      <c r="N6">
+        <v>4701000.0</v>
+      </c>
+      <c r="O6">
+        <v>-12612000.0</v>
+      </c>
+      <c r="P6">
+        <v>-7517000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-8964000.0</v>
+      </c>
+      <c r="R6">
+        <v>-9765000.0</v>
+      </c>
+      <c r="S6">
+        <v>-4258000.0</v>
+      </c>
+      <c r="T6">
+        <v>-8938000.0</v>
+      </c>
+      <c r="U6">
+        <v>-15950000.0</v>
+      </c>
+      <c r="V6">
+        <v>-14904000.0</v>
+      </c>
+      <c r="W6">
+        <v>-3572000.0</v>
+      </c>
+      <c r="X6">
+        <v>-13629000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-13788000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-4420000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-3059000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-98000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-2433000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-11716000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-10182000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-11681000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-6023000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-210000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-8580000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>7735000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-6858000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-9158000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-7893000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:39">
+      <c r="A7" t="s">
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>19</v>
-[...12 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>111</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9"/>
-[...7 lines deleted...]
-      <c r="T9"/>
+      <c r="L9">
+        <v>1299000.0</v>
+      </c>
+      <c r="M9">
+        <v>18781000.0</v>
+      </c>
+      <c r="N9">
+        <v>19330000.0</v>
+      </c>
+      <c r="O9">
+        <v>1365000.0</v>
+      </c>
+      <c r="P9">
+        <v>5261000.0</v>
+      </c>
+      <c r="Q9">
+        <v>4598000.0</v>
+      </c>
+      <c r="R9">
+        <v>3125000.0</v>
+      </c>
+      <c r="S9">
+        <v>10148000.0</v>
+      </c>
+      <c r="T9">
+        <v>7855000.0</v>
+      </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-      <c r="AG9"/>
-[...1 lines deleted...]
-      <c r="AI9"/>
+      <c r="AG9">
+        <v>8215000.0</v>
+      </c>
+      <c r="AH9">
+        <v>11550000.0</v>
+      </c>
+      <c r="AI9">
+        <v>4018000.0</v>
+      </c>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9">
+        <v>3872000.0</v>
+      </c>
+      <c r="AL9">
+        <v>1740000.0</v>
+      </c>
+      <c r="AM9">
+        <v>1243000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="B10">
-        <v>63567000.0</v>
+        <v>-21870000.0</v>
       </c>
       <c r="C10">
-        <v>70433000.0</v>
+        <v>-15767000.0</v>
       </c>
       <c r="D10">
-        <v>75626000.0</v>
+        <v>-12714000.0</v>
       </c>
       <c r="E10">
-        <v>83602000.0</v>
+        <v>-11345000.0</v>
       </c>
       <c r="F10">
-        <v>19363000.0</v>
+        <v>-9471000.0</v>
       </c>
       <c r="G10">
-        <v>19731000.0</v>
+        <v>-8185000.0</v>
       </c>
       <c r="H10">
-        <v>6248000.0</v>
+        <v>-3951000.0</v>
       </c>
       <c r="I10">
-        <v>17396000.0</v>
+        <v>-6775000.0</v>
       </c>
       <c r="J10">
-        <v>32894000.0</v>
-[...28 lines deleted...]
-    <row r="11" spans="1:36">
+        <v>-4172000.0</v>
+      </c>
+      <c r="K10">
+        <v>-2536000.0</v>
+      </c>
+      <c r="L10">
+        <v>-4584000.0</v>
+      </c>
+      <c r="M10">
+        <v>-10752000.0</v>
+      </c>
+      <c r="N10">
+        <v>3976000.0</v>
+      </c>
+      <c r="O10">
+        <v>-13183000.0</v>
+      </c>
+      <c r="P10">
+        <v>-8102000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-9736000.0</v>
+      </c>
+      <c r="R10">
+        <v>-10338000.0</v>
+      </c>
+      <c r="S10">
+        <v>-5101000.0</v>
+      </c>
+      <c r="T10">
+        <v>-9532000.0</v>
+      </c>
+      <c r="U10">
+        <v>-16536000.0</v>
+      </c>
+      <c r="V10">
+        <v>-15498000.0</v>
+      </c>
+      <c r="W10">
+        <v>-4172000.0</v>
+      </c>
+      <c r="X10">
+        <v>-14236000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-14283000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-4950000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-3597000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-771000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-2592000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-11758000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-10348000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-11846000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-6153000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-351000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-8714000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>7634000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-6913000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-9271000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-7994000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-      <c r="X11"/>
+      <c r="X11">
+        <v>164000.0</v>
+      </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AF11">
+        <v>-164000.0</v>
+      </c>
       <c r="AG11"/>
-      <c r="AH11"/>
+      <c r="AH11">
+        <v>-148000.0</v>
+      </c>
       <c r="AI11"/>
-      <c r="AJ11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:36">
+      <c r="AJ11">
+        <v>143594.0</v>
+      </c>
+      <c r="AK11">
+        <v>145697.0</v>
+      </c>
+      <c r="AL11">
+        <v>813710.0</v>
+      </c>
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="B12">
-        <v>63567000.0</v>
+        <v>2308000.0</v>
       </c>
       <c r="C12">
-        <v>70433000.0</v>
+        <v>2039000.0</v>
       </c>
       <c r="D12">
-        <v>75626000.0</v>
+        <v>1739000.0</v>
       </c>
       <c r="E12">
-        <v>83602000.0</v>
+        <v>1510000.0</v>
       </c>
       <c r="F12">
-        <v>19363000.0</v>
+        <v>1354000.0</v>
       </c>
       <c r="G12">
-        <v>19731000.0</v>
+        <v>1215000.0</v>
       </c>
       <c r="H12">
-        <v>6248000.0</v>
+        <v>1304000.0</v>
       </c>
       <c r="I12">
-        <v>26366000.0</v>
+        <v>1237000.0</v>
       </c>
       <c r="J12">
-        <v>44810000.0</v>
-[...1 lines deleted...]
-      <c r="K12"/>
+        <v>1057000.0</v>
+      </c>
+      <c r="K12">
+        <v>805000.0</v>
+      </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12"/>
+      <c r="O12">
+        <v>2579000.0</v>
+      </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-      <c r="S12"/>
-      <c r="T12"/>
+      <c r="S12">
+        <v>3000.0</v>
+      </c>
+      <c r="T12">
+        <v>6000.0</v>
+      </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="B13">
-        <v>11000.0</v>
+        <v>1965000.0</v>
       </c>
       <c r="C13">
-        <v>11000.0</v>
+        <v>1073000.0</v>
       </c>
       <c r="D13">
-        <v>11000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="E13">
-        <v>11000.0</v>
+        <v>628000.0</v>
       </c>
       <c r="F13">
-        <v>1000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="G13">
-        <v>1000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>752000.0</v>
+      </c>
+      <c r="H13"/>
       <c r="I13">
-        <v>98000.0</v>
-[...4 lines deleted...]
-      <c r="K13"/>
+        <v>187000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13">
+        <v>86000.0</v>
+      </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>25</v>
-[...107 lines deleted...]
-    <row r="15" spans="1:36">
+        <v>116</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>26</v>
-[...37 lines deleted...]
-    <row r="16" spans="1:36">
+        <v>117</v>
+      </c>
+      <c r="B15">
+        <v>-21870000.0</v>
+      </c>
+      <c r="C15">
+        <v>-15767000.0</v>
+      </c>
+      <c r="D15">
+        <v>-12714000.0</v>
+      </c>
+      <c r="E15">
+        <v>-11345000.0</v>
+      </c>
+      <c r="F15">
+        <v>-9471000.0</v>
+      </c>
+      <c r="G15">
+        <v>-8185000.0</v>
+      </c>
+      <c r="H15">
+        <v>-3951000.0</v>
+      </c>
+      <c r="I15">
+        <v>-6775000.0</v>
+      </c>
+      <c r="J15">
+        <v>-4172000.0</v>
+      </c>
+      <c r="K15">
+        <v>-2536000.0</v>
+      </c>
+      <c r="L15">
+        <v>-4584000.0</v>
+      </c>
+      <c r="M15">
+        <v>-10752000.0</v>
+      </c>
+      <c r="N15">
+        <v>3976000.0</v>
+      </c>
+      <c r="O15">
+        <v>-13183000.0</v>
+      </c>
+      <c r="P15">
+        <v>-8102000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-9736000.0</v>
+      </c>
+      <c r="R15">
+        <v>-10338000.0</v>
+      </c>
+      <c r="S15">
+        <v>-5101000.0</v>
+      </c>
+      <c r="T15">
+        <v>-9532000.0</v>
+      </c>
+      <c r="U15">
+        <v>-16536000.0</v>
+      </c>
+      <c r="V15">
+        <v>-15498000.0</v>
+      </c>
+      <c r="W15">
+        <v>-4172000.0</v>
+      </c>
+      <c r="X15">
+        <v>-14400000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-14283000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-4950000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-3597000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-771000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-2592000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-11758000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-10348000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-11682000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-6153000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-203000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-8714000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>7490000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-7059000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-10085000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-7994000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>28</v>
-[...10 lines deleted...]
-      <c r="K17"/>
+        <v>119</v>
+      </c>
+      <c r="B17">
+        <v>-21870000.0</v>
+      </c>
+      <c r="C17">
+        <v>-15767000.0</v>
+      </c>
+      <c r="D17">
+        <v>-12714000.0</v>
+      </c>
+      <c r="E17">
+        <v>-11345000.0</v>
+      </c>
+      <c r="F17">
+        <v>-9471000.0</v>
+      </c>
+      <c r="G17">
+        <v>-8185000.0</v>
+      </c>
+      <c r="H17">
+        <v>-3951000.0</v>
+      </c>
+      <c r="I17">
+        <v>-6775000.0</v>
+      </c>
+      <c r="J17">
+        <v>-4172000.0</v>
+      </c>
+      <c r="K17">
+        <v>-2536000.0</v>
+      </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>29</v>
-[...10 lines deleted...]
-      <c r="K18"/>
+        <v>120</v>
+      </c>
+      <c r="B18">
+        <v>-343000.0</v>
+      </c>
+      <c r="C18">
+        <v>-966000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1219000.0</v>
+      </c>
+      <c r="E18">
+        <v>-882000.0</v>
+      </c>
+      <c r="F18">
+        <v>-664000.0</v>
+      </c>
+      <c r="G18">
+        <v>-463000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1665000.0</v>
+      </c>
+      <c r="I18">
+        <v>-1050000.0</v>
+      </c>
+      <c r="J18">
+        <v>-1057000.0</v>
+      </c>
+      <c r="K18">
+        <v>-805000.0</v>
+      </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>32</v>
-[...37 lines deleted...]
-    <row r="22" spans="1:36">
+        <v>123</v>
+      </c>
+      <c r="B21">
+        <v>-21405000.0</v>
+      </c>
+      <c r="C21">
+        <v>-14855000.0</v>
+      </c>
+      <c r="D21">
+        <v>-11304000.0</v>
+      </c>
+      <c r="E21">
+        <v>-10177000.0</v>
+      </c>
+      <c r="F21">
+        <v>-9250000.0</v>
+      </c>
+      <c r="G21">
+        <v>-7871000.0</v>
+      </c>
+      <c r="H21">
+        <v>-4366000.0</v>
+      </c>
+      <c r="I21">
+        <v>-5062000.0</v>
+      </c>
+      <c r="J21">
+        <v>-2908000.0</v>
+      </c>
+      <c r="K21">
+        <v>-1759000.0</v>
+      </c>
+      <c r="L21">
+        <v>-5482000.0</v>
+      </c>
+      <c r="M21">
+        <v>3086000.0</v>
+      </c>
+      <c r="N21">
+        <v>2063000.0</v>
+      </c>
+      <c r="O21">
+        <v>-15511000.0</v>
+      </c>
+      <c r="P21">
+        <v>-11519000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-12168000.0</v>
+      </c>
+      <c r="R21">
+        <v>-12330000.0</v>
+      </c>
+      <c r="S21">
+        <v>-7457000.0</v>
+      </c>
+      <c r="T21">
+        <v>-10999000.0</v>
+      </c>
+      <c r="U21">
+        <v>-19012000.0</v>
+      </c>
+      <c r="V21">
+        <v>-16761000.0</v>
+      </c>
+      <c r="W21">
+        <v>-5059000.0</v>
+      </c>
+      <c r="X21">
+        <v>-12411000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-12999000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-4655000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-3856000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-1330000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-2914000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-12230000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-10683000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-12648000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-7804000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-2243000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-8136000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>6487000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-5184000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-7891000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-8006000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
-    </row>
-    <row r="23" spans="1:36">
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="B23">
-        <v>66937000.0</v>
+        <v>21405000.0</v>
       </c>
       <c r="C23">
-        <v>73747000.0</v>
+        <v>14855000.0</v>
       </c>
       <c r="D23">
-        <v>79439000.0</v>
+        <v>11304000.0</v>
       </c>
       <c r="E23">
-        <v>88234000.0</v>
+        <v>10177000.0</v>
       </c>
       <c r="F23">
-        <v>20522000.0</v>
+        <v>9250000.0</v>
       </c>
       <c r="G23">
-        <v>25051000.0</v>
+        <v>7871000.0</v>
       </c>
       <c r="H23">
-        <v>6392000.0</v>
+        <v>4366000.0</v>
       </c>
       <c r="I23">
-        <v>38680000.0</v>
+        <v>5062000.0</v>
       </c>
       <c r="J23">
-        <v>59376000.0</v>
-[...28 lines deleted...]
-    <row r="24" spans="1:36">
+        <v>2908000.0</v>
+      </c>
+      <c r="K23">
+        <v>1759000.0</v>
+      </c>
+      <c r="L23">
+        <v>6781000.0</v>
+      </c>
+      <c r="M23">
+        <v>16434000.0</v>
+      </c>
+      <c r="N23">
+        <v>17992000.0</v>
+      </c>
+      <c r="O23">
+        <v>17447000.0</v>
+      </c>
+      <c r="P23">
+        <v>17365000.0</v>
+      </c>
+      <c r="Q23">
+        <v>17538000.0</v>
+      </c>
+      <c r="R23">
+        <v>16028000.0</v>
+      </c>
+      <c r="S23">
+        <v>18445000.0</v>
+      </c>
+      <c r="T23">
+        <v>19442000.0</v>
+      </c>
+      <c r="U23">
+        <v>23069000.0</v>
+      </c>
+      <c r="V23">
+        <v>20046000.0</v>
+      </c>
+      <c r="W23">
+        <v>20692000.0</v>
+      </c>
+      <c r="X23">
+        <v>14288000.0</v>
+      </c>
+      <c r="Y23">
+        <v>15938000.0</v>
+      </c>
+      <c r="Z23">
+        <v>15901000.0</v>
+      </c>
+      <c r="AA23">
+        <v>17117000.0</v>
+      </c>
+      <c r="AB23">
+        <v>18600000.0</v>
+      </c>
+      <c r="AC23">
+        <v>18046000.0</v>
+      </c>
+      <c r="AD23">
+        <v>17562000.0</v>
+      </c>
+      <c r="AE23">
+        <v>19228000.0</v>
+      </c>
+      <c r="AF23">
+        <v>17562000.0</v>
+      </c>
+      <c r="AG23">
+        <v>16149000.0</v>
+      </c>
+      <c r="AH23">
+        <v>13934000.0</v>
+      </c>
+      <c r="AI23">
+        <v>12288000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>11664000.0</v>
+      </c>
+      <c r="AK23">
+        <v>9112000.0</v>
+      </c>
+      <c r="AL23">
+        <v>9744000.0</v>
+      </c>
+      <c r="AM23">
+        <v>9349000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>127</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>37</v>
-[...37 lines deleted...]
-    <row r="27" spans="1:36">
+        <v>128</v>
+      </c>
+      <c r="B26">
+        <v>12473000.0</v>
+      </c>
+      <c r="C26">
+        <v>9334000.0</v>
+      </c>
+      <c r="D26">
+        <v>7121000.0</v>
+      </c>
+      <c r="E26">
+        <v>6528000.0</v>
+      </c>
+      <c r="F26">
+        <v>5118000.0</v>
+      </c>
+      <c r="G26">
+        <v>4074000.0</v>
+      </c>
+      <c r="H26">
+        <v>2543000.0</v>
+      </c>
+      <c r="I26">
+        <v>3196000.0</v>
+      </c>
+      <c r="J26">
+        <v>1442000.0</v>
+      </c>
+      <c r="K26">
+        <v>984000.0</v>
+      </c>
+      <c r="L26">
+        <v>4454000.0</v>
+      </c>
+      <c r="M26">
+        <v>9595000.0</v>
+      </c>
+      <c r="N26">
+        <v>13570000.0</v>
+      </c>
+      <c r="O26">
+        <v>12819000.0</v>
+      </c>
+      <c r="P26">
+        <v>12805000.0</v>
+      </c>
+      <c r="Q26">
+        <v>12822000.0</v>
+      </c>
+      <c r="R26">
+        <v>11364000.0</v>
+      </c>
+      <c r="S26">
+        <v>13221000.0</v>
+      </c>
+      <c r="T26">
+        <v>14748000.0</v>
+      </c>
+      <c r="U26">
+        <v>18329000.0</v>
+      </c>
+      <c r="V26">
+        <v>15183000.0</v>
+      </c>
+      <c r="W26">
+        <v>15937000.0</v>
+      </c>
+      <c r="X26">
+        <v>9930000.0</v>
+      </c>
+      <c r="Y26">
+        <v>11068000.0</v>
+      </c>
+      <c r="Z26">
+        <v>10803000.0</v>
+      </c>
+      <c r="AA26">
+        <v>12419000.0</v>
+      </c>
+      <c r="AB26">
+        <v>13851000.0</v>
+      </c>
+      <c r="AC26">
+        <v>13211000.0</v>
+      </c>
+      <c r="AD26">
+        <v>13373000.0</v>
+      </c>
+      <c r="AE26">
+        <v>14296000.0</v>
+      </c>
+      <c r="AF26">
+        <v>12833000.0</v>
+      </c>
+      <c r="AG26">
+        <v>11271000.0</v>
+      </c>
+      <c r="AH26">
+        <v>9014000.0</v>
+      </c>
+      <c r="AI26">
+        <v>7802000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>5169000.0</v>
+      </c>
+      <c r="AK26">
+        <v>6204000.0</v>
+      </c>
+      <c r="AL26">
+        <v>5283000.0</v>
+      </c>
+      <c r="AM26">
+        <v>5260000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="B28">
-        <v>-47546000.0</v>
+        <v>8932000.0</v>
       </c>
       <c r="C28">
-        <v>-55922000.0</v>
+        <v>5521000.0</v>
       </c>
       <c r="D28">
-        <v>-75626000.0</v>
+        <v>4183000.0</v>
       </c>
       <c r="E28">
-        <v>-83602000.0</v>
+        <v>3649000.0</v>
       </c>
       <c r="F28">
-        <v>-19363000.0</v>
+        <v>4132000.0</v>
       </c>
       <c r="G28">
-        <v>-19731000.0</v>
+        <v>3797000.0</v>
       </c>
       <c r="H28">
-        <v>-6248000.0</v>
+        <v>1823000.0</v>
       </c>
       <c r="I28">
-        <v>-17396000.0</v>
+        <v>1880000.0</v>
       </c>
       <c r="J28">
-        <v>-20602000.0</v>
-[...1 lines deleted...]
-      <c r="K28"/>
+        <v>1466000.0</v>
+      </c>
+      <c r="K28">
+        <v>775000.0</v>
+      </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-      <c r="O28"/>
+      <c r="O28">
+        <v>924000.0</v>
+      </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
-    </row>
-    <row r="29" spans="1:36">
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="B29">
-        <v>38682000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C29">
-        <v>47780000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D29">
-        <v>55577000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E29">
-        <v>62607000.0</v>
-[...2 lines deleted...]
-      <c r="G29"/>
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
       <c r="H29">
-        <v>-76873000.0</v>
-[...3 lines deleted...]
-      <c r="K29"/>
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>132</v>
       </c>
       <c r="B30">
-        <v>2216000.0</v>
+        <v>21405000.0</v>
       </c>
       <c r="C30">
-        <v>1978000.0</v>
+        <v>14855000.0</v>
       </c>
       <c r="D30">
-        <v>1978000.0</v>
+        <v>11304000.0</v>
       </c>
       <c r="E30">
-        <v>2336000.0</v>
+        <v>10177000.0</v>
       </c>
       <c r="F30">
-        <v>879000.0</v>
+        <v>9250000.0</v>
       </c>
       <c r="G30">
-        <v>4671000.0</v>
+        <v>7871000.0</v>
       </c>
       <c r="H30">
-        <v>7245000.0</v>
+        <v>4366000.0</v>
       </c>
       <c r="I30">
-        <v>6039000.0</v>
+        <v>5062000.0</v>
       </c>
       <c r="J30">
-        <v>1044999.0</v>
-[...28 lines deleted...]
-    <row r="31" spans="1:36">
+        <v>2908000.0</v>
+      </c>
+      <c r="K30">
+        <v>1759000.0</v>
+      </c>
+      <c r="L30">
+        <v>6781000.0</v>
+      </c>
+      <c r="M30">
+        <v>15695000.0</v>
+      </c>
+      <c r="N30">
+        <v>17267000.0</v>
+      </c>
+      <c r="O30">
+        <v>16876000.0</v>
+      </c>
+      <c r="P30">
+        <v>16780000.0</v>
+      </c>
+      <c r="Q30">
+        <v>16766000.0</v>
+      </c>
+      <c r="R30">
+        <v>15455000.0</v>
+      </c>
+      <c r="S30">
+        <v>17605000.0</v>
+      </c>
+      <c r="T30">
+        <v>18854000.0</v>
+      </c>
+      <c r="U30">
+        <v>22483000.0</v>
+      </c>
+      <c r="V30">
+        <v>19452000.0</v>
+      </c>
+      <c r="W30">
+        <v>20092000.0</v>
+      </c>
+      <c r="X30">
+        <v>13681000.0</v>
+      </c>
+      <c r="Y30">
+        <v>15443000.0</v>
+      </c>
+      <c r="Z30">
+        <v>15371000.0</v>
+      </c>
+      <c r="AA30">
+        <v>16579000.0</v>
+      </c>
+      <c r="AB30">
+        <v>17927000.0</v>
+      </c>
+      <c r="AC30">
+        <v>17887000.0</v>
+      </c>
+      <c r="AD30">
+        <v>17520000.0</v>
+      </c>
+      <c r="AE30">
+        <v>19062000.0</v>
+      </c>
+      <c r="AF30">
+        <v>17397000.0</v>
+      </c>
+      <c r="AG30">
+        <v>16019000.0</v>
+      </c>
+      <c r="AH30">
+        <v>13793000.0</v>
+      </c>
+      <c r="AI30">
+        <v>12154000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>11563000.0</v>
+      </c>
+      <c r="AK30">
+        <v>9057000.0</v>
+      </c>
+      <c r="AL30">
+        <v>9631000.0</v>
+      </c>
+      <c r="AM30">
+        <v>9248000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>42</v>
-[...37 lines deleted...]
-    <row r="32" spans="1:36">
+        <v>133</v>
+      </c>
+      <c r="B31">
+        <v>-465000.0</v>
+      </c>
+      <c r="C31">
+        <v>-912000.0</v>
+      </c>
+      <c r="D31">
+        <v>-1410000.0</v>
+      </c>
+      <c r="E31">
+        <v>-1168000.0</v>
+      </c>
+      <c r="F31">
+        <v>-221000.0</v>
+      </c>
+      <c r="G31">
+        <v>-314000.0</v>
+      </c>
+      <c r="H31">
+        <v>415000.0</v>
+      </c>
+      <c r="I31">
+        <v>-1713000.0</v>
+      </c>
+      <c r="J31">
+        <v>-1264000.0</v>
+      </c>
+      <c r="K31">
+        <v>-777000.0</v>
+      </c>
+      <c r="L31">
+        <v>898000.0</v>
+      </c>
+      <c r="M31">
+        <v>-13838000.0</v>
+      </c>
+      <c r="N31">
+        <v>1913000.0</v>
+      </c>
+      <c r="O31">
+        <v>2328000.0</v>
+      </c>
+      <c r="P31">
+        <v>3417000.0</v>
+      </c>
+      <c r="Q31">
+        <v>2432000.0</v>
+      </c>
+      <c r="R31">
+        <v>1992000.0</v>
+      </c>
+      <c r="S31">
+        <v>2356000.0</v>
+      </c>
+      <c r="T31">
+        <v>1467000.0</v>
+      </c>
+      <c r="U31">
+        <v>2476000.0</v>
+      </c>
+      <c r="V31">
+        <v>1263000.0</v>
+      </c>
+      <c r="W31">
+        <v>887000.0</v>
+      </c>
+      <c r="X31">
+        <v>-1825000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-1284000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-295000.0</v>
+      </c>
+      <c r="AA31">
+        <v>259000.0</v>
+      </c>
+      <c r="AB31">
+        <v>559000.0</v>
+      </c>
+      <c r="AC31">
+        <v>322000.0</v>
+      </c>
+      <c r="AD31">
+        <v>472000.0</v>
+      </c>
+      <c r="AE31">
+        <v>335000.0</v>
+      </c>
+      <c r="AF31">
+        <v>802000.0</v>
+      </c>
+      <c r="AG31">
+        <v>1651000.0</v>
+      </c>
+      <c r="AH31">
+        <v>1892000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-578000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>1147000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-1729000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-1380000.0</v>
+      </c>
+      <c r="AM31">
+        <v>11800.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>43</v>
-[...2350 lines deleted...]
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
-        <v>25902000.0</v>
-[...2229 lines deleted...]
-      <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>53000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>1299000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>19520000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>20055000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>1936000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>5846000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>5370000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>3698000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>10988000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>8443000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>4057000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>3285000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>15633000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>1877000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>2939000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>11246000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>13261000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>17270000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>15132000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>5332000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>8545000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>4914000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>8345000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>11691000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>4152000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>18152000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>3927000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>1853000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>1343000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>83602000.0</v>
+      </c>
+      <c r="C2">
         <v>7350000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>38635000.0</v>
+      </c>
+      <c r="E2">
         <v>21327000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>70436000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>62260000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
         <v>1041000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>949000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2726000</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-25620000.0</v>
+      </c>
+      <c r="C6">
         <v>76252000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>-31285000.0</v>
+      </c>
+      <c r="E6">
         <v>-5274000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>47328000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8176000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>3816000.0</v>
+      </c>
+      <c r="C7">
         <v>-193000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3149000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1621000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>30525000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-16376999.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>2492000.0</v>
+      </c>
+      <c r="C9">
         <v>-1978000.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-2624000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1813000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5343000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
+        <v>2780000.0</v>
+      </c>
+      <c r="F14">
         <v>2368000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2127000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>57982000.0</v>
+      </c>
+      <c r="C16">
         <v>83602000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7350000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16053000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>117764000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>70436000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>-25006000.0</v>
+      </c>
+      <c r="C18">
         <v>-10840000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13703000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14840000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8609000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-48622000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>9532000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>78434000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-41715000.0</v>
+      </c>
+      <c r="C22">
         <v>-17434000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>18691000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-27552000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-45738000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-37230000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>-1423000.0</v>
+      </c>
+      <c r="C23">
         <v>8655000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9566000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>6492000.0</v>
+      </c>
+      <c r="C25">
         <v>5957000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-29848000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>7884000.0</v>
+      </c>
+      <c r="F25">
         <v>5185000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5419999.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>6401000.0</v>
+      </c>
+      <c r="C27">
         <v>830000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>603000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>427000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>-660000.0</v>
+      </c>
+      <c r="C28">
         <v>87089000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9566000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>59127000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10115000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>-25006000.0</v>
+      </c>
+      <c r="C29">
         <v>-10840000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-13703000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-14840000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7660000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-45896000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-21236000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-949000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39212000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>206394000.0</v>
+      </c>
+      <c r="C2">
+        <v>57982000.0</v>
+      </c>
+      <c r="D2">
+        <v>63567000.0</v>
+      </c>
+      <c r="E2">
         <v>70433000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>75626000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>19363000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>14207000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>14537000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>19084000.0</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2">
+      <c r="K2">
+        <v>17396000.0</v>
+      </c>
+      <c r="L2">
         <v>32894000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>44938000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>16053000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
+        <v>13000</v>
+      </c>
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
-        <v>69000</v>
+        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3">
+        <v>13000</v>
+      </c>
+      <c r="M3">
+        <v>69000</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-18591000.0</v>
+      </c>
+      <c r="C6">
+        <v>148412000.0</v>
+      </c>
+      <c r="D6">
+        <v>-5585000.0</v>
+      </c>
+      <c r="E6">
         <v>-6866000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-5193000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>56263000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>69395000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-330000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>647000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="K6">
+        <v>1688000.0</v>
+      </c>
+      <c r="L6">
         <v>-15498000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-12044000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-3954000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>1674000.0</v>
+      </c>
+      <c r="C7">
+        <v>-406000.0</v>
+      </c>
+      <c r="D7">
+        <v>3804000.0</v>
+      </c>
+      <c r="E7">
         <v>-153000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>1132000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-967000.0</v>
       </c>
-      <c r="E7">
-[...2 lines deleted...]
-      <c r="F7">
+      <c r="H7">
+        <v>-3553000.0</v>
+      </c>
+      <c r="I7">
         <v>1934000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>1000999.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>425000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-14337000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-15519000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-47000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>142</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>2134000.0</v>
+      </c>
+      <c r="E9">
         <v>0.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>358000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>358000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="H9">
+        <v>-1978000.0</v>
+      </c>
+      <c r="I9">
         <v>0.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="I9"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14">
         <v>739000.0</v>
       </c>
-      <c r="K14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="N14">
+        <v>571000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>187803000.0</v>
+      </c>
+      <c r="C16">
+        <v>206394000.0</v>
+      </c>
+      <c r="D16">
+        <v>57982000.0</v>
+      </c>
+      <c r="E16">
         <v>63567000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>70433000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>75626000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>83602000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>14207000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>19731000.0</v>
       </c>
-      <c r="H16">
-[...2 lines deleted...]
-      <c r="I16">
+      <c r="K16">
+        <v>19084000.0</v>
+      </c>
+      <c r="L16">
         <v>17396000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>32894000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>12099000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>-12845000.0</v>
+      </c>
+      <c r="C18">
+        <v>-10864000.0</v>
+      </c>
+      <c r="D18">
+        <v>-4926000.0</v>
+      </c>
+      <c r="E18">
         <v>-7878000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-5434000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-6768000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-5393000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-2742000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-1603000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-1102000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-19656000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-9792000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-3954000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="C19"/>
+        <v>152</v>
+      </c>
+      <c r="B19">
+        <v>-7032000.0</v>
+      </c>
+      <c r="C19">
+        <v>-55440000.0</v>
+      </c>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19"/>
-      <c r="G19"/>
+      <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
+        <v>0.0</v>
+      </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>153</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>230000000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
-      <c r="G20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>154</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21"/>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
         <v>66001000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>2433000.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-21870000.0</v>
+      </c>
+      <c r="C22">
+        <v>-15767000.0</v>
+      </c>
+      <c r="D22">
+        <v>-7065000.0</v>
+      </c>
+      <c r="E22">
         <v>-11345000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-9471000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-8185000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-3951000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>-6775000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>-4171999.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-2536000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-4584000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-10752000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-6712000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>-16225000.0</v>
+      </c>
+      <c r="C23">
+        <v>-16225000.0</v>
+      </c>
+      <c r="D23">
+        <v>-154000.0</v>
+      </c>
+      <c r="E23">
         <v>242000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>349000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-1269000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>68785000.0</v>
       </c>
-      <c r="F23"/>
-[...1 lines deleted...]
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-    </row>
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B25">
-        <v>3620000.0</v>
+        <v>2196000.0</v>
       </c>
       <c r="C25">
+        <v>1933000.0</v>
+      </c>
+      <c r="D25">
+        <v>-2801000.0</v>
+      </c>
+      <c r="E25">
+        <v>1830000.0</v>
+      </c>
+      <c r="F25">
         <v>1472000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>1290000.0</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25">
+      <c r="H25">
+        <v>1843000.0</v>
+      </c>
+      <c r="I25">
         <v>1825000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>1351000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>863000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-748000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>15809000.0</v>
       </c>
-      <c r="K25">
-[...3 lines deleted...]
-    <row r="26" spans="1:11">
+      <c r="N25">
+        <v>2093000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>5155000.0</v>
+      </c>
+      <c r="C27">
+        <v>3376000.0</v>
+      </c>
+      <c r="D27">
+        <v>1136000.0</v>
+      </c>
+      <c r="E27">
         <v>1790000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>1433000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>1094000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>268000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>199000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>217000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>146000.0</v>
       </c>
-      <c r="I27"/>
-[...1 lines deleted...]
-      <c r="K27">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>141000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>1280000.0</v>
+      </c>
+      <c r="C28">
+        <v>214731000.0</v>
+      </c>
+      <c r="D28">
+        <v>-49000.0</v>
+      </c>
+      <c r="E28">
         <v>242000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>349000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-1202000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>74785000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>2412000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>9892000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>14000.0</v>
       </c>
-      <c r="J28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:11">
+      <c r="M28"/>
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>-12845000.0</v>
+      </c>
+      <c r="C29">
+        <v>-10864000.0</v>
+      </c>
+      <c r="D29">
+        <v>-4926000.0</v>
+      </c>
+      <c r="E29">
         <v>-7878000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-5434000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-6768000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-5393000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-2742000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-1603000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>-1102000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-19669000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-9723000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-3954000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="C30"/>
+        <v>162</v>
+      </c>
+      <c r="B30">
+        <v>-7032000.0</v>
+      </c>
+      <c r="C30">
+        <v>-55440000.0</v>
+      </c>
       <c r="D30"/>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
+      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="H30">
+        <v>-3449000.0</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30">
         <v>3449000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-1984000.0</v>
       </c>
-      <c r="K30"/>
+      <c r="N30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>