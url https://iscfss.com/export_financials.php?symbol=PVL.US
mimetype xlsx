--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -253,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -932,2175 +938,2276 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>786000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>70945850.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>77221803.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-273834138.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-263357998.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-251600947.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-237839507.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-197876299.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-154688885.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-88349261.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12388921.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1946000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>2733791.0</v>
+      </c>
+      <c r="C10">
         <v>2193787.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1394697.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>922913.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>67116.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29639.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>90665.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>827169.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>366773.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>184331.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>107851.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>249068.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>85352.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>194538.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>112756.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>53984000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>67120.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>29640.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>90670.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>827170.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>366770.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>184330.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>2733791.0</v>
+      </c>
+      <c r="C12">
         <v>2193787.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1394697.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>922913.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>67116.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29639.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>90665.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>827169.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>366773.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>184331.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>107851.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>249068.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>85352.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>194538.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>112756.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>53984000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>28</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>43936189.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>51628130.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>60564545.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>65192767.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>70945850.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>77221803.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>84084189.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>94099933.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>107324542.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>121009502.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>528372768.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>571396467.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>637845277.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
         <v>33000000.0</v>
       </c>
       <c r="C14">
         <v>33000000.0</v>
       </c>
       <c r="D14">
         <v>33000000.0</v>
       </c>
       <c r="E14">
         <v>33000000.0</v>
       </c>
       <c r="F14">
         <v>33000000.0</v>
       </c>
       <c r="G14">
         <v>33000000.0</v>
       </c>
       <c r="H14">
         <v>33000000.0</v>
       </c>
       <c r="I14">
         <v>33000000.0</v>
       </c>
       <c r="J14">
         <v>33000000.0</v>
       </c>
       <c r="K14">
         <v>33000000.0</v>
       </c>
       <c r="L14">
         <v>33000000.0</v>
       </c>
       <c r="M14">
         <v>33000000.0</v>
       </c>
       <c r="N14">
         <v>33000000.0</v>
       </c>
       <c r="O14">
         <v>33000000.0</v>
       </c>
       <c r="P14">
         <v>33000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14">
+        <v>33000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>223000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>38968032000.0</v>
+      </c>
+      <c r="C23">
         <v>44086189.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>51628130.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>60564545.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>65192767.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>71294671.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>77256621.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>84084189.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>94099933.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>107324542.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>121009502.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>528372769.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>571396467.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>637845277.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>713723835.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>361832000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>348821.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>34818.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
+      <c r="E25"/>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>77165956.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>83257020.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>93733160.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>107140211.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>120901651.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>528123701.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>-2733791.0</v>
+      </c>
+      <c r="C28">
         <v>-2193787.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1394697.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-922913.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-67116.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>319182.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-55847.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-827169.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-366773.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-184331.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-107851.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-249068.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-85352.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-194538.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-112756.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1984000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>348821.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>34818.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>84084189.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>94099933.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>7215000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>60564545.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>65192767.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>70945850.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>77221803.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>84084189.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>94099933.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>107324542.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>121009502.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>528372769.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>36234241.0</v>
+      </c>
+      <c r="C33">
         <v>41892402.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>50233433.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>59641632.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>65125651.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>71265032.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>77165956.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>83257020.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>93733160.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>107140211.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>120901651.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>528123701.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>571311115.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>637650739.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>713611079.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>297335000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:16">
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>49</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>150000.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>348821.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>34818.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>0.0</v>
+      </c>
+      <c r="C35">
         <v>150000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>0.0</v>
       </c>
-      <c r="D35"/>
-      <c r="E35">
+      <c r="E35"/>
+      <c r="F35">
         <v>0.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>348821.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>34818.0</v>
       </c>
-      <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>66211000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:16">
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>36234241.0</v>
+      </c>
+      <c r="C36">
         <v>-41892402.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-50233433.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-59641632.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-65125651.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-71265032.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-77165956.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-83257020.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-93733160.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-107140211.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-120901651.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-528123701.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-571311115.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-637650739.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>54805000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:16">
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38">
+        <v>36234241000.0</v>
+      </c>
+      <c r="C38">
         <v>41850509598.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>50233433000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>59641632.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>65125651.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>71265032.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38"/>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>-922913.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-67116.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-29639.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-90665.0</v>
       </c>
-      <c r="H39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I39"/>
       <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="K39"/>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
-      <c r="P39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>3298000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:16">
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>348821.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>34818.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
-      <c r="P40">
+      <c r="P40"/>
+      <c r="Q40">
         <v>20896000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:16">
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>348821.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>34818.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>57</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>43936189000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>51628130.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-4354.61</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>60838156.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-141891700.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-154443606.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>357918327.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>357457931.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>358925489.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>358849009.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>528372769.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>154688885.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>88349261.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>726112756.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>273939000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:16">
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
-        <v>352927307.0</v>
+        <v>352927306.0</v>
       </c>
       <c r="C45">
         <v>352927307.0</v>
       </c>
       <c r="D45">
-        <v>357091157.0</v>
+        <v>352927307.0</v>
       </c>
       <c r="E45">
         <v>357091157.0</v>
       </c>
       <c r="F45">
         <v>357091157.0</v>
       </c>
       <c r="G45">
+        <v>357091157.0</v>
+      </c>
+      <c r="H45">
         <v>357091158.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>713611079.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>242530000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:16">
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>36234241.0</v>
+      </c>
+      <c r="C46">
         <v>41892402.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>50233433.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>59641632.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>65125651.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>71265032.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>77165956.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>83257020.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>93733160.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>107140211.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>120901651.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>528123701.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>571311115.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>637650739.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>713611079.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>242530000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:16">
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>65125650.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>71265030.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>77165960.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>83257020.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>93733160.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>107140210.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
-      <c r="D48">
+      <c r="D48"/>
+      <c r="E48">
         <v>4354.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4354611.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>70945850.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>77221803.0</v>
       </c>
-      <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
-    </row>
-    <row r="49" spans="1:16">
+      <c r="Q48"/>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>348821.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>34818.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:16">
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
-      <c r="E52">
-[...1 lines deleted...]
-      </c>
+      <c r="E52"/>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
-    </row>
-    <row r="53" spans="1:16">
+      <c r="Q52"/>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>68</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>2191593213.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>38968032000.0</v>
+      </c>
+      <c r="C55">
         <v>44086189.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>51628130.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>60564545.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>65192767.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>71294671.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>77256621.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>84084189.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>94099933.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>107324542.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>121009502.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>528372769.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>571396467.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>637845277.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>713723835.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>361832000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:16">
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>2733791.0</v>
+      </c>
+      <c r="C56">
         <v>2193787.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1394697.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>922913.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>67116.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>29639.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>90665.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>827169.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>366773.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>184331.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>107851.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>249068.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>85352.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>194538.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>112756.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>64497000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:16">
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
-      <c r="E57">
+      <c r="E57"/>
+      <c r="F57">
         <v>0.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>348821.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>34818.0</v>
       </c>
-      <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
-      <c r="P57">
+      <c r="P57"/>
+      <c r="Q57">
         <v>21682000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:16">
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>0.0</v>
+      </c>
+      <c r="C58">
         <v>150000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>0.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>60564545.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>65192767.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>348821.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>34818.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I58">
         <v>0.0</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
-      <c r="K58"/>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>87893000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:16">
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>38968032.0</v>
+      </c>
+      <c r="C60">
         <v>43936189.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>51628130.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>60564545.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>65192767.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>70945850.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>77221803.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>84084189.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>94099933.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>107324542.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>121009502.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>528372769.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>571396467.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>637845277.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>713723835.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>273939000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BC1" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="2" spans="1:59">
+      <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
@@ -3113,61 +3220,63 @@
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2">
         <v>7933000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2629000.0</v>
       </c>
-      <c r="BG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:59">
+      <c r="BI2"/>
+    </row>
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3183,54 +3292,56 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
-    </row>
-    <row r="4" spans="1:59">
+      <c r="BH3"/>
+      <c r="BI3"/>
+    </row>
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3246,177 +3357,181 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-279925202.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-279925202.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-275205668.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-273834138.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-272408731.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-269854624.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-267264481.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-263357998.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-262595035.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-258986026.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-255301798.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-251600947.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-247745880.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-244559917.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-241215130.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-237839507.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-234508358.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-221150908.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-208700311.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-197876299.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-187703085.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-177030243.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-166022731.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-154688885.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-142391393.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-125279977.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-107704004.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-88349261.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5"/>
       <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5">
         <v>-29990000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-12759000.0</v>
       </c>
-      <c r="BG5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:59">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3432,54 +3547,56 @@
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
-    </row>
-    <row r="7" spans="1:59">
+      <c r="BH6"/>
+      <c r="BI6"/>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -3495,54 +3612,56 @@
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -3558,54 +3677,56 @@
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -3621,646 +3742,666 @@
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-    </row>
-    <row r="10" spans="1:59">
+      <c r="BH9"/>
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>2343809000.0</v>
+        <v>3186425.0</v>
       </c>
       <c r="C10">
+        <v>2733791.0</v>
+      </c>
+      <c r="D10">
+        <v>2343809.0</v>
+      </c>
+      <c r="E10">
         <v>2239884000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2216799.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2193787.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1808446.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1519676.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1533284.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1394697.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1332263.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1240033.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>958007.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>922913.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>720501.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>532308.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>275232.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>67116.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1091.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>7161.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>6100.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>29639.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>63598.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>92.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6958.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>90665.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>839818.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>751969.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>665937.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>827169.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>789620.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>59120.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1548371.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>366773.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>447261.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>210149.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>101428.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>184331.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>178381.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>273150.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>336419.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>107851.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>142430.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>103630.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>42379.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>249068.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>228163.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>125164.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>121995.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>85352.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>54669.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>40322.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>126287.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>194538.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>47087.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>33800.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>18249.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>4324000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1956000.0</v>
       </c>
-      <c r="BG10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:59">
+      <c r="BI10"/>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>720500.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>532310.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>275230.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>67120.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1090.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>7160.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-    </row>
-    <row r="12" spans="1:59">
+      <c r="BH11"/>
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
-        <v>2343809000.0</v>
+        <v>3186425.0</v>
       </c>
       <c r="C12">
+        <v>2733791.0</v>
+      </c>
+      <c r="D12">
+        <v>2343809.0</v>
+      </c>
+      <c r="E12">
         <v>2239884000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2216799.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2193787.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1808446.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1519676.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1533284.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1394697.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1332263.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1240033.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>958007.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>922913.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>720501.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>532308.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>275232.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>67116.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1091.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7161.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6100.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>29639.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>63598.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>92.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6958.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>90665.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>839818.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>751969.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>665937.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>827169.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>789620.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>59120.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1548371.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>366773.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>447261.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>210149.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>101428.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>184331.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>178381.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>273150.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>336419.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>107851.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>142430.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>103630.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>42379.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>249068.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>228163.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>125164.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>121995.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>85352.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>54669.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>40322.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>126287.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>194538.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>47087.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>33800.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>18249.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>4324000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1956000.0</v>
       </c>
-      <c r="BG12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:59">
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
+        <v>41118739.0</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13">
         <v>43936189.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>45408394.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>47809595.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>49972636.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>51628130.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>57097788.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>58605925.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>59441480.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>60564545.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>61562282.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>62845547.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>64029784.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>65192767.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>66501324.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>67243491.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>69099589.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>70945850.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>73009140.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>74344780.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>75725079.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>77221803.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>79303883.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>80783361.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>82551427.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>84084189.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>85472047.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>87295654.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>91375048.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>94099933.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>96593384.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>99965281.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>103540788.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>107324542.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>111173659.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>114454391.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>117862447.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>121009502.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>124375230.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>504952722.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>517342068.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>528372768.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>538525078.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>549094921.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>560099264.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>571396467.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>583663276.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>600760345.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>618422283.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>637845277.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>660703900.0</v>
       </c>
-      <c r="BC13"/>
-      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
-    </row>
-    <row r="14" spans="1:59">
+      <c r="BH13"/>
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
         <v>33000000.0</v>
       </c>
       <c r="C14">
         <v>33000000.0</v>
       </c>
       <c r="D14">
         <v>33000000.0</v>
       </c>
       <c r="E14">
         <v>33000000.0</v>
       </c>
       <c r="F14">
         <v>33000000.0</v>
       </c>
       <c r="G14">
         <v>33000000.0</v>
       </c>
       <c r="H14">
         <v>33000000.0</v>
       </c>
       <c r="I14">
         <v>33000000.0</v>
       </c>
@@ -4392,54 +4533,60 @@
       </c>
       <c r="AZ14">
         <v>33000000.0</v>
       </c>
       <c r="BA14">
         <v>33000000.0</v>
       </c>
       <c r="BB14">
         <v>33000000.0</v>
       </c>
       <c r="BC14">
         <v>33000000.0</v>
       </c>
       <c r="BD14">
         <v>33000000.0</v>
       </c>
       <c r="BE14">
         <v>33000000.0</v>
       </c>
       <c r="BF14">
         <v>33000000.0</v>
       </c>
       <c r="BG14">
         <v>33000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:59">
+      <c r="BH14">
+        <v>33000000.0</v>
+      </c>
+      <c r="BI14">
+        <v>33000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -4455,54 +4602,56 @@
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
-    </row>
-    <row r="16" spans="1:59">
+      <c r="BH15"/>
+      <c r="BI15"/>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -4518,54 +4667,56 @@
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-    </row>
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4581,54 +4732,56 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -4644,54 +4797,56 @@
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -4707,54 +4862,56 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -4770,54 +4927,12548 @@
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
+      <c r="A21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>39429178.0</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
+      <c r="A22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22">
+        <v>438000.0</v>
+      </c>
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
+      <c r="A23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23">
+        <v>38045707.0</v>
+      </c>
+      <c r="C23">
+        <v>38968032.0</v>
+      </c>
+      <c r="D23">
+        <v>40294540.0</v>
+      </c>
+      <c r="E23">
+        <v>41669062.0</v>
+      </c>
+      <c r="F23">
+        <v>42908244.0</v>
+      </c>
+      <c r="G23">
+        <v>44086189.0</v>
+      </c>
+      <c r="H23">
+        <v>45408394.0</v>
+      </c>
+      <c r="I23">
+        <v>48336671.0</v>
+      </c>
+      <c r="J23">
+        <v>50284048.0</v>
+      </c>
+      <c r="K23">
+        <v>51628130.0</v>
+      </c>
+      <c r="L23">
+        <v>57097788.0</v>
+      </c>
+      <c r="M23">
+        <v>58605925.0</v>
+      </c>
+      <c r="N23">
+        <v>59441480.0</v>
+      </c>
+      <c r="O23">
+        <v>60564545.0</v>
+      </c>
+      <c r="P23">
+        <v>61562282.0</v>
+      </c>
+      <c r="Q23">
+        <v>62845547.0</v>
+      </c>
+      <c r="R23">
+        <v>64029784.0</v>
+      </c>
+      <c r="S23">
+        <v>65192767.0</v>
+      </c>
+      <c r="T23">
+        <v>66501325.0</v>
+      </c>
+      <c r="U23">
+        <v>68041235.0</v>
+      </c>
+      <c r="V23">
+        <v>69712333.0</v>
+      </c>
+      <c r="W23">
+        <v>71294671.0</v>
+      </c>
+      <c r="X23">
+        <v>73168211.0</v>
+      </c>
+      <c r="Y23">
+        <v>74363880.0</v>
+      </c>
+      <c r="Z23">
+        <v>75826227.0</v>
+      </c>
+      <c r="AA23">
+        <v>77256621.0</v>
+      </c>
+      <c r="AB23">
+        <v>79463701.0</v>
+      </c>
+      <c r="AC23">
+        <v>80852861.0</v>
+      </c>
+      <c r="AD23">
+        <v>82551427.0</v>
+      </c>
+      <c r="AE23">
+        <v>84084189.0</v>
+      </c>
+      <c r="AF23">
+        <v>85472047.0</v>
+      </c>
+      <c r="AG23">
+        <v>87295654.0</v>
+      </c>
+      <c r="AH23">
+        <v>91375048.0</v>
+      </c>
+      <c r="AI23">
+        <v>94099933.0</v>
+      </c>
+      <c r="AJ23">
+        <v>96593384.0</v>
+      </c>
+      <c r="AK23">
+        <v>99965281.0</v>
+      </c>
+      <c r="AL23">
+        <v>103540788.0</v>
+      </c>
+      <c r="AM23">
+        <v>107324542.0</v>
+      </c>
+      <c r="AN23">
+        <v>111173659.0</v>
+      </c>
+      <c r="AO23">
+        <v>114454391.0</v>
+      </c>
+      <c r="AP23">
+        <v>117862447.0</v>
+      </c>
+      <c r="AQ23">
+        <v>121009502.0</v>
+      </c>
+      <c r="AR23">
+        <v>124375230.0</v>
+      </c>
+      <c r="AS23">
+        <v>504952722.0</v>
+      </c>
+      <c r="AT23">
+        <v>517342068.0</v>
+      </c>
+      <c r="AU23">
+        <v>528372769.0</v>
+      </c>
+      <c r="AV23">
+        <v>538525078.0</v>
+      </c>
+      <c r="AW23">
+        <v>549094921.0</v>
+      </c>
+      <c r="AX23">
+        <v>560099264.0</v>
+      </c>
+      <c r="AY23">
+        <v>571396467.0</v>
+      </c>
+      <c r="AZ23">
+        <v>583663276.0</v>
+      </c>
+      <c r="BA23">
+        <v>600760345.0</v>
+      </c>
+      <c r="BB23">
+        <v>618422283.0</v>
+      </c>
+      <c r="BC23">
+        <v>637845277.0</v>
+      </c>
+      <c r="BD23">
+        <v>660703900.0</v>
+      </c>
+      <c r="BE23">
+        <v>677053069.0</v>
+      </c>
+      <c r="BF23">
+        <v>694975439.0</v>
+      </c>
+      <c r="BG23">
+        <v>759612000.0</v>
+      </c>
+      <c r="BH23">
+        <v>735806000.0</v>
+      </c>
+      <c r="BI23"/>
+    </row>
+    <row r="24" spans="1:61">
+      <c r="A24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
+        <v>348821.0</v>
+      </c>
+      <c r="X24">
+        <v>159071.0</v>
+      </c>
+      <c r="Y24">
+        <v>19100.0</v>
+      </c>
+      <c r="Z24">
+        <v>101148.0</v>
+      </c>
+      <c r="AA24">
+        <v>34818.0</v>
+      </c>
+      <c r="AB24">
+        <v>159818.0</v>
+      </c>
+      <c r="AC24">
+        <v>69500.0</v>
+      </c>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
+      <c r="A25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
+      <c r="A26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
+        <v>77165956.0</v>
+      </c>
+      <c r="AB26">
+        <v>78623883.0</v>
+      </c>
+      <c r="AC26">
+        <v>80100892.0</v>
+      </c>
+      <c r="AD26">
+        <v>81885490.0</v>
+      </c>
+      <c r="AE26">
+        <v>83257020.0</v>
+      </c>
+      <c r="AF26">
+        <v>84682427.0</v>
+      </c>
+      <c r="AG26">
+        <v>87236534.0</v>
+      </c>
+      <c r="AH26">
+        <v>89826677.0</v>
+      </c>
+      <c r="AI26">
+        <v>93733160.0</v>
+      </c>
+      <c r="AJ26">
+        <v>96146123.0</v>
+      </c>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
+      <c r="A27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
+      <c r="A28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28">
+        <v>-3186425.0</v>
+      </c>
+      <c r="C28">
+        <v>-2733791.0</v>
+      </c>
+      <c r="D28">
+        <v>-2343809.0</v>
+      </c>
+      <c r="E28">
+        <v>-2239884000.0</v>
+      </c>
+      <c r="F28">
+        <v>-2216799.0</v>
+      </c>
+      <c r="G28">
+        <v>-2193787.0</v>
+      </c>
+      <c r="H28">
+        <v>-1808446.0</v>
+      </c>
+      <c r="I28">
+        <v>-1519676.0</v>
+      </c>
+      <c r="J28">
+        <v>-1533284.0</v>
+      </c>
+      <c r="K28">
+        <v>-1394697.0</v>
+      </c>
+      <c r="L28">
+        <v>-1332263.0</v>
+      </c>
+      <c r="M28">
+        <v>-1240033.0</v>
+      </c>
+      <c r="N28">
+        <v>-958007.0</v>
+      </c>
+      <c r="O28">
+        <v>-922913.0</v>
+      </c>
+      <c r="P28">
+        <v>-720501.0</v>
+      </c>
+      <c r="Q28">
+        <v>-532308.0</v>
+      </c>
+      <c r="R28">
+        <v>-275232.0</v>
+      </c>
+      <c r="S28">
+        <v>-67116.0</v>
+      </c>
+      <c r="T28">
+        <v>-1091.0</v>
+      </c>
+      <c r="U28">
+        <v>-7161.0</v>
+      </c>
+      <c r="V28">
+        <v>-6100.0</v>
+      </c>
+      <c r="W28">
+        <v>319182.0</v>
+      </c>
+      <c r="X28">
+        <v>95473.0</v>
+      </c>
+      <c r="Y28">
+        <v>19008.0</v>
+      </c>
+      <c r="Z28">
+        <v>94190.0</v>
+      </c>
+      <c r="AA28">
+        <v>-55847.0</v>
+      </c>
+      <c r="AB28">
+        <v>-680000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-682469.0</v>
+      </c>
+      <c r="AD28">
+        <v>-665937.0</v>
+      </c>
+      <c r="AE28">
+        <v>-827169.0</v>
+      </c>
+      <c r="AF28">
+        <v>-789620.0</v>
+      </c>
+      <c r="AG28">
+        <v>-59120.0</v>
+      </c>
+      <c r="AH28">
+        <v>-1548371.0</v>
+      </c>
+      <c r="AI28">
+        <v>-366773.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-447261.0</v>
+      </c>
+      <c r="AK28">
+        <v>-210149.0</v>
+      </c>
+      <c r="AL28">
+        <v>-101428.0</v>
+      </c>
+      <c r="AM28">
+        <v>-184331.0</v>
+      </c>
+      <c r="AN28">
+        <v>-178381.0</v>
+      </c>
+      <c r="AO28">
+        <v>-273150.0</v>
+      </c>
+      <c r="AP28">
+        <v>-336419.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-107851.0</v>
+      </c>
+      <c r="AR28">
+        <v>-142430.0</v>
+      </c>
+      <c r="AS28">
+        <v>-103630.0</v>
+      </c>
+      <c r="AT28">
+        <v>-42379.0</v>
+      </c>
+      <c r="AU28">
+        <v>-249068.0</v>
+      </c>
+      <c r="AV28">
+        <v>-228163.0</v>
+      </c>
+      <c r="AW28">
+        <v>-125164.0</v>
+      </c>
+      <c r="AX28">
+        <v>-121995.0</v>
+      </c>
+      <c r="AY28">
+        <v>-85352.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-54669.0</v>
+      </c>
+      <c r="BA28">
+        <v>-40322.0</v>
+      </c>
+      <c r="BB28">
+        <v>-126287.0</v>
+      </c>
+      <c r="BC28">
+        <v>-194538.0</v>
+      </c>
+      <c r="BD28">
+        <v>-47087.0</v>
+      </c>
+      <c r="BE28">
+        <v>-33800.0</v>
+      </c>
+      <c r="BF28">
+        <v>-18249.0</v>
+      </c>
+      <c r="BG28">
+        <v>226676000.0</v>
+      </c>
+      <c r="BH28">
+        <v>231044000.0</v>
+      </c>
+      <c r="BI28"/>
+    </row>
+    <row r="29" spans="1:61">
+      <c r="A29" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29">
+        <v>348821.0</v>
+      </c>
+      <c r="X29">
+        <v>159071.0</v>
+      </c>
+      <c r="Y29">
+        <v>19100.0</v>
+      </c>
+      <c r="Z29">
+        <v>101148.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
+      <c r="A30" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30">
+        <v>29740000.0</v>
+      </c>
+      <c r="BH30">
+        <v>21841000.0</v>
+      </c>
+      <c r="BI30"/>
+    </row>
+    <row r="31" spans="1:61">
+      <c r="A31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>57097788.0</v>
+      </c>
+      <c r="M31">
+        <v>58605925.0</v>
+      </c>
+      <c r="N31">
+        <v>59441480.0</v>
+      </c>
+      <c r="O31">
+        <v>60564545.0</v>
+      </c>
+      <c r="P31">
+        <v>61562282.0</v>
+      </c>
+      <c r="Q31">
+        <v>62845547.0</v>
+      </c>
+      <c r="R31">
+        <v>64029784.0</v>
+      </c>
+      <c r="S31">
+        <v>65192767.0</v>
+      </c>
+      <c r="T31">
+        <v>66501325.0</v>
+      </c>
+      <c r="U31">
+        <v>67243491.0</v>
+      </c>
+      <c r="V31">
+        <v>69099589.0</v>
+      </c>
+      <c r="W31">
+        <v>70945850.0</v>
+      </c>
+      <c r="X31">
+        <v>73009140.0</v>
+      </c>
+      <c r="Y31">
+        <v>74344780.0</v>
+      </c>
+      <c r="Z31">
+        <v>75725079.0</v>
+      </c>
+      <c r="AA31">
+        <v>77221803.0</v>
+      </c>
+      <c r="AB31">
+        <v>79303883.0</v>
+      </c>
+      <c r="AC31">
+        <v>80783361.0</v>
+      </c>
+      <c r="AD31">
+        <v>82551427.0</v>
+      </c>
+      <c r="AE31">
+        <v>84084189.0</v>
+      </c>
+      <c r="AF31">
+        <v>85472047.0</v>
+      </c>
+      <c r="AG31">
+        <v>87295654.0</v>
+      </c>
+      <c r="AH31">
+        <v>91375048.0</v>
+      </c>
+      <c r="AI31">
+        <v>94099933.0</v>
+      </c>
+      <c r="AJ31">
+        <v>96593384.0</v>
+      </c>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+    </row>
+    <row r="32" spans="1:61">
+      <c r="A32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+    </row>
+    <row r="33" spans="1:61">
+      <c r="A33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33">
+        <v>34859282.0</v>
+      </c>
+      <c r="C33">
+        <v>36234241.0</v>
+      </c>
+      <c r="D33">
+        <v>37950731.0</v>
+      </c>
+      <c r="E33">
+        <v>39429178.0</v>
+      </c>
+      <c r="F33">
+        <v>40691445.0</v>
+      </c>
+      <c r="G33">
+        <v>41892402.0</v>
+      </c>
+      <c r="H33">
+        <v>43599948.0</v>
+      </c>
+      <c r="I33">
+        <v>46816995.0</v>
+      </c>
+      <c r="J33">
+        <v>48750764.0</v>
+      </c>
+      <c r="K33">
+        <v>50233433.0</v>
+      </c>
+      <c r="L33">
+        <v>55765525.0</v>
+      </c>
+      <c r="M33">
+        <v>57365892.0</v>
+      </c>
+      <c r="N33">
+        <v>58483473.0</v>
+      </c>
+      <c r="O33">
+        <v>59641632.0</v>
+      </c>
+      <c r="P33">
+        <v>60841781.0</v>
+      </c>
+      <c r="Q33">
+        <v>62313239.0</v>
+      </c>
+      <c r="R33">
+        <v>63754552.0</v>
+      </c>
+      <c r="S33">
+        <v>65125651.0</v>
+      </c>
+      <c r="T33">
+        <v>66500234.0</v>
+      </c>
+      <c r="U33">
+        <v>68034074.0</v>
+      </c>
+      <c r="V33">
+        <v>69706233.0</v>
+      </c>
+      <c r="W33">
+        <v>71265032.0</v>
+      </c>
+      <c r="X33">
+        <v>73104613.0</v>
+      </c>
+      <c r="Y33">
+        <v>74363788.0</v>
+      </c>
+      <c r="Z33">
+        <v>75819269.0</v>
+      </c>
+      <c r="AA33">
+        <v>77165956.0</v>
+      </c>
+      <c r="AB33">
+        <v>78623883.0</v>
+      </c>
+      <c r="AC33">
+        <v>80100892.0</v>
+      </c>
+      <c r="AD33">
+        <v>81885490.0</v>
+      </c>
+      <c r="AE33">
+        <v>83257020.0</v>
+      </c>
+      <c r="AF33">
+        <v>84682427.0</v>
+      </c>
+      <c r="AG33">
+        <v>87236534.0</v>
+      </c>
+      <c r="AH33">
+        <v>89826677.0</v>
+      </c>
+      <c r="AI33">
+        <v>93733160.0</v>
+      </c>
+      <c r="AJ33">
+        <v>96146123.0</v>
+      </c>
+      <c r="AK33">
+        <v>99755132.0</v>
+      </c>
+      <c r="AL33">
+        <v>103439360.0</v>
+      </c>
+      <c r="AM33">
+        <v>107140211.0</v>
+      </c>
+      <c r="AN33">
+        <v>110995278.0</v>
+      </c>
+      <c r="AO33">
+        <v>114181241.0</v>
+      </c>
+      <c r="AP33">
+        <v>117526028.0</v>
+      </c>
+      <c r="AQ33">
+        <v>120901651.0</v>
+      </c>
+      <c r="AR33">
+        <v>124232800.0</v>
+      </c>
+      <c r="AS33">
+        <v>504849092.0</v>
+      </c>
+      <c r="AT33">
+        <v>517299689.0</v>
+      </c>
+      <c r="AU33">
+        <v>528123701.0</v>
+      </c>
+      <c r="AV33">
+        <v>538296915.0</v>
+      </c>
+      <c r="AW33">
+        <v>548969757.0</v>
+      </c>
+      <c r="AX33">
+        <v>559977269.0</v>
+      </c>
+      <c r="AY33">
+        <v>571311115.0</v>
+      </c>
+      <c r="AZ33">
+        <v>583608607.0</v>
+      </c>
+      <c r="BA33">
+        <v>600720023.0</v>
+      </c>
+      <c r="BB33">
+        <v>618295996.0</v>
+      </c>
+      <c r="BC33">
+        <v>637650739.0</v>
+      </c>
+      <c r="BD33">
+        <v>660656813.0</v>
+      </c>
+      <c r="BE33">
+        <v>677019269.0</v>
+      </c>
+      <c r="BF33">
+        <v>694957190.0</v>
+      </c>
+      <c r="BG33">
+        <v>720935000.0</v>
+      </c>
+      <c r="BH33">
+        <v>708956000.0</v>
+      </c>
+      <c r="BI33"/>
+    </row>
+    <row r="34" spans="1:61">
+      <c r="A34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34">
+        <v>150000.0</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34">
+        <v>527076.0</v>
+      </c>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34">
+        <v>797744.0</v>
+      </c>
+      <c r="V34">
+        <v>612744.0</v>
+      </c>
+      <c r="W34">
+        <v>348821.0</v>
+      </c>
+      <c r="X34">
+        <v>159071.0</v>
+      </c>
+      <c r="Y34">
+        <v>19100.0</v>
+      </c>
+      <c r="Z34">
+        <v>101148.0</v>
+      </c>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+    </row>
+    <row r="35" spans="1:61">
+      <c r="A35" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35">
+        <v>0.0</v>
+      </c>
+      <c r="D35">
+        <v>0.0</v>
+      </c>
+      <c r="E35">
+        <v>550323.0</v>
+      </c>
+      <c r="F35">
+        <v>398568.0</v>
+      </c>
+      <c r="G35">
+        <v>150000.0</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35">
+        <v>527076.0</v>
+      </c>
+      <c r="J35">
+        <v>311412.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35"/>
+      <c r="N35"/>
+      <c r="O35"/>
+      <c r="P35"/>
+      <c r="Q35"/>
+      <c r="R35"/>
+      <c r="S35">
+        <v>0.0</v>
+      </c>
+      <c r="T35">
+        <v>0.0</v>
+      </c>
+      <c r="U35">
+        <v>797744.0</v>
+      </c>
+      <c r="V35">
+        <v>612744.0</v>
+      </c>
+      <c r="W35">
+        <v>348821.0</v>
+      </c>
+      <c r="X35">
+        <v>159071.0</v>
+      </c>
+      <c r="Y35">
+        <v>19100.0</v>
+      </c>
+      <c r="Z35">
+        <v>101148.0</v>
+      </c>
+      <c r="AA35">
+        <v>34818.0</v>
+      </c>
+      <c r="AB35">
+        <v>159818.0</v>
+      </c>
+      <c r="AC35">
+        <v>69500.0</v>
+      </c>
+      <c r="AD35">
+        <v>0.0</v>
+      </c>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35"/>
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35"/>
+      <c r="AR35"/>
+      <c r="AS35"/>
+      <c r="AT35"/>
+      <c r="AU35"/>
+      <c r="AV35"/>
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35">
+        <v>252694000.0</v>
+      </c>
+      <c r="BH35">
+        <v>260392000.0</v>
+      </c>
+      <c r="BI35"/>
+    </row>
+    <row r="36" spans="1:61">
+      <c r="A36" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
+        <v>36234241.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36">
+        <v>-39429178.0</v>
+      </c>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36">
+        <v>-43599948.0</v>
+      </c>
+      <c r="I36">
+        <v>-46816995.0</v>
+      </c>
+      <c r="J36">
+        <v>-48750764.0</v>
+      </c>
+      <c r="K36">
+        <v>-50233433.0</v>
+      </c>
+      <c r="L36">
+        <v>-55765525.0</v>
+      </c>
+      <c r="M36">
+        <v>-57365892.0</v>
+      </c>
+      <c r="N36">
+        <v>-58483473.0</v>
+      </c>
+      <c r="O36">
+        <v>-59641632.0</v>
+      </c>
+      <c r="P36">
+        <v>-60841781.0</v>
+      </c>
+      <c r="Q36">
+        <v>-62313239.0</v>
+      </c>
+      <c r="R36">
+        <v>-63754552.0</v>
+      </c>
+      <c r="S36">
+        <v>-65125651.0</v>
+      </c>
+      <c r="T36">
+        <v>-66500234.0</v>
+      </c>
+      <c r="U36">
+        <v>-68034074.0</v>
+      </c>
+      <c r="V36">
+        <v>-69706233.0</v>
+      </c>
+      <c r="W36">
+        <v>-71265032.0</v>
+      </c>
+      <c r="X36">
+        <v>-73104613.0</v>
+      </c>
+      <c r="Y36">
+        <v>-74363788.0</v>
+      </c>
+      <c r="Z36">
+        <v>-75819269.0</v>
+      </c>
+      <c r="AA36">
+        <v>-77165956.0</v>
+      </c>
+      <c r="AB36">
+        <v>-78623883.0</v>
+      </c>
+      <c r="AC36">
+        <v>-80100892.0</v>
+      </c>
+      <c r="AD36">
+        <v>-81885490.0</v>
+      </c>
+      <c r="AE36">
+        <v>-83257020.0</v>
+      </c>
+      <c r="AF36">
+        <v>-84682427.0</v>
+      </c>
+      <c r="AG36">
+        <v>-87236534.0</v>
+      </c>
+      <c r="AH36">
+        <v>-89826677.0</v>
+      </c>
+      <c r="AI36">
+        <v>-93733160.0</v>
+      </c>
+      <c r="AJ36">
+        <v>-96146123.0</v>
+      </c>
+      <c r="AK36">
+        <v>-99755132.0</v>
+      </c>
+      <c r="AL36">
+        <v>-103439360.0</v>
+      </c>
+      <c r="AM36">
+        <v>-107140211.0</v>
+      </c>
+      <c r="AN36">
+        <v>-110995278.0</v>
+      </c>
+      <c r="AO36">
+        <v>-114181241.0</v>
+      </c>
+      <c r="AP36">
+        <v>-117526028.0</v>
+      </c>
+      <c r="AQ36">
+        <v>-120901651.0</v>
+      </c>
+      <c r="AR36">
+        <v>-124232800.0</v>
+      </c>
+      <c r="AS36">
+        <v>-504849092.0</v>
+      </c>
+      <c r="AT36">
+        <v>-517299688.0</v>
+      </c>
+      <c r="AU36">
+        <v>-528123701.0</v>
+      </c>
+      <c r="AV36">
+        <v>-538296915.0</v>
+      </c>
+      <c r="AW36">
+        <v>-548969757.0</v>
+      </c>
+      <c r="AX36">
+        <v>-559977269.0</v>
+      </c>
+      <c r="AY36">
+        <v>-571311115.0</v>
+      </c>
+      <c r="AZ36">
+        <v>-583608607.0</v>
+      </c>
+      <c r="BA36">
+        <v>-600720023.0</v>
+      </c>
+      <c r="BB36">
+        <v>-618295996.0</v>
+      </c>
+      <c r="BC36">
+        <v>-637650739.0</v>
+      </c>
+      <c r="BD36">
+        <v>-660656813.0</v>
+      </c>
+      <c r="BE36">
+        <v>677019269.0</v>
+      </c>
+      <c r="BF36">
+        <v>694957190.0</v>
+      </c>
+      <c r="BG36">
+        <v>9208000.0</v>
+      </c>
+      <c r="BH36">
+        <v>9004000.0</v>
+      </c>
+      <c r="BI36"/>
+    </row>
+    <row r="37" spans="1:61">
+      <c r="A37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+    </row>
+    <row r="38" spans="1:61">
+      <c r="A38" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38">
+        <v>34859282.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
+        <v>37950731000.0</v>
+      </c>
+      <c r="E38">
+        <v>39429178000.0</v>
+      </c>
+      <c r="F38">
+        <v>40691445000.0</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38">
+        <v>43556348052.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
+        <v>50284048.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
+        <v>58483473000.0</v>
+      </c>
+      <c r="O38">
+        <v>59641632.0</v>
+      </c>
+      <c r="P38">
+        <v>60841781.0</v>
+      </c>
+      <c r="Q38">
+        <v>62313239.0</v>
+      </c>
+      <c r="R38"/>
+      <c r="S38">
+        <v>65125651.0</v>
+      </c>
+      <c r="T38">
+        <v>66501325.0</v>
+      </c>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38">
+        <v>71265032.0</v>
+      </c>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+    </row>
+    <row r="39" spans="1:61">
+      <c r="A39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39">
+        <v>-2237644116.0</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39">
+        <v>-1533284.0</v>
+      </c>
+      <c r="K39"/>
+      <c r="L39">
+        <v>-1332263.0</v>
+      </c>
+      <c r="M39">
+        <v>-1240033.0</v>
+      </c>
+      <c r="N39">
+        <v>-958007.0</v>
+      </c>
+      <c r="O39">
+        <v>-922913.0</v>
+      </c>
+      <c r="P39">
+        <v>-720501.0</v>
+      </c>
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39"/>
+      <c r="T39"/>
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39"/>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39">
+        <v>4613000.0</v>
+      </c>
+      <c r="BH39">
+        <v>3053000.0</v>
+      </c>
+      <c r="BI39"/>
+    </row>
+    <row r="40" spans="1:61">
+      <c r="A40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40">
+        <v>527076.0</v>
+      </c>
+      <c r="J40">
+        <v>311412.0</v>
+      </c>
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40"/>
+      <c r="N40"/>
+      <c r="O40"/>
+      <c r="P40"/>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40"/>
+      <c r="AB40">
+        <v>-159818.0</v>
+      </c>
+      <c r="AC40">
+        <v>-69500.0</v>
+      </c>
+      <c r="AD40"/>
+      <c r="AE40"/>
+      <c r="AF40"/>
+      <c r="AG40"/>
+      <c r="AH40"/>
+      <c r="AI40"/>
+      <c r="AJ40"/>
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40"/>
+      <c r="AN40"/>
+      <c r="AO40"/>
+      <c r="AP40"/>
+      <c r="AQ40"/>
+      <c r="AR40"/>
+      <c r="AS40"/>
+      <c r="AT40"/>
+      <c r="AU40"/>
+      <c r="AV40"/>
+      <c r="AW40"/>
+      <c r="AX40"/>
+      <c r="AY40"/>
+      <c r="AZ40"/>
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40">
+        <v>44448000.0</v>
+      </c>
+      <c r="BH40">
+        <v>27642000.0</v>
+      </c>
+      <c r="BI40"/>
+    </row>
+    <row r="41" spans="1:61">
+      <c r="A41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41">
+        <v>797744.0</v>
+      </c>
+      <c r="V41">
+        <v>612744.0</v>
+      </c>
+      <c r="W41">
+        <v>348821.0</v>
+      </c>
+      <c r="X41">
+        <v>159071.0</v>
+      </c>
+      <c r="Y41">
+        <v>19100.0</v>
+      </c>
+      <c r="Z41">
+        <v>101148.0</v>
+      </c>
+      <c r="AA41">
+        <v>34818.0</v>
+      </c>
+      <c r="AB41">
+        <v>159818.0</v>
+      </c>
+      <c r="AC41">
+        <v>69500.0</v>
+      </c>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+    </row>
+    <row r="42" spans="1:61">
+      <c r="A42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42">
+        <v>41118739000.0</v>
+      </c>
+      <c r="F42">
+        <v>42509676.0</v>
+      </c>
+      <c r="G42">
+        <v>43936189.0</v>
+      </c>
+      <c r="H42">
+        <v>45408394.0</v>
+      </c>
+      <c r="I42">
+        <v>47809595.0</v>
+      </c>
+      <c r="J42">
+        <v>49972636000.0</v>
+      </c>
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42"/>
+      <c r="O42">
+        <v>-4354.61</v>
+      </c>
+      <c r="P42"/>
+      <c r="Q42"/>
+      <c r="R42">
+        <v>64029784.0</v>
+      </c>
+      <c r="S42">
+        <v>-4354611.0</v>
+      </c>
+      <c r="T42">
+        <v>1.0</v>
+      </c>
+      <c r="U42">
+        <v>67243491.0</v>
+      </c>
+      <c r="V42">
+        <v>69099589.0</v>
+      </c>
+      <c r="W42">
+        <v>70945850.0</v>
+      </c>
+      <c r="X42">
+        <v>73009140.0</v>
+      </c>
+      <c r="Y42">
+        <v>74344780.0</v>
+      </c>
+      <c r="Z42">
+        <v>75725079.0</v>
+      </c>
+      <c r="AA42">
+        <v>357147005.0</v>
+      </c>
+      <c r="AB42">
+        <v>79303883.0</v>
+      </c>
+      <c r="AC42">
+        <v>80783361.0</v>
+      </c>
+      <c r="AD42">
+        <v>357757095.0</v>
+      </c>
+      <c r="AE42">
+        <v>357918327.0</v>
+      </c>
+      <c r="AF42">
+        <v>357880778.0</v>
+      </c>
+      <c r="AG42">
+        <v>357150278.0</v>
+      </c>
+      <c r="AH42">
+        <v>358639529.0</v>
+      </c>
+      <c r="AI42">
+        <v>357457931.0</v>
+      </c>
+      <c r="AJ42">
+        <v>359188419.0</v>
+      </c>
+      <c r="AK42">
+        <v>358951307.0</v>
+      </c>
+      <c r="AL42">
+        <v>358842586.0</v>
+      </c>
+      <c r="AM42">
+        <v>358925489.0</v>
+      </c>
+      <c r="AN42">
+        <v>358919539.0</v>
+      </c>
+      <c r="AO42">
+        <v>359014308.0</v>
+      </c>
+      <c r="AP42">
+        <v>359077577.0</v>
+      </c>
+      <c r="AQ42">
+        <v>358849009.0</v>
+      </c>
+      <c r="AR42">
+        <v>358883588.0</v>
+      </c>
+      <c r="AS42">
+        <v>726103630.0</v>
+      </c>
+      <c r="AT42">
+        <v>726042379.0</v>
+      </c>
+      <c r="AU42">
+        <v>528372769.0</v>
+      </c>
+      <c r="AV42">
+        <v>726228163.0</v>
+      </c>
+      <c r="AW42">
+        <v>726125164.0</v>
+      </c>
+      <c r="AX42">
+        <v>726121995.0</v>
+      </c>
+      <c r="AY42">
+        <v>154688885.0</v>
+      </c>
+      <c r="AZ42">
+        <v>726054669.0</v>
+      </c>
+      <c r="BA42">
+        <v>726040322.0</v>
+      </c>
+      <c r="BB42">
+        <v>726126287.0</v>
+      </c>
+      <c r="BC42">
+        <v>88349261.0</v>
+      </c>
+      <c r="BD42">
+        <v>660703900.0</v>
+      </c>
+      <c r="BE42">
+        <v>677053069.0</v>
+      </c>
+      <c r="BF42">
+        <v>694975439.0</v>
+      </c>
+      <c r="BG42">
+        <v>454537000.0</v>
+      </c>
+      <c r="BH42">
+        <v>445143000.0</v>
+      </c>
+      <c r="BI42"/>
+    </row>
+    <row r="43" spans="1:61">
+      <c r="A43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+    </row>
+    <row r="44" spans="1:61">
+      <c r="A44" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+    </row>
+    <row r="45" spans="1:61">
+      <c r="A45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B45">
+        <v>352927306.0</v>
+      </c>
+      <c r="C45">
+        <v>352927306.0</v>
+      </c>
+      <c r="D45">
+        <v>352927306.0</v>
+      </c>
+      <c r="E45">
+        <v>352927307.0</v>
+      </c>
+      <c r="F45">
+        <v>352927307.0</v>
+      </c>
+      <c r="G45">
+        <v>352927307.0</v>
+      </c>
+      <c r="H45">
+        <v>352927307.0</v>
+      </c>
+      <c r="I45">
+        <v>352927307.0</v>
+      </c>
+      <c r="J45">
+        <v>352927308.0</v>
+      </c>
+      <c r="K45">
+        <v>352927307.0</v>
+      </c>
+      <c r="L45">
+        <v>357091158.0</v>
+      </c>
+      <c r="M45">
+        <v>357091158.0</v>
+      </c>
+      <c r="N45">
+        <v>357091159.0</v>
+      </c>
+      <c r="O45">
+        <v>357091157.0</v>
+      </c>
+      <c r="P45">
+        <v>357091158.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>68034074.0</v>
+      </c>
+      <c r="V45">
+        <v>69706233.0</v>
+      </c>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45">
+        <v>75819269.0</v>
+      </c>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45">
+        <v>711727000.0</v>
+      </c>
+      <c r="BH45">
+        <v>699952000.0</v>
+      </c>
+      <c r="BI45"/>
+    </row>
+    <row r="46" spans="1:61">
+      <c r="A46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B46">
+        <v>34859282.0</v>
+      </c>
+      <c r="C46">
+        <v>36234241.0</v>
+      </c>
+      <c r="D46">
+        <v>37950731.0</v>
+      </c>
+      <c r="E46">
+        <v>39429178.0</v>
+      </c>
+      <c r="F46">
+        <v>40691445.0</v>
+      </c>
+      <c r="G46">
+        <v>41892402.0</v>
+      </c>
+      <c r="H46">
+        <v>43599948.0</v>
+      </c>
+      <c r="I46">
+        <v>46816995.0</v>
+      </c>
+      <c r="J46">
+        <v>48750764.0</v>
+      </c>
+      <c r="K46">
+        <v>50233433.0</v>
+      </c>
+      <c r="L46">
+        <v>55765525.0</v>
+      </c>
+      <c r="M46">
+        <v>57365892.0</v>
+      </c>
+      <c r="N46">
+        <v>58483473.0</v>
+      </c>
+      <c r="O46">
+        <v>59641632.0</v>
+      </c>
+      <c r="P46">
+        <v>60841781.0</v>
+      </c>
+      <c r="Q46">
+        <v>62313239.0</v>
+      </c>
+      <c r="R46">
+        <v>63754552.0</v>
+      </c>
+      <c r="S46">
+        <v>65125651.0</v>
+      </c>
+      <c r="T46">
+        <v>66500234.0</v>
+      </c>
+      <c r="U46">
+        <v>68034074.0</v>
+      </c>
+      <c r="V46">
+        <v>69706233.0</v>
+      </c>
+      <c r="W46">
+        <v>71265032.0</v>
+      </c>
+      <c r="X46">
+        <v>73104613.0</v>
+      </c>
+      <c r="Y46">
+        <v>74363788.0</v>
+      </c>
+      <c r="Z46">
+        <v>75819269.0</v>
+      </c>
+      <c r="AA46">
+        <v>77165956.0</v>
+      </c>
+      <c r="AB46">
+        <v>78623883.0</v>
+      </c>
+      <c r="AC46">
+        <v>80100892.0</v>
+      </c>
+      <c r="AD46">
+        <v>81885490.0</v>
+      </c>
+      <c r="AE46">
+        <v>83257020.0</v>
+      </c>
+      <c r="AF46">
+        <v>84682427.0</v>
+      </c>
+      <c r="AG46">
+        <v>87236534.0</v>
+      </c>
+      <c r="AH46">
+        <v>89826677.0</v>
+      </c>
+      <c r="AI46">
+        <v>93733160.0</v>
+      </c>
+      <c r="AJ46">
+        <v>96146123.0</v>
+      </c>
+      <c r="AK46">
+        <v>99755132.0</v>
+      </c>
+      <c r="AL46">
+        <v>103439360.0</v>
+      </c>
+      <c r="AM46">
+        <v>107140211.0</v>
+      </c>
+      <c r="AN46">
+        <v>110995278.0</v>
+      </c>
+      <c r="AO46">
+        <v>114181241.0</v>
+      </c>
+      <c r="AP46">
+        <v>117526028.0</v>
+      </c>
+      <c r="AQ46">
+        <v>120901651.0</v>
+      </c>
+      <c r="AR46">
+        <v>124232800.0</v>
+      </c>
+      <c r="AS46">
+        <v>504849092.0</v>
+      </c>
+      <c r="AT46">
+        <v>517299689.0</v>
+      </c>
+      <c r="AU46">
+        <v>528123701.0</v>
+      </c>
+      <c r="AV46">
+        <v>538296915.0</v>
+      </c>
+      <c r="AW46">
+        <v>548969757.0</v>
+      </c>
+      <c r="AX46">
+        <v>559977269.0</v>
+      </c>
+      <c r="AY46">
+        <v>571311115.0</v>
+      </c>
+      <c r="AZ46">
+        <v>583608607.0</v>
+      </c>
+      <c r="BA46">
+        <v>600720023.0</v>
+      </c>
+      <c r="BB46">
+        <v>618295996.0</v>
+      </c>
+      <c r="BC46">
+        <v>637650739.0</v>
+      </c>
+      <c r="BD46">
+        <v>660656813.0</v>
+      </c>
+      <c r="BE46">
+        <v>677019269.0</v>
+      </c>
+      <c r="BF46">
+        <v>694957190.0</v>
+      </c>
+      <c r="BG46">
+        <v>711727000.0</v>
+      </c>
+      <c r="BH46">
+        <v>699952000.0</v>
+      </c>
+      <c r="BI46"/>
+    </row>
+    <row r="47" spans="1:61">
+      <c r="A47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47">
+        <v>60841780.0</v>
+      </c>
+      <c r="Q47">
+        <v>62313240.0</v>
+      </c>
+      <c r="R47">
+        <v>63754550.0</v>
+      </c>
+      <c r="S47">
+        <v>65125650.0</v>
+      </c>
+      <c r="T47">
+        <v>66500230.0</v>
+      </c>
+      <c r="U47">
+        <v>68034070.0</v>
+      </c>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+    </row>
+    <row r="48" spans="1:61">
+      <c r="A48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48"/>
+      <c r="I48"/>
+      <c r="J48"/>
+      <c r="K48"/>
+      <c r="L48"/>
+      <c r="M48"/>
+      <c r="N48"/>
+      <c r="O48">
+        <v>4354.61</v>
+      </c>
+      <c r="P48"/>
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48">
+        <v>4354611.0</v>
+      </c>
+      <c r="T48"/>
+      <c r="U48"/>
+      <c r="V48"/>
+      <c r="W48"/>
+      <c r="X48"/>
+      <c r="Y48"/>
+      <c r="Z48"/>
+      <c r="AA48"/>
+      <c r="AB48"/>
+      <c r="AC48"/>
+      <c r="AD48"/>
+      <c r="AE48"/>
+      <c r="AF48"/>
+      <c r="AG48"/>
+      <c r="AH48"/>
+      <c r="AI48"/>
+      <c r="AJ48"/>
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48"/>
+      <c r="AN48"/>
+      <c r="AO48"/>
+      <c r="AP48"/>
+      <c r="AQ48"/>
+      <c r="AR48"/>
+      <c r="AS48"/>
+      <c r="AT48"/>
+      <c r="AU48"/>
+      <c r="AV48"/>
+      <c r="AW48"/>
+      <c r="AX48"/>
+      <c r="AY48"/>
+      <c r="AZ48"/>
+      <c r="BA48"/>
+      <c r="BB48"/>
+      <c r="BC48"/>
+      <c r="BD48"/>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+    </row>
+    <row r="49" spans="1:61">
+      <c r="A49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+    </row>
+    <row r="50" spans="1:61">
+      <c r="A50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>159818.0</v>
+      </c>
+      <c r="AC50">
+        <v>69500.0</v>
+      </c>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+    </row>
+    <row r="51" spans="1:61">
+      <c r="A51" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51">
+        <v>348821.0</v>
+      </c>
+      <c r="X51">
+        <v>159071.0</v>
+      </c>
+      <c r="Y51">
+        <v>19100.0</v>
+      </c>
+      <c r="Z51">
+        <v>101148.0</v>
+      </c>
+      <c r="AA51">
+        <v>34818.0</v>
+      </c>
+      <c r="AB51">
+        <v>159818.0</v>
+      </c>
+      <c r="AC51">
+        <v>69500.0</v>
+      </c>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51">
+        <v>231000000.0</v>
+      </c>
+      <c r="BH51">
+        <v>233000000.0</v>
+      </c>
+      <c r="BI51"/>
+    </row>
+    <row r="52" spans="1:61">
+      <c r="A52" t="s">
+        <v>67</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52">
+        <v>0.0</v>
+      </c>
+      <c r="Q52">
+        <v>0.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
+        <v>159818.0</v>
+      </c>
+      <c r="AC52">
+        <v>69500.0</v>
+      </c>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+    </row>
+    <row r="53" spans="1:61">
+      <c r="A53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
+        <v>1806637554.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+    </row>
+    <row r="54" spans="1:61">
+      <c r="A54" t="s">
+        <v>69</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+    </row>
+    <row r="55" spans="1:61">
+      <c r="A55" t="s">
+        <v>70</v>
+      </c>
+      <c r="B55">
+        <v>38045707.0</v>
+      </c>
+      <c r="C55">
+        <v>38968032.0</v>
+      </c>
+      <c r="D55">
+        <v>40294540.0</v>
+      </c>
+      <c r="E55">
+        <v>41669062.0</v>
+      </c>
+      <c r="F55">
+        <v>42908244.0</v>
+      </c>
+      <c r="G55">
+        <v>44086189.0</v>
+      </c>
+      <c r="H55">
+        <v>45408394.0</v>
+      </c>
+      <c r="I55">
+        <v>48336671.0</v>
+      </c>
+      <c r="J55">
+        <v>50284048.0</v>
+      </c>
+      <c r="K55">
+        <v>51628130.0</v>
+      </c>
+      <c r="L55">
+        <v>57097788.0</v>
+      </c>
+      <c r="M55">
+        <v>58605925.0</v>
+      </c>
+      <c r="N55">
+        <v>59441480.0</v>
+      </c>
+      <c r="O55">
+        <v>60564545.0</v>
+      </c>
+      <c r="P55">
+        <v>61562282.0</v>
+      </c>
+      <c r="Q55">
+        <v>62845547.0</v>
+      </c>
+      <c r="R55">
+        <v>64029784.0</v>
+      </c>
+      <c r="S55">
+        <v>65192767.0</v>
+      </c>
+      <c r="T55">
+        <v>66501325.0</v>
+      </c>
+      <c r="U55">
+        <v>68041235.0</v>
+      </c>
+      <c r="V55">
+        <v>69712333.0</v>
+      </c>
+      <c r="W55">
+        <v>71294671.0</v>
+      </c>
+      <c r="X55">
+        <v>73168211.0</v>
+      </c>
+      <c r="Y55">
+        <v>74363880.0</v>
+      </c>
+      <c r="Z55">
+        <v>75826227.0</v>
+      </c>
+      <c r="AA55">
+        <v>77256621.0</v>
+      </c>
+      <c r="AB55">
+        <v>79463701.0</v>
+      </c>
+      <c r="AC55">
+        <v>80852861.0</v>
+      </c>
+      <c r="AD55">
+        <v>82551427.0</v>
+      </c>
+      <c r="AE55">
+        <v>84084189.0</v>
+      </c>
+      <c r="AF55">
+        <v>85472047.0</v>
+      </c>
+      <c r="AG55">
+        <v>87295654.0</v>
+      </c>
+      <c r="AH55">
+        <v>91375048.0</v>
+      </c>
+      <c r="AI55">
+        <v>94099933.0</v>
+      </c>
+      <c r="AJ55">
+        <v>96593384.0</v>
+      </c>
+      <c r="AK55">
+        <v>99965281.0</v>
+      </c>
+      <c r="AL55">
+        <v>103540788.0</v>
+      </c>
+      <c r="AM55">
+        <v>107324542.0</v>
+      </c>
+      <c r="AN55">
+        <v>111173659.0</v>
+      </c>
+      <c r="AO55">
+        <v>114454391.0</v>
+      </c>
+      <c r="AP55">
+        <v>117862447.0</v>
+      </c>
+      <c r="AQ55">
+        <v>121009502.0</v>
+      </c>
+      <c r="AR55">
+        <v>124375230.0</v>
+      </c>
+      <c r="AS55">
+        <v>504952722.0</v>
+      </c>
+      <c r="AT55">
+        <v>517342068.0</v>
+      </c>
+      <c r="AU55">
+        <v>528372769.0</v>
+      </c>
+      <c r="AV55">
+        <v>538525078.0</v>
+      </c>
+      <c r="AW55">
+        <v>549094921.0</v>
+      </c>
+      <c r="AX55">
+        <v>560099264.0</v>
+      </c>
+      <c r="AY55">
+        <v>571396467.0</v>
+      </c>
+      <c r="AZ55">
+        <v>583663276.0</v>
+      </c>
+      <c r="BA55">
+        <v>600760345.0</v>
+      </c>
+      <c r="BB55">
+        <v>618422283.0</v>
+      </c>
+      <c r="BC55">
+        <v>637845277.0</v>
+      </c>
+      <c r="BD55">
+        <v>660703900.0</v>
+      </c>
+      <c r="BE55">
+        <v>677053069.0</v>
+      </c>
+      <c r="BF55">
+        <v>694975439.0</v>
+      </c>
+      <c r="BG55">
+        <v>759612000.0</v>
+      </c>
+      <c r="BH55">
+        <v>735806000.0</v>
+      </c>
+      <c r="BI55"/>
+    </row>
+    <row r="56" spans="1:61">
+      <c r="A56" t="s">
+        <v>71</v>
+      </c>
+      <c r="B56">
+        <v>3186425.0</v>
+      </c>
+      <c r="C56">
+        <v>2733791.0</v>
+      </c>
+      <c r="D56">
+        <v>2343809.0</v>
+      </c>
+      <c r="E56">
+        <v>2239884.0</v>
+      </c>
+      <c r="F56">
+        <v>2216799.0</v>
+      </c>
+      <c r="G56">
+        <v>2193787.0</v>
+      </c>
+      <c r="H56">
+        <v>1808446.0</v>
+      </c>
+      <c r="I56">
+        <v>1519676.0</v>
+      </c>
+      <c r="J56">
+        <v>1533284.0</v>
+      </c>
+      <c r="K56">
+        <v>1394697.0</v>
+      </c>
+      <c r="L56">
+        <v>1332263.0</v>
+      </c>
+      <c r="M56">
+        <v>1240033.0</v>
+      </c>
+      <c r="N56">
+        <v>958007.0</v>
+      </c>
+      <c r="O56">
+        <v>922913.0</v>
+      </c>
+      <c r="P56">
+        <v>720501.0</v>
+      </c>
+      <c r="Q56">
+        <v>532308.0</v>
+      </c>
+      <c r="R56">
+        <v>275232.0</v>
+      </c>
+      <c r="S56">
+        <v>67116.0</v>
+      </c>
+      <c r="T56">
+        <v>1091.0</v>
+      </c>
+      <c r="U56">
+        <v>7161.0</v>
+      </c>
+      <c r="V56">
+        <v>6100.0</v>
+      </c>
+      <c r="W56">
+        <v>29639.0</v>
+      </c>
+      <c r="X56">
+        <v>63598.0</v>
+      </c>
+      <c r="Y56">
+        <v>92.0</v>
+      </c>
+      <c r="Z56">
+        <v>6958.0</v>
+      </c>
+      <c r="AA56">
+        <v>90665.0</v>
+      </c>
+      <c r="AB56">
+        <v>839818.0</v>
+      </c>
+      <c r="AC56">
+        <v>751969.0</v>
+      </c>
+      <c r="AD56">
+        <v>665937.0</v>
+      </c>
+      <c r="AE56">
+        <v>827169.0</v>
+      </c>
+      <c r="AF56">
+        <v>789620.0</v>
+      </c>
+      <c r="AG56">
+        <v>59120.0</v>
+      </c>
+      <c r="AH56">
+        <v>1548371.0</v>
+      </c>
+      <c r="AI56">
+        <v>366773.0</v>
+      </c>
+      <c r="AJ56">
+        <v>447261.0</v>
+      </c>
+      <c r="AK56">
+        <v>210149.0</v>
+      </c>
+      <c r="AL56">
+        <v>101428.0</v>
+      </c>
+      <c r="AM56">
+        <v>184331.0</v>
+      </c>
+      <c r="AN56">
+        <v>178381.0</v>
+      </c>
+      <c r="AO56">
+        <v>273150.0</v>
+      </c>
+      <c r="AP56">
+        <v>336419.0</v>
+      </c>
+      <c r="AQ56">
+        <v>107851.0</v>
+      </c>
+      <c r="AR56">
+        <v>142430.0</v>
+      </c>
+      <c r="AS56">
+        <v>103630.0</v>
+      </c>
+      <c r="AT56">
+        <v>42379.0</v>
+      </c>
+      <c r="AU56">
+        <v>249068.0</v>
+      </c>
+      <c r="AV56">
+        <v>228163.0</v>
+      </c>
+      <c r="AW56">
+        <v>125164.0</v>
+      </c>
+      <c r="AX56">
+        <v>121995.0</v>
+      </c>
+      <c r="AY56">
+        <v>85352.0</v>
+      </c>
+      <c r="AZ56">
+        <v>54669.0</v>
+      </c>
+      <c r="BA56">
+        <v>40322.0</v>
+      </c>
+      <c r="BB56">
+        <v>126287.0</v>
+      </c>
+      <c r="BC56">
+        <v>194538.0</v>
+      </c>
+      <c r="BD56">
+        <v>47087.0</v>
+      </c>
+      <c r="BE56">
+        <v>33800.0</v>
+      </c>
+      <c r="BF56">
+        <v>18249.0</v>
+      </c>
+      <c r="BG56">
+        <v>38677000.0</v>
+      </c>
+      <c r="BH56">
+        <v>26850000.0</v>
+      </c>
+      <c r="BI56"/>
+    </row>
+    <row r="57" spans="1:61">
+      <c r="A57" t="s">
+        <v>72</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
+      <c r="H57"/>
+      <c r="I57">
+        <v>527076.0</v>
+      </c>
+      <c r="J57">
+        <v>311412.0</v>
+      </c>
+      <c r="K57"/>
+      <c r="L57"/>
+      <c r="M57"/>
+      <c r="N57"/>
+      <c r="O57"/>
+      <c r="P57"/>
+      <c r="Q57"/>
+      <c r="R57">
+        <v>0.0</v>
+      </c>
+      <c r="S57">
+        <v>0.0</v>
+      </c>
+      <c r="T57">
+        <v>0.0</v>
+      </c>
+      <c r="U57">
+        <v>797740.0</v>
+      </c>
+      <c r="V57"/>
+      <c r="W57"/>
+      <c r="X57"/>
+      <c r="Y57"/>
+      <c r="Z57"/>
+      <c r="AA57"/>
+      <c r="AB57">
+        <v>200000.0</v>
+      </c>
+      <c r="AC57">
+        <v>100000.0</v>
+      </c>
+      <c r="AD57">
+        <v>0.0</v>
+      </c>
+      <c r="AE57"/>
+      <c r="AF57"/>
+      <c r="AG57"/>
+      <c r="AH57"/>
+      <c r="AI57"/>
+      <c r="AJ57"/>
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57"/>
+      <c r="AN57"/>
+      <c r="AO57"/>
+      <c r="AP57"/>
+      <c r="AQ57"/>
+      <c r="AR57"/>
+      <c r="AS57"/>
+      <c r="AT57"/>
+      <c r="AU57"/>
+      <c r="AV57"/>
+      <c r="AW57"/>
+      <c r="AX57"/>
+      <c r="AY57"/>
+      <c r="AZ57"/>
+      <c r="BA57"/>
+      <c r="BB57"/>
+      <c r="BC57"/>
+      <c r="BD57"/>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57">
+        <v>52381000.0</v>
+      </c>
+      <c r="BH57">
+        <v>30271000.0</v>
+      </c>
+      <c r="BI57"/>
+    </row>
+    <row r="58" spans="1:61">
+      <c r="A58" t="s">
+        <v>73</v>
+      </c>
+      <c r="B58">
+        <v>0.0</v>
+      </c>
+      <c r="C58">
+        <v>0.0</v>
+      </c>
+      <c r="D58">
+        <v>0.0</v>
+      </c>
+      <c r="E58">
+        <v>550323.0</v>
+      </c>
+      <c r="F58">
+        <v>398568.0</v>
+      </c>
+      <c r="G58">
+        <v>150000.0</v>
+      </c>
+      <c r="H58">
+        <v>0.0</v>
+      </c>
+      <c r="I58">
+        <v>527076.0</v>
+      </c>
+      <c r="J58">
+        <v>311412.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58">
+        <v>0.0</v>
+      </c>
+      <c r="N58">
+        <v>0.0</v>
+      </c>
+      <c r="O58">
+        <v>60564545.0</v>
+      </c>
+      <c r="P58">
+        <v>61562282.0</v>
+      </c>
+      <c r="Q58">
+        <v>62845547.0</v>
+      </c>
+      <c r="R58">
+        <v>0.0</v>
+      </c>
+      <c r="S58">
+        <v>65192767.0</v>
+      </c>
+      <c r="T58">
+        <v>66501325.0</v>
+      </c>
+      <c r="U58">
+        <v>797744.0</v>
+      </c>
+      <c r="V58">
+        <v>612744.0</v>
+      </c>
+      <c r="W58">
+        <v>348821.0</v>
+      </c>
+      <c r="X58">
+        <v>159071.0</v>
+      </c>
+      <c r="Y58">
+        <v>19100.0</v>
+      </c>
+      <c r="Z58">
+        <v>101148.0</v>
+      </c>
+      <c r="AA58">
+        <v>34818.0</v>
+      </c>
+      <c r="AB58">
+        <v>159818.0</v>
+      </c>
+      <c r="AC58">
+        <v>69500.0</v>
+      </c>
+      <c r="AD58">
+        <v>0.0</v>
+      </c>
+      <c r="AE58"/>
+      <c r="AF58"/>
+      <c r="AG58"/>
+      <c r="AH58"/>
+      <c r="AI58"/>
+      <c r="AJ58"/>
+      <c r="AK58"/>
+      <c r="AL58"/>
+      <c r="AM58"/>
+      <c r="AN58"/>
+      <c r="AO58"/>
+      <c r="AP58"/>
+      <c r="AQ58"/>
+      <c r="AR58"/>
+      <c r="AS58"/>
+      <c r="AT58"/>
+      <c r="AU58"/>
+      <c r="AV58"/>
+      <c r="AW58"/>
+      <c r="AX58"/>
+      <c r="AY58"/>
+      <c r="AZ58"/>
+      <c r="BA58"/>
+      <c r="BB58"/>
+      <c r="BC58"/>
+      <c r="BD58"/>
+      <c r="BE58"/>
+      <c r="BF58"/>
+      <c r="BG58">
+        <v>305075000.0</v>
+      </c>
+      <c r="BH58">
+        <v>290663000.0</v>
+      </c>
+      <c r="BI58"/>
+    </row>
+    <row r="59" spans="1:61">
+      <c r="A59" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+    </row>
+    <row r="60" spans="1:61">
+      <c r="A60" t="s">
+        <v>75</v>
+      </c>
+      <c r="B60">
+        <v>38045707.0</v>
+      </c>
+      <c r="C60">
+        <v>38968032.0</v>
+      </c>
+      <c r="D60">
+        <v>40294540.0</v>
+      </c>
+      <c r="E60">
+        <v>41118739.0</v>
+      </c>
+      <c r="F60">
+        <v>42509676.0</v>
+      </c>
+      <c r="G60">
+        <v>43936189.0</v>
+      </c>
+      <c r="H60">
+        <v>45408394.0</v>
+      </c>
+      <c r="I60">
+        <v>47809595.0</v>
+      </c>
+      <c r="J60">
+        <v>49972636.0</v>
+      </c>
+      <c r="K60">
+        <v>51628130.0</v>
+      </c>
+      <c r="L60">
+        <v>57097788.0</v>
+      </c>
+      <c r="M60">
+        <v>58605925.0</v>
+      </c>
+      <c r="N60">
+        <v>59441480.0</v>
+      </c>
+      <c r="O60">
+        <v>60564545.0</v>
+      </c>
+      <c r="P60">
+        <v>61562282.0</v>
+      </c>
+      <c r="Q60">
+        <v>62845547.0</v>
+      </c>
+      <c r="R60">
+        <v>64029784.0</v>
+      </c>
+      <c r="S60">
+        <v>65192767.0</v>
+      </c>
+      <c r="T60">
+        <v>66501325.0</v>
+      </c>
+      <c r="U60">
+        <v>67243491.0</v>
+      </c>
+      <c r="V60">
+        <v>69099589.0</v>
+      </c>
+      <c r="W60">
+        <v>70945850.0</v>
+      </c>
+      <c r="X60">
+        <v>73009140.0</v>
+      </c>
+      <c r="Y60">
+        <v>74344780.0</v>
+      </c>
+      <c r="Z60">
+        <v>75725079.0</v>
+      </c>
+      <c r="AA60">
+        <v>77221803.0</v>
+      </c>
+      <c r="AB60">
+        <v>79303883.0</v>
+      </c>
+      <c r="AC60">
+        <v>80783361.0</v>
+      </c>
+      <c r="AD60">
+        <v>82551427.0</v>
+      </c>
+      <c r="AE60">
+        <v>84084189.0</v>
+      </c>
+      <c r="AF60">
+        <v>85472047.0</v>
+      </c>
+      <c r="AG60">
+        <v>87295654.0</v>
+      </c>
+      <c r="AH60">
+        <v>91375048.0</v>
+      </c>
+      <c r="AI60">
+        <v>94099933.0</v>
+      </c>
+      <c r="AJ60">
+        <v>96593384.0</v>
+      </c>
+      <c r="AK60">
+        <v>99965281.0</v>
+      </c>
+      <c r="AL60">
+        <v>103540788.0</v>
+      </c>
+      <c r="AM60">
+        <v>107324542.0</v>
+      </c>
+      <c r="AN60">
+        <v>111173659.0</v>
+      </c>
+      <c r="AO60">
+        <v>114454391.0</v>
+      </c>
+      <c r="AP60">
+        <v>117862447.0</v>
+      </c>
+      <c r="AQ60">
+        <v>121009502.0</v>
+      </c>
+      <c r="AR60">
+        <v>124375230.0</v>
+      </c>
+      <c r="AS60">
+        <v>504952722.0</v>
+      </c>
+      <c r="AT60">
+        <v>517342068.0</v>
+      </c>
+      <c r="AU60">
+        <v>528372769.0</v>
+      </c>
+      <c r="AV60">
+        <v>538525078.0</v>
+      </c>
+      <c r="AW60">
+        <v>549094921.0</v>
+      </c>
+      <c r="AX60">
+        <v>560099264.0</v>
+      </c>
+      <c r="AY60">
+        <v>571396467.0</v>
+      </c>
+      <c r="AZ60">
+        <v>583663276.0</v>
+      </c>
+      <c r="BA60">
+        <v>600760345.0</v>
+      </c>
+      <c r="BB60">
+        <v>618422283.0</v>
+      </c>
+      <c r="BC60">
+        <v>637845277.0</v>
+      </c>
+      <c r="BD60">
+        <v>660703900.0</v>
+      </c>
+      <c r="BE60">
+        <v>677053069.0</v>
+      </c>
+      <c r="BF60">
+        <v>694975439.0</v>
+      </c>
+      <c r="BG60">
+        <v>454537000.0</v>
+      </c>
+      <c r="BH60">
+        <v>445143000.0</v>
+      </c>
+      <c r="BI60"/>
+    </row>
+    <row r="61" spans="1:61">
+      <c r="A61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+    </row>
+    <row r="62" spans="1:61">
+      <c r="A62" t="s">
+        <v>77</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2">
+        <v>690004.0</v>
+      </c>
+      <c r="C2">
+        <v>569058.0</v>
+      </c>
+      <c r="D2">
+        <v>471784.0</v>
+      </c>
+      <c r="E2">
+        <v>855797.0</v>
+      </c>
+      <c r="F2">
+        <v>5443264000.0</v>
+      </c>
+      <c r="G2">
+        <v>6956269000.0</v>
+      </c>
+      <c r="H2">
+        <v>21593345000.0</v>
+      </c>
+      <c r="I2">
+        <v>32571436000.0</v>
+      </c>
+      <c r="J2">
+        <v>6793908000.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
+      </c>
+      <c r="M2">
+        <v>0.0</v>
+      </c>
+      <c r="N2">
+        <v>-10021730.0</v>
+      </c>
+      <c r="O2">
+        <v>-606.0</v>
+      </c>
+      <c r="P2">
+        <v>376000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>80032.0</v>
+      </c>
+      <c r="D3">
+        <v>-534926.0</v>
+      </c>
+      <c r="E3">
+        <v>1684615.0</v>
+      </c>
+      <c r="F3">
+        <v>-157956.0</v>
+      </c>
+      <c r="G3">
+        <v>-4648561.0</v>
+      </c>
+      <c r="H3">
+        <v>-8570632.0</v>
+      </c>
+      <c r="I3">
+        <v>1593360.0</v>
+      </c>
+      <c r="J3">
+        <v>865380.0</v>
+      </c>
+      <c r="K3">
+        <v>730612.0</v>
+      </c>
+      <c r="L3">
+        <v>141210.0</v>
+      </c>
+      <c r="M3">
+        <v>-163724.0</v>
+      </c>
+      <c r="N3">
+        <v>-9653722.0</v>
+      </c>
+      <c r="O3">
+        <v>-82388.0</v>
+      </c>
+      <c r="P3">
+        <v>1973000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>2624348.0</v>
+      </c>
+      <c r="D5">
+        <v>9491613.0</v>
+      </c>
+      <c r="E5">
+        <v>13342426.0</v>
+      </c>
+      <c r="F5">
+        <v>2802585.0</v>
+      </c>
+      <c r="G5">
+        <v>5023145.0</v>
+      </c>
+      <c r="H5">
+        <v>9148003.0</v>
+      </c>
+      <c r="I5">
+        <v>12000061.0</v>
+      </c>
+      <c r="J5">
+        <v>-32036965.0</v>
+      </c>
+      <c r="K5">
+        <v>7755096.0</v>
+      </c>
+      <c r="L5">
+        <v>13627604.0</v>
+      </c>
+      <c r="M5">
+        <v>28659810.0</v>
+      </c>
+      <c r="N5">
+        <v>58133138.0</v>
+      </c>
+      <c r="O5">
+        <v>58133138.0</v>
+      </c>
+      <c r="P5">
+        <v>-8074000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6">
+        <v>3516070.0</v>
+      </c>
+      <c r="C6">
+        <v>2704380.0</v>
+      </c>
+      <c r="D6">
+        <v>8956687.0</v>
+      </c>
+      <c r="E6">
+        <v>15027041.0</v>
+      </c>
+      <c r="F6">
+        <v>2644629.0</v>
+      </c>
+      <c r="G6">
+        <v>5023145.0</v>
+      </c>
+      <c r="H6">
+        <v>9148003.0</v>
+      </c>
+      <c r="I6">
+        <v>13593421.0</v>
+      </c>
+      <c r="J6">
+        <v>-31171585.0</v>
+      </c>
+      <c r="K6">
+        <v>8485708.0</v>
+      </c>
+      <c r="L6">
+        <v>13768814.0</v>
+      </c>
+      <c r="M6">
+        <v>28496086.0</v>
+      </c>
+      <c r="N6">
+        <v>48479416.0</v>
+      </c>
+      <c r="O6">
+        <v>58050750.0</v>
+      </c>
+      <c r="P6">
+        <v>-6101000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9">
+        <v>4047159.0</v>
+      </c>
+      <c r="C9">
+        <v>4339313.0</v>
+      </c>
+      <c r="D9">
+        <v>10410761.0</v>
+      </c>
+      <c r="E9">
+        <v>15027041.0</v>
+      </c>
+      <c r="F9">
+        <v>-5439067345.0</v>
+      </c>
+      <c r="G9">
+        <v>-6950703985.0</v>
+      </c>
+      <c r="H9">
+        <v>-21583863013.0</v>
+      </c>
+      <c r="I9">
+        <v>-32556249219.0</v>
+      </c>
+      <c r="J9">
+        <v>-6786264040.0</v>
+      </c>
+      <c r="K9">
+        <v>9216320.0</v>
+      </c>
+      <c r="L9">
+        <v>14478775.0</v>
+      </c>
+      <c r="M9">
+        <v>29306116.0</v>
+      </c>
+      <c r="N9">
+        <v>59101312.0</v>
+      </c>
+      <c r="O9">
+        <v>59101918.0</v>
+      </c>
+      <c r="P9">
+        <v>3599000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B10">
+        <v>3516070.0</v>
+      </c>
+      <c r="C10">
+        <v>2821500.0</v>
+      </c>
+      <c r="D10">
+        <v>14113110.0</v>
+      </c>
+      <c r="E10">
+        <v>13480500.0</v>
+      </c>
+      <c r="F10">
+        <v>3118500.0</v>
+      </c>
+      <c r="G10">
+        <v>5023591.0</v>
+      </c>
+      <c r="H10">
+        <v>9519246.0</v>
+      </c>
+      <c r="I10">
+        <v>14354736.0</v>
+      </c>
+      <c r="J10">
+        <v>44744073.0</v>
+      </c>
+      <c r="K10">
+        <v>8486280.0</v>
+      </c>
+      <c r="L10">
+        <v>13768821.0</v>
+      </c>
+      <c r="M10">
+        <v>28496094.0</v>
+      </c>
+      <c r="N10">
+        <v>48479607.0</v>
+      </c>
+      <c r="O10">
+        <v>58051356.0</v>
+      </c>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>9491613.0</v>
+      </c>
+      <c r="E11">
+        <v>-268104.0</v>
+      </c>
+      <c r="F11">
+        <v>-157959.0</v>
+      </c>
+      <c r="G11">
+        <v>-446.0</v>
+      </c>
+      <c r="H11">
+        <v>-193951.0</v>
+      </c>
+      <c r="I11">
+        <v>-1522630.0</v>
+      </c>
+      <c r="J11">
+        <v>38132607.0</v>
+      </c>
+      <c r="K11">
+        <v>8485710.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
+        <v>148000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>0.0</v>
+      </c>
+      <c r="G12">
+        <v>0.0</v>
+      </c>
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>148000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13">
+        <v>92465.0</v>
+      </c>
+      <c r="C13">
+        <v>80032.0</v>
+      </c>
+      <c r="D13">
+        <v>47213.0</v>
+      </c>
+      <c r="E13">
+        <v>8044.0</v>
+      </c>
+      <c r="F13">
+        <v>3.0</v>
+      </c>
+      <c r="G13">
+        <v>446.0</v>
+      </c>
+      <c r="H13">
+        <v>16659.0</v>
+      </c>
+      <c r="I13">
+        <v>9583.0</v>
+      </c>
+      <c r="J13">
+        <v>15328.0</v>
+      </c>
+      <c r="K13">
+        <v>572.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15">
+        <v>3516070.0</v>
+      </c>
+      <c r="C15">
+        <v>2821500.0</v>
+      </c>
+      <c r="D15">
+        <v>14113110.0</v>
+      </c>
+      <c r="E15">
+        <v>13480500.0</v>
+      </c>
+      <c r="F15">
+        <v>3118500.0</v>
+      </c>
+      <c r="G15">
+        <v>5023591.0</v>
+      </c>
+      <c r="H15">
+        <v>9519246.0</v>
+      </c>
+      <c r="I15">
+        <v>14354736.0</v>
+      </c>
+      <c r="J15">
+        <v>44744073.0</v>
+      </c>
+      <c r="K15">
+        <v>8486280.0</v>
+      </c>
+      <c r="L15">
+        <v>13768821.0</v>
+      </c>
+      <c r="M15">
+        <v>28496094.0</v>
+      </c>
+      <c r="N15">
+        <v>48479607.0</v>
+      </c>
+      <c r="O15">
+        <v>58051356.0</v>
+      </c>
+      <c r="P15">
+        <v>-8222000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>13480500.0</v>
+      </c>
+      <c r="F16">
+        <v>3118500.0</v>
+      </c>
+      <c r="G16">
+        <v>5023591.0</v>
+      </c>
+      <c r="H16">
+        <v>9519246.0</v>
+      </c>
+      <c r="I16">
+        <v>14354736.0</v>
+      </c>
+      <c r="J16">
+        <v>44744073.0</v>
+      </c>
+      <c r="K16">
+        <v>8486280.0</v>
+      </c>
+      <c r="L16">
+        <v>13768821.0</v>
+      </c>
+      <c r="M16">
+        <v>28496094.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B17">
+        <v>3516070.0</v>
+      </c>
+      <c r="C17">
+        <v>2821500.0</v>
+      </c>
+      <c r="D17">
+        <v>13861650.0</v>
+      </c>
+      <c r="E17">
+        <v>13480500.0</v>
+      </c>
+      <c r="F17">
+        <v>3118500.0</v>
+      </c>
+      <c r="G17">
+        <v>5023591.0</v>
+      </c>
+      <c r="H17">
+        <v>9519246.0</v>
+      </c>
+      <c r="I17">
+        <v>14354736.0</v>
+      </c>
+      <c r="J17">
+        <v>44744073.0</v>
+      </c>
+      <c r="K17">
+        <v>8486280.0</v>
+      </c>
+      <c r="L17">
+        <v>13768821.0</v>
+      </c>
+      <c r="M17">
+        <v>28496094.0</v>
+      </c>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>140</v>
+      </c>
+      <c r="B18">
+        <v>92465.0</v>
+      </c>
+      <c r="C18">
+        <v>80032.0</v>
+      </c>
+      <c r="D18">
+        <v>47213.0</v>
+      </c>
+      <c r="E18">
+        <v>8044.0</v>
+      </c>
+      <c r="F18">
+        <v>3.0</v>
+      </c>
+      <c r="G18">
+        <v>446.0</v>
+      </c>
+      <c r="H18">
+        <v>16659.0</v>
+      </c>
+      <c r="I18">
+        <v>9583.0</v>
+      </c>
+      <c r="J18">
+        <v>15328.0</v>
+      </c>
+      <c r="K18">
+        <v>572.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>143</v>
+      </c>
+      <c r="B21">
+        <v>3204836.0</v>
+      </c>
+      <c r="C21">
+        <v>2704380.0</v>
+      </c>
+      <c r="D21">
+        <v>9491613.0</v>
+      </c>
+      <c r="E21">
+        <v>13342426.0</v>
+      </c>
+      <c r="F21">
+        <v>2802585.0</v>
+      </c>
+      <c r="G21">
+        <v>5023145.0</v>
+      </c>
+      <c r="H21">
+        <v>9148003.0</v>
+      </c>
+      <c r="I21">
+        <v>13593421.0</v>
+      </c>
+      <c r="J21">
+        <v>44926515.0</v>
+      </c>
+      <c r="K21">
+        <v>8562760.0</v>
+      </c>
+      <c r="L21">
+        <v>13627604.0</v>
+      </c>
+      <c r="M21">
+        <v>28659810.0</v>
+      </c>
+      <c r="N21">
+        <v>58133138.0</v>
+      </c>
+      <c r="O21">
+        <v>58133138.0</v>
+      </c>
+      <c r="P21">
+        <v>-8074000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>144</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>145</v>
+      </c>
+      <c r="B23">
+        <v>1532327.0</v>
+      </c>
+      <c r="C23">
+        <v>1634933.0</v>
+      </c>
+      <c r="D23">
+        <v>919148.0</v>
+      </c>
+      <c r="E23">
+        <v>1684615.0</v>
+      </c>
+      <c r="F23">
+        <v>1236114.0</v>
+      </c>
+      <c r="G23">
+        <v>541870.0</v>
+      </c>
+      <c r="H23">
+        <v>156692.0</v>
+      </c>
+      <c r="I23">
+        <v>1593360.0</v>
+      </c>
+      <c r="J23">
+        <v>865380.0</v>
+      </c>
+      <c r="K23">
+        <v>730612.0</v>
+      </c>
+      <c r="L23">
+        <v>709961.0</v>
+      </c>
+      <c r="M23">
+        <v>810030.0</v>
+      </c>
+      <c r="N23">
+        <v>600166.0</v>
+      </c>
+      <c r="O23">
+        <v>1050562.0</v>
+      </c>
+      <c r="P23">
+        <v>12049000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>146</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>147</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>1.36</v>
+      </c>
+      <c r="E26">
+        <v>0.9</v>
+      </c>
+      <c r="F26">
+        <v>0.74</v>
+      </c>
+      <c r="G26">
+        <v>0.9</v>
+      </c>
+      <c r="H26">
+        <v>1.0</v>
+      </c>
+      <c r="I26">
+        <v>0.95</v>
+      </c>
+      <c r="J26">
+        <v>0.98</v>
+      </c>
+      <c r="K26">
+        <v>0.92</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>149</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>1026839157.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>372000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>150</v>
+      </c>
+      <c r="B28">
+        <v>687897000.0</v>
+      </c>
+      <c r="C28">
+        <v>1027825000.0</v>
+      </c>
+      <c r="D28">
+        <v>919148.0</v>
+      </c>
+      <c r="E28">
+        <v>828818.0</v>
+      </c>
+      <c r="F28">
+        <v>849816.0</v>
+      </c>
+      <c r="G28">
+        <v>916900.0</v>
+      </c>
+      <c r="H28">
+        <v>928014.0</v>
+      </c>
+      <c r="I28">
+        <v>1132964.0</v>
+      </c>
+      <c r="J28">
+        <v>682938.0</v>
+      </c>
+      <c r="K28">
+        <v>654132.0</v>
+      </c>
+      <c r="L28">
+        <v>851178.0</v>
+      </c>
+      <c r="M28">
+        <v>646314.0</v>
+      </c>
+      <c r="N28">
+        <v>709352.0</v>
+      </c>
+      <c r="O28">
+        <v>968780.0</v>
+      </c>
+      <c r="P28">
+        <v>3826000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>151</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>152</v>
+      </c>
+      <c r="B30">
+        <v>842323.0</v>
+      </c>
+      <c r="C30">
+        <v>1634933.0</v>
+      </c>
+      <c r="D30">
+        <v>919148.0</v>
+      </c>
+      <c r="E30">
+        <v>1684615.0</v>
+      </c>
+      <c r="F30">
+        <v>1236114.0</v>
+      </c>
+      <c r="G30">
+        <v>541870.0</v>
+      </c>
+      <c r="H30">
+        <v>156692.0</v>
+      </c>
+      <c r="I30">
+        <v>1593360.0</v>
+      </c>
+      <c r="J30">
+        <v>865380.0</v>
+      </c>
+      <c r="K30">
+        <v>730612.0</v>
+      </c>
+      <c r="L30">
+        <v>709961.0</v>
+      </c>
+      <c r="M30">
+        <v>810030.0</v>
+      </c>
+      <c r="N30">
+        <v>600166.0</v>
+      </c>
+      <c r="O30">
+        <v>1050562.0</v>
+      </c>
+      <c r="P30">
+        <v>11673000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>153</v>
+      </c>
+      <c r="B31">
+        <v>311234.0</v>
+      </c>
+      <c r="C31">
+        <v>117120.0</v>
+      </c>
+      <c r="D31">
+        <v>4621497.0</v>
+      </c>
+      <c r="E31">
+        <v>138074.0</v>
+      </c>
+      <c r="F31">
+        <v>315915.0</v>
+      </c>
+      <c r="G31">
+        <v>446.0</v>
+      </c>
+      <c r="H31">
+        <v>371243.0</v>
+      </c>
+      <c r="I31">
+        <v>761315.0</v>
+      </c>
+      <c r="J31">
+        <v>37767723.0</v>
+      </c>
+      <c r="K31">
+        <v>-76480.0</v>
+      </c>
+      <c r="L31">
+        <v>141217.0</v>
+      </c>
+      <c r="M31">
+        <v>-163716.0</v>
+      </c>
+      <c r="N31">
+        <v>109186.0</v>
+      </c>
+      <c r="O31">
+        <v>-81782.0</v>
+      </c>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>154</v>
+      </c>
+      <c r="B32">
+        <v>4737163.0</v>
+      </c>
+      <c r="C32">
+        <v>4339313.0</v>
+      </c>
+      <c r="D32">
+        <v>10410761.0</v>
+      </c>
+      <c r="E32">
+        <v>15027041.0</v>
+      </c>
+      <c r="F32">
+        <v>4196655.0</v>
+      </c>
+      <c r="G32">
+        <v>5565015.0</v>
+      </c>
+      <c r="H32">
+        <v>9481987.0</v>
+      </c>
+      <c r="I32">
+        <v>15186781.0</v>
+      </c>
+      <c r="J32">
+        <v>7643960.0</v>
+      </c>
+      <c r="K32">
+        <v>9216320.0</v>
+      </c>
+      <c r="L32">
+        <v>14478775.0</v>
+      </c>
+      <c r="M32">
+        <v>29306116.0</v>
+      </c>
+      <c r="N32">
+        <v>49079582.0</v>
+      </c>
+      <c r="O32">
+        <v>59101312.0</v>
+      </c>
+      <c r="P32">
+        <v>3975000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BI32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:61">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>85</v>
+      </c>
+      <c r="M1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>89</v>
+      </c>
+      <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>91</v>
+      </c>
+      <c r="U1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
+      <c r="A2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2">
+        <v>452634.0</v>
+      </c>
+      <c r="C2">
+        <v>389982.0</v>
+      </c>
+      <c r="D2">
+        <v>654247.0</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2">
+        <v>235341.0</v>
+      </c>
+      <c r="H2">
+        <v>815846.0</v>
+      </c>
+      <c r="I2"/>
+      <c r="J2">
+        <v>-172824.0</v>
+      </c>
+      <c r="K2">
+        <v>62434.0</v>
+      </c>
+      <c r="L2">
+        <v>92230.0</v>
+      </c>
+      <c r="M2">
+        <v>282025.0</v>
+      </c>
+      <c r="N2">
+        <v>35095.0</v>
+      </c>
+      <c r="O2">
+        <v>202412.0</v>
+      </c>
+      <c r="P2">
+        <v>188194.0</v>
+      </c>
+      <c r="Q2">
+        <v>-297.0</v>
+      </c>
+      <c r="R2">
+        <v>208117.0</v>
+      </c>
+      <c r="S2">
+        <v>66025.0</v>
+      </c>
+      <c r="T2">
+        <v>791674.0</v>
+      </c>
+      <c r="U2"/>
+      <c r="V2">
+        <v>-287462.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2">
+        <v>3694020.0</v>
+      </c>
+      <c r="AC2">
+        <v>4366873.0</v>
+      </c>
+      <c r="AD2"/>
+      <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2">
+        <v>6299814.0</v>
+      </c>
+      <c r="AG2">
+        <v>5675831.0</v>
+      </c>
+      <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2">
+        <v>0.0</v>
+      </c>
+      <c r="AJ2">
+        <v>0.0</v>
+      </c>
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2">
+        <v>1.64</v>
+      </c>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2">
+        <v>7262000.0</v>
+      </c>
+      <c r="BH2">
+        <v>-1766000.0</v>
+      </c>
+      <c r="BI2"/>
+    </row>
+    <row r="3" spans="1:61">
+      <c r="A3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
+        <v>225557.0</v>
+      </c>
+      <c r="G3">
+        <v>-1421721.0</v>
+      </c>
+      <c r="H3">
+        <v>80032.0</v>
+      </c>
+      <c r="I3">
+        <v>380312.0</v>
+      </c>
+      <c r="J3">
+        <v>172824.0</v>
+      </c>
+      <c r="K3">
+        <v>-382613.0</v>
+      </c>
+      <c r="L3">
+        <v>-2322230.0</v>
+      </c>
+      <c r="M3">
+        <v>-2356075.0</v>
+      </c>
+      <c r="N3">
+        <v>-4430695.0</v>
+      </c>
+      <c r="O3">
+        <v>-5119412.0</v>
+      </c>
+      <c r="P3">
+        <v>-3191194.0</v>
+      </c>
+      <c r="Q3">
+        <v>-2880575.0</v>
+      </c>
+      <c r="R3">
+        <v>-3015087.0</v>
+      </c>
+      <c r="S3">
+        <v>-2597569.0</v>
+      </c>
+      <c r="T3">
+        <v>-1220674.0</v>
+      </c>
+      <c r="U3">
+        <v>183939.0</v>
+      </c>
+      <c r="V3">
+        <v>287462.0</v>
+      </c>
+      <c r="W3">
+        <v>223709.0</v>
+      </c>
+      <c r="X3">
+        <v>-48933.0</v>
+      </c>
+      <c r="Y3">
+        <v>-2890083.0</v>
+      </c>
+      <c r="Z3">
+        <v>-1933252.0</v>
+      </c>
+      <c r="AA3">
+        <v>-1784847.0</v>
+      </c>
+      <c r="AB3">
+        <v>-2757388.0</v>
+      </c>
+      <c r="AC3">
+        <v>-3144024.0</v>
+      </c>
+      <c r="AD3">
+        <v>-884371.0</v>
+      </c>
+      <c r="AE3">
+        <v>-2796184.0</v>
+      </c>
+      <c r="AF3">
+        <v>-751732.0</v>
+      </c>
+      <c r="AG3">
+        <v>-4330219.0</v>
+      </c>
+      <c r="AH3">
+        <v>-2168378.0</v>
+      </c>
+      <c r="AI3">
+        <v>-37883379.0</v>
+      </c>
+      <c r="AJ3">
+        <v>-237906.0</v>
+      </c>
+      <c r="AK3">
+        <v>-109222.0</v>
+      </c>
+      <c r="AL3">
+        <v>82572.0</v>
+      </c>
+      <c r="AM3">
+        <v>-6144.0</v>
+      </c>
+      <c r="AN3">
+        <v>94620.0</v>
+      </c>
+      <c r="AO3">
+        <v>63102.0</v>
+      </c>
+      <c r="AP3">
+        <v>-228630.0</v>
+      </c>
+      <c r="AQ3">
+        <v>34577.0</v>
+      </c>
+      <c r="AR3">
+        <v>-38800.0</v>
+      </c>
+      <c r="AS3">
+        <v>-61251.0</v>
+      </c>
+      <c r="AT3">
+        <v>206684.0</v>
+      </c>
+      <c r="AU3">
+        <v>-20913.0</v>
+      </c>
+      <c r="AV3">
+        <v>-7278552.0</v>
+      </c>
+      <c r="AW3">
+        <v>-3169.0</v>
+      </c>
+      <c r="AX3">
+        <v>-36643.0</v>
+      </c>
+      <c r="AY3">
+        <v>-9793516.0</v>
+      </c>
+      <c r="AZ3">
+        <v>-14347.0</v>
+      </c>
+      <c r="BA3">
+        <v>85965.0</v>
+      </c>
+      <c r="BB3">
+        <v>68176.0</v>
+      </c>
+      <c r="BC3">
+        <v>-82111.0</v>
+      </c>
+      <c r="BD3">
+        <v>13193.0</v>
+      </c>
+      <c r="BE3">
+        <v>15464.0</v>
+      </c>
+      <c r="BF3">
+        <v>-94507.0</v>
+      </c>
+      <c r="BG3">
+        <v>17251000.0</v>
+      </c>
+      <c r="BH3">
+        <v>10830000.0</v>
+      </c>
+      <c r="BI3"/>
+    </row>
+    <row r="4" spans="1:61">
+      <c r="A4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
+      <c r="A5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>-202460.0</v>
+      </c>
+      <c r="G5">
+        <v>2184393.0</v>
+      </c>
+      <c r="H5">
+        <v>1518000.0</v>
+      </c>
+      <c r="I5">
+        <v>-18332.0</v>
+      </c>
+      <c r="J5">
+        <v>-191128.0</v>
+      </c>
+      <c r="K5">
+        <v>681165.0</v>
+      </c>
+      <c r="L5">
+        <v>4290596.0</v>
+      </c>
+      <c r="M5">
+        <v>4417673.0</v>
+      </c>
+      <c r="N5">
+        <v>4370744.0</v>
+      </c>
+      <c r="O5">
+        <v>-5807922.0</v>
+      </c>
+      <c r="P5">
+        <v>2996871.0</v>
+      </c>
+      <c r="Q5">
+        <v>2622906.0</v>
+      </c>
+      <c r="R5">
+        <v>2806965.0</v>
+      </c>
+      <c r="S5">
+        <v>2168569.0</v>
+      </c>
+      <c r="T5">
+        <v>1649674.0</v>
+      </c>
+      <c r="U5">
+        <v>-183939.0</v>
+      </c>
+      <c r="V5">
+        <v>-287462.0</v>
+      </c>
+      <c r="W5">
+        <v>-223708.0</v>
+      </c>
+      <c r="X5">
+        <v>125400.0</v>
+      </c>
+      <c r="Y5">
+        <v>2814900.0</v>
+      </c>
+      <c r="Z5">
+        <v>2083290.0</v>
+      </c>
+      <c r="AA5">
+        <v>4191451.0</v>
+      </c>
+      <c r="AB5">
+        <v>5512868.0</v>
+      </c>
+      <c r="AC5">
+        <v>6266424.0</v>
+      </c>
+      <c r="AD5">
+        <v>1925181.0</v>
+      </c>
+      <c r="AE5">
+        <v>5550841.0</v>
+      </c>
+      <c r="AF5">
+        <v>4036348.0</v>
+      </c>
+      <c r="AG5">
+        <v>8760736.0</v>
+      </c>
+      <c r="AH5">
+        <v>4540277.0</v>
+      </c>
+      <c r="AI5">
+        <v>37989929.0</v>
+      </c>
+      <c r="AJ5">
+        <v>1411714.0</v>
+      </c>
+      <c r="AK5">
+        <v>3379747.0</v>
+      </c>
+      <c r="AL5">
+        <v>2145125.0</v>
+      </c>
+      <c r="AM5">
+        <v>3200449.0</v>
+      </c>
+      <c r="AN5">
+        <v>1848139.0</v>
+      </c>
+      <c r="AO5">
+        <v>535681.0</v>
+      </c>
+      <c r="AP5">
+        <v>2978491.0</v>
+      </c>
+      <c r="AQ5">
+        <v>4263011.0</v>
+      </c>
+      <c r="AR5">
+        <v>4011934.0</v>
+      </c>
+      <c r="AS5">
+        <v>2648220.0</v>
+      </c>
+      <c r="AT5">
+        <v>2704439.0</v>
+      </c>
+      <c r="AU5">
+        <v>3579724.0</v>
+      </c>
+      <c r="AV5">
+        <v>7175553.0</v>
+      </c>
+      <c r="AW5">
+        <v>6126453.0</v>
+      </c>
+      <c r="AX5">
+        <v>11675081.0</v>
+      </c>
+      <c r="AY5">
+        <v>24011087.0</v>
+      </c>
+      <c r="AZ5">
+        <v>14042977.0</v>
+      </c>
+      <c r="BA5">
+        <v>9084603.0</v>
+      </c>
+      <c r="BB5">
+        <v>10994471.0</v>
+      </c>
+      <c r="BC5">
+        <v>14788297.0</v>
+      </c>
+      <c r="BD5">
+        <v>14320890.0</v>
+      </c>
+      <c r="BE5">
+        <v>14841577.0</v>
+      </c>
+      <c r="BF5">
+        <v>14313616.0</v>
+      </c>
+      <c r="BG5">
+        <v>7494000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-6302000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-77000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:61">
+      <c r="A6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6">
+        <v>1419000.0</v>
+      </c>
+      <c r="C6">
+        <v>2705986.0</v>
+      </c>
+      <c r="D6">
+        <v>528000.0</v>
+      </c>
+      <c r="E6">
+        <v>258987.0</v>
+      </c>
+      <c r="F6">
+        <v>23097.0</v>
+      </c>
+      <c r="G6">
+        <v>762672.0</v>
+      </c>
+      <c r="H6">
+        <v>1598032.0</v>
+      </c>
+      <c r="I6">
+        <v>361980.0</v>
+      </c>
+      <c r="J6">
+        <v>-18304.0</v>
+      </c>
+      <c r="K6">
+        <v>320179.0</v>
+      </c>
+      <c r="L6">
+        <v>1968366.0</v>
+      </c>
+      <c r="M6">
+        <v>2061598.0</v>
+      </c>
+      <c r="N6">
+        <v>4383172.0</v>
+      </c>
+      <c r="O6">
+        <v>4911302.0</v>
+      </c>
+      <c r="P6">
+        <v>3000957.0</v>
+      </c>
+      <c r="Q6">
+        <v>2623203.0</v>
+      </c>
+      <c r="R6">
+        <v>2676935.0</v>
+      </c>
+      <c r="S6">
+        <v>-429000.0</v>
+      </c>
+      <c r="T6">
+        <v>429000.0</v>
+      </c>
+      <c r="U6">
+        <v>-5097000.0</v>
+      </c>
+      <c r="V6">
+        <v>-1.0</v>
+      </c>
+      <c r="W6">
+        <v>1.0</v>
+      </c>
+      <c r="X6">
+        <v>125399.0</v>
+      </c>
+      <c r="Y6">
+        <v>2814827.0</v>
+      </c>
+      <c r="Z6">
+        <v>2082921.0</v>
+      </c>
+      <c r="AA6">
+        <v>2406604.0</v>
+      </c>
+      <c r="AB6">
+        <v>2755480.0</v>
+      </c>
+      <c r="AC6">
+        <v>3122400.0</v>
+      </c>
+      <c r="AD6">
+        <v>1040810.0</v>
+      </c>
+      <c r="AE6">
+        <v>2754657.0</v>
+      </c>
+      <c r="AF6">
+        <v>3284616.0</v>
+      </c>
+      <c r="AG6">
+        <v>4430517.0</v>
+      </c>
+      <c r="AH6">
+        <v>2371899.0</v>
+      </c>
+      <c r="AI6">
+        <v>106550.0</v>
+      </c>
+      <c r="AJ6">
+        <v>1173808.0</v>
+      </c>
+      <c r="AK6">
+        <v>3270525.0</v>
+      </c>
+      <c r="AL6">
+        <v>2227697.0</v>
+      </c>
+      <c r="AM6">
+        <v>3194305.0</v>
+      </c>
+      <c r="AN6">
+        <v>1942759.0</v>
+      </c>
+      <c r="AO6">
+        <v>598783.0</v>
+      </c>
+      <c r="AP6">
+        <v>2749861.0</v>
+      </c>
+      <c r="AQ6">
+        <v>4297588.0</v>
+      </c>
+      <c r="AR6">
+        <v>3973134.0</v>
+      </c>
+      <c r="AS6">
+        <v>2586969.0</v>
+      </c>
+      <c r="AT6">
+        <v>2911123.0</v>
+      </c>
+      <c r="AU6">
+        <v>3558811.0</v>
+      </c>
+      <c r="AV6">
+        <v>7175553.0</v>
+      </c>
+      <c r="AW6">
+        <v>6123284.0</v>
+      </c>
+      <c r="AX6">
+        <v>11638438.0</v>
+      </c>
+      <c r="AY6">
+        <v>14217571.0</v>
+      </c>
+      <c r="AZ6">
+        <v>14028630.0</v>
+      </c>
+      <c r="BA6">
+        <v>9170568.0</v>
+      </c>
+      <c r="BB6">
+        <v>11062647.0</v>
+      </c>
+      <c r="BC6">
+        <v>14706186.0</v>
+      </c>
+      <c r="BD6">
+        <v>14334083.0</v>
+      </c>
+      <c r="BE6">
+        <v>14857041.0</v>
+      </c>
+      <c r="BF6">
+        <v>14219109.0</v>
+      </c>
+      <c r="BG6">
+        <v>24745000.0</v>
+      </c>
+      <c r="BH6">
+        <v>4528000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-77000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:61">
+      <c r="A7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
+      <c r="A8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
+      <c r="A9" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9">
+        <v>1526091.0</v>
+      </c>
+      <c r="C9">
+        <v>2542049.0</v>
+      </c>
+      <c r="D9">
+        <v>685198.0</v>
+      </c>
+      <c r="E9">
+        <v>419589.0</v>
+      </c>
+      <c r="F9">
+        <v>23000.0</v>
+      </c>
+      <c r="G9">
+        <v>1471418.0</v>
+      </c>
+      <c r="H9">
+        <v>1610701.0</v>
+      </c>
+      <c r="I9">
+        <v>18332.0</v>
+      </c>
+      <c r="J9">
+        <v>191128.0</v>
+      </c>
+      <c r="K9">
+        <v>447092.0</v>
+      </c>
+      <c r="L9">
+        <v>2513627.0</v>
+      </c>
+      <c r="M9">
+        <v>2175032.0</v>
+      </c>
+      <c r="N9">
+        <v>4761710.0</v>
+      </c>
+      <c r="O9">
+        <v>5106858.0</v>
+      </c>
+      <c r="P9">
+        <v>3240097.0</v>
+      </c>
+      <c r="Q9">
+        <v>3064977.0</v>
+      </c>
+      <c r="R9">
+        <v>3016684.0</v>
+      </c>
+      <c r="S9">
+        <v>2731170.0</v>
+      </c>
+      <c r="T9">
+        <v>607786.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9">
+        <v>287463.0</v>
+      </c>
+      <c r="W9">
+        <v>-5565015.0</v>
+      </c>
+      <c r="X9">
+        <v>172819.0</v>
+      </c>
+      <c r="Y9">
+        <v>3103364.0</v>
+      </c>
+      <c r="Z9">
+        <v>2288832.0</v>
+      </c>
+      <c r="AA9">
+        <v>1955060.0</v>
+      </c>
+      <c r="AB9">
+        <v>-738804.0</v>
+      </c>
+      <c r="AC9">
+        <v>-1050667.0</v>
+      </c>
+      <c r="AD9">
+        <v>1255504.0</v>
+      </c>
+      <c r="AE9">
+        <v>3140638.0</v>
+      </c>
+      <c r="AF9">
+        <v>-1359951.0</v>
+      </c>
+      <c r="AG9">
+        <v>-1092798.0</v>
+      </c>
+      <c r="AH9">
+        <v>2523247.0</v>
+      </c>
+      <c r="AI9">
+        <v>170260.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1549611.0</v>
+      </c>
+      <c r="AK9">
+        <v>3546015.0</v>
+      </c>
+      <c r="AL9">
+        <v>2378074.0</v>
+      </c>
+      <c r="AM9">
+        <v>3344508.0</v>
+      </c>
+      <c r="AN9">
+        <v>1992888.0</v>
+      </c>
+      <c r="AO9">
+        <v>708982.0</v>
+      </c>
+      <c r="AP9">
+        <v>3169942.0</v>
+      </c>
+      <c r="AQ9">
+        <v>4477584.0</v>
+      </c>
+      <c r="AR9">
+        <v>4158092.0</v>
+      </c>
+      <c r="AS9">
+        <v>2781967.0</v>
+      </c>
+      <c r="AT9">
+        <v>3061132.0</v>
+      </c>
+      <c r="AU9">
+        <v>3678829.0</v>
+      </c>
+      <c r="AV9">
+        <v>7415563.0</v>
+      </c>
+      <c r="AW9">
+        <v>6348293.0</v>
+      </c>
+      <c r="AX9">
+        <v>11863429.0</v>
+      </c>
+      <c r="AY9">
+        <v>14367657.0</v>
+      </c>
+      <c r="AZ9">
+        <v>14203592.0</v>
+      </c>
+      <c r="BA9">
+        <v>9295577.0</v>
+      </c>
+      <c r="BB9">
+        <v>11212756.0</v>
+      </c>
+      <c r="BC9">
+        <v>14940820.0</v>
+      </c>
+      <c r="BD9">
+        <v>14459162.0</v>
+      </c>
+      <c r="BE9">
+        <v>15232110.0</v>
+      </c>
+      <c r="BF9">
+        <v>14469124.0</v>
+      </c>
+      <c r="BG9">
+        <v>31673000.0</v>
+      </c>
+      <c r="BH9">
+        <v>24718000.0</v>
+      </c>
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
+      <c r="A10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B10">
+        <v>1419000.0</v>
+      </c>
+      <c r="C10">
+        <v>2705986.0</v>
+      </c>
+      <c r="D10">
+        <v>528000.0</v>
+      </c>
+      <c r="E10">
+        <v>282084.0</v>
+      </c>
+      <c r="F10">
+        <v>-23000.0</v>
+      </c>
+      <c r="G10">
+        <v>1303500.0</v>
+      </c>
+      <c r="H10">
+        <v>1518000.0</v>
+      </c>
+      <c r="I10">
+        <v>-18332.0</v>
+      </c>
+      <c r="J10">
+        <v>-18304.0</v>
+      </c>
+      <c r="K10">
+        <v>5168460.0</v>
+      </c>
+      <c r="L10">
+        <v>2475000.0</v>
+      </c>
+      <c r="M10">
+        <v>2074050.0</v>
+      </c>
+      <c r="N10">
+        <v>4395600.0</v>
+      </c>
+      <c r="O10">
+        <v>4917000.0</v>
+      </c>
+      <c r="P10">
+        <v>3003000.0</v>
+      </c>
+      <c r="Q10">
+        <v>2623500.0</v>
+      </c>
+      <c r="R10">
+        <v>2937000.0</v>
+      </c>
+      <c r="S10">
+        <v>2689500.0</v>
+      </c>
+      <c r="T10">
+        <v>429000.0</v>
+      </c>
+      <c r="U10">
+        <v>-4913061.0</v>
+      </c>
+      <c r="V10">
+        <v>287461.0</v>
+      </c>
+      <c r="W10">
+        <v>1.0</v>
+      </c>
+      <c r="X10">
+        <v>125400.0</v>
+      </c>
+      <c r="Y10">
+        <v>2814900.0</v>
+      </c>
+      <c r="Z10">
+        <v>2083290.0</v>
+      </c>
+      <c r="AA10">
+        <v>2409000.0</v>
+      </c>
+      <c r="AB10">
+        <v>2759856.0</v>
+      </c>
+      <c r="AC10">
+        <v>3304785.0</v>
+      </c>
+      <c r="AD10">
+        <v>1045603.0</v>
+      </c>
+      <c r="AE10">
+        <v>2758635.0</v>
+      </c>
+      <c r="AF10">
+        <v>4789850.0</v>
+      </c>
+      <c r="AG10">
+        <v>4432989.0</v>
+      </c>
+      <c r="AH10">
+        <v>2373261.0</v>
+      </c>
+      <c r="AI10">
+        <v>38070417.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1174602.0</v>
+      </c>
+      <c r="AK10">
+        <v>3271026.0</v>
+      </c>
+      <c r="AL10">
+        <v>2228028.0</v>
+      </c>
+      <c r="AM10">
+        <v>3194499.0</v>
+      </c>
+      <c r="AN10">
+        <v>1942908.0</v>
+      </c>
+      <c r="AO10">
+        <v>598950.0</v>
+      </c>
+      <c r="AP10">
+        <v>2749923.0</v>
+      </c>
+      <c r="AQ10">
+        <v>4297590.0</v>
+      </c>
+      <c r="AR10">
+        <v>3973134.0</v>
+      </c>
+      <c r="AS10">
+        <v>2586969.0</v>
+      </c>
+      <c r="AT10">
+        <v>2911128.0</v>
+      </c>
+      <c r="AU10">
+        <v>3558819.0</v>
+      </c>
+      <c r="AV10">
+        <v>7175553.0</v>
+      </c>
+      <c r="AW10">
+        <v>6123284.0</v>
+      </c>
+      <c r="AX10">
+        <v>11638438.0</v>
+      </c>
+      <c r="AY10">
+        <v>14217687.0</v>
+      </c>
+      <c r="AZ10">
+        <v>14028630.0</v>
+      </c>
+      <c r="BA10">
+        <v>9170568.0</v>
+      </c>
+      <c r="BB10">
+        <v>11062722.0</v>
+      </c>
+      <c r="BC10">
+        <v>14640846.0</v>
+      </c>
+      <c r="BD10">
+        <v>14334177.0</v>
+      </c>
+      <c r="BE10">
+        <v>14857128.0</v>
+      </c>
+      <c r="BF10">
+        <v>14219013.0</v>
+      </c>
+      <c r="BG10">
+        <v>9544000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-11529000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-77000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:61">
+      <c r="A11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
+        <v>15015428532.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
+        <v>-8407601356.0</v>
+      </c>
+      <c r="J11">
+        <v>-6607827176.0</v>
+      </c>
+      <c r="K11">
+        <v>382613.0</v>
+      </c>
+      <c r="L11">
+        <v>2060596.0</v>
+      </c>
+      <c r="M11">
+        <v>2356075.0</v>
+      </c>
+      <c r="N11">
+        <v>-12428.0</v>
+      </c>
+      <c r="O11">
+        <v>-10722879.0</v>
+      </c>
+      <c r="P11">
+        <v>-4086.0</v>
+      </c>
+      <c r="Q11">
+        <v>2623203.0</v>
+      </c>
+      <c r="R11">
+        <v>-130035.0</v>
+      </c>
+      <c r="S11">
+        <v>-1823069.0</v>
+      </c>
+      <c r="T11">
+        <v>429000.0</v>
+      </c>
+      <c r="U11">
+        <v>-4913061.0</v>
+      </c>
+      <c r="V11">
+        <v>287461.0</v>
+      </c>
+      <c r="W11">
+        <v>-5023591.0</v>
+      </c>
+      <c r="X11">
+        <v>48933.0</v>
+      </c>
+      <c r="Y11">
+        <v>2890083.0</v>
+      </c>
+      <c r="Z11">
+        <v>1933252.0</v>
+      </c>
+      <c r="AA11">
+        <v>1784847.0</v>
+      </c>
+      <c r="AB11">
+        <v>2757388.0</v>
+      </c>
+      <c r="AC11">
+        <v>-5093.0</v>
+      </c>
+      <c r="AD11">
+        <v>884371.0</v>
+      </c>
+      <c r="AE11">
+        <v>2796184.0</v>
+      </c>
+      <c r="AF11">
+        <v>-1770.0</v>
+      </c>
+      <c r="AG11">
+        <v>4330219.0</v>
+      </c>
+      <c r="AH11">
+        <v>2168378.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
+        <v>7175553.0</v>
+      </c>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11">
+        <v>14219205.0</v>
+      </c>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11">
+        <v>-192.0</v>
+      </c>
+      <c r="BG11">
+        <v>150000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-34000.0</v>
+      </c>
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
+      <c r="A12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
+        <v>2043.0</v>
+      </c>
+      <c r="P12">
+        <v>2043.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12">
+        <v>130035.0</v>
+      </c>
+      <c r="S12">
+        <v>1823069.0</v>
+      </c>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
+        <v>0.0</v>
+      </c>
+      <c r="AG12">
+        <v>0.0</v>
+      </c>
+      <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12">
+        <v>1957000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1220000.0</v>
+      </c>
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
+      <c r="A13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13">
+        <v>23418.0</v>
+      </c>
+      <c r="C13">
+        <v>23101.0</v>
+      </c>
+      <c r="D13">
+        <v>23266.0</v>
+      </c>
+      <c r="E13">
+        <v>23097.0</v>
+      </c>
+      <c r="F13">
+        <v>23000.0</v>
+      </c>
+      <c r="G13">
+        <v>23349.0</v>
+      </c>
+      <c r="H13">
+        <v>20048.0</v>
+      </c>
+      <c r="I13">
+        <v>18332.0</v>
+      </c>
+      <c r="J13">
+        <v>18304.0</v>
+      </c>
+      <c r="K13">
+        <v>21627.0</v>
+      </c>
+      <c r="L13">
+        <v>16634.0</v>
+      </c>
+      <c r="M13">
+        <v>12452.0</v>
+      </c>
+      <c r="N13">
+        <v>12428.0</v>
+      </c>
+      <c r="O13">
+        <v>5698.0</v>
+      </c>
+      <c r="P13">
+        <v>2043.0</v>
+      </c>
+      <c r="Q13">
+        <v>297.0</v>
+      </c>
+      <c r="R13">
+        <v>5.0</v>
+      </c>
+      <c r="S13">
+        <v>2.0</v>
+      </c>
+      <c r="T13">
+        <v>0.0</v>
+      </c>
+      <c r="U13">
+        <v>0.0</v>
+      </c>
+      <c r="V13">
+        <v>1.0</v>
+      </c>
+      <c r="W13">
+        <v>1.0</v>
+      </c>
+      <c r="X13">
+        <v>1.0</v>
+      </c>
+      <c r="Y13">
+        <v>73.0</v>
+      </c>
+      <c r="Z13">
+        <v>369.0</v>
+      </c>
+      <c r="AA13">
+        <v>2396.0</v>
+      </c>
+      <c r="AB13">
+        <v>4376.0</v>
+      </c>
+      <c r="AC13">
+        <v>5093.0</v>
+      </c>
+      <c r="AD13">
+        <v>4793.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
+      <c r="A14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+    </row>
+    <row r="15" spans="1:61">
+      <c r="A15" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15">
+        <v>1419000.0</v>
+      </c>
+      <c r="C15">
+        <v>2705986.0</v>
+      </c>
+      <c r="D15">
+        <v>528000.0</v>
+      </c>
+      <c r="E15">
+        <v>282084.0</v>
+      </c>
+      <c r="F15">
+        <v>-23000.0</v>
+      </c>
+      <c r="G15">
+        <v>1303500.0</v>
+      </c>
+      <c r="H15">
+        <v>1518000.0</v>
+      </c>
+      <c r="I15">
+        <v>-18332.0</v>
+      </c>
+      <c r="J15">
+        <v>-18304.0</v>
+      </c>
+      <c r="K15">
+        <v>5168460.0</v>
+      </c>
+      <c r="L15">
+        <v>2475000.0</v>
+      </c>
+      <c r="M15">
+        <v>2074050.0</v>
+      </c>
+      <c r="N15">
+        <v>4395600.0</v>
+      </c>
+      <c r="O15">
+        <v>15639879.0</v>
+      </c>
+      <c r="P15">
+        <v>3003000.0</v>
+      </c>
+      <c r="Q15">
+        <v>2623500.0</v>
+      </c>
+      <c r="R15">
+        <v>2937000.0</v>
+      </c>
+      <c r="S15">
+        <v>2689500.0</v>
+      </c>
+      <c r="T15">
+        <v>429000.0</v>
+      </c>
+      <c r="U15">
+        <v>0.0</v>
+      </c>
+      <c r="V15">
+        <v>1.0</v>
+      </c>
+      <c r="W15">
+        <v>1.0</v>
+      </c>
+      <c r="X15">
+        <v>125400.0</v>
+      </c>
+      <c r="Y15">
+        <v>2814900.0</v>
+      </c>
+      <c r="Z15">
+        <v>2083290.0</v>
+      </c>
+      <c r="AA15">
+        <v>2409000.0</v>
+      </c>
+      <c r="AB15">
+        <v>2759856.0</v>
+      </c>
+      <c r="AC15">
+        <v>3304785.0</v>
+      </c>
+      <c r="AD15">
+        <v>1045603.0</v>
+      </c>
+      <c r="AE15">
+        <v>2758635.0</v>
+      </c>
+      <c r="AF15">
+        <v>4789850.0</v>
+      </c>
+      <c r="AG15">
+        <v>4432989.0</v>
+      </c>
+      <c r="AH15">
+        <v>2373261.0</v>
+      </c>
+      <c r="AI15">
+        <v>38070417.0</v>
+      </c>
+      <c r="AJ15">
+        <v>1174602.0</v>
+      </c>
+      <c r="AK15">
+        <v>3271026.0</v>
+      </c>
+      <c r="AL15">
+        <v>2228028.0</v>
+      </c>
+      <c r="AM15">
+        <v>3194499.0</v>
+      </c>
+      <c r="AN15">
+        <v>1942908.0</v>
+      </c>
+      <c r="AO15">
+        <v>598950.0</v>
+      </c>
+      <c r="AP15">
+        <v>2749923.0</v>
+      </c>
+      <c r="AQ15">
+        <v>4297590.0</v>
+      </c>
+      <c r="AR15">
+        <v>3973134.0</v>
+      </c>
+      <c r="AS15">
+        <v>2586969.0</v>
+      </c>
+      <c r="AT15">
+        <v>2911128.0</v>
+      </c>
+      <c r="AU15">
+        <v>3558819.0</v>
+      </c>
+      <c r="AV15">
+        <v>7175553.0</v>
+      </c>
+      <c r="AW15">
+        <v>6123284.0</v>
+      </c>
+      <c r="AX15">
+        <v>11638438.0</v>
+      </c>
+      <c r="AY15">
+        <v>14217687.0</v>
+      </c>
+      <c r="AZ15">
+        <v>14028630.0</v>
+      </c>
+      <c r="BA15">
+        <v>9170568.0</v>
+      </c>
+      <c r="BB15">
+        <v>11062722.0</v>
+      </c>
+      <c r="BC15">
+        <v>14640846.0</v>
+      </c>
+      <c r="BD15">
+        <v>14334177.0</v>
+      </c>
+      <c r="BE15">
+        <v>14857128.0</v>
+      </c>
+      <c r="BF15">
+        <v>14219205.0</v>
+      </c>
+      <c r="BG15">
+        <v>9394000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-11495000.0</v>
+      </c>
+      <c r="BI15">
+        <v>-77000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:61">
+      <c r="A16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>2475000.0</v>
+      </c>
+      <c r="M16">
+        <v>2074050.0</v>
+      </c>
+      <c r="N16">
+        <v>4395600.0</v>
+      </c>
+      <c r="O16">
+        <v>4917000.0</v>
+      </c>
+      <c r="P16">
+        <v>3003000.0</v>
+      </c>
+      <c r="Q16">
+        <v>2623500.0</v>
+      </c>
+      <c r="R16">
+        <v>2937000.0</v>
+      </c>
+      <c r="S16">
+        <v>2689500.0</v>
+      </c>
+      <c r="T16">
+        <v>429000.0</v>
+      </c>
+      <c r="U16">
+        <v>429000.0</v>
+      </c>
+      <c r="V16">
+        <v>429000.0</v>
+      </c>
+      <c r="W16">
+        <v>1.0</v>
+      </c>
+      <c r="X16">
+        <v>125400.0</v>
+      </c>
+      <c r="Y16">
+        <v>2814900.0</v>
+      </c>
+      <c r="Z16">
+        <v>2083290.0</v>
+      </c>
+      <c r="AA16">
+        <v>2409000.0</v>
+      </c>
+      <c r="AB16">
+        <v>2759856.0</v>
+      </c>
+      <c r="AC16">
+        <v>3304785.0</v>
+      </c>
+      <c r="AD16">
+        <v>1045603.0</v>
+      </c>
+      <c r="AE16">
+        <v>2758635.0</v>
+      </c>
+      <c r="AF16">
+        <v>4789850.0</v>
+      </c>
+      <c r="AG16">
+        <v>4432989.0</v>
+      </c>
+      <c r="AH16">
+        <v>2373261.0</v>
+      </c>
+      <c r="AI16">
+        <v>38070417.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1174602.0</v>
+      </c>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
+      <c r="A17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B17">
+        <v>1419000.0</v>
+      </c>
+      <c r="C17">
+        <v>2705986.0</v>
+      </c>
+      <c r="D17">
+        <v>528000.0</v>
+      </c>
+      <c r="E17">
+        <v>282084.0</v>
+      </c>
+      <c r="F17">
+        <v>0.0</v>
+      </c>
+      <c r="G17">
+        <v>1303500.0</v>
+      </c>
+      <c r="H17">
+        <v>1518000.0</v>
+      </c>
+      <c r="I17">
+        <v>0.0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>5168460.0</v>
+      </c>
+      <c r="L17">
+        <v>2475000.0</v>
+      </c>
+      <c r="M17">
+        <v>2074050.0</v>
+      </c>
+      <c r="N17">
+        <v>4395600.0</v>
+      </c>
+      <c r="O17">
+        <v>4917000.0</v>
+      </c>
+      <c r="P17">
+        <v>3003000.0</v>
+      </c>
+      <c r="Q17">
+        <v>2623500.0</v>
+      </c>
+      <c r="R17">
+        <v>2937000.0</v>
+      </c>
+      <c r="S17">
+        <v>2689500.0</v>
+      </c>
+      <c r="T17">
+        <v>429000.0</v>
+      </c>
+      <c r="U17">
+        <v>0.0</v>
+      </c>
+      <c r="V17">
+        <v>0.0</v>
+      </c>
+      <c r="W17">
+        <v>1.0</v>
+      </c>
+      <c r="X17">
+        <v>125400.0</v>
+      </c>
+      <c r="Y17">
+        <v>2814900.0</v>
+      </c>
+      <c r="Z17">
+        <v>2083290.0</v>
+      </c>
+      <c r="AA17">
+        <v>2409000.0</v>
+      </c>
+      <c r="AB17">
+        <v>2759856.0</v>
+      </c>
+      <c r="AC17">
+        <v>3304785.0</v>
+      </c>
+      <c r="AD17">
+        <v>1045603.0</v>
+      </c>
+      <c r="AE17">
+        <v>2758635.0</v>
+      </c>
+      <c r="AF17">
+        <v>4789850.0</v>
+      </c>
+      <c r="AG17">
+        <v>4432989.0</v>
+      </c>
+      <c r="AH17">
+        <v>2373261.0</v>
+      </c>
+      <c r="AI17">
+        <v>38070417.0</v>
+      </c>
+      <c r="AJ17">
+        <v>1174602.0</v>
+      </c>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
+      <c r="A18" t="s">
+        <v>140</v>
+      </c>
+      <c r="B18">
+        <v>23418.0</v>
+      </c>
+      <c r="C18">
+        <v>23101.0</v>
+      </c>
+      <c r="D18">
+        <v>23266.0</v>
+      </c>
+      <c r="E18">
+        <v>23097.0</v>
+      </c>
+      <c r="F18">
+        <v>23000.0</v>
+      </c>
+      <c r="G18">
+        <v>23349.0</v>
+      </c>
+      <c r="H18">
+        <v>20048.0</v>
+      </c>
+      <c r="I18">
+        <v>18332.0</v>
+      </c>
+      <c r="J18">
+        <v>18304.0</v>
+      </c>
+      <c r="K18">
+        <v>21627.0</v>
+      </c>
+      <c r="L18">
+        <v>16634.0</v>
+      </c>
+      <c r="M18">
+        <v>12452.0</v>
+      </c>
+      <c r="N18">
+        <v>12428.0</v>
+      </c>
+      <c r="O18">
+        <v>5698.0</v>
+      </c>
+      <c r="P18">
+        <v>2043.0</v>
+      </c>
+      <c r="Q18">
+        <v>297.0</v>
+      </c>
+      <c r="R18">
+        <v>5.0</v>
+      </c>
+      <c r="S18">
+        <v>2.0</v>
+      </c>
+      <c r="T18">
+        <v>0.0</v>
+      </c>
+      <c r="U18">
+        <v>0.0</v>
+      </c>
+      <c r="V18">
+        <v>1.0</v>
+      </c>
+      <c r="W18">
+        <v>1.0</v>
+      </c>
+      <c r="X18">
+        <v>1.0</v>
+      </c>
+      <c r="Y18">
+        <v>73.0</v>
+      </c>
+      <c r="Z18">
+        <v>369.0</v>
+      </c>
+      <c r="AA18">
+        <v>2396.0</v>
+      </c>
+      <c r="AB18">
+        <v>4376.0</v>
+      </c>
+      <c r="AC18">
+        <v>5093.0</v>
+      </c>
+      <c r="AD18">
+        <v>4793.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
+      <c r="A19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
+      <c r="A20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
+      <c r="A21" t="s">
+        <v>143</v>
+      </c>
+      <c r="B21">
+        <v>1419000.0</v>
+      </c>
+      <c r="C21">
+        <v>2394752.0</v>
+      </c>
+      <c r="D21">
+        <v>504734.0</v>
+      </c>
+      <c r="E21">
+        <v>258987.0</v>
+      </c>
+      <c r="F21">
+        <v>-225557.0</v>
+      </c>
+      <c r="G21">
+        <v>1186380.0</v>
+      </c>
+      <c r="H21">
+        <v>2333846.0</v>
+      </c>
+      <c r="I21">
+        <v>-398644.0</v>
+      </c>
+      <c r="J21">
+        <v>-172824.0</v>
+      </c>
+      <c r="K21">
+        <v>320180.0</v>
+      </c>
+      <c r="L21">
+        <v>1968366.0</v>
+      </c>
+      <c r="M21">
+        <v>2061598.0</v>
+      </c>
+      <c r="N21">
+        <v>4370744.0</v>
+      </c>
+      <c r="O21">
+        <v>-5807922.0</v>
+      </c>
+      <c r="P21">
+        <v>2996871.0</v>
+      </c>
+      <c r="Q21">
+        <v>2880575.0</v>
+      </c>
+      <c r="R21">
+        <v>2806965.0</v>
+      </c>
+      <c r="S21">
+        <v>2531542.0</v>
+      </c>
+      <c r="T21">
+        <v>429000.0</v>
+      </c>
+      <c r="U21">
+        <v>-5097000.0</v>
+      </c>
+      <c r="V21">
+        <v>-1.0</v>
+      </c>
+      <c r="W21">
+        <v>-5023147.0</v>
+      </c>
+      <c r="X21">
+        <v>125399.0</v>
+      </c>
+      <c r="Y21">
+        <v>2814827.0</v>
+      </c>
+      <c r="Z21">
+        <v>2082921.0</v>
+      </c>
+      <c r="AA21">
+        <v>2406604.0</v>
+      </c>
+      <c r="AB21">
+        <v>2755480.0</v>
+      </c>
+      <c r="AC21">
+        <v>3122400.0</v>
+      </c>
+      <c r="AD21">
+        <v>1040810.0</v>
+      </c>
+      <c r="AE21">
+        <v>2754657.0</v>
+      </c>
+      <c r="AF21">
+        <v>4036348.0</v>
+      </c>
+      <c r="AG21">
+        <v>4430517.0</v>
+      </c>
+      <c r="AH21">
+        <v>2371899.0</v>
+      </c>
+      <c r="AI21">
+        <v>37989929.0</v>
+      </c>
+      <c r="AJ21">
+        <v>1411714.0</v>
+      </c>
+      <c r="AK21">
+        <v>3379747.0</v>
+      </c>
+      <c r="AL21">
+        <v>2145125.0</v>
+      </c>
+      <c r="AM21">
+        <v>3200449.0</v>
+      </c>
+      <c r="AN21">
+        <v>1848139.0</v>
+      </c>
+      <c r="AO21">
+        <v>535681.0</v>
+      </c>
+      <c r="AP21">
+        <v>2978491.0</v>
+      </c>
+      <c r="AQ21">
+        <v>4263011.0</v>
+      </c>
+      <c r="AR21">
+        <v>4011934.0</v>
+      </c>
+      <c r="AS21">
+        <v>2648220.0</v>
+      </c>
+      <c r="AT21">
+        <v>2704439.0</v>
+      </c>
+      <c r="AU21">
+        <v>3579724.0</v>
+      </c>
+      <c r="AV21">
+        <v>7175553.0</v>
+      </c>
+      <c r="AW21">
+        <v>6126453.0</v>
+      </c>
+      <c r="AX21">
+        <v>11675081.0</v>
+      </c>
+      <c r="AY21">
+        <v>24011087.0</v>
+      </c>
+      <c r="AZ21">
+        <v>14042977.0</v>
+      </c>
+      <c r="BA21">
+        <v>9084603.0</v>
+      </c>
+      <c r="BB21">
+        <v>10994471.0</v>
+      </c>
+      <c r="BC21">
+        <v>14788297.0</v>
+      </c>
+      <c r="BD21">
+        <v>14347464.0</v>
+      </c>
+      <c r="BE21">
+        <v>14872679.0</v>
+      </c>
+      <c r="BF21">
+        <v>14124506.0</v>
+      </c>
+      <c r="BG21">
+        <v>11501000.0</v>
+      </c>
+      <c r="BH21">
+        <v>-10309000.0</v>
+      </c>
+      <c r="BI21">
+        <v>-77000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:61">
+      <c r="A22" t="s">
+        <v>144</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
+      <c r="A23" t="s">
+        <v>145</v>
+      </c>
+      <c r="B23">
+        <v>559725.0</v>
+      </c>
+      <c r="C23">
+        <v>537279.0</v>
+      </c>
+      <c r="D23">
+        <v>811445.0</v>
+      </c>
+      <c r="E23">
+        <v>160602.0</v>
+      </c>
+      <c r="F23">
+        <v>23000.0</v>
+      </c>
+      <c r="G23">
+        <v>520379.0</v>
+      </c>
+      <c r="H23">
+        <v>908547.0</v>
+      </c>
+      <c r="I23">
+        <v>416976.0</v>
+      </c>
+      <c r="J23">
+        <v>18304.0</v>
+      </c>
+      <c r="K23">
+        <v>189348.0</v>
+      </c>
+      <c r="L23">
+        <v>392491.0</v>
+      </c>
+      <c r="M23">
+        <v>395459.0</v>
+      </c>
+      <c r="N23">
+        <v>413633.0</v>
+      </c>
+      <c r="O23">
+        <v>397968.0</v>
+      </c>
+      <c r="P23">
+        <v>427334.0</v>
+      </c>
+      <c r="Q23">
+        <v>441477.0</v>
+      </c>
+      <c r="R23">
+        <v>417836.0</v>
+      </c>
+      <c r="S23">
+        <v>265653.0</v>
+      </c>
+      <c r="T23">
+        <v>970460.0</v>
+      </c>
+      <c r="U23">
+        <v>5097000.0</v>
+      </c>
+      <c r="V23">
+        <v>1.0</v>
+      </c>
+      <c r="W23">
+        <v>12232458132.0</v>
+      </c>
+      <c r="X23">
+        <v>47420.0</v>
+      </c>
+      <c r="Y23">
+        <v>288537.0</v>
+      </c>
+      <c r="Z23">
+        <v>205911.0</v>
+      </c>
+      <c r="AA23">
+        <v>451544.0</v>
+      </c>
+      <c r="AB23">
+        <v>199736.0</v>
+      </c>
+      <c r="AC23">
+        <v>193806.0</v>
+      </c>
+      <c r="AD23">
+        <v>214694.0</v>
+      </c>
+      <c r="AE23">
+        <v>385981.0</v>
+      </c>
+      <c r="AF23">
+        <v>903515.0</v>
+      </c>
+      <c r="AG23">
+        <v>152516.0</v>
+      </c>
+      <c r="AH23">
+        <v>151348.0</v>
+      </c>
+      <c r="AI23">
+        <v>63710.0</v>
+      </c>
+      <c r="AJ23">
+        <v>375803.0</v>
+      </c>
+      <c r="AK23">
+        <v>275490.0</v>
+      </c>
+      <c r="AL23">
+        <v>150377.0</v>
+      </c>
+      <c r="AM23">
+        <v>150203.0</v>
+      </c>
+      <c r="AN23">
+        <v>50129.0</v>
+      </c>
+      <c r="AO23">
+        <v>110199.0</v>
+      </c>
+      <c r="AP23">
+        <v>420081.0</v>
+      </c>
+      <c r="AQ23">
+        <v>179996.0</v>
+      </c>
+      <c r="AR23">
+        <v>184958.0</v>
+      </c>
+      <c r="AS23">
+        <v>194998.0</v>
+      </c>
+      <c r="AT23">
+        <v>150009.0</v>
+      </c>
+      <c r="AU23">
+        <v>120018.0</v>
+      </c>
+      <c r="AV23">
+        <v>240010.0</v>
+      </c>
+      <c r="AW23">
+        <v>225009.0</v>
+      </c>
+      <c r="AX23">
+        <v>224993.0</v>
+      </c>
+      <c r="AY23">
+        <v>150086.0</v>
+      </c>
+      <c r="AZ23">
+        <v>174962.0</v>
+      </c>
+      <c r="BA23">
+        <v>125009.0</v>
+      </c>
+      <c r="BB23">
+        <v>150109.0</v>
+      </c>
+      <c r="BC23">
+        <v>234634.0</v>
+      </c>
+      <c r="BD23">
+        <v>111792.0</v>
+      </c>
+      <c r="BE23">
+        <v>359518.0</v>
+      </c>
+      <c r="BF23">
+        <v>344618.0</v>
+      </c>
+      <c r="BG23">
+        <v>31441000.0</v>
+      </c>
+      <c r="BH23">
+        <v>29254000.0</v>
+      </c>
+      <c r="BI23">
+        <v>77000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:61">
+      <c r="A24" t="s">
+        <v>146</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
+      <c r="A25" t="s">
+        <v>147</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
+      <c r="A26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
+      <c r="A27" t="s">
+        <v>149</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
+        <v>361330299.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27">
+        <v>654000.0</v>
+      </c>
+      <c r="BH27">
+        <v>795000.0</v>
+      </c>
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
+      <c r="A28" t="s">
+        <v>150</v>
+      </c>
+      <c r="B28">
+        <v>536307.0</v>
+      </c>
+      <c r="C28">
+        <v>513627171.0</v>
+      </c>
+      <c r="D28">
+        <v>173732000.0</v>
+      </c>
+      <c r="E28">
+        <v>289272.0</v>
+      </c>
+      <c r="F28">
+        <v>248557.0</v>
+      </c>
+      <c r="G28">
+        <v>285038.0</v>
+      </c>
+      <c r="H28">
+        <v>361423000.0</v>
+      </c>
+      <c r="I28">
+        <v>416976.0</v>
+      </c>
+      <c r="J28">
+        <v>191128.0</v>
+      </c>
+      <c r="K28">
+        <v>126914.0</v>
+      </c>
+      <c r="L28">
+        <v>300261.0</v>
+      </c>
+      <c r="M28">
+        <v>113434.0</v>
+      </c>
+      <c r="N28">
+        <v>378538.0</v>
+      </c>
+      <c r="O28">
+        <v>195556.0</v>
+      </c>
+      <c r="P28">
+        <v>239140.0</v>
+      </c>
+      <c r="Q28">
+        <v>184402.0</v>
+      </c>
+      <c r="R28">
+        <v>209719.0</v>
+      </c>
+      <c r="S28">
+        <v>199628.0</v>
+      </c>
+      <c r="T28">
+        <v>178786.0</v>
+      </c>
+      <c r="U28">
+        <v>183939.0</v>
+      </c>
+      <c r="V28">
+        <v>287463.0</v>
+      </c>
+      <c r="W28">
+        <v>223710.0</v>
+      </c>
+      <c r="X28">
+        <v>123887.0</v>
+      </c>
+      <c r="Y28">
+        <v>213354.0</v>
+      </c>
+      <c r="Z28">
+        <v>355949.0</v>
+      </c>
+      <c r="AA28">
+        <v>172609.0</v>
+      </c>
+      <c r="AB28">
+        <v>202204.0</v>
+      </c>
+      <c r="AC28">
+        <v>177275.0</v>
+      </c>
+      <c r="AD28">
+        <v>375926.0</v>
+      </c>
+      <c r="AE28">
+        <v>348432.0</v>
+      </c>
+      <c r="AF28">
+        <v>173015.0</v>
+      </c>
+      <c r="AG28">
+        <v>255286.0</v>
+      </c>
+      <c r="AH28">
+        <v>356231.0</v>
+      </c>
+      <c r="AI28">
+        <v>144198.0</v>
+      </c>
+      <c r="AJ28">
+        <v>138691.0</v>
+      </c>
+      <c r="AK28">
+        <v>166769.0</v>
+      </c>
+      <c r="AL28">
+        <v>233280.0</v>
+      </c>
+      <c r="AM28">
+        <v>144253.0</v>
+      </c>
+      <c r="AN28">
+        <v>144898.0</v>
+      </c>
+      <c r="AO28">
+        <v>173468.0</v>
+      </c>
+      <c r="AP28">
+        <v>191513.0</v>
+      </c>
+      <c r="AQ28">
+        <v>214575.0</v>
+      </c>
+      <c r="AR28">
+        <v>146158.0</v>
+      </c>
+      <c r="AS28">
+        <v>133747.0</v>
+      </c>
+      <c r="AT28">
+        <v>356698.0</v>
+      </c>
+      <c r="AU28">
+        <v>99113.0</v>
+      </c>
+      <c r="AV28">
+        <v>137011.0</v>
+      </c>
+      <c r="AW28">
+        <v>221840.0</v>
+      </c>
+      <c r="AX28">
+        <v>188350.0</v>
+      </c>
+      <c r="AY28">
+        <v>119403.0</v>
+      </c>
+      <c r="AZ28">
+        <v>160615.0</v>
+      </c>
+      <c r="BA28">
+        <v>210974.0</v>
+      </c>
+      <c r="BB28">
+        <v>218360.0</v>
+      </c>
+      <c r="BC28">
+        <v>152852.0</v>
+      </c>
+      <c r="BD28">
+        <v>111792.0</v>
+      </c>
+      <c r="BE28">
+        <v>359518.0</v>
+      </c>
+      <c r="BF28">
+        <v>344618.0</v>
+      </c>
+      <c r="BG28">
+        <v>4053000.0</v>
+      </c>
+      <c r="BH28">
+        <v>3043000.0</v>
+      </c>
+      <c r="BI28">
+        <v>77000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:61">
+      <c r="A29" t="s">
+        <v>151</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
+      <c r="A30" t="s">
+        <v>152</v>
+      </c>
+      <c r="B30">
+        <v>107091.0</v>
+      </c>
+      <c r="C30">
+        <v>147297.0</v>
+      </c>
+      <c r="D30">
+        <v>157198.0</v>
+      </c>
+      <c r="E30">
+        <v>160602.0</v>
+      </c>
+      <c r="F30">
+        <v>248557.0</v>
+      </c>
+      <c r="G30">
+        <v>285038.0</v>
+      </c>
+      <c r="H30">
+        <v>92701.0</v>
+      </c>
+      <c r="I30">
+        <v>416976.0</v>
+      </c>
+      <c r="J30">
+        <v>191128.0</v>
+      </c>
+      <c r="K30">
+        <v>126914.0</v>
+      </c>
+      <c r="L30">
+        <v>392491.0</v>
+      </c>
+      <c r="M30">
+        <v>395459.0</v>
+      </c>
+      <c r="N30">
+        <v>413633.0</v>
+      </c>
+      <c r="O30">
+        <v>397968.0</v>
+      </c>
+      <c r="P30">
+        <v>427334.0</v>
+      </c>
+      <c r="Q30">
+        <v>441477.0</v>
+      </c>
+      <c r="R30">
+        <v>417836.0</v>
+      </c>
+      <c r="S30">
+        <v>265653.0</v>
+      </c>
+      <c r="T30">
+        <v>970460.0</v>
+      </c>
+      <c r="U30">
+        <v>5097000.0</v>
+      </c>
+      <c r="V30">
+        <v>1.0</v>
+      </c>
+      <c r="W30">
+        <v>12232458132.0</v>
+      </c>
+      <c r="X30">
+        <v>47420.0</v>
+      </c>
+      <c r="Y30">
+        <v>288537.0</v>
+      </c>
+      <c r="Z30">
+        <v>205911.0</v>
+      </c>
+      <c r="AA30">
+        <v>-451544.0</v>
+      </c>
+      <c r="AB30">
+        <v>199736.0</v>
+      </c>
+      <c r="AC30">
+        <v>193806.0</v>
+      </c>
+      <c r="AD30">
+        <v>214694.0</v>
+      </c>
+      <c r="AE30">
+        <v>385981.0</v>
+      </c>
+      <c r="AF30">
+        <v>903515.0</v>
+      </c>
+      <c r="AG30">
+        <v>152516.0</v>
+      </c>
+      <c r="AH30">
+        <v>151348.0</v>
+      </c>
+      <c r="AI30">
+        <v>63710.0</v>
+      </c>
+      <c r="AJ30">
+        <v>375803.0</v>
+      </c>
+      <c r="AK30">
+        <v>275490.0</v>
+      </c>
+      <c r="AL30">
+        <v>150377.0</v>
+      </c>
+      <c r="AM30">
+        <v>150203.0</v>
+      </c>
+      <c r="AN30">
+        <v>50129.0</v>
+      </c>
+      <c r="AO30">
+        <v>110199.0</v>
+      </c>
+      <c r="AP30">
+        <v>420081.0</v>
+      </c>
+      <c r="AQ30">
+        <v>179996.0</v>
+      </c>
+      <c r="AR30">
+        <v>184958.0</v>
+      </c>
+      <c r="AS30">
+        <v>194998.0</v>
+      </c>
+      <c r="AT30">
+        <v>150009.0</v>
+      </c>
+      <c r="AU30">
+        <v>120018.0</v>
+      </c>
+      <c r="AV30">
+        <v>240010.0</v>
+      </c>
+      <c r="AW30">
+        <v>225009.0</v>
+      </c>
+      <c r="AX30">
+        <v>224993.0</v>
+      </c>
+      <c r="AY30">
+        <v>150086.0</v>
+      </c>
+      <c r="AZ30">
+        <v>174962.0</v>
+      </c>
+      <c r="BA30">
+        <v>125009.0</v>
+      </c>
+      <c r="BB30">
+        <v>150109.0</v>
+      </c>
+      <c r="BC30">
+        <v>234634.0</v>
+      </c>
+      <c r="BD30">
+        <v>111792.0</v>
+      </c>
+      <c r="BE30">
+        <v>359518.0</v>
+      </c>
+      <c r="BF30">
+        <v>344618.0</v>
+      </c>
+      <c r="BG30">
+        <v>24179000.0</v>
+      </c>
+      <c r="BH30">
+        <v>31020000.0</v>
+      </c>
+      <c r="BI30">
+        <v>77000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:61">
+      <c r="A31" t="s">
+        <v>153</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>311234.0</v>
+      </c>
+      <c r="D31">
+        <v>23266.0</v>
+      </c>
+      <c r="E31">
+        <v>23097.0</v>
+      </c>
+      <c r="F31">
+        <v>225557.0</v>
+      </c>
+      <c r="G31">
+        <v>117120.0</v>
+      </c>
+      <c r="H31">
+        <v>-815846.0</v>
+      </c>
+      <c r="I31">
+        <v>398644.0</v>
+      </c>
+      <c r="J31">
+        <v>172824.0</v>
+      </c>
+      <c r="K31">
+        <v>4869908.0</v>
+      </c>
+      <c r="L31">
+        <v>152770.0</v>
+      </c>
+      <c r="M31">
+        <v>-282025.0</v>
+      </c>
+      <c r="N31">
+        <v>-35095.0</v>
+      </c>
+      <c r="O31">
+        <v>5698.0</v>
+      </c>
+      <c r="P31">
+        <v>-188194.0</v>
+      </c>
+      <c r="Q31">
+        <v>-257075.0</v>
+      </c>
+      <c r="R31">
+        <v>-78087.0</v>
+      </c>
+      <c r="S31">
+        <v>157958.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31">
+        <v>183939.0</v>
+      </c>
+      <c r="V31">
+        <v>1.0</v>
+      </c>
+      <c r="W31">
+        <v>3499894.0</v>
+      </c>
+      <c r="X31">
+        <v>76467.0</v>
+      </c>
+      <c r="Y31">
+        <v>-75183.0</v>
+      </c>
+      <c r="Z31">
+        <v>150038.0</v>
+      </c>
+      <c r="AA31">
+        <v>2396.0</v>
+      </c>
+      <c r="AB31">
+        <v>4376.0</v>
+      </c>
+      <c r="AC31">
+        <v>182385.0</v>
+      </c>
+      <c r="AD31">
+        <v>4793.0</v>
+      </c>
+      <c r="AE31">
+        <v>3978.0</v>
+      </c>
+      <c r="AF31">
+        <v>753502.0</v>
+      </c>
+      <c r="AG31">
+        <v>2472.0</v>
+      </c>
+      <c r="AH31">
+        <v>1362.0</v>
+      </c>
+      <c r="AI31">
+        <v>80488.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-237112.0</v>
+      </c>
+      <c r="AK31">
+        <v>-108721.0</v>
+      </c>
+      <c r="AL31">
+        <v>82903.0</v>
+      </c>
+      <c r="AM31">
+        <v>-5950.0</v>
+      </c>
+      <c r="AN31">
+        <v>94769.0</v>
+      </c>
+      <c r="AO31">
+        <v>63269.0</v>
+      </c>
+      <c r="AP31">
+        <v>-228568.0</v>
+      </c>
+      <c r="AQ31">
+        <v>34579.0</v>
+      </c>
+      <c r="AR31">
+        <v>-38800.0</v>
+      </c>
+      <c r="AS31">
+        <v>-61251.0</v>
+      </c>
+      <c r="AT31">
+        <v>206689.0</v>
+      </c>
+      <c r="AU31">
+        <v>-20905.0</v>
+      </c>
+      <c r="AV31">
+        <v>-103000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-3169.0</v>
+      </c>
+      <c r="AX31">
+        <v>-36643.0</v>
+      </c>
+      <c r="AY31">
+        <v>-30683.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-14347.0</v>
+      </c>
+      <c r="BA31">
+        <v>85965.0</v>
+      </c>
+      <c r="BB31">
+        <v>68251.0</v>
+      </c>
+      <c r="BC31">
+        <v>-65340.0</v>
+      </c>
+      <c r="BD31">
+        <v>-13287.0</v>
+      </c>
+      <c r="BE31">
+        <v>-15551.0</v>
+      </c>
+      <c r="BF31">
+        <v>-96.0</v>
+      </c>
+      <c r="BG31">
+        <v>-1957000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-1220000.0</v>
+      </c>
+      <c r="BI31"/>
+    </row>
+    <row r="32" spans="1:61">
+      <c r="A32" t="s">
+        <v>154</v>
+      </c>
+      <c r="B32">
+        <v>1978725.0</v>
+      </c>
+      <c r="C32">
+        <v>2932031.0</v>
+      </c>
+      <c r="D32">
+        <v>1339445.0</v>
+      </c>
+      <c r="E32">
+        <v>419589.0</v>
+      </c>
+      <c r="F32">
+        <v>46098.0</v>
+      </c>
+      <c r="G32">
+        <v>1706759.0</v>
+      </c>
+      <c r="H32">
+        <v>2426547.0</v>
+      </c>
+      <c r="I32">
+        <v>18332.0</v>
+      </c>
+      <c r="J32">
+        <v>18304.0</v>
+      </c>
+      <c r="K32">
+        <v>509526.0</v>
+      </c>
+      <c r="L32">
+        <v>2605857.0</v>
+      </c>
+      <c r="M32">
+        <v>2457057.0</v>
+      </c>
+      <c r="N32">
+        <v>4796805.0</v>
+      </c>
+      <c r="O32">
+        <v>5309270.0</v>
+      </c>
+      <c r="P32">
+        <v>3428291.0</v>
+      </c>
+      <c r="Q32">
+        <v>3064680.0</v>
+      </c>
+      <c r="R32">
+        <v>3224801.0</v>
+      </c>
+      <c r="S32">
+        <v>2797195.0</v>
+      </c>
+      <c r="T32">
+        <v>1399460.0</v>
+      </c>
+      <c r="U32">
+        <v>0.0</v>
+      </c>
+      <c r="V32">
+        <v>1.0</v>
+      </c>
+      <c r="W32">
+        <v>-5565015.0</v>
+      </c>
+      <c r="X32">
+        <v>172819.0</v>
+      </c>
+      <c r="Y32">
+        <v>3103364.0</v>
+      </c>
+      <c r="Z32">
+        <v>2288832.0</v>
+      </c>
+      <c r="AA32">
+        <v>1955060.0</v>
+      </c>
+      <c r="AB32">
+        <v>2955216.0</v>
+      </c>
+      <c r="AC32">
+        <v>3316206.0</v>
+      </c>
+      <c r="AD32">
+        <v>1255504.0</v>
+      </c>
+      <c r="AE32">
+        <v>3140638.0</v>
+      </c>
+      <c r="AF32">
+        <v>4939863.0</v>
+      </c>
+      <c r="AG32">
+        <v>4583033.0</v>
+      </c>
+      <c r="AH32">
+        <v>2523247.0</v>
+      </c>
+      <c r="AI32">
+        <v>170260.0</v>
+      </c>
+      <c r="AJ32">
+        <v>1549611.0</v>
+      </c>
+      <c r="AK32">
+        <v>3546015.0</v>
+      </c>
+      <c r="AL32">
+        <v>2378074.0</v>
+      </c>
+      <c r="AM32">
+        <v>3344508.0</v>
+      </c>
+      <c r="AN32">
+        <v>1992888.0</v>
+      </c>
+      <c r="AO32">
+        <v>708982.0</v>
+      </c>
+      <c r="AP32">
+        <v>3169942.0</v>
+      </c>
+      <c r="AQ32">
+        <v>4477584.0</v>
+      </c>
+      <c r="AR32">
+        <v>4158092.0</v>
+      </c>
+      <c r="AS32">
+        <v>2781967.0</v>
+      </c>
+      <c r="AT32">
+        <v>3061132.0</v>
+      </c>
+      <c r="AU32">
+        <v>3678829.0</v>
+      </c>
+      <c r="AV32">
+        <v>7415563.0</v>
+      </c>
+      <c r="AW32">
+        <v>6348293.0</v>
+      </c>
+      <c r="AX32">
+        <v>11863431.0</v>
+      </c>
+      <c r="AY32">
+        <v>14367657.0</v>
+      </c>
+      <c r="AZ32">
+        <v>14203592.0</v>
+      </c>
+      <c r="BA32">
+        <v>9295577.0</v>
+      </c>
+      <c r="BB32">
+        <v>11212756.0</v>
+      </c>
+      <c r="BC32">
+        <v>14940820.0</v>
+      </c>
+      <c r="BD32">
+        <v>14459162.0</v>
+      </c>
+      <c r="BE32">
+        <v>15232110.0</v>
+      </c>
+      <c r="BF32">
+        <v>14469124.0</v>
+      </c>
+      <c r="BG32">
+        <v>38935000.0</v>
+      </c>
+      <c r="BH32">
+        <v>22952000.0</v>
+      </c>
+      <c r="BI32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
+        <v>2277072263.0</v>
+      </c>
+      <c r="D2">
+        <v>922913.0</v>
+      </c>
+      <c r="E2">
+        <v>67116.0</v>
+      </c>
+      <c r="F2">
+        <v>29639.0</v>
+      </c>
+      <c r="G2">
+        <v>90665.0</v>
+      </c>
+      <c r="H2">
+        <v>827169.0</v>
+      </c>
+      <c r="I2">
+        <v>95567491.0</v>
+      </c>
+      <c r="J2">
+        <v>107324542.0</v>
+      </c>
+      <c r="K2">
+        <v>121009502.0</v>
+      </c>
+      <c r="L2">
+        <v>528372769.0</v>
+      </c>
+      <c r="M2">
+        <v>571396467.0</v>
+      </c>
+      <c r="N2">
+        <v>637845277.0</v>
+      </c>
+      <c r="O2">
+        <v>713723835.0</v>
+      </c>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>217922000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6">
+        <v>855797.0</v>
+      </c>
+      <c r="F6">
+        <v>37477.0</v>
+      </c>
+      <c r="G6">
+        <v>-61026.0</v>
+      </c>
+      <c r="H6">
+        <v>-736504.0</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6">
+        <v>-11757051.0</v>
+      </c>
+      <c r="K6">
+        <v>-13684960.0</v>
+      </c>
+      <c r="L6">
+        <v>-407363267.0</v>
+      </c>
+      <c r="M6">
+        <v>-43023698.0</v>
+      </c>
+      <c r="N6">
+        <v>-66448810.0</v>
+      </c>
+      <c r="O6">
+        <v>-75878558.0</v>
+      </c>
+      <c r="P6">
+        <v>53984000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7">
+        <v>37477.0</v>
+      </c>
+      <c r="K7">
+        <v>-61026.0</v>
+      </c>
+      <c r="L7">
+        <v>-736504.0</v>
+      </c>
+      <c r="M7">
+        <v>460396.0</v>
+      </c>
+      <c r="N7">
+        <v>182442.0</v>
+      </c>
+      <c r="O7">
+        <v>76480.0</v>
+      </c>
+      <c r="P7">
+        <v>-11850000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9">
+        <v>-4066000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15">
+        <v>44744073.0</v>
+      </c>
+      <c r="K15">
+        <v>8486280.0</v>
+      </c>
+      <c r="L15">
+        <v>13768821.0</v>
+      </c>
+      <c r="M15">
+        <v>28496094.0</v>
+      </c>
+      <c r="N15">
+        <v>48479607.0</v>
+      </c>
+      <c r="O15">
+        <v>58051356.0</v>
+      </c>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>2277072263.0</v>
+      </c>
+      <c r="E16">
+        <v>922913.0</v>
+      </c>
+      <c r="F16">
+        <v>67116.0</v>
+      </c>
+      <c r="G16">
+        <v>29639.0</v>
+      </c>
+      <c r="H16">
+        <v>90665.0</v>
+      </c>
+      <c r="I16">
+        <v>827169.0</v>
+      </c>
+      <c r="J16">
+        <v>95567491.0</v>
+      </c>
+      <c r="K16">
+        <v>107324542.0</v>
+      </c>
+      <c r="L16">
+        <v>121009502.0</v>
+      </c>
+      <c r="M16">
+        <v>528372769.0</v>
+      </c>
+      <c r="N16">
+        <v>571396467.0</v>
+      </c>
+      <c r="O16">
+        <v>637845277.0</v>
+      </c>
+      <c r="P16">
+        <v>53984000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>170</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>171</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18">
+        <v>4196655000.0</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18">
+        <v>32987022.0</v>
+      </c>
+      <c r="K18">
+        <v>-5198680.0</v>
+      </c>
+      <c r="L18">
+        <v>-393594446.0</v>
+      </c>
+      <c r="M18">
+        <v>-14527604.0</v>
+      </c>
+      <c r="N18">
+        <v>-17969203.0</v>
+      </c>
+      <c r="O18">
+        <v>-17827202.0</v>
+      </c>
+      <c r="P18">
+        <v>-230999000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>173</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>174</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>137</v>
+      </c>
+      <c r="B22">
+        <v>3516070.0</v>
+      </c>
+      <c r="C22">
+        <v>2821500.0</v>
+      </c>
+      <c r="D22">
+        <v>14113110.0</v>
+      </c>
+      <c r="E22">
+        <v>13480500.0</v>
+      </c>
+      <c r="F22">
+        <v>3118500.0</v>
+      </c>
+      <c r="G22">
+        <v>5023591.0</v>
+      </c>
+      <c r="H22">
+        <v>9519246.0</v>
+      </c>
+      <c r="I22">
+        <v>14354736.0</v>
+      </c>
+      <c r="J22">
+        <v>44744073.0</v>
+      </c>
+      <c r="K22">
+        <v>8486280.0</v>
+      </c>
+      <c r="L22">
+        <v>13768821.0</v>
+      </c>
+      <c r="M22">
+        <v>28496094.0</v>
+      </c>
+      <c r="N22">
+        <v>48479607.0</v>
+      </c>
+      <c r="O22">
+        <v>58051356.0</v>
+      </c>
+      <c r="P22">
+        <v>-8222000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
+        <v>-28496094.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23">
+        <v>282161000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>176</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>177</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>-2821500.0</v>
+      </c>
+      <c r="D25">
+        <v>-14113110.0</v>
+      </c>
+      <c r="E25">
+        <v>4183174500.0</v>
+      </c>
+      <c r="F25">
+        <v>-3118500.0</v>
+      </c>
+      <c r="G25">
+        <v>-5023591.0</v>
+      </c>
+      <c r="H25">
+        <v>-9519246.0</v>
+      </c>
+      <c r="I25">
+        <v>-14354736.0</v>
+      </c>
+      <c r="J25">
+        <v>-11757051.0</v>
+      </c>
+      <c r="K25">
+        <v>-13684960.0</v>
+      </c>
+      <c r="L25">
+        <v>-407363267.0</v>
+      </c>
+      <c r="M25">
+        <v>-43023698.0</v>
+      </c>
+      <c r="N25">
+        <v>-66448810.0</v>
+      </c>
+      <c r="O25">
+        <v>-75878558.0</v>
+      </c>
+      <c r="P25">
+        <v>6995000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>179</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>180</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28">
+        <v>-44744073.0</v>
+      </c>
+      <c r="K28">
+        <v>-8486280.0</v>
+      </c>
+      <c r="L28">
+        <v>-13768821.0</v>
+      </c>
+      <c r="M28">
+        <v>-28496094.0</v>
+      </c>
+      <c r="N28">
+        <v>-48479607.0</v>
+      </c>
+      <c r="O28">
+        <v>-58051356.0</v>
+      </c>
+      <c r="P28">
+        <v>332483000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>181</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29">
+        <v>4196655000.0</v>
+      </c>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29">
+        <v>32987022.0</v>
+      </c>
+      <c r="K29">
+        <v>-5198680.0</v>
+      </c>
+      <c r="L29">
+        <v>-393594446.0</v>
+      </c>
+      <c r="M29">
+        <v>-14527604.0</v>
+      </c>
+      <c r="N29">
+        <v>-17969203.0</v>
+      </c>
+      <c r="O29">
+        <v>-17827202.0</v>
+      </c>
+      <c r="P29">
+        <v>-13077000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>182</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30">
+        <v>-265422000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BG30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:59">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
+        <v>6</v>
+      </c>
+      <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
+      <c r="A2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2">
+        <v>59441480000.0</v>
+      </c>
+      <c r="H2">
+        <v>59441480000.0</v>
+      </c>
+      <c r="I2">
+        <v>2277072000.0</v>
+      </c>
+      <c r="J2">
+        <v>1332000.0</v>
+      </c>
+      <c r="K2">
+        <v>1240033.0</v>
+      </c>
+      <c r="L2">
+        <v>958007.0</v>
+      </c>
+      <c r="M2">
+        <v>922913.0</v>
+      </c>
+      <c r="N2">
+        <v>720501.0</v>
+      </c>
+      <c r="O2">
+        <v>532308.0</v>
+      </c>
+      <c r="P2">
+        <v>64029784.0</v>
+      </c>
+      <c r="Q2"/>
+      <c r="R2">
+        <v>65709651.0</v>
+      </c>
+      <c r="S2">
+        <v>67243490.0</v>
+      </c>
+      <c r="T2">
+        <v>49660000.0</v>
+      </c>
+      <c r="U2">
+        <v>74344781.0</v>
+      </c>
+      <c r="V2">
+        <v>74344781.0</v>
+      </c>
+      <c r="W2">
+        <v>75725078.0</v>
+      </c>
+      <c r="X2">
+        <v>53884000.0</v>
+      </c>
+      <c r="Y2">
+        <v>4324000.0</v>
+      </c>
+      <c r="Z2">
+        <v>80783360.0</v>
+      </c>
+      <c r="AA2">
+        <v>1255504.0</v>
+      </c>
+      <c r="AB2">
+        <v>53884000.0</v>
+      </c>
+      <c r="AC2">
+        <v>4324000.0</v>
+      </c>
+      <c r="AD2">
+        <v>88784905.0</v>
+      </c>
+      <c r="AE2">
+        <v>91375048.0</v>
+      </c>
+      <c r="AF2">
+        <v>94099933.0</v>
+      </c>
+      <c r="AG2">
+        <v>4324000.0</v>
+      </c>
+      <c r="AH2">
+        <v>4324000.0</v>
+      </c>
+      <c r="AI2">
+        <v>2378074.0</v>
+      </c>
+      <c r="AJ2">
+        <v>53884000.0</v>
+      </c>
+      <c r="AK2">
+        <v>4324000.0</v>
+      </c>
+      <c r="AL2">
+        <v>708982.0</v>
+      </c>
+      <c r="AM2">
+        <v>3169942.0</v>
+      </c>
+      <c r="AN2">
+        <v>53884000.0</v>
+      </c>
+      <c r="AO2">
+        <v>4324000.0</v>
+      </c>
+      <c r="AP2">
+        <v>504952722.0</v>
+      </c>
+      <c r="AQ2">
+        <v>517342068.0</v>
+      </c>
+      <c r="AR2">
+        <v>53884000.0</v>
+      </c>
+      <c r="AS2">
+        <v>4324000.0</v>
+      </c>
+      <c r="AT2">
+        <v>549094921.0</v>
+      </c>
+      <c r="AU2">
+        <v>560099264.0</v>
+      </c>
+      <c r="AV2">
+        <v>571396467.0</v>
+      </c>
+      <c r="AW2">
+        <v>4324000.0</v>
+      </c>
+      <c r="AX2">
+        <v>600760345.0</v>
+      </c>
+      <c r="AY2">
+        <v>618422283.0</v>
+      </c>
+      <c r="AZ2">
+        <v>53884000.0</v>
+      </c>
+      <c r="BA2">
+        <v>4324000.0</v>
+      </c>
+      <c r="BB2">
+        <v>677053069.0</v>
+      </c>
+      <c r="BC2">
+        <v>694975439.0</v>
+      </c>
+      <c r="BD2">
+        <v>4324000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1956000.0</v>
+      </c>
+      <c r="BF2">
+        <v>53984000.0</v>
+      </c>
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
+      <c r="A3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>14527000</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>417158000</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>417158000</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
+      </c>
+      <c r="AC3">
+        <v>417158000</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>417158000</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+      <c r="AK3">
+        <v>417158000</v>
+      </c>
+      <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
+        <v>417158000</v>
+      </c>
+      <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
+        <v>0</v>
+      </c>
+      <c r="AS3">
+        <v>417158000</v>
+      </c>
+      <c r="AT3">
+        <v>0</v>
+      </c>
+      <c r="AU3">
+        <v>0</v>
+      </c>
+      <c r="AV3">
+        <v>0</v>
+      </c>
+      <c r="AW3">
+        <v>417158000</v>
+      </c>
+      <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
+        <v>417158000</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>417158000</v>
+      </c>
+      <c r="BE3">
+        <v>14527000</v>
+      </c>
+      <c r="BF3">
+        <v>402631000</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
+      <c r="A4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
+      <c r="A5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
+      <c r="A6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6">
+        <v>2275740000.0</v>
+      </c>
+      <c r="K6">
+        <v>92230.0</v>
+      </c>
+      <c r="L6">
+        <v>282026.0</v>
+      </c>
+      <c r="M6">
+        <v>35094.0</v>
+      </c>
+      <c r="N6">
+        <v>202412.0</v>
+      </c>
+      <c r="O6">
+        <v>188193.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6">
+        <v>3224801.0</v>
+      </c>
+      <c r="R6">
+        <v>-2368000.0</v>
+      </c>
+      <c r="S6">
+        <v>-1533839.0</v>
+      </c>
+      <c r="T6">
+        <v>3103364.0</v>
+      </c>
+      <c r="U6">
+        <v>49660000.0</v>
+      </c>
+      <c r="V6"/>
+      <c r="W6">
+        <v>-1455481.0</v>
+      </c>
+      <c r="X6">
+        <v>2288832.0</v>
+      </c>
+      <c r="Y6">
+        <v>49560000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-1477009.0</v>
+      </c>
+      <c r="AA6">
+        <v>3316206.0</v>
+      </c>
+      <c r="AB6">
+        <v>1255504.0</v>
+      </c>
+      <c r="AC6">
+        <v>49560000.0</v>
+      </c>
+      <c r="AD6">
+        <v>4939863.0</v>
+      </c>
+      <c r="AE6">
+        <v>-2590143.0</v>
+      </c>
+      <c r="AF6">
+        <v>-3906483.0</v>
+      </c>
+      <c r="AG6">
+        <v>49560000.0</v>
+      </c>
+      <c r="AH6">
+        <v>1549611.0</v>
+      </c>
+      <c r="AI6">
+        <v>3546015.0</v>
+      </c>
+      <c r="AJ6">
+        <v>2378074.0</v>
+      </c>
+      <c r="AK6">
+        <v>49560000.0</v>
+      </c>
+      <c r="AL6">
+        <v>1992888.0</v>
+      </c>
+      <c r="AM6">
+        <v>708982.0</v>
+      </c>
+      <c r="AN6">
+        <v>3169942.0</v>
+      </c>
+      <c r="AO6">
+        <v>49560000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-380616292.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-12450597.0</v>
+      </c>
+      <c r="AR6">
+        <v>3061132.0</v>
+      </c>
+      <c r="AS6">
+        <v>49560000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-10672842.0</v>
+      </c>
+      <c r="AU6">
+        <v>-11007512.0</v>
+      </c>
+      <c r="AV6">
+        <v>-11333846.0</v>
+      </c>
+      <c r="AW6">
+        <v>49560000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-17111416.0</v>
+      </c>
+      <c r="AY6">
+        <v>-17575973.0</v>
+      </c>
+      <c r="AZ6">
+        <v>14469220.0</v>
+      </c>
+      <c r="BA6">
+        <v>49560000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-16362456.0</v>
+      </c>
+      <c r="BC6">
+        <v>-17937921.0</v>
+      </c>
+      <c r="BD6">
+        <v>49560000.0</v>
+      </c>
+      <c r="BE6">
+        <v>2368000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-52028000.0</v>
+      </c>
+      <c r="BG6">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:59">
+      <c r="A7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
+        <v>3235775.0</v>
+      </c>
+      <c r="O7">
+        <v>-9757611.0</v>
+      </c>
+      <c r="P7">
+        <v>6454720.0</v>
+      </c>
+      <c r="Q7"/>
+      <c r="R7">
+        <v>-3540955.0</v>
+      </c>
+      <c r="S7">
+        <v>67116.0</v>
+      </c>
+      <c r="T7"/>
+      <c r="U7">
+        <v>20134161.0</v>
+      </c>
+      <c r="V7">
+        <v>-7161.0</v>
+      </c>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7">
+        <v>20050000.0</v>
+      </c>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7">
+        <v>20050000.0</v>
+      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7">
+        <v>20050000.0</v>
+      </c>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7">
+        <v>20050000.0</v>
+      </c>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7">
+        <v>20050000.0</v>
+      </c>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7">
+        <v>20050000.0</v>
+      </c>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7">
+        <v>20050000.0</v>
+      </c>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7">
+        <v>20050000.0</v>
+      </c>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7">
+        <v>20050000.0</v>
+      </c>
+      <c r="BE7">
+        <v>3481000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-23608000.0</v>
+      </c>
+      <c r="BG7">
+        <v>77000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:59">
+      <c r="A8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
+      <c r="A9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9">
+        <v>7350000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
+        <v>19577000.0</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9">
+        <v>19577000.0</v>
+      </c>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
+        <v>19577000.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9">
+        <v>19577000.0</v>
+      </c>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9">
+        <v>19577000.0</v>
+      </c>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9">
+        <v>19577000.0</v>
+      </c>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9">
+        <v>19577000.0</v>
+      </c>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9">
+        <v>19577000.0</v>
+      </c>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9">
+        <v>19577000.0</v>
+      </c>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9">
+        <v>19577000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-7350000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-12227000.0</v>
+      </c>
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
+      <c r="A10" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
+      <c r="A11" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11"/>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
+      <c r="A12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
+      <c r="A13" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
+      <c r="A14" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14">
+        <v>-13357450.0</v>
+      </c>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
+      <c r="A15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
+      <c r="A16" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>59441480000.0</v>
+      </c>
+      <c r="I16">
+        <v>59441480000.0</v>
+      </c>
+      <c r="J16">
+        <v>2277072000.0</v>
+      </c>
+      <c r="K16">
+        <v>1332263.0</v>
+      </c>
+      <c r="L16">
+        <v>1240033.0</v>
+      </c>
+      <c r="M16">
+        <v>958007.0</v>
+      </c>
+      <c r="N16">
+        <v>922913.0</v>
+      </c>
+      <c r="O16">
+        <v>720501.0</v>
+      </c>
+      <c r="P16">
+        <v>64029784.0</v>
+      </c>
+      <c r="Q16">
+        <v>3224801.0</v>
+      </c>
+      <c r="R16">
+        <v>-2368000.0</v>
+      </c>
+      <c r="S16">
+        <v>65709651.0</v>
+      </c>
+      <c r="T16">
+        <v>3103364.0</v>
+      </c>
+      <c r="U16">
+        <v>49660000.0</v>
+      </c>
+      <c r="V16">
+        <v>74344781.0</v>
+      </c>
+      <c r="W16">
+        <v>74269597.0</v>
+      </c>
+      <c r="X16">
+        <v>2288832.0</v>
+      </c>
+      <c r="Y16">
+        <v>53884000.0</v>
+      </c>
+      <c r="Z16">
+        <v>79306351.0</v>
+      </c>
+      <c r="AA16">
+        <v>3316206.0</v>
+      </c>
+      <c r="AB16">
+        <v>1255504.0</v>
+      </c>
+      <c r="AC16">
+        <v>53884000.0</v>
+      </c>
+      <c r="AD16">
+        <v>4939863.0</v>
+      </c>
+      <c r="AE16">
+        <v>88784905.0</v>
+      </c>
+      <c r="AF16">
+        <v>90193450.0</v>
+      </c>
+      <c r="AG16">
+        <v>53884000.0</v>
+      </c>
+      <c r="AH16">
+        <v>1549611.0</v>
+      </c>
+      <c r="AI16">
+        <v>3546015.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2378074.0</v>
+      </c>
+      <c r="AK16">
+        <v>53884000.0</v>
+      </c>
+      <c r="AL16">
+        <v>1992888.0</v>
+      </c>
+      <c r="AM16">
+        <v>708982.0</v>
+      </c>
+      <c r="AN16">
+        <v>3169942.0</v>
+      </c>
+      <c r="AO16">
+        <v>53884000.0</v>
+      </c>
+      <c r="AP16">
+        <v>124336430.0</v>
+      </c>
+      <c r="AQ16">
+        <v>504891471.0</v>
+      </c>
+      <c r="AR16">
+        <v>3061132.0</v>
+      </c>
+      <c r="AS16">
+        <v>53884000.0</v>
+      </c>
+      <c r="AT16">
+        <v>538422079.0</v>
+      </c>
+      <c r="AU16">
+        <v>549091752.0</v>
+      </c>
+      <c r="AV16">
+        <v>560062621.0</v>
+      </c>
+      <c r="AW16">
+        <v>53884000.0</v>
+      </c>
+      <c r="AX16">
+        <v>583648929.0</v>
+      </c>
+      <c r="AY16">
+        <v>600846310.0</v>
+      </c>
+      <c r="AZ16">
+        <v>14469220.0</v>
+      </c>
+      <c r="BA16">
+        <v>53884000.0</v>
+      </c>
+      <c r="BB16">
+        <v>660690613.0</v>
+      </c>
+      <c r="BC16">
+        <v>677037518.0</v>
+      </c>
+      <c r="BD16">
+        <v>53884000.0</v>
+      </c>
+      <c r="BE16">
+        <v>4324000.0</v>
+      </c>
+      <c r="BF16">
+        <v>1956000.0</v>
+      </c>
+      <c r="BG16">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:59">
+      <c r="A17" t="s">
+        <v>170</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
+      <c r="A18" t="s">
+        <v>171</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18">
+        <v>2275740000.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18">
+        <v>-1117580000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1158160000.0</v>
+      </c>
+      <c r="N18">
+        <v>4196655000.0</v>
+      </c>
+      <c r="O18">
+        <v>-9757611.0</v>
+      </c>
+      <c r="P18">
+        <v>6454720.0</v>
+      </c>
+      <c r="Q18">
+        <v>3224801.0</v>
+      </c>
+      <c r="R18">
+        <v>-4629000.0</v>
+      </c>
+      <c r="S18">
+        <v>-1533839.0</v>
+      </c>
+      <c r="T18">
+        <v>3103364.0</v>
+      </c>
+      <c r="U18">
+        <v>409601000.0</v>
+      </c>
+      <c r="V18"/>
+      <c r="W18">
+        <v>-1455481.0</v>
+      </c>
+      <c r="X18">
+        <v>2288832.0</v>
+      </c>
+      <c r="Y18">
+        <v>409601000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-1477009.0</v>
+      </c>
+      <c r="AA18">
+        <v>3316206.0</v>
+      </c>
+      <c r="AB18">
+        <v>1255504.0</v>
+      </c>
+      <c r="AC18">
+        <v>409601000.0</v>
+      </c>
+      <c r="AD18">
+        <v>4939863.0</v>
+      </c>
+      <c r="AE18">
+        <v>-2590143.0</v>
+      </c>
+      <c r="AF18">
+        <v>-3906483.0</v>
+      </c>
+      <c r="AG18">
+        <v>409601000.0</v>
+      </c>
+      <c r="AH18">
+        <v>1549611.0</v>
+      </c>
+      <c r="AI18">
+        <v>3546015.0</v>
+      </c>
+      <c r="AJ18">
+        <v>2378074.0</v>
+      </c>
+      <c r="AK18">
+        <v>409601000.0</v>
+      </c>
+      <c r="AL18">
+        <v>1992888.0</v>
+      </c>
+      <c r="AM18">
+        <v>708982.0</v>
+      </c>
+      <c r="AN18">
+        <v>3169942.0</v>
+      </c>
+      <c r="AO18">
+        <v>409601000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-380616292.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-12450597.0</v>
+      </c>
+      <c r="AR18">
+        <v>3061132.0</v>
+      </c>
+      <c r="AS18">
+        <v>409601000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-10672842.0</v>
+      </c>
+      <c r="AU18">
+        <v>-11007512.0</v>
+      </c>
+      <c r="AV18">
+        <v>-11333846.0</v>
+      </c>
+      <c r="AW18">
+        <v>409601000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-17111416.0</v>
+      </c>
+      <c r="AY18">
+        <v>-17575973.0</v>
+      </c>
+      <c r="AZ18">
+        <v>14469220.0</v>
+      </c>
+      <c r="BA18">
+        <v>409601000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-16362456.0</v>
+      </c>
+      <c r="BC18">
+        <v>-17937921.0</v>
+      </c>
+      <c r="BD18">
+        <v>409601000.0</v>
+      </c>
+      <c r="BE18">
+        <v>4629000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-414230000.0</v>
+      </c>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
+      <c r="A19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
+      <c r="A20" t="s">
+        <v>173</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
     </row>
     <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>174</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -4836,528 +17487,618 @@
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
     </row>
     <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>36</v>
-[...56 lines deleted...]
-      <c r="BE22"/>
+        <v>137</v>
+      </c>
+      <c r="B22">
+        <v>1419000.0</v>
+      </c>
+      <c r="C22">
+        <v>2705986.0</v>
+      </c>
+      <c r="D22">
+        <v>528000.0</v>
+      </c>
+      <c r="E22">
+        <v>282084.0</v>
+      </c>
+      <c r="F22">
+        <v>1303500.0</v>
+      </c>
+      <c r="G22">
+        <v>1518000.0</v>
+      </c>
+      <c r="H22">
+        <v>-1117580000.0</v>
+      </c>
+      <c r="I22">
+        <v>4796805000.0</v>
+      </c>
+      <c r="J22">
+        <v>14113000.0</v>
+      </c>
+      <c r="K22">
+        <v>2475000.0</v>
+      </c>
+      <c r="L22">
+        <v>2074050.0</v>
+      </c>
+      <c r="M22">
+        <v>4395600.0</v>
+      </c>
+      <c r="N22">
+        <v>4917000.0</v>
+      </c>
+      <c r="O22">
+        <v>3003000.0</v>
+      </c>
+      <c r="P22">
+        <v>2623500.0</v>
+      </c>
+      <c r="Q22">
+        <v>2937000.0</v>
+      </c>
+      <c r="R22">
+        <v>2689500.0</v>
+      </c>
+      <c r="S22">
+        <v>429000.0</v>
+      </c>
+      <c r="T22">
+        <v>3103364.0</v>
+      </c>
+      <c r="U22">
+        <v>1.0</v>
+      </c>
+      <c r="V22">
+        <v>125400.0</v>
+      </c>
+      <c r="W22">
+        <v>2814900.0</v>
+      </c>
+      <c r="X22">
+        <v>2083289.0</v>
+      </c>
+      <c r="Y22">
+        <v>2409000.0</v>
+      </c>
+      <c r="Z22">
+        <v>2759856.0</v>
+      </c>
+      <c r="AA22">
+        <v>3304785.0</v>
+      </c>
+      <c r="AB22">
+        <v>1045603.0</v>
+      </c>
+      <c r="AC22">
+        <v>2758635.0</v>
+      </c>
+      <c r="AD22">
+        <v>4789850.0</v>
+      </c>
+      <c r="AE22">
+        <v>4432989.0</v>
+      </c>
+      <c r="AF22">
+        <v>2373261.0</v>
+      </c>
+      <c r="AG22">
+        <v>38070417.0</v>
+      </c>
+      <c r="AH22">
+        <v>1174602.0</v>
+      </c>
+      <c r="AI22">
+        <v>3271026.0</v>
+      </c>
+      <c r="AJ22">
+        <v>2228028.0</v>
+      </c>
+      <c r="AK22">
+        <v>3194499.0</v>
+      </c>
+      <c r="AL22">
+        <v>1942908.0</v>
+      </c>
+      <c r="AM22">
+        <v>598950.0</v>
+      </c>
+      <c r="AN22">
+        <v>2749923.0</v>
+      </c>
+      <c r="AO22">
+        <v>4297590.0</v>
+      </c>
+      <c r="AP22">
+        <v>3973134.0</v>
+      </c>
+      <c r="AQ22">
+        <v>2586969.0</v>
+      </c>
+      <c r="AR22">
+        <v>2911128.0</v>
+      </c>
+      <c r="AS22">
+        <v>3558819.0</v>
+      </c>
+      <c r="AT22">
+        <v>7175553.0</v>
+      </c>
+      <c r="AU22">
+        <v>6123284.0</v>
+      </c>
+      <c r="AV22">
+        <v>11638438.0</v>
+      </c>
+      <c r="AW22">
+        <v>14217687.0</v>
+      </c>
+      <c r="AX22">
+        <v>14028630.0</v>
+      </c>
+      <c r="AY22">
+        <v>9170568.0</v>
+      </c>
+      <c r="AZ22">
+        <v>11062722.0</v>
+      </c>
+      <c r="BA22">
+        <v>14640846.0</v>
+      </c>
+      <c r="BB22">
+        <v>14334177.0</v>
+      </c>
+      <c r="BC22">
+        <v>-17937921.0</v>
+      </c>
+      <c r="BD22">
+        <v>2178000.0</v>
+      </c>
+      <c r="BE22">
+        <v>9394000.0</v>
+      </c>
       <c r="BF22">
-        <v>438000.0</v>
-[...1 lines deleted...]
-      <c r="BG22"/>
+        <v>-11495000.0</v>
+      </c>
+      <c r="BG22">
+        <v>-77000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>37</v>
-[...48 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
       <c r="R23">
-        <v>66501325.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2261000.0</v>
+      </c>
+      <c r="S23"/>
+      <c r="T23"/>
       <c r="U23">
-        <v>71294671.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-359941000.0</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
       <c r="Y23">
-        <v>77256621.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
       <c r="AC23">
-        <v>84084189.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
       <c r="AG23">
-        <v>94099933.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AH23"/>
+      <c r="AI23"/>
+      <c r="AJ23"/>
       <c r="AK23">
-        <v>107324542.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AL23"/>
+      <c r="AM23"/>
+      <c r="AN23"/>
       <c r="AO23">
-        <v>121009502.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AP23"/>
+      <c r="AQ23"/>
+      <c r="AR23"/>
       <c r="AS23">
-        <v>528372769.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AT23"/>
+      <c r="AU23"/>
+      <c r="AV23"/>
       <c r="AW23">
-        <v>571396467.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AX23"/>
+      <c r="AY23"/>
+      <c r="AZ23"/>
       <c r="BA23">
-        <v>637845277.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="BB23"/>
+      <c r="BC23"/>
       <c r="BD23">
-        <v>694975439.0</v>
+        <v>-360041000.0</v>
       </c>
       <c r="BE23">
-        <v>759612000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="BF23">
-        <v>735806000.0</v>
-[...1 lines deleted...]
-      <c r="BG23"/>
+        <v>182699000.0</v>
+      </c>
+      <c r="BG23">
+        <v>100000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
-[...19 lines deleted...]
-      </c>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>177</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25"/>
-[...7 lines deleted...]
-      <c r="M25"/>
+      <c r="E25">
+        <v>-282084.0</v>
+      </c>
+      <c r="F25">
+        <v>-1303500.0</v>
+      </c>
+      <c r="G25">
+        <v>-1518000.0</v>
+      </c>
+      <c r="H25">
+        <v>1117580000.0</v>
+      </c>
+      <c r="I25">
+        <v>-4796805000.0</v>
+      </c>
+      <c r="J25">
+        <v>2261627000.0</v>
+      </c>
+      <c r="K25">
+        <v>-2475000.0</v>
+      </c>
+      <c r="L25">
+        <v>-2074050.0</v>
+      </c>
+      <c r="M25">
+        <v>-4395600.0</v>
+      </c>
       <c r="N25">
-        <v>0.0</v>
+        <v>-4917000.0</v>
       </c>
       <c r="O25">
-        <v>0.0</v>
+        <v>-3003000.0</v>
       </c>
       <c r="P25">
-        <v>0.0</v>
+        <v>-2623500.0</v>
       </c>
       <c r="Q25">
-        <v>0.0</v>
+        <v>-2937000.0</v>
       </c>
       <c r="R25">
-        <v>0.0</v>
+        <v>-2689500.0</v>
       </c>
       <c r="S25">
-        <v>0.0</v>
-[...39 lines deleted...]
-      <c r="BF25"/>
+        <v>-429000.0</v>
+      </c>
+      <c r="T25">
+        <v>-3103364.0</v>
+      </c>
+      <c r="U25">
+        <v>-1.0</v>
+      </c>
+      <c r="V25">
+        <v>-125400.0</v>
+      </c>
+      <c r="W25">
+        <v>-2814900.0</v>
+      </c>
+      <c r="X25">
+        <v>-2083289.0</v>
+      </c>
+      <c r="Y25">
+        <v>-2409000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-2759856.0</v>
+      </c>
+      <c r="AA25">
+        <v>-3304785.0</v>
+      </c>
+      <c r="AB25">
+        <v>-1045603.0</v>
+      </c>
+      <c r="AC25">
+        <v>-2758635.0</v>
+      </c>
+      <c r="AD25">
+        <v>-4789850.0</v>
+      </c>
+      <c r="AE25">
+        <v>-4432989.0</v>
+      </c>
+      <c r="AF25">
+        <v>-2373261.0</v>
+      </c>
+      <c r="AG25">
+        <v>-38070417.0</v>
+      </c>
+      <c r="AH25">
+        <v>-1174602.0</v>
+      </c>
+      <c r="AI25">
+        <v>-3271026.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-2228028.0</v>
+      </c>
+      <c r="AK25">
+        <v>-3194499.0</v>
+      </c>
+      <c r="AL25">
+        <v>-1942908.0</v>
+      </c>
+      <c r="AM25">
+        <v>-598950.0</v>
+      </c>
+      <c r="AN25">
+        <v>-2749923.0</v>
+      </c>
+      <c r="AO25">
+        <v>-4297590.0</v>
+      </c>
+      <c r="AP25">
+        <v>-3973134.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-2586969.0</v>
+      </c>
+      <c r="AR25">
+        <v>-2911128.0</v>
+      </c>
+      <c r="AS25">
+        <v>-3558819.0</v>
+      </c>
+      <c r="AT25">
+        <v>-7175553.0</v>
+      </c>
+      <c r="AU25">
+        <v>-6123284.0</v>
+      </c>
+      <c r="AV25">
+        <v>-11638438.0</v>
+      </c>
+      <c r="AW25">
+        <v>-14217687.0</v>
+      </c>
+      <c r="AX25">
+        <v>-14028630.0</v>
+      </c>
+      <c r="AY25">
+        <v>-9170568.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-11062722.0</v>
+      </c>
+      <c r="BA25">
+        <v>-14640846.0</v>
+      </c>
+      <c r="BB25">
+        <v>-14334177.0</v>
+      </c>
+      <c r="BC25">
+        <v>17937921.0</v>
+      </c>
+      <c r="BD25">
+        <v>-29785000.0</v>
+      </c>
+      <c r="BE25">
+        <v>6281000.0</v>
+      </c>
+      <c r="BF25">
+        <v>23504000.0</v>
+      </c>
       <c r="BG25"/>
     </row>
     <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...28 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
     </row>
     <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5376,12532 +18117,384 @@
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
     </row>
     <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>42</v>
-[...48 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
       <c r="R28">
-        <v>-1091.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2261000.0</v>
+      </c>
+      <c r="S28"/>
+      <c r="T28"/>
       <c r="U28">
-        <v>319182.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-359941000.0</v>
+      </c>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
       <c r="Y28">
-        <v>-55847.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
       <c r="AC28">
-        <v>-827169.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
       <c r="AG28">
-        <v>-366773.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
       <c r="AK28">
-        <v>-184331.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AL28"/>
+      <c r="AM28"/>
+      <c r="AN28"/>
       <c r="AO28">
-        <v>-107851.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28"/>
       <c r="AS28">
-        <v>-249068.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AT28"/>
+      <c r="AU28"/>
+      <c r="AV28"/>
       <c r="AW28">
-        <v>-85352.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28"/>
       <c r="BA28">
-        <v>-194538.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-360041000.0</v>
+      </c>
+      <c r="BB28"/>
+      <c r="BC28"/>
       <c r="BD28">
-        <v>-18249.0</v>
+        <v>-360041000.0</v>
       </c>
       <c r="BE28">
-        <v>226676000.0</v>
+        <v>-2261000.0</v>
       </c>
       <c r="BF28">
-        <v>231044000.0</v>
-[...1 lines deleted...]
-      <c r="BG28"/>
+        <v>362202000.0</v>
+      </c>
+      <c r="BG28">
+        <v>100000.0</v>
+      </c>
     </row>
     <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>181</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-      <c r="J29"/>
+      <c r="J29">
+        <v>2275740000.0</v>
+      </c>
       <c r="K29"/>
-      <c r="L29"/>
-[...7 lines deleted...]
-      <c r="T29"/>
+      <c r="L29">
+        <v>-1117580000.0</v>
+      </c>
+      <c r="M29">
+        <v>-1158160000.0</v>
+      </c>
+      <c r="N29">
+        <v>4196655000.0</v>
+      </c>
+      <c r="O29">
+        <v>-9757611.0</v>
+      </c>
+      <c r="P29">
+        <v>6454720.0</v>
+      </c>
+      <c r="Q29">
+        <v>3224801.0</v>
+      </c>
+      <c r="R29">
+        <v>-19156000.0</v>
+      </c>
+      <c r="S29">
+        <v>-1533839.0</v>
+      </c>
+      <c r="T29">
+        <v>3103364.0</v>
+      </c>
       <c r="U29">
-        <v>348821.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-7557000.0</v>
+      </c>
+      <c r="V29"/>
       <c r="W29">
-        <v>19100.0</v>
+        <v>-1455481.0</v>
       </c>
       <c r="X29">
-        <v>101148.0</v>
-[...34 lines deleted...]
-      <c r="BF29"/>
+        <v>2288832.0</v>
+      </c>
+      <c r="Y29">
+        <v>-7557000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-1477009.0</v>
+      </c>
+      <c r="AA29">
+        <v>3316206.0</v>
+      </c>
+      <c r="AB29">
+        <v>1255504.0</v>
+      </c>
+      <c r="AC29">
+        <v>-7557000.0</v>
+      </c>
+      <c r="AD29">
+        <v>4939863.0</v>
+      </c>
+      <c r="AE29">
+        <v>-2590143.0</v>
+      </c>
+      <c r="AF29">
+        <v>-3906483.0</v>
+      </c>
+      <c r="AG29">
+        <v>-7557000.0</v>
+      </c>
+      <c r="AH29">
+        <v>1549611.0</v>
+      </c>
+      <c r="AI29">
+        <v>3546015.0</v>
+      </c>
+      <c r="AJ29">
+        <v>2378074.0</v>
+      </c>
+      <c r="AK29">
+        <v>-7557000.0</v>
+      </c>
+      <c r="AL29">
+        <v>1992888.0</v>
+      </c>
+      <c r="AM29">
+        <v>708982.0</v>
+      </c>
+      <c r="AN29">
+        <v>3169942.0</v>
+      </c>
+      <c r="AO29">
+        <v>-7557000.0</v>
+      </c>
+      <c r="AP29">
+        <v>-380616292.0</v>
+      </c>
+      <c r="AQ29">
+        <v>-12450597.0</v>
+      </c>
+      <c r="AR29">
+        <v>3061132.0</v>
+      </c>
+      <c r="AS29">
+        <v>-7557000.0</v>
+      </c>
+      <c r="AT29">
+        <v>-10672842.0</v>
+      </c>
+      <c r="AU29">
+        <v>-11007512.0</v>
+      </c>
+      <c r="AV29">
+        <v>-11333846.0</v>
+      </c>
+      <c r="AW29">
+        <v>-7557000.0</v>
+      </c>
+      <c r="AX29">
+        <v>-17111416.0</v>
+      </c>
+      <c r="AY29">
+        <v>-17575973.0</v>
+      </c>
+      <c r="AZ29">
+        <v>14469220.0</v>
+      </c>
+      <c r="BA29">
+        <v>-7557000.0</v>
+      </c>
+      <c r="BB29">
+        <v>-16362456.0</v>
+      </c>
+      <c r="BC29">
+        <v>-17937921.0</v>
+      </c>
+      <c r="BD29">
+        <v>-7557000.0</v>
+      </c>
+      <c r="BE29">
+        <v>19156000.0</v>
+      </c>
+      <c r="BF29">
+        <v>-11599000.0</v>
+      </c>
       <c r="BG29"/>
     </row>
     <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>182</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
-      <c r="R30"/>
+      <c r="R30">
+        <v>14527000.0</v>
+      </c>
       <c r="S30"/>
       <c r="T30"/>
-      <c r="U30"/>
+      <c r="U30">
+        <v>417158000.0</v>
+      </c>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30"/>
+      <c r="Y30">
+        <v>417158000.0</v>
+      </c>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30"/>
+      <c r="AC30">
+        <v>417158000.0</v>
+      </c>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30"/>
+      <c r="AG30">
+        <v>417158000.0</v>
+      </c>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30"/>
+      <c r="AK30">
+        <v>417158000.0</v>
+      </c>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30"/>
+      <c r="AO30">
+        <v>417158000.0</v>
+      </c>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30"/>
+      <c r="AS30">
+        <v>417158000.0</v>
+      </c>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30"/>
+      <c r="AW30">
+        <v>417158000.0</v>
+      </c>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30"/>
+      <c r="BA30">
+        <v>417158000.0</v>
+      </c>
       <c r="BB30"/>
       <c r="BC30"/>
-      <c r="BD30"/>
+      <c r="BD30">
+        <v>417158000.0</v>
+      </c>
       <c r="BE30">
-        <v>29740000.0</v>
+        <v>-14527000.0</v>
       </c>
       <c r="BF30">
-        <v>21841000.0</v>
+        <v>-402631000.0</v>
       </c>
       <c r="BG30"/>
-    </row>
-[...12168 lines deleted...]
-      <c r="BE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>