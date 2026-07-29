--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1353,51 +1353,53 @@
         <v>184331.0</v>
       </c>
       <c r="L12">
         <v>107851.0</v>
       </c>
       <c r="M12">
         <v>249068.0</v>
       </c>
       <c r="N12">
         <v>85352.0</v>
       </c>
       <c r="O12">
         <v>194538.0</v>
       </c>
       <c r="P12">
         <v>112756.0</v>
       </c>
       <c r="Q12">
         <v>53984000.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>28</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>38968032.0</v>
+      </c>
       <c r="C13">
         <v>43936189.0</v>
       </c>
       <c r="D13">
         <v>51628130.0</v>
       </c>
       <c r="E13">
         <v>60564545.0</v>
       </c>
       <c r="F13">
         <v>65192767.0</v>
       </c>
       <c r="G13">
         <v>70945850.0</v>
       </c>
       <c r="H13">
         <v>77221803.0</v>
       </c>
       <c r="I13">
         <v>84084189.0</v>
       </c>
       <c r="J13">
         <v>94099933.0</v>
       </c>
       <c r="K13">
@@ -4192,57 +4194,65 @@
       </c>
       <c r="BC12">
         <v>194538.0</v>
       </c>
       <c r="BD12">
         <v>47087.0</v>
       </c>
       <c r="BE12">
         <v>33800.0</v>
       </c>
       <c r="BF12">
         <v>18249.0</v>
       </c>
       <c r="BG12">
         <v>4324000.0</v>
       </c>
       <c r="BH12">
         <v>1956000.0</v>
       </c>
       <c r="BI12"/>
     </row>
     <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>28</v>
       </c>
-      <c r="B13"/>
-[...1 lines deleted...]
-      <c r="D13"/>
+      <c r="B13">
+        <v>38045707.0</v>
+      </c>
+      <c r="C13">
+        <v>38968032.0</v>
+      </c>
+      <c r="D13">
+        <v>40294540.0</v>
+      </c>
       <c r="E13">
         <v>41118739.0</v>
       </c>
-      <c r="F13"/>
+      <c r="F13">
+        <v>42509676.0</v>
+      </c>
       <c r="G13">
         <v>43936189.0</v>
       </c>
       <c r="H13">
         <v>45408394.0</v>
       </c>
       <c r="I13">
         <v>47809595.0</v>
       </c>
       <c r="J13">
         <v>49972636.0</v>
       </c>
       <c r="K13">
         <v>51628130.0</v>
       </c>
       <c r="L13">
         <v>57097788.0</v>
       </c>
       <c r="M13">
         <v>58605925.0</v>
       </c>
       <c r="N13">
         <v>59441480.0</v>
       </c>
       <c r="O13">
@@ -4934,51 +4944,53 @@
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
     </row>
     <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>36</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>34859282.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>39429178.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -9227,51 +9239,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>124</v>
       </c>
       <c r="B2">
         <v>690004.0</v>
       </c>
       <c r="C2">
-        <v>569058.0</v>
+        <v>649090.0</v>
       </c>
       <c r="D2">
         <v>471784.0</v>
       </c>
       <c r="E2">
         <v>855797.0</v>
       </c>
       <c r="F2">
         <v>5443264000.0</v>
       </c>
       <c r="G2">
         <v>6956269000.0</v>
       </c>
       <c r="H2">
         <v>21593345000.0</v>
       </c>
       <c r="I2">
         <v>32571436000.0</v>
       </c>
       <c r="J2">
         <v>6793908000.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
@@ -9396,78 +9408,78 @@
       </c>
       <c r="M5">
         <v>28659810.0</v>
       </c>
       <c r="N5">
         <v>58133138.0</v>
       </c>
       <c r="O5">
         <v>58133138.0</v>
       </c>
       <c r="P5">
         <v>-8074000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>128</v>
       </c>
       <c r="B6">
         <v>3516070.0</v>
       </c>
       <c r="C6">
         <v>2704380.0</v>
       </c>
       <c r="D6">
-        <v>8956687.0</v>
+        <v>9491613.0</v>
       </c>
       <c r="E6">
         <v>15027041.0</v>
       </c>
       <c r="F6">
         <v>2644629.0</v>
       </c>
       <c r="G6">
         <v>5023145.0</v>
       </c>
       <c r="H6">
         <v>9148003.0</v>
       </c>
       <c r="I6">
         <v>13593421.0</v>
       </c>
       <c r="J6">
         <v>-31171585.0</v>
       </c>
       <c r="K6">
         <v>8485708.0</v>
       </c>
       <c r="L6">
         <v>13768814.0</v>
       </c>
       <c r="M6">
-        <v>28496086.0</v>
+        <v>28659810.0</v>
       </c>
       <c r="N6">
         <v>48479416.0</v>
       </c>
       <c r="O6">
         <v>58050750.0</v>
       </c>
       <c r="P6">
         <v>-6101000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -10598,93 +10610,101 @@
         <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>124</v>
       </c>
       <c r="B2">
         <v>452634.0</v>
       </c>
       <c r="C2">
         <v>389982.0</v>
       </c>
       <c r="D2">
         <v>654247.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2"/>
+      <c r="E2">
+        <v>-128670.0</v>
+      </c>
+      <c r="F2">
+        <v>-225557.0</v>
+      </c>
       <c r="G2">
         <v>235341.0</v>
       </c>
       <c r="H2">
         <v>815846.0</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>-398644.0</v>
+      </c>
       <c r="J2">
         <v>-172824.0</v>
       </c>
       <c r="K2">
         <v>62434.0</v>
       </c>
       <c r="L2">
         <v>92230.0</v>
       </c>
       <c r="M2">
         <v>282025.0</v>
       </c>
       <c r="N2">
         <v>35095.0</v>
       </c>
       <c r="O2">
         <v>202412.0</v>
       </c>
       <c r="P2">
         <v>188194.0</v>
       </c>
       <c r="Q2">
         <v>-297.0</v>
       </c>
       <c r="R2">
         <v>208117.0</v>
       </c>
       <c r="S2">
         <v>66025.0</v>
       </c>
       <c r="T2">
         <v>791674.0</v>
       </c>
-      <c r="U2"/>
+      <c r="U2">
+        <v>-183939.0</v>
+      </c>
       <c r="V2">
         <v>-287462.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2">
         <v>3694020.0</v>
       </c>
       <c r="AC2">
         <v>4366873.0</v>
       </c>
       <c r="AD2"/>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
         <v>6299814.0</v>
       </c>
       <c r="AG2">
         <v>5675831.0</v>
       </c>
       <c r="AH2">
@@ -10713,51 +10733,53 @@
         <v>1.64</v>
       </c>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2">
         <v>7262000.0</v>
       </c>
       <c r="BH2">
         <v>-1766000.0</v>
       </c>
       <c r="BI2"/>
     </row>
     <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>125</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-      <c r="E3"/>
+      <c r="E3">
+        <v>-153414.0</v>
+      </c>
       <c r="F3">
         <v>225557.0</v>
       </c>
       <c r="G3">
         <v>-1421721.0</v>
       </c>
       <c r="H3">
         <v>80032.0</v>
       </c>
       <c r="I3">
         <v>380312.0</v>
       </c>
       <c r="J3">
         <v>172824.0</v>
       </c>
       <c r="K3">
         <v>-382613.0</v>
       </c>
       <c r="L3">
         <v>-2322230.0</v>
       </c>
       <c r="M3">
         <v>-2356075.0</v>
       </c>
       <c r="N3">
@@ -10961,68 +10983,70 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
     </row>
     <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5"/>
+      <c r="E5">
+        <v>412401.0</v>
+      </c>
       <c r="F5">
         <v>-202460.0</v>
       </c>
       <c r="G5">
         <v>2184393.0</v>
       </c>
       <c r="H5">
         <v>1518000.0</v>
       </c>
       <c r="I5">
         <v>-18332.0</v>
       </c>
       <c r="J5">
         <v>-191128.0</v>
       </c>
       <c r="K5">
-        <v>681165.0</v>
+        <v>702792.0</v>
       </c>
       <c r="L5">
         <v>4290596.0</v>
       </c>
       <c r="M5">
         <v>4417673.0</v>
       </c>
       <c r="N5">
         <v>4370744.0</v>
       </c>
       <c r="O5">
         <v>-5807922.0</v>
       </c>
       <c r="P5">
         <v>2996871.0</v>
       </c>
       <c r="Q5">
         <v>2622906.0</v>
       </c>
       <c r="R5">
         <v>2806965.0</v>
       </c>
       <c r="S5">
         <v>2168569.0</v>
       </c>
@@ -11151,174 +11175,174 @@
       </c>
       <c r="BI5">
         <v>-77000.0</v>
       </c>
     </row>
     <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>128</v>
       </c>
       <c r="B6">
         <v>1419000.0</v>
       </c>
       <c r="C6">
         <v>2705986.0</v>
       </c>
       <c r="D6">
         <v>528000.0</v>
       </c>
       <c r="E6">
         <v>258987.0</v>
       </c>
       <c r="F6">
         <v>23097.0</v>
       </c>
       <c r="G6">
-        <v>762672.0</v>
+        <v>1303500.0</v>
       </c>
       <c r="H6">
         <v>1598032.0</v>
       </c>
       <c r="I6">
         <v>361980.0</v>
       </c>
       <c r="J6">
         <v>-18304.0</v>
       </c>
       <c r="K6">
         <v>320179.0</v>
       </c>
       <c r="L6">
-        <v>1968366.0</v>
+        <v>2213366.0</v>
       </c>
       <c r="M6">
-        <v>2061598.0</v>
+        <v>2356075.0</v>
       </c>
       <c r="N6">
-        <v>4383172.0</v>
+        <v>4430695.0</v>
       </c>
       <c r="O6">
         <v>4911302.0</v>
       </c>
       <c r="P6">
-        <v>3000957.0</v>
+        <v>3191194.0</v>
       </c>
       <c r="Q6">
-        <v>2623203.0</v>
+        <v>2880575.0</v>
       </c>
       <c r="R6">
-        <v>2676935.0</v>
+        <v>3015087.0</v>
       </c>
       <c r="S6">
-        <v>-429000.0</v>
+        <v>2531542.0</v>
       </c>
       <c r="T6">
         <v>429000.0</v>
       </c>
       <c r="U6">
         <v>-5097000.0</v>
       </c>
       <c r="V6">
         <v>-1.0</v>
       </c>
       <c r="W6">
         <v>1.0</v>
       </c>
       <c r="X6">
-        <v>125399.0</v>
+        <v>48933.0</v>
       </c>
       <c r="Y6">
-        <v>2814827.0</v>
+        <v>2890083.0</v>
       </c>
       <c r="Z6">
-        <v>2082921.0</v>
+        <v>1933252.0</v>
       </c>
       <c r="AA6">
         <v>2406604.0</v>
       </c>
       <c r="AB6">
         <v>2755480.0</v>
       </c>
       <c r="AC6">
         <v>3122400.0</v>
       </c>
       <c r="AD6">
         <v>1040810.0</v>
       </c>
       <c r="AE6">
         <v>2754657.0</v>
       </c>
       <c r="AF6">
-        <v>3284616.0</v>
+        <v>4036348.0</v>
       </c>
       <c r="AG6">
         <v>4430517.0</v>
       </c>
       <c r="AH6">
         <v>2371899.0</v>
       </c>
       <c r="AI6">
-        <v>106550.0</v>
+        <v>38056715.0</v>
       </c>
       <c r="AJ6">
-        <v>1173808.0</v>
+        <v>1411714.0</v>
       </c>
       <c r="AK6">
-        <v>3270525.0</v>
+        <v>3379747.0</v>
       </c>
       <c r="AL6">
         <v>2227697.0</v>
       </c>
       <c r="AM6">
-        <v>3194305.0</v>
+        <v>3200449.0</v>
       </c>
       <c r="AN6">
         <v>1942759.0</v>
       </c>
       <c r="AO6">
         <v>598783.0</v>
       </c>
       <c r="AP6">
         <v>2749861.0</v>
       </c>
       <c r="AQ6">
         <v>4297588.0</v>
       </c>
       <c r="AR6">
         <v>3973134.0</v>
       </c>
       <c r="AS6">
         <v>2586969.0</v>
       </c>
       <c r="AT6">
         <v>2911123.0</v>
       </c>
       <c r="AU6">
         <v>3558811.0</v>
       </c>
       <c r="AV6">
-        <v>7175553.0</v>
+        <v>7278552.0</v>
       </c>
       <c r="AW6">
         <v>6123284.0</v>
       </c>
       <c r="AX6">
         <v>11638438.0</v>
       </c>
       <c r="AY6">
         <v>14217571.0</v>
       </c>
       <c r="AZ6">
         <v>14028630.0</v>
       </c>
       <c r="BA6">
         <v>9170568.0</v>
       </c>
       <c r="BB6">
         <v>11062647.0</v>
       </c>
       <c r="BC6">
         <v>14706186.0</v>
       </c>
       <c r="BD6">
         <v>14334083.0</v>
       </c>
@@ -11523,51 +11547,53 @@
       </c>
       <c r="M9">
         <v>2175032.0</v>
       </c>
       <c r="N9">
         <v>4761710.0</v>
       </c>
       <c r="O9">
         <v>5106858.0</v>
       </c>
       <c r="P9">
         <v>3240097.0</v>
       </c>
       <c r="Q9">
         <v>3064977.0</v>
       </c>
       <c r="R9">
         <v>3016684.0</v>
       </c>
       <c r="S9">
         <v>2731170.0</v>
       </c>
       <c r="T9">
         <v>607786.0</v>
       </c>
-      <c r="U9"/>
+      <c r="U9">
+        <v>183939.0</v>
+      </c>
       <c r="V9">
         <v>287463.0</v>
       </c>
       <c r="W9">
         <v>-5565015.0</v>
       </c>
       <c r="X9">
         <v>172819.0</v>
       </c>
       <c r="Y9">
         <v>3103364.0</v>
       </c>
       <c r="Z9">
         <v>2288832.0</v>
       </c>
       <c r="AA9">
         <v>1955060.0</v>
       </c>
       <c r="AB9">
         <v>-738804.0</v>
       </c>
       <c r="AC9">
         <v>-1050667.0</v>
       </c>
       <c r="AD9">
@@ -14094,51 +14120,53 @@
         <v>234634.0</v>
       </c>
       <c r="BD30">
         <v>111792.0</v>
       </c>
       <c r="BE30">
         <v>359518.0</v>
       </c>
       <c r="BF30">
         <v>344618.0</v>
       </c>
       <c r="BG30">
         <v>24179000.0</v>
       </c>
       <c r="BH30">
         <v>31020000.0</v>
       </c>
       <c r="BI30">
         <v>77000.0</v>
       </c>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" t="s">
         <v>153</v>
       </c>
-      <c r="B31"/>
+      <c r="B31">
+        <v>23418.0</v>
+      </c>
       <c r="C31">
         <v>311234.0</v>
       </c>
       <c r="D31">
         <v>23266.0</v>
       </c>
       <c r="E31">
         <v>23097.0</v>
       </c>
       <c r="F31">
         <v>225557.0</v>
       </c>
       <c r="G31">
         <v>117120.0</v>
       </c>
       <c r="H31">
         <v>-815846.0</v>
       </c>
       <c r="I31">
         <v>398644.0</v>
       </c>
       <c r="J31">
         <v>172824.0</v>
       </c>
       <c r="K31">
@@ -14146,51 +14174,53 @@
       </c>
       <c r="L31">
         <v>152770.0</v>
       </c>
       <c r="M31">
         <v>-282025.0</v>
       </c>
       <c r="N31">
         <v>-35095.0</v>
       </c>
       <c r="O31">
         <v>5698.0</v>
       </c>
       <c r="P31">
         <v>-188194.0</v>
       </c>
       <c r="Q31">
         <v>-257075.0</v>
       </c>
       <c r="R31">
         <v>-78087.0</v>
       </c>
       <c r="S31">
         <v>157958.0</v>
       </c>
-      <c r="T31"/>
+      <c r="T31">
+        <v>-791674.0</v>
+      </c>
       <c r="U31">
         <v>183939.0</v>
       </c>
       <c r="V31">
         <v>1.0</v>
       </c>
       <c r="W31">
         <v>3499894.0</v>
       </c>
       <c r="X31">
         <v>76467.0</v>
       </c>
       <c r="Y31">
         <v>-75183.0</v>
       </c>
       <c r="Z31">
         <v>150038.0</v>
       </c>
       <c r="AA31">
         <v>2396.0</v>
       </c>
       <c r="AB31">
         <v>4376.0</v>
       </c>
       <c r="AC31">
@@ -14553,51 +14583,53 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>155</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>2193787.0</v>
+      </c>
       <c r="C2">
         <v>2277072263.0</v>
       </c>
       <c r="D2">
         <v>922913.0</v>
       </c>
       <c r="E2">
         <v>67116.0</v>
       </c>
       <c r="F2">
         <v>29639.0</v>
       </c>
       <c r="G2">
         <v>90665.0</v>
       </c>
       <c r="H2">
         <v>827169.0</v>
       </c>
       <c r="I2">
         <v>95567491.0</v>
       </c>
       <c r="J2">
         <v>107324542.0</v>
       </c>
       <c r="K2">
@@ -14958,51 +14990,53 @@
       <c r="J15">
         <v>44744073.0</v>
       </c>
       <c r="K15">
         <v>8486280.0</v>
       </c>
       <c r="L15">
         <v>13768821.0</v>
       </c>
       <c r="M15">
         <v>28496094.0</v>
       </c>
       <c r="N15">
         <v>48479607.0</v>
       </c>
       <c r="O15">
         <v>58051356.0</v>
       </c>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>169</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>2193787.0</v>
+      </c>
       <c r="D16">
         <v>2277072263.0</v>
       </c>
       <c r="E16">
         <v>922913.0</v>
       </c>
       <c r="F16">
         <v>67116.0</v>
       </c>
       <c r="G16">
         <v>29639.0</v>
       </c>
       <c r="H16">
         <v>90665.0</v>
       </c>
       <c r="I16">
         <v>827169.0</v>
       </c>
       <c r="J16">
         <v>95567491.0</v>
       </c>
       <c r="K16">
         <v>107324542.0</v>
       </c>
       <c r="L16">
@@ -15213,51 +15247,53 @@
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>177</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>-3516070.0</v>
+      </c>
       <c r="C25">
         <v>-2821500.0</v>
       </c>
       <c r="D25">
         <v>-14113110.0</v>
       </c>
       <c r="E25">
         <v>4183174500.0</v>
       </c>
       <c r="F25">
         <v>-3118500.0</v>
       </c>
       <c r="G25">
         <v>-5023591.0</v>
       </c>
       <c r="H25">
         <v>-9519246.0</v>
       </c>
       <c r="I25">
         <v>-14354736.0</v>
       </c>
       <c r="J25">
         <v>-11757051.0</v>
       </c>
       <c r="K25">
@@ -15607,53 +15643,59 @@
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>15</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>155</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
-      <c r="D2"/>
-[...1 lines deleted...]
-      <c r="F2"/>
+      <c r="D2">
+        <v>2239884.0</v>
+      </c>
+      <c r="E2">
+        <v>2193787.0</v>
+      </c>
+      <c r="F2">
+        <v>1808446.0</v>
+      </c>
       <c r="G2">
         <v>59441480000.0</v>
       </c>
       <c r="H2">
         <v>59441480000.0</v>
       </c>
       <c r="I2">
         <v>2277072000.0</v>
       </c>
       <c r="J2">
         <v>1332000.0</v>
       </c>
       <c r="K2">
         <v>1240033.0</v>
       </c>
       <c r="L2">
         <v>958007.0</v>
       </c>
       <c r="M2">
         <v>922913.0</v>
       </c>
       <c r="N2">
         <v>720501.0</v>
       </c>
       <c r="O2">
@@ -16916,53 +16958,59 @@
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
     </row>
     <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16"/>
-[...1 lines deleted...]
-      <c r="G16"/>
+      <c r="E16">
+        <v>2239884.0</v>
+      </c>
+      <c r="F16">
+        <v>2193787.0</v>
+      </c>
+      <c r="G16">
+        <v>1808446.0</v>
+      </c>
       <c r="H16">
         <v>59441480000.0</v>
       </c>
       <c r="I16">
         <v>59441480000.0</v>
       </c>
       <c r="J16">
         <v>2277072000.0</v>
       </c>
       <c r="K16">
         <v>1332263.0</v>
       </c>
       <c r="L16">
         <v>1240033.0</v>
       </c>
       <c r="M16">
         <v>958007.0</v>
       </c>
       <c r="N16">
         <v>922913.0</v>
       </c>
       <c r="O16">
         <v>720501.0</v>
       </c>
       <c r="P16">
@@ -17822,53 +17870,59 @@
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>177</v>
       </c>
-      <c r="B25"/>
-[...1 lines deleted...]
-      <c r="D25"/>
+      <c r="B25">
+        <v>-1419000.0</v>
+      </c>
+      <c r="C25">
+        <v>-2705986.0</v>
+      </c>
+      <c r="D25">
+        <v>-528000.0</v>
+      </c>
       <c r="E25">
         <v>-282084.0</v>
       </c>
       <c r="F25">
         <v>-1303500.0</v>
       </c>
       <c r="G25">
         <v>-1518000.0</v>
       </c>
       <c r="H25">
         <v>1117580000.0</v>
       </c>
       <c r="I25">
         <v>-4796805000.0</v>
       </c>
       <c r="J25">
         <v>2261627000.0</v>
       </c>
       <c r="K25">
         <v>-2475000.0</v>
       </c>
       <c r="L25">
         <v>-2074050.0</v>
       </c>
       <c r="M25">