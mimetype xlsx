--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9188,89 +9188,89 @@
       <c r="L3">
         <v>50133993.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>107</v>
       </c>
       <c r="B5">
-        <v>18529000.0</v>
+        <v>16059000.0</v>
       </c>
       <c r="C5">
         <v>-161429000.0</v>
       </c>
       <c r="D5">
         <v>120810000.0</v>
       </c>
       <c r="E5">
         <v>8991000.0</v>
       </c>
       <c r="F5">
         <v>-67823000.0</v>
       </c>
       <c r="G5">
         <v>-132117000.0</v>
       </c>
       <c r="H5">
         <v>220645000.0</v>
       </c>
       <c r="I5">
         <v>291479000.0</v>
       </c>
       <c r="J5">
         <v>23088000.0</v>
       </c>
       <c r="K5">
         <v>-60732282.0</v>
       </c>
       <c r="L5">
         <v>-47752550.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
-        <v>193425000.0</v>
+        <v>190955000.0</v>
       </c>
       <c r="C6">
         <v>50304000.0</v>
       </c>
       <c r="D6">
         <v>301696000.0</v>
       </c>
       <c r="E6">
         <v>137099000.0</v>
       </c>
       <c r="F6">
         <v>65554000.0</v>
       </c>
       <c r="G6">
         <v>21173000.0</v>
       </c>
       <c r="H6">
         <v>365949000.0</v>
       </c>
       <c r="I6">
         <v>380232000.0</v>
       </c>
       <c r="J6">
         <v>80562000.0</v>
       </c>
@@ -10542,54 +10542,54 @@
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>107</v>
       </c>
       <c r="B5">
-        <v>-8777000.0</v>
+        <v>-6651000.0</v>
       </c>
       <c r="C5">
-        <v>4843000.0</v>
+        <v>7546000.0</v>
       </c>
       <c r="D5">
         <v>-959000.0</v>
       </c>
       <c r="E5">
         <v>-2972000.0</v>
       </c>
       <c r="F5">
         <v>12444000.0</v>
       </c>
       <c r="G5">
         <v>-18523000.0</v>
       </c>
       <c r="H5">
         <v>-176493000.0</v>
       </c>
       <c r="I5">
         <v>1870000.0</v>
       </c>
       <c r="J5">
         <v>31717000.0</v>
       </c>
       <c r="K5">
         <v>-16067000.0</v>
       </c>
@@ -10673,54 +10673,54 @@
       </c>
       <c r="AL5">
         <v>-19060000.0</v>
       </c>
       <c r="AM5">
         <v>-22200963.0</v>
       </c>
       <c r="AN5">
         <v>-15994014.0</v>
       </c>
       <c r="AO5">
         <v>-8222000.0</v>
       </c>
       <c r="AP5">
         <v>-14317000.0</v>
       </c>
       <c r="AQ5">
         <v>-7710659.0</v>
       </c>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
-        <v>31837000.0</v>
+        <v>33963000.0</v>
       </c>
       <c r="C6">
-        <v>46089000.0</v>
+        <v>48792000.0</v>
       </c>
       <c r="D6">
         <v>40701000.0</v>
       </c>
       <c r="E6">
         <v>40337000.0</v>
       </c>
       <c r="F6">
         <v>61125000.0</v>
       </c>
       <c r="G6">
         <v>29183000.0</v>
       </c>
       <c r="H6">
         <v>-122194000.0</v>
       </c>
       <c r="I6">
         <v>62275000.0</v>
       </c>
       <c r="J6">
         <v>83923000.0</v>
       </c>
       <c r="K6">
         <v>7363000.0</v>
       </c>
@@ -13759,51 +13759,51 @@
       </c>
       <c r="K6">
         <v>99285279.0</v>
       </c>
       <c r="L6">
         <v>3238685.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>140</v>
       </c>
       <c r="B7">
         <v>29850000.0</v>
       </c>
       <c r="C7">
         <v>-22940000.0</v>
       </c>
       <c r="D7">
         <v>-10014000.0</v>
       </c>
       <c r="E7">
         <v>-15296000.0</v>
       </c>
       <c r="F7">
-        <v>-38943000.0</v>
+        <v>12821000.0</v>
       </c>
       <c r="G7">
         <v>14326000.0</v>
       </c>
       <c r="H7">
         <v>-21265000.0</v>
       </c>
       <c r="I7">
         <v>15655000.0</v>
       </c>
       <c r="J7">
         <v>-15987000.0</v>
       </c>
       <c r="K7">
         <v>19817482.0</v>
       </c>
       <c r="L7">
         <v>38320291.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>141</v>
       </c>
       <c r="B8"/>
@@ -13976,60 +13976,60 @@
       </c>
       <c r="H13">
         <v>10236000.0</v>
       </c>
       <c r="I13">
         <v>9403000.0</v>
       </c>
       <c r="J13">
         <v>5734000.0</v>
       </c>
       <c r="K13">
         <v>3799000.0</v>
       </c>
       <c r="L13">
         <v>-4516000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>147</v>
       </c>
       <c r="B14">
         <v>174896000.0</v>
       </c>
       <c r="C14">
-        <v>211733000.0</v>
+        <v>224109000.0</v>
       </c>
       <c r="D14">
         <v>180886000.0</v>
       </c>
       <c r="E14">
         <v>128108000.0</v>
       </c>
       <c r="F14">
-        <v>133919000.0</v>
+        <v>133377000.0</v>
       </c>
       <c r="G14">
         <v>153290000.0</v>
       </c>
       <c r="H14">
         <v>145304000.0</v>
       </c>
       <c r="I14">
         <v>88138000.0</v>
       </c>
       <c r="J14">
         <v>55628000.0</v>
       </c>
       <c r="K14">
         <v>43541679.0</v>
       </c>
       <c r="L14">
         <v>50133993.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>148</v>
       </c>
       <c r="B15"/>
@@ -14264,51 +14264,51 @@
       </c>
       <c r="J22">
         <v>12613000.0</v>
       </c>
       <c r="K22">
         <v>-53147396.0</v>
       </c>
       <c r="L22">
         <v>-45852684.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>155</v>
       </c>
       <c r="B23">
         <v>-16014000.0</v>
       </c>
       <c r="C23">
         <v>-3323000.0</v>
       </c>
       <c r="D23">
         <v>-4722000.0</v>
       </c>
       <c r="E23">
-        <v>-3740000.0</v>
+        <v>-4703000.0</v>
       </c>
       <c r="F23">
         <v>4017000.0</v>
       </c>
       <c r="G23">
         <v>5473000.0</v>
       </c>
       <c r="H23">
         <v>-4547000.0</v>
       </c>
       <c r="I23">
         <v>1576000.0</v>
       </c>
       <c r="J23">
         <v>-16434000.0</v>
       </c>
       <c r="K23">
         <v>161185000.0</v>
       </c>
       <c r="L23">
         <v>-2151664.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
@@ -14334,60 +14334,60 @@
       </c>
       <c r="H24">
         <v>7595000.0</v>
       </c>
       <c r="I24">
         <v>3593000.0</v>
       </c>
       <c r="J24">
         <v>4422000.0</v>
       </c>
       <c r="K24">
         <v>1144200.0</v>
       </c>
       <c r="L24">
         <v>79045.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25">
         <v>19567000.0</v>
       </c>
       <c r="C25">
-        <v>184073000.0</v>
+        <v>205033000.0</v>
       </c>
       <c r="D25">
         <v>75946000.0</v>
       </c>
       <c r="E25">
         <v>159493000.0</v>
       </c>
       <c r="F25">
-        <v>102404000.0</v>
+        <v>65470000.0</v>
       </c>
       <c r="G25">
         <v>97129000.0</v>
       </c>
       <c r="H25">
         <v>119483000.0</v>
       </c>
       <c r="I25">
         <v>60238000.0</v>
       </c>
       <c r="J25">
         <v>44084000.0</v>
       </c>
       <c r="K25">
         <v>26768142.0</v>
       </c>
       <c r="L25">
         <v>61334938.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>158</v>
       </c>
       <c r="B26">
@@ -15342,54 +15342,54 @@
       <c r="M7">
         <v>3767000.0</v>
       </c>
       <c r="N7">
         <v>-43752000.0</v>
       </c>
       <c r="O7">
         <v>42772000.0</v>
       </c>
       <c r="P7">
         <v>-11889000.0</v>
       </c>
       <c r="Q7">
         <v>3763000.0</v>
       </c>
       <c r="R7">
         <v>-49942000.0</v>
       </c>
       <c r="S7">
         <v>7815000.0</v>
       </c>
       <c r="T7">
         <v>4882000.0</v>
       </c>
       <c r="U7">
-        <v>-21125000.0</v>
+        <v>5229000.0</v>
       </c>
       <c r="V7">
-        <v>-23684000.0</v>
+        <v>-5105000.0</v>
       </c>
       <c r="W7">
         <v>-2585000.0</v>
       </c>
       <c r="X7">
         <v>6591000.0</v>
       </c>
       <c r="Y7">
         <v>19407000.0</v>
       </c>
       <c r="Z7">
         <v>48494000.0</v>
       </c>
       <c r="AA7">
         <v>34057000.0</v>
       </c>
       <c r="AB7">
         <v>15570000.0</v>
       </c>
       <c r="AC7">
         <v>-54000000.0</v>
       </c>
       <c r="AD7">
         <v>-109111000.0</v>
       </c>
@@ -16132,57 +16132,57 @@
       <c r="L14">
         <v>53769000.0</v>
       </c>
       <c r="M14">
         <v>41118000.0</v>
       </c>
       <c r="N14">
         <v>38271000.0</v>
       </c>
       <c r="O14">
         <v>34375000.0</v>
       </c>
       <c r="P14">
         <v>30417000.0</v>
       </c>
       <c r="Q14">
         <v>31462000.0</v>
       </c>
       <c r="R14">
         <v>31854000.0</v>
       </c>
       <c r="S14">
         <v>33124000.0</v>
       </c>
       <c r="T14">
-        <v>33531000.0</v>
+        <v>33532000.0</v>
       </c>
       <c r="U14">
-        <v>33378000.0</v>
+        <v>33243000.0</v>
       </c>
       <c r="V14">
-        <v>33612000.0</v>
+        <v>33478000.0</v>
       </c>
       <c r="W14">
         <v>35882000.0</v>
       </c>
       <c r="X14">
         <v>37467000.0</v>
       </c>
       <c r="Y14">
         <v>40172000.0</v>
       </c>
       <c r="Z14">
         <v>39052000.0</v>
       </c>
       <c r="AA14">
         <v>39052000.0</v>
       </c>
       <c r="AB14">
         <v>37653000.0</v>
       </c>
       <c r="AC14">
         <v>35482000.0</v>
       </c>
       <c r="AD14">
         <v>33117000.0</v>
       </c>
@@ -16985,51 +16985,51 @@
       </c>
       <c r="AN22">
         <v>-13598775.0</v>
       </c>
       <c r="AO22">
         <v>-9291000.0</v>
       </c>
       <c r="AP22">
         <v>-12940000.0</v>
       </c>
       <c r="AQ22">
         <v>-8269367.0</v>
       </c>
     </row>
     <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>155</v>
       </c>
       <c r="B23">
         <v>-6653000.0</v>
       </c>
       <c r="C23">
         <v>-8664000.0</v>
       </c>
       <c r="D23">
-        <v>-1884000.0</v>
+        <v>-329000.0</v>
       </c>
       <c r="E23">
         <v>264000.0</v>
       </c>
       <c r="F23">
         <v>-1476000.0</v>
       </c>
       <c r="G23">
         <v>-1502000.0</v>
       </c>
       <c r="H23">
         <v>-551000.0</v>
       </c>
       <c r="I23">
         <v>-61000.0</v>
       </c>
       <c r="J23">
         <v>-1209000.0</v>
       </c>
       <c r="K23">
         <v>-37000.0</v>
       </c>
       <c r="L23">
         <v>-123000.0</v>
       </c>
@@ -17122,51 +17122,51 @@
       </c>
       <c r="AP23">
         <v>-1227000.0</v>
       </c>
       <c r="AQ23">
         <v>2006862.0</v>
       </c>
     </row>
     <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>156</v>
       </c>
       <c r="B24">
         <v>3001000.0</v>
       </c>
       <c r="C24">
         <v>13000000.0</v>
       </c>
       <c r="D24">
         <v>998000.0</v>
       </c>
       <c r="E24">
         <v>844000.0</v>
       </c>
       <c r="F24">
-        <v>8077000.0</v>
+        <v>7764000.0</v>
       </c>
       <c r="G24">
         <v>3352000.0</v>
       </c>
       <c r="H24">
         <v>-16354000.0</v>
       </c>
       <c r="I24">
         <v>1182000.0</v>
       </c>
       <c r="J24">
         <v>738000.0</v>
       </c>
       <c r="K24">
         <v>981000.0</v>
       </c>
       <c r="L24">
         <v>5932000.0</v>
       </c>
       <c r="M24">
         <v>955000.0</v>
       </c>
       <c r="N24">
         <v>1089000.0</v>
       </c>
@@ -17253,99 +17253,99 @@
       </c>
       <c r="AP24">
         <v>29000.0</v>
       </c>
       <c r="AQ24">
         <v>4500.0</v>
       </c>
     </row>
     <row r="25" spans="1:43">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25">
         <v>10269000.0</v>
       </c>
       <c r="C25">
         <v>1135000.0</v>
       </c>
       <c r="D25">
         <v>-7103000.0</v>
       </c>
       <c r="E25">
         <v>4220000.0</v>
       </c>
       <c r="F25">
-        <v>12218000.0</v>
+        <v>9374000.0</v>
       </c>
       <c r="G25">
         <v>18057000.0</v>
       </c>
       <c r="H25">
         <v>189452000.0</v>
       </c>
       <c r="I25">
         <v>2732000.0</v>
       </c>
       <c r="J25">
         <v>7168000.0</v>
       </c>
       <c r="K25">
         <v>5444000.0</v>
       </c>
       <c r="L25">
         <v>2649000.0</v>
       </c>
       <c r="M25">
         <v>14964000.0</v>
       </c>
       <c r="N25">
         <v>38465000.0</v>
       </c>
       <c r="O25">
         <v>29975000.0</v>
       </c>
       <c r="P25">
         <v>40688000.0</v>
       </c>
       <c r="Q25">
         <v>83096000.0</v>
       </c>
       <c r="R25">
         <v>16251000.0</v>
       </c>
       <c r="S25">
         <v>24283000.0</v>
       </c>
       <c r="T25">
-        <v>15712000.0</v>
+        <v>12702000.0</v>
       </c>
       <c r="U25">
-        <v>37821000.0</v>
+        <v>15299000.0</v>
       </c>
       <c r="V25">
-        <v>24968000.0</v>
+        <v>13186000.0</v>
       </c>
       <c r="W25">
         <v>28781000.0</v>
       </c>
       <c r="X25">
         <v>11424000.0</v>
       </c>
       <c r="Y25">
         <v>5026000.0</v>
       </c>
       <c r="Z25">
         <v>28775000.0</v>
       </c>
       <c r="AA25">
         <v>137000.0</v>
       </c>
       <c r="AB25">
         <v>136000.0</v>
       </c>
       <c r="AC25">
         <v>135000.0</v>
       </c>
       <c r="AD25">
         <v>19362000.0</v>
       </c>
@@ -17378,51 +17378,51 @@
       </c>
       <c r="AN25">
         <v>6573077.0</v>
       </c>
       <c r="AO25">
         <v>-3371000.0</v>
       </c>
       <c r="AP25">
         <v>5819000.0</v>
       </c>
       <c r="AQ25">
         <v>6726544.0</v>
       </c>
     </row>
     <row r="26" spans="1:43">
       <c r="A26" t="s">
         <v>158</v>
       </c>
       <c r="B26">
         <v>-867000.0</v>
       </c>
       <c r="C26">
         <v>531000.0</v>
       </c>
       <c r="D26">
-        <v>5539000.0</v>
+        <v>-24000.0</v>
       </c>
       <c r="E26">
         <v>-2816000.0</v>
       </c>
       <c r="F26">
         <v>-2723000.0</v>
       </c>
       <c r="G26">
         <v>-3379000.0</v>
       </c>
       <c r="H26">
         <v>-10233000.0</v>
       </c>
       <c r="I26">
         <v>-22988000.0</v>
       </c>
       <c r="J26">
         <v>-22508000.0</v>
       </c>
       <c r="K26">
         <v>-15480000.0</v>
       </c>
       <c r="L26">
         <v>-18788000.0</v>
       </c>