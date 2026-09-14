--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2823,6236 +2826,6366 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ62"/>
+  <dimension ref="A1:AR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>121178000.0</v>
+      </c>
+      <c r="C2">
         <v>115810000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>115009000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>137788000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>110153000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>114159000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>92963000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>128615000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>158907000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>189216000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>161441000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>194569000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>218147000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>246141000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>234299000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>187381000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>170145000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>151668000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>152649000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>167085000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>136364000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>108931000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>79153000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>71577000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193096000.0</v>
       </c>
       <c r="AA2">
         <v>193096000.0</v>
       </c>
       <c r="AB2">
+        <v>193096000.0</v>
+      </c>
+      <c r="AC2">
         <v>249087000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>284730000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>274016000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>214460000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>250074000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>268562000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>254707000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>211149000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>181660000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>155956000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>118255000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>129093000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>88334016.0</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>87365143.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5"/>
+      <c r="F5"/>
+      <c r="G5">
+        <v>0.0</v>
+      </c>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
-        <v>-329347000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA5">
         <v>-329347000.0</v>
       </c>
-      <c r="AB5"/>
+      <c r="AB5">
+        <v>-329347000.0</v>
+      </c>
       <c r="AC5"/>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
+      <c r="AD5"/>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>-229602000.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
         <v>-180877000.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
         <v>-143279219.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-137585849.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>69571231.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-112249580.0</v>
       </c>
     </row>
-    <row r="6" spans="1:43">
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
-      <c r="AM6"/>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>60648000.0</v>
+      </c>
+      <c r="C7">
         <v>76426000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>91655000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>106851000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>103941000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>127167000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>130416000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>126919000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>130547000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>126810000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>103578000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>46003000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5689000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4662000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3162000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>614000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>785000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>955000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>466000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>552000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>637000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>720000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>799000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>878000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>953000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1029000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3932000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4088000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4735000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4899000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
+        <v>123000.0</v>
+      </c>
+      <c r="C8">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000.0</v>
       </c>
       <c r="D8">
         <v>104000.0</v>
       </c>
       <c r="E8">
         <v>104000.0</v>
       </c>
       <c r="F8">
         <v>104000.0</v>
       </c>
       <c r="G8">
-        <v>103000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="H8">
         <v>103000.0</v>
       </c>
       <c r="I8">
+        <v>103000.0</v>
+      </c>
+      <c r="J8">
         <v>105000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>107000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>109000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>111000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>113000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>115000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000.0</v>
       </c>
       <c r="Q8">
         <v>104000.0</v>
       </c>
       <c r="R8">
         <v>104000.0</v>
       </c>
       <c r="S8">
-        <v>103000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="T8">
         <v>103000.0</v>
       </c>
       <c r="U8">
         <v>103000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>103000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>956856000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>970675000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>970519000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>860075000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>856605000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>853921000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>844829000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>841110000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>837971000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>831987000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>835115000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>831999000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>829477000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>826644000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>826629000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>824099000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>823433000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>820071000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>817690000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>611348000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>609717000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>608224000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>607466000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>606707000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>605955000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>605346000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>783958000.0</v>
+      </c>
+      <c r="C10">
         <v>156645000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>91334000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>66541000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>74840000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63392000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>50443000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>46566000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>66885999.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>46458000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33354000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>54330000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>49890000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>44793000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>88862000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43208000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>69789000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>70768000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>111918000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>84601000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>72701000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>55859000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>68772000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>54255000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>37306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149036000.0</v>
       </c>
       <c r="AA10">
         <v>149036000.0</v>
       </c>
       <c r="AB10">
+        <v>149036000.0</v>
+      </c>
+      <c r="AC10">
         <v>109191000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>36279000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>79518000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>132700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>78164000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>27103000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>46413000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>23949000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>51008000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>25108000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>85625000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>133595602.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5287743.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-34310323.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>34310323.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>783958000.0</v>
+      </c>
+      <c r="C12">
         <v>156645000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>91334000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>76667000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>82903000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>71424000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>58292000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>53971000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>74683000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>53601000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>41099000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>62493000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>56327000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>51282000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>99145000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>51711000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>69789000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>70768000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>111918000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>84601000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>72701000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>55859000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>68772000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>54255000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>37306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149036000.0</v>
       </c>
       <c r="AA12">
         <v>149036000.0</v>
       </c>
       <c r="AB12">
+        <v>149036000.0</v>
+      </c>
+      <c r="AC12">
         <v>109191000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>36279000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>79518000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>132700000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>78164000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>27103000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>46413000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>23949000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>51008000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>25108000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>85625000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>133595602.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5287743.0</v>
       </c>
-      <c r="AO12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP12"/>
       <c r="AQ12">
         <v>34310323.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12">
+        <v>34310323.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
+        <v>123000.0</v>
+      </c>
+      <c r="C13">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000.0</v>
       </c>
       <c r="D13">
         <v>104000.0</v>
       </c>
       <c r="E13">
         <v>104000.0</v>
       </c>
       <c r="F13">
         <v>104000.0</v>
       </c>
       <c r="G13">
-        <v>103000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="H13">
         <v>103000.0</v>
       </c>
       <c r="I13">
+        <v>103000.0</v>
+      </c>
+      <c r="J13">
         <v>105000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>107000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>109000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>111000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>113000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>115000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000.0</v>
       </c>
       <c r="Q13">
         <v>104000.0</v>
       </c>
       <c r="R13">
         <v>104000.0</v>
       </c>
       <c r="S13">
-        <v>103000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="T13">
         <v>103000.0</v>
       </c>
       <c r="U13">
         <v>103000.0</v>
       </c>
       <c r="V13">
+        <v>103000.0</v>
+      </c>
+      <c r="W13">
         <v>102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="X13">
         <v>101000.0</v>
       </c>
       <c r="Y13">
         <v>101000.0</v>
       </c>
       <c r="Z13">
         <v>101000.0</v>
       </c>
       <c r="AA13">
         <v>101000.0</v>
       </c>
       <c r="AB13">
         <v>101000.0</v>
       </c>
       <c r="AC13">
         <v>101000.0</v>
       </c>
       <c r="AD13">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="AE13">
         <v>100000.0</v>
       </c>
       <c r="AF13">
-        <v>84000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AG13">
         <v>84000.0</v>
       </c>
       <c r="AH13">
-        <v>83000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="AI13">
         <v>83000.0</v>
       </c>
       <c r="AJ13">
         <v>83000.0</v>
       </c>
       <c r="AK13">
         <v>83000.0</v>
       </c>
       <c r="AL13">
         <v>83000.0</v>
       </c>
       <c r="AM13">
+        <v>83000.0</v>
+      </c>
+      <c r="AN13">
         <v>36295.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>36552.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>24133.0</v>
       </c>
     </row>
-    <row r="14" spans="1:43">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>122714000.0</v>
+      </c>
+      <c r="C14">
         <v>116912000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>106381000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>103974000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>103900000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>105118000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>102953000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>104121000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>106303000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>108989000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>110164000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>112698000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>114796000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>115331000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>111988000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>105070000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>104236000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>105384000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>103390000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>103257000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>102398000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>101550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100897000.0</v>
       </c>
       <c r="X14">
         <v>100897000.0</v>
       </c>
       <c r="Y14">
+        <v>100897000.0</v>
+      </c>
+      <c r="Z14">
         <v>100821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103055000.0</v>
       </c>
       <c r="AA14">
         <v>103055000.0</v>
       </c>
       <c r="AB14">
+        <v>103055000.0</v>
+      </c>
+      <c r="AC14">
         <v>103652000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>104379000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>104123000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>87218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86878000.0</v>
       </c>
       <c r="AG14">
         <v>86878000.0</v>
       </c>
       <c r="AH14">
+        <v>86878000.0</v>
+      </c>
+      <c r="AI14">
         <v>86848000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>86818000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>86264000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>86279000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>84659427.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83039854.0</v>
       </c>
       <c r="AN14">
         <v>83039854.0</v>
       </c>
       <c r="AO14">
         <v>83039854.0</v>
       </c>
       <c r="AP14">
         <v>83039854.0</v>
       </c>
       <c r="AQ14">
         <v>83039854.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:43">
+      <c r="AR14">
+        <v>83039854.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>113000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>115000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000.0</v>
       </c>
       <c r="Q15">
         <v>104000.0</v>
       </c>
       <c r="R15">
         <v>104000.0</v>
       </c>
       <c r="S15">
-        <v>103000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="T15">
         <v>103000.0</v>
       </c>
       <c r="U15">
         <v>103000.0</v>
       </c>
       <c r="V15">
+        <v>103000.0</v>
+      </c>
+      <c r="W15">
         <v>102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="X15">
         <v>101000.0</v>
       </c>
       <c r="Y15">
         <v>101000.0</v>
       </c>
       <c r="Z15">
         <v>101000.0</v>
       </c>
       <c r="AA15">
         <v>101000.0</v>
       </c>
       <c r="AB15">
         <v>101000.0</v>
       </c>
       <c r="AC15">
         <v>101000.0</v>
       </c>
       <c r="AD15">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="AE15">
         <v>100000.0</v>
       </c>
       <c r="AF15">
-        <v>84000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AG15">
         <v>84000.0</v>
       </c>
       <c r="AH15">
-        <v>83000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="AI15">
         <v>83000.0</v>
       </c>
       <c r="AJ15">
         <v>83000.0</v>
       </c>
       <c r="AK15">
         <v>83000.0</v>
       </c>
       <c r="AL15">
         <v>83000.0</v>
       </c>
       <c r="AM15">
+        <v>83000.0</v>
+      </c>
+      <c r="AN15">
         <v>36295.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>36552.0</v>
       </c>
-      <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>24133.0</v>
       </c>
     </row>
-    <row r="16" spans="1:43">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>9300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11823000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13900000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16300000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19190000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>20500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>20300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>22000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10000000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>56732000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>75340000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-326000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-309000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3211000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>24767000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>54283000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>154000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>615000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1077000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1539000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2000000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-16295302.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>84162000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>73073000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>59127000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>56732000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>64878000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>61052000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>63701000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>64980000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>68677000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>75340000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>87551000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>95268000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>101729000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>103041000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>96906000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>85221000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>75366000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>54283000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>39958000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>26473000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>14935000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4881000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1315000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1259000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1204000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
         <v>30</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>920000.0</v>
       </c>
       <c r="D20">
         <v>920000.0</v>
       </c>
       <c r="E20">
         <v>920000.0</v>
       </c>
       <c r="F20">
         <v>920000.0</v>
       </c>
       <c r="G20">
         <v>920000.0</v>
       </c>
       <c r="H20">
-        <v>26754000.0</v>
+        <v>920000.0</v>
       </c>
       <c r="I20">
         <v>26754000.0</v>
       </c>
       <c r="J20">
-        <v>23624000.0</v>
+        <v>26754000.0</v>
       </c>
       <c r="K20">
         <v>23624000.0</v>
       </c>
       <c r="L20">
         <v>23624000.0</v>
       </c>
       <c r="M20">
         <v>23624000.0</v>
       </c>
       <c r="N20">
         <v>23624000.0</v>
       </c>
       <c r="O20">
         <v>23624000.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>23624000.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
-[...1 lines deleted...]
-      </c>
+      <c r="W20"/>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
-        <v>9425000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z20">
         <v>9425000.0</v>
       </c>
       <c r="AA20">
         <v>9425000.0</v>
       </c>
       <c r="AB20">
         <v>9425000.0</v>
       </c>
       <c r="AC20">
         <v>9425000.0</v>
       </c>
       <c r="AD20">
         <v>9425000.0</v>
       </c>
       <c r="AE20">
         <v>9425000.0</v>
       </c>
       <c r="AF20">
         <v>9425000.0</v>
       </c>
       <c r="AG20">
         <v>9425000.0</v>
       </c>
       <c r="AH20">
         <v>9425000.0</v>
       </c>
       <c r="AI20">
         <v>9425000.0</v>
       </c>
       <c r="AJ20">
         <v>9425000.0</v>
       </c>
       <c r="AK20">
         <v>9425000.0</v>
       </c>
       <c r="AL20">
         <v>9425000.0</v>
       </c>
       <c r="AM20">
         <v>9425000.0</v>
       </c>
       <c r="AN20">
+        <v>9425000.0</v>
+      </c>
+      <c r="AO20">
         <v>10602147.0</v>
       </c>
-      <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>10602147.0</v>
       </c>
     </row>
-    <row r="21" spans="1:43">
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>50751000.0</v>
+      </c>
+      <c r="C21">
         <v>53113000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>55476000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>57838000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>60202000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>62564000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>64905000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>65155000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>67384000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>49183000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>50615000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>52047000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>53480000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>54913000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>56345000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
-[...1 lines deleted...]
-      </c>
+      <c r="AD21"/>
       <c r="AE21">
         <v>13000.0</v>
       </c>
       <c r="AF21">
+        <v>13000.0</v>
+      </c>
+      <c r="AG21">
         <v>85000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>157000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>229000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>301000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>373000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>445000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>517000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>589039.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>661036.0</v>
       </c>
-      <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>877027.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>23028000.0</v>
+      </c>
+      <c r="C22">
         <v>15526000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13323000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>15917000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16382000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13338000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>16162000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16743000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18742000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>19447000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17705000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15887000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>18159000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>17732000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5034000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3944000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3491000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2297000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3949000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3477000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2641000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2329000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2729000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1849000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436000.0</v>
       </c>
       <c r="AA22">
         <v>2436000.0</v>
       </c>
       <c r="AB22">
+        <v>2436000.0</v>
+      </c>
+      <c r="AC22">
         <v>1850000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4948000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5870000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6353000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6681000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7744000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7512000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6184000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9148000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4819000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5154000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4712850.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6993074.0</v>
       </c>
-      <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>8572015.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>2059831000.0</v>
+      </c>
+      <c r="C23">
         <v>1409410000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1290890000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1279613000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1229147000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1246199000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1223645000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1280210000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1512327000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1534260000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1480312000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1472222000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1433379000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1394151000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1335786000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1143606000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1067623000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1084451000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1061236000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1098750000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1066786000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1044782999.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1050739000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1096137000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1093602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436111000.0</v>
       </c>
       <c r="AA23">
         <v>1436111000.0</v>
       </c>
       <c r="AB23">
+        <v>1436111000.0</v>
+      </c>
+      <c r="AC23">
         <v>1456043000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1470557000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1409005000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1274522000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>939718000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>919015000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>850347000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>719032000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>638591000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>561916000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>521202000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>541422298.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>384263548.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>69571231.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>446454334.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24">
+        <v>764941000.0</v>
+      </c>
+      <c r="C24">
         <v>78573000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>105613000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>86904000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>57614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="G24">
         <v>45000000.0</v>
       </c>
       <c r="H24">
         <v>45000000.0</v>
       </c>
       <c r="I24">
         <v>45000000.0</v>
       </c>
       <c r="J24">
         <v>45000000.0</v>
       </c>
       <c r="K24">
         <v>45000000.0</v>
       </c>
       <c r="L24">
         <v>45000000.0</v>
       </c>
       <c r="M24">
+        <v>45000000.0</v>
+      </c>
+      <c r="N24">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="O24">
         <v>30000000.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>30000000.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000000.0</v>
       </c>
       <c r="AB24">
         <v>130000000.0</v>
       </c>
       <c r="AC24">
+        <v>130000000.0</v>
+      </c>
+      <c r="AD24">
         <v>150000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>160000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>70000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>80000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>95000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>102301000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>57178000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>34476000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>10210000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>11687000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>159407000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>236876000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:43">
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="O25">
         <v>30000000.0</v>
       </c>
-      <c r="P25"/>
+      <c r="P25">
+        <v>30000000.0</v>
+      </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000000.0</v>
       </c>
       <c r="AB25">
         <v>130000000.0</v>
       </c>
       <c r="AC25">
+        <v>130000000.0</v>
+      </c>
+      <c r="AD25">
         <v>150000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>160000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>70000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>80000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>95000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>102301000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>57178000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>34476000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10210000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>11687000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>73933000.0</v>
+      </c>
+      <c r="C28">
         <v>30476000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>157532000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>135456000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>92586000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>108775000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>124973000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>125353000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>108661001.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>125352000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>115224000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>36672999.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15799000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-10131000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-55700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-42594000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-69004000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-69813000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-111452000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-84049000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-72064000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-55139000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-67973000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-53377000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-36353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15104000.0</v>
       </c>
       <c r="AA28">
         <v>-15104000.0</v>
       </c>
       <c r="AB28">
+        <v>-15104000.0</v>
+      </c>
+      <c r="AC28">
         <v>24897000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>118456000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>85381000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-62700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10924000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>78613000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>70920000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>48993000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-9091000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-8561000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-67851000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>42731557.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>199908996.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>34310323.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>218860808.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>1754668000.0</v>
+      </c>
+      <c r="C29">
         <v>1099368000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>951412000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>921356000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>887458000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>871489000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>861273000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>877956000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1020848000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1043154000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1043392000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1072327000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1068359000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1012923000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>984033000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>830538000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>817036000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>847212000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>826302000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>842815000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>844743000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>847269000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>870771000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>911767000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>938429000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1071516000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>232768000.0</v>
+      </c>
+      <c r="C30">
         <v>228230000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>200753000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>209225000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>210725000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>240710000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>195994000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>225617000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>220699000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>273709000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>237012000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>260757000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>251104000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>290125000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>215925000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>210522000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>182026000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>172180000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>128148000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>149650000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>138309000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>110386000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>84244000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>94663000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>65554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212183000.0</v>
       </c>
       <c r="AA30">
         <v>212183000.0</v>
       </c>
       <c r="AB30">
+        <v>212183000.0</v>
+      </c>
+      <c r="AC30">
         <v>275749000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>371478000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>357472000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>202956000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>252390000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>316498000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>253117000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>199656000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>160047000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>147820000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>109866000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>115179000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>87036240.0</v>
       </c>
-      <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>90290905.0</v>
       </c>
     </row>
-    <row r="31" spans="1:43">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>951656000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>931255000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>904386000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>874064000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>830538000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>817036000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>847212000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>826302000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>842815000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>844743000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>847269000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>870771000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>911767000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>938429000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>961516000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>959880000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>934675000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>899612000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>860116000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>797355000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>539219000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>491303000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>450718000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>413252000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>402415000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>379697000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>374168000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>48484000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>58092057.0</v>
       </c>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>797151000.0</v>
+      </c>
+      <c r="C32">
         <v>161834000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>73743000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>65285000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>96413000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>106201000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>69955000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>51969000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>31603000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>56052000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>39660000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>76178000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>70830000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>64214000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>44605000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>46424000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>65343000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>78737000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>77279000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>50897000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>60357000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>47982000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>63563000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>60806000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>52560000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>152037000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32"/>
+    </row>
+    <row r="33" spans="1:44">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>1004916000.0</v>
+      </c>
+      <c r="C33">
         <v>992882000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>964186000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>960248000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>901684000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>900905000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>931424000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>973389000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1185180000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1174224000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1169503000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1122223000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1086255000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1025458000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1007001000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>843365000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>808622001.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>833623000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>810172000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>855811000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>849652000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>868341999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>883013000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>939064000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>981773000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060520000.0</v>
       </c>
       <c r="AA33">
         <v>1060520000.0</v>
       </c>
       <c r="AB33">
+        <v>1060520000.0</v>
+      </c>
+      <c r="AC33">
         <v>1063315000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1052590000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>959350000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>925265000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>598393000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>563088000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>536512000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>483372000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>411870000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>373547000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>312201000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>276642253.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>281789245.0</v>
       </c>
-      <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>-34310323.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>307989083.0</v>
       </c>
     </row>
-    <row r="34" spans="1:43">
+    <row r="34" spans="1:44">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34">
+        <v>2942000.0</v>
+      </c>
+      <c r="C34">
         <v>2900000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3400000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3300000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>7900000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>8000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>8300000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9100000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>10900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3180000.0</v>
       </c>
       <c r="K34">
         <v>3180000.0</v>
       </c>
-      <c r="L34"/>
+      <c r="L34">
+        <v>3180000.0</v>
+      </c>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>2308000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>124000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>197000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>270000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>97000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>192000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>286000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>378000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>465000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>552000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>636000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>720000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>799000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>877000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1330000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1441000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>124000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>125000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>126000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>127000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>125000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>124000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>122000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>120000.0</v>
       </c>
-      <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34"/>
+    </row>
+    <row r="35" spans="1:44">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>844641999.0</v>
+      </c>
+      <c r="C35">
         <v>166043000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>208087000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>199323000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>174234000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>180617000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>185106000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>192402000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>240935000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>232122000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>210771000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>171074000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>148726000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>106749000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>97573000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>59251000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>56929000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>65148000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>61149000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>63893000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>65266000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>69054999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>75805000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>88103000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>95904000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>233839999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>233840000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>227783000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>236551000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>236807000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>124407000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>120083000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>121599000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>117363000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>62184000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>35915000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>11591000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>13011000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>160672108.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>199028354.0</v>
       </c>
-      <c r="AO35"/>
       <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>266093949.0</v>
       </c>
     </row>
-    <row r="36" spans="1:43">
+    <row r="36" spans="1:44">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>8329000.0</v>
+      </c>
+      <c r="C36">
         <v>4212000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14528000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>11847000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>141567000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>13896000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>14367000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2010000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1872000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1994000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2116000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2244000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2370000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1067000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1150000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1252000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1354001.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1089000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1269000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1397000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1578000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1655999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1827000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2571000.0</v>
       </c>
       <c r="AA36">
         <v>2571000.0</v>
       </c>
       <c r="AB36">
+        <v>2571000.0</v>
+      </c>
+      <c r="AC36">
         <v>2796000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2972000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3102000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2981000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2665000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2253000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2550000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2736000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1727000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1830000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1877000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2766570.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3286720.0</v>
       </c>
-      <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>-34310323.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>4671411.0</v>
       </c>
     </row>
-    <row r="37" spans="1:43">
+    <row r="37" spans="1:44">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
-      <c r="AM37"/>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37"/>
+    </row>
+    <row r="38" spans="1:44">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>2244000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1067000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1150000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1252000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1354000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1089000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1269000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1397000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1578000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1656000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2536000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2173000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2347000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2571000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2796000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2972000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3102000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2981000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2665000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2253000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2704000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>12462000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>12602000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>13239000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>13819000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>12781000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>16151000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:43">
+    <row r="39" spans="1:44">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>15161000.0</v>
+      </c>
+      <c r="C39">
         <v>16127000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21294000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>17556000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>17453000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19822000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>21773000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>10490000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13023000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>13279000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>14993000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>10862000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>21534000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9554000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8681000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>34064000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3694999.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5583000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7049000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5211000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3483000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7867000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>11981000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6306000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6164000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>11936000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1121000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1521000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>328000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6795000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>638000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4090000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4582000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6793000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>5871000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>6518000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>10622000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>8356000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>11292000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3157246.0</v>
       </c>
-      <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>5292008.0</v>
       </c>
     </row>
-    <row r="40" spans="1:43">
+    <row r="40" spans="1:44">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>64671000.0</v>
+      </c>
+      <c r="C40">
         <v>57145000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>65981000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>47718000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>56395000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>53470000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>24702000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>73738000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>87663000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>70855000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>15506000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>65305000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>57022000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>57352000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>14654000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>65946000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>22925000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>19738000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>20767000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>24597000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>20062000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>19186000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>11193000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>24364000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>27719000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>18434000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>18303000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3211000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3405000.0</v>
       </c>
-      <c r="AD40">
-[...1 lines deleted...]
-      </c>
       <c r="AE40">
+        <v>416000.0</v>
+      </c>
+      <c r="AF40">
         <v>138300000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>21254000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>26835000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>12527000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>12948000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>11160000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>8335000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>9681000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>13728000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2107196.0</v>
       </c>
-      <c r="AO40"/>
       <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>7128709.0</v>
       </c>
     </row>
-    <row r="41" spans="1:43">
+    <row r="41" spans="1:44">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>94018000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>73073000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>65265000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>59127000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>56732000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>64878000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>61052000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>63701000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>64980000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>68677000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>75340000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>87551000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>95268000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>101729000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>103041000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>96906000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>85221000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>75366000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>54407000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>40083000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>26599000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>15062000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>125000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>124000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>122000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>120000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>117000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>98000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:43">
+    <row r="42" spans="1:44">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>1037059000.0</v>
+      </c>
+      <c r="C42">
         <v>1060194999.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>897739000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>894849000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>890247000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>885608000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>884995000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>884616000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>890439000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>909083000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>929249000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>941073000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>956856000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>970675000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>970519000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>860075000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>856605000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>853921000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>844829000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>841110000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>837971000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>831987000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>835115000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>831999000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>829477000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>826629000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-      <c r="AD42">
+      <c r="AD42"/>
+      <c r="AE42">
         <v>820071000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1047292000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>611348000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>609717000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>608224000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>607466000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>606707000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>605955000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>605346000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>571128219.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>402438021.0</v>
       </c>
-      <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>223309211.0</v>
       </c>
     </row>
-    <row r="43" spans="1:43">
+    <row r="43" spans="1:44">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43"/>
+    </row>
+    <row r="44" spans="1:44">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
         <v>12000.0</v>
       </c>
-      <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
-    </row>
-    <row r="45" spans="1:43">
+      <c r="AR44"/>
+    </row>
+    <row r="45" spans="1:44">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>1136311000.0</v>
+      </c>
+      <c r="C45">
         <v>1103602000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1518458000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1018834000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>938039000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>823525000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1264616000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>879470000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1089170000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1099423000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1737268000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1044308000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1006781000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>945854000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>922735000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>842113000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>848074000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>866686000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>881186000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>937064000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1019581000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1040193000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1048524000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1051094000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1040193000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>946823000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>912846000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>586218000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>551253000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>524154000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>470910000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>399268000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>360308000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>298382000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>263861645.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>267239342.0</v>
       </c>
-      <c r="AO45"/>
       <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>291838498.0</v>
       </c>
     </row>
-    <row r="46" spans="1:43">
+    <row r="46" spans="1:44">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>945836000.0</v>
+      </c>
+      <c r="C46">
         <v>934637000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>893262000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>889643000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>698995000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>823525000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>851232000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>879470000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1089170000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1099423000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1093148000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1044308000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1006781000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>945854000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>925882000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>842113000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>807268000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>832534000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>808903000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>854414000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>848074000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>866686000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>881186000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>937064000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>979600000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1048523999.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>946823000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>912846000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>586218000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>551253000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>524154000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>470910000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>399268000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>360308000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>298382000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>263861645.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>267239342.0</v>
       </c>
-      <c r="AO46"/>
       <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>291838498.0</v>
       </c>
     </row>
-    <row r="47" spans="1:43">
+    <row r="47" spans="1:44">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1044308000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1001109000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>941200000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>922735000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>841513000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>807268000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>831625000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>808903000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>854414000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>848074000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>866050000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>880477000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>936283000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>979600000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1019581000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1048524000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1051094000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1040193000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>946823000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>912846000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>586218000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>551253000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>524154000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>470910000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>399268000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>360308000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>298382000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>263861000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>291838000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:43">
+    <row r="48" spans="1:44">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-79757000.0</v>
+      </c>
+      <c r="C48">
         <v>-71644000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-68001000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-68743000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-66378000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-59223000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-68825000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-51763000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>85304000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>88964000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>69034000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>86143000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>51390000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>12133000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-16600000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-29641000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-39673000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-6813000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-18630000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1602000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6669000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>15180000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>35555000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>79667000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>108851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142575000.0</v>
       </c>
       <c r="AA48">
         <v>142575000.0</v>
       </c>
       <c r="AB48">
+        <v>142575000.0</v>
+      </c>
+      <c r="AC48">
         <v>119900000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>85503000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>49370000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-20435000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-72213000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-118498000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-157589000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-194297000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-204375000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-226341000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-231261000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-206909509.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-189591888.0</v>
       </c>
-      <c r="AO48"/>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>-153762113.0</v>
       </c>
     </row>
-    <row r="49" spans="1:43">
+    <row r="49" spans="1:44">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>51390000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>12133000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-16600000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-29641000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-39673000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-6813000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-18630000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1602000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>6669000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>15180000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>35555000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>79667000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>108851000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>134771000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>142575000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>119900000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>85503000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>49370000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-20435000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-72213000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-118498000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-157589000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-194297000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-204375000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-226341000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-231261000.0</v>
       </c>
-      <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
-    </row>
-    <row r="50" spans="1:43">
+      <c r="AR49"/>
+    </row>
+    <row r="50" spans="1:44">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50">
+        <v>32302000.0</v>
+      </c>
+      <c r="C50">
         <v>32122000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>15957000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>8242000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5871000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>416000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>9088000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>10716000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>15032000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>15764000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>7441000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>16547000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>17774000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>16920000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>16295302.0</v>
       </c>
     </row>
-    <row r="51" spans="1:43">
+    <row r="51" spans="1:44">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>857891000.0</v>
+      </c>
+      <c r="C51">
         <v>187121000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>248866000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>201997000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>167426000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>172167000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>175416000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>171919000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>175547000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>171810000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>148578000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>91002999.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>65689000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>34662000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>33162000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>614000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>785000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>955000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>466000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>552000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>637000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>720000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>799000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>878000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133932000.0</v>
       </c>
       <c r="AA51">
         <v>133932000.0</v>
       </c>
       <c r="AB51">
+        <v>133932000.0</v>
+      </c>
+      <c r="AC51">
         <v>134088000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>154735000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>164899000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>124283000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>89088000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>105716000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>117333000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>72942000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>41917000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>16547000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>17774000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>176327159.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>205196739.0</v>
       </c>
-      <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>253171131.0</v>
       </c>
     </row>
-    <row r="52" spans="1:43">
+    <row r="52" spans="1:44">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>71915000.0</v>
+      </c>
+      <c r="C52">
         <v>81739000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>71971000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>68574000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>64502000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>62164000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>58380000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>52499000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>48974000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>43913000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>34092000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>13947000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1125000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>986000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>854000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>490000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>588000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>685000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>369000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>360000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>351000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>342000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>334000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>326000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>317000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3133000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
-[...1 lines deleted...]
-      </c>
+      <c r="AD52"/>
       <c r="AE52">
+        <v>3458000.0</v>
+      </c>
+      <c r="AF52">
         <v>54283000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>9088000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>10716000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>15032000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>15764000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>7441000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>6337000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>6087000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>16920000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>16757289.0</v>
       </c>
-      <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>16295302.0</v>
       </c>
     </row>
-    <row r="53" spans="1:43">
+    <row r="53" spans="1:44">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
         <v>10126000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>8163000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>8032000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>7849000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>7405000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>7797000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>7143000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>7745000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>8163000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>6437000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>6489000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>10283000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>8503000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
-      <c r="AM53"/>
+      <c r="AM53">
+        <v>0.0</v>
+      </c>
       <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>68620646.0</v>
       </c>
-      <c r="AQ53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:43">
+      <c r="AR53"/>
+    </row>
+    <row r="54" spans="1:44">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
-      <c r="AM54"/>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
-    </row>
-    <row r="55" spans="1:43">
+      <c r="AR54"/>
+    </row>
+    <row r="55" spans="1:44">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>2059831000.0</v>
+      </c>
+      <c r="C55">
         <v>1409410000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1290890000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1279613000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1229147000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1246199000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1223645000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1280210000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1512327000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1534260000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1480312000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1472222000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1433379000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1394151000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1335786000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1143606000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1067623000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1084451000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1061236000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1098750000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1066786000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1044782999.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1050739000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1096137000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1093602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436111000.0</v>
       </c>
       <c r="AA55">
         <v>1436111000.0</v>
       </c>
       <c r="AB55">
+        <v>1436111000.0</v>
+      </c>
+      <c r="AC55">
         <v>1456043000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1470557000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1409005000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1274522000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>939718000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>919015000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>850347000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>719032000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>638591000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>561916000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>521202000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>541422298.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>384263548.0</v>
       </c>
-      <c r="AO55"/>
       <c r="AP55"/>
-      <c r="AQ55">
+      <c r="AQ55"/>
+      <c r="AR55">
         <v>446454334.0</v>
       </c>
     </row>
-    <row r="56" spans="1:43">
+    <row r="56" spans="1:44">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>1054915000.0</v>
+      </c>
+      <c r="C56">
         <v>416528000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>326704000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>319365000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>327463000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>345294000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>292221000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>306821000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>327147000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>360036000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>310809000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>349999000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>347124000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>368693000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>328785000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>300241000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>259000999.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>250828000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>251064000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>242939000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>217134000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>176441000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>167726000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>157073000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>111829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375591000.0</v>
       </c>
       <c r="AA56">
         <v>375591000.0</v>
       </c>
       <c r="AB56">
+        <v>375591000.0</v>
+      </c>
+      <c r="AC56">
         <v>392728000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>417967000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>449655000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>349257000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>341325000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>355927000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>313835000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>235660000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>226721000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>188369000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>209001000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>264780045.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>102474303.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>34310323.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>138465251.0</v>
       </c>
     </row>
-    <row r="57" spans="1:43">
+    <row r="57" spans="1:44">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>257764000.0</v>
+      </c>
+      <c r="C57">
         <v>254694000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>252961000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>254080000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>231050000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>239093000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>222266000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>254852000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>295544000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>303984000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>271149000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>273821000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>276294000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>304479000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>284180000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>253817000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>193658000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>172091000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>173785000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>192042000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>156777000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>128459000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>104163000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>96267000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>59269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232966000.0</v>
       </c>
       <c r="AA57">
         <v>232966000.0</v>
       </c>
       <c r="AB57">
+        <v>232966000.0</v>
+      </c>
+      <c r="AC57">
         <v>284160000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>324969000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>302657000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>352760000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>280416000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>306113000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>282266000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>243596000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>200261000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>170628000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>134023000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>159740703.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>109938358.0</v>
       </c>
-      <c r="AO57"/>
       <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>110789154.0</v>
       </c>
     </row>
-    <row r="58" spans="1:43">
+    <row r="58" spans="1:44">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>1102406000.0</v>
+      </c>
+      <c r="C58">
         <v>420737000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>461048000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>453403000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>405174000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>419710000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>407372000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>447254000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>536479000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>536106000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>481920000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>444895000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>425020000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>411228000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>381753000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>313068000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>250587000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>237239000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>234934000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>255935000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>222043000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>197513999.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>179968000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>184370000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>155173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>466806000.0</v>
       </c>
       <c r="AA58">
         <v>466806000.0</v>
       </c>
       <c r="AB58">
+        <v>466806000.0</v>
+      </c>
+      <c r="AC58">
         <v>511943000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>561520000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>539464000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>477167000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>400499000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>427712000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>399629000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>305780000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>236176000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>182219000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>147034000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>320412811.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>308966712.0</v>
       </c>
-      <c r="AO58"/>
       <c r="AP58"/>
-      <c r="AQ58">
+      <c r="AQ58"/>
+      <c r="AR58">
         <v>376883103.0</v>
       </c>
     </row>
-    <row r="59" spans="1:43">
+    <row r="59" spans="1:44">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
-      <c r="AM59"/>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
-    </row>
-    <row r="60" spans="1:43">
+      <c r="AR59"/>
+    </row>
+    <row r="60" spans="1:44">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>957425000.0</v>
+      </c>
+      <c r="C60">
         <v>988673000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>829842000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>826210000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>823973000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>826489000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>816273000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>832956000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>975848000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>998154000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>998392000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1027327000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1008359000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>982923000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>954033000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>830538000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>817036000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>847212000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>826302000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>842815000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>844743000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>847269000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>870771000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>911767000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>938429000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>969305000.0</v>
       </c>
       <c r="AA60">
         <v>969305000.0</v>
       </c>
       <c r="AB60">
+        <v>969305000.0</v>
+      </c>
+      <c r="AC60">
         <v>944100000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>909037000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>869541000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>797355000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>539219000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>491303000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>450718000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>413252000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>402415000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>379697000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>374168000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>221009487.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>75296836.0</v>
       </c>
-      <c r="AO60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP60"/>
       <c r="AQ60">
         <v>69571231.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:43">
+      <c r="AR60">
+        <v>69571231.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:44">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
-      <c r="AM61"/>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
-    </row>
-    <row r="62" spans="1:43">
+      <c r="AR61"/>
+    </row>
+    <row r="62" spans="1:44">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
+      <c r="AR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9093,961 +9226,961 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>1143071000.0</v>
       </c>
       <c r="C2">
         <v>1277247000.0</v>
       </c>
       <c r="D2">
         <v>1312687000.0</v>
       </c>
       <c r="E2">
         <v>1010928000.0</v>
       </c>
       <c r="F2">
         <v>795643000.0</v>
       </c>
       <c r="G2">
         <v>737569000.0</v>
       </c>
       <c r="H2">
         <v>1615660000.0</v>
       </c>
       <c r="I2">
         <v>1358715000.0</v>
       </c>
       <c r="J2">
         <v>869451000.0</v>
       </c>
       <c r="K2">
         <v>447681920.0</v>
       </c>
       <c r="L2">
         <v>533471577.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>174896000.0</v>
       </c>
       <c r="C3">
         <v>211733000.0</v>
       </c>
       <c r="D3">
         <v>180886000.0</v>
       </c>
       <c r="E3">
         <v>128108000.0</v>
       </c>
       <c r="F3">
         <v>133377000.0</v>
       </c>
       <c r="G3">
         <v>153290000.0</v>
       </c>
       <c r="H3">
         <v>145304000.0</v>
       </c>
       <c r="I3">
         <v>88753000.0</v>
       </c>
       <c r="J3">
         <v>57474000.0</v>
       </c>
       <c r="K3">
         <v>45387930.0</v>
       </c>
       <c r="L3">
         <v>50133993.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
         <v>16059000.0</v>
       </c>
       <c r="C5">
         <v>-161429000.0</v>
       </c>
       <c r="D5">
         <v>120810000.0</v>
       </c>
       <c r="E5">
         <v>8991000.0</v>
       </c>
       <c r="F5">
         <v>-67823000.0</v>
       </c>
       <c r="G5">
         <v>-132117000.0</v>
       </c>
       <c r="H5">
         <v>220645000.0</v>
       </c>
       <c r="I5">
         <v>291479000.0</v>
       </c>
       <c r="J5">
         <v>23088000.0</v>
       </c>
       <c r="K5">
         <v>-60732282.0</v>
       </c>
       <c r="L5">
         <v>-47752550.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
         <v>190955000.0</v>
       </c>
       <c r="C6">
         <v>50304000.0</v>
       </c>
       <c r="D6">
         <v>301696000.0</v>
       </c>
       <c r="E6">
         <v>137099000.0</v>
       </c>
       <c r="F6">
         <v>65554000.0</v>
       </c>
       <c r="G6">
         <v>21173000.0</v>
       </c>
       <c r="H6">
         <v>365949000.0</v>
       </c>
       <c r="I6">
         <v>380232000.0</v>
       </c>
       <c r="J6">
         <v>80562000.0</v>
       </c>
       <c r="K6">
         <v>-15344352.0</v>
       </c>
       <c r="L6">
         <v>2381443.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>3448000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
         <v>126087000.0</v>
       </c>
       <c r="C9">
         <v>167039000.0</v>
       </c>
       <c r="D9">
         <v>317712000.0</v>
       </c>
       <c r="E9">
         <v>268773000.0</v>
       </c>
       <c r="F9">
         <v>78871000.0</v>
       </c>
       <c r="G9">
         <v>51663000.0</v>
       </c>
       <c r="H9">
         <v>436654000.0</v>
       </c>
       <c r="I9">
         <v>345847000.0</v>
       </c>
       <c r="J9">
         <v>112414000.0</v>
       </c>
       <c r="K9">
         <v>-10761650.0</v>
       </c>
       <c r="L9">
         <v>36146181.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>7821000.0</v>
       </c>
       <c r="C10">
         <v>-169244000.0</v>
       </c>
       <c r="D10">
         <v>115502000.0</v>
       </c>
       <c r="E10">
         <v>7386000.0</v>
       </c>
       <c r="F10">
         <v>-68437000.0</v>
       </c>
       <c r="G10">
         <v>-134500000.0</v>
       </c>
       <c r="H10">
         <v>213504000.0</v>
       </c>
       <c r="I10">
         <v>225117000.0</v>
       </c>
       <c r="J10">
         <v>15741000.0</v>
       </c>
       <c r="K10">
         <v>-81118978.0</v>
       </c>
       <c r="L10">
         <v>-71240254.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
         <v>6997000.0</v>
       </c>
       <c r="C11">
         <v>-31385000.0</v>
       </c>
       <c r="D11">
         <v>29868000.0</v>
       </c>
       <c r="E11">
         <v>5356000.0</v>
       </c>
       <c r="F11">
         <v>-14252000.0</v>
       </c>
       <c r="G11">
         <v>-27480000.0</v>
       </c>
       <c r="H11">
         <v>50494000.0</v>
       </c>
       <c r="I11">
         <v>51255000.0</v>
       </c>
       <c r="J11">
         <v>3128000.0</v>
       </c>
       <c r="K11">
         <v>-27971582.0</v>
       </c>
       <c r="L11">
         <v>-25387570.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
         <v>8238000.0</v>
       </c>
       <c r="C12">
         <v>7815000.0</v>
       </c>
       <c r="D12">
         <v>5308000.0</v>
       </c>
       <c r="E12">
         <v>1605000.0</v>
       </c>
       <c r="F12">
         <v>614000.0</v>
       </c>
       <c r="G12">
         <v>2383000.0</v>
       </c>
       <c r="H12">
         <v>7141000.0</v>
       </c>
       <c r="I12">
         <v>6889000.0</v>
       </c>
       <c r="J12">
         <v>7347000.0</v>
       </c>
       <c r="K12">
         <v>20386695.0</v>
       </c>
       <c r="L12">
         <v>21641454.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>7141000.0</v>
       </c>
       <c r="I13">
         <v>6889000.0</v>
       </c>
       <c r="J13">
         <v>7347000.0</v>
       </c>
       <c r="K13">
         <v>20386700.0</v>
       </c>
       <c r="L13">
         <v>21641450.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
         <v>824000.0</v>
       </c>
       <c r="C15">
         <v>-137859000.0</v>
       </c>
       <c r="D15">
         <v>85634000.0</v>
       </c>
       <c r="E15">
         <v>2030000.0</v>
       </c>
       <c r="F15">
         <v>-54185000.0</v>
       </c>
       <c r="G15">
         <v>-107020000.0</v>
       </c>
       <c r="H15">
         <v>163010000.0</v>
       </c>
       <c r="I15">
         <v>173862000.0</v>
       </c>
       <c r="J15">
         <v>12613000.0</v>
       </c>
       <c r="K15">
         <v>-53147396.0</v>
       </c>
       <c r="L15">
         <v>-45852684.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>2030000.0</v>
       </c>
       <c r="F16">
         <v>-54185000.0</v>
       </c>
       <c r="G16">
         <v>-107020000.0</v>
       </c>
       <c r="H16">
         <v>163010000.0</v>
       </c>
       <c r="I16">
         <v>173862000.0</v>
       </c>
       <c r="J16">
         <v>12613000.0</v>
       </c>
       <c r="K16">
         <v>-53147000.0</v>
       </c>
       <c r="L16">
         <v>-45852680.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
         <v>824000.0</v>
       </c>
       <c r="C17">
         <v>-137859000.0</v>
       </c>
       <c r="D17">
         <v>115785000.0</v>
       </c>
       <c r="E17">
         <v>2030000.0</v>
       </c>
       <c r="F17">
         <v>-54185000.0</v>
       </c>
       <c r="G17">
         <v>-107020000.0</v>
       </c>
       <c r="H17">
         <v>163010000.0</v>
       </c>
       <c r="I17">
         <v>173862000.0</v>
       </c>
       <c r="J17">
         <v>12613000.0</v>
       </c>
       <c r="K17">
         <v>-53147396.0</v>
       </c>
       <c r="L17">
         <v>-45853000.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>-8238000.0</v>
       </c>
       <c r="C18">
         <v>-7815000.0</v>
       </c>
       <c r="D18">
         <v>-3581000.0</v>
       </c>
       <c r="E18">
         <v>-1605000.0</v>
       </c>
       <c r="F18">
         <v>-614000.0</v>
       </c>
       <c r="G18">
         <v>-2383000.0</v>
       </c>
       <c r="H18">
         <v>-7141000.0</v>
       </c>
       <c r="I18">
         <v>-6889000.0</v>
       </c>
       <c r="J18">
         <v>-7347000.0</v>
       </c>
       <c r="K18">
         <v>-20386695.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>18529000.0</v>
       </c>
       <c r="C21">
         <v>-166960000.0</v>
       </c>
       <c r="D21">
         <v>130343000.0</v>
       </c>
       <c r="E21">
         <v>-2591000.0</v>
       </c>
       <c r="F21">
         <v>-68696000.0</v>
       </c>
       <c r="G21">
         <v>-131243000.0</v>
       </c>
       <c r="H21">
         <v>221362000.0</v>
       </c>
       <c r="I21">
         <v>232669000.0</v>
       </c>
       <c r="J21">
         <v>24113000.0</v>
       </c>
       <c r="K21">
         <v>-67386017.0</v>
       </c>
       <c r="L21">
         <v>-49100876.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>1250629000.0</v>
       </c>
       <c r="C23">
         <v>1611246000.0</v>
       </c>
       <c r="D23">
         <v>1500056000.0</v>
       </c>
       <c r="E23">
         <v>1282292000.0</v>
       </c>
       <c r="F23">
         <v>943210000.0</v>
       </c>
       <c r="G23">
         <v>920475000.0</v>
       </c>
       <c r="H23">
         <v>1830952000.0</v>
       </c>
       <c r="I23">
         <v>1412673000.0</v>
       </c>
       <c r="J23">
         <v>918666000.0</v>
       </c>
       <c r="K23">
         <v>474295043.0</v>
       </c>
       <c r="L23">
         <v>560841317.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>174896000.0</v>
       </c>
       <c r="C25">
         <v>211733000.0</v>
       </c>
       <c r="D25">
         <v>164991000.0</v>
       </c>
       <c r="E25">
         <v>128108000.0</v>
       </c>
       <c r="F25">
         <v>133377000.0</v>
       </c>
       <c r="G25">
         <v>153290000.0</v>
       </c>
       <c r="H25">
         <v>145304000.0</v>
       </c>
       <c r="I25">
         <v>88138000.0</v>
       </c>
       <c r="J25">
         <v>55628000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>300000.0</v>
       </c>
       <c r="K26">
         <v>300000.0</v>
       </c>
       <c r="L26">
         <v>300000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>400000.0</v>
       </c>
       <c r="L27">
         <v>900000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>107558000.0</v>
       </c>
       <c r="C28">
         <v>114323000.0</v>
       </c>
       <c r="D28">
         <v>114354000.0</v>
       </c>
       <c r="E28">
         <v>111760000.0</v>
       </c>
       <c r="F28">
         <v>82921000.0</v>
       </c>
       <c r="G28">
         <v>86768000.0</v>
       </c>
       <c r="H28">
         <v>105076000.0</v>
       </c>
       <c r="I28">
         <v>53958000.0</v>
       </c>
       <c r="J28">
         <v>49215000.0</v>
       </c>
       <c r="K28">
         <v>26213000.0</v>
       </c>
       <c r="L28">
         <v>26470000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>6997000.0</v>
       </c>
       <c r="C29">
         <v>-31385000.0</v>
       </c>
       <c r="D29">
         <v>37638000.0</v>
       </c>
       <c r="E29">
         <v>5356000.0</v>
       </c>
       <c r="F29">
         <v>-14252000.0</v>
       </c>
       <c r="G29">
         <v>-27480000.0</v>
       </c>
       <c r="H29">
         <v>50494000.0</v>
       </c>
       <c r="I29">
         <v>51255000.0</v>
       </c>
       <c r="J29">
         <v>3128000.0</v>
       </c>
       <c r="K29">
         <v>-27971582.0</v>
       </c>
       <c r="L29">
         <v>-25387570.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>107558000.0</v>
       </c>
       <c r="C30">
         <v>333999000.0</v>
       </c>
       <c r="D30">
         <v>187369000.0</v>
       </c>
       <c r="E30">
         <v>271364000.0</v>
       </c>
       <c r="F30">
         <v>147567000.0</v>
       </c>
       <c r="G30">
         <v>182906000.0</v>
       </c>
       <c r="H30">
         <v>215292000.0</v>
       </c>
       <c r="I30">
         <v>53958000.0</v>
       </c>
       <c r="J30">
         <v>49215000.0</v>
       </c>
       <c r="K30">
         <v>26613123.0</v>
       </c>
       <c r="L30">
         <v>27369740.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
         <v>-10708000.0</v>
       </c>
       <c r="C31">
         <v>-2284000.0</v>
       </c>
       <c r="D31">
         <v>-14841000.0</v>
       </c>
       <c r="E31">
         <v>9977000.0</v>
       </c>
       <c r="F31">
         <v>259000.0</v>
       </c>
       <c r="G31">
         <v>-3257000.0</v>
       </c>
       <c r="H31">
         <v>-7858000.0</v>
       </c>
       <c r="I31">
         <v>-7552000.0</v>
       </c>
       <c r="J31">
         <v>-8372000.0</v>
       </c>
       <c r="K31">
         <v>-13732978.0</v>
       </c>
       <c r="L31">
         <v>-22140000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
         <v>1269158000.0</v>
       </c>
       <c r="C32">
         <v>1444286000.0</v>
       </c>
       <c r="D32">
         <v>1630399000.0</v>
       </c>
       <c r="E32">
         <v>1279701000.0</v>
       </c>
       <c r="F32">
         <v>874514000.0</v>
       </c>
       <c r="G32">
         <v>789232000.0</v>
       </c>
       <c r="H32">
         <v>2052314000.0</v>
       </c>
       <c r="I32">
         <v>1704562000.0</v>
       </c>
@@ -10060,3502 +10193,3574 @@
       <c r="L32">
         <v>569617758.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ32"/>
+  <dimension ref="A1:AR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>277456000.0</v>
+      </c>
+      <c r="C2">
         <v>252308000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>255892000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>278160000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>296482000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>312537000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>291179000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>321854000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>326250000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>340847000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>284464000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>337851000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>338909000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>318757000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>242618000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>265718000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>259782000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>229125000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>220485000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>222221000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>196080000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>156856000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>115646000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>137059000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344745000.0</v>
       </c>
       <c r="AA2">
         <v>344745000.0</v>
       </c>
       <c r="AB2">
+        <v>344745000.0</v>
+      </c>
+      <c r="AC2">
         <v>434575000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>421700000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>414640000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>325131000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>343363000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>373164000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>317058000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>279074000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>240178000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>189483000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>160716000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>159650665.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>121013000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>75643000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>91374000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>126424319.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>43463000.0</v>
+      </c>
+      <c r="C3">
         <v>40614000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>41246000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>41660000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>43309000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>48681000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>47706000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>54299000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>60405000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>52206000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23430000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>45360000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>41118000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>38271000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7535000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>41600000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>47119000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>31854000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>33124000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>33532000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>33243000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>33478000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>35446000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>37467000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>40172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39052000.0</v>
       </c>
       <c r="AA3">
         <v>39052000.0</v>
       </c>
       <c r="AB3">
+        <v>39052000.0</v>
+      </c>
+      <c r="AC3">
         <v>37653000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>35482000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>33117000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>24710000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>23217000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>21275000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>18936000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17026000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>14745000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12706000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>11151000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10872665.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>10790014.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>10794000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>11085000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>12497950.0</v>
       </c>
     </row>
-    <row r="4" spans="1:43">
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
+        <v>825000.0</v>
+      </c>
+      <c r="C5">
         <v>-6651000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7546000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-959000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2972000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>12444000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-18523000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-176493000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1870000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>31717000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-16067000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>46566000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>52555000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>37756000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>71694000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>13037000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-40260000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>16088000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-22708000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6203000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12049000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-26862000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-15810000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-36764000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-31589000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>30128000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>58944000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>79714000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>79905000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>113015000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>83274000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>78520000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>72546000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>56218000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>13956000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>32272000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>16665000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-19060000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-22200963.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-15994014.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-8222000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-14317000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-7710659.0</v>
       </c>
     </row>
-    <row r="6" spans="1:43">
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>44288000.0</v>
+      </c>
+      <c r="C6">
         <v>33963000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>48792000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>40701000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>40337000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>61125000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>29183000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-122194000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>62275000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>83923000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7363000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>91926000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>93673000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>76027000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>79229000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>54637000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6859000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>47942000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10416000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>27329000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>21194000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6616000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>19636000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>703000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>8583000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>69180000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>97996000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>117367000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>115387000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>146132000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>107984000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>101737000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>93821000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>75154000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>30982000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>47017000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>29371000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-7909000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-11328298.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-5204000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2572000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3232000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4787291.0</v>
       </c>
     </row>
-    <row r="7" spans="1:43">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>28355000.0</v>
+      </c>
+      <c r="C9">
         <v>18377000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>33783000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>15756000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>29669000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>46879000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>29375000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>39014000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>30771000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>64996000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>63312000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>85953000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>96340000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>104813000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>106307000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>67296000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>55301000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>53555000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>25585000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>27878000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>20807000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4602000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>38698000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3349000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90048000.0</v>
       </c>
       <c r="AA9">
         <v>90048000.0</v>
       </c>
       <c r="AB9">
+        <v>90048000.0</v>
+      </c>
+      <c r="AC9">
         <v>107272000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>107794000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>131539000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>100283000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>90678000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>86724000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>68161000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>34638000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>42552000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>24009000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>11215000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4270388.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-4109000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-7478000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-3444000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5441553.0</v>
       </c>
     </row>
-    <row r="10" spans="1:43">
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>-2182000.0</v>
+      </c>
+      <c r="C10">
         <v>-9315000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4959000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3069000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4783000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10714000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-20406000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-178432000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-95000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29688000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-18359000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>45397000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>51375000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>37089000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19562000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-40929000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15954000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-22845000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6346000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-12208000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-27038000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-56505000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-36901000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-32380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28665000.0</v>
       </c>
       <c r="AA10">
         <v>28665000.0</v>
       </c>
       <c r="AB10">
+        <v>28665000.0</v>
+      </c>
+      <c r="AC10">
         <v>46737000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>46405000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>91697000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>67035000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>59877000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>51143000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>47061000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13078000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>21869000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5029000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-24235000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-26645527.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-20544000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-14199000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-19732000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-12894097.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>5931000.0</v>
+      </c>
+      <c r="C11">
         <v>-5672000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4217000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-704000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2372000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1112000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3344000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-41365000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3565000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>9758000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1250000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10644000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>12118000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8356000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6520000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2768000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-8069000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4137000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2613000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1279000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-3697000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-6663000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-12393000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7717000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5990000.0</v>
       </c>
       <c r="AA11">
         <v>5990000.0</v>
       </c>
       <c r="AB11">
+        <v>5990000.0</v>
+      </c>
+      <c r="AC11">
         <v>12340000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10272000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>21892000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>15257000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>13592000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>12052000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>10353000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-96000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>108000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>116000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-9327906.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-6946000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-4905000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-6792000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-4624730.0</v>
       </c>
     </row>
-    <row r="12" spans="1:43">
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>3007000.0</v>
+      </c>
+      <c r="C12">
         <v>2664000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2587000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2110000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1811000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1730000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1882000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1939000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1965000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2029000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2292000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1169000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1180000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>667000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>565000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>237000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>669000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>134000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>137000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>143000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>159000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>176000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>175000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>137000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463000.0</v>
       </c>
       <c r="AA12">
         <v>1463000.0</v>
       </c>
       <c r="AB12">
+        <v>1463000.0</v>
+      </c>
+      <c r="AC12">
         <v>1749000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2026000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1903000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1916000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1480000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2231000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1261000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>878000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>644000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>650000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5175000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4444564.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4550000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5977000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5415000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5183438.0</v>
       </c>
     </row>
-    <row r="13" spans="1:43">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>1281000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1463000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1749000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2026000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1903000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:43">
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>-8113000.0</v>
+      </c>
+      <c r="C15">
         <v>-3643000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>742000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2365000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7155000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9602000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-17062000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-137067000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-3660000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>19930000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-17109000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>34753000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>39257000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>28733000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13042000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10032000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-32860000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11817000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-20232000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-5067000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-8511000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-20375000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-44112000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-29184000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-25920000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22675000.0</v>
       </c>
       <c r="AA15">
         <v>22675000.0</v>
       </c>
       <c r="AB15">
+        <v>22675000.0</v>
+      </c>
+      <c r="AC15">
         <v>34397000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>36133000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>69805000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>51778000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>46285000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>39091000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>36708000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10078000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>21965000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4921000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-24351000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-17317621.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-13598000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-9294000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-12940000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-8269367.0</v>
       </c>
     </row>
-    <row r="16" spans="1:43">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>34753000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>39257000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28733000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13042000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10032000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-32860000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11817000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-20232000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-5067000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-8511000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-20375000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-44112000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-29184000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-25920000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-7804000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22675000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>34397000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>36133000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>69805000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>51778000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>46285000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>39091000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>36708000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10078000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>21965000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4921000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-24351000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-53147000.0</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
         <v>0.0</v>
       </c>
       <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-45853000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>-8113000.0</v>
+      </c>
+      <c r="C17">
         <v>-3643000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>742000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2365000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7155000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9602000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-17062000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-137067000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3660000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>19930000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-17109000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>34753000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>39257000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>28733000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>13042000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>10032000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-32860000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>11817000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-20232000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-5067000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-8511000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-20375000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-44112000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-29184000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-25920000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-7804000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>22675000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>34397000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>36133000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>69805000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>51778000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>46285000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>39091000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>36708000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>78464000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>21965000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4921000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-24351000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-53147000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-45853000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:43">
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>-3007000.0</v>
+      </c>
+      <c r="C18">
         <v>-2664000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2587000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2110000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1811000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1730000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1882000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1939000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1965000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2029000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2292000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1169000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1180000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-667000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-565000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-237000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-669000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-134000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-137000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-143000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-159000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-176000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-175000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-137000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-791000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1281000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1463000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1749000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2026000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1903000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>72000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3704000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-616000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>6000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>10357000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-309000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-302000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1789000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>-312000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-267000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-75000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-276000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-187000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-93000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-182000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-230000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-191000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-627000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>26000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>57454000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>16654000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>-4774000.0</v>
+      </c>
+      <c r="C21">
         <v>-8777000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4843000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6066000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3167000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9501000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-16647000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-180092000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-533000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>30312000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-8283000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>44683000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>52483000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>41460000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18294000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13653000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-40266000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5731000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-22403000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-5894000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-11747000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-28651000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-56039000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-36452000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-31322000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>30306000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>58944000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>79714000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>79905000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>93787000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>69109000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>61450000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>53556000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>48552000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14188000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>22704000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6306000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-19086000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-22297832.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-15888000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-15183000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-14019000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-7855878.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>310585000.0</v>
+      </c>
+      <c r="C23">
         <v>279462000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>284832000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>299982000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>329318000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>349915000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>337201000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>540960000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>357554000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>375531000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>356059000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>379121000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>382766000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>382110000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>330631000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>319361000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>355349000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>276949000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>268473000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>255993000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>228634000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>190109000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>210383000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>170162000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>137431000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>404487000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>375849000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>462133000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>449589000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>433164000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>340146000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>356184000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>387342000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>329002000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>289409000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>251284000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>197399000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>180575000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>169066701.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>126869000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>81179000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>97182000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>133546501.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>43463000.0</v>
+      </c>
+      <c r="C25">
         <v>40614000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>41246000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>41660000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>43309000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>48681000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>47706000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>54299000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>57522000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>52206000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>23430000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>53769000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>52889000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>50798000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>34374000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>30417000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>31463000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>31854000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>33124000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>33532000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>33243000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>33478000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>35446000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>37467000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>40172000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>40205000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>39052000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>37653000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>35482000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>33117000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>24710000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>23217000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>21275000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>18936000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17026000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>14745000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12706000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>11151000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>10872665.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>10790014.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>10794000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>11085000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12497950.0</v>
       </c>
     </row>
-    <row r="26" spans="1:43">
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>300000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>300000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:43">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>15339000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1165000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>677000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>800000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>400000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>30761000.0</v>
+      </c>
+      <c r="C28">
         <v>27154000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>28940000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22496000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28490000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27632000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26831000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28356000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>29180000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>28226000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27990000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>28597000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>29021000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>28746000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>27078000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>28190000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>25135000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>31707000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>23842000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21348000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17529000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20201000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19062000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>21817000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31104000.0</v>
       </c>
       <c r="AA28">
         <v>31104000.0</v>
       </c>
       <c r="AB28">
+        <v>31104000.0</v>
+      </c>
+      <c r="AC28">
         <v>27558000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>27889000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>18524000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15015000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12821000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>14178000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11944000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10334000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11106000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7916000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>19859000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9416036.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5856000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5536000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5808000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7122182.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>5931000.0</v>
+      </c>
+      <c r="C29">
         <v>-5672000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4217000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-704000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2372000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1112000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3344000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-41365000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3565000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9758000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1250000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10644000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12118000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8356000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6520000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2768000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8069000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4137000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2613000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1279000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-3697000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-6663000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-12393000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7717000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6460000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-909000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5990000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>12340000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10272000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>21892000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>15257000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>33128999.0</v>
+      </c>
+      <c r="C30">
         <v>27154000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>28940000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21822000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32836000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>37378000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46022000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>219106000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31304000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34684000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>71595000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>41270000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>43857000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>63353000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>88013000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53643000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>95567000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>47824000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>47988000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>33772000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32554000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>33253000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>94737000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>33103000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29065000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>59742000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>31104000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>27558000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>27889000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>18524000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>15015000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12821000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>14178000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11944000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10335000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>11106000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7916000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>19859000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9416036.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5856000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5536000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5808000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7122182.0</v>
       </c>
     </row>
-    <row r="31" spans="1:43">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>2592000.0</v>
+      </c>
+      <c r="C31">
         <v>-538000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>116000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2997000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1616000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1213000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3759000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1660000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>438000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-624000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-10076000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>714000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1108000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4371000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1268000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-853000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-663000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>10223000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-442000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-452000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-461000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1613000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-466000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-449000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1058000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1641000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-28816000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-31228000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-31474000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2090000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2074000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1573000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2413000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1491000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1111000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-835000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1277000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5149000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4347527.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4656000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>984000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5713000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5038219.0</v>
       </c>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>305811000.0</v>
+      </c>
+      <c r="C32">
         <v>270685000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>289675000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>293916000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>326151000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>359416000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>320554000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>360868000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>357021000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>405843000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>347776000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>423804000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>435249000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>423570000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>348925000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>333014000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>315083000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>282680000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>246070000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>250099000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>216887000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>161458000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>154344000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>133710000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>106109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>434793000.0</v>
       </c>
       <c r="AA32">
         <v>434793000.0</v>
       </c>
       <c r="AB32">
+        <v>434793000.0</v>
+      </c>
+      <c r="AC32">
         <v>541847000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>529494000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>546179000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>425414000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>434041000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>459888000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>385219000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>313712000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>282730000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>213492000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>171931000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>163921053.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>116904000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>68165000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>87930000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>131865872.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -13598,971 +13803,971 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
         <v>50443000.0</v>
       </c>
       <c r="C2">
         <v>33354000.0</v>
       </c>
       <c r="D2">
         <v>88862000.0</v>
       </c>
       <c r="E2">
         <v>111918000.0</v>
       </c>
       <c r="F2">
         <v>68772000.0</v>
       </c>
       <c r="G2">
         <v>149036000.0</v>
       </c>
       <c r="H2">
         <v>132699999.0</v>
       </c>
       <c r="I2">
         <v>23949000.0</v>
       </c>
       <c r="J2">
         <v>133596000.0</v>
       </c>
       <c r="K2">
         <v>34310323.0</v>
       </c>
       <c r="L2">
         <v>31071638.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
         <v>186316000</v>
       </c>
       <c r="C3">
         <v>140297000</v>
       </c>
       <c r="D3">
         <v>370869000</v>
       </c>
       <c r="E3">
         <v>319683000</v>
       </c>
       <c r="F3">
         <v>143523000</v>
       </c>
       <c r="G3">
         <v>100603000</v>
       </c>
       <c r="H3">
         <v>502894000</v>
       </c>
       <c r="I3">
         <v>284197000</v>
       </c>
       <c r="J3">
         <v>285891000</v>
       </c>
       <c r="K3">
         <v>42831884</v>
       </c>
       <c r="L3">
         <v>62855418</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
         <v>40891000.0</v>
       </c>
       <c r="C6">
         <v>17089000.0</v>
       </c>
       <c r="D6">
         <v>-55508000.0</v>
       </c>
       <c r="E6">
         <v>-23056000.0</v>
       </c>
       <c r="F6">
         <v>43146000.0</v>
       </c>
       <c r="G6">
         <v>-80264000.0</v>
       </c>
       <c r="H6">
         <v>16336001.0</v>
       </c>
       <c r="I6">
         <v>108751000.0</v>
       </c>
       <c r="J6">
         <v>-109647000.0</v>
       </c>
       <c r="K6">
         <v>99285279.0</v>
       </c>
       <c r="L6">
         <v>3238685.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
         <v>29850000.0</v>
       </c>
       <c r="C7">
         <v>-22940000.0</v>
       </c>
       <c r="D7">
         <v>-10014000.0</v>
       </c>
       <c r="E7">
         <v>-15296000.0</v>
       </c>
       <c r="F7">
         <v>12821000.0</v>
       </c>
       <c r="G7">
         <v>14326000.0</v>
       </c>
       <c r="H7">
         <v>-21265000.0</v>
       </c>
       <c r="I7">
         <v>15655000.0</v>
       </c>
       <c r="J7">
         <v>-15987000.0</v>
       </c>
       <c r="K7">
         <v>19817482.0</v>
       </c>
       <c r="L7">
         <v>38320291.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
         <v>-4759000.0</v>
       </c>
       <c r="C9">
         <v>51498000.0</v>
       </c>
       <c r="D9">
         <v>-12408000.0</v>
       </c>
       <c r="E9">
         <v>-66900000.0</v>
       </c>
       <c r="F9">
         <v>-43742000.0</v>
       </c>
       <c r="G9">
         <v>127491000.0</v>
       </c>
       <c r="H9">
         <v>-10177000.0</v>
       </c>
       <c r="I9">
         <v>-3300000.0</v>
       </c>
       <c r="J9">
         <v>-84477000.0</v>
       </c>
       <c r="K9">
         <v>-24888087.0</v>
       </c>
       <c r="L9">
         <v>67348446.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
         <v>2840000.0</v>
       </c>
       <c r="C10">
         <v>1543000.0</v>
       </c>
       <c r="D10">
         <v>-6017000.0</v>
       </c>
       <c r="E10">
         <v>124000.0</v>
       </c>
       <c r="F10">
         <v>-1220000.0</v>
       </c>
       <c r="G10">
         <v>-293000.0</v>
       </c>
       <c r="H10">
         <v>3917000.0</v>
       </c>
       <c r="I10">
         <v>-168000.0</v>
       </c>
       <c r="J10">
         <v>-1472000.0</v>
       </c>
       <c r="K10">
         <v>3859165.0</v>
       </c>
       <c r="L10">
         <v>-622494.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>27428000.0</v>
       </c>
       <c r="F11">
         <v>51764000.0</v>
       </c>
       <c r="G11">
         <v>-95697000.0</v>
       </c>
       <c r="H11">
         <v>-25242000.0</v>
       </c>
       <c r="I11">
         <v>9720000.0</v>
       </c>
       <c r="J11">
         <v>64228000.0</v>
       </c>
       <c r="K11">
         <v>37049000.0</v>
       </c>
       <c r="L11">
         <v>-23889000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>184802000.0</v>
       </c>
       <c r="F12">
         <v>62159000.0</v>
       </c>
       <c r="G12">
         <v>77685000.0</v>
       </c>
       <c r="H12">
         <v>167300000.0</v>
       </c>
       <c r="I12">
         <v>114406000.0</v>
       </c>
       <c r="J12">
         <v>51754000.0</v>
       </c>
       <c r="K12">
         <v>-3492000.0</v>
       </c>
       <c r="L12">
         <v>35431000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>24052000.0</v>
       </c>
       <c r="F13">
         <v>6019000.0</v>
       </c>
       <c r="G13">
         <v>-17175000.0</v>
       </c>
       <c r="H13">
         <v>10236000.0</v>
       </c>
       <c r="I13">
         <v>9403000.0</v>
       </c>
       <c r="J13">
         <v>5734000.0</v>
       </c>
       <c r="K13">
         <v>3799000.0</v>
       </c>
       <c r="L13">
         <v>-4516000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
         <v>174896000.0</v>
       </c>
       <c r="C14">
         <v>224109000.0</v>
       </c>
       <c r="D14">
         <v>180886000.0</v>
       </c>
       <c r="E14">
         <v>128108000.0</v>
       </c>
       <c r="F14">
         <v>133377000.0</v>
       </c>
       <c r="G14">
         <v>153290000.0</v>
       </c>
       <c r="H14">
         <v>145304000.0</v>
       </c>
       <c r="I14">
         <v>88138000.0</v>
       </c>
       <c r="J14">
         <v>55628000.0</v>
       </c>
       <c r="K14">
         <v>43541679.0</v>
       </c>
       <c r="L14">
         <v>50133993.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>2916000.0</v>
       </c>
       <c r="F15">
         <v>7276000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
         <v>91334000.0</v>
       </c>
       <c r="C16">
         <v>50443000.0</v>
       </c>
       <c r="D16">
         <v>33354000.0</v>
       </c>
       <c r="E16">
         <v>88862000.0</v>
       </c>
       <c r="F16">
         <v>111918000.0</v>
       </c>
       <c r="G16">
         <v>68772000.0</v>
       </c>
       <c r="H16">
         <v>149036000.0</v>
       </c>
       <c r="I16">
         <v>132700000.0</v>
       </c>
       <c r="J16">
         <v>23949000.0</v>
       </c>
       <c r="K16">
         <v>133595602.0</v>
       </c>
       <c r="L16">
         <v>34310323.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
         <v>42484000.0</v>
       </c>
       <c r="C18">
         <v>111998000.0</v>
       </c>
       <c r="D18">
         <v>3873000.0</v>
       </c>
       <c r="E18">
         <v>-19254000.0</v>
       </c>
       <c r="F18">
         <v>11191000.0</v>
       </c>
       <c r="G18">
         <v>38521000.0</v>
       </c>
       <c r="H18">
         <v>-47604000.0</v>
       </c>
       <c r="I18">
         <v>108882000.0</v>
       </c>
       <c r="J18">
         <v>-176634000.0</v>
       </c>
       <c r="K18">
         <v>-32174277.0</v>
       </c>
       <c r="L18">
         <v>18375304.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-155099000.0</v>
       </c>
       <c r="D19">
         <v>-422559000.0</v>
       </c>
       <c r="E19">
         <v>-349745000.0</v>
       </c>
       <c r="F19">
         <v>-104292000.0</v>
       </c>
       <c r="G19">
         <v>-94217000.0</v>
       </c>
       <c r="H19">
         <v>-495299000.0</v>
       </c>
       <c r="I19">
         <v>-280604000.0</v>
       </c>
       <c r="J19">
         <v>-281469000.0</v>
       </c>
       <c r="K19">
         <v>-41687684.0</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
         <v>-22084000.0</v>
       </c>
       <c r="C21">
         <v>-17676000.0</v>
       </c>
       <c r="D21">
         <v>10337000.0</v>
       </c>
       <c r="E21">
         <v>30000000.0</v>
       </c>
       <c r="F21">
         <v>-5473000.0</v>
       </c>
       <c r="G21">
         <v>-130030000.0</v>
       </c>
       <c r="H21">
         <v>59728000.0</v>
       </c>
       <c r="I21">
         <v>-3568000.0</v>
       </c>
       <c r="J21">
         <v>-106501000.0</v>
       </c>
       <c r="K21">
         <v>-71295000.0</v>
       </c>
       <c r="L21">
         <v>-13064000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
         <v>824000.0</v>
       </c>
       <c r="C22">
         <v>-137859000.0</v>
       </c>
       <c r="D22">
         <v>85634000.0</v>
       </c>
       <c r="E22">
         <v>2030000.0</v>
       </c>
       <c r="F22">
         <v>-54185000.0</v>
       </c>
       <c r="G22">
         <v>-107020000.0</v>
       </c>
       <c r="H22">
         <v>163010000.0</v>
       </c>
       <c r="I22">
         <v>173862000.0</v>
       </c>
       <c r="J22">
         <v>12613000.0</v>
       </c>
       <c r="K22">
         <v>-53147396.0</v>
       </c>
       <c r="L22">
         <v>-45852684.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
         <v>-16014000.0</v>
       </c>
       <c r="C23">
         <v>-3323000.0</v>
       </c>
       <c r="D23">
         <v>-4722000.0</v>
       </c>
       <c r="E23">
         <v>-4703000.0</v>
       </c>
       <c r="F23">
         <v>4017000.0</v>
       </c>
       <c r="G23">
         <v>5473000.0</v>
       </c>
       <c r="H23">
         <v>-4547000.0</v>
       </c>
       <c r="I23">
         <v>1576000.0</v>
       </c>
       <c r="J23">
         <v>-16434000.0</v>
       </c>
       <c r="K23">
         <v>161185000.0</v>
       </c>
       <c r="L23">
         <v>-2151664.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
         <v>13000000.0</v>
       </c>
       <c r="C24">
         <v>6236000.0</v>
       </c>
       <c r="D24">
         <v>8957000.0</v>
       </c>
       <c r="E24">
         <v>8577000.0</v>
       </c>
       <c r="F24">
         <v>39231000.0</v>
       </c>
       <c r="G24">
         <v>6386000.0</v>
       </c>
       <c r="H24">
         <v>7595000.0</v>
       </c>
       <c r="I24">
         <v>3593000.0</v>
       </c>
       <c r="J24">
         <v>4422000.0</v>
       </c>
       <c r="K24">
         <v>1144200.0</v>
       </c>
       <c r="L24">
         <v>79045.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
         <v>19567000.0</v>
       </c>
       <c r="C25">
         <v>205033000.0</v>
       </c>
       <c r="D25">
         <v>75946000.0</v>
       </c>
       <c r="E25">
         <v>159493000.0</v>
       </c>
       <c r="F25">
         <v>65470000.0</v>
       </c>
       <c r="G25">
         <v>97129000.0</v>
       </c>
       <c r="H25">
         <v>119483000.0</v>
       </c>
       <c r="I25">
         <v>60238000.0</v>
       </c>
       <c r="J25">
         <v>44084000.0</v>
       </c>
       <c r="K25">
         <v>26768142.0</v>
       </c>
       <c r="L25">
         <v>61334938.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-59108000.0</v>
       </c>
       <c r="D26">
         <v>-51738000.0</v>
       </c>
       <c r="E26">
         <v>-3879000.0</v>
       </c>
       <c r="F26">
         <v>-5820000.0</v>
       </c>
       <c r="G26">
         <v>-614000.0</v>
       </c>
       <c r="H26">
         <v>1164000.0</v>
       </c>
       <c r="I26">
         <v>247000.0</v>
       </c>
       <c r="J26">
         <v>185500000.0</v>
       </c>
       <c r="K26">
         <v>202936370.0</v>
       </c>
       <c r="L26">
         <v>40425000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
         <v>16946000.0</v>
       </c>
       <c r="C27">
         <v>17288000.0</v>
       </c>
       <c r="D27">
         <v>14450000.0</v>
       </c>
       <c r="E27">
         <v>21881000.0</v>
       </c>
       <c r="F27">
         <v>11519000.0</v>
       </c>
       <c r="G27">
         <v>9100000.0</v>
       </c>
       <c r="H27">
         <v>7776000.0</v>
       </c>
       <c r="I27">
         <v>5482000.0</v>
       </c>
       <c r="J27">
         <v>9489000.0</v>
       </c>
       <c r="K27">
         <v>1649282.0</v>
       </c>
       <c r="L27">
         <v>1238824.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
         <v>-38098000.0</v>
       </c>
       <c r="C28">
         <v>-80107000.0</v>
       </c>
       <c r="D28">
         <v>-46123000.0</v>
       </c>
       <c r="E28">
         <v>26260000.0</v>
       </c>
       <c r="F28">
         <v>-7276000.0</v>
       </c>
       <c r="G28">
         <v>-125171000.0</v>
       </c>
       <c r="H28">
         <v>56345000.0</v>
       </c>
       <c r="I28">
         <v>-3724000.0</v>
       </c>
       <c r="J28">
         <v>62565000.0</v>
       </c>
       <c r="K28">
         <v>130315356.0</v>
       </c>
       <c r="L28">
         <v>-15215664.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
         <v>228800000.0</v>
       </c>
       <c r="C29">
         <v>252295000.0</v>
       </c>
       <c r="D29">
         <v>374742000.0</v>
       </c>
       <c r="E29">
         <v>300429000.0</v>
       </c>
       <c r="F29">
         <v>154714000.0</v>
       </c>
       <c r="G29">
         <v>139124000.0</v>
       </c>
       <c r="H29">
         <v>455290000.0</v>
       </c>
       <c r="I29">
         <v>393079000.0</v>
       </c>
       <c r="J29">
         <v>109257000.0</v>
       </c>
       <c r="K29">
         <v>10657607.0</v>
       </c>
       <c r="L29">
         <v>81230722.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
         <v>-149811000.0</v>
       </c>
       <c r="C30">
         <v>-155099000.0</v>
       </c>
       <c r="D30">
         <v>-384127000.0</v>
       </c>
       <c r="E30">
         <v>-349745000.0</v>
       </c>
       <c r="F30">
         <v>-104292000.0</v>
       </c>
       <c r="G30">
         <v>-94217000.0</v>
       </c>
       <c r="H30">
         <v>-495299000.0</v>
       </c>
       <c r="I30">
         <v>-280604000.0</v>
       </c>
@@ -14575,3480 +14780,3552 @@
       <c r="L30">
         <v>-62776373.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ30"/>
+  <dimension ref="A1:AR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>156645000.0</v>
+      </c>
+      <c r="C2">
         <v>91334000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>66541000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>74840000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>63392000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>50443000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>46566000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>66886000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>46458000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33354000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>54330000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>62113000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>44793000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>88862000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>43208000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>69789000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>70768000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>111918000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>84601000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>72701000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>55859000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>68772000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>54255000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>37306000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>143717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109191000.0</v>
       </c>
       <c r="AA2">
         <v>109191000.0</v>
       </c>
       <c r="AB2">
+        <v>109191000.0</v>
+      </c>
+      <c r="AC2">
         <v>36279000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>79518000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>132700000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>78164000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>27103000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>46413000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>23949000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>51008000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>25108000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>85625000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>133596000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5287743.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>20182000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>31120000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>34310000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3061378.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>61358000</v>
+      </c>
+      <c r="C3">
         <v>43364000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>64232000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>44040000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>37131000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>40913000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27848000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>40644000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>37220000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>34585000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>50122000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>96972000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>108936000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>114839000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>72519000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>102645000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>80196000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>64323000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>55823000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>35513000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>29693000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>22494000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14094000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5807000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>33412000</v>
-      </c>
-[...1 lines deleted...]
-        <v>108551000</v>
       </c>
       <c r="AA3">
         <v>108551000</v>
       </c>
       <c r="AB3">
+        <v>108551000</v>
+      </c>
+      <c r="AC3">
         <v>68462000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>146969000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>178912000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>72045000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>59961000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>77043000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>75148000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>92071000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>81190000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>61720000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>50910000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>24200757</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3170127</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3244000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>12217000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5869612</v>
       </c>
     </row>
-    <row r="4" spans="1:43">
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>17320000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-44069000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-26581000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-979000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-41150000.0</v>
       </c>
-      <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>11900000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>16842000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-12913000.0</v>
       </c>
-      <c r="W4"/>
-      <c r="X4">
+      <c r="X4"/>
+      <c r="Y4">
         <v>16949000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-106411000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-5319000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
+      <c r="AC4"/>
+      <c r="AD4">
         <v>-43239000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-53182000.0</v>
       </c>
-      <c r="AE4"/>
-      <c r="AF4">
+      <c r="AF4"/>
+      <c r="AG4">
         <v>51061000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-19310000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>22464000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>25900000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-60517000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-47971000.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-111000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1016000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-33372000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2041000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1863000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-1542000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4468000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3708000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-107000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3836000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4058000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>1528000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>485000.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>509000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2558000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-618000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>1721000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>425000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1600000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>627313000.0</v>
+      </c>
+      <c r="C6">
         <v>65311000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>24793000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8299000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11448000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12949000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3877000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-20320000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>20428000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13104000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-20976000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7783000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>17320000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-44069000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>45654000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-26581000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-979000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-41150000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>27317000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11900000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16842000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12913000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14517000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>16949000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-106411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39845000.0</v>
       </c>
       <c r="AA6">
         <v>39845000.0</v>
       </c>
       <c r="AB6">
+        <v>39845000.0</v>
+      </c>
+      <c r="AC6">
         <v>72912000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-43239000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-53182000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>54536000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>51061000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-19310000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>22464000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-27059000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>25900000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-60517000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-47971000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>128307859.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-14894257.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-10938000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3190000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>31248945.0</v>
       </c>
     </row>
-    <row r="7" spans="1:43">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>19630000.0</v>
+      </c>
+      <c r="C7">
         <v>-32162000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>35035000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5544000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8420000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-19149000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11039000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-37049000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>41312000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-16164000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>16251000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>13720000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3767000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-43752000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>42772000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-11889000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3763000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-49942000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7815000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4882000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5229000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-5105000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2585000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6591000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>19407000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>48494000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>34057000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>15570000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-54000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-109111000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>32259000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>27367000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-24069000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-19902000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-11175000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>32359000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-25629000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-11542000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>13816614.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-5047132.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-5818000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>16866000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>9900369.0</v>
       </c>
     </row>
-    <row r="8" spans="1:43">
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>39021000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-74199000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-28496000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-9846000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-44032000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>-11482000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-28064000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-25698000.0</v>
       </c>
-      <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>-29109000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>160667000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-14486000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8">
         <v>-14483000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-154516000.0</v>
       </c>
-      <c r="AE8"/>
-      <c r="AF8">
+      <c r="AF8"/>
+      <c r="AG8">
         <v>64109000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-63382000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-53461000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-12227000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-37954000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>5313000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>-4539000.0</v>
+      </c>
+      <c r="C9">
         <v>-27477000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8472000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>29985000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-44716000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>29622000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4765000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>63338000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-36697000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>32424000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-9654000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>39021000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-74199000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15474000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-28496000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-9846000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-44032000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>21502000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-11482000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-28064000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-25698000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10419000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-29109000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>160667000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>63566000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>63091000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>95731000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-14483000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-154516000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>49434000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>64109000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-63382000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-53461000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-39609000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-12227000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-37954000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5313000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-28142752.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-40706335.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-5376000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>49337000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-656738.0</v>
       </c>
     </row>
-    <row r="10" spans="1:43">
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>-7502000.0</v>
+      </c>
+      <c r="C10">
         <v>-2203000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2594000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>466000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3044000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2824000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>581000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1998000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>706000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1742000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1497000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2272000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-426000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6366000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>118000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-451000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1196000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1653000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-473000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-836000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-312000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>401000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-880000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>956000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-586000.0</v>
       </c>
       <c r="AA10">
         <v>-586000.0</v>
       </c>
       <c r="AB10">
+        <v>-586000.0</v>
+      </c>
+      <c r="AC10">
         <v>3229000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>792000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>482000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>328000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1063000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-232000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1327000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2963000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4328000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>334000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-441000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2280224.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1842059.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-395000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3816000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2424397.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>12744000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-34717000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>37829000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>20311000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>47762000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9609000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-9426000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-12473000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>19304000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>26353000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>16484000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1683000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>34851000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-145139000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>518000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-13746000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-54029000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10813000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>44438000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-16658000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-38314000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>37140000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>35966000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>67126000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>47655000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>12027000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-17552000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>41472000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-23889000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:43">
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>15705000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17965000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>37217000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35225000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>45687000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>75251000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>31307000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24611000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>14296000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14377000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8876000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>30230000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6105000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>944000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>39958000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>37478000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>43416000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>43891000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>42140000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>33130000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29679000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>33256000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18341000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>51754000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9522000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10391000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>17728000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-3492000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>35431000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:43">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>8358000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-1845000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6990000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6869000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9515000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5196000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2472000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-741000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2104000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7251000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1613000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-12124000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-3468000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3921000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-5504000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-740000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-3755000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>15132000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-401000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-845000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-5074000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>19186000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-3864000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5734000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4538000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-81000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1530000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>3799000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-4516000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:43">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>43463000.0</v>
+      </c>
+      <c r="C14">
         <v>40614000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>41246000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>41660000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>43309000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>48681000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>47706000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>54299000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>57522000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52206000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>62152000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>53769000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>41118000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>38271000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>34375000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>30417000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>31462000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>31854000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33124000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>33532000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>33243000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>33478000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35882000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>37467000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>40172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39052000.0</v>
       </c>
       <c r="AA14">
         <v>39052000.0</v>
       </c>
       <c r="AB14">
+        <v>39052000.0</v>
+      </c>
+      <c r="AC14">
         <v>37653000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>35482000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>33117000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24710000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>23217000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21275000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>18936000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17026000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>14745000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12706000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11151000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10872665.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>10790014.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>10794000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11085000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>12497950.0</v>
       </c>
     </row>
-    <row r="15" spans="1:43">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
-      <c r="AM15"/>
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>783958000.0</v>
+      </c>
+      <c r="C16">
         <v>156645000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>91334000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>66541000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>74840000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>63392000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>50443000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>46566000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>66886000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>46458000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33354000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>54330000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>62113000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>44793000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>88862000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43208000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>69789000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>70768000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>111918000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>84601000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>72701000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>55859000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>68772000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>54255000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>37306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149036000.0</v>
       </c>
       <c r="AA16">
         <v>149036000.0</v>
       </c>
       <c r="AB16">
+        <v>149036000.0</v>
+      </c>
+      <c r="AC16">
         <v>109191000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>36279000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>79518000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>132700000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>78164000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>27103000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>46413000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>23949000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>51008000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>25108000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>85625000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>133595602.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5287743.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>20182000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>31120000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>34310323.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>5770000.0</v>
+      </c>
+      <c r="C18">
         <v>-40631000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>14759000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2380000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17083000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13776000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>10015000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5975000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>67721000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>40237000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>19549000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>21085000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5018000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-41779000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>53783000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-31002000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2882000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-39153000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10368000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>12266000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14779000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5486000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7004000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>15309000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39110000.0</v>
       </c>
       <c r="AA18">
         <v>39110000.0</v>
       </c>
       <c r="AB18">
+        <v>39110000.0</v>
+      </c>
+      <c r="AC18">
         <v>88316000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-32203000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-142827000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>69940000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>66691000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-7235000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-20514000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-61487000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-2054000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-58789000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-54304000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-7890842.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-10885435.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-15425000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2027000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>10670860.0</v>
       </c>
     </row>
-    <row r="19" spans="1:43">
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-42501000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-35688000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-32836000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-24496000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-39680000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-57076000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-33847000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-71356000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-91040000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-107981000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-113750000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-109788000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-98389000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-77520000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-64048000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-18743000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-34629000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-28650000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-22270000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-12038000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4154000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-31468000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-46557000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-107730000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-63235000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-146449000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-177885000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>164306000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>643547000.0</v>
+      </c>
+      <c r="C21">
         <v>-53345000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7279000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5574000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4526000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4705000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4609000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4525000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-15889000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>28821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="O21">
         <v>30000000.0</v>
       </c>
       <c r="P21">
         <v>30000000.0</v>
       </c>
       <c r="Q21">
+        <v>30000000.0</v>
+      </c>
+      <c r="R21">
         <v>-824000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>5473000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4093000.0</v>
       </c>
       <c r="V21">
         <v>-4093000.0</v>
       </c>
       <c r="W21">
         <v>-4093000.0</v>
       </c>
       <c r="X21">
         <v>-4093000.0</v>
       </c>
       <c r="Y21">
+        <v>-4093000.0</v>
+      </c>
+      <c r="Z21">
         <v>-110000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-20000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-86000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-20063000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-10000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>90000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-19088000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-16628000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-12244000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>44032000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-106501000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>25370000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1265000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-163284000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-71295000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-13064000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>-8113000.0</v>
+      </c>
+      <c r="C22">
         <v>-14987000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>742000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2365000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7155000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9602000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-17062000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-137067000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3660000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>19930000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-17109000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>34753000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>39257000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>28733000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13041000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10032000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-32860000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11817000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-20232000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-5067000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-8511000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-20375000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-44112000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-29184000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-25920000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22675000.0</v>
       </c>
       <c r="AA22">
         <v>22675000.0</v>
       </c>
       <c r="AB22">
+        <v>22675000.0</v>
+      </c>
+      <c r="AC22">
         <v>34397000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>36133000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>69805000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>51778000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>46285000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>39091000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>36708000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10078000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>21966000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4920000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-24351000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-17317621.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-13598775.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-9291000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-12940000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-8269367.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>841000.0</v>
+      </c>
+      <c r="C23">
         <v>-6653000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8664000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-329000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>264000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1476000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1502000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-551000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-61000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1209000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-37000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-123000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3379000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-36000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-57000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1095000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2691000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-47000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1380000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3235000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-7651000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6821000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-13000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-129000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>89000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-107730000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-657000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1956000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1382000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4743000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>20000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1422000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1731000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3218000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-424000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1046000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-17950000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>164658933.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-407000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1839000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1227000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2006862.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>157</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>3001000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>13000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>998000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>844000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7764000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3352000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-16354000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1182000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>738000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>981000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5932000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>955000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1089000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1370000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4256000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2676000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>275000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>37080000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>884000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1043000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>224000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2056000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1653000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1944000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>821000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7595000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>6774000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>520000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1027000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>313000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>998000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1965000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>317000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>185000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3008000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>777000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>452000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>669464.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>64736.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>381000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>29000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4500.0</v>
       </c>
     </row>
-    <row r="25" spans="1:43">
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>6218000.0</v>
+      </c>
+      <c r="C25">
         <v>10269000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1135000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-7103000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4220000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9374000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18057000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>189452000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2732000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7168000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5444000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2649000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14964000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>38465000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>29975000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>40688000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>83096000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16251000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24283000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12702000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15299000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13186000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>28781000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>11424000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5026000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>28775000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>137000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>136000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>135000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>19362000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>16430000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>15198000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>20530000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8080000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10632000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9259000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10269000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>13924000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>17747065.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6573077.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-3371000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5819000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6726544.0</v>
       </c>
     </row>
-    <row r="26" spans="1:43">
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
+        <v>-337000.0</v>
+      </c>
+      <c r="C26">
         <v>-867000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>531000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-24000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2816000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2723000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-3379000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-10233000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-22988000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-22508000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-15480000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-18788000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-17470000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3379000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-36000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-57000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1095000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2691000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-47000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>130000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-159000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-5614000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-16000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-13000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-129000.0</v>
       </c>
-      <c r="Z26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>1164000.0</v>
       </c>
       <c r="AC26">
+        <v>1164000.0</v>
+      </c>
+      <c r="AD26">
         <v>523000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>552000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>247000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>51000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>170401000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>40425000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>40425000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:43">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
+        <v>5950000.0</v>
+      </c>
+      <c r="C27">
         <v>4671000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4251000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4625000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4733000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3337000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4313000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4615000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4618000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3742000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3846000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3310000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3758000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3536000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3753000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3306000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3458000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11364000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3114000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3009000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2909000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2487000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3132000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2535000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2962000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2530000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>1829000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1650000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1631000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1443000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>758000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>759000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>752000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>609000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>7369000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>519098.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>511184.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>413000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>206000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>309706.0</v>
       </c>
     </row>
-    <row r="28" spans="1:43">
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>618535000.0</v>
+      </c>
+      <c r="C28">
         <v>103441000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-15412000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7458000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7078000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8904000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9490000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-15309000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-27437000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-27871000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-19291000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-34800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11347000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3379000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>29140000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>165000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-773000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2272000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>605000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1250000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1020000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7651000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5457000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-13000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-110129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-86000.0</v>
       </c>
       <c r="AA28">
         <v>-86000.0</v>
       </c>
       <c r="AB28">
+        <v>-86000.0</v>
+      </c>
+      <c r="AC28">
         <v>-20631000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-11556000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>88618000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-15717000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-16628000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-14040000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>42661000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>34243000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>24946000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2505000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5881000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>135529237.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4073881.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4106000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-5246000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>20573585.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>67128000.0</v>
+      </c>
+      <c r="C29">
         <v>2733000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>78991000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>41660000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>54214000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>54689000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>37863000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>34669000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>104941000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>74822000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>69671000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>118057000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>113954000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>73060000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>126302000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>71643000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>77314000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25170000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>45455000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>47779000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>44472000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>17008000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>21098000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>21116000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>35186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147661000.0</v>
       </c>
       <c r="AA29">
         <v>147661000.0</v>
       </c>
       <c r="AB29">
+        <v>147661000.0</v>
+      </c>
+      <c r="AC29">
         <v>156778000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>114766000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>36085000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>141985000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>126652000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>69808000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>54634000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>30584000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>79136000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2931000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-3394000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>16309915.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-7715308.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-12181000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>14244000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>16540472.0</v>
       </c>
     </row>
-    <row r="30" spans="1:43">
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>-58350000.0</v>
+      </c>
+      <c r="C30">
         <v>-40863000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-38786000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-42501000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-35688000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-32836000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-24496000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-39680000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-57076000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-33847000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-71356000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-91040000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-107981000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-113750000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-109788000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-98389000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-77520000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-64048000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-18743000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-34629000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-28650000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-22270000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-12038000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4154000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-31468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-107730000.0</v>
       </c>
       <c r="AA30">
         <v>-107730000.0</v>
       </c>
       <c r="AB30">
+        <v>-107730000.0</v>
+      </c>
+      <c r="AC30">
         <v>-63235000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-146449000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-177885000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-71732000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-58963000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-75078000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-74831000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-91886000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-78182000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-60943000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-50458000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-23531293.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3105391.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2863000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-12188000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-5865112.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>