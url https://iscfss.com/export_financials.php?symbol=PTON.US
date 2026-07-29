--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2617,57 +2617,57 @@
       <c r="J2">
         <v>436700000.0</v>
       </c>
       <c r="K2">
         <v>510900000.0</v>
       </c>
       <c r="L2">
         <v>479600000.0</v>
       </c>
       <c r="M2">
         <v>76500000.0</v>
       </c>
       <c r="N2">
         <v>502100000.0</v>
       </c>
       <c r="O2">
         <v>569400000.0</v>
       </c>
       <c r="P2">
         <v>537000000.0</v>
       </c>
       <c r="Q2">
         <v>93000000.0</v>
       </c>
       <c r="R2">
-        <v>716800000.0</v>
+        <v>643800000.0</v>
       </c>
       <c r="S2">
         <v>1136000000.0</v>
       </c>
       <c r="T2">
-        <v>1012800000.0</v>
+        <v>970900000.0</v>
       </c>
       <c r="U2">
         <v>364400000.0</v>
       </c>
       <c r="V2">
         <v>855200000.0</v>
       </c>
       <c r="W2">
         <v>721400000.0</v>
       </c>
       <c r="X2">
         <v>275000000.0</v>
       </c>
       <c r="Y2">
         <v>135800000.0</v>
       </c>
       <c r="Z2">
         <v>141500000.0</v>
       </c>
       <c r="AA2">
         <v>182500000.0</v>
       </c>
       <c r="AB2">
         <v>90700000.0</v>
       </c>
@@ -3590,60 +3590,60 @@
       <c r="K16">
         <v>189200000.0</v>
       </c>
       <c r="L16">
         <v>173700000.0</v>
       </c>
       <c r="M16">
         <v>187300000.0</v>
       </c>
       <c r="N16">
         <v>200500000.0</v>
       </c>
       <c r="O16">
         <v>210700000.0</v>
       </c>
       <c r="P16">
         <v>197400000.0</v>
       </c>
       <c r="Q16">
         <v>201100000.0</v>
       </c>
       <c r="R16">
         <v>211000000.0</v>
       </c>
       <c r="S16">
-        <v>240500000.0</v>
+        <v>80600000.0</v>
       </c>
       <c r="T16">
         <v>205200000.0</v>
       </c>
       <c r="U16">
         <v>164800000.0</v>
       </c>
       <c r="V16">
-        <v>363700000.0</v>
+        <v>42200000.0</v>
       </c>
       <c r="W16">
         <v>611000000.0</v>
       </c>
       <c r="X16">
         <v>521200000.0</v>
       </c>
       <c r="Y16">
         <v>363600000.0</v>
       </c>
       <c r="Z16">
         <v>215200000.0</v>
       </c>
       <c r="AA16">
         <v>159600000.0</v>
       </c>
       <c r="AB16">
         <v>99200000.0</v>
       </c>
       <c r="AC16">
         <v>90800000.0</v>
       </c>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
@@ -4020,51 +4020,51 @@
       <c r="O22">
         <v>790600000.0</v>
       </c>
       <c r="P22">
         <v>993200000.0</v>
       </c>
       <c r="Q22">
         <v>1104500000.0</v>
       </c>
       <c r="R22">
         <v>1410000000.0</v>
       </c>
       <c r="S22">
         <v>1541300000.0</v>
       </c>
       <c r="T22">
         <v>1269200000.0</v>
       </c>
       <c r="U22">
         <v>937100000.0</v>
       </c>
       <c r="V22">
         <v>614200000.0</v>
       </c>
       <c r="W22">
-        <v>522800000.0</v>
+        <v>522799999.0</v>
       </c>
       <c r="X22">
         <v>364000000.0</v>
       </c>
       <c r="Y22">
         <v>244500000.0</v>
       </c>
       <c r="Z22">
         <v>194200000.0</v>
       </c>
       <c r="AA22">
         <v>243600000.0</v>
       </c>
       <c r="AB22">
         <v>205600000.0</v>
       </c>
       <c r="AC22">
         <v>136600000.0</v>
       </c>
       <c r="AD22">
         <v>111800000.0</v>
       </c>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22">
@@ -5407,51 +5407,51 @@
       <c r="O39">
         <v>271600000.0</v>
       </c>
       <c r="P39">
         <v>279300000.0</v>
       </c>
       <c r="Q39">
         <v>192600000.0</v>
       </c>
       <c r="R39">
         <v>207300000.0</v>
       </c>
       <c r="S39">
         <v>213700000.0</v>
       </c>
       <c r="T39">
         <v>280600000.0</v>
       </c>
       <c r="U39">
         <v>202800000.0</v>
       </c>
       <c r="V39">
         <v>184000000.0</v>
       </c>
       <c r="W39">
-        <v>172600000.0</v>
+        <v>172600001.0</v>
       </c>
       <c r="X39">
         <v>146300000.0</v>
       </c>
       <c r="Y39">
         <v>124500000.0</v>
       </c>
       <c r="Z39">
         <v>114600000.0</v>
       </c>
       <c r="AA39">
         <v>104400000.0</v>
       </c>
       <c r="AB39">
         <v>46500000.0</v>
       </c>
       <c r="AC39">
         <v>48500000.0</v>
       </c>
       <c r="AD39">
         <v>33100000.0</v>
       </c>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39">
@@ -5493,63 +5493,63 @@
       <c r="J40">
         <v>477600000.0</v>
       </c>
       <c r="K40">
         <v>517500000.0</v>
       </c>
       <c r="L40">
         <v>489100000.0</v>
       </c>
       <c r="M40">
         <v>406600000.0</v>
       </c>
       <c r="N40">
         <v>517300000.0</v>
       </c>
       <c r="O40">
         <v>598700000.0</v>
       </c>
       <c r="P40">
         <v>632500000.0</v>
       </c>
       <c r="Q40">
         <v>717500000.0</v>
       </c>
       <c r="R40">
-        <v>732700000.0</v>
+        <v>299900000.0</v>
       </c>
       <c r="S40">
-        <v>1160400000.0</v>
+        <v>184300000.0</v>
       </c>
       <c r="T40">
-        <v>1028000000.0</v>
+        <v>262300000.0</v>
       </c>
       <c r="U40">
         <v>651900000.0</v>
       </c>
       <c r="V40">
-        <v>873800000.0</v>
+        <v>340100000.0</v>
       </c>
       <c r="W40">
         <v>10300000.0</v>
       </c>
       <c r="X40">
         <v>246700000.0</v>
       </c>
       <c r="Y40">
         <v>235900000.0</v>
       </c>
       <c r="Z40">
         <v>183200000.0</v>
       </c>
       <c r="AA40">
         <v>193700000.0</v>
       </c>
       <c r="AB40">
         <v>137700000.0</v>
       </c>
       <c r="AC40">
         <v>104500000.0</v>
       </c>
       <c r="AD40">
         <v>210600000.0</v>
       </c>
@@ -9155,52 +9155,56 @@
       </c>
       <c r="O12">
         <v>22200000.0</v>
       </c>
       <c r="P12">
         <v>20900000.0</v>
       </c>
       <c r="Q12">
         <v>16500000.0</v>
       </c>
       <c r="R12">
         <v>9100000.0</v>
       </c>
       <c r="S12">
         <v>8800000.0</v>
       </c>
       <c r="T12">
         <v>8600000.0</v>
       </c>
       <c r="U12">
         <v>9100000.0</v>
       </c>
       <c r="V12">
         <v>4900000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12"/>
+      <c r="W12">
+        <v>400000.0</v>
+      </c>
+      <c r="X12">
+        <v>400000.0</v>
+      </c>
       <c r="Y12"/>
       <c r="Z12">
         <v>400000.0</v>
       </c>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>108</v>
       </c>
       <c r="B13">
         <v>8700000.0</v>
       </c>
       <c r="C13">
         <v>9200000.0</v>
       </c>
       <c r="D13">
         <v>9800000.0</v>
@@ -10254,51 +10258,51 @@
       </c>
       <c r="AD26">
         <v>13800000.0</v>
       </c>
       <c r="AE26">
         <v>12400000.0</v>
       </c>
       <c r="AF26">
         <v>11600000.0</v>
       </c>
       <c r="AG26">
         <v>6700000.0</v>
       </c>
       <c r="AH26">
         <v>6900000.0</v>
       </c>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>122</v>
       </c>
       <c r="B27">
         <v>94800000.0</v>
       </c>
       <c r="C27">
-        <v>152100000.0</v>
+        <v>148700000.0</v>
       </c>
       <c r="D27">
         <v>66800000.0</v>
       </c>
       <c r="E27">
         <v>80600000.0</v>
       </c>
       <c r="F27">
         <v>106500000.0</v>
       </c>
       <c r="G27">
         <v>148200000.0</v>
       </c>
       <c r="H27">
         <v>81900000.0</v>
       </c>
       <c r="I27">
         <v>112200000.0</v>
       </c>
       <c r="J27">
         <v>170300000.0</v>
       </c>
       <c r="K27">
         <v>224200000.0</v>
       </c>
@@ -10358,51 +10362,51 @@
       </c>
       <c r="AD27">
         <v>101100000.0</v>
       </c>
       <c r="AE27">
         <v>99500000.0</v>
       </c>
       <c r="AF27">
         <v>45500000.0</v>
       </c>
       <c r="AG27">
         <v>32600000.0</v>
       </c>
       <c r="AH27">
         <v>52300000.0</v>
       </c>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28">
         <v>108100000.0</v>
       </c>
       <c r="C28">
-        <v>102900000.0</v>
+        <v>100500000.0</v>
       </c>
       <c r="D28">
         <v>100800000.0</v>
       </c>
       <c r="E28">
         <v>125100000.0</v>
       </c>
       <c r="F28">
         <v>151400000.0</v>
       </c>
       <c r="G28">
         <v>126700000.0</v>
       </c>
       <c r="H28">
         <v>119500000.0</v>
       </c>
       <c r="I28">
         <v>185500000.0</v>
       </c>
       <c r="J28">
         <v>153000000.0</v>
       </c>
       <c r="K28">
         <v>154700000.0</v>
       </c>
@@ -10421,51 +10425,51 @@
       <c r="P28">
         <v>193500000.0</v>
       </c>
       <c r="Q28">
         <v>232100000.0</v>
       </c>
       <c r="R28">
         <v>242300000.0</v>
       </c>
       <c r="S28">
         <v>223200000.0</v>
       </c>
       <c r="T28">
         <v>213900000.0</v>
       </c>
       <c r="U28">
         <v>195100000.0</v>
       </c>
       <c r="V28">
         <v>180600000.0</v>
       </c>
       <c r="W28">
         <v>141100000.0</v>
       </c>
       <c r="X28">
-        <v>108600000.0</v>
+        <v>105500000.0</v>
       </c>
       <c r="Y28">
         <v>86200000.0</v>
       </c>
       <c r="Z28">
         <v>126900000.0</v>
       </c>
       <c r="AA28">
         <v>77500000.0</v>
       </c>
       <c r="AB28">
         <v>60900000.0</v>
       </c>
       <c r="AC28">
         <v>54600000.0</v>
       </c>
       <c r="AD28">
         <v>47000000.0</v>
       </c>
       <c r="AE28">
         <v>55400000.0</v>
       </c>
       <c r="AF28">
         <v>50000000.0</v>
       </c>
@@ -13636,66 +13640,66 @@
       <c r="J23">
         <v>14000000.0</v>
       </c>
       <c r="K23">
         <v>2200000.0</v>
       </c>
       <c r="L23">
         <v>10500000.0</v>
       </c>
       <c r="M23">
         <v>-2400000.0</v>
       </c>
       <c r="N23">
         <v>44900000.0</v>
       </c>
       <c r="O23">
         <v>28200000.0</v>
       </c>
       <c r="P23">
         <v>4500000.0</v>
       </c>
       <c r="Q23">
         <v>-1600000.0</v>
       </c>
       <c r="R23">
-        <v>22100000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="S23">
         <v>-100000.0</v>
       </c>
       <c r="T23">
-        <v>30100000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="U23">
         <v>-800000.0</v>
       </c>
       <c r="V23">
         <v>-81400000.0</v>
       </c>
       <c r="W23">
-        <v>25300000.0</v>
+        <v>-16500000.0</v>
       </c>
       <c r="X23">
         <v>100000.0</v>
       </c>
       <c r="Y23">
         <v>30900000.0</v>
       </c>
       <c r="Z23">
         <v>7400000.0</v>
       </c>
       <c r="AA23">
         <v>3500000.0</v>
       </c>
       <c r="AB23">
         <v>2700000.0</v>
       </c>
       <c r="AC23">
         <v>5400000.0</v>
       </c>
       <c r="AD23">
         <v>1300000.0</v>
       </c>
       <c r="AE23">
         <v>1500000.0</v>
       </c>