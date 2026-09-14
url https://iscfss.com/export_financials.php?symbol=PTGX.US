--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2898,6470 +2901,6598 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU62"/>
+  <dimension ref="A1:AV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AS1" t="s">
         <v>106</v>
       </c>
       <c r="AT1" t="s">
         <v>107</v>
       </c>
       <c r="AU1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>3459000.0</v>
+      </c>
+      <c r="C2">
         <v>8437000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5339000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5646000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3249000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2917000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1615000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3049000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3629000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3507000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>772000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1252000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4573000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4021000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3640000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4715000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1412000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7159000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>706000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7905000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2732000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3075000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2797000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2855000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3704000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2790000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1583000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2787000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6454000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5711000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4871000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2278000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1307000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1257000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2267000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2639000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1132000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1163000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2335000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1441000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1890000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1247000.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>349000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
-    </row>
-    <row r="4" spans="1:47">
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>-828000.0</v>
+      </c>
+      <c r="C5">
         <v>-269000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>641000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>524999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-15000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>85000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-82000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1336000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-249000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-229000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-105000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-170000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-198000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-122000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-359000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-480000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-720000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-472000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-299000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-204000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-59000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-33000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>28000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-88000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-208000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>107000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-221000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-154000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-167000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-189000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-233000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-103000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-86000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-72000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-6000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>100000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-22000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-245000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-24000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-101000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-95000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-102000.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-12621000.0</v>
       </c>
-      <c r="AU5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
-      <c r="AP6"/>
+      <c r="AP6">
+        <v>0.0</v>
+      </c>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
-    </row>
-    <row r="7" spans="1:47">
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>9216000.0</v>
+      </c>
+      <c r="C7">
         <v>9776000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10323000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10749000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11279000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11360000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10866000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10900000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10971000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>462000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1141000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1803000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2446000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3061000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3656000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4237000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4798000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5337000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5858000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6265000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5258000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5614000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5959000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6291000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>6614000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>6922000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>7217000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>7502000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>7780000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>8044000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>1000.0</v>
       </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
       <c r="J8">
         <v>1000.0</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8">
         <v>1000.0</v>
       </c>
       <c r="M8">
         <v>1000.0</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>903205000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>786768000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>752722000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>746657000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>740027000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>732542000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>709682000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>702319000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>696157000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>567176000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>563389000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>434603000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>424855000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>300300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>297846000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>295672000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>268234000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>255591000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>253222000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>250670000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>225622000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>223904000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>222188000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>156234000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>154700000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>153610000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>152393000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>150863000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>158000.0</v>
       </c>
-      <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-    </row>
-    <row r="10" spans="1:47">
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>420078000.0</v>
+      </c>
+      <c r="C10">
         <v>193712000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>128390000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>113713000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>168543000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>139653000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>97249000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>131121000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>355643000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>172568000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>186727000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>230527000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>235382000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>127686000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>125744000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>152816000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>120237000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>98477000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>123665000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>120542000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>192412000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>83000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>117358000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>83625000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>146242000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>60215000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>33006000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>50195000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>71143000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>70077000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>82233000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>87427000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>63864000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>69577000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>106029000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>50395000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10365000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9517000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>21084000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>96024000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13768000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>28629000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4055000.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-9324000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>9324000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-    </row>
-    <row r="12" spans="1:47">
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>782576000.0</v>
+      </c>
+      <c r="C12">
         <v>547786000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>567364000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>576117000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>570465000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>574360000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>418913000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>468721000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>563997000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>322635000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>341617000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>320751000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>313401000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>230759000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>237355000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>267437000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>291890000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>305289000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>326900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>314301000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>354280000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>273476000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>305809000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>193974000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>208665000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>117513000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>133017000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>137692000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>126101000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>112546000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>128853000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>138517000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>125167000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>134960000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>144001000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>93586000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>64492000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>63248000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>77599000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>98523000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20176000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>29022000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11923000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>9324000.0</v>
       </c>
-      <c r="AU12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:47">
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13">
         <v>1000.0</v>
       </c>
       <c r="M13">
         <v>1000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
-      <c r="O13"/>
+      <c r="O13">
+        <v>1000.0</v>
+      </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-      <c r="AF13">
-[...1 lines deleted...]
-      </c>
+      <c r="AF13"/>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
+        <v>0.0</v>
+      </c>
+      <c r="AO13">
         <v>-102819000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>101000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>95000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-929000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-    </row>
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>71007011.0</v>
+      </c>
+      <c r="C14">
         <v>70492618.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>63573048.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>63772332.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>63511000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>62964000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>66406817.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>61767934.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>61305289.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>63595328.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>61796205.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>59182899.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>56775742.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>50573650.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>49262643.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>49107639.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>49049902.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>48752548.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>48154171.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>47987184.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>44864637.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>44224169.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>39605193.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>37386881.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>32799691.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>27703918.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>27610696.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>26956957.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>24662779.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>24297576.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24186356.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22912279.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21207234.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>21112393.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>20195519.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>16911575.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>16875627.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>16766218.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>16718242.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8483189.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16323551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5884892.0</v>
       </c>
       <c r="AQ14">
         <v>5884892.0</v>
       </c>
       <c r="AR14">
         <v>5884892.0</v>
       </c>
       <c r="AS14">
         <v>5884892.0</v>
       </c>
       <c r="AT14">
         <v>5884892.0</v>
       </c>
-      <c r="AU14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:47">
+      <c r="AU14">
+        <v>5884892.0</v>
+      </c>
+      <c r="AV14"/>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1000.0</v>
       </c>
-      <c r="O15"/>
+      <c r="O15">
+        <v>1000.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
-      <c r="AP15"/>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-    </row>
-    <row r="16" spans="1:47">
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16">
+        <v>9659000.0</v>
+      </c>
+      <c r="C16">
         <v>6282000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9550000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14688000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16895000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18891000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>19696000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20124000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>16128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="L16">
         <v>3000.0</v>
       </c>
       <c r="M16">
+        <v>3000.0</v>
+      </c>
+      <c r="N16">
         <v>10000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>22000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>69000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>32000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>80000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1148000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2500000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3362000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13405000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12591000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17209000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18842000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>18233000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>19746000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>19000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>17498000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>18527000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8212000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8223000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8734000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>13478000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>22259000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>31752000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>41739000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-    </row>
-    <row r="17" spans="1:47">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>478000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>658000.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>799000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>797000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>793000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>694000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>547000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>332000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>83000.0</v>
       </c>
-      <c r="AL18">
-[...1 lines deleted...]
-      </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
-      <c r="AP18"/>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-    </row>
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
-      <c r="AP20"/>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
-      <c r="AP21"/>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-    </row>
-    <row r="22" spans="1:47">
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>-2050000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-50000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-51000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-94000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-620000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>7729000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8503000.0</v>
       </c>
-      <c r="T22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U22"/>
       <c r="V22">
         <v>1.0</v>
       </c>
       <c r="W22">
+        <v>1.0</v>
+      </c>
+      <c r="X22">
         <v>3976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="Y22">
         <v>10000.0</v>
       </c>
       <c r="Z22">
         <v>10000.0</v>
       </c>
       <c r="AA22">
+        <v>10000.0</v>
+      </c>
+      <c r="AB22">
         <v>4795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AC22">
         <v>10000.0</v>
       </c>
       <c r="AD22">
         <v>10000.0</v>
       </c>
       <c r="AE22">
+        <v>10000.0</v>
+      </c>
+      <c r="AF22">
         <v>2139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AG22">
         <v>10000.0</v>
       </c>
       <c r="AH22">
         <v>10000.0</v>
       </c>
       <c r="AI22">
+        <v>10000.0</v>
+      </c>
+      <c r="AJ22">
         <v>-8746000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-11306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AL22">
         <v>10000.0</v>
       </c>
       <c r="AM22">
+        <v>10000.0</v>
+      </c>
+      <c r="AN22">
         <v>-7652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AO22">
         <v>10000.0</v>
       </c>
       <c r="AP22">
+        <v>10000.0</v>
+      </c>
+      <c r="AQ22">
         <v>252000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1263000.0</v>
       </c>
-      <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
-    </row>
-    <row r="23" spans="1:47">
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>885544000.0</v>
+      </c>
+      <c r="C23">
         <v>697459000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>669893000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>701688000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>718006000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>742132000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>744725000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>603857000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>614629000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>629276000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>357951000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>330016000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>320466000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>239858000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>247928000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>282174000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>310512000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>348296000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>347695000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>373175000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>404232000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>298072000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>324468000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>217320000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>224980000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>134901000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>154917000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>154627000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>148105000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>132248000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-113517000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>148856000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>137473000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>149239000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-58448000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-45919000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>70479000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>82673000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-58158000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>102843000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>24516000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>31856000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>14845000.0</v>
       </c>
-      <c r="AR23"/>
       <c r="AS23"/>
-      <c r="AT23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>8978000.0</v>
       </c>
-      <c r="AU23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:47">
+      <c r="AV23"/>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>9832000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>9794000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>6924000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
-      <c r="AP24"/>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-    </row>
-    <row r="25" spans="1:47">
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>9832000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9794000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-    </row>
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26">
+        <v>66875000.0</v>
+      </c>
+      <c r="C26">
         <v>72548000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>78638000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>102703000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>102493000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>123517000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>140252000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>114560000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>31447000.0</v>
       </c>
-      <c r="J26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>1985000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26">
         <v>38169000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>26122000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6254000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6025000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>5557000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>11458000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11316000.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>14000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>10150000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
+      <c r="AP26"/>
       <c r="AQ26">
         <v>10150000.0</v>
       </c>
-      <c r="AR26"/>
+      <c r="AR26">
+        <v>10150000.0</v>
+      </c>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>10150000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:47">
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-    </row>
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>-410862000.0</v>
+      </c>
+      <c r="C28">
         <v>-183936000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-118067000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-102964000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-157264000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-128293000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-86383000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-120221000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-344672000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-172106000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-185586000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-228724000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-232936000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-124625000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-122088000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-148579000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-115439000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-93140000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-117807000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-114277000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-187154000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-77386000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-111399000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-77334000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-139628000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-43461000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-15995000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-42693000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-63363000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-62033000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-82233000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-87427000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-63864000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-69577000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-106029000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-50395000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-10365000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-9517000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-21084000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-96024000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-13768000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-28629000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4055000.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
-      <c r="AT28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>9324000.0</v>
       </c>
-      <c r="AU28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:47">
+      <c r="AV28"/>
+    </row>
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>841543000.0</v>
+      </c>
+      <c r="C29">
         <v>655473000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>614707000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>645437000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>668018000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>689052000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>675295000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>531915000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>541324000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>560444000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>336677000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>302149000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>294068000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>216167000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>215608000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>243616000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>267978000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>301778000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>300021000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>329660000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>357447000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>259334000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>279606000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>169590000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>167485000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>72498000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>13416000.0</v>
+      </c>
+      <c r="C30">
         <v>57122000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4496000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>583000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>27971000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27088000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>168490000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2669000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1370000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>300403000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10332000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>65000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>50000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>51000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>52000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>620000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3363000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28504000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5333000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4509000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9855000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5919000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3821000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3324000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3373000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4046999.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6755000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2818000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6668000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7125000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4587000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5741000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7975000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4640000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3221000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1508000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2900000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2580000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2241000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2009000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1744000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1290000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>715000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>523000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:47">
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>294068000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>216167000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>215608000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>243616000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>267978000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>301778000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>300021000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>329660000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>357447000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>259334000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>279606000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>169590000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>167485000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>62666000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>79964000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>95358000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>84316000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>100825000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>112515000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>123958000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>107662000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>114621000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>120632000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>57836000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>61030000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>74894000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>87555000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>97494000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>20406000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-38980000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-27400000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-12621000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:47">
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>769967000.0</v>
+      </c>
+      <c r="C32">
         <v>578906000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>532133000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>541482000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>567019000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>570748000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>544243000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>432191000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>529347000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>587643000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>334303000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>297014000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>290543000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>212507000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>211898000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>239863000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>264214000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>298066000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>296720000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>288531000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>328845000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>250993000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>275365000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>165588000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>182106000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>89614000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
-    </row>
-    <row r="33" spans="1:47">
+      <c r="AV32"/>
+    </row>
+    <row r="33" spans="1:48">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>78396000.0</v>
+      </c>
+      <c r="C33">
         <v>84004000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>92319000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>115264000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>115480000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>136272000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>153084000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>127088000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>43704000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1723000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2374000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5135000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3525000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4122000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4851000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5557000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6210000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>6774000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>6959000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>45488000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>32414000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>12564000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>8862000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>13169000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>7514000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>8915000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>9606000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10604000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>10785000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>9253000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1969000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1354000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1362000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>7008000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>12787000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>12711000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1353000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>15125000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>10746000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>598000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2099000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>919000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>639000.0</v>
       </c>
-      <c r="AR33"/>
       <c r="AS33"/>
-      <c r="AT33">
+      <c r="AT33"/>
+      <c r="AU33">
         <v>-9324000.0</v>
       </c>
-      <c r="AU33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:47">
+      <c r="AV33"/>
+    </row>
+    <row r="34" spans="1:48">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>462000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1141000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1804000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2446000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3062000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3658000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4359000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>121000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>4223000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>4621000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>170000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>92000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>26031000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>29753000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>28493000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>30466000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>6924000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-    </row>
-    <row r="35" spans="1:47">
+      <c r="AV34"/>
+    </row>
+    <row r="35" spans="1:48">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>6820000.0</v>
+      </c>
+      <c r="C35">
         <v>7436999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9744999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11309000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>14481000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>17968000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>22032000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>27364000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>31727000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>28922000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>221000.0</v>
       </c>
-      <c r="L35">
-[...1 lines deleted...]
-      </c>
       <c r="M35">
         <v>0.0</v>
       </c>
       <c r="N35">
+        <v>0.0</v>
+      </c>
+      <c r="O35">
         <v>462000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1141000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1804000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2446000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3062000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3658000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4359000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3812000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4223000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4621000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>9167000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>22135000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>35863000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>39547000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>28493000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>30466000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>6924000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>799000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>797000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>793000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>694000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>547000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>332000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>83000.0</v>
       </c>
-      <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>1005000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2123000.0</v>
       </c>
-      <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
-    </row>
-    <row r="36" spans="1:47">
+      <c r="AV35"/>
+    </row>
+    <row r="36" spans="1:48">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>8065000.0</v>
+      </c>
+      <c r="C36">
         <v>288000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>78925000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>287000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000.0</v>
       </c>
       <c r="G36">
         <v>225000.0</v>
       </c>
       <c r="H36">
         <v>225000.0</v>
       </c>
       <c r="I36">
         <v>225000.0</v>
       </c>
       <c r="J36">
         <v>225000.0</v>
       </c>
       <c r="K36">
         <v>225000.0</v>
       </c>
       <c r="L36">
         <v>225000.0</v>
       </c>
       <c r="M36">
         <v>225000.0</v>
       </c>
       <c r="N36">
         <v>225000.0</v>
       </c>
       <c r="O36">
         <v>225000.0</v>
       </c>
       <c r="P36">
         <v>225000.0</v>
       </c>
       <c r="Q36">
         <v>225000.0</v>
       </c>
       <c r="R36">
         <v>225000.0</v>
       </c>
       <c r="S36">
         <v>225000.0</v>
       </c>
       <c r="T36">
         <v>225000.0</v>
       </c>
       <c r="U36">
         <v>225000.0</v>
       </c>
       <c r="V36">
         <v>225000.0</v>
       </c>
       <c r="W36">
-        <v>450000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="X36">
         <v>450000.0</v>
       </c>
       <c r="Y36">
         <v>450000.0</v>
       </c>
       <c r="Z36">
         <v>450000.0</v>
       </c>
       <c r="AA36">
         <v>450000.0</v>
       </c>
       <c r="AB36">
         <v>450000.0</v>
       </c>
       <c r="AC36">
         <v>450000.0</v>
       </c>
       <c r="AD36">
         <v>450000.0</v>
       </c>
       <c r="AE36">
         <v>450000.0</v>
       </c>
       <c r="AF36">
         <v>450000.0</v>
       </c>
       <c r="AG36">
         <v>450000.0</v>
       </c>
       <c r="AH36">
         <v>450000.0</v>
       </c>
       <c r="AI36">
         <v>450000.0</v>
       </c>
       <c r="AJ36">
         <v>450000.0</v>
       </c>
       <c r="AK36">
         <v>450000.0</v>
       </c>
       <c r="AL36">
+        <v>450000.0</v>
+      </c>
+      <c r="AM36">
         <v>484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="AN36">
         <v>34000.0</v>
       </c>
       <c r="AO36">
+        <v>34000.0</v>
+      </c>
+      <c r="AP36">
         <v>1500000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>166000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>30000.0</v>
       </c>
-      <c r="AR36"/>
       <c r="AS36"/>
-      <c r="AT36">
+      <c r="AT36"/>
+      <c r="AU36">
         <v>-9324000.0</v>
       </c>
-      <c r="AU36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:47">
+      <c r="AV36"/>
+    </row>
+    <row r="37" spans="1:48">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
-      <c r="AP37"/>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
-    </row>
-    <row r="38" spans="1:47">
+      <c r="AV37"/>
+    </row>
+    <row r="38" spans="1:48">
       <c r="A38" t="s">
         <v>49</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>1.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-2105000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>225000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>112172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000.0</v>
       </c>
       <c r="P38">
         <v>225000.0</v>
       </c>
       <c r="Q38">
         <v>225000.0</v>
       </c>
       <c r="R38">
         <v>225000.0</v>
       </c>
       <c r="S38">
         <v>225000.0</v>
       </c>
       <c r="T38">
         <v>225000.0</v>
       </c>
       <c r="U38">
         <v>225000.0</v>
       </c>
       <c r="V38">
         <v>225000.0</v>
       </c>
       <c r="W38">
-        <v>450000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="X38">
         <v>450000.0</v>
       </c>
       <c r="Y38">
         <v>450000.0</v>
       </c>
       <c r="Z38">
+        <v>450000.0</v>
+      </c>
+      <c r="AA38">
         <v>1532000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1883000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2575000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2554000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>928000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>450000.0</v>
       </c>
       <c r="AG38">
         <v>450000.0</v>
       </c>
       <c r="AH38">
         <v>450000.0</v>
       </c>
       <c r="AI38">
+        <v>450000.0</v>
+      </c>
+      <c r="AJ38">
         <v>11908000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>11766000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>450000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>14484000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>10184000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>34000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1500000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>166000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>30000.0</v>
       </c>
-      <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:47">
+    <row r="39" spans="1:48">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>11156000.0</v>
+      </c>
+      <c r="C39">
         <v>8547000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5714000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9724000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4090000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4412000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4238000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5379000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5558000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4515000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3628000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4065000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3490000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4926000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5670000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8560000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>9049000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7729000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8503000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8877000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>7683000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6113000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5976000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6853000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5428000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4426001.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5539000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3503000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4541000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3314000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1924000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3234000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2959000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2621000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3725000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2610000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1724000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1710000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3404000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1703000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2231000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>373000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>305000.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>56000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:47">
+    <row r="40" spans="1:48">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>21667000.0</v>
+      </c>
+      <c r="C40">
         <v>17491000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>28269000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>22868000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>15397000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>11843000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>23693000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>20739000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>15175000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>16487000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>19361000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>24809000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>19369000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>16587000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>24955000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>29574000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>36244000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>32874000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>37716000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>33061000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>20096000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>17680000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>18498000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>15518000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>12917000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>11616000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>12360000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>9250000.0</v>
+        <v>10486000.0</v>
       </c>
       <c r="AD40">
-        <v>8804000.0</v>
+        <v>9604000.0</v>
       </c>
       <c r="AE40">
+        <v>8713000.0</v>
+      </c>
+      <c r="AF40">
         <v>12224000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>19230000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>26740000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>32617000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>9546000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>8241000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>6727000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>6647000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>5272000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3014000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2669000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2580000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1879000.0</v>
       </c>
-      <c r="AR40"/>
       <c r="AS40"/>
       <c r="AT40"/>
-      <c r="AU40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>1001000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:47">
+    <row r="41" spans="1:48">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-      <c r="T41">
-[...1 lines deleted...]
-      </c>
+      <c r="T41"/>
       <c r="U41">
         <v>121000.0</v>
       </c>
       <c r="V41">
         <v>121000.0</v>
       </c>
       <c r="W41">
         <v>121000.0</v>
       </c>
       <c r="X41">
+        <v>121000.0</v>
+      </c>
+      <c r="Y41">
         <v>4282000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>16876000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>20415000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>23792000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>22200000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>23850000.0</v>
       </c>
-      <c r="AD41"/>
-      <c r="AE41">
+      <c r="AE41"/>
+      <c r="AF41">
         <v>799000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>797000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>793000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>694000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>547000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>332000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>83000.0</v>
       </c>
-      <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>1005000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2123000.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>1023000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:47">
+    <row r="42" spans="1:48">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>1146409000.0</v>
+      </c>
+      <c r="C42">
         <v>1122629000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1084736000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1071198000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1054980000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1041143000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1015898000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1002774000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>980558000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>969042000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>952491000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>945363000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>903205000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>786768000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>752722000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>746657000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>740027000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>732542000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>709682000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>702319000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>696157000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>567176000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>563389000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>434603000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>424855000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>300300000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>297846000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>295672000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>268234000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>255591000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>253222000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>250670000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>225622000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>223904000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>222188000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>156234000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>154700000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>153610000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>152393000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>150863000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>158000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>277000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2241000.0</v>
       </c>
-      <c r="AR42"/>
       <c r="AS42"/>
-      <c r="AT42">
+      <c r="AT42"/>
+      <c r="AU42">
         <v>-12621000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:47">
+    <row r="43" spans="1:48">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
-    </row>
-    <row r="44" spans="1:47">
+      <c r="AV43"/>
+    </row>
+    <row r="44" spans="1:48">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
         <v>66610000.0</v>
       </c>
-      <c r="AP44">
+      <c r="AQ44">
         <v>65361000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>36996000.0</v>
       </c>
-      <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-      <c r="AU44">
+      <c r="AU44"/>
+      <c r="AV44">
         <v>20576000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:47">
+    <row r="45" spans="1:48">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>19521000.0</v>
+      </c>
+      <c r="C45">
         <v>19890000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>20004000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>20213000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>20275000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>19804000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>19642000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>19231000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>18729000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>7968000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>8383000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>8871000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>9021000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>9389000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>9880000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>10302000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>6067000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>6085000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>6412000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>6694000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>7064000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>7383000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>7723000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>8029000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>8231000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>8325000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>861000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>904000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>912000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1001000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>879000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>945000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>903000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>641000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>562000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>564000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>599000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>753000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>609000.0</v>
       </c>
-      <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
-    </row>
-    <row r="46" spans="1:47">
+      <c r="AV45"/>
+    </row>
+    <row r="46" spans="1:48">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>3456000.0</v>
+      </c>
+      <c r="C46">
         <v>11168000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11689000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12274000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12697000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12530000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12607000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>12303000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>12032000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1498000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2149000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2925000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3300000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3897000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4626000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5332000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5985000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>6549000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>6734000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>7094000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6067000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>6085000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6412000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6694000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>7064000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>7383000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>7723000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>8029000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>8231000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>8325000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>861000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>904000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>912000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1001000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>879000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>945000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>903000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>641000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>562000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>564000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>599000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>753000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>609000.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
-    </row>
-    <row r="47" spans="1:47">
+      <c r="AV46"/>
+    </row>
+    <row r="47" spans="1:48">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>1263000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1341000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1565000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1783000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1962000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2064000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6734000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1723000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6067000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1432000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1462000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>6694000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>7064000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>7383000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>7723000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>8029000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8231000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>8325000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>861000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>904000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>912000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1001000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>879000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>945000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>903000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>641000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>562000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>564000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>599000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>753000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>609000.0</v>
       </c>
-      <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
-      <c r="AU47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>415000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:47">
+    <row r="48" spans="1:48">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-304039000.0</v>
+      </c>
+      <c r="C48">
         <v>-466888000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-470671000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-426287000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-386948000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-352177000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-340522000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-472196000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-438986000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-408370000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-615710000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-643045000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-608940000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-570480000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-536755000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-502561000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-471329000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-430292000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-409362000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-372455000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-338651000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-307809000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-283811000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-264925000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-257162000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-237741000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-217661000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-200160000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-183751000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-154577000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-140474000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-126609000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-117874000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-109211000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-101550000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-98498000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-93673000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-78694000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-64593000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-53345000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-46261000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-39162000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-27416000.0</v>
       </c>
-      <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
-      <c r="AU48">
+      <c r="AU48"/>
+      <c r="AV48">
         <v>-12558000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:47">
+    <row r="49" spans="1:48">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-608940000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-570480000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-536755000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-502561000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-471329000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-430292000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-409362000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-372455000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-338651000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-307809000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-283811000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-264925000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-257162000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-237741000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-217661000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-200160000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-183751000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-154577000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-140474000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-126609000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-117874000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-109211000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-101550000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-98500000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-93700000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-78694000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-64593000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-53345000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-46261000.0</v>
       </c>
-      <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
-    </row>
-    <row r="50" spans="1:47">
+      <c r="AV49"/>
+    </row>
+    <row r="50" spans="1:48">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>1120000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-    </row>
-    <row r="51" spans="1:47">
+      <c r="AV50"/>
+    </row>
+    <row r="51" spans="1:48">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>9216000.0</v>
+      </c>
+      <c r="C51">
         <v>9776000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>10323000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10749000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>11279000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>11360000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10866000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10900000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>10971000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>462000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1141000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1803000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2446000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3061000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3656000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4237000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4798000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5337000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5858000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>6265000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5258000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5614000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5959000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>6291000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6614000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>16754000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>17011000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7502000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7780000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>8044000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
-    </row>
-    <row r="52" spans="1:47">
+      <c r="AV51"/>
+    </row>
+    <row r="52" spans="1:48">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>2396000.0</v>
+      </c>
+      <c r="C52">
         <v>2339000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2283000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2228000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2173000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1568000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>510000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>45000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2650000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>462000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1141000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1803000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2446000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2599000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2515000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2433000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2352000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2275000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2200000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2027000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1567000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1512000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1459000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1406000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1355000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1306000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1256000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>2328000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="AD52">
-        <v>2240000.0</v>
+        <v>1164000.0</v>
       </c>
       <c r="AE52">
+        <v>1120000.0</v>
+      </c>
+      <c r="AF52">
         <v>1061000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
-    </row>
-    <row r="53" spans="1:47">
+      <c r="AV52"/>
+    </row>
+    <row r="53" spans="1:48">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
+        <v>362498000.0</v>
+      </c>
+      <c r="C53">
         <v>354074000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>438974000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>462404000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>401922000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>434707000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>321664000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>337600000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>208354000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>150067000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>154890000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>90224000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>78019000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>103073000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>111611000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>114621000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>171653000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>206812000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>203235000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>193759000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>161868000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>190476000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>188451000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>110349000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>62423000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>57298000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>100011000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>87497000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>54958000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>42469000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>46620000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>51090000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>61303000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>65383000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>37972000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>43191000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>54127000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>53731000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>56515000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>2499000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>6408000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>393000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>7868000.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
+      <c r="AT53"/>
+      <c r="AU53">
         <v>18648000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:47">
+    <row r="54" spans="1:48">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
-      <c r="AP54"/>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
-    </row>
-    <row r="55" spans="1:47">
+      <c r="AV54"/>
+    </row>
+    <row r="55" spans="1:48">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>885544000.0</v>
+      </c>
+      <c r="C55">
         <v>697459000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>669893000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>701688000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>718006000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>742132000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>744725000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>603857000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>614629000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>629276000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>357951000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>330016000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>320466000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>239858000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>247928000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>282174000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>310512000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>348296000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>347695000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>373175000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>404232000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>298072000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>324468000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>217320000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>224980000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>134901000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>154917000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>154627000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>148105000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>132248000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>139472000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>148856000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>137473000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>149239000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>163734000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>110415000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>70479000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>82673000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>93990000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>102843000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>24516000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>31856000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>14845000.0</v>
       </c>
-      <c r="AR55"/>
       <c r="AS55"/>
       <c r="AT55"/>
-      <c r="AU55">
+      <c r="AU55"/>
+      <c r="AV55">
         <v>10328000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:47">
+    <row r="56" spans="1:48">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>807148000.0</v>
+      </c>
+      <c r="C56">
         <v>613455000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>577574000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>586424000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>602526000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>605860000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>591641000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>476769000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>570925000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>627553000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>355577000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>324881000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>316941000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>235736000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>243077000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>276617000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>304302000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>341522000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>340736000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>327687000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>371818000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>285508000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>315606000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>204151000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>217466000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>125986000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>145311000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>144023000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>137320000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>122995000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>137503000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>147502000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>136111000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>142231000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>150947000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>97704000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>69126000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>67548000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>83244000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>102245000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>22417000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>30937000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>14206000.0</v>
       </c>
-      <c r="AR56"/>
       <c r="AS56"/>
-      <c r="AT56">
+      <c r="AT56"/>
+      <c r="AU56">
         <v>9324000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>9913000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:47">
+    <row r="57" spans="1:48">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>37181000.0</v>
+      </c>
+      <c r="C57">
         <v>34549000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>45441000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>44942000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>35507000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>35112000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>47398000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>44578000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>41578000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>39910000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>21274000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>27867000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>26398000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>23229000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>31179000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>36754000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>40088000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>43456000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>44016000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>39156000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>42973000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>34515000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>40241000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>38563000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>35360000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>36372000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>35406000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>30776000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>33323000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>24499000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>26158000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>24101000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>29018000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>33924000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>42555000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>52247000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>9366000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7779000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>6435000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>5349000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4110000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4470000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3126000.0</v>
       </c>
-      <c r="AR57"/>
       <c r="AS57"/>
       <c r="AT57"/>
-      <c r="AU57">
+      <c r="AU57"/>
+      <c r="AV57">
         <v>1350000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:47">
+    <row r="58" spans="1:48">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>44001000.0</v>
+      </c>
+      <c r="C58">
         <v>41986000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>55186000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>56251000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>49988000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>53080000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>69430000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>71942000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>73305000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>68832000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>21274000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>27867000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>26398000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>23691000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>32320000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>38558000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>42534000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>46518000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>47674000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>43515000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>46785000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>38738000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>44862000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>47730000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>57495000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>72235000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>74953000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>59269000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>63789000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>31423000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>26957000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>24898000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>29811000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>34618000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>43102000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>52579000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>9449000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7779000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6435000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5349000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4110000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5475000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5249000.0</v>
       </c>
-      <c r="AR58"/>
       <c r="AS58"/>
       <c r="AT58"/>
-      <c r="AU58">
+      <c r="AU58"/>
+      <c r="AV58">
         <v>2373000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:47">
+    <row r="59" spans="1:48">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
-      <c r="AP59"/>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
-    </row>
-    <row r="60" spans="1:47">
+      <c r="AV59"/>
+    </row>
+    <row r="60" spans="1:48">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>841543000.0</v>
+      </c>
+      <c r="C60">
         <v>655473000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>614707000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>645437000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>668018000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>689052000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>675295000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>531915000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>541324000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>560444000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>336677000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>302149000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>294068000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>216167000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>215608000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>243616000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>267978000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>301778000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>300021000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>329660000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>357447000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>259334000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>279606000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>169590000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>167485000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>62666000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>79964000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>95358000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>84316000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>100825000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-140474000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>123958000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>107662000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>114621000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-101550000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-98498000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>61030000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>74894000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-64593000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>97494000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>20406000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>26381000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>9596000.0</v>
       </c>
-      <c r="AR60"/>
       <c r="AS60"/>
-      <c r="AT60">
+      <c r="AT60"/>
+      <c r="AU60">
         <v>8978000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>7955000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:47">
+    <row r="61" spans="1:48">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
-      <c r="AP61"/>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
-    </row>
-    <row r="62" spans="1:47">
+      <c r="AV61"/>
+    </row>
+    <row r="62" spans="1:48">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
-      <c r="AO62">
+      <c r="AO62"/>
+      <c r="AP62">
         <v>66610000.0</v>
       </c>
-      <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
+      <c r="AV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9406,1041 +9537,1041 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>1225000.0</v>
       </c>
       <c r="C2">
         <v>2963000.0</v>
       </c>
       <c r="D2">
         <v>3312000.0</v>
       </c>
       <c r="E2">
         <v>1032000.0</v>
       </c>
       <c r="F2">
         <v>2775000.0</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>57554000.0</v>
       </c>
       <c r="K2">
         <v>317000.0</v>
       </c>
       <c r="L2">
         <v>247000.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
         <v>1225000.0</v>
       </c>
       <c r="C3">
         <v>826000.0</v>
       </c>
       <c r="D3">
         <v>3312000.0</v>
       </c>
       <c r="E3">
         <v>3369000.0</v>
       </c>
       <c r="F3">
         <v>2775000.0</v>
       </c>
       <c r="G3">
         <v>948000.0</v>
       </c>
       <c r="H3">
         <v>703000.0</v>
       </c>
       <c r="I3">
         <v>527000.0</v>
       </c>
       <c r="J3">
         <v>406000.0</v>
       </c>
       <c r="K3">
         <v>317000.0</v>
       </c>
       <c r="L3">
         <v>247000.0</v>
       </c>
       <c r="M3">
         <v>258000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
         <v>-129311000.0</v>
       </c>
       <c r="C5">
         <v>279408000.0</v>
       </c>
       <c r="D5">
         <v>-78955000.0</v>
       </c>
       <c r="E5">
         <v>-131373000.0</v>
       </c>
       <c r="F5">
         <v>-125551000.0</v>
       </c>
       <c r="G5">
         <v>-64516000.0</v>
       </c>
       <c r="H5">
         <v>-77709000.0</v>
       </c>
       <c r="I5">
         <v>-42269000.0</v>
       </c>
       <c r="J5">
         <v>-37897000.0</v>
       </c>
       <c r="K5">
         <v>-32666000.0</v>
       </c>
       <c r="L5">
         <v>-14794000.0</v>
       </c>
       <c r="M5">
         <v>-9319000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
         <v>-128086000.0</v>
       </c>
       <c r="C6">
         <v>280234000.0</v>
       </c>
       <c r="D6">
         <v>-75643000.0</v>
       </c>
       <c r="E6">
         <v>-128004000.0</v>
       </c>
       <c r="F6">
         <v>-122776000.0</v>
       </c>
       <c r="G6">
         <v>-63568000.0</v>
       </c>
       <c r="H6">
         <v>-77006000.0</v>
       </c>
       <c r="I6">
         <v>-41742000.0</v>
       </c>
       <c r="J6">
         <v>-37491000.0</v>
       </c>
       <c r="K6">
         <v>-32349000.0</v>
       </c>
       <c r="L6">
         <v>-14547000.0</v>
       </c>
       <c r="M6">
         <v>-9061000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>44791000.0</v>
       </c>
       <c r="C9">
         <v>434433000.0</v>
       </c>
       <c r="D9">
         <v>60000000.0</v>
       </c>
       <c r="E9">
         <v>26581000.0</v>
       </c>
       <c r="F9">
         <v>27357000.0</v>
       </c>
       <c r="G9">
         <v>28628000.0</v>
       </c>
       <c r="H9">
         <v>231000.0</v>
       </c>
       <c r="I9">
         <v>30925000.0</v>
       </c>
       <c r="J9">
         <v>20063000.0</v>
       </c>
       <c r="K9">
         <v>-317000.0</v>
       </c>
       <c r="L9">
         <v>-247000.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>-129311000.0</v>
       </c>
       <c r="C10">
         <v>279408000.0</v>
       </c>
       <c r="D10">
         <v>-78955000.0</v>
       </c>
       <c r="E10">
         <v>-127393000.0</v>
       </c>
       <c r="F10">
         <v>-125551000.0</v>
       </c>
       <c r="G10">
         <v>-64845000.0</v>
       </c>
       <c r="H10">
         <v>-77878000.0</v>
       </c>
       <c r="I10">
         <v>-39723000.0</v>
       </c>
       <c r="J10">
         <v>-36957000.0</v>
       </c>
       <c r="K10">
         <v>-37177000.0</v>
       </c>
       <c r="L10">
         <v>-14858000.0</v>
       </c>
       <c r="M10">
         <v>-11072000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
         <v>838000.0</v>
       </c>
       <c r="C11">
         <v>4220000.0</v>
       </c>
       <c r="D11">
         <v>-14898000.0</v>
       </c>
       <c r="E11">
         <v>-3980000.0</v>
       </c>
       <c r="F11">
         <v>-2924000.0</v>
       </c>
       <c r="G11">
         <v>1305000.0</v>
       </c>
       <c r="H11">
         <v>-691000.0</v>
       </c>
       <c r="I11">
         <v>-799000.0</v>
       </c>
       <c r="J11">
         <v>-406000.0</v>
       </c>
       <c r="K11">
         <v>4160000.0</v>
       </c>
       <c r="L11">
         <v>64000.0</v>
       </c>
       <c r="M11">
         <v>1753000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3369000.0</v>
       </c>
       <c r="F12">
         <v>2481000.0</v>
       </c>
       <c r="G12">
         <v>598000.0</v>
       </c>
       <c r="H12">
         <v>169000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
         <v>28789000.0</v>
       </c>
       <c r="C13">
         <v>26315000.0</v>
       </c>
       <c r="D13">
         <v>12907000.0</v>
       </c>
       <c r="E13">
         <v>4060000.0</v>
       </c>
       <c r="F13">
         <v>443000.0</v>
       </c>
       <c r="G13">
         <v>900000.0</v>
       </c>
       <c r="H13">
         <v>2813000.0</v>
       </c>
       <c r="I13">
         <v>2546000.0</v>
       </c>
       <c r="J13">
         <v>940000.0</v>
       </c>
       <c r="K13">
         <v>242000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
         <v>-130149000.0</v>
       </c>
       <c r="C15">
         <v>275188000.0</v>
       </c>
       <c r="D15">
         <v>-78955000.0</v>
       </c>
       <c r="E15">
         <v>-123413000.0</v>
       </c>
       <c r="F15">
         <v>-125551000.0</v>
       </c>
       <c r="G15">
         <v>-66150000.0</v>
       </c>
       <c r="H15">
         <v>-77187000.0</v>
       </c>
       <c r="I15">
         <v>-38924000.0</v>
       </c>
       <c r="J15">
         <v>-36957000.0</v>
       </c>
       <c r="K15">
         <v>-37177000.0</v>
       </c>
       <c r="L15">
         <v>-14858000.0</v>
       </c>
       <c r="M15">
         <v>-11072000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-127393000.0</v>
       </c>
       <c r="F16">
         <v>-125551000.0</v>
       </c>
       <c r="G16">
         <v>-66150000.0</v>
       </c>
       <c r="H16">
         <v>-77187000.0</v>
       </c>
       <c r="I16">
         <v>-38924000.0</v>
       </c>
       <c r="J16">
         <v>-36957000.0</v>
       </c>
       <c r="K16">
         <v>-37735000.0</v>
       </c>
       <c r="L16">
         <v>-14933000.0</v>
       </c>
       <c r="M16">
         <v>-11218000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
         <v>-130149000.0</v>
       </c>
       <c r="C17">
         <v>275188000.0</v>
       </c>
       <c r="D17">
         <v>-140484000.0</v>
       </c>
       <c r="E17">
         <v>-127393000.0</v>
       </c>
       <c r="F17">
         <v>-125551000.0</v>
       </c>
       <c r="G17">
         <v>-66150000.0</v>
       </c>
       <c r="H17">
         <v>-77187000.0</v>
       </c>
       <c r="I17">
         <v>-38924000.0</v>
       </c>
       <c r="J17">
         <v>-36957000.0</v>
       </c>
       <c r="K17">
         <v>-37177000.0</v>
       </c>
       <c r="L17">
         <v>-14858000.0</v>
       </c>
       <c r="M17">
         <v>-11072000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
         <v>28789000.0</v>
       </c>
       <c r="C18">
         <v>26315000.0</v>
       </c>
       <c r="D18">
         <v>12907000.0</v>
       </c>
       <c r="E18">
         <v>4060000.0</v>
       </c>
       <c r="F18">
         <v>443000.0</v>
       </c>
       <c r="G18">
         <v>302000.0</v>
       </c>
       <c r="H18">
         <v>2644000.0</v>
       </c>
       <c r="I18">
         <v>2546000.0</v>
       </c>
       <c r="J18">
         <v>940000.0</v>
       </c>
       <c r="K18">
         <v>242000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3980000.0</v>
       </c>
       <c r="F19">
         <v>294000.0</v>
       </c>
       <c r="G19">
         <v>269000.0</v>
       </c>
       <c r="H19">
         <v>2812000.0</v>
       </c>
       <c r="I19">
         <v>2546000.0</v>
       </c>
       <c r="J19">
         <v>940000.0</v>
       </c>
       <c r="K19">
         <v>208000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>-158127000.0</v>
       </c>
       <c r="C21">
         <v>252843000.0</v>
       </c>
       <c r="D21">
         <v>-93652000.0</v>
       </c>
       <c r="E21">
         <v>-131373000.0</v>
       </c>
       <c r="F21">
         <v>-125845000.0</v>
       </c>
       <c r="G21">
         <v>-64516000.0</v>
       </c>
       <c r="H21">
         <v>-80521000.0</v>
       </c>
       <c r="I21">
         <v>-42269000.0</v>
       </c>
       <c r="J21">
         <v>-37897000.0</v>
       </c>
       <c r="K21">
         <v>-32666000.0</v>
       </c>
       <c r="L21">
         <v>-14794000.0</v>
       </c>
       <c r="M21">
         <v>-9319000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>204143000.0</v>
       </c>
       <c r="C23">
         <v>181590000.0</v>
       </c>
       <c r="D23">
         <v>153652000.0</v>
       </c>
       <c r="E23">
         <v>157954000.0</v>
       </c>
       <c r="F23">
         <v>153202000.0</v>
       </c>
       <c r="G23">
         <v>93144000.0</v>
       </c>
       <c r="H23">
         <v>80752000.0</v>
       </c>
       <c r="I23">
         <v>73194000.0</v>
       </c>
       <c r="J23">
         <v>57960000.0</v>
       </c>
       <c r="K23">
         <v>32666000.0</v>
       </c>
       <c r="L23">
         <v>14794000.0</v>
       </c>
       <c r="M23">
         <v>9319000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
         <v>1280000.0</v>
       </c>
       <c r="C25">
         <v>2895000.0</v>
       </c>
       <c r="D25">
         <v>3320000.0</v>
       </c>
       <c r="E25">
         <v>3369000.0</v>
       </c>
       <c r="F25">
         <v>2775000.0</v>
       </c>
       <c r="G25">
         <v>2564000.0</v>
       </c>
       <c r="H25">
         <v>2495000.0</v>
       </c>
       <c r="I25">
         <v>527000.0</v>
       </c>
       <c r="J25">
         <v>406000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26">
         <v>159290000.0</v>
       </c>
       <c r="C26">
         <v>138128000.0</v>
       </c>
       <c r="D26">
         <v>120161000.0</v>
       </c>
       <c r="E26">
         <v>126215000.0</v>
       </c>
       <c r="F26">
         <v>126006000.0</v>
       </c>
       <c r="G26">
         <v>75984000.0</v>
       </c>
       <c r="H26">
         <v>65003000.0</v>
       </c>
       <c r="I26">
         <v>59497000.0</v>
       </c>
       <c r="J26">
         <v>46181000.0</v>
       </c>
       <c r="K26">
         <v>25705000.0</v>
       </c>
       <c r="L26">
         <v>11831000.0</v>
       </c>
       <c r="M26">
         <v>7459000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>44853000.0</v>
       </c>
       <c r="C28">
         <v>43462000.0</v>
       </c>
       <c r="D28">
         <v>33491000.0</v>
       </c>
       <c r="E28">
         <v>31739000.0</v>
       </c>
       <c r="F28">
         <v>27196000.0</v>
       </c>
       <c r="G28">
         <v>18638000.0</v>
       </c>
       <c r="H28">
         <v>15749000.0</v>
       </c>
       <c r="I28">
         <v>13697000.0</v>
       </c>
       <c r="J28">
         <v>11779000.0</v>
       </c>
       <c r="K28">
         <v>6961000.0</v>
       </c>
       <c r="L28">
         <v>2963000.0</v>
       </c>
       <c r="M28">
         <v>1860000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>838000.0</v>
       </c>
       <c r="C29">
         <v>4220000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>1305000.0</v>
       </c>
       <c r="H29">
         <v>-691000.0</v>
       </c>
       <c r="I29">
         <v>-799000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>202918000.0</v>
       </c>
       <c r="C30">
         <v>181590000.0</v>
       </c>
       <c r="D30">
         <v>153652000.0</v>
       </c>
       <c r="E30">
         <v>157954000.0</v>
       </c>
       <c r="F30">
         <v>153202000.0</v>
       </c>
       <c r="G30">
         <v>93144000.0</v>
       </c>
       <c r="H30">
         <v>80752000.0</v>
       </c>
       <c r="I30">
         <v>73194000.0</v>
       </c>
       <c r="J30">
         <v>57960000.0</v>
       </c>
       <c r="K30">
         <v>32666000.0</v>
       </c>
       <c r="L30">
         <v>14794000.0</v>
       </c>
       <c r="M30">
         <v>9319000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
         <v>28816000.0</v>
       </c>
       <c r="C31">
         <v>26565000.0</v>
       </c>
       <c r="D31">
         <v>14697000.0</v>
       </c>
       <c r="E31">
         <v>3980000.0</v>
       </c>
       <c r="F31">
         <v>294000.0</v>
       </c>
       <c r="G31">
         <v>-329000.0</v>
       </c>
       <c r="H31">
         <v>2643000.0</v>
       </c>
       <c r="I31">
         <v>2546000.0</v>
       </c>
       <c r="J31">
         <v>940000.0</v>
       </c>
       <c r="K31">
         <v>-4511000.0</v>
       </c>
       <c r="L31">
         <v>-64000.0</v>
       </c>
       <c r="M31">
         <v>-1753000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>46016000.0</v>
       </c>
       <c r="C32">
         <v>434433000.0</v>
       </c>
       <c r="D32">
         <v>60000000.0</v>
       </c>
       <c r="E32">
         <v>26581000.0</v>
       </c>
       <c r="F32">
         <v>27357000.0</v>
       </c>
       <c r="G32">
         <v>28628000.0</v>
       </c>
       <c r="H32">
         <v>231000.0</v>
       </c>
       <c r="I32">
         <v>30925000.0</v>
       </c>
@@ -10456,3870 +10587,3938 @@
       <c r="M32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU32"/>
+  <dimension ref="A1:AV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AS1" t="s">
         <v>106</v>
       </c>
       <c r="AT1" t="s">
         <v>107</v>
       </c>
       <c r="AU1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>109</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>407000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>376000.0</v>
       </c>
-      <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>604000.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>892000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>820000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>832000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>827000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>821000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>832000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>256000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>853000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>843000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>833000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>819000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>2774000.0</v>
       </c>
-      <c r="AD2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE2"/>
       <c r="AF2">
+        <v>0.0</v>
+      </c>
+      <c r="AG2">
         <v>15355000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20743000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>18932000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14678000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13653000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15038000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>14185000.0</v>
       </c>
-      <c r="AM2">
-[...1 lines deleted...]
-      </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:47">
+      <c r="AV2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>110</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>407000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>376000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>361000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>304000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>239000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>536000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>647000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1476000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>236000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>832000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>827000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>821000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>832000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>840000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>853000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>843000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>833000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>819000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>704000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>185000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>180000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>347000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>626000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>645000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>661000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>647000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>639000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>620000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>589000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>128000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>151000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>170000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>78000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>117000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>108000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>93000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>88000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>75000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>83000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>86000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>73000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>87000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>49000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>53000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>58000.0</v>
       </c>
-      <c r="AU3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:47">
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>112</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>2281000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-43718000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-39339000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-34599000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11655000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>133664000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-33630000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-31292000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>210666000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>27335000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-34105000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-38460000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-33725000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-32536000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-31232000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-41037000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-20930000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-37807000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-33804000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-30842000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-24021000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-18830000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7772000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-18083000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-19661000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-14487000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-16511000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-30803000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-13920000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-15412000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9389000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-9239000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-8229000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3513000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4980000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-15131000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-14273000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-11397000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7138000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7091000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-7040000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-5001000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4021000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3083000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2689000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-9319000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:47">
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>165114000.0</v>
+      </c>
+      <c r="C6">
         <v>2688000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-43342000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-38978000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-34295000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11416000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>134200000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-32983000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-29816000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>210902000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>28167000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-33278000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-37639000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-32893000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-31696000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-30379000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-40194000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-20097000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-36988000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-33100000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-30657000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-23841000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-18483000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7146000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-17438000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-19000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-13840000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-15872000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-30183000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-13331000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-15284000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-9238000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9069000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-8151000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3396000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-4872000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-15038000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-14185000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-11322000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-7055000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-7005000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-6967000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-4914000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-3972000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3030000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2631000.0</v>
       </c>
-      <c r="AU6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:47">
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
+        <v>213475000.0</v>
+      </c>
+      <c r="C9">
         <v>55961000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7437000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4712000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5546000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>28321000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>170638000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4675000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4167000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>254953000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>60000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-827000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-821000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-832000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-256000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-853000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>16000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>24889000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7798000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10286000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2265000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6189000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5650000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13114000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6217000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3647000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2719000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4141000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-10963000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1560000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2353000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6117000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>11674000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10781000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>11282000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8781000.0</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:47">
+      <c r="AV9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>165114000.0</v>
+      </c>
+      <c r="C10">
         <v>2281000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-43718000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-39339000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-34599000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-11655000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>133664000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-33630000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-31292000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>210666000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27335000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-34105000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-38460000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-33725000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-34194000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-31232000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-41037000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-20930000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-37807000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-33804000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-30842000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-23998000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-18886000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7763000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-18292000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-19904000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-16645000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-16511000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-30803000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-13920000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-14664000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-8735000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-8663000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-7661000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-3052000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4825000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-14979000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-14101000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-11248000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7084000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-7098000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-11747000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5493000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3449000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3219000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2697000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-11072000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
+        <v>2265000.0</v>
+      </c>
+      <c r="C11">
         <v>-1502000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>666000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>172000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>1990000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-420000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-676000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3326000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-4242000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-827000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3913000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2296000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2909000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1071000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-406000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-181000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-900000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>122000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-57000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-79000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1305000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-40000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1129000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>176000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>856000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-102000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1629000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>183000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-799000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>-117000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-108000.0</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>-75000.0</v>
       </c>
-      <c r="AN11">
-[...1 lines deleted...]
-      </c>
       <c r="AO11">
+        <v>0.0</v>
+      </c>
+      <c r="AP11">
         <v>-27000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4707000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>492000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-572000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>136000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>8000.0</v>
       </c>
-      <c r="AU11">
-[...3 lines deleted...]
-    <row r="12" spans="1:47">
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2296000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>2296000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>652000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1071000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>484000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>168000.0</v>
       </c>
-      <c r="S12">
-[...1 lines deleted...]
-      </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
-        <v>127000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W12">
         <v>127000.0</v>
       </c>
       <c r="X12">
+        <v>127000.0</v>
+      </c>
+      <c r="Y12">
         <v>19000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>209000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>243000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="AC12">
         <v>169000.0</v>
       </c>
       <c r="AD12">
         <v>169000.0</v>
       </c>
       <c r="AE12">
-        <v>0.0</v>
+        <v>169000.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
         <v>0.0</v>
       </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:47">
+      <c r="AV12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
+        <v>6429000.0</v>
+      </c>
+      <c r="C13">
         <v>5876000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6761000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7049000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7406000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7573000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6853000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7682000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7404000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4376000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4242000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4252000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3913000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2491000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2251000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1157000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>484000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="T13">
         <v>122000.0</v>
       </c>
       <c r="U13">
+        <v>122000.0</v>
+      </c>
+      <c r="V13">
         <v>97000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>102000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>80000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>87000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>207000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>526000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>824000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>656000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>604000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>728000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-    </row>
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:47">
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>162849000.0</v>
+      </c>
+      <c r="C15">
         <v>3783000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-44384000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-39339000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-34771000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-11655000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>131674000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-33210000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-30616000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>207340000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27335000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-34105000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-38460000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-33725000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-34194000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-31232000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-41037000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-20930000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-36907000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-33804000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-30842000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-23998000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-18886000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-7763000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-19421000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-20080000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-17501000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-16409000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-29174000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-14103000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-13865000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-8735000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-8663000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-7661000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-3052000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-4825000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-14979000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-14101000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-11248000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-7084000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-7098000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-11747000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-5493000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-3449000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-3219000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-2697000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-11072000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:47">
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-38460000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-33725000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-34194000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-31232000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-41037000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-20930000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-36907000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-33804000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-30842000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-23998000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-18886000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-7763000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-19421000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-20080000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-17501000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-16409000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-29174000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-14103000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-13865000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-8735000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-8663000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-7661000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-34766000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-4825000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-14979000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-14101000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-16966000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-7377000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-7323000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-11787000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-14933000.0</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
         <v>0.0</v>
       </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-11218000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:47">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
+        <v>162849000.0</v>
+      </c>
+      <c r="C17">
         <v>3783000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-44384000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-39339000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-34771000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-11655000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>131674000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-33210000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-30616000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>207340000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>27335000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-34105000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-38460000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-33725000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-34194000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-31232000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-41037000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-20930000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-36907000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-33804000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-30842000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-23998000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-18886000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-7763000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-19421000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-20080000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-17501000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-16409000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-29174000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-14103000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-13865000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-8735000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-8663000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-7661000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-34766000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-4825000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-14979000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-14101000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-16146000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-7084000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-7098000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-11747000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-14858000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-11072000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:47">
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>6429000.0</v>
+      </c>
+      <c r="C18">
         <v>5876000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6761000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7049000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7406000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7573000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6853000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7682000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7404000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4376000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4242000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4252000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3913000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2491000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2251000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1157000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>484000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="T18">
         <v>122000.0</v>
       </c>
       <c r="U18">
+        <v>122000.0</v>
+      </c>
+      <c r="V18">
         <v>97000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>102000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-47000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>68000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>283000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>655000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>656000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>604000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>728000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-    </row>
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>3894000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2296000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2322000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1071000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>406000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>181000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>109000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>122000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>40000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>23000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>71000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>28000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>134000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>36000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>656000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>604000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>728000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>654000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>576000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>568000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>155000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>152000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>172000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>54000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-7000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>158766000.0</v>
+      </c>
+      <c r="C21">
         <v>-3648000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-50355000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-46421000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-42041000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-19310000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>126780000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-41453000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-38793000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>206309000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>23049000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-38326000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-42354000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-36021000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-36516000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-32303000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-41443000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-21111000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-37916000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-33926000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-30882000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-24021000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-18830000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-7772000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-18217000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-19697000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-17299000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-17167000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-31407000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-14648000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-15412000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-9389000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-9239000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-8229000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3513000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-4980000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-15131000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-14273000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-11397000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-7138000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-7091000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-7040000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-5001000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-4021000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3083000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2689000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-9319000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:47">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:47">
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>54709000.0</v>
+      </c>
+      <c r="C23">
         <v>60016000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>57792000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>51133000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>47587000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>47631000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>43858000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>46128000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>42960000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>48644000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>36951000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>38326000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>42354000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>36021000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>36516000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>32303000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>42302000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>46833000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>46533000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>44212000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>33147000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>30210000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>24480000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>20886000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>24434000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>23344000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>20018000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>21308000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23218000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>16208000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17765000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>15506000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20913000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19010000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14795000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13761000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>15131000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14273000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>11397000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7138000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7091000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7040000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5001000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4021000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3083000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2689000.0</v>
       </c>
-      <c r="AU23">
-[...3 lines deleted...]
-    <row r="24" spans="1:47">
+      <c r="AV23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-    </row>
-    <row r="25" spans="1:47">
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>397000.0</v>
+      </c>
+      <c r="C25">
         <v>407000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>376000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>467000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1441000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>239000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>536000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>647000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>892000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>820000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>832000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>827000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>821000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>832000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>769000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>853000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>843000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>833000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>819000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>704000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>628000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>624000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>632000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>626000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>645000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>661000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>647000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>639000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>620000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>589000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>128000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>151000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>170000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>78000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>117000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>108000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>93000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>88000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>75000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>83000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>86000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>73000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>87000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>49000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>53000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>58000.0</v>
       </c>
-      <c r="AU25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26">
+        <v>42061000.0</v>
+      </c>
+      <c r="C26">
         <v>46739000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>46358000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>40003000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>37036000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>35893000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>34904000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>35970000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>33520000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>33734000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>28899000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>30664000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>33182000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>27416000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>29884000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>25402000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>34611000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>36318000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>39273000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>36956000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>27417000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>25073000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>20126000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>15995000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>20257000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>18768000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>15911000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>17293000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>19355000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>12444000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>14248000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>12145000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>17735000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>15368000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>11724000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11168000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>12007000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>11282000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>8823000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>5561000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>5696000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>5625000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>4193000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3158000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2297000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2183000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>7459000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:47">
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>892000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>820000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-    </row>
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>12648000.0</v>
+      </c>
+      <c r="C28">
         <v>13277000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11434000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11130000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10551000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11738000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8954000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10158000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9440000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14910000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8052000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7662000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9172000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8605000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6632000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6901000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7691000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10515000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7260000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7256000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6715000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5965000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4994000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4891000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4177000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4576000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4107000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4015000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3863000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3764000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3517000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3361000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3178000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3642000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3071000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2593000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3124000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2991000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2574000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1577000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1395000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1415000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>808000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>863000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>786000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>506000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9061000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:47">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>2265000.0</v>
+      </c>
+      <c r="C29">
         <v>-1502000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>666000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>172000.0</v>
       </c>
-      <c r="F29">
-[...1 lines deleted...]
-      </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>1990000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-420000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-676000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3326000.0</v>
       </c>
-      <c r="K29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L29"/>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
-      <c r="O29"/>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29">
-[...1 lines deleted...]
-      </c>
+      <c r="S29"/>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>1129000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>176000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>856000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-102000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1629000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>183000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>54709000.0</v>
+      </c>
+      <c r="C30">
         <v>59609000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>57792000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51133000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47587000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47631000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>43858000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>46128000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>42960000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>48644000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>36951000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38326000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>42354000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>36021000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>36516000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>32303000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>41459000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>46000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>45714000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>44212000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>33147000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>30210000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>24480000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>20886000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>24434000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23344000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20018000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>21308000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>23218000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16208000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>17765000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15506000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>20913000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>19010000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>14795000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>13761000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15131000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14273000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11397000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7138000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7091000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7040000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5001000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4021000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3083000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2689000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>9319000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:47">
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
+        <v>6348000.0</v>
+      </c>
+      <c r="C31">
         <v>5929000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>6637000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>7082000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7442000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>7655000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6884000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7823000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>7501000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4357000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4286000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4221000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3894000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2296000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2322000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1071000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>406000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>181000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>109000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>122000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>40000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>23000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-56000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>9000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-75000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-207000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>654000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>656000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>604000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>728000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>748000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>654000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>576000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>568000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>461000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>155000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>152000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>172000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>149000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>54000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4707000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-492000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>572000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-136000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-8000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1753000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:47">
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
+        <v>213475000.0</v>
+      </c>
+      <c r="C32">
         <v>56368000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7437000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4712000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5546000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>28321000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>170638000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4675000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4167000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>254953000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>60000000.0</v>
       </c>
-      <c r="L32">
-[...1 lines deleted...]
-      </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
+        <v>0.0</v>
+      </c>
+      <c r="R32">
         <v>859000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>25722000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8617000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>10286000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2265000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6189000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5650000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>13114000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6217000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3647000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2719000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4141000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>-8189000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1560000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2353000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>6117000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>11674000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>10781000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>11282000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>8781000.0</v>
       </c>
-      <c r="AK32">
-[...1 lines deleted...]
-      </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
       <c r="AO32">
         <v>0.0</v>
       </c>
       <c r="AP32">
         <v>0.0</v>
       </c>
       <c r="AQ32">
         <v>0.0</v>
       </c>
       <c r="AR32">
         <v>0.0</v>
       </c>
       <c r="AS32">
         <v>0.0</v>
       </c>
       <c r="AT32">
         <v>0.0</v>
       </c>
       <c r="AU32">
+        <v>0.0</v>
+      </c>
+      <c r="AV32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -14366,1073 +14565,1073 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>97249000.0</v>
       </c>
       <c r="C2">
         <v>186952000.0</v>
       </c>
       <c r="D2">
         <v>125969000.0</v>
       </c>
       <c r="E2">
         <v>123890000.0</v>
       </c>
       <c r="F2">
         <v>117818000.0</v>
       </c>
       <c r="G2">
         <v>33466000.0</v>
       </c>
       <c r="H2">
         <v>82693000.0</v>
       </c>
       <c r="I2">
         <v>106489000.0</v>
       </c>
       <c r="J2">
         <v>21094000.0</v>
       </c>
       <c r="K2">
         <v>4055000.0</v>
       </c>
       <c r="L2">
         <v>9324000.0</v>
       </c>
       <c r="M2">
         <v>8460000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>1590000</v>
       </c>
       <c r="C3">
         <v>1355000</v>
       </c>
       <c r="D3">
         <v>609000</v>
       </c>
       <c r="E3">
         <v>795000</v>
       </c>
       <c r="F3">
         <v>1101000</v>
       </c>
       <c r="G3">
         <v>471000</v>
       </c>
       <c r="H3">
         <v>967000</v>
       </c>
       <c r="I3">
         <v>486000</v>
       </c>
       <c r="J3">
         <v>666000</v>
       </c>
       <c r="K3">
         <v>379000</v>
       </c>
       <c r="L3">
         <v>399000</v>
       </c>
       <c r="M3">
         <v>299000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>2169000.0</v>
       </c>
       <c r="F4">
         <v>6198000.0</v>
       </c>
       <c r="G4">
         <v>84177000.0</v>
       </c>
       <c r="H4">
         <v>-49201000.0</v>
       </c>
       <c r="I4">
         <v>-23619000.0</v>
       </c>
       <c r="J4">
         <v>85249000.0</v>
       </c>
       <c r="K4">
         <v>17029000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>4513000.0</v>
       </c>
       <c r="F5">
         <v>-17965000.0</v>
       </c>
       <c r="G5">
         <v>-27714000.0</v>
       </c>
       <c r="H5">
         <v>31059000.0</v>
       </c>
       <c r="I5">
         <v>-23306000.0</v>
       </c>
       <c r="J5">
         <v>737000.0</v>
       </c>
       <c r="K5">
         <v>802000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>31140999.0</v>
       </c>
       <c r="C6">
         <v>-89478000.0</v>
       </c>
       <c r="D6">
         <v>60983000.0</v>
       </c>
       <c r="E6">
         <v>2079000.0</v>
       </c>
       <c r="F6">
         <v>6072000.0</v>
       </c>
       <c r="G6">
         <v>84352000.0</v>
       </c>
       <c r="H6">
         <v>-49227000.0</v>
       </c>
       <c r="I6">
         <v>-23796000.0</v>
       </c>
       <c r="J6">
         <v>85395000.0</v>
       </c>
       <c r="K6">
         <v>17029000.0</v>
       </c>
       <c r="L6">
         <v>-5269000.0</v>
       </c>
       <c r="M6">
         <v>864000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
         <v>146209000.0</v>
       </c>
       <c r="C7">
         <v>-122610000.0</v>
       </c>
       <c r="D7">
         <v>-19511000.0</v>
       </c>
       <c r="E7">
         <v>-7766000.0</v>
       </c>
       <c r="F7">
         <v>-3314000.0</v>
       </c>
       <c r="G7">
         <v>-19016000.0</v>
       </c>
       <c r="H7">
         <v>26144000.0</v>
       </c>
       <c r="I7">
         <v>-18017000.0</v>
       </c>
       <c r="J7">
         <v>35557000.0</v>
       </c>
       <c r="K7">
         <v>-112000.0</v>
       </c>
       <c r="L7">
         <v>52000.0</v>
       </c>
       <c r="M7">
         <v>1260000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>1556000.0</v>
       </c>
       <c r="F8">
         <v>860000.0</v>
       </c>
       <c r="G8">
         <v>4329000.0</v>
       </c>
       <c r="H8">
         <v>-2168000.0</v>
       </c>
       <c r="I8">
         <v>-2771000.0</v>
       </c>
       <c r="J8">
         <v>-1816000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
         <v>164879000.0</v>
       </c>
       <c r="C9">
         <v>-155000000.0</v>
       </c>
       <c r="D9">
         <v>-9990000.0</v>
       </c>
       <c r="E9">
         <v>4242000.0</v>
       </c>
       <c r="F9">
         <v>-915000.0</v>
       </c>
       <c r="G9">
         <v>3339000.0</v>
       </c>
       <c r="H9">
         <v>-757000.0</v>
       </c>
       <c r="I9">
         <v>-2771000.0</v>
       </c>
       <c r="J9">
         <v>-1816000.0</v>
       </c>
       <c r="K9">
         <v>-1588000.0</v>
       </c>
       <c r="L9">
         <v>-192000.0</v>
       </c>
       <c r="M9">
         <v>259000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-9521000.0</v>
       </c>
       <c r="E10">
         <v>-4242000.0</v>
       </c>
       <c r="F10">
         <v>915000.0</v>
       </c>
       <c r="G10">
         <v>-3339000.0</v>
       </c>
       <c r="H10">
         <v>757000.0</v>
       </c>
       <c r="I10">
         <v>3853000.0</v>
       </c>
       <c r="J10">
         <v>5530000.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-11500000.0</v>
       </c>
       <c r="F11">
         <v>-14266000.0</v>
       </c>
       <c r="G11">
         <v>7741000.0</v>
       </c>
       <c r="H11">
         <v>-1701000.0</v>
       </c>
       <c r="I11">
         <v>7402000.0</v>
       </c>
       <c r="J11">
         <v>31843000.0</v>
       </c>
       <c r="K11">
         <v>-115000.0</v>
       </c>
       <c r="L11">
         <v>898000.0</v>
       </c>
       <c r="M11">
         <v>179000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>24202000.0</v>
       </c>
       <c r="F12">
         <v>18104000.0</v>
       </c>
       <c r="G12">
         <v>8484000.0</v>
       </c>
       <c r="H12">
         <v>8361000.0</v>
       </c>
       <c r="I12">
         <v>6919000.0</v>
       </c>
       <c r="J12">
         <v>4866000.0</v>
       </c>
       <c r="K12">
         <v>7000000.0</v>
       </c>
       <c r="L12">
         <v>174000.0</v>
       </c>
       <c r="M12">
         <v>1811000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9766000.0</v>
       </c>
       <c r="F13">
         <v>10213000.0</v>
       </c>
       <c r="G13">
         <v>3278000.0</v>
       </c>
       <c r="H13">
         <v>-1995000.0</v>
       </c>
       <c r="I13">
         <v>3853000.0</v>
       </c>
       <c r="J13">
         <v>5530000.0</v>
       </c>
       <c r="K13">
         <v>3000.0</v>
       </c>
       <c r="L13">
         <v>-846000.0</v>
       </c>
       <c r="M13">
         <v>1081000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
         <v>1280000.0</v>
       </c>
       <c r="C14">
         <v>2895000.0</v>
       </c>
       <c r="D14">
         <v>3312000.0</v>
       </c>
       <c r="E14">
         <v>3369000.0</v>
       </c>
       <c r="F14">
         <v>2775000.0</v>
       </c>
       <c r="G14">
         <v>2564000.0</v>
       </c>
       <c r="H14">
         <v>2495000.0</v>
       </c>
       <c r="I14">
         <v>527000.0</v>
       </c>
       <c r="J14">
         <v>406000.0</v>
       </c>
       <c r="K14">
         <v>317000.0</v>
       </c>
       <c r="L14">
         <v>247000.0</v>
       </c>
       <c r="M14">
         <v>258000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
         <v>128389999.0</v>
       </c>
       <c r="C16">
         <v>97474000.0</v>
       </c>
       <c r="D16">
         <v>186952000.0</v>
       </c>
       <c r="E16">
         <v>125969000.0</v>
       </c>
       <c r="F16">
         <v>123890000.0</v>
       </c>
       <c r="G16">
         <v>117818000.0</v>
       </c>
       <c r="H16">
         <v>33466000.0</v>
       </c>
       <c r="I16">
         <v>82693000.0</v>
       </c>
       <c r="J16">
         <v>106489000.0</v>
       </c>
       <c r="K16">
         <v>21084000.0</v>
       </c>
       <c r="L16">
         <v>4055000.0</v>
       </c>
       <c r="M16">
         <v>9324000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17">
         <v>22000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
         <v>56081000.0</v>
       </c>
       <c r="C18">
         <v>182797000.0</v>
       </c>
       <c r="D18">
         <v>-70845000.0</v>
       </c>
       <c r="E18">
         <v>-108932000.0</v>
       </c>
       <c r="F18">
         <v>-108966000.0</v>
       </c>
       <c r="G18">
         <v>-72955000.0</v>
       </c>
       <c r="H18">
         <v>-42494000.0</v>
       </c>
       <c r="I18">
         <v>-50433000.0</v>
       </c>
       <c r="J18">
         <v>3206000.0</v>
       </c>
       <c r="K18">
         <v>-30351000.0</v>
       </c>
       <c r="L18">
         <v>-14784000.0</v>
       </c>
       <c r="M18">
         <v>-8042000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19">
         <v>-47742000.0</v>
       </c>
       <c r="C19">
         <v>-299483000.0</v>
       </c>
       <c r="D19">
         <v>25964000.0</v>
       </c>
       <c r="E19">
         <v>92263000.0</v>
       </c>
       <c r="F19">
         <v>-14759000.0</v>
       </c>
       <c r="G19">
         <v>-90494000.0</v>
       </c>
       <c r="H19">
         <v>-52743000.0</v>
       </c>
       <c r="I19">
         <v>2699000.0</v>
       </c>
       <c r="J19">
         <v>15823000.0</v>
       </c>
       <c r="K19">
         <v>-59328000.0</v>
       </c>
       <c r="L19">
         <v>-7865000.0</v>
       </c>
       <c r="M19">
         <v>-7865000.0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>132092000.0</v>
       </c>
       <c r="E20">
         <v>14553000.0</v>
       </c>
       <c r="F20">
         <v>123829000.0</v>
       </c>
       <c r="G20">
         <v>255365000.0</v>
       </c>
       <c r="H20">
         <v>34492000.0</v>
       </c>
       <c r="I20">
         <v>23181000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>14553000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>31524000.0</v>
       </c>
       <c r="H21">
         <v>9765000.0</v>
       </c>
       <c r="I21">
         <v>9765000.0</v>
       </c>
       <c r="J21">
         <v>9765000.0</v>
       </c>
       <c r="K21">
         <v>9765000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
         <v>-130149000.0</v>
       </c>
       <c r="C22">
         <v>275188000.0</v>
       </c>
       <c r="D22">
         <v>-78955000.0</v>
       </c>
       <c r="E22">
         <v>-127393000.0</v>
       </c>
       <c r="F22">
         <v>-125551000.0</v>
       </c>
       <c r="G22">
         <v>-66150000.0</v>
       </c>
       <c r="H22">
         <v>-77187000.0</v>
       </c>
       <c r="I22">
         <v>-38924000.0</v>
       </c>
       <c r="J22">
         <v>-36957000.0</v>
       </c>
       <c r="K22">
         <v>-37177000.0</v>
       </c>
       <c r="L22">
         <v>-14858000.0</v>
       </c>
       <c r="M22">
         <v>-11072000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>-479000.0</v>
       </c>
       <c r="C23">
         <v>-600000.0</v>
       </c>
       <c r="D23">
         <v>38377000.0</v>
       </c>
       <c r="E23">
         <v>4285000.0</v>
       </c>
       <c r="F23">
         <v>6094000.0</v>
       </c>
       <c r="G23">
         <v>2785000.0</v>
       </c>
       <c r="H23">
         <v>1779000.0</v>
       </c>
       <c r="I23">
         <v>934000.0</v>
       </c>
       <c r="J23">
         <v>1007000.0</v>
       </c>
       <c r="K23">
         <v>22659000.0</v>
       </c>
       <c r="L23">
         <v>17419000.0</v>
       </c>
       <c r="M23">
         <v>9003000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
         <v>-49332000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>91468000.0</v>
       </c>
       <c r="F24">
         <v>-14759000.0</v>
       </c>
       <c r="G24">
         <v>-90494000.0</v>
       </c>
       <c r="H24">
         <v>-52743000.0</v>
       </c>
       <c r="I24">
         <v>2699000.0</v>
       </c>
       <c r="J24">
         <v>16489000.0</v>
       </c>
       <c r="K24">
         <v>32000.0</v>
       </c>
       <c r="L24">
         <v>-7865000.0</v>
       </c>
       <c r="M24">
         <v>32000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>-5643000.0</v>
       </c>
       <c r="C25">
         <v>-8875000.0</v>
       </c>
       <c r="D25">
         <v>-4375000.0</v>
       </c>
       <c r="E25">
         <v>-549000.0</v>
       </c>
       <c r="F25">
         <v>1830000.0</v>
       </c>
       <c r="G25">
         <v>781000.0</v>
       </c>
       <c r="H25">
         <v>-557000.0</v>
       </c>
       <c r="I25">
         <v>206000.0</v>
       </c>
       <c r="J25">
         <v>625000.0</v>
       </c>
       <c r="K25">
         <v>4719000.0</v>
       </c>
       <c r="L25">
         <v>83000.0</v>
       </c>
       <c r="M25">
         <v>1769000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-769000.0</v>
       </c>
       <c r="E26">
         <v>-188000.0</v>
       </c>
       <c r="F26">
         <v>-189000.0</v>
       </c>
       <c r="G26">
         <v>216102000.0</v>
       </c>
       <c r="H26">
         <v>36271000.0</v>
       </c>
       <c r="I26">
         <v>2442000.0</v>
       </c>
       <c r="J26">
         <v>65554000.0</v>
       </c>
       <c r="K26">
         <v>106307000.0</v>
       </c>
       <c r="L26">
         <v>17419000.0</v>
       </c>
       <c r="M26">
         <v>3000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
         <v>45974000.0</v>
       </c>
       <c r="C27">
         <v>37554000.0</v>
       </c>
       <c r="D27">
         <v>29293000.0</v>
       </c>
       <c r="E27">
         <v>24202000.0</v>
       </c>
       <c r="F27">
         <v>16395000.0</v>
       </c>
       <c r="G27">
         <v>7899000.0</v>
       </c>
       <c r="H27">
         <v>8353000.0</v>
       </c>
       <c r="I27">
         <v>6919000.0</v>
       </c>
       <c r="J27">
         <v>4241000.0</v>
       </c>
       <c r="K27">
         <v>2130000.0</v>
       </c>
       <c r="L27">
         <v>99000.0</v>
       </c>
       <c r="M27">
         <v>42000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>22864000.0</v>
       </c>
       <c r="C28">
         <v>25853000.0</v>
       </c>
       <c r="D28">
         <v>170477000.0</v>
       </c>
       <c r="E28">
         <v>18838000.0</v>
       </c>
       <c r="F28">
         <v>129923000.0</v>
       </c>
       <c r="G28">
         <v>247626000.0</v>
       </c>
       <c r="H28">
         <v>46036000.0</v>
       </c>
       <c r="I28">
         <v>24115000.0</v>
       </c>
       <c r="J28">
         <v>65554000.0</v>
       </c>
       <c r="K28">
         <v>106307000.0</v>
       </c>
       <c r="L28">
         <v>17419000.0</v>
       </c>
       <c r="M28">
         <v>9003000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>57671000.0</v>
       </c>
       <c r="C29">
         <v>184152000.0</v>
       </c>
       <c r="D29">
         <v>-70236000.0</v>
       </c>
       <c r="E29">
         <v>-108137000.0</v>
       </c>
       <c r="F29">
         <v>-107865000.0</v>
       </c>
       <c r="G29">
         <v>-72484000.0</v>
       </c>
       <c r="H29">
         <v>-41527000.0</v>
       </c>
       <c r="I29">
         <v>-49947000.0</v>
       </c>
       <c r="J29">
         <v>3872000.0</v>
       </c>
       <c r="K29">
         <v>-29972000.0</v>
       </c>
       <c r="L29">
         <v>-14385000.0</v>
       </c>
       <c r="M29">
         <v>-7743000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>-49332000.0</v>
       </c>
       <c r="C30">
         <v>-299483000.0</v>
       </c>
       <c r="D30">
         <v>-39258000.0</v>
       </c>
       <c r="E30">
         <v>91468000.0</v>
       </c>
       <c r="F30">
         <v>-15860000.0</v>
       </c>
       <c r="G30">
         <v>-90965000.0</v>
       </c>
       <c r="H30">
         <v>-53710000.0</v>
       </c>
       <c r="I30">
         <v>2213000.0</v>
       </c>
@@ -15448,3716 +15647,3780 @@
       <c r="M30">
         <v>-299000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU30"/>
+  <dimension ref="A1:AV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AS1" t="s">
         <v>106</v>
       </c>
       <c r="AT1" t="s">
         <v>107</v>
       </c>
       <c r="AU1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>194000000.0</v>
+      </c>
+      <c r="C2">
         <v>128677000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>114000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>168543000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>139878000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>97249000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>131346000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>355643000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>172568000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>186727000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>230752000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>235607000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>127911000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>125969000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>153041000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>120237000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>98477000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>123890000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>120767000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>192412000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>83225000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>117368000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>84085000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>146702000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>60225000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>33016000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>50205000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>71603000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>70537000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>82693000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>87887000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>64324000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>70037000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>106489000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>50855000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>10825000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9977000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>21094000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>96024000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13768000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>28629000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4055000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16712000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3399000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6875000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9324000.0</v>
       </c>
-      <c r="AU2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:47">
+      <c r="AV2"/>
+    </row>
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>168000</v>
+      </c>
+      <c r="C3">
         <v>215000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1446000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>88000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>813000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>545000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>310000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>775000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>28000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>242000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>404000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>176000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>70000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>162000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>290000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>273000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>196000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>265000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>500000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>140000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>125000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>75000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>133000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>138000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>218000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>309000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>892000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>166000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>62000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>148000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>68000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>208000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>56000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>190000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>372000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>48000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>52000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>48000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>28000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>251000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>220000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>113000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>61000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>299000</v>
       </c>
     </row>
-    <row r="4" spans="1:47">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>107696000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1942000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-27147000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>32754000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>21779000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-25217000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>3101000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-71796000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>109463000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-34570000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>33712000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-62740000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>85924000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>27281000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-17064000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-21048000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>1075000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-12164000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-5107000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>23673000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-5733000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-36452000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>39963000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>853000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-11232000.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1328000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>697000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3217000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3299000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2379000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>376000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2128000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-166000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14930000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-741000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6285000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-14749000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5034000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1646000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2563000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1570000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>31959000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1893000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-146000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4454000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-9378000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-9328000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>1345000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-265000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1484000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-    </row>
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>226365000.0</v>
+      </c>
+      <c r="C6">
         <v>65323000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14676999.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-54830000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>28955000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>42404000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-33872000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-224522000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>183075000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-14159000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-43800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4855000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>107696000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1942000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-27072000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>32579000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>21760000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-25188000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3123000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-71870000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>109412000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-34368000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>33733000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-62617000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>86027000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>27209000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-17189000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-20948000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1066000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-12156000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5194000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>23563000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-5713000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-36452000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>55634000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>40030000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>848000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-11117000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-74940000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>82256000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-14861000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>24574000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-12657000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>13313000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3476000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2449000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>864000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:47">
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
+        <v>42372999.0</v>
+      </c>
+      <c r="C7">
         <v>-67063999.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2665000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>28061000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3879000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>124692000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-167721000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2627000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>291064000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-243326000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-16460000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>908000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4018000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7977000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2879000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-683000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>19658000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-23862000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3616000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-645000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2105000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8390000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2943000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-11118000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5865000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>910000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-208000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-387000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>31952000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-5213000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2286000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2903000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-8540000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-8860000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-12593000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>43986000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1472000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2692000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-62000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-437000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1191000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1578000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>129000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>180000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-435000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>178000.0</v>
       </c>
-      <c r="AU7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:47">
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>12000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-41000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>115000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-82000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>25107000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-23584000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1072000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>4439000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-3081000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-1570000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>363000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>208000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>597000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>3161000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-4810000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>2944000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>172000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-474000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-1000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>1198000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-3062000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-906000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-520000.0</v>
       </c>
-      <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>40247000.0</v>
+      </c>
+      <c r="C9">
         <v>-53542000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>462000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-583000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>538000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>165000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-165000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>43000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>300000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-290043000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-10000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>39000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-41000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>82000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2637000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>25107000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-23584000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>151000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5267000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-4012000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2321000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-110000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-31000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>481000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2999000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4636000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2944000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>172000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-474000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1198000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-3062000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-906000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1296000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-520000.0</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>-1816000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-575000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1816000.0</v>
       </c>
-      <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>259000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:47">
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>10000000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>-12000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>41000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-82000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2637000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-25107000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
-      <c r="AP10"/>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
-    </row>
-    <row r="11" spans="1:47">
+      <c r="AV10"/>
+    </row>
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>3262000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-8049000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5627000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3317000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2486000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-70000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>255000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4427000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1459000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3074000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3594000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3859000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>221000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>67000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3286000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1419000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1361000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2207000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1775000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>353000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3900000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1374000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>31843000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>43161000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1737000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1208000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-115000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1075000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-923000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1210000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>898000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>179000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:47">
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>8343000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7778000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5512000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5950000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6805000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5935000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5412000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4775000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4409000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2660000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1967000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1888000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2032000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2597000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2168000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2201000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2013000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1979000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2072000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2017000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1645000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1185000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4866000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1210000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>937000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>843000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>448000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>140000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4775000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>174000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>1811000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:47">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>3454000.0</v>
       </c>
       <c r="O13">
+        <v>3454000.0</v>
+      </c>
+      <c r="P13">
         <v>-1918000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-3906000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1062000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-5004000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2410000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1843000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3727000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2233000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2696000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1851000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-590000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-679000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>585000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>725000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>908000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-4213000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1221000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1472000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2207000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1897000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5530000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>3099000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-107000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1586000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>3000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1313000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>187000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>943000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-846000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1081000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:47">
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>397000.0</v>
+      </c>
+      <c r="C14">
         <v>407000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-904000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>361000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>304000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>239000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>536000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>647000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1476000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>236000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>832000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>827000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>821000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>832000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>840000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>853000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>843000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>833000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>819000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>704000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>628000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>624000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>632000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>626000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>645000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>661000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>202000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>639000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>620000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>589000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>128000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>151000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>170000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>78000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>117000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>108000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>93000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>88000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>75000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>83000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>86000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>73000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>87000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>49000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>53000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>58000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>258000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:47">
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
-      <c r="AP15"/>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-    </row>
-    <row r="16" spans="1:47">
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>420365000.0</v>
+      </c>
+      <c r="C16">
         <v>194000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>128389999.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>113713000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>168833000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>139653000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>97474000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>131121000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>355643000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>172568000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>186952000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>230752000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>235607000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>127911000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>125969000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>152816000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>120237000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>98702000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>123890000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>120542000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>192637000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>83000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>117818000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>84085000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>146252000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>60225000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>33016000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>50655000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>71603000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>70537000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>82693000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>87887000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>64324000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>70037000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>106489000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>50855000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>10825000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9977000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>21084000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>96024000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13768000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>28629000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4055000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>16712000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3399000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>6875000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>9324000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:47">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>218884000.0</v>
+      </c>
+      <c r="C18">
         <v>-49158000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-35529000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2025000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29593000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>124818000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-29488000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-28638000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>268594000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-27671000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>16941000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-27015000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-26414000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-34357000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-31705000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-25363000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13925000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-37939000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-27135000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-28735000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-24200000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-28896000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-18992000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-16362000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-21615000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-15986000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-14507000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-13937000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2778000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-16828000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-10197000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-9424000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-15466000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-15346000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-14205000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>40514000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-12699000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-10404000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-9732000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-7028000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-8101000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-5490000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-4959000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-3882000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-3505000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-2438000.0</v>
       </c>
-      <c r="AU18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19">
+        <v>-2262000.0</v>
+      </c>
+      <c r="C19">
         <v>91107000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>48959000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-58555000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>54810000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-94402000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-8725000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-208710000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-88119000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>6071000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-61287000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-13559000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>25938000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>9836000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4005000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>57437000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>35024000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4203000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>28063000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-44442000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>8273000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-6653000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-74277000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-54047000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5038000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>42868000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-12336000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-32348000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-12333000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4274000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>4611000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>10065000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>9659000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-21636000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>16489000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-582000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>13465000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1202000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-58981000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>3900000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-6006000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>7398000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-7865000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-7865000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:47">
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>8000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>-78000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>107868000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>24302000.0</v>
       </c>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>14553000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>166000.0</v>
       </c>
-      <c r="T20">
-[...2 lines deleted...]
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>24302000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>14553000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>18843000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5394000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7294000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9765000.0</v>
       </c>
       <c r="AB21">
         <v>9765000.0</v>
       </c>
       <c r="AC21">
         <v>9765000.0</v>
       </c>
       <c r="AD21">
         <v>9765000.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AE21">
+        <v>9765000.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-    </row>
-    <row r="22" spans="1:47">
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>162849000.0</v>
+      </c>
+      <c r="C22">
         <v>3783000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>85765000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-39339000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-34771000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-11655000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>131674000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-33210000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-30616000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>207340000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27335000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-34105000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-38460000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-33725000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-34194000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-31232000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-41037000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-20930000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-36907000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-33804000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-30842000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-23998000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-18886000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7763000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-19421000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-20080000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-17501000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-16409000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-29174000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-14103000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-13865000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-8735000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-8663000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-7661000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-3052000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-4825000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-14979000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-14101000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-11248000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-7084000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-7098000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-11747000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-5493000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-3449000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-3219000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-2697000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-11072000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:47">
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>9743000.0</v>
+      </c>
+      <c r="C23">
         <v>23374000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2837000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5659000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2925000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-479000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4031000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12051000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2572000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>519000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>35393000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>304000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2161000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>553000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>680000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2372000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2339000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1381000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1395000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-189000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>313000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1495000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>112577000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>399000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9779000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1288000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10630000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>390000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>328000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>74000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>530000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>515000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>31000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>87000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>374000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-20000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>85278000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-730000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>22631000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-8085000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>17362000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>55000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-138000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:47">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-49323000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-5000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-88091000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6313000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-61268000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-13155000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>25938000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9836000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4005000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>57437000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>35024000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-4203000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>28063000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-44442000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8273000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-6653000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-74277000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-54047000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-5038000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>42868000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-12336000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-32348000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-12333000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4274000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4611000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>10065000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9659000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-21636000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4808000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-582000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>13465000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1202000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6396000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>32000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-6396000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>7398000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-7865000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>32000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:47">
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>-604000.0</v>
+      </c>
+      <c r="C25">
         <v>-588000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-129872000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1579000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1346000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1715000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2760000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2838000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2246000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1031000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1348000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1006000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-960000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1061000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-914000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-89000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>96000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>358000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>509000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>473000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>348000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>329000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>88000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-66000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>430000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2445000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-188000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-115000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-94000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-98000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>194000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-10000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>120000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1379000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1432000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1152000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>965000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>35000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>10000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>24000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4719000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>509000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-571000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>136000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9000.0</v>
       </c>
-      <c r="AU25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>600000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>769000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-669000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-100000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-14000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>630000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-186000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2173000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1381000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>125390000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-189000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>108138000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2275000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>105283000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>406000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>14000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>25237000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>10630000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>390000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>485000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1353000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>74000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>530000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>31000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>87000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>374000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-852000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>22631000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>57000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:47">
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>14037000.0</v>
+      </c>
+      <c r="C27">
         <v>14519000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10701000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10559000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10912000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13802000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9093000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10165000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8944000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9352000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6601000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6765000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8343000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7584000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5512000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5950000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6805000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5935000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5024000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4775000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3936000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2660000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1967000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1888000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1996000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2048000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2160000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2201000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2013000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1979000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2072000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2017000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1645000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1185000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1189000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1207000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1002000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>843000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1520000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>448000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>106000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>56000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>37000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>22000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>21000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>19000.0</v>
       </c>
-      <c r="AU27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>9743000.0</v>
+      </c>
+      <c r="C28">
         <v>23374000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2837000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5659000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2925000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11443000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4031000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12051000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2572000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7199000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>527000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>35315000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>108172000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>26463000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>680000.0</v>
       </c>
       <c r="Q28">
         <v>680000.0</v>
       </c>
       <c r="R28">
+        <v>680000.0</v>
+      </c>
+      <c r="S28">
         <v>16925000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2173000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1381000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>125390000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>979000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>126981000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7669000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>112577000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>399000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9779000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>25237000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10630000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>390000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>479000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>23032000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>74000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>530000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>65062000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>31000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>87000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>374000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-852000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>85278000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-750000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22631000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>17419000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>17362000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>55000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9003000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:47">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>219052000.0</v>
+      </c>
+      <c r="C29">
         <v>-48943000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-36975000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1937000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-28780000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>125363000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-29178000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-27863000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>268622000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-27429000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16960000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-26611000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-26238000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-34347000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-31635000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-25201000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-13635000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-37666000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-26939000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-28470000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-23700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-28756000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-18867000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-16287000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-21482000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-15848000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-14289000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-14246000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3670000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-16662000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-10135000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-9276000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-15398000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-15138000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-14149000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>40704000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-12327000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-10356000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-9680000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-6980000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-8073000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-5239000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-4739000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-3769000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-3444000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-2433000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-7743000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:47">
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>-2430000.0</v>
+      </c>
+      <c r="C30">
         <v>90892000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>48815000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-58555000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>54810000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-94402000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8725000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-208710000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-88119000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6071000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-61287000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-13559000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25762000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9826000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3935000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>57275000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>34734000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4476000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>27867000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-44707000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7773000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6793000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-74402000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-54122000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5171000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>42730000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-12554000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-32039000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-13225000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4108000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4549000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9917000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9591000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-21844000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4752000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-772000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13093000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1250000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-64325000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3884000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-6034000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7147000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-8085000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-113000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-61000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-5000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-299000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>