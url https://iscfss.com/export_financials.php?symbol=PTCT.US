--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6620,51 +6620,51 @@
       <c r="M22">
         <v>32018000.0</v>
       </c>
       <c r="N22">
         <v>26649000.0</v>
       </c>
       <c r="O22">
         <v>21808000.0</v>
       </c>
       <c r="P22">
         <v>14812000.0</v>
       </c>
       <c r="Q22">
         <v>15004000.0</v>
       </c>
       <c r="R22">
         <v>15281000.0</v>
       </c>
       <c r="S22">
         <v>15856000.0</v>
       </c>
       <c r="T22">
         <v>15613000.0</v>
       </c>
       <c r="U22">
-        <v>16441000.0</v>
+        <v>16440999.0</v>
       </c>
       <c r="V22">
         <v>16234000.0</v>
       </c>
       <c r="W22">
         <v>18697000.0</v>
       </c>
       <c r="X22">
         <v>19481000.0</v>
       </c>
       <c r="Y22">
         <v>18373000.0</v>
       </c>
       <c r="Z22">
         <v>19133000.0</v>
       </c>
       <c r="AA22">
         <v>19285000.0</v>
       </c>
       <c r="AB22">
         <v>17107000.0</v>
       </c>
       <c r="AC22">
         <v>16897000.0</v>
       </c>
@@ -9079,51 +9079,51 @@
       <c r="M39">
         <v>42227000.0</v>
       </c>
       <c r="N39">
         <v>98573000.0</v>
       </c>
       <c r="O39">
         <v>105658000.0</v>
       </c>
       <c r="P39">
         <v>89562000.0</v>
       </c>
       <c r="Q39">
         <v>38184000.0</v>
       </c>
       <c r="R39">
         <v>29647000.0</v>
       </c>
       <c r="S39">
         <v>54681000.0</v>
       </c>
       <c r="T39">
         <v>30939000.0</v>
       </c>
       <c r="U39">
-        <v>23910000.0</v>
+        <v>23910001.0</v>
       </c>
       <c r="V39">
         <v>23601000.0</v>
       </c>
       <c r="W39">
         <v>39469000.0</v>
       </c>
       <c r="X39">
         <v>26888000.0</v>
       </c>
       <c r="Y39">
         <v>34116000.0</v>
       </c>
       <c r="Z39">
         <v>24307000.0</v>
       </c>
       <c r="AA39">
         <v>17898000.0</v>
       </c>
       <c r="AB39">
         <v>41446000.0</v>
       </c>
       <c r="AC39">
         <v>34848000.0</v>
       </c>
@@ -14728,51 +14728,51 @@
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>125</v>
       </c>
       <c r="B5">
-        <v>45886000.0</v>
+        <v>-51492000.0</v>
       </c>
       <c r="C5">
         <v>-83895000.0</v>
       </c>
       <c r="D5">
         <v>9518000.0</v>
       </c>
       <c r="E5">
         <v>-40694000.0</v>
       </c>
       <c r="F5">
         <v>963920000.0</v>
       </c>
       <c r="G5">
         <v>-53639000.0</v>
       </c>
       <c r="H5">
         <v>-56382000.0</v>
       </c>
       <c r="I5">
         <v>-42243000.0</v>
       </c>
       <c r="J5">
         <v>-43862000.0</v>
       </c>
@@ -14913,51 +14913,51 @@
       </c>
       <c r="BD5">
         <v>-7055307.0</v>
       </c>
       <c r="BE5">
         <v>-5732991.0</v>
       </c>
       <c r="BF5">
         <v>-6172681.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>126</v>
       </c>
       <c r="B6">
-        <v>61299000.0</v>
+        <v>-36079000.0</v>
       </c>
       <c r="C6">
         <v>-70993000.0</v>
       </c>
       <c r="D6">
         <v>20627000.0</v>
       </c>
       <c r="E6">
         <v>-33111000.0</v>
       </c>
       <c r="F6">
         <v>971141000.0</v>
       </c>
       <c r="G6">
         <v>-46875000.0</v>
       </c>
       <c r="H6">
         <v>-49896000.0</v>
       </c>
       <c r="I6">
         <v>-35225000.0</v>
       </c>
       <c r="J6">
         <v>11533000.0</v>
       </c>
@@ -19435,51 +19435,51 @@
         <v>299000.0</v>
       </c>
       <c r="L6">
         <v>8274000.0</v>
       </c>
       <c r="M6">
         <v>34334000.0</v>
       </c>
       <c r="N6">
         <v>12688701.0</v>
       </c>
       <c r="O6">
         <v>-25705708.0</v>
       </c>
       <c r="P6">
         <v>-243460.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>158</v>
       </c>
       <c r="B7">
-        <v>-52564000.0</v>
+        <v>-47880000.0</v>
       </c>
       <c r="C7">
         <v>102543000.0</v>
       </c>
       <c r="D7">
         <v>-4003000.0</v>
       </c>
       <c r="E7">
         <v>-85335000.0</v>
       </c>
       <c r="F7">
         <v>-23788000.0</v>
       </c>
       <c r="G7">
         <v>36911000.0</v>
       </c>
       <c r="H7">
         <v>20427000.0</v>
       </c>
       <c r="I7">
         <v>14209000.0</v>
       </c>
       <c r="J7">
         <v>13228000.0</v>
       </c>
@@ -20263,51 +20263,51 @@
       <c r="J24">
         <v>16218000.0</v>
       </c>
       <c r="K24">
         <v>106257000.0</v>
       </c>
       <c r="L24">
         <v>-18091000.0</v>
       </c>
       <c r="M24">
         <v>-140504000.0</v>
       </c>
       <c r="N24">
         <v>-126983000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>175</v>
       </c>
       <c r="B25">
-        <v>42304000.0</v>
+        <v>-36927000.0</v>
       </c>
       <c r="C25">
         <v>58698000.0</v>
       </c>
       <c r="D25">
         <v>151323000.0</v>
       </c>
       <c r="E25">
         <v>82805000.0</v>
       </c>
       <c r="F25">
         <v>128333000.0</v>
       </c>
       <c r="G25">
         <v>46109000.0</v>
       </c>
       <c r="H25">
         <v>49367000.0</v>
       </c>
       <c r="I25">
         <v>27382000.0</v>
       </c>
       <c r="J25">
         <v>7269000.0</v>
       </c>
@@ -20357,51 +20357,51 @@
       <c r="J26">
         <v>2182000.0</v>
       </c>
       <c r="K26">
         <v>968000.0</v>
       </c>
       <c r="L26">
         <v>8711000.0</v>
       </c>
       <c r="M26">
         <v>235979000.0</v>
       </c>
       <c r="N26">
         <v>192435051.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>177</v>
       </c>
       <c r="B27">
-        <v>73737000.0</v>
+        <v>74547000.0</v>
       </c>
       <c r="C27">
         <v>74615000.0</v>
       </c>
       <c r="D27">
         <v>131206000.0</v>
       </c>
       <c r="E27">
         <v>110333000.0</v>
       </c>
       <c r="F27">
         <v>103513000.0</v>
       </c>
       <c r="G27">
         <v>70325000.0</v>
       </c>
       <c r="H27">
         <v>42134000.0</v>
       </c>
       <c r="I27">
         <v>33252000.0</v>
       </c>
       <c r="J27">
         <v>30559000.0</v>
       </c>
@@ -20966,54 +20966,54 @@
       </c>
       <c r="BB2">
         <v>2725702.0</v>
       </c>
       <c r="BC2">
         <v>14471793.0</v>
       </c>
       <c r="BD2">
         <v>22248613.0</v>
       </c>
       <c r="BE2">
         <v>9364291.0</v>
       </c>
       <c r="BF2">
         <v>28431410.0</v>
       </c>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
     </row>
     <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>154</v>
       </c>
       <c r="B3">
-        <v>1197000</v>
+        <v>1353000</v>
       </c>
       <c r="C3">
-        <v>2374000</v>
+        <v>37291000</v>
       </c>
       <c r="D3">
         <v>3445000</v>
       </c>
       <c r="E3">
         <v>3994000</v>
       </c>
       <c r="F3">
         <v>2532000</v>
       </c>
       <c r="G3">
         <v>6497000</v>
       </c>
       <c r="H3">
         <v>10776000</v>
       </c>
       <c r="I3">
         <v>7375000</v>
       </c>
       <c r="J3">
         <v>64351000</v>
       </c>
       <c r="K3">
         <v>28462000</v>
       </c>
@@ -21651,51 +21651,51 @@
       <c r="G7">
         <v>36579000.0</v>
       </c>
       <c r="H7">
         <v>11632000.0</v>
       </c>
       <c r="I7">
         <v>-11178000.0</v>
       </c>
       <c r="J7">
         <v>65510000.0</v>
       </c>
       <c r="K7">
         <v>-82610000.0</v>
       </c>
       <c r="L7">
         <v>7506000.0</v>
       </c>
       <c r="M7">
         <v>32386000.0</v>
       </c>
       <c r="N7">
         <v>38715000.0</v>
       </c>
       <c r="O7">
-        <v>-21087000.0</v>
+        <v>-30687000.0</v>
       </c>
       <c r="P7">
         <v>-36956000.0</v>
       </c>
       <c r="Q7">
         <v>9891000.0</v>
       </c>
       <c r="R7">
         <v>-37183000.0</v>
       </c>
       <c r="S7">
         <v>-5849000.0</v>
       </c>
       <c r="T7">
         <v>-9394000.0</v>
       </c>
       <c r="U7">
         <v>31587000.0</v>
       </c>
       <c r="V7">
         <v>-40132000.0</v>
       </c>
       <c r="W7">
         <v>1552000.0</v>
       </c>
@@ -22750,51 +22750,51 @@
       <c r="K14">
         <v>80705000.0</v>
       </c>
       <c r="L14">
         <v>62055000.0</v>
       </c>
       <c r="M14">
         <v>51005000.0</v>
       </c>
       <c r="N14">
         <v>42825000.0</v>
       </c>
       <c r="O14">
         <v>38865000.0</v>
       </c>
       <c r="P14">
         <v>34477000.0</v>
       </c>
       <c r="Q14">
         <v>29180000.0</v>
       </c>
       <c r="R14">
         <v>26314000.0</v>
       </c>
       <c r="S14">
-        <v>18811000.0</v>
+        <v>20681000.0</v>
       </c>
       <c r="T14">
         <v>16750000.0</v>
       </c>
       <c r="U14">
         <v>14986000.0</v>
       </c>
       <c r="V14">
         <v>13587000.0</v>
       </c>
       <c r="W14">
         <v>12402000.0</v>
       </c>
       <c r="X14">
         <v>11813000.0</v>
       </c>
       <c r="Y14">
         <v>51422000.0</v>
       </c>
       <c r="Z14">
         <v>9235000.0</v>
       </c>
       <c r="AA14">
         <v>9277000.0</v>
       </c>
@@ -23273,54 +23273,54 @@
         <v>-124000.0</v>
       </c>
       <c r="AU17">
         <v>-350000.0</v>
       </c>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
     </row>
     <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>169</v>
       </c>
       <c r="B18">
-        <v>-60239000.0</v>
+        <v>-60395000.0</v>
       </c>
       <c r="C18">
-        <v>-36647000.0</v>
+        <v>-71564000.0</v>
       </c>
       <c r="D18">
         <v>-69746000.0</v>
       </c>
       <c r="E18">
         <v>-62327000.0</v>
       </c>
       <c r="F18">
         <v>867571000.0</v>
       </c>
       <c r="G18">
         <v>-36501000.0</v>
       </c>
       <c r="H18">
         <v>-87768000.0</v>
       </c>
       <c r="I18">
         <v>-64078000.0</v>
       </c>
       <c r="J18">
         <v>6410000.0</v>
       </c>
       <c r="K18">
         <v>-128750000.0</v>
       </c>
@@ -24178,52 +24178,56 @@
         <v>4327000.0</v>
       </c>
       <c r="BB23">
         <v>56458000.0</v>
       </c>
       <c r="BC23">
         <v>-5170.0</v>
       </c>
       <c r="BD23">
         <v>-77490.0</v>
       </c>
       <c r="BE23">
         <v>29432242.0</v>
       </c>
       <c r="BF23">
         <v>-158416.0</v>
       </c>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
     </row>
     <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>174</v>
       </c>
-      <c r="B24"/>
-      <c r="C24"/>
+      <c r="B24">
+        <v>-156000.0</v>
+      </c>
+      <c r="C24">
+        <v>-34917000.0</v>
+      </c>
       <c r="D24">
         <v>-252750000.0</v>
       </c>
       <c r="E24">
         <v>-2677000.0</v>
       </c>
       <c r="F24">
         <v>-738000.0</v>
       </c>
       <c r="G24">
         <v>147270000.0</v>
       </c>
       <c r="H24">
         <v>-10236000.0</v>
       </c>
       <c r="I24">
         <v>28038000.0</v>
       </c>
       <c r="J24">
         <v>-54763000.0</v>
       </c>
       <c r="K24">
         <v>-22896000.0</v>
       </c>
       <c r="L24">
@@ -24344,102 +24348,102 @@
         <v>-4081000.0</v>
       </c>
       <c r="AY24">
         <v>11583558.0</v>
       </c>
       <c r="AZ24">
         <v>-121639000.0</v>
       </c>
       <c r="BA24">
         <v>-11583558.0</v>
       </c>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
     </row>
     <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>175</v>
       </c>
       <c r="B25">
-        <v>54466000.0</v>
+        <v>15642000.0</v>
       </c>
       <c r="C25">
-        <v>-3324000.0</v>
+        <v>-21842000.0</v>
       </c>
       <c r="D25">
         <v>-27852000.0</v>
       </c>
       <c r="E25">
         <v>-2888000.0</v>
       </c>
       <c r="F25">
         <v>15655000.0</v>
       </c>
       <c r="G25">
         <v>31210000.0</v>
       </c>
       <c r="H25">
         <v>-8208000.0</v>
       </c>
       <c r="I25">
         <v>12641000.0</v>
       </c>
       <c r="J25">
         <v>23055000.0</v>
       </c>
       <c r="K25">
         <v>36922000.0</v>
       </c>
       <c r="L25">
         <v>21950000.0</v>
       </c>
       <c r="M25">
         <v>93334000.0</v>
       </c>
       <c r="N25">
         <v>-883000.0</v>
       </c>
       <c r="O25">
-        <v>-40196000.0</v>
+        <v>31024000.0</v>
       </c>
       <c r="P25">
         <v>45079000.0</v>
       </c>
       <c r="Q25">
         <v>30044000.0</v>
       </c>
       <c r="R25">
         <v>13602000.0</v>
       </c>
       <c r="S25">
-        <v>35227000.0</v>
+        <v>59216000.0</v>
       </c>
       <c r="T25">
         <v>49207000.0</v>
       </c>
       <c r="U25">
         <v>14953000.0</v>
       </c>
       <c r="V25">
         <v>29323000.0</v>
       </c>
       <c r="W25">
         <v>-25382000.0</v>
       </c>
       <c r="X25">
         <v>30493000.0</v>
       </c>
       <c r="Y25">
         <v>68021000.0</v>
       </c>
       <c r="Z25">
         <v>7945000.0</v>
       </c>
       <c r="AA25">
         <v>10088000.0</v>
       </c>