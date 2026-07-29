--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3540,51 +3540,51 @@
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>68</v>
       </c>
       <c r="B28">
-        <v>1561250970.0</v>
+        <v>1148000000.0</v>
       </c>
       <c r="C28">
         <v>929000000.0</v>
       </c>
       <c r="D28">
         <v>849000000.0</v>
       </c>
       <c r="E28">
         <v>683000000.0</v>
       </c>
       <c r="F28">
         <v>463000000.0</v>
       </c>
       <c r="G28">
         <v>554000000.0</v>
       </c>
       <c r="H28">
         <v>1242000000.0</v>
       </c>
       <c r="I28">
         <v>152000000.0</v>
       </c>
       <c r="J28">
         <v>567000000.0</v>
       </c>
@@ -4310,51 +4310,51 @@
       </c>
       <c r="AK35">
         <v>314200000.0</v>
       </c>
       <c r="AL35">
         <v>411600000.0</v>
       </c>
       <c r="AM35">
         <v>450400000.0</v>
       </c>
       <c r="AN35">
         <v>235200000.0</v>
       </c>
       <c r="AO35">
         <v>232700000.0</v>
       </c>
       <c r="AP35">
         <v>183200000.0</v>
       </c>
     </row>
     <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
-        <v>517089515.0</v>
+        <v>517089518.0</v>
       </c>
       <c r="C36">
         <v>717000000.0</v>
       </c>
       <c r="D36">
         <v>819000000.0</v>
       </c>
       <c r="E36">
         <v>864000000.0</v>
       </c>
       <c r="F36">
         <v>793000000.0</v>
       </c>
       <c r="G36">
         <v>678000000.0</v>
       </c>
       <c r="H36">
         <v>436000000.0</v>
       </c>
       <c r="I36">
         <v>605000000.0</v>
       </c>
       <c r="J36">
         <v>796000000.0</v>
       </c>
@@ -4588,51 +4588,51 @@
         <v>67599000.0</v>
       </c>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
     </row>
     <row r="39" spans="1:42">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39">
-        <v>822551661.0</v>
+        <v>822551663.0</v>
       </c>
       <c r="C39">
         <v>1100000000.0</v>
       </c>
       <c r="D39">
         <v>1199000000.0</v>
       </c>
       <c r="E39">
         <v>1299000000.0</v>
       </c>
       <c r="F39">
         <v>1304000000.0</v>
       </c>
       <c r="G39">
         <v>1289000000.0</v>
       </c>
       <c r="H39">
         <v>1434000000.0</v>
       </c>
       <c r="I39">
         <v>1768000000.0</v>
       </c>
       <c r="J39">
         <v>1871000000.0</v>
       </c>
@@ -4716,51 +4716,51 @@
       </c>
       <c r="AK39">
         <v>416700000.0</v>
       </c>
       <c r="AL39">
         <v>444800000.0</v>
       </c>
       <c r="AM39">
         <v>380000000.0</v>
       </c>
       <c r="AN39">
         <v>271000000.0</v>
       </c>
       <c r="AO39">
         <v>296300000.0</v>
       </c>
       <c r="AP39">
         <v>262700000.0</v>
       </c>
     </row>
     <row r="40" spans="1:42">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
-        <v>55901568.0</v>
+        <v>-6098431.0</v>
       </c>
       <c r="C40">
         <v>858000000.0</v>
       </c>
       <c r="D40">
         <v>983000000.0</v>
       </c>
       <c r="E40">
         <v>651000000.0</v>
       </c>
       <c r="F40">
         <v>619000000.0</v>
       </c>
       <c r="G40">
         <v>663000000.0</v>
       </c>
       <c r="H40">
         <v>195000000.0</v>
       </c>
       <c r="I40">
         <v>1361000000.0</v>
       </c>
       <c r="J40">
         <v>1690000000.0</v>
       </c>
@@ -5736,51 +5736,51 @@
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
     </row>
     <row r="51" spans="1:42">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51">
-        <v>1893665658.0</v>
+        <v>1481000000.0</v>
       </c>
       <c r="C51">
         <v>1472000000.0</v>
       </c>
       <c r="D51">
         <v>1161000000.0</v>
       </c>
       <c r="E51">
         <v>1241000000.0</v>
       </c>
       <c r="F51">
         <v>1400000000.0</v>
       </c>
       <c r="G51">
         <v>1651000000.0</v>
       </c>
       <c r="H51">
         <v>1679000000.0</v>
       </c>
       <c r="I51">
         <v>720000000.0</v>
       </c>
       <c r="J51">
         <v>1085000000.0</v>
       </c>
@@ -5864,51 +5864,51 @@
       </c>
       <c r="AK51">
         <v>627900000.0</v>
       </c>
       <c r="AL51">
         <v>438900000.0</v>
       </c>
       <c r="AM51">
         <v>437000000.0</v>
       </c>
       <c r="AN51">
         <v>176500000.0</v>
       </c>
       <c r="AO51">
         <v>182400000.0</v>
       </c>
       <c r="AP51">
         <v>156700000.0</v>
       </c>
     </row>
     <row r="52" spans="1:42">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52">
-        <v>61891023.0</v>
+        <v>123891023.0</v>
       </c>
       <c r="C52">
         <v>315000000.0</v>
       </c>
       <c r="D52">
         <v>67000000.0</v>
       </c>
       <c r="E52">
         <v>97000000.0</v>
       </c>
       <c r="F52">
         <v>155000000.0</v>
       </c>
       <c r="G52">
         <v>254000000.0</v>
       </c>
       <c r="H52">
         <v>107000000.0</v>
       </c>
       <c r="I52">
         <v>69000000.0</v>
       </c>
       <c r="J52">
         <v>19000000.0</v>
       </c>
@@ -13047,51 +13047,51 @@
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
     </row>
     <row r="28" spans="1:118">
       <c r="A28" t="s">
         <v>68</v>
       </c>
       <c r="B28">
-        <v>1561250970.0</v>
+        <v>1148000000.0</v>
       </c>
       <c r="C28">
         <v>1152000000.0</v>
       </c>
       <c r="D28">
         <v>929000000.0</v>
       </c>
       <c r="E28">
         <v>1281000000.0</v>
       </c>
       <c r="F28">
         <v>1265000000.0</v>
       </c>
       <c r="G28">
         <v>849000000.0</v>
       </c>
       <c r="H28">
         <v>828000000.0</v>
       </c>
       <c r="I28">
         <v>1028000000.0</v>
       </c>
       <c r="J28">
         <v>1007000000.0</v>
       </c>
@@ -14959,51 +14959,51 @@
       <c r="DH35">
         <v>342800000.0</v>
       </c>
       <c r="DI35">
         <v>235200000.0</v>
       </c>
       <c r="DJ35">
         <v>233950000.0</v>
       </c>
       <c r="DK35">
         <v>232700000.0</v>
       </c>
       <c r="DL35">
         <v>207950000.0</v>
       </c>
       <c r="DM35">
         <v>183200000.0</v>
       </c>
       <c r="DN35"/>
     </row>
     <row r="36" spans="1:118">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
-        <v>517089515.0</v>
+        <v>517089518.0</v>
       </c>
       <c r="C36">
         <v>686000000.0</v>
       </c>
       <c r="D36">
         <v>717000000.0</v>
       </c>
       <c r="E36">
         <v>779000000.0</v>
       </c>
       <c r="F36">
         <v>779000000.0</v>
       </c>
       <c r="G36">
         <v>554000000.0</v>
       </c>
       <c r="H36">
         <v>821000000.0</v>
       </c>
       <c r="I36">
         <v>595000000.0</v>
       </c>
       <c r="J36">
         <v>861000000.0</v>
       </c>
@@ -15671,51 +15671,51 @@
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
     </row>
     <row r="39" spans="1:118">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39">
-        <v>822551661.0</v>
+        <v>822551663.0</v>
       </c>
       <c r="C39">
         <v>925000000.0</v>
       </c>
       <c r="D39">
         <v>1100000000.0</v>
       </c>
       <c r="E39">
         <v>1019000000.0</v>
       </c>
       <c r="F39">
         <v>1019000000.0</v>
       </c>
       <c r="G39">
         <v>1197000000.0</v>
       </c>
       <c r="H39">
         <v>1305000000.0</v>
       </c>
       <c r="I39">
         <v>989000000.0</v>
       </c>
       <c r="J39">
         <v>989000000.0</v>
       </c>
@@ -16005,51 +16005,51 @@
       <c r="DH39">
         <v>325500000.0</v>
       </c>
       <c r="DI39">
         <v>271000000.0</v>
       </c>
       <c r="DJ39">
         <v>283650000.0</v>
       </c>
       <c r="DK39">
         <v>296300000.0</v>
       </c>
       <c r="DL39">
         <v>279500000.0</v>
       </c>
       <c r="DM39">
         <v>262700000.0</v>
       </c>
       <c r="DN39"/>
     </row>
     <row r="40" spans="1:118">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
-        <v>55901568.0</v>
+        <v>-6098431.0</v>
       </c>
       <c r="C40">
         <v>25000000.0</v>
       </c>
       <c r="D40">
         <v>858000000.0</v>
       </c>
       <c r="E40">
         <v>54000000.0</v>
       </c>
       <c r="F40">
         <v>25000000.0</v>
       </c>
       <c r="G40">
         <v>956000000.0</v>
       </c>
       <c r="H40">
         <v>1015000000.0</v>
       </c>
       <c r="I40">
         <v>37000000.0</v>
       </c>
       <c r="J40">
         <v>133000000.0</v>
       </c>
@@ -18615,51 +18615,51 @@
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
     </row>
     <row r="51" spans="1:118">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51">
-        <v>1893665658.0</v>
+        <v>1481000000.0</v>
       </c>
       <c r="C51">
         <v>1499000000.0</v>
       </c>
       <c r="D51">
         <v>1472000000.0</v>
       </c>
       <c r="E51">
         <v>1613000000.0</v>
       </c>
       <c r="F51">
         <v>1597000000.0</v>
       </c>
       <c r="G51">
         <v>1161000000.0</v>
       </c>
       <c r="H51">
         <v>1140000000.0</v>
       </c>
       <c r="I51">
         <v>1383000000.0</v>
       </c>
       <c r="J51">
         <v>1362000000.0</v>
       </c>
@@ -18933,51 +18933,51 @@
       <c r="DH51">
         <v>306750000.0</v>
       </c>
       <c r="DI51">
         <v>176500000.0</v>
       </c>
       <c r="DJ51">
         <v>179450000.0</v>
       </c>
       <c r="DK51">
         <v>182400000.0</v>
       </c>
       <c r="DL51">
         <v>169550000.0</v>
       </c>
       <c r="DM51">
         <v>156700000.0</v>
       </c>
       <c r="DN51"/>
     </row>
     <row r="52" spans="1:118">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52">
-        <v>61891023.0</v>
+        <v>123891023.0</v>
       </c>
       <c r="C52">
         <v>73000000.0</v>
       </c>
       <c r="D52">
         <v>315000000.0</v>
       </c>
       <c r="E52">
         <v>313000000.0</v>
       </c>
       <c r="F52">
         <v>357000000.0</v>
       </c>
       <c r="G52">
         <v>67000000.0</v>
       </c>
       <c r="H52">
         <v>72000000.0</v>
       </c>
       <c r="I52">
         <v>80000000.0</v>
       </c>
       <c r="J52">
         <v>11000000.0</v>
       </c>
@@ -21981,51 +21981,51 @@
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>179</v>
       </c>
       <c r="B2">
-        <v>1679372692.0</v>
+        <v>1717000000.0</v>
       </c>
       <c r="C2">
         <v>1741000000.0</v>
       </c>
       <c r="D2">
         <v>1839000000.0</v>
       </c>
       <c r="E2">
         <v>2046000000.0</v>
       </c>
       <c r="F2">
         <v>1747000000.0</v>
       </c>
       <c r="G2">
         <v>1767000000.0</v>
       </c>
       <c r="H2">
         <v>1858000000.0</v>
       </c>
       <c r="I2">
         <v>1943000000.0</v>
       </c>
       <c r="J2">
         <v>2066000000.0</v>
       </c>
@@ -22083,51 +22083,51 @@
       <c r="AB2"/>
       <c r="AC2">
         <v>1176000000.0</v>
       </c>
       <c r="AD2">
         <v>1114200000.0</v>
       </c>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>180</v>
       </c>
       <c r="B3">
-        <v>558486783.0</v>
+        <v>571000000.0</v>
       </c>
       <c r="C3">
         <v>526000000.0</v>
       </c>
       <c r="D3">
         <v>543000000.0</v>
       </c>
       <c r="E3">
         <v>551000000.0</v>
       </c>
       <c r="F3">
         <v>518000000.0</v>
       </c>
       <c r="G3">
         <v>585000000.0</v>
       </c>
       <c r="H3">
         <v>595000000.0</v>
       </c>
       <c r="I3">
         <v>591000000.0</v>
       </c>
       <c r="J3">
         <v>651000000.0</v>
       </c>
@@ -22269,51 +22269,51 @@
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>182</v>
       </c>
       <c r="B5">
-        <v>497845486.0</v>
+        <v>532000000.0</v>
       </c>
       <c r="C5">
         <v>589000000.0</v>
       </c>
       <c r="D5">
         <v>554000000.0</v>
       </c>
       <c r="E5">
         <v>379000000.0</v>
       </c>
       <c r="F5">
         <v>233000000.0</v>
       </c>
       <c r="G5">
         <v>428000000.0</v>
       </c>
       <c r="H5">
         <v>245000000.0</v>
       </c>
       <c r="I5">
         <v>496000000.0</v>
       </c>
       <c r="J5">
         <v>442000000.0</v>
       </c>
@@ -22397,51 +22397,51 @@
       </c>
       <c r="AK5">
         <v>291400000.0</v>
       </c>
       <c r="AL5">
         <v>312400000.0</v>
       </c>
       <c r="AM5">
         <v>235400000.0</v>
       </c>
       <c r="AN5">
         <v>170600000.0</v>
       </c>
       <c r="AO5">
         <v>141100000.0</v>
       </c>
       <c r="AP5">
         <v>130900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>183</v>
       </c>
       <c r="B6">
-        <v>1056332269.0</v>
+        <v>1103000000.0</v>
       </c>
       <c r="C6">
         <v>1115000000.0</v>
       </c>
       <c r="D6">
         <v>1097000000.0</v>
       </c>
       <c r="E6">
         <v>930000000.0</v>
       </c>
       <c r="F6">
         <v>751000000.0</v>
       </c>
       <c r="G6">
         <v>1013000000.0</v>
       </c>
       <c r="H6">
         <v>840000000.0</v>
       </c>
       <c r="I6">
         <v>1087000000.0</v>
       </c>
       <c r="J6">
         <v>1093000000.0</v>
       </c>
@@ -22641,51 +22641,51 @@
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" t="s">
         <v>186</v>
       </c>
       <c r="B9">
-        <v>1819238910.0</v>
+        <v>1860000000.0</v>
       </c>
       <c r="C9">
         <v>1811000000.0</v>
       </c>
       <c r="D9">
         <v>1835000000.0</v>
       </c>
       <c r="E9">
         <v>1795000000.0</v>
       </c>
       <c r="F9">
         <v>1681000000.0</v>
       </c>
       <c r="G9">
         <v>1630000000.0</v>
       </c>
       <c r="H9">
         <v>2011000000.0</v>
       </c>
       <c r="I9">
         <v>2186000000.0</v>
       </c>
       <c r="J9">
         <v>2447000000.0</v>
       </c>
@@ -23789,51 +23789,51 @@
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" t="s">
         <v>198</v>
       </c>
       <c r="B21">
-        <v>497845486.0</v>
+        <v>618149994.0</v>
       </c>
       <c r="C21">
         <v>541000000.0</v>
       </c>
       <c r="D21">
         <v>498000000.0</v>
       </c>
       <c r="E21">
         <v>271000000.0</v>
       </c>
       <c r="F21">
         <v>183000000.0</v>
       </c>
       <c r="G21">
         <v>411000000.0</v>
       </c>
       <c r="H21">
         <v>275000000.0</v>
       </c>
       <c r="I21">
         <v>553000000.0</v>
       </c>
       <c r="J21">
         <v>451000000.0</v>
       </c>
@@ -23975,51 +23975,51 @@
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>200</v>
       </c>
       <c r="B23">
-        <v>3000766117.0</v>
+        <v>2981000000.0</v>
       </c>
       <c r="C23">
         <v>3011000000.0</v>
       </c>
       <c r="D23">
         <v>3176000000.0</v>
       </c>
       <c r="E23">
         <v>3570000000.0</v>
       </c>
       <c r="F23">
         <v>3245000000.0</v>
       </c>
       <c r="G23">
         <v>2986000000.0</v>
       </c>
       <c r="H23">
         <v>3664000000.0</v>
       </c>
       <c r="I23">
         <v>3850000000.0</v>
       </c>
       <c r="J23">
         <v>4268000000.0</v>
       </c>
@@ -24225,51 +24225,53 @@
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
     </row>
     <row r="26" spans="1:42">
       <c r="A26" t="s">
         <v>203</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>291000000.0</v>
+      </c>
       <c r="D26">
         <v>284000000.0</v>
       </c>
       <c r="E26">
         <v>303000000.0</v>
       </c>
       <c r="F26">
         <v>279000000.0</v>
       </c>
       <c r="G26">
         <v>280000000.0</v>
       </c>
       <c r="H26">
         <v>13000000.0</v>
       </c>
       <c r="I26">
         <v>14000000.0</v>
       </c>
       <c r="J26">
         <v>14000000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
@@ -24302,51 +24304,53 @@
         <v>10800000.0</v>
       </c>
       <c r="AI26">
         <v>8200000.0</v>
       </c>
       <c r="AJ26">
         <v>9700000.0</v>
       </c>
       <c r="AK26">
         <v>8800000.0</v>
       </c>
       <c r="AL26">
         <v>5600000.0</v>
       </c>
       <c r="AM26">
         <v>4300000.0</v>
       </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
         <v>204</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>563000000.0</v>
+      </c>
       <c r="C27">
         <v>553000000.0</v>
       </c>
       <c r="D27">
         <v>596000000.0</v>
       </c>
       <c r="E27">
         <v>625000000.0</v>
       </c>
       <c r="F27">
         <v>583000000.0</v>
       </c>
       <c r="G27">
         <v>631000000.0</v>
       </c>
       <c r="H27">
         <v>704000000.0</v>
       </c>
       <c r="I27">
         <v>847000000.0</v>
       </c>
       <c r="J27">
         <v>980000000.0</v>
       </c>
       <c r="K27">
@@ -24375,51 +24379,51 @@
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>205</v>
       </c>
       <c r="B28">
-        <v>1296000000.0</v>
+        <v>733000000.0</v>
       </c>
       <c r="C28">
         <v>754000000.0</v>
       </c>
       <c r="D28">
         <v>767000000.0</v>
       </c>
       <c r="E28">
         <v>823000000.0</v>
       </c>
       <c r="F28">
         <v>802000000.0</v>
       </c>
       <c r="G28">
         <v>816000000.0</v>
       </c>
       <c r="H28">
         <v>986000000.0</v>
       </c>
       <c r="I28">
         <v>1025000000.0</v>
       </c>
       <c r="J28">
         <v>1193000000.0</v>
       </c>
@@ -24541,51 +24545,51 @@
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>207</v>
       </c>
       <c r="B30">
-        <v>1321393423.0</v>
+        <v>1264000000.0</v>
       </c>
       <c r="C30">
         <v>1270000000.0</v>
       </c>
       <c r="D30">
         <v>1337000000.0</v>
       </c>
       <c r="E30">
         <v>1524000000.0</v>
       </c>
       <c r="F30">
         <v>1498000000.0</v>
       </c>
       <c r="G30">
         <v>1219000000.0</v>
       </c>
       <c r="H30">
         <v>1806000000.0</v>
       </c>
       <c r="I30">
         <v>1907000000.0</v>
       </c>
       <c r="J30">
         <v>2202000000.0</v>
       </c>
@@ -24669,51 +24673,51 @@
       </c>
       <c r="AK30">
         <v>1535100000.0</v>
       </c>
       <c r="AL30">
         <v>1459900000.0</v>
       </c>
       <c r="AM30">
         <v>1194600000.0</v>
       </c>
       <c r="AN30">
         <v>952200000.0</v>
       </c>
       <c r="AO30">
         <v>952600000.0</v>
       </c>
       <c r="AP30">
         <v>970100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:42">
       <c r="A31" t="s">
         <v>208</v>
       </c>
       <c r="B31">
-        <v>-50860442.0</v>
+        <v>-171164951.0</v>
       </c>
       <c r="C31">
         <v>-31000000.0</v>
       </c>
       <c r="D31">
         <v>-5000000.0</v>
       </c>
       <c r="E31">
         <v>51000000.0</v>
       </c>
       <c r="F31">
         <v>-6000000.0</v>
       </c>
       <c r="G31">
         <v>-31000000.0</v>
       </c>
       <c r="H31">
         <v>-43000000.0</v>
       </c>
       <c r="I31">
         <v>-55000000.0</v>
       </c>
       <c r="J31">
         <v>-30000000.0</v>
       </c>
@@ -24797,51 +24801,51 @@
       </c>
       <c r="AK31">
         <v>-65100000.0</v>
       </c>
       <c r="AL31">
         <v>-61900000.0</v>
       </c>
       <c r="AM31">
         <v>-36500000.0</v>
       </c>
       <c r="AN31">
         <v>-18800000.0</v>
       </c>
       <c r="AO31">
         <v>-20000000.0</v>
       </c>
       <c r="AP31">
         <v>-21600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:42">
       <c r="A32" t="s">
         <v>209</v>
       </c>
       <c r="B32">
-        <v>3498611604.0</v>
+        <v>3577000000.0</v>
       </c>
       <c r="C32">
         <v>3552000000.0</v>
       </c>
       <c r="D32">
         <v>3674000000.0</v>
       </c>
       <c r="E32">
         <v>3841000000.0</v>
       </c>
       <c r="F32">
         <v>3428000000.0</v>
       </c>
       <c r="G32">
         <v>3397000000.0</v>
       </c>
       <c r="H32">
         <v>3869000000.0</v>
       </c>
       <c r="I32">
         <v>4129000000.0</v>
       </c>
       <c r="J32">
         <v>4513000000.0</v>
       </c>
@@ -25798,72 +25802,80 @@
       <c r="BN3"/>
       <c r="BO3">
         <v>172500000.0</v>
       </c>
       <c r="BP3"/>
       <c r="BQ3">
         <v>172500000.0</v>
       </c>
       <c r="BR3"/>
       <c r="BS3">
         <v>150500000.0</v>
       </c>
       <c r="BT3"/>
       <c r="BU3">
         <v>150500000.0</v>
       </c>
       <c r="BV3"/>
       <c r="BW3">
         <v>138500000.0</v>
       </c>
       <c r="BX3"/>
       <c r="BY3">
         <v>138500000.0</v>
       </c>
       <c r="BZ3"/>
-      <c r="CA3"/>
+      <c r="CA3">
+        <v>184320000.0</v>
+      </c>
       <c r="CB3"/>
       <c r="CC3">
-        <v>-137000000.0</v>
+        <v>183680000.0</v>
       </c>
       <c r="CD3"/>
-      <c r="CE3"/>
+      <c r="CE3">
+        <v>206636100.0</v>
+      </c>
       <c r="CF3"/>
       <c r="CG3">
         <v>414000000.0</v>
       </c>
       <c r="CH3"/>
-      <c r="CI3"/>
+      <c r="CI3">
+        <v>241568730.0</v>
+      </c>
       <c r="CJ3"/>
       <c r="CK3">
         <v>83992580.0</v>
       </c>
       <c r="CL3"/>
-      <c r="CM3"/>
+      <c r="CM3">
+        <v>144281560.0</v>
+      </c>
       <c r="CN3"/>
       <c r="CO3">
-        <v>217000000.0</v>
+        <v>144281560.0</v>
       </c>
       <c r="CP3"/>
       <c r="CQ3">
         <v>41000000.0</v>
       </c>
       <c r="CR3">
         <v>41000000.0</v>
       </c>
       <c r="CS3">
         <v>6000000.0</v>
       </c>
       <c r="CT3">
         <v>6000000.0</v>
       </c>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3">
         <v>31600000.0</v>
       </c>
       <c r="CX3">
         <v>31600000.0</v>
       </c>
       <c r="CY3">
         <v>30750000.0</v>
       </c>
@@ -26389,87 +26401,87 @@
       <c r="BQ5">
         <v>261000000.0</v>
       </c>
       <c r="BR5"/>
       <c r="BS5">
         <v>258055480.0</v>
       </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
       <c r="BU5">
         <v>258055480.0</v>
       </c>
       <c r="BV5"/>
       <c r="BW5">
         <v>190738840.0</v>
       </c>
       <c r="BX5">
         <v>0.0</v>
       </c>
       <c r="BY5">
         <v>190738840.0</v>
       </c>
       <c r="BZ5"/>
       <c r="CA5">
-        <v>0.0</v>
+        <v>-5257949120.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
-        <v>-793172440.0</v>
+        <v>-1860344880.0</v>
       </c>
       <c r="CD5"/>
       <c r="CE5">
-        <v>0.0</v>
+        <v>-6084939720.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>6279993570.0</v>
       </c>
       <c r="CH5"/>
       <c r="CI5">
-        <v>0.0</v>
+        <v>-6000847200.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>-54348140.0</v>
       </c>
       <c r="CL5"/>
       <c r="CM5">
-        <v>0.0</v>
+        <v>-5078601440.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
-        <v>-783637150.0</v>
+        <v>-1133274300.0</v>
       </c>
       <c r="CP5"/>
       <c r="CQ5">
         <v>139502720.0</v>
       </c>
       <c r="CR5">
         <v>139502720.0</v>
       </c>
       <c r="CS5">
         <v>99500000.0</v>
       </c>
       <c r="CT5">
         <v>99500000.0</v>
       </c>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5">
         <v>213800000.0</v>
       </c>
       <c r="CX5">
         <v>213800000.0</v>
       </c>
       <c r="CY5">
         <v>216300000.0</v>
       </c>
@@ -26711,93 +26723,93 @@
       <c r="BS6">
         <v>408555480.0</v>
       </c>
       <c r="BT6">
         <v>1179177840.0</v>
       </c>
       <c r="BU6">
         <v>408555480.0</v>
       </c>
       <c r="BV6">
         <v>-2652954600.0</v>
       </c>
       <c r="BW6">
         <v>329238840.0</v>
       </c>
       <c r="BX6">
         <v>1262838720.0</v>
       </c>
       <c r="BY6">
         <v>329238840.0</v>
       </c>
       <c r="BZ6">
         <v>-2628974560.0</v>
       </c>
       <c r="CA6">
-        <v>-5257949120.0</v>
+        <v>-5073629120.0</v>
       </c>
       <c r="CB6">
         <v>1196259120.0</v>
       </c>
       <c r="CC6">
-        <v>-1860344880.0</v>
+        <v>-1676664880.0</v>
       </c>
       <c r="CD6">
         <v>-3042469860.0</v>
       </c>
       <c r="CE6">
-        <v>-6084939720.0</v>
+        <v>-5878303620.0</v>
       </c>
       <c r="CF6">
         <v>1078931970.0</v>
       </c>
       <c r="CG6">
         <v>6693993570.0</v>
       </c>
       <c r="CH6">
         <v>-3000423600.0</v>
       </c>
       <c r="CI6">
-        <v>-6000847200.0</v>
+        <v>-5759278470.0</v>
       </c>
       <c r="CJ6">
         <v>1212050700.0</v>
       </c>
       <c r="CK6">
         <v>29644440.0</v>
       </c>
       <c r="CL6">
         <v>-2539300720.0</v>
       </c>
       <c r="CM6">
-        <v>-5078601440.0</v>
+        <v>-4934319880.0</v>
       </c>
       <c r="CN6">
         <v>1190543200.0</v>
       </c>
       <c r="CO6">
-        <v>-1133274300.0</v>
+        <v>-988992740.0</v>
       </c>
       <c r="CP6">
         <v>772637150.0</v>
       </c>
       <c r="CQ6">
         <v>180502720.0</v>
       </c>
       <c r="CR6">
         <v>180502720.0</v>
       </c>
       <c r="CS6">
         <v>105500000.0</v>
       </c>
       <c r="CT6">
         <v>105500000.0</v>
       </c>
       <c r="CU6">
         <v>161600000.0</v>
       </c>
       <c r="CV6">
         <v>161600000.0</v>
       </c>
       <c r="CW6">
         <v>245400000.0</v>
       </c>
@@ -28476,59 +28488,59 @@
       <c r="B12">
         <v>50685577.0</v>
       </c>
       <c r="C12">
         <v>24000000.0</v>
       </c>
       <c r="D12">
         <v>35000000.0</v>
       </c>
       <c r="E12">
         <v>114000000.0</v>
       </c>
       <c r="F12"/>
       <c r="G12">
         <v>45000000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>36000000.0</v>
       </c>
       <c r="J12">
         <v>52000000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12">
-        <v>1000000.0</v>
+        <v>10369837.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
-        <v>1000000.0</v>
+        <v>40878746.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
-        <v>0.0</v>
+        <v>37495832.0</v>
       </c>
       <c r="Q12">
         <v>17000000.0</v>
       </c>
       <c r="R12">
         <v>17000000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12">
         <v>13500000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12">
         <v>36000000.0</v>
       </c>
       <c r="W12">
         <v>33849145.18</v>
       </c>
       <c r="X12">
         <v>18000000.0</v>
       </c>
       <c r="Y12">
         <v>331742440.4</v>
       </c>
       <c r="Z12">
@@ -35666,51 +35678,51 @@
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
         <v>192</v>
       </c>
       <c r="B22">
-        <v>327658620.0</v>
+        <v>457000000.0</v>
       </c>
       <c r="C22">
         <v>510000000.0</v>
       </c>
       <c r="D22">
         <v>378000000.0</v>
       </c>
       <c r="E22">
         <v>323000000.0</v>
       </c>
       <c r="F22">
         <v>160000000.0</v>
       </c>
       <c r="G22">
         <v>310000000.0</v>
       </c>
       <c r="H22">
         <v>266000000.0</v>
       </c>
       <c r="I22">
         <v>590000000.0</v>
       </c>
       <c r="J22">
         <v>408000000.0</v>
       </c>
@@ -35776,51 +35788,51 @@
       </c>
       <c r="AE22">
         <v>181300000.0</v>
       </c>
       <c r="AF22">
         <v>259600000.0</v>
       </c>
       <c r="AG22">
         <v>272400000.0</v>
       </c>
       <c r="AH22">
         <v>216100000.0</v>
       </c>
       <c r="AI22">
         <v>155600000.0</v>
       </c>
       <c r="AJ22">
         <v>175000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>237</v>
       </c>
       <c r="B23">
-        <v>-75312578.0</v>
+        <v>-76254905.0</v>
       </c>
       <c r="C23">
         <v>-78000000.0</v>
       </c>
       <c r="D23">
         <v>-301000000.0</v>
       </c>
       <c r="E23">
         <v>-94000000.0</v>
       </c>
       <c r="F23">
         <v>-88000000.0</v>
       </c>
       <c r="G23">
         <v>253000000.0</v>
       </c>
       <c r="H23">
         <v>138000000.0</v>
       </c>
       <c r="I23">
         <v>-5000000.0</v>
       </c>
       <c r="J23">
         <v>-5000000.0</v>
       </c>
@@ -35886,51 +35898,51 @@
       </c>
       <c r="AE23">
         <v>-1100000.0</v>
       </c>
       <c r="AF23">
         <v>-1700000.0</v>
       </c>
       <c r="AG23">
         <v>-1700000.0</v>
       </c>
       <c r="AH23">
         <v>-2500000.0</v>
       </c>
       <c r="AI23">
         <v>-2500000.0</v>
       </c>
       <c r="AJ23">
         <v>-2600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>238</v>
       </c>
       <c r="B24">
-        <v>17605536.0</v>
+        <v>17605535.0</v>
       </c>
       <c r="C24">
         <v>-45000000.0</v>
       </c>
       <c r="D24">
         <v>-56000000.0</v>
       </c>
       <c r="E24">
         <v>160000000.0</v>
       </c>
       <c r="F24">
         <v>13000000.0</v>
       </c>
       <c r="G24">
         <v>65000000.0</v>
       </c>
       <c r="H24">
         <v>34000000.0</v>
       </c>
       <c r="I24">
         <v>311000000.0</v>
       </c>
       <c r="J24">
         <v>465000000.0</v>
       </c>
@@ -35996,51 +36008,51 @@
       </c>
       <c r="AE24">
         <v>364600000.0</v>
       </c>
       <c r="AF24">
         <v>-184800000.0</v>
       </c>
       <c r="AG24">
         <v>9500000.0</v>
       </c>
       <c r="AH24">
         <v>94600000.0</v>
       </c>
       <c r="AI24">
         <v>-49400000.0</v>
       </c>
       <c r="AJ24">
         <v>-106900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>239</v>
       </c>
       <c r="B25">
-        <v>-130085362.0</v>
+        <v>-298426743.0</v>
       </c>
       <c r="C25">
         <v>-400000000.0</v>
       </c>
       <c r="D25">
         <v>-340000000.0</v>
       </c>
       <c r="E25">
         <v>-549000000.0</v>
       </c>
       <c r="F25">
         <v>22000000.0</v>
       </c>
       <c r="G25">
         <v>7000000.0</v>
       </c>
       <c r="H25">
         <v>-12000000.0</v>
       </c>
       <c r="I25">
         <v>-428000000.0</v>
       </c>
       <c r="J25">
         <v>-5000000.0</v>
       </c>
@@ -36909,78 +36921,78 @@
       </c>
       <c r="CF1" t="s">
         <v>34</v>
       </c>
       <c r="CG1" t="s">
         <v>171</v>
       </c>
       <c r="CH1" t="s">
         <v>35</v>
       </c>
       <c r="CI1" t="s">
         <v>172</v>
       </c>
       <c r="CJ1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>217</v>
       </c>
       <c r="B2">
         <v>352905577.0</v>
       </c>
       <c r="C2">
-        <v>543000000.0</v>
+        <v>556065600.0</v>
       </c>
       <c r="D2">
         <v>332000000.0</v>
       </c>
       <c r="E2">
         <v>312000000.0</v>
       </c>
       <c r="F2">
         <v>312000000.0</v>
       </c>
       <c r="G2">
         <v>355000000.0</v>
       </c>
       <c r="H2">
         <v>348000000.0</v>
       </c>
       <c r="I2">
         <v>269000000.0</v>
       </c>
       <c r="J2">
         <v>392000000.0</v>
       </c>
       <c r="K2">
         <v>392000000.0</v>
       </c>
       <c r="L2">
-        <v>660000000.0</v>
+        <v>893937000.0</v>
       </c>
       <c r="M2">
         <v>660000000.0</v>
       </c>
       <c r="N2">
         <v>648000000.0</v>
       </c>
       <c r="O2">
         <v>648000000.0</v>
       </c>
       <c r="P2">
         <v>599000000.0</v>
       </c>
       <c r="Q2">
         <v>599000000.0</v>
       </c>
       <c r="R2">
         <v>687000000.0</v>
       </c>
       <c r="S2">
         <v>687000000.0</v>
       </c>
       <c r="T2">
         <v>443000000.0</v>
       </c>
@@ -38484,51 +38496,51 @@
       <c r="B10">
         <v>5931528.0</v>
       </c>
       <c r="C10">
         <v>-1000000.0</v>
       </c>
       <c r="D10">
         <v>14000000.0</v>
       </c>
       <c r="E10">
         <v>1000000.0</v>
       </c>
       <c r="F10">
         <v>500000.0</v>
       </c>
       <c r="G10">
         <v>18000000.0</v>
       </c>
       <c r="H10">
         <v>9000000.0</v>
       </c>
       <c r="I10">
         <v>-9000000.0</v>
       </c>
       <c r="J10">
-        <v>-30500000.0</v>
+        <v>4135810.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>-34000000.0</v>
       </c>
       <c r="M10">
         <v>-17000000.0</v>
       </c>
       <c r="N10">
         <v>26000000.0</v>
       </c>
       <c r="O10">
         <v>13000000.0</v>
       </c>
       <c r="P10">
         <v>-4000000.0</v>
       </c>
       <c r="Q10">
         <v>-2000000.0</v>
       </c>
       <c r="R10">
         <v>36000000.0</v>
       </c>
       <c r="S10">
         <v>18000000.0</v>
@@ -39684,51 +39696,51 @@
       <c r="B16">
         <v>332414688.0</v>
       </c>
       <c r="C16">
         <v>347000000.0</v>
       </c>
       <c r="D16">
         <v>543000000.0</v>
       </c>
       <c r="E16">
         <v>332000000.0</v>
       </c>
       <c r="F16">
         <v>11500000.0</v>
       </c>
       <c r="G16">
         <v>309000000.0</v>
       </c>
       <c r="H16">
         <v>-19500000.0</v>
       </c>
       <c r="I16">
         <v>355000000.0</v>
       </c>
       <c r="J16">
-        <v>269000000.0</v>
+        <v>323580100.0</v>
       </c>
       <c r="K16">
         <v>467500000.0</v>
       </c>
       <c r="L16">
         <v>392000000.0</v>
       </c>
       <c r="M16">
         <v>660000000.0</v>
       </c>
       <c r="N16">
         <v>660000000.0</v>
       </c>
       <c r="O16">
         <v>648000000.0</v>
       </c>
       <c r="P16">
         <v>648000000.0</v>
       </c>
       <c r="Q16">
         <v>-53500000.0</v>
       </c>
       <c r="R16">
         <v>599000000.0</v>
       </c>