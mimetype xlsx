--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -331,50 +331,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
@@ -7030,795 +7033,801 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN62"/>
+  <dimension ref="A1:DO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F1" t="s">
         <v>105</v>
       </c>
       <c r="G1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="I1" t="s">
         <v>107</v>
       </c>
       <c r="J1" t="s">
         <v>108</v>
       </c>
       <c r="K1" t="s">
+        <v>109</v>
+      </c>
+      <c r="L1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="M1" t="s">
         <v>110</v>
       </c>
       <c r="N1" t="s">
         <v>111</v>
       </c>
       <c r="O1" t="s">
+        <v>112</v>
+      </c>
+      <c r="P1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Q1" t="s">
         <v>113</v>
       </c>
       <c r="R1" t="s">
         <v>114</v>
       </c>
       <c r="S1" t="s">
+        <v>115</v>
+      </c>
+      <c r="T1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="U1" t="s">
         <v>116</v>
       </c>
       <c r="V1" t="s">
         <v>117</v>
       </c>
       <c r="W1" t="s">
+        <v>118</v>
+      </c>
+      <c r="X1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="Y1" t="s">
         <v>119</v>
       </c>
       <c r="Z1" t="s">
         <v>120</v>
       </c>
       <c r="AA1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AC1" t="s">
         <v>122</v>
       </c>
       <c r="AD1" t="s">
         <v>123</v>
       </c>
       <c r="AE1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AG1" t="s">
         <v>125</v>
       </c>
       <c r="AH1" t="s">
         <v>126</v>
       </c>
       <c r="AI1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AK1" t="s">
         <v>128</v>
       </c>
       <c r="AL1" t="s">
         <v>129</v>
       </c>
       <c r="AM1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN1" t="s">
         <v>11</v>
       </c>
-      <c r="AN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP1" t="s">
         <v>12</v>
       </c>
-      <c r="AP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR1" t="s">
         <v>13</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT1" t="s">
         <v>14</v>
       </c>
-      <c r="AT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV1" t="s">
         <v>15</v>
       </c>
-      <c r="AV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW1" t="s">
+        <v>135</v>
+      </c>
+      <c r="AX1" t="s">
         <v>16</v>
       </c>
-      <c r="AX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>17</v>
       </c>
-      <c r="AZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BB1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BC1" t="s">
         <v>138</v>
       </c>
       <c r="BD1" t="s">
         <v>139</v>
       </c>
       <c r="BE1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BF1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BG1" t="s">
         <v>141</v>
       </c>
       <c r="BH1" t="s">
         <v>142</v>
       </c>
       <c r="BI1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BK1" t="s">
         <v>144</v>
       </c>
       <c r="BL1" t="s">
         <v>145</v>
       </c>
       <c r="BM1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BN1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BO1" t="s">
         <v>147</v>
       </c>
       <c r="BP1" t="s">
         <v>148</v>
       </c>
       <c r="BQ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BR1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BS1" t="s">
         <v>150</v>
       </c>
       <c r="BT1" t="s">
         <v>151</v>
       </c>
       <c r="BU1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BV1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BW1" t="s">
         <v>153</v>
       </c>
       <c r="BX1" t="s">
         <v>154</v>
       </c>
       <c r="BY1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CA1" t="s">
         <v>156</v>
       </c>
       <c r="CB1" t="s">
         <v>157</v>
       </c>
       <c r="CC1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CD1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CE1" t="s">
         <v>159</v>
       </c>
       <c r="CF1" t="s">
         <v>160</v>
       </c>
       <c r="CG1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CH1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CI1" t="s">
         <v>162</v>
       </c>
       <c r="CJ1" t="s">
         <v>163</v>
       </c>
       <c r="CK1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CL1" t="s">
         <v>27</v>
       </c>
-      <c r="CL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CM1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CN1" t="s">
         <v>28</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CP1" t="s">
         <v>29</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CR1" t="s">
         <v>30</v>
       </c>
-      <c r="CR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CS1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CT1" t="s">
         <v>31</v>
       </c>
-      <c r="CT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CU1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CV1" t="s">
         <v>32</v>
       </c>
-      <c r="CV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CW1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CX1" t="s">
         <v>33</v>
       </c>
-      <c r="CX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>34</v>
       </c>
-      <c r="CZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DA1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB1" t="s">
         <v>35</v>
       </c>
-      <c r="DB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>36</v>
       </c>
-      <c r="DD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DE1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF1" t="s">
         <v>37</v>
       </c>
-      <c r="DF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>38</v>
       </c>
-      <c r="DH1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>39</v>
       </c>
-      <c r="DJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>40</v>
       </c>
-      <c r="DL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DM1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DN1" t="s">
         <v>41</v>
       </c>
-      <c r="DN1" t="s">
-        <v>178</v>
+      <c r="DO1" t="s">
+        <v>179</v>
       </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2">
+        <v>1020801287.0</v>
+      </c>
+      <c r="C2">
         <v>1041166727.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>902000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>273000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036000000.0</v>
       </c>
       <c r="F2">
         <v>1036000000.0</v>
       </c>
       <c r="G2">
-        <v>317000000.0</v>
+        <v>1036000000.0</v>
       </c>
       <c r="H2">
         <v>317000000.0</v>
       </c>
       <c r="I2">
-        <v>1020000000.0</v>
+        <v>317000000.0</v>
       </c>
       <c r="J2">
         <v>1020000000.0</v>
       </c>
       <c r="K2">
-        <v>348000000.0</v>
+        <v>1020000000.0</v>
       </c>
       <c r="L2">
         <v>348000000.0</v>
       </c>
       <c r="M2">
-        <v>1234000000.0</v>
+        <v>348000000.0</v>
       </c>
       <c r="N2">
         <v>1234000000.0</v>
       </c>
       <c r="O2">
-        <v>351000000.0</v>
+        <v>1234000000.0</v>
       </c>
       <c r="P2">
         <v>351000000.0</v>
       </c>
       <c r="Q2">
+        <v>351000000.0</v>
+      </c>
+      <c r="R2">
         <v>133000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000000.0</v>
       </c>
       <c r="T2">
         <v>340000000.0</v>
       </c>
       <c r="U2">
+        <v>340000000.0</v>
+      </c>
+      <c r="V2">
         <v>216000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>358000000.0</v>
       </c>
       <c r="W2">
         <v>358000000.0</v>
       </c>
       <c r="X2">
         <v>358000000.0</v>
       </c>
       <c r="Y2">
+        <v>358000000.0</v>
+      </c>
+      <c r="Z2">
         <v>234000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311000000.0</v>
       </c>
       <c r="AA2">
         <v>311000000.0</v>
       </c>
       <c r="AB2">
+        <v>311000000.0</v>
+      </c>
+      <c r="AC2">
         <v>405634537.63</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1173000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265000000.0</v>
       </c>
       <c r="AE2">
         <v>265000000.0</v>
       </c>
       <c r="AF2">
         <v>265000000.0</v>
       </c>
       <c r="AG2">
+        <v>265000000.0</v>
+      </c>
+      <c r="AH2">
         <v>1331000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333000000.0</v>
       </c>
       <c r="AI2">
         <v>333000000.0</v>
       </c>
       <c r="AJ2">
         <v>333000000.0</v>
       </c>
       <c r="AK2">
-        <v>1463000000.0</v>
+        <v>333000000.0</v>
       </c>
       <c r="AL2">
         <v>1463000000.0</v>
       </c>
       <c r="AM2">
+        <v>1463000000.0</v>
+      </c>
+      <c r="AN2">
         <v>319000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1307000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>329000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>205000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>316000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>210000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>337000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1455000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>483000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1375000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1605000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1309000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1467000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1143000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1429000000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>968000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>342385750.0</v>
       </c>
       <c r="BE2">
         <v>342385750.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2">
+      <c r="BF2">
+        <v>342385750.0</v>
+      </c>
+      <c r="BG2"/>
+      <c r="BH2">
         <v>891000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>342995520.0</v>
       </c>
       <c r="BI2">
         <v>342995520.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BJ2">
+        <v>342995520.0</v>
+      </c>
+      <c r="BK2"/>
+      <c r="BL2">
         <v>866000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>347533680.0</v>
       </c>
       <c r="BM2">
         <v>347533680.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BN2">
+        <v>347533680.0</v>
+      </c>
+      <c r="BO2"/>
+      <c r="BP2">
         <v>779000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348789840.0</v>
       </c>
       <c r="BQ2">
         <v>348789840.0</v>
       </c>
-      <c r="BR2"/>
-      <c r="BS2">
+      <c r="BR2">
+        <v>348789840.0</v>
+      </c>
+      <c r="BS2"/>
+      <c r="BT2">
         <v>732000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406560000.0</v>
       </c>
       <c r="BU2">
         <v>406560000.0</v>
       </c>
-      <c r="BV2"/>
+      <c r="BV2">
+        <v>406560000.0</v>
+      </c>
       <c r="BW2"/>
-      <c r="BX2">
-[...1 lines deleted...]
-      </c>
+      <c r="BX2"/>
       <c r="BY2">
         <v>376235100.0</v>
       </c>
-      <c r="BZ2"/>
+      <c r="BZ2">
+        <v>376235100.0</v>
+      </c>
       <c r="CA2"/>
-      <c r="CB2">
-[...1 lines deleted...]
-      </c>
+      <c r="CB2"/>
       <c r="CC2">
         <v>390914640.0</v>
       </c>
-      <c r="CD2"/>
+      <c r="CD2">
+        <v>390914640.0</v>
+      </c>
       <c r="CE2"/>
-      <c r="CF2">
-[...1 lines deleted...]
-      </c>
+      <c r="CF2"/>
       <c r="CG2">
         <v>426484240.0</v>
       </c>
-      <c r="CH2"/>
+      <c r="CH2">
+        <v>426484240.0</v>
+      </c>
       <c r="CI2"/>
       <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CK2"/>
+      <c r="CL2">
         <v>472274240.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>236137120.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>144100000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>288200000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>255400000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>222600000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>212150000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>201700000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>169250000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>136800000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>150100000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>163400000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>143550000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>123700000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>118700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>113700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>117800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>121900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>109650000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>97400000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>83950000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>70500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>68500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>66500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>78100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>89700000.0</v>
       </c>
-      <c r="DN2"/>
+      <c r="DO2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
+      <c r="W3"/>
       <c r="X3">
         <v>0.0</v>
       </c>
       <c r="Y3">
         <v>0.0</v>
       </c>
       <c r="Z3">
         <v>0.0</v>
       </c>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
-      <c r="AD3"/>
-[...7 lines deleted...]
-      <c r="AH3"/>
+      <c r="AD3">
+        <v>0.0</v>
+      </c>
+      <c r="AE3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -7859,106 +7868,107 @@
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
+      <c r="DO3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...1 lines deleted...]
-      </c>
+      <c r="W4"/>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
-      <c r="AD4"/>
-[...7 lines deleted...]
-      <c r="AH4"/>
+      <c r="AD4">
+        <v>0.0</v>
+      </c>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -7999,354 +8009,358 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5">
+        <v>265388455.0</v>
+      </c>
+      <c r="C5">
         <v>211627369.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>138000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>403000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>426000000.0</v>
       </c>
       <c r="F5">
         <v>426000000.0</v>
       </c>
       <c r="G5">
-        <v>432000000.0</v>
+        <v>426000000.0</v>
       </c>
       <c r="H5">
         <v>432000000.0</v>
       </c>
       <c r="I5">
-        <v>439000000.0</v>
+        <v>432000000.0</v>
       </c>
       <c r="J5">
         <v>439000000.0</v>
       </c>
       <c r="K5">
+        <v>439000000.0</v>
+      </c>
+      <c r="L5">
         <v>724000000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>765000000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>400000000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>444000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>459000000.0</v>
       </c>
       <c r="S5">
         <v>459000000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="T5">
+        <v>459000000.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
         <v>708000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-526000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>617000000.0</v>
       </c>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>755000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-556000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>708000000.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5">
         <v>599000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-605000000.0</v>
       </c>
       <c r="AE5">
         <v>-605000000.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5">
+      <c r="AF5">
+        <v>-605000000.0</v>
+      </c>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>810000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-635000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>905000000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>516000000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-7000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-150000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>70000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-225000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-103000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>382000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-640000000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-698000000.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-646000000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-778000000.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>-773008840.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
-      <c r="BD5">
-[...1 lines deleted...]
-      </c>
+      <c r="BD5"/>
       <c r="BE5">
         <v>-607621250.0</v>
       </c>
-      <c r="BF5"/>
+      <c r="BF5">
+        <v>-607621250.0</v>
+      </c>
       <c r="BG5"/>
-      <c r="BH5">
-[...1 lines deleted...]
-      </c>
+      <c r="BH5"/>
       <c r="BI5">
         <v>-606877490.0</v>
       </c>
-      <c r="BJ5"/>
+      <c r="BJ5">
+        <v>-606877490.0</v>
+      </c>
       <c r="BK5"/>
-      <c r="BL5">
-[...1 lines deleted...]
-      </c>
+      <c r="BL5"/>
       <c r="BM5">
         <v>-603825240.0</v>
       </c>
-      <c r="BN5"/>
+      <c r="BN5">
+        <v>-603825240.0</v>
+      </c>
       <c r="BO5"/>
-      <c r="BP5">
-[...1 lines deleted...]
-      </c>
+      <c r="BP5"/>
       <c r="BQ5">
         <v>-637623280.0</v>
       </c>
-      <c r="BR5"/>
+      <c r="BR5">
+        <v>-637623280.0</v>
+      </c>
       <c r="BS5"/>
-      <c r="BT5">
-[...1 lines deleted...]
-      </c>
+      <c r="BT5"/>
       <c r="BU5">
         <v>-563360000.0</v>
       </c>
-      <c r="BV5"/>
+      <c r="BV5">
+        <v>-563360000.0</v>
+      </c>
       <c r="BW5"/>
-      <c r="BX5">
-[...1 lines deleted...]
-      </c>
+      <c r="BX5"/>
       <c r="BY5">
         <v>-542002050.0</v>
       </c>
-      <c r="BZ5"/>
+      <c r="BZ5">
+        <v>-542002050.0</v>
+      </c>
       <c r="CA5"/>
       <c r="CB5"/>
-      <c r="CC5">
+      <c r="CC5"/>
+      <c r="CD5">
         <v>-501031440.0</v>
       </c>
-      <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
-      <c r="CG5">
+      <c r="CG5"/>
+      <c r="CH5">
         <v>-455273600.0</v>
       </c>
-      <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
-      <c r="CK5">
+      <c r="CK5"/>
+      <c r="CL5">
         <v>-388000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-194000000.0</v>
       </c>
-      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
-      <c r="CP5">
+      <c r="CP5"/>
+      <c r="CQ5">
         <v>-152700000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-305400000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-308500000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-311600000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-155800000.0</v>
       </c>
-      <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
+      <c r="W6"/>
       <c r="X6">
         <v>0.0</v>
       </c>
       <c r="Y6">
         <v>0.0</v>
       </c>
       <c r="Z6">
         <v>0.0</v>
       </c>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
-[...3 lines deleted...]
-      <c r="AH6"/>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
+      <c r="AG6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -8387,128 +8401,131 @@
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
+      <c r="DO6"/>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7">
+        <v>456000000.0</v>
+      </c>
+      <c r="C7">
         <v>478000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>481000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>517000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>521000000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>547000000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>561000000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>534000000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>630000000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>633000000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>651000000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>683000000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>838000000.0</v>
       </c>
-      <c r="X7">
-[...1 lines deleted...]
-      </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
-      <c r="AD7"/>
-[...7 lines deleted...]
-      <c r="AH7"/>
+      <c r="AD7">
+        <v>0.0</v>
+      </c>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -8549,92 +8566,95 @@
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8">
+        <v>149000000.0</v>
+      </c>
+      <c r="C8">
         <v>158000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>163000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>166000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>167000000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>174000000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>179000000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>179000000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>185000000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>189000000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>189000000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
@@ -8691,130 +8711,131 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
         <v>49</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>2658000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2652000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2649000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2644000000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>2642000000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>2635000000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>2633000000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>2628000000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>2626000000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>2622000000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>2620000000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>2616000000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>2614000000.0</v>
       </c>
-      <c r="X9">
-[...1 lines deleted...]
-      </c>
       <c r="Y9">
+        <v>0.0</v>
+      </c>
+      <c r="Z9">
         <v>2610000000.0</v>
       </c>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
       <c r="AA9">
+        <v>0.0</v>
+      </c>
+      <c r="AB9">
         <v>2607000000.0</v>
       </c>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
       <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9">
         <v>2604000000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>11678545407.35</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9">
         <v>3386739611.83</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -8855,426 +8876,430 @@
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10">
+        <v>336953881.0</v>
+      </c>
+      <c r="C10">
         <v>332414688.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>347000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>543000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>332000000.0</v>
       </c>
       <c r="F10">
         <v>332000000.0</v>
       </c>
       <c r="G10">
-        <v>312000000.0</v>
+        <v>332000000.0</v>
       </c>
       <c r="H10">
         <v>312000000.0</v>
       </c>
       <c r="I10">
-        <v>355000000.0</v>
+        <v>312000000.0</v>
       </c>
       <c r="J10">
         <v>355000000.0</v>
       </c>
       <c r="K10">
+        <v>355000000.0</v>
+      </c>
+      <c r="L10">
         <v>543000000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>392000000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>937000000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>648000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097000000.0</v>
       </c>
       <c r="S10">
         <v>1097000000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="T10">
+        <v>1097000000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10">
         <v>687000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437000000.0</v>
       </c>
       <c r="W10">
         <v>437000000.0</v>
       </c>
       <c r="X10">
+        <v>437000000.0</v>
+      </c>
+      <c r="Y10">
         <v>4226307552.58</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>417000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>568000000.0</v>
       </c>
       <c r="AA10">
         <v>568000000.0</v>
       </c>
       <c r="AB10">
+        <v>568000000.0</v>
+      </c>
+      <c r="AC10">
         <v>740837354.9</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>330000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>518000000.0</v>
       </c>
       <c r="AE10">
         <v>518000000.0</v>
       </c>
       <c r="AF10">
         <v>518000000.0</v>
       </c>
       <c r="AG10">
+        <v>518000000.0</v>
+      </c>
+      <c r="AH10">
         <v>458000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1459000000.0</v>
       </c>
       <c r="AI10">
         <v>1459000000.0</v>
       </c>
       <c r="AJ10">
         <v>1459000000.0</v>
       </c>
       <c r="AK10">
-        <v>980000000.0</v>
+        <v>1459000000.0</v>
       </c>
       <c r="AL10">
         <v>980000000.0</v>
       </c>
       <c r="AM10">
+        <v>980000000.0</v>
+      </c>
+      <c r="AN10">
         <v>1703000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>361000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>530000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>460000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>729000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>596000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1062000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1002000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1369000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>541000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1736000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>468000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>750000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>455000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>680821390.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>448000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560726000.0</v>
       </c>
       <c r="BE10">
         <v>560726000.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10">
+      <c r="BF10">
+        <v>560726000.0</v>
+      </c>
+      <c r="BG10"/>
+      <c r="BH10">
         <v>383000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>591565190.0</v>
       </c>
       <c r="BI10">
         <v>591565190.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BJ10">
+        <v>591565190.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10">
         <v>649000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>901960320.0</v>
       </c>
       <c r="BM10">
         <v>901960320.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BN10">
+        <v>901960320.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10">
         <v>810000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>612598000.0</v>
       </c>
       <c r="BQ10">
         <v>612598000.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BR10">
+        <v>612598000.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10">
         <v>645000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560000000.0</v>
       </c>
       <c r="BU10">
         <v>560000000.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10">
+      <c r="BV10">
+        <v>560000000.0</v>
+      </c>
+      <c r="BW10"/>
+      <c r="BX10">
         <v>229000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575527950.0</v>
       </c>
       <c r="BY10">
         <v>575527950.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="BZ10">
+        <v>575527950.0</v>
+      </c>
+      <c r="CA10"/>
+      <c r="CB10">
         <v>542000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393667560.0</v>
       </c>
       <c r="CC10">
         <v>393667560.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10">
+      <c r="CD10">
+        <v>393667560.0</v>
+      </c>
+      <c r="CE10"/>
+      <c r="CF10">
         <v>584000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425145200.0</v>
       </c>
       <c r="CG10">
         <v>425145200.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10">
+      <c r="CH10">
+        <v>425145200.0</v>
+      </c>
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>369000000.0</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>328000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>336500000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>345000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>279900000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>214800000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>256900000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>299000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>485500000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>672000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>519350000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>366700000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>396300000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>425900000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>422950000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>420000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>402850000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>385700000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>301550000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>217400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>139250000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>61100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>61450000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>61800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>126600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>191400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>147700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>104000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>67800000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>31600000.0</v>
       </c>
-      <c r="DN10"/>
+      <c r="DO10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
         <v>51</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>333000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>347000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>543000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>332000000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>312000000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>355000000.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>543000000.0</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>392000000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>937000000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>648000000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>1097000000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>687000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -9327,1538 +9352,1550 @@
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12">
+        <v>336953881.0</v>
+      </c>
+      <c r="C12">
         <v>332414688.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>347000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>543000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>332000000.0</v>
       </c>
       <c r="F12">
         <v>332000000.0</v>
       </c>
       <c r="G12">
-        <v>312000000.0</v>
+        <v>332000000.0</v>
       </c>
       <c r="H12">
         <v>312000000.0</v>
       </c>
       <c r="I12">
-        <v>355000000.0</v>
+        <v>312000000.0</v>
       </c>
       <c r="J12">
         <v>355000000.0</v>
       </c>
       <c r="K12">
+        <v>355000000.0</v>
+      </c>
+      <c r="L12">
         <v>543000000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>392000000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>937000000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>648000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097000000.0</v>
       </c>
       <c r="S12">
         <v>1097000000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="T12">
+        <v>1097000000.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
         <v>687000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437000000.0</v>
       </c>
       <c r="W12">
         <v>437000000.0</v>
       </c>
       <c r="X12">
-        <v>0.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
         <v>417000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>568000000.0</v>
       </c>
       <c r="AA12">
         <v>568000000.0</v>
       </c>
       <c r="AB12">
-        <v>0.0</v>
+        <v>568000000.0</v>
       </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>330000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>526000000.0</v>
       </c>
       <c r="AE12">
         <v>526000000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AF12">
+        <v>526000000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12">
         <v>469000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1469000000.0</v>
       </c>
       <c r="AI12">
         <v>1469000000.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AJ12">
+        <v>1469000000.0</v>
+      </c>
+      <c r="AK12"/>
+      <c r="AL12">
         <v>1011000000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>1731000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>387000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>546000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>474000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>735000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>602000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1068000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1010000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1378000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>549000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1754000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>473000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>813000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>515000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>737499600.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>467000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>628799750.0</v>
       </c>
       <c r="BE12">
         <v>628799750.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12">
+      <c r="BF12">
+        <v>628799750.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12">
         <v>411000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>666595460.0</v>
       </c>
       <c r="BI12">
         <v>666595460.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BJ12">
+        <v>666595460.0</v>
+      </c>
+      <c r="BK12"/>
+      <c r="BL12">
         <v>649000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>906028440.0</v>
       </c>
       <c r="BM12">
         <v>906028440.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BN12">
+        <v>906028440.0</v>
+      </c>
+      <c r="BO12"/>
+      <c r="BP12">
         <v>810000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>613640720.0</v>
       </c>
       <c r="BQ12">
         <v>613640720.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12">
+      <c r="BR12">
+        <v>613640720.0</v>
+      </c>
+      <c r="BS12"/>
+      <c r="BT12">
         <v>645000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>562240000.0</v>
       </c>
       <c r="BU12">
         <v>562240000.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12">
+      <c r="BV12">
+        <v>562240000.0</v>
+      </c>
+      <c r="BW12"/>
+      <c r="BX12">
         <v>231000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577390500.0</v>
       </c>
       <c r="BY12">
         <v>577390500.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="BZ12">
+        <v>577390500.0</v>
+      </c>
+      <c r="CA12"/>
+      <c r="CB12">
         <v>545000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>396420480.0</v>
       </c>
       <c r="CC12">
         <v>396420480.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CD12">
+        <v>396420480.0</v>
+      </c>
+      <c r="CE12"/>
+      <c r="CF12">
         <v>588000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>516199920.0</v>
       </c>
       <c r="CG12">
         <v>516199920.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12">
+      <c r="CH12">
+        <v>516199920.0</v>
+      </c>
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>372000000.0</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>332000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>415000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>498000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>360350000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>222700000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>264800000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>306900000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>493600000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>680300000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>527400000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>374500000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>439500000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>504500000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>469400000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>434300000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>421850000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>409400000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>318350000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>227300000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>153700000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>80100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>78700000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>77300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>137950000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>198600000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>157500000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>116400000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>81500000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>46600000.0</v>
       </c>
-      <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13">
+        <v>148100673.0</v>
+      </c>
+      <c r="C13">
         <v>157722284.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>163000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>166000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000000.0</v>
       </c>
       <c r="F13">
         <v>167000000.0</v>
       </c>
       <c r="G13">
-        <v>174000000.0</v>
+        <v>167000000.0</v>
       </c>
       <c r="H13">
         <v>174000000.0</v>
       </c>
       <c r="I13">
-        <v>179000000.0</v>
+        <v>174000000.0</v>
       </c>
       <c r="J13">
         <v>179000000.0</v>
       </c>
       <c r="K13">
         <v>179000000.0</v>
       </c>
       <c r="L13">
         <v>179000000.0</v>
       </c>
       <c r="M13">
-        <v>185000000.0</v>
+        <v>179000000.0</v>
       </c>
       <c r="N13">
         <v>185000000.0</v>
       </c>
       <c r="O13">
-        <v>189000000.0</v>
+        <v>185000000.0</v>
       </c>
       <c r="P13">
         <v>189000000.0</v>
       </c>
       <c r="Q13">
         <v>189000000.0</v>
       </c>
       <c r="R13">
-        <v>188000000.0</v>
+        <v>189000000.0</v>
       </c>
       <c r="S13">
         <v>188000000.0</v>
       </c>
       <c r="T13">
         <v>188000000.0</v>
       </c>
       <c r="U13">
         <v>188000000.0</v>
       </c>
       <c r="V13">
-        <v>195000000.0</v>
+        <v>188000000.0</v>
       </c>
       <c r="W13">
         <v>195000000.0</v>
       </c>
       <c r="X13">
         <v>195000000.0</v>
       </c>
       <c r="Y13">
         <v>195000000.0</v>
       </c>
       <c r="Z13">
         <v>195000000.0</v>
       </c>
       <c r="AA13">
         <v>195000000.0</v>
       </c>
       <c r="AB13">
+        <v>195000000.0</v>
+      </c>
+      <c r="AC13">
         <v>254336767.97</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>195000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="AE13">
         <v>200000000.0</v>
       </c>
       <c r="AF13">
         <v>200000000.0</v>
       </c>
       <c r="AG13">
+        <v>200000000.0</v>
+      </c>
+      <c r="AH13">
         <v>206000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000000.0</v>
       </c>
       <c r="AI13">
         <v>205000000.0</v>
       </c>
       <c r="AJ13">
         <v>205000000.0</v>
       </c>
       <c r="AK13">
         <v>205000000.0</v>
       </c>
       <c r="AL13">
+        <v>205000000.0</v>
+      </c>
+      <c r="AM13">
         <v>2799000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000000.0</v>
       </c>
       <c r="AN13">
         <v>205000000.0</v>
       </c>
       <c r="AO13">
         <v>205000000.0</v>
       </c>
       <c r="AP13">
         <v>205000000.0</v>
       </c>
       <c r="AQ13">
         <v>205000000.0</v>
       </c>
       <c r="AR13">
-        <v>204000000.0</v>
+        <v>205000000.0</v>
       </c>
       <c r="AS13">
         <v>204000000.0</v>
       </c>
       <c r="AT13">
         <v>204000000.0</v>
       </c>
       <c r="AU13">
         <v>204000000.0</v>
       </c>
       <c r="AV13">
+        <v>204000000.0</v>
+      </c>
+      <c r="AW13">
         <v>326160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000000.0</v>
       </c>
       <c r="AX13">
         <v>203000000.0</v>
       </c>
       <c r="AY13">
         <v>203000000.0</v>
       </c>
       <c r="AZ13">
+        <v>203000000.0</v>
+      </c>
+      <c r="BA13">
         <v>202000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>200763780.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13">
+      <c r="BC13"/>
+      <c r="BD13">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202204250.0</v>
       </c>
       <c r="BE13">
         <v>202204250.0</v>
       </c>
-      <c r="BF13"/>
-      <c r="BG13">
+      <c r="BF13">
+        <v>202204250.0</v>
+      </c>
+      <c r="BG13"/>
+      <c r="BH13">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202122360.0</v>
       </c>
       <c r="BI13">
         <v>202122360.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13">
+      <c r="BJ13">
+        <v>202122360.0</v>
+      </c>
+      <c r="BK13"/>
+      <c r="BL13">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201081360.0</v>
       </c>
       <c r="BM13">
         <v>201081360.0</v>
       </c>
-      <c r="BN13"/>
-      <c r="BO13">
+      <c r="BN13">
+        <v>201081360.0</v>
+      </c>
+      <c r="BO13"/>
+      <c r="BP13">
         <v>201000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200723600.0</v>
       </c>
       <c r="BQ13">
         <v>200723600.0</v>
       </c>
-      <c r="BR13"/>
-      <c r="BS13">
+      <c r="BR13">
+        <v>200723600.0</v>
+      </c>
+      <c r="BS13"/>
+      <c r="BT13">
         <v>201000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200480000.0</v>
       </c>
       <c r="BU13">
         <v>200480000.0</v>
       </c>
-      <c r="BV13"/>
-      <c r="BW13">
+      <c r="BV13">
+        <v>200480000.0</v>
+      </c>
+      <c r="BW13"/>
+      <c r="BX13">
         <v>200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199913700.0</v>
       </c>
       <c r="BY13">
         <v>199913700.0</v>
       </c>
-      <c r="BZ13"/>
-      <c r="CA13">
+      <c r="BZ13">
+        <v>199913700.0</v>
+      </c>
+      <c r="CA13"/>
+      <c r="CB13">
         <v>200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200274930.0</v>
       </c>
       <c r="CC13">
         <v>200274930.0</v>
       </c>
-      <c r="CD13"/>
-      <c r="CE13">
+      <c r="CD13">
+        <v>200274930.0</v>
+      </c>
+      <c r="CE13"/>
+      <c r="CF13">
         <v>200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199516960.0</v>
       </c>
       <c r="CG13">
         <v>199516960.0</v>
       </c>
-      <c r="CH13"/>
-      <c r="CI13">
+      <c r="CH13">
+        <v>199516960.0</v>
+      </c>
+      <c r="CI13"/>
+      <c r="CJ13">
         <v>156000000.0</v>
       </c>
-      <c r="CJ13"/>
-      <c r="CK13">
+      <c r="CK13"/>
+      <c r="CL13">
         <v>153000000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>152500000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>152000000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>148100000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>144200000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>143500000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>142800000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>140950000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>139100000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>138650000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>138200000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>137900000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>137600000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>137100000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>136600000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>102350000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>68100000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>68000000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>67900000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>66350000.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>64800000.0</v>
       </c>
-      <c r="DF13">
+      <c r="DG13">
         <v>63000000.0</v>
       </c>
-      <c r="DG13">
+      <c r="DH13">
         <v>61200000.0</v>
       </c>
-      <c r="DH13">
+      <c r="DI13">
         <v>57450000.0</v>
       </c>
-      <c r="DI13">
+      <c r="DJ13">
         <v>53700000.0</v>
       </c>
-      <c r="DJ13">
+      <c r="DK13">
         <v>52600000.0</v>
       </c>
-      <c r="DK13">
+      <c r="DL13">
         <v>51500000.0</v>
       </c>
-      <c r="DL13">
+      <c r="DM13">
         <v>50250000.0</v>
       </c>
-      <c r="DM13">
+      <c r="DN13">
         <v>49000000.0</v>
       </c>
-      <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14">
+        <v>622400000.0</v>
+      </c>
+      <c r="C14">
         <v>650719000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>670700000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>684000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>687400000.0</v>
       </c>
       <c r="F14">
         <v>687400000.0</v>
       </c>
       <c r="G14">
+        <v>687400000.0</v>
+      </c>
+      <c r="H14">
         <v>715660773.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>715600000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>719000000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>729535243.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>752900000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>759400403.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>756600000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>756802015.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>752354638.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>759200000.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>778840929.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5687390200.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>776100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11911302300.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>777800000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>795784700.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>779600000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>830330000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>15165423000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>577360600.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>63468200.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>620438000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>814600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>661043400.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>815000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>615982200.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>813400000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>813200000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>813100000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>810700000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>809800000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>807000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>805600000.0</v>
       </c>
       <c r="AT14">
         <v>805600000.0</v>
       </c>
       <c r="AU14">
-        <v>801900000.0</v>
+        <v>805600000.0</v>
       </c>
       <c r="AV14">
         <v>801900000.0</v>
       </c>
       <c r="AW14">
-        <v>803000000.0</v>
+        <v>801900000.0</v>
       </c>
       <c r="AX14">
         <v>803000000.0</v>
       </c>
       <c r="AY14">
-        <v>800100000.0</v>
+        <v>803000000.0</v>
       </c>
       <c r="AZ14">
         <v>800100000.0</v>
       </c>
       <c r="BA14">
-        <v>797500000.0</v>
+        <v>800100000.0</v>
       </c>
       <c r="BB14">
         <v>797500000.0</v>
       </c>
       <c r="BC14">
+        <v>797500000.0</v>
+      </c>
+      <c r="BD14">
         <v>797700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>798100000.0</v>
       </c>
       <c r="BE14">
         <v>798100000.0</v>
       </c>
       <c r="BF14">
+        <v>798100000.0</v>
+      </c>
+      <c r="BG14">
         <v>792444637.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>798900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>801521885.0</v>
       </c>
       <c r="BI14">
         <v>801521885.0</v>
       </c>
       <c r="BJ14">
-        <v>799900000.0</v>
+        <v>801521885.0</v>
       </c>
       <c r="BK14">
         <v>799900000.0</v>
       </c>
       <c r="BL14">
-        <v>803525000.0</v>
+        <v>799900000.0</v>
       </c>
       <c r="BM14">
         <v>803525000.0</v>
       </c>
       <c r="BN14">
-        <v>798000000.0</v>
+        <v>803525000.0</v>
       </c>
       <c r="BO14">
         <v>798000000.0</v>
       </c>
       <c r="BP14">
+        <v>798000000.0</v>
+      </c>
+      <c r="BQ14">
         <v>1141515038.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>795600000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>797419261.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>799483473.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>798165138.0</v>
       </c>
       <c r="BU14">
         <v>798165138.0</v>
       </c>
       <c r="BV14">
+        <v>798165138.0</v>
+      </c>
+      <c r="BW14">
         <v>795708538.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>800749118.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>812846985.0</v>
       </c>
       <c r="BY14">
         <v>812846985.0</v>
       </c>
       <c r="BZ14">
+        <v>812846985.0</v>
+      </c>
+      <c r="CA14">
         <v>788990826.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>812846985.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>795620574.0</v>
       </c>
       <c r="CC14">
         <v>795620574.0</v>
       </c>
       <c r="CD14">
+        <v>795620574.0</v>
+      </c>
+      <c r="CE14">
         <v>793189369.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>794700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>868906450.0</v>
       </c>
       <c r="CG14">
         <v>868906450.0</v>
       </c>
       <c r="CH14">
+        <v>868906450.0</v>
+      </c>
+      <c r="CI14">
         <v>850000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>961133298.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>636369422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>709724247.0</v>
       </c>
       <c r="CL14">
         <v>709724247.0</v>
       </c>
       <c r="CM14">
-        <v>682611446.0</v>
+        <v>709724247.0</v>
       </c>
       <c r="CN14">
         <v>682611446.0</v>
       </c>
       <c r="CO14">
-        <v>650233529.0</v>
+        <v>682611446.0</v>
       </c>
       <c r="CP14">
         <v>650233529.0</v>
       </c>
       <c r="CQ14">
-        <v>636278072.0</v>
+        <v>650233529.0</v>
       </c>
       <c r="CR14">
         <v>636278072.0</v>
       </c>
       <c r="CS14">
-        <v>629016696.0</v>
+        <v>636278072.0</v>
       </c>
       <c r="CT14">
         <v>629016696.0</v>
       </c>
       <c r="CU14">
-        <v>625839844.0</v>
+        <v>629016696.0</v>
       </c>
       <c r="CV14">
         <v>625839844.0</v>
       </c>
       <c r="CW14">
-        <v>621301484.0</v>
+        <v>625839844.0</v>
       </c>
       <c r="CX14">
         <v>621301484.0</v>
       </c>
       <c r="CY14">
-        <v>618918845.0</v>
+        <v>621301484.0</v>
       </c>
       <c r="CZ14">
         <v>618918845.0</v>
       </c>
       <c r="DA14">
-        <v>616763124.0</v>
+        <v>618918845.0</v>
       </c>
       <c r="DB14">
         <v>616763124.0</v>
       </c>
       <c r="DC14">
-        <v>608140240.0</v>
+        <v>616763124.0</v>
       </c>
       <c r="DD14">
         <v>608140240.0</v>
       </c>
       <c r="DE14">
-        <v>571833360.0</v>
+        <v>608140240.0</v>
       </c>
       <c r="DF14">
         <v>571833360.0</v>
       </c>
       <c r="DG14">
-        <v>521457564.0</v>
+        <v>571833360.0</v>
       </c>
       <c r="DH14">
         <v>521457564.0</v>
       </c>
       <c r="DI14">
-        <v>477435472.0</v>
+        <v>521457564.0</v>
       </c>
       <c r="DJ14">
         <v>477435472.0</v>
       </c>
       <c r="DK14">
-        <v>456105180.0</v>
+        <v>477435472.0</v>
       </c>
       <c r="DL14">
         <v>456105180.0</v>
       </c>
       <c r="DM14">
-        <v>444759280.0</v>
+        <v>456105180.0</v>
       </c>
       <c r="DN14">
         <v>444759280.0</v>
       </c>
+      <c r="DO14">
+        <v>444759280.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>189000000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>188000000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>188000000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>195000000.0</v>
       </c>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
       <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15">
         <v>195000000.0</v>
       </c>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
       <c r="AA15">
+        <v>0.0</v>
+      </c>
+      <c r="AB15">
         <v>195000000.0</v>
       </c>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>195000000.0</v>
       </c>
-      <c r="AD15">
-[...1 lines deleted...]
-      </c>
       <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>200000000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>206000000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>205000000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>205000000.0</v>
       </c>
-      <c r="AL15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>205000000.0</v>
       </c>
       <c r="AO15">
         <v>205000000.0</v>
       </c>
       <c r="AP15">
         <v>205000000.0</v>
       </c>
       <c r="AQ15">
         <v>205000000.0</v>
       </c>
       <c r="AR15">
-        <v>204000000.0</v>
+        <v>205000000.0</v>
       </c>
       <c r="AS15">
         <v>204000000.0</v>
       </c>
       <c r="AT15">
         <v>204000000.0</v>
       </c>
       <c r="AU15">
         <v>204000000.0</v>
       </c>
-      <c r="AV15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV15">
+        <v>204000000.0</v>
+      </c>
+      <c r="AW15"/>
       <c r="AX15">
         <v>203000000.0</v>
       </c>
       <c r="AY15">
         <v>203000000.0</v>
       </c>
       <c r="AZ15">
+        <v>203000000.0</v>
+      </c>
+      <c r="BA15">
         <v>202000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>200763780.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>202000000.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15">
         <v>202204250.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>202000000.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15">
         <v>202122360.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>202000000.0</v>
       </c>
-      <c r="BL15"/>
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15">
         <v>201081360.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>201000000.0</v>
       </c>
-      <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>200723600.0</v>
       </c>
-      <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>201000000.0</v>
       </c>
-      <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>200480000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>200000000.0</v>
       </c>
-      <c r="BX15"/>
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15">
         <v>199913700.0</v>
       </c>
-      <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
+      <c r="DO15"/>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>15000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>32000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>330000000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>339000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-20000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>304000000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>773000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>899000000.0</v>
       </c>
       <c r="W16">
         <v>899000000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="X16">
+        <v>899000000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16">
         <v>808000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453000000.0</v>
       </c>
       <c r="AA16">
         <v>1453000000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AB16">
+        <v>1453000000.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16">
         <v>243000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1332000000.0</v>
       </c>
       <c r="AE16">
         <v>1332000000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AF16">
+        <v>1332000000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16">
         <v>182000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361000000.0</v>
       </c>
       <c r="AI16">
         <v>1361000000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AJ16">
+        <v>1361000000.0</v>
+      </c>
+      <c r="AK16"/>
+      <c r="AL16">
         <v>102000000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>1131000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>106000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1353000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1392000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1378000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1782000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1672000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>188000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>213000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>203000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>215000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>197000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>177000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>172000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>811249560.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>604091500.0</v>
       </c>
       <c r="BE16">
         <v>604091500.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16">
+      <c r="BF16">
+        <v>604091500.0</v>
+      </c>
+      <c r="BG16"/>
+      <c r="BH16">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>550221980.0</v>
       </c>
       <c r="BI16">
         <v>550221980.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BJ16">
+        <v>550221980.0</v>
+      </c>
+      <c r="BK16"/>
+      <c r="BL16">
         <v>110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>599757120.0</v>
       </c>
       <c r="BM16">
         <v>599757120.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16">
+      <c r="BN16">
+        <v>599757120.0</v>
+      </c>
+      <c r="BO16"/>
+      <c r="BP16">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>511975520.0</v>
       </c>
       <c r="BQ16">
         <v>511975520.0</v>
       </c>
-      <c r="BR16"/>
+      <c r="BR16">
+        <v>511975520.0</v>
+      </c>
       <c r="BS16"/>
-      <c r="BT16">
-[...1 lines deleted...]
-      </c>
+      <c r="BT16"/>
       <c r="BU16">
         <v>455280000.0</v>
       </c>
-      <c r="BV16"/>
+      <c r="BV16">
+        <v>455280000.0</v>
+      </c>
       <c r="BW16"/>
-      <c r="BX16">
-[...1 lines deleted...]
-      </c>
+      <c r="BX16"/>
       <c r="BY16">
         <v>499163400.0</v>
       </c>
-      <c r="BZ16"/>
+      <c r="BZ16">
+        <v>499163400.0</v>
+      </c>
       <c r="CA16"/>
-      <c r="CB16">
-[...1 lines deleted...]
-      </c>
+      <c r="CB16"/>
       <c r="CC16">
         <v>502407900.0</v>
       </c>
-      <c r="CD16"/>
+      <c r="CD16">
+        <v>502407900.0</v>
+      </c>
       <c r="CE16"/>
-      <c r="CF16">
-[...1 lines deleted...]
-      </c>
+      <c r="CF16"/>
       <c r="CG16">
         <v>567752960.0</v>
       </c>
-      <c r="CH16"/>
+      <c r="CH16">
+        <v>567752960.0</v>
+      </c>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
-[...1 lines deleted...]
-      </c>
+      <c r="W17"/>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
-      <c r="AD17"/>
-[...7 lines deleted...]
-      <c r="AH17"/>
+      <c r="AD17">
+        <v>0.0</v>
+      </c>
+      <c r="AE17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -10899,122 +10936,123 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
-[...1 lines deleted...]
-      </c>
+      <c r="W18"/>
       <c r="X18">
         <v>0.0</v>
       </c>
       <c r="Y18">
         <v>0.0</v>
       </c>
       <c r="Z18">
         <v>0.0</v>
       </c>
       <c r="AA18">
+        <v>0.0</v>
+      </c>
+      <c r="AB18">
         <v>4312890.62</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1304291.12</v>
       </c>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
+        <v>0.0</v>
+      </c>
+      <c r="AF18">
         <v>996401645.06</v>
       </c>
-      <c r="AF18"/>
-[...4 lines deleted...]
-      <c r="AI18">
+      <c r="AG18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>576000000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>825000000.0</v>
       </c>
-      <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18">
         <v>1113000000.0</v>
       </c>
-      <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
@@ -11047,52 +11085,53 @@
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
+      <c r="DO18"/>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11169,1538 +11208,1554 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20">
+        <v>2452000000.0</v>
+      </c>
+      <c r="C20">
         <v>2420737596.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2285000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2437000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436000000.0</v>
       </c>
       <c r="F20">
         <v>2436000000.0</v>
       </c>
       <c r="G20">
-        <v>2434000000.0</v>
+        <v>2436000000.0</v>
       </c>
       <c r="H20">
         <v>2434000000.0</v>
       </c>
       <c r="I20">
-        <v>2441000000.0</v>
+        <v>2434000000.0</v>
       </c>
       <c r="J20">
         <v>2441000000.0</v>
       </c>
       <c r="K20">
+        <v>2441000000.0</v>
+      </c>
+      <c r="L20">
         <v>2480000000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>2470000000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>2145000000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>2073000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2094000000.0</v>
       </c>
       <c r="S20">
         <v>2094000000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="T20">
+        <v>2094000000.0</v>
+      </c>
+      <c r="U20"/>
+      <c r="V20">
         <v>2253000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2139000000.0</v>
       </c>
       <c r="W20">
         <v>2139000000.0</v>
       </c>
       <c r="X20">
+        <v>2139000000.0</v>
+      </c>
+      <c r="Y20">
         <v>20686663283.85</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2189000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2111000000.0</v>
       </c>
       <c r="AA20">
         <v>2111000000.0</v>
       </c>
       <c r="AB20">
+        <v>2111000000.0</v>
+      </c>
+      <c r="AC20">
         <v>2753358549.63</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2030000000.0</v>
       </c>
       <c r="AE20">
         <v>2030000000.0</v>
       </c>
       <c r="AF20">
         <v>2030000000.0</v>
       </c>
       <c r="AG20">
+        <v>2030000000.0</v>
+      </c>
+      <c r="AH20">
         <v>2251000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2341000000.0</v>
       </c>
       <c r="AI20">
         <v>2341000000.0</v>
       </c>
       <c r="AJ20">
         <v>2341000000.0</v>
       </c>
       <c r="AK20">
-        <v>4534000000.0</v>
+        <v>2341000000.0</v>
       </c>
       <c r="AL20">
         <v>4534000000.0</v>
       </c>
       <c r="AM20">
+        <v>4534000000.0</v>
+      </c>
+      <c r="AN20">
         <v>4134000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>4800000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>5030000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>5022000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>4666000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>5244000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>5077000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>5161000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>8077686000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>4855000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>7031066000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>6791917000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>7026178000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>6932873000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>4542451240.0</v>
       </c>
-      <c r="BB20"/>
-      <c r="BC20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>3652000000.0</v>
       </c>
-      <c r="BD20"/>
-      <c r="BE20">
+      <c r="BE20"/>
+      <c r="BF20">
         <v>6633515000.0</v>
       </c>
-      <c r="BF20"/>
-      <c r="BG20">
+      <c r="BG20"/>
+      <c r="BH20">
         <v>3341000000.0</v>
       </c>
-      <c r="BH20"/>
-      <c r="BI20">
+      <c r="BI20"/>
+      <c r="BJ20">
         <v>6406581000.0</v>
       </c>
-      <c r="BJ20"/>
-      <c r="BK20">
+      <c r="BK20"/>
+      <c r="BL20">
         <v>3677000000.0</v>
       </c>
-      <c r="BL20"/>
-      <c r="BM20">
+      <c r="BM20"/>
+      <c r="BN20">
         <v>6280495000.0</v>
       </c>
-      <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>3385000000.0</v>
       </c>
-      <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>5537240000.0</v>
       </c>
-      <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>5629936000.0</v>
       </c>
-      <c r="BT20"/>
-      <c r="BU20">
+      <c r="BU20"/>
+      <c r="BV20">
         <v>5816492000.0</v>
       </c>
-      <c r="BV20"/>
-      <c r="BW20">
+      <c r="BW20"/>
+      <c r="BX20">
         <v>5884324000.0</v>
       </c>
-      <c r="BX20"/>
-      <c r="BY20">
+      <c r="BY20"/>
+      <c r="BZ20">
         <v>5810294000.0</v>
       </c>
-      <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
-      <c r="CC20">
+      <c r="CC20"/>
+      <c r="CD20">
         <v>6196772000.0</v>
       </c>
-      <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
-      <c r="CG20">
+      <c r="CG20"/>
+      <c r="CH20">
         <v>6762650000.0</v>
       </c>
-      <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21">
+        <v>3000778078.0</v>
+      </c>
+      <c r="C21">
         <v>582973507.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>524000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>589000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>614000000.0</v>
       </c>
       <c r="F21">
         <v>614000000.0</v>
       </c>
       <c r="G21">
-        <v>657000000.0</v>
+        <v>614000000.0</v>
       </c>
       <c r="H21">
         <v>657000000.0</v>
       </c>
       <c r="I21">
-        <v>685000000.0</v>
+        <v>657000000.0</v>
       </c>
       <c r="J21">
         <v>685000000.0</v>
       </c>
       <c r="K21">
+        <v>685000000.0</v>
+      </c>
+      <c r="L21">
         <v>697000000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>744000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>624000000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>613000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648000000.0</v>
       </c>
       <c r="S21">
         <v>648000000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="T21">
+        <v>648000000.0</v>
+      </c>
+      <c r="U21"/>
+      <c r="V21">
         <v>755000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>761000000.0</v>
       </c>
       <c r="W21">
         <v>761000000.0</v>
       </c>
       <c r="X21">
+        <v>761000000.0</v>
+      </c>
+      <c r="Y21">
         <v>7359771275.86</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>873000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>898000000.0</v>
       </c>
       <c r="AA21">
         <v>898000000.0</v>
       </c>
       <c r="AB21">
+        <v>898000000.0</v>
+      </c>
+      <c r="AC21">
         <v>1171253423.76</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>911000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>934000000.0</v>
       </c>
       <c r="AE21">
         <v>934000000.0</v>
       </c>
       <c r="AF21">
         <v>934000000.0</v>
       </c>
       <c r="AG21">
+        <v>934000000.0</v>
+      </c>
+      <c r="AH21">
         <v>1015000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101000000.0</v>
       </c>
       <c r="AI21">
         <v>1101000000.0</v>
       </c>
       <c r="AJ21">
         <v>1101000000.0</v>
       </c>
       <c r="AK21">
+        <v>1101000000.0</v>
+      </c>
+      <c r="AL21">
         <v>1082000000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>1030000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1136000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1280000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1058000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1135000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1320000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1141000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1115000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6342000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>905000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5467000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5242000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5129000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4935000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>778471800.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>466000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3817676750.0</v>
       </c>
       <c r="BE21">
         <v>3817676750.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21">
+      <c r="BF21">
+        <v>3817676750.0</v>
+      </c>
+      <c r="BG21"/>
+      <c r="BH21">
         <v>300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3580015740.0</v>
       </c>
       <c r="BI21">
         <v>3580015740.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BJ21">
+        <v>3580015740.0</v>
+      </c>
+      <c r="BK21"/>
+      <c r="BL21">
         <v>192000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3853090800.0</v>
       </c>
       <c r="BM21">
         <v>3853090800.0</v>
       </c>
-      <c r="BN21"/>
-      <c r="BO21">
+      <c r="BN21">
+        <v>3853090800.0</v>
+      </c>
+      <c r="BO21"/>
+      <c r="BP21">
         <v>121000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2888855760.0</v>
       </c>
       <c r="BQ21">
         <v>2888855760.0</v>
       </c>
-      <c r="BR21"/>
-      <c r="BS21">
+      <c r="BR21">
+        <v>2888855760.0</v>
+      </c>
+      <c r="BS21"/>
+      <c r="BT21">
         <v>3409000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3255840000.0</v>
       </c>
       <c r="BU21">
         <v>3255840000.0</v>
       </c>
-      <c r="BV21"/>
-      <c r="BW21">
+      <c r="BV21">
+        <v>3255840000.0</v>
+      </c>
+      <c r="BW21"/>
+      <c r="BX21">
         <v>3560000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3612105300.0</v>
       </c>
       <c r="BY21">
         <v>3612105300.0</v>
       </c>
-      <c r="BZ21"/>
-      <c r="CA21">
+      <c r="BZ21">
+        <v>3612105300.0</v>
+      </c>
+      <c r="CA21"/>
+      <c r="CB21">
         <v>3939000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4270467150.0</v>
       </c>
       <c r="CC21">
         <v>4270467150.0</v>
       </c>
-      <c r="CD21"/>
-      <c r="CE21">
+      <c r="CD21">
+        <v>4270467150.0</v>
+      </c>
+      <c r="CE21"/>
+      <c r="CF21">
         <v>4568000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4526624720.0</v>
       </c>
       <c r="CG21">
         <v>4526624720.0</v>
       </c>
-      <c r="CH21"/>
-      <c r="CI21">
+      <c r="CH21">
+        <v>4526624720.0</v>
+      </c>
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>3018000000.0</v>
       </c>
-      <c r="CJ21"/>
-      <c r="CK21">
+      <c r="CK21"/>
+      <c r="CL21">
         <v>2457000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1228500000.0</v>
       </c>
-      <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
+      <c r="DO21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
         <v>62</v>
       </c>
       <c r="B22">
+        <v>71565426.0</v>
+      </c>
+      <c r="C22">
         <v>65883992.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>71000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000000.0</v>
       </c>
       <c r="F22">
         <v>89000000.0</v>
       </c>
       <c r="G22">
-        <v>91000000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="H22">
         <v>91000000.0</v>
       </c>
       <c r="I22">
-        <v>110000000.0</v>
+        <v>91000000.0</v>
       </c>
       <c r="J22">
         <v>110000000.0</v>
       </c>
       <c r="K22">
-        <v>105000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="L22">
         <v>105000000.0</v>
       </c>
       <c r="M22">
-        <v>103000000.0</v>
+        <v>105000000.0</v>
       </c>
       <c r="N22">
         <v>103000000.0</v>
       </c>
       <c r="O22">
-        <v>98000000.0</v>
+        <v>103000000.0</v>
       </c>
       <c r="P22">
         <v>98000000.0</v>
       </c>
       <c r="Q22">
+        <v>98000000.0</v>
+      </c>
+      <c r="R22">
         <v>126000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="S22">
         <v>129000000.0</v>
       </c>
       <c r="T22">
         <v>129000000.0</v>
       </c>
       <c r="U22">
+        <v>129000000.0</v>
+      </c>
+      <c r="V22">
         <v>174000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000000.0</v>
       </c>
       <c r="W22">
         <v>169000000.0</v>
       </c>
       <c r="X22">
         <v>169000000.0</v>
       </c>
       <c r="Y22">
+        <v>169000000.0</v>
+      </c>
+      <c r="Z22">
         <v>212000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164000000.0</v>
       </c>
       <c r="AA22">
         <v>164000000.0</v>
       </c>
       <c r="AB22">
+        <v>164000000.0</v>
+      </c>
+      <c r="AC22">
         <v>213903743.32</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000000.0</v>
       </c>
       <c r="AE22">
         <v>148000000.0</v>
       </c>
       <c r="AF22">
         <v>148000000.0</v>
       </c>
       <c r="AG22">
+        <v>148000000.0</v>
+      </c>
+      <c r="AH22">
         <v>238000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000000.0</v>
       </c>
       <c r="AI22">
         <v>235000000.0</v>
       </c>
       <c r="AJ22">
         <v>235000000.0</v>
       </c>
       <c r="AK22">
-        <v>274000000.0</v>
+        <v>235000000.0</v>
       </c>
       <c r="AL22">
         <v>274000000.0</v>
       </c>
       <c r="AM22">
+        <v>274000000.0</v>
+      </c>
+      <c r="AN22">
         <v>211000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>251000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>224000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>256000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>224000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>297000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>261000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>452000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>407000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>488000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>429000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>532000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>445000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>488000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>497812230.0</v>
       </c>
-      <c r="BB22"/>
-      <c r="BC22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>486000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368606750.0</v>
       </c>
       <c r="BE22">
         <v>368606750.0</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22">
+      <c r="BF22">
+        <v>368606750.0</v>
+      </c>
+      <c r="BG22"/>
+      <c r="BH22">
         <v>437000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353714130.0</v>
       </c>
       <c r="BI22">
         <v>353714130.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22">
+      <c r="BJ22">
+        <v>353714130.0</v>
+      </c>
+      <c r="BK22"/>
+      <c r="BL22">
         <v>462000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373104720.0</v>
       </c>
       <c r="BM22">
         <v>373104720.0</v>
       </c>
-      <c r="BN22"/>
-      <c r="BO22">
+      <c r="BN22">
+        <v>373104720.0</v>
+      </c>
+      <c r="BO22"/>
+      <c r="BP22">
         <v>401000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>675682560.0</v>
       </c>
       <c r="BQ22">
         <v>675682560.0</v>
       </c>
-      <c r="BR22"/>
-      <c r="BS22">
+      <c r="BR22">
+        <v>675682560.0</v>
+      </c>
+      <c r="BS22"/>
+      <c r="BT22">
         <v>755000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>682080000.0</v>
       </c>
       <c r="BU22">
         <v>682080000.0</v>
       </c>
-      <c r="BV22"/>
-      <c r="BW22">
+      <c r="BV22">
+        <v>682080000.0</v>
+      </c>
+      <c r="BW22"/>
+      <c r="BX22">
         <v>792000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>734465550.0</v>
       </c>
       <c r="BY22">
         <v>734465550.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22">
+      <c r="BZ22">
+        <v>734465550.0</v>
+      </c>
+      <c r="CA22"/>
+      <c r="CB22">
         <v>848000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>850652280.0</v>
       </c>
       <c r="CC22">
         <v>850652280.0</v>
       </c>
-      <c r="CD22"/>
-      <c r="CE22">
+      <c r="CD22">
+        <v>850652280.0</v>
+      </c>
+      <c r="CE22"/>
+      <c r="CF22">
         <v>969000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>828865760.0</v>
       </c>
       <c r="CG22">
         <v>828865760.0</v>
       </c>
-      <c r="CH22"/>
-      <c r="CI22">
+      <c r="CH22">
+        <v>828865760.0</v>
+      </c>
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>945000000.0</v>
       </c>
-      <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CK22"/>
+      <c r="CL22">
         <v>691000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>652500000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>614000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>496650000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>379300000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>370000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>360700000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>325300000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>289900000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>271550000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>253200000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>243150000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>233100000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>317000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>400900000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>367500000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>334100000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>332400000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>330700000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>337200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>343700000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>310800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>277900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>233950000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>190000000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>187500000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>185000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>191500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>198000000.0</v>
       </c>
-      <c r="DN22"/>
+      <c r="DO22"/>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
         <v>63</v>
       </c>
       <c r="B23">
+        <v>6334534180.0</v>
+      </c>
+      <c r="C23">
         <v>6446648825.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6225000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6892000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6709000000.0</v>
       </c>
       <c r="F23">
         <v>6709000000.0</v>
       </c>
       <c r="G23">
-        <v>6727000000.0</v>
+        <v>6709000000.0</v>
       </c>
       <c r="H23">
         <v>6727000000.0</v>
       </c>
       <c r="I23">
-        <v>6882000000.0</v>
+        <v>6727000000.0</v>
       </c>
       <c r="J23">
         <v>6882000000.0</v>
       </c>
       <c r="K23">
+        <v>6882000000.0</v>
+      </c>
+      <c r="L23">
         <v>7309000000.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>7470000000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>7343000000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>6917000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7451000000.0</v>
       </c>
       <c r="S23">
         <v>7451000000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="T23">
+        <v>7451000000.0</v>
+      </c>
+      <c r="U23"/>
+      <c r="V23">
         <v>7517000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7650000000.0</v>
       </c>
       <c r="W23">
         <v>7650000000.0</v>
       </c>
       <c r="X23">
-        <v>0.0</v>
+        <v>7650000000.0</v>
       </c>
       <c r="Y23">
+        <v>0.0</v>
+      </c>
+      <c r="Z23">
         <v>7965000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7905000000.0</v>
       </c>
       <c r="AA23">
         <v>7905000000.0</v>
       </c>
       <c r="AB23">
-        <v>0.0</v>
+        <v>7905000000.0</v>
       </c>
       <c r="AC23">
+        <v>0.0</v>
+      </c>
+      <c r="AD23">
         <v>7636000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7888000000.0</v>
       </c>
       <c r="AE23">
         <v>7888000000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AF23">
+        <v>7888000000.0</v>
+      </c>
+      <c r="AG23"/>
+      <c r="AH23">
         <v>8847000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10066000000.0</v>
       </c>
       <c r="AI23">
         <v>10066000000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AJ23">
+        <v>10066000000.0</v>
+      </c>
+      <c r="AK23"/>
+      <c r="AL23">
         <v>11827000000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>11635000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10902000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11397000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10802000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10931000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>11686000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11348000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10988000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>11244000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9724000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10668000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10094000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9412000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8983000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>9836742350.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>7569000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7299018750.0</v>
       </c>
       <c r="BE23">
         <v>7299018750.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23">
+      <c r="BF23">
+        <v>7299018750.0</v>
+      </c>
+      <c r="BG23"/>
+      <c r="BH23">
         <v>6929000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7210562070.0</v>
       </c>
       <c r="BI23">
         <v>7210562070.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BJ23">
+        <v>7210562070.0</v>
+      </c>
+      <c r="BK23"/>
+      <c r="BL23">
         <v>7393000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7598085840.0</v>
       </c>
       <c r="BM23">
         <v>7598085840.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23">
+      <c r="BN23">
+        <v>7598085840.0</v>
+      </c>
+      <c r="BO23"/>
+      <c r="BP23">
         <v>7156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5983127360.0</v>
       </c>
       <c r="BQ23">
         <v>5983127360.0</v>
       </c>
-      <c r="BR23"/>
-      <c r="BS23">
+      <c r="BR23">
+        <v>5983127360.0</v>
+      </c>
+      <c r="BS23"/>
+      <c r="BT23">
         <v>6696000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6386800000.0</v>
       </c>
       <c r="BU23">
         <v>6386800000.0</v>
       </c>
-      <c r="BV23"/>
-      <c r="BW23">
+      <c r="BV23">
+        <v>6386800000.0</v>
+      </c>
+      <c r="BW23"/>
+      <c r="BX23">
         <v>6649000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6855425700.0</v>
       </c>
       <c r="BY23">
         <v>6855425700.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23">
+      <c r="BZ23">
+        <v>6855425700.0</v>
+      </c>
+      <c r="CA23"/>
+      <c r="CB23">
         <v>7407000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8054355690.0</v>
       </c>
       <c r="CC23">
         <v>8054355690.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23">
+      <c r="CD23">
+        <v>8054355690.0</v>
+      </c>
+      <c r="CE23"/>
+      <c r="CF23">
         <v>9360000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8819586960.0</v>
       </c>
       <c r="CG23">
         <v>8819586960.0</v>
       </c>
-      <c r="CH23"/>
-      <c r="CI23">
+      <c r="CH23">
+        <v>8819586960.0</v>
+      </c>
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>6501000000.0</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>5350000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>5333500000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>5317000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3784950000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2252900000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2249450000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2246000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2406900000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2567800000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2483200000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2398600000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2159650000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1920700000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2033100000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2145500000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2040650000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1935800000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1842600000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1749400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1649700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1550000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1432350000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1314700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1193600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1072500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1009950000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>947400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>899800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>852200000.0</v>
       </c>
-      <c r="DN23"/>
+      <c r="DO23"/>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
         <v>64</v>
       </c>
       <c r="B24">
+        <v>1294000000.0</v>
+      </c>
+      <c r="C24">
         <v>1003000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1007000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>705000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>842000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>611000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>816000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>539000000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>594000000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>680000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>678000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>787000000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>799000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>823000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>8191493128.29</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1133000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>23007313957.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>674000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>923438111.39</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1069000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1582865168.54</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6472975173.35</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1202000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3073976813.86</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1991000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2968282000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2684000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3077440000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2514000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2997862000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3024301000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2913086000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3549287000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2791062000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3435939000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3250775000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3243865000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3032823000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3055943000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2918323000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2995379000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3107298000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>4009352000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2934033000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>3776168000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>2069625000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>2951268000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>2224970000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>3149018000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>2927117000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>3284776000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>3284024000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>3264492000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>2406886000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>3173568000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>2795701000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>3804449000.0</v>
       </c>
-      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>4060283000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>3042643000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
         <v>65</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>1419000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1426000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1157000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1300000000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>1094000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>1308000000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>1144000000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1151000000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>1245000000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>1259000000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>1397000000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>1550000000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>1572000000.0</v>
       </c>
-      <c r="X25">
-[...1 lines deleted...]
-      </c>
       <c r="Y25">
+        <v>0.0</v>
+      </c>
+      <c r="Z25">
         <v>1869000000.0</v>
       </c>
-      <c r="Z25">
-[...1 lines deleted...]
-      </c>
       <c r="AA25">
+        <v>0.0</v>
+      </c>
+      <c r="AB25">
         <v>674000000.0</v>
       </c>
-      <c r="AB25">
-[...1 lines deleted...]
-      </c>
       <c r="AC25">
+        <v>0.0</v>
+      </c>
+      <c r="AD25">
         <v>1069000000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>4784523214.56</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25">
         <v>2365507359.65</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -12741,136 +12796,137 @@
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
+      <c r="DO25"/>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
         <v>66</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>2897609939.26</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1247582778.64</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>7152367732.49</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>10615758093.87</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2160758206.02</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>653449850.01</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2426919675.13</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>661516853.93</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2248636144.91</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>501000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>960010420.74</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>737000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383000000.0</v>
       </c>
       <c r="AJ26">
         <v>1383000000.0</v>
       </c>
       <c r="AK26">
-        <v>1251000000.0</v>
+        <v>1383000000.0</v>
       </c>
       <c r="AL26">
         <v>1251000000.0</v>
       </c>
       <c r="AM26">
+        <v>1251000000.0</v>
+      </c>
+      <c r="AN26">
         <v>1246000000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>1172000000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>1186000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
@@ -12901,106 +12957,107 @@
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
         <v>67</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
-[...1 lines deleted...]
-      </c>
+      <c r="W27"/>
       <c r="X27">
         <v>0.0</v>
       </c>
       <c r="Y27">
         <v>0.0</v>
       </c>
       <c r="Z27">
         <v>0.0</v>
       </c>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
-      <c r="AD27"/>
-[...7 lines deleted...]
-      <c r="AH27"/>
+      <c r="AD27">
+        <v>0.0</v>
+      </c>
+      <c r="AE27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -13041,416 +13098,422 @@
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
         <v>68</v>
       </c>
       <c r="B28">
+        <v>1409441309.0</v>
+      </c>
+      <c r="C28">
         <v>1148000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1152000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>929000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1281000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1265000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>849000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>828000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1028000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1007000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>672000000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>909000000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>463000000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>767000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>554000000.0</v>
       </c>
       <c r="S28">
         <v>554000000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="T28">
+        <v>554000000.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28">
         <v>1155000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1227000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1242000000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>1593000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000000.0</v>
       </c>
       <c r="AA28">
         <v>152000000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AB28">
+        <v>152000000.0</v>
+      </c>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>772000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>567000000.0</v>
       </c>
       <c r="AE28">
         <v>567000000.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28">
+      <c r="AF28">
+        <v>567000000.0</v>
+      </c>
+      <c r="AG28"/>
+      <c r="AH28">
         <v>1624000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009000000.0</v>
       </c>
       <c r="AI28">
         <v>1009000000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AJ28">
+        <v>1009000000.0</v>
+      </c>
+      <c r="AK28"/>
+      <c r="AL28">
         <v>1459000000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>627000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2295000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1695000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2146000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1497000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2077000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1210000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1378000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>682000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1428000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>576000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2148000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1258000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2029000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1667568540.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>1700000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048840000.0</v>
       </c>
       <c r="BE28">
         <v>1048840000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BF28">
+        <v>1048840000.0</v>
+      </c>
+      <c r="BG28"/>
+      <c r="BH28">
         <v>1480000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150464140.0</v>
       </c>
       <c r="BI28">
         <v>1150464140.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BJ28">
+        <v>1150464140.0</v>
+      </c>
+      <c r="BK28"/>
+      <c r="BL28">
         <v>1644000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1056548880.0</v>
       </c>
       <c r="BM28">
         <v>1056548880.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28">
+      <c r="BN28">
+        <v>1056548880.0</v>
+      </c>
+      <c r="BO28"/>
+      <c r="BP28">
         <v>1390000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1207469760.0</v>
       </c>
       <c r="BQ28">
         <v>1207469760.0</v>
       </c>
-      <c r="BR28"/>
-      <c r="BS28">
+      <c r="BR28">
+        <v>1207469760.0</v>
+      </c>
+      <c r="BS28"/>
+      <c r="BT28">
         <v>1847000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361360000.0</v>
       </c>
       <c r="BU28">
         <v>1361360000.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28">
+      <c r="BV28">
+        <v>1361360000.0</v>
+      </c>
+      <c r="BW28"/>
+      <c r="BX28">
         <v>1897000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414917150.0</v>
       </c>
       <c r="BY28">
         <v>1414917150.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="BZ28">
+        <v>1414917150.0</v>
+      </c>
+      <c r="CA28"/>
+      <c r="CB28">
         <v>1957000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384028720.0</v>
       </c>
       <c r="CC28">
         <v>2384028720.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28">
+      <c r="CD28">
+        <v>2384028720.0</v>
+      </c>
+      <c r="CE28"/>
+      <c r="CF28">
         <v>2872000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394873040.0</v>
       </c>
       <c r="CG28">
         <v>2394873040.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28">
+      <c r="CH28">
+        <v>2394873040.0</v>
+      </c>
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>2544000000.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>2000000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2807500000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3615000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2642650000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1670300000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1051050000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>431800000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>248900000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>66000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>108050000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>150100000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>77700000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>5300000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>65250000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>125200000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>123700000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>122200000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>266350000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>410500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>394150000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>377800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>376500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>375200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>180150000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-14900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>31750000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>78400000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>101750000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>125100000.0</v>
       </c>
-      <c r="DN28"/>
+      <c r="DO28"/>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
         <v>69</v>
       </c>
       <c r="B29">
+        <v>4644000000.0</v>
+      </c>
+      <c r="C29">
         <v>4651000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4596000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4993000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4888000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>4588000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>4175000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>5083000000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>5152000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>5037000000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>4793000000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>5093000000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>4475000000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
@@ -13503,478 +13566,482 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
+      <c r="DO29"/>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
         <v>70</v>
       </c>
       <c r="B30">
+        <v>1021795251.0</v>
+      </c>
+      <c r="C30">
         <v>1095071811.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>999000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1011000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081000000.0</v>
       </c>
       <c r="F30">
         <v>1081000000.0</v>
       </c>
       <c r="G30">
+        <v>1081000000.0</v>
+      </c>
+      <c r="H30">
         <v>831000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>725000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1360344500.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1060000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>947000000.0</v>
       </c>
       <c r="L30">
         <v>947000000.0</v>
       </c>
       <c r="M30">
+        <v>947000000.0</v>
+      </c>
+      <c r="N30">
         <v>1468270050.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1209000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>882000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1083000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1769637450.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1209000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>825000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>927000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1087000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1697000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133000000.0</v>
       </c>
       <c r="X30">
         <v>1133000000.0</v>
       </c>
       <c r="Y30">
+        <v>1133000000.0</v>
+      </c>
+      <c r="Z30">
         <v>1273000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1827000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1070000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1394287204.9</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1059000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1578000000.0</v>
       </c>
       <c r="AE30">
         <v>1578000000.0</v>
       </c>
       <c r="AF30">
+        <v>1578000000.0</v>
+      </c>
+      <c r="AG30">
         <v>1020000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1848000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1357000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1211000000.0</v>
       </c>
       <c r="AJ30">
         <v>1211000000.0</v>
       </c>
       <c r="AK30">
-        <v>1343000000.0</v>
+        <v>1211000000.0</v>
       </c>
       <c r="AL30">
         <v>1343000000.0</v>
       </c>
       <c r="AM30">
+        <v>1343000000.0</v>
+      </c>
+      <c r="AN30">
         <v>1167000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1274000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1292000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1211000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1049000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1164000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1007000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1329000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1189000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1247000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1337000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1240000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1284000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1233000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1333645110.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>1034000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>946981500.0</v>
       </c>
       <c r="BE30">
         <v>946981500.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BF30">
+        <v>946981500.0</v>
+      </c>
+      <c r="BG30"/>
+      <c r="BH30">
         <v>1003000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>952935470.0</v>
       </c>
       <c r="BI30">
         <v>952935470.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BJ30">
+        <v>952935470.0</v>
+      </c>
+      <c r="BK30"/>
+      <c r="BL30">
         <v>1007000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030396680.0</v>
       </c>
       <c r="BM30">
         <v>1030396680.0</v>
       </c>
-      <c r="BN30"/>
+      <c r="BN30">
+        <v>1030396680.0</v>
+      </c>
       <c r="BO30"/>
-      <c r="BP30">
-[...1 lines deleted...]
-      </c>
+      <c r="BP30"/>
       <c r="BQ30">
         <v>1079215200.0</v>
       </c>
-      <c r="BR30"/>
+      <c r="BR30">
+        <v>1079215200.0</v>
+      </c>
       <c r="BS30"/>
-      <c r="BT30">
-[...1 lines deleted...]
-      </c>
+      <c r="BT30"/>
       <c r="BU30">
         <v>1081920000.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BV30">
+        <v>1081920000.0</v>
+      </c>
+      <c r="BW30"/>
+      <c r="BX30">
         <v>180000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058549250.0</v>
       </c>
       <c r="BY30">
         <v>1058549250.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="BZ30">
+        <v>1058549250.0</v>
+      </c>
+      <c r="CA30"/>
+      <c r="CB30">
         <v>280000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006880490.0</v>
       </c>
       <c r="CC30">
         <v>1006880490.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CD30">
+        <v>1006880490.0</v>
+      </c>
+      <c r="CE30"/>
+      <c r="CF30">
         <v>344000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218526400.0</v>
       </c>
       <c r="CG30">
         <v>1218526400.0</v>
       </c>
-      <c r="CH30"/>
+      <c r="CH30">
+        <v>1218526400.0</v>
+      </c>
       <c r="CI30"/>
       <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>-1808320.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-904160.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>308150000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>616300000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>613550000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>610800000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>542400000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>474000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>420000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>366000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>412000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>458000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>436950000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>415900000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>416300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>416700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>430750000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>444800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>412400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>380000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>325500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>271000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>283650000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>296300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>279500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>262700000.0</v>
       </c>
-      <c r="DN30"/>
+      <c r="DO30"/>
     </row>
-    <row r="31" spans="1:118">
+    <row r="31" spans="1:119">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31">
         <v>1225000000.0</v>
       </c>
       <c r="M31">
-        <v>1267000000.0</v>
+        <v>1225000000.0</v>
       </c>
       <c r="N31">
         <v>1267000000.0</v>
       </c>
       <c r="O31">
-        <v>1501000000.0</v>
+        <v>1267000000.0</v>
       </c>
       <c r="P31">
         <v>1501000000.0</v>
       </c>
       <c r="Q31">
-        <v>1343000000.0</v>
+        <v>1501000000.0</v>
       </c>
       <c r="R31">
         <v>1343000000.0</v>
       </c>
       <c r="S31">
-        <v>1383000000.0</v>
+        <v>1343000000.0</v>
       </c>
       <c r="T31">
         <v>1383000000.0</v>
       </c>
       <c r="U31">
-        <v>1175000000.0</v>
+        <v>1383000000.0</v>
       </c>
       <c r="V31">
         <v>1175000000.0</v>
       </c>
       <c r="W31">
-        <v>1413000000.0</v>
+        <v>1175000000.0</v>
       </c>
       <c r="X31">
         <v>1413000000.0</v>
       </c>
       <c r="Y31">
-        <v>1220000000.0</v>
+        <v>1413000000.0</v>
       </c>
       <c r="Z31">
         <v>1220000000.0</v>
       </c>
       <c r="AA31">
+        <v>1220000000.0</v>
+      </c>
+      <c r="AB31">
         <v>6499526180.52</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1965566714.49</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5260902310.61</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1433988764.04</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4708222187.67</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1049000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>900091181.45</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>691000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>902000000.0</v>
       </c>
       <c r="AJ31">
         <v>902000000.0</v>
       </c>
-      <c r="AK31"/>
+      <c r="AK31">
+        <v>902000000.0</v>
+      </c>
       <c r="AL31"/>
-      <c r="AM31">
+      <c r="AM31"/>
+      <c r="AN31">
         <v>1250000000.0</v>
       </c>
-      <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>-331000000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-101000000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
@@ -14005,100 +14072,103 @@
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
+      <c r="DO31"/>
     </row>
-    <row r="32" spans="1:118">
+    <row r="32" spans="1:119">
       <c r="A32" t="s">
         <v>72</v>
       </c>
       <c r="B32">
+        <v>1140000000.0</v>
+      </c>
+      <c r="C32">
         <v>1159000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1329000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1250000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1103000000.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="G32"/>
+      <c r="H32">
         <v>1029000000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>1350000000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>1339000000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>1344000000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>1641000000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>1616000000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>1695000000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>1396000000.0</v>
       </c>
-      <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
@@ -14151,448 +14221,454 @@
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
+      <c r="DO32"/>
     </row>
-    <row r="33" spans="1:118">
+    <row r="33" spans="1:119">
       <c r="A33" t="s">
         <v>73</v>
       </c>
       <c r="B33">
+        <v>4069289649.0</v>
+      </c>
+      <c r="C33">
         <v>4130726670.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3883000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4164000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4188000000.0</v>
       </c>
       <c r="F33">
         <v>4188000000.0</v>
       </c>
       <c r="G33">
+        <v>4188000000.0</v>
+      </c>
+      <c r="H33">
         <v>4296000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4294000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4368000000.0</v>
       </c>
       <c r="J33">
         <v>4368000000.0</v>
       </c>
       <c r="K33">
+        <v>4368000000.0</v>
+      </c>
+      <c r="L33">
         <v>4506000000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>4632000000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>4122000000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>3964000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4111000000.0</v>
       </c>
       <c r="S33">
         <v>4111000000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="T33">
+        <v>4111000000.0</v>
+      </c>
+      <c r="U33"/>
+      <c r="V33">
         <v>4637000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4477000000.0</v>
       </c>
       <c r="W33">
         <v>4477000000.0</v>
       </c>
       <c r="X33">
-        <v>0.0</v>
+        <v>4477000000.0</v>
       </c>
       <c r="Y33">
+        <v>0.0</v>
+      </c>
+      <c r="Z33">
         <v>5227000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4529000000.0</v>
       </c>
       <c r="AA33">
         <v>4529000000.0</v>
       </c>
       <c r="AB33">
-        <v>0.0</v>
+        <v>4529000000.0</v>
       </c>
       <c r="AC33">
+        <v>0.0</v>
+      </c>
+      <c r="AD33">
         <v>4702000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4603000000.0</v>
       </c>
       <c r="AE33">
         <v>4603000000.0</v>
       </c>
-      <c r="AF33"/>
-      <c r="AG33">
+      <c r="AF33">
+        <v>4603000000.0</v>
+      </c>
+      <c r="AG33"/>
+      <c r="AH33">
         <v>5307000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5981000000.0</v>
       </c>
       <c r="AI33">
         <v>5981000000.0</v>
       </c>
-      <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AJ33">
+        <v>5981000000.0</v>
+      </c>
+      <c r="AK33"/>
+      <c r="AL33">
         <v>8254000000.0</v>
       </c>
-      <c r="AL33"/>
-      <c r="AM33">
+      <c r="AM33"/>
+      <c r="AN33">
         <v>7536000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>8002000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>8473000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>8111000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>7846000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>7591000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>7073000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>7514000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>7423000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>6786000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>6501000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>7135000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>6220000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>6073000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>6576720970.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33">
         <v>5055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4904839750.0</v>
       </c>
       <c r="BE33">
         <v>4904839750.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33">
+      <c r="BF33">
+        <v>4904839750.0</v>
+      </c>
+      <c r="BG33"/>
+      <c r="BH33">
         <v>4641000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4835113930.0</v>
       </c>
       <c r="BI33">
         <v>4835113930.0</v>
       </c>
-      <c r="BJ33"/>
-      <c r="BK33">
+      <c r="BJ33">
+        <v>4835113930.0</v>
+      </c>
+      <c r="BK33"/>
+      <c r="BL33">
         <v>4833000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4862565720.0</v>
       </c>
       <c r="BM33">
         <v>4862565720.0</v>
       </c>
-      <c r="BN33"/>
-      <c r="BO33">
+      <c r="BN33">
+        <v>4862565720.0</v>
+      </c>
+      <c r="BO33"/>
+      <c r="BP33">
         <v>4491000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3426377920.0</v>
       </c>
       <c r="BQ33">
         <v>3426377920.0</v>
       </c>
-      <c r="BR33"/>
-      <c r="BS33">
+      <c r="BR33">
+        <v>3426377920.0</v>
+      </c>
+      <c r="BS33"/>
+      <c r="BT33">
         <v>4302000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3866800000.0</v>
       </c>
       <c r="BU33">
         <v>3866800000.0</v>
       </c>
-      <c r="BV33"/>
-      <c r="BW33">
+      <c r="BV33">
+        <v>3866800000.0</v>
+      </c>
+      <c r="BW33"/>
+      <c r="BX33">
         <v>4206000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4312424100.0</v>
       </c>
       <c r="BY33">
         <v>4312424100.0</v>
       </c>
-      <c r="BZ33"/>
-      <c r="CA33">
+      <c r="BZ33">
+        <v>4312424100.0</v>
+      </c>
+      <c r="CA33"/>
+      <c r="CB33">
         <v>4661000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5799714210.0</v>
       </c>
       <c r="CC33">
         <v>5799714210.0</v>
       </c>
-      <c r="CD33"/>
-      <c r="CE33">
+      <c r="CD33">
+        <v>5799714210.0</v>
+      </c>
+      <c r="CE33"/>
+      <c r="CF33">
         <v>6244000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6243943520.0</v>
       </c>
       <c r="CG33">
         <v>6243943520.0</v>
       </c>
-      <c r="CH33"/>
-      <c r="CI33">
+      <c r="CH33">
+        <v>6243943520.0</v>
+      </c>
+      <c r="CI33"/>
+      <c r="CJ33">
         <v>3951000000.0</v>
       </c>
-      <c r="CJ33"/>
-      <c r="CK33">
+      <c r="CK33"/>
+      <c r="CL33">
         <v>3195000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>3136500000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>3078000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1960950000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>843900000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>876250000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>908600000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>917100000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>925600000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1089500000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1253400000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1017500000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>781600000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>795500000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>809400000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>780650000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>751900000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>763300000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>774700000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>728050000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>681400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>630450000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>579500000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>496200000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>412900000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>381300000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>349700000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>347300000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>344900000.0</v>
       </c>
-      <c r="DN33"/>
+      <c r="DO33"/>
     </row>
-    <row r="34" spans="1:118">
+    <row r="34" spans="1:119">
       <c r="A34" t="s">
         <v>74</v>
       </c>
       <c r="B34">
+        <v>59000000.0</v>
+      </c>
+      <c r="C34">
         <v>76000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>64000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>21000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>65000000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>80000000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>120000000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>123000000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>95000000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>61000000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>80000000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>67000000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>31000000.0</v>
       </c>
-      <c r="X34">
-[...1 lines deleted...]
-      </c>
       <c r="Y34">
+        <v>0.0</v>
+      </c>
+      <c r="Z34">
         <v>134000000.0</v>
       </c>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
-      <c r="AD34"/>
-[...7 lines deleted...]
-      <c r="AH34"/>
+      <c r="AD34">
+        <v>0.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -14633,748 +14709,755 @@
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
+      <c r="DO34"/>
     </row>
-    <row r="35" spans="1:118">
+    <row r="35" spans="1:119">
       <c r="A35" t="s">
         <v>75</v>
       </c>
       <c r="B35">
+        <v>1863682973.0</v>
+      </c>
+      <c r="C35">
         <v>1631127931.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1607000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1361000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480000000.0</v>
       </c>
       <c r="F35">
         <v>1480000000.0</v>
       </c>
       <c r="G35">
-        <v>1335000000.0</v>
+        <v>1480000000.0</v>
       </c>
       <c r="H35">
         <v>1335000000.0</v>
       </c>
       <c r="I35">
-        <v>1530000000.0</v>
+        <v>1335000000.0</v>
       </c>
       <c r="J35">
         <v>1530000000.0</v>
       </c>
       <c r="K35">
+        <v>1530000000.0</v>
+      </c>
+      <c r="L35">
         <v>1430000000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>1484000000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>1483000000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>1541000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1672000000.0</v>
       </c>
       <c r="S35">
         <v>1672000000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="T35">
+        <v>1672000000.0</v>
+      </c>
+      <c r="U35"/>
+      <c r="V35">
         <v>1840000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1835000000.0</v>
       </c>
       <c r="W35">
         <v>1835000000.0</v>
       </c>
       <c r="X35">
-        <v>0.0</v>
+        <v>1835000000.0</v>
       </c>
       <c r="Y35">
+        <v>0.0</v>
+      </c>
+      <c r="Z35">
         <v>2269000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1246000000.0</v>
       </c>
       <c r="AA35">
         <v>1246000000.0</v>
       </c>
       <c r="AB35">
-        <v>0.0</v>
+        <v>1246000000.0</v>
       </c>
       <c r="AC35">
+        <v>0.0</v>
+      </c>
+      <c r="AD35">
         <v>1534000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1948000000.0</v>
       </c>
       <c r="AE35">
         <v>1948000000.0</v>
       </c>
-      <c r="AF35"/>
-      <c r="AG35">
+      <c r="AF35">
+        <v>1948000000.0</v>
+      </c>
+      <c r="AG35"/>
+      <c r="AH35">
         <v>3041000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3794000000.0</v>
       </c>
       <c r="AI35">
         <v>3794000000.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AJ35">
+        <v>3794000000.0</v>
+      </c>
+      <c r="AK35"/>
+      <c r="AL35">
         <v>3649000000.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>3310000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3257000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3225000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3109000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2829000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3468000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3175000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3200000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3192000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2798000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2821000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3258000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3051000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3318000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2884442880.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>2526000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1691758750.0</v>
       </c>
       <c r="BE35">
         <v>1691758750.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35">
+      <c r="BF35">
+        <v>1691758750.0</v>
+      </c>
+      <c r="BG35"/>
+      <c r="BH35">
         <v>1985000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878308800.0</v>
       </c>
       <c r="BI35">
         <v>1878308800.0</v>
       </c>
-      <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BJ35">
+        <v>1878308800.0</v>
+      </c>
+      <c r="BK35"/>
+      <c r="BL35">
         <v>2336000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2498988000.0</v>
       </c>
       <c r="BM35">
         <v>2498988000.0</v>
       </c>
-      <c r="BN35"/>
-      <c r="BO35">
+      <c r="BN35">
+        <v>2498988000.0</v>
+      </c>
+      <c r="BO35"/>
+      <c r="BP35">
         <v>2595000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1894622240.0</v>
       </c>
       <c r="BQ35">
         <v>1894622240.0</v>
       </c>
-      <c r="BR35"/>
-      <c r="BS35">
+      <c r="BR35">
+        <v>1894622240.0</v>
+      </c>
+      <c r="BS35"/>
+      <c r="BT35">
         <v>2178000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1541680000.0</v>
       </c>
       <c r="BU35">
         <v>1541680000.0</v>
       </c>
-      <c r="BV35"/>
-      <c r="BW35">
+      <c r="BV35">
+        <v>1541680000.0</v>
+      </c>
+      <c r="BW35"/>
+      <c r="BX35">
         <v>2109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1960644300.0</v>
       </c>
       <c r="BY35">
         <v>1960644300.0</v>
       </c>
-      <c r="BZ35"/>
-      <c r="CA35">
+      <c r="BZ35">
+        <v>1960644300.0</v>
+      </c>
+      <c r="CA35"/>
+      <c r="CB35">
         <v>2657000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2911212900.0</v>
       </c>
       <c r="CC35">
         <v>2911212900.0</v>
       </c>
-      <c r="CD35"/>
-      <c r="CE35">
+      <c r="CD35">
+        <v>2911212900.0</v>
+      </c>
+      <c r="CE35"/>
+      <c r="CF35">
         <v>3504000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3008153360.0</v>
       </c>
       <c r="CG35">
         <v>3008153360.0</v>
       </c>
-      <c r="CH35"/>
-      <c r="CI35">
+      <c r="CH35">
+        <v>3008153360.0</v>
+      </c>
+      <c r="CI35"/>
+      <c r="CJ35">
         <v>2299000000.0</v>
       </c>
-      <c r="CJ35"/>
-      <c r="CK35">
+      <c r="CK35"/>
+      <c r="CL35">
         <v>2535000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>2707000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>2879000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1872200000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>865400000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>812550000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>759700000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>692200000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>624700000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>618050000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>611400000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>507700000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>404000000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>414200000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>424400000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>354450000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>284500000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>299350000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>314200000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>362900000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>411600000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>431000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>450400000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>342800000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>235200000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>233950000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>232700000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>207950000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>183200000.0</v>
       </c>
-      <c r="DN35"/>
+      <c r="DO35"/>
     </row>
-    <row r="36" spans="1:118">
+    <row r="36" spans="1:119">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
+        <v>506921768.0</v>
+      </c>
+      <c r="C36">
         <v>517089518.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>686000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>717000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>779000000.0</v>
       </c>
       <c r="F36">
         <v>779000000.0</v>
       </c>
       <c r="G36">
+        <v>779000000.0</v>
+      </c>
+      <c r="H36">
         <v>554000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>821000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>595000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>861000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>639000000.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>693000000.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>793000000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>437000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>822000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>678000000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>438000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>900000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>436000000.0</v>
       </c>
-      <c r="X36">
-[...1 lines deleted...]
-      </c>
       <c r="Y36">
+        <v>0.0</v>
+      </c>
+      <c r="Z36">
         <v>433000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1223000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>722000000.0</v>
       </c>
-      <c r="AB36">
-[...1 lines deleted...]
-      </c>
       <c r="AC36">
+        <v>0.0</v>
+      </c>
+      <c r="AD36">
         <v>845000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>796000000.0</v>
       </c>
       <c r="AE36">
         <v>796000000.0</v>
       </c>
-      <c r="AF36"/>
-      <c r="AG36">
+      <c r="AF36">
+        <v>796000000.0</v>
+      </c>
+      <c r="AG36"/>
+      <c r="AH36">
         <v>577000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>443000000.0</v>
       </c>
       <c r="AI36">
         <v>443000000.0</v>
       </c>
-      <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AJ36">
+        <v>443000000.0</v>
+      </c>
+      <c r="AK36"/>
+      <c r="AL36">
         <v>797000000.0</v>
       </c>
-      <c r="AL36"/>
-      <c r="AM36">
+      <c r="AM36"/>
+      <c r="AN36">
         <v>558000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>349000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>378000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>350000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>273000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>318000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>259000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>487000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>388000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>295000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>281000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>972000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>287000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>311000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>465717340.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>223000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>403400000.0</v>
       </c>
       <c r="BE36">
         <v>403400000.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36">
+      <c r="BF36">
+        <v>403400000.0</v>
+      </c>
+      <c r="BG36"/>
+      <c r="BH36">
         <v>255000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>489993600.0</v>
       </c>
       <c r="BI36">
         <v>489993600.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BJ36">
+        <v>489993600.0</v>
+      </c>
+      <c r="BK36"/>
+      <c r="BL36">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240600240.0</v>
       </c>
       <c r="BM36">
         <v>240600240.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36">
+      <c r="BN36">
+        <v>240600240.0</v>
+      </c>
+      <c r="BO36"/>
+      <c r="BP36">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64648640.0</v>
       </c>
       <c r="BQ36">
         <v>64648640.0</v>
       </c>
-      <c r="BR36"/>
-      <c r="BS36">
+      <c r="BR36">
+        <v>64648640.0</v>
+      </c>
+      <c r="BS36"/>
+      <c r="BT36">
         <v>549000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143360000.0</v>
       </c>
       <c r="BU36">
         <v>143360000.0</v>
       </c>
-      <c r="BV36"/>
-      <c r="BW36">
+      <c r="BV36">
+        <v>143360000.0</v>
+      </c>
+      <c r="BW36"/>
+      <c r="BX36">
         <v>-178000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196809450.0</v>
       </c>
       <c r="BY36">
         <v>196809450.0</v>
       </c>
-      <c r="BZ36"/>
-      <c r="CA36">
+      <c r="BZ36">
+        <v>196809450.0</v>
+      </c>
+      <c r="CA36"/>
+      <c r="CB36">
         <v>-277000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>986233590.0</v>
       </c>
       <c r="CC36">
         <v>986233590.0</v>
       </c>
-      <c r="CD36"/>
-      <c r="CE36">
+      <c r="CD36">
+        <v>986233590.0</v>
+      </c>
+      <c r="CE36"/>
+      <c r="CF36">
         <v>-340000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193084640.0</v>
       </c>
       <c r="CG36">
         <v>1193084640.0</v>
       </c>
-      <c r="CH36"/>
-      <c r="CI36">
+      <c r="CH36">
+        <v>1193084640.0</v>
+      </c>
+      <c r="CI36"/>
+      <c r="CJ36">
         <v>480000000.0</v>
       </c>
-      <c r="CJ36"/>
-      <c r="CK36">
+      <c r="CK36"/>
+      <c r="CL36">
         <v>-229000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>42000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>313000000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>325450000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>337900000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>19450000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-299000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-485500000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-672000000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-519350000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-366700000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-396300000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-425900000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-422950000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-420000000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-402850000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>-385700000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>-301550000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>-217400000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-139250000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>-61100000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>-61450000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>-61800000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-126600000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>-191400000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>-147700000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>-104000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>-67800000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>-31600000.0</v>
       </c>
-      <c r="DN36"/>
+      <c r="DO36"/>
     </row>
-    <row r="37" spans="1:118">
+    <row r="37" spans="1:119">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-      <c r="W37">
-[...1 lines deleted...]
-      </c>
+      <c r="W37"/>
       <c r="X37">
         <v>0.0</v>
       </c>
       <c r="Y37">
         <v>0.0</v>
       </c>
       <c r="Z37">
         <v>0.0</v>
       </c>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
-[...3 lines deleted...]
-      <c r="AH37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -15415,1586 +15498,1598 @@
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
+      <c r="DO37"/>
     </row>
-    <row r="38" spans="1:118">
+    <row r="38" spans="1:119">
       <c r="A38" t="s">
         <v>78</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>590000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>552000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>563000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>529000000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>568000000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>637000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>861000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>921000000.0</v>
       </c>
       <c r="L38">
         <v>921000000.0</v>
       </c>
       <c r="M38">
-        <v>982000000.0</v>
+        <v>921000000.0</v>
       </c>
       <c r="N38">
         <v>982000000.0</v>
       </c>
       <c r="O38">
-        <v>850000000.0</v>
+        <v>982000000.0</v>
       </c>
       <c r="P38">
         <v>850000000.0</v>
       </c>
       <c r="Q38">
-        <v>653000000.0</v>
+        <v>850000000.0</v>
       </c>
       <c r="R38">
         <v>653000000.0</v>
       </c>
       <c r="S38">
-        <v>710000000.0</v>
+        <v>653000000.0</v>
       </c>
       <c r="T38">
         <v>710000000.0</v>
       </c>
       <c r="U38">
-        <v>853000000.0</v>
+        <v>710000000.0</v>
       </c>
       <c r="V38">
         <v>853000000.0</v>
       </c>
       <c r="W38">
-        <v>830000000.0</v>
+        <v>853000000.0</v>
       </c>
       <c r="X38">
         <v>830000000.0</v>
       </c>
       <c r="Y38">
+        <v>830000000.0</v>
+      </c>
+      <c r="Z38">
         <v>557000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>979000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1346000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1019955654.1</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1400000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292000000.0</v>
       </c>
       <c r="AE38">
         <v>292000000.0</v>
       </c>
       <c r="AF38">
+        <v>292000000.0</v>
+      </c>
+      <c r="AG38">
         <v>857000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>8465285918.98</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>998000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6955600000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>813000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>10481042000.0</v>
       </c>
-      <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>10640714000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>12309522000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>12678935000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>13347031000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>12806729000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>12931542000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>12876252000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>11188824000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>10938047000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>10335901000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>9442993000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>9123649000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>9428594000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>9356253000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>9053546000.0</v>
       </c>
-      <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>9367764000.0</v>
       </c>
-      <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>9018644000.0</v>
       </c>
-      <c r="BF38"/>
-      <c r="BG38">
+      <c r="BG38"/>
+      <c r="BH38">
         <v>8625084000.0</v>
       </c>
-      <c r="BH38"/>
-      <c r="BI38">
+      <c r="BI38"/>
+      <c r="BJ38">
         <v>8792155000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>8265477000.0</v>
       </c>
-      <c r="BL38"/>
-      <c r="BM38">
+      <c r="BM38"/>
+      <c r="BN38">
         <v>7700224000.0</v>
       </c>
-      <c r="BN38"/>
-      <c r="BO38">
+      <c r="BO38"/>
+      <c r="BP38">
         <v>7408676000.0</v>
       </c>
-      <c r="BP38"/>
-      <c r="BQ38">
+      <c r="BQ38"/>
+      <c r="BR38">
         <v>5661780000.0</v>
       </c>
-      <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>5800320000.0</v>
       </c>
-      <c r="BT38"/>
-      <c r="BU38">
+      <c r="BU38"/>
+      <c r="BV38">
         <v>6073417000.0</v>
       </c>
-      <c r="BV38"/>
-      <c r="BW38">
+      <c r="BW38"/>
+      <c r="BX38">
         <v>6128953000.0</v>
       </c>
-      <c r="BX38"/>
-      <c r="BY38">
+      <c r="BY38"/>
+      <c r="BZ38">
         <v>6127366000.0</v>
       </c>
-      <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
-      <c r="CC38">
+      <c r="CC38"/>
+      <c r="CD38">
         <v>7627803000.0</v>
       </c>
-      <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
-      <c r="CG38">
+      <c r="CG38"/>
+      <c r="CH38">
         <v>8543791000.0</v>
       </c>
-      <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>5292474000.0</v>
       </c>
-      <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
+      <c r="DO38"/>
     </row>
-    <row r="39" spans="1:118">
+    <row r="39" spans="1:119">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39">
+        <v>834929972.0</v>
+      </c>
+      <c r="C39">
         <v>822551663.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>925000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019000000.0</v>
       </c>
       <c r="F39">
         <v>1019000000.0</v>
       </c>
       <c r="G39">
+        <v>1019000000.0</v>
+      </c>
+      <c r="H39">
         <v>1197000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1305000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>989000000.0</v>
       </c>
       <c r="J39">
         <v>989000000.0</v>
       </c>
       <c r="K39">
+        <v>989000000.0</v>
+      </c>
+      <c r="L39">
         <v>1299000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1008000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1136000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1134000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1304000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>905000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1032000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>905000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1289000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>998000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>932000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>870000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1613000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1281000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>836000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>817000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1768000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1919916525.37</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1378000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>741000000.0</v>
       </c>
       <c r="AE39">
         <v>741000000.0</v>
       </c>
       <c r="AF39">
+        <v>741000000.0</v>
+      </c>
+      <c r="AG39">
         <v>1509000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>985000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1024000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1420000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1046000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>945000000.0</v>
       </c>
       <c r="AL39">
         <v>945000000.0</v>
       </c>
       <c r="AM39">
+        <v>945000000.0</v>
+      </c>
+      <c r="AN39">
         <v>1219000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>988000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1191000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>750000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1263000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2032000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2946000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>683000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>847000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>654000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>647000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>714000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>650000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>674000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2037000000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>527000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>449791000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1514262750.0</v>
       </c>
-      <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>437000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>402203080.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1355138550.0</v>
       </c>
-      <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39">
         <v>1449000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>425990280.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1456386960.0</v>
       </c>
-      <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>1454000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>188210960.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1267426160.0</v>
       </c>
-      <c r="BR39"/>
-      <c r="BS39">
+      <c r="BS39"/>
+      <c r="BT39">
         <v>994000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>193760000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1275680000.0</v>
       </c>
-      <c r="BV39"/>
-      <c r="BW39">
+      <c r="BW39"/>
+      <c r="BX39">
         <v>1240000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>172596300.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1231145550.0</v>
       </c>
-      <c r="BZ39"/>
-      <c r="CA39">
+      <c r="CA39"/>
+      <c r="CB39">
         <v>1073000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>688230.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1280107800.0</v>
       </c>
-      <c r="CD39"/>
-      <c r="CE39">
+      <c r="CE39"/>
+      <c r="CF39">
         <v>1215000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12051360.0</v>
       </c>
       <c r="CG39">
         <v>12051360.0</v>
       </c>
-      <c r="CH39"/>
-      <c r="CI39">
+      <c r="CH39">
+        <v>12051360.0</v>
+      </c>
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>1233000000.0</v>
       </c>
-      <c r="CJ39"/>
-      <c r="CK39">
+      <c r="CK39"/>
+      <c r="CL39">
         <v>1134323600.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1130661800.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1127000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>967000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>807000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>430250000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>53500000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>57350000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>61200000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>52350000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>43500000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>39500000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>35500000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>39200000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>42900000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>33700000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>24500000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>12250000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>416700000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>430750000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>444800000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>412400000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>380000000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>325500000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>271000000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>283650000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>296300000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>279500000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>262700000.0</v>
       </c>
-      <c r="DN39"/>
+      <c r="DO39"/>
     </row>
-    <row r="40" spans="1:118">
+    <row r="40" spans="1:119">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
+        <v>41746498.0</v>
+      </c>
+      <c r="C40">
         <v>-6098431.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>25000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>858000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>54000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>25000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>956000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1015000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>37000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>133000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>991000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>521000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>70000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>100000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>619000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>699000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>945000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>215000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>663000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>702000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>569000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>143000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>73000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>691000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-865000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>324000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>213000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1708621364.29</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>556000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303000000.0</v>
       </c>
       <c r="AE40">
         <v>303000000.0</v>
       </c>
       <c r="AF40">
+        <v>303000000.0</v>
+      </c>
+      <c r="AG40">
         <v>1434000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>65000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>186000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-63000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1001000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>30000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>132000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-40000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>77000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-49000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1209000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-18000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1566000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1543000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>37000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1307000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>56000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>18000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>40000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>25000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>61000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>185471160.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223382750.0</v>
       </c>
       <c r="BE40">
         <v>223382750.0</v>
       </c>
-      <c r="BF40"/>
-      <c r="BG40">
+      <c r="BF40">
+        <v>223382750.0</v>
+      </c>
+      <c r="BG40"/>
+      <c r="BH40">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201611950.0</v>
       </c>
       <c r="BI40">
         <v>201611950.0</v>
       </c>
-      <c r="BJ40"/>
-      <c r="BK40">
+      <c r="BJ40">
+        <v>201611950.0</v>
+      </c>
+      <c r="BK40"/>
+      <c r="BL40">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163887120.0</v>
       </c>
       <c r="BM40">
         <v>163887120.0</v>
       </c>
-      <c r="BN40"/>
-      <c r="BO40">
+      <c r="BN40">
+        <v>163887120.0</v>
+      </c>
+      <c r="BO40"/>
+      <c r="BP40">
         <v>32000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306559680.0</v>
       </c>
       <c r="BQ40">
         <v>306559680.0</v>
       </c>
-      <c r="BR40"/>
-      <c r="BS40">
+      <c r="BR40">
+        <v>306559680.0</v>
+      </c>
+      <c r="BS40"/>
+      <c r="BT40">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266000000.0</v>
       </c>
       <c r="BU40">
         <v>266000000.0</v>
       </c>
-      <c r="BV40"/>
-      <c r="BW40">
+      <c r="BV40">
+        <v>266000000.0</v>
+      </c>
+      <c r="BW40"/>
+      <c r="BX40">
         <v>1046000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235302150.0</v>
       </c>
       <c r="BY40">
         <v>235302150.0</v>
       </c>
-      <c r="BZ40"/>
-      <c r="CA40">
+      <c r="BZ40">
+        <v>235302150.0</v>
+      </c>
+      <c r="CA40"/>
+      <c r="CB40">
         <v>995000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>312456420.0</v>
       </c>
       <c r="CC40">
         <v>312456420.0</v>
       </c>
-      <c r="CD40"/>
-      <c r="CE40">
+      <c r="CD40">
+        <v>312456420.0</v>
+      </c>
+      <c r="CE40"/>
+      <c r="CF40">
         <v>1140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>491427680.0</v>
       </c>
       <c r="CG40">
         <v>491427680.0</v>
       </c>
-      <c r="CH40"/>
-      <c r="CI40">
+      <c r="CH40">
+        <v>491427680.0</v>
+      </c>
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>1356000000.0</v>
       </c>
-      <c r="CJ40"/>
-      <c r="CK40">
+      <c r="CK40"/>
+      <c r="CL40">
         <v>669725760.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>334862880.0</v>
       </c>
-      <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>199250000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>398500000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>377750000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>357000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>336050000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>315100000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>284800000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>254500000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>257000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>259500000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>247350000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>235200000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>249600000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>264000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>284350000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>304700000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>281800000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>258900000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>207600000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>156300000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>157100000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>157900000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>145700000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>133500000.0</v>
       </c>
-      <c r="DN40"/>
+      <c r="DO40"/>
     </row>
-    <row r="41" spans="1:118">
+    <row r="41" spans="1:119">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41">
         <v>232000000.0</v>
       </c>
       <c r="M41">
-        <v>289000000.0</v>
+        <v>232000000.0</v>
       </c>
       <c r="N41">
         <v>289000000.0</v>
       </c>
       <c r="O41">
-        <v>208000000.0</v>
+        <v>289000000.0</v>
       </c>
       <c r="P41">
         <v>208000000.0</v>
       </c>
       <c r="Q41">
-        <v>251000000.0</v>
+        <v>208000000.0</v>
       </c>
       <c r="R41">
         <v>251000000.0</v>
       </c>
       <c r="S41">
-        <v>235000000.0</v>
+        <v>251000000.0</v>
       </c>
       <c r="T41">
         <v>235000000.0</v>
       </c>
       <c r="U41">
-        <v>225000000.0</v>
+        <v>235000000.0</v>
       </c>
       <c r="V41">
         <v>225000000.0</v>
       </c>
       <c r="W41">
-        <v>239000000.0</v>
+        <v>225000000.0</v>
       </c>
       <c r="X41">
         <v>239000000.0</v>
       </c>
       <c r="Y41">
-        <v>354000000.0</v>
+        <v>239000000.0</v>
       </c>
       <c r="Z41">
         <v>354000000.0</v>
       </c>
       <c r="AA41">
+        <v>354000000.0</v>
+      </c>
+      <c r="AB41">
         <v>2311709378.11</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>699100039.13</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2097147150.27</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>571629213.48</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2623197885.84</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>456000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1278003126.22</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1050000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1137471000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1106000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1028903000.0</v>
       </c>
-      <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>1057288000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1105608000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>998550000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>834724000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1019300000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1317186000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1448944000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>810966000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>963294000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>729443000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>698797000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>914756000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1060554000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>761728000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>654931000.0</v>
       </c>
-      <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>688747000.0</v>
       </c>
-      <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>714348000.0</v>
       </c>
-      <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>617940000.0</v>
       </c>
-      <c r="BH41"/>
-      <c r="BI41">
+      <c r="BI41"/>
+      <c r="BJ41">
         <v>975383000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>796962000.0</v>
       </c>
-      <c r="BL41"/>
-      <c r="BM41">
+      <c r="BM41"/>
+      <c r="BN41">
         <v>1019248000.0</v>
       </c>
-      <c r="BN41"/>
-      <c r="BO41">
+      <c r="BO41"/>
+      <c r="BP41">
         <v>1368059000.0</v>
       </c>
-      <c r="BP41"/>
-      <c r="BQ41">
+      <c r="BQ41"/>
+      <c r="BR41">
         <v>346796000.0</v>
       </c>
-      <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>425961000.0</v>
       </c>
-      <c r="BT41"/>
-      <c r="BU41">
+      <c r="BU41"/>
+      <c r="BV41">
         <v>76721000.0</v>
       </c>
-      <c r="BV41"/>
-      <c r="BW41">
+      <c r="BW41"/>
+      <c r="BX41">
         <v>312398000.0</v>
       </c>
-      <c r="BX41"/>
-      <c r="BY41">
+      <c r="BY41"/>
+      <c r="BZ41">
         <v>77256000.0</v>
       </c>
-      <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
-      <c r="CC41">
+      <c r="CC41"/>
+      <c r="CD41">
         <v>413021000.0</v>
       </c>
-      <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
-      <c r="CG41">
+      <c r="CG41"/>
+      <c r="CH41">
         <v>420234000.0</v>
       </c>
-      <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>410023000.0</v>
       </c>
-      <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
+      <c r="DO41"/>
     </row>
-    <row r="42" spans="1:118">
+    <row r="42" spans="1:119">
       <c r="A42" t="s">
         <v>82</v>
       </c>
       <c r="B42">
+        <v>2616113912.0</v>
+      </c>
+      <c r="C42">
         <v>2644343874.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2630000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2642000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2629000000.0</v>
       </c>
       <c r="F42">
         <v>2629000000.0</v>
       </c>
       <c r="G42">
-        <v>2623000000.0</v>
+        <v>2629000000.0</v>
       </c>
       <c r="H42">
         <v>2623000000.0</v>
       </c>
       <c r="I42">
-        <v>2615000000.0</v>
+        <v>2623000000.0</v>
       </c>
       <c r="J42">
         <v>2615000000.0</v>
       </c>
       <c r="K42">
+        <v>2615000000.0</v>
+      </c>
+      <c r="L42">
         <v>2618000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>724000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2606000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>765000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2614000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>437000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2615000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2613000000.0</v>
       </c>
       <c r="S42">
         <v>2613000000.0</v>
       </c>
       <c r="T42">
+        <v>2613000000.0</v>
+      </c>
+      <c r="U42">
         <v>459000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2599000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3733000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2590000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>617000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2552000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3838000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2574000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>923438111.39</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2545000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3756000000.0</v>
       </c>
       <c r="AE42">
         <v>3756000000.0</v>
       </c>
       <c r="AF42">
+        <v>3756000000.0</v>
+      </c>
+      <c r="AG42">
         <v>610000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3334000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>4058000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2518000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>905000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2525000000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>2518000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2511000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2504000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2474000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2470000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>5549000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2580000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>5575000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2395000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2602000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2789000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>4189000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2513000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>3831000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2840363180.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>1817000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2378547250.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1770926000.0</v>
       </c>
-      <c r="BF42"/>
-      <c r="BG42">
+      <c r="BG42"/>
+      <c r="BH42">
         <v>3162000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2312157300.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1705279810.0</v>
       </c>
-      <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>3089000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>3080148000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2148548520.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42">
+      <c r="BO42"/>
+      <c r="BP42">
         <v>2947000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>3109391040.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>2471767760.0</v>
       </c>
-      <c r="BR42"/>
-      <c r="BS42">
+      <c r="BS42"/>
+      <c r="BT42">
         <v>2645000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>3029600000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>2466240000.0</v>
       </c>
-      <c r="BV42"/>
-      <c r="BW42">
+      <c r="BW42"/>
+      <c r="BX42">
         <v>2466000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>3008018250.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>2466016200.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42">
         <v>2460000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>2464551630.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>2673773550.0</v>
       </c>
-      <c r="CD42"/>
-      <c r="CE42">
+      <c r="CE42"/>
+      <c r="CF42">
         <v>2445000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2442408960.0</v>
       </c>
       <c r="CG42">
         <v>2442408960.0</v>
       </c>
-      <c r="CH42"/>
-      <c r="CI42">
+      <c r="CH42">
+        <v>2442408960.0</v>
+      </c>
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>774000000.0</v>
       </c>
-      <c r="CJ42"/>
-      <c r="CK42">
+      <c r="CK42"/>
+      <c r="CL42">
         <v>904163600.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>702081800.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>500000000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>330950000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>161900000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>149000000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>136100000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>96550000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>57000000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>204800000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>352600000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>199750000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>46900000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>45050000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>43200000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>70350000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>97500000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>98900000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>100300000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>62200000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>24100000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>23350000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>22600000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>80000000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>137400000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>143000000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>148600000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>145550000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>142500000.0</v>
       </c>
-      <c r="DN42"/>
+      <c r="DO42"/>
     </row>
-    <row r="43" spans="1:118">
+    <row r="43" spans="1:119">
       <c r="A43" t="s">
         <v>83</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-      <c r="W43">
-[...1 lines deleted...]
-      </c>
+      <c r="W43"/>
       <c r="X43">
         <v>0.0</v>
       </c>
       <c r="Y43">
         <v>0.0</v>
       </c>
       <c r="Z43">
         <v>0.0</v>
       </c>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
-      <c r="AD43"/>
-[...7 lines deleted...]
-      <c r="AH43"/>
+      <c r="AD43">
+        <v>0.0</v>
+      </c>
+      <c r="AE43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -17035,108 +17130,109 @@
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
+      <c r="DO43"/>
     </row>
-    <row r="44" spans="1:118">
+    <row r="44" spans="1:119">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-      <c r="W44">
-[...1 lines deleted...]
-      </c>
+      <c r="W44"/>
       <c r="X44">
         <v>0.0</v>
       </c>
       <c r="Y44">
         <v>0.0</v>
       </c>
       <c r="Z44">
         <v>0.0</v>
       </c>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AF44"/>
-[...3 lines deleted...]
-      <c r="AH44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -17177,1214 +17273,1223 @@
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
+      <c r="DO44"/>
     </row>
-    <row r="45" spans="1:118">
+    <row r="45" spans="1:119">
       <c r="A45" t="s">
         <v>85</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>672000000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>689000000.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>753000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>816000000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>453000000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>515000000.0</v>
       </c>
-      <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>618000000.0</v>
       </c>
-      <c r="X45">
-[...1 lines deleted...]
-      </c>
       <c r="Y45">
+        <v>0.0</v>
+      </c>
+      <c r="Z45">
         <v>642000000.0</v>
       </c>
-      <c r="Z45">
-[...1 lines deleted...]
-      </c>
       <c r="AA45">
+        <v>0.0</v>
+      </c>
+      <c r="AB45">
         <v>237000000.0</v>
       </c>
-      <c r="AB45">
-[...1 lines deleted...]
-      </c>
       <c r="AC45">
+        <v>0.0</v>
+      </c>
+      <c r="AD45">
         <v>268000000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>281000000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45">
         <v>306000000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>343000000.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AK45"/>
+      <c r="AL45">
         <v>339000000.0</v>
       </c>
-      <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>320000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>317000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>334000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>308000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>342000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>335000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>327000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>381000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>383000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>353000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>366000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>353000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>388000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>386000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>420647920.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>349000000.0</v>
       </c>
-      <c r="BD45"/>
-      <c r="BE45">
+      <c r="BE45"/>
+      <c r="BF45">
         <v>355496250.0</v>
       </c>
-      <c r="BF45"/>
-      <c r="BG45">
+      <c r="BG45"/>
+      <c r="BH45">
         <v>342000000.0</v>
       </c>
-      <c r="BH45"/>
-      <c r="BI45">
+      <c r="BI45"/>
+      <c r="BJ45">
         <v>348099620.0</v>
       </c>
-      <c r="BJ45"/>
-      <c r="BK45">
+      <c r="BK45"/>
+      <c r="BL45">
         <v>363000000.0</v>
       </c>
-      <c r="BL45"/>
-      <c r="BM45">
+      <c r="BM45"/>
+      <c r="BN45">
         <v>384146760.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45">
+      <c r="BO45"/>
+      <c r="BP45">
         <v>359000000.0</v>
       </c>
-      <c r="BP45"/>
-      <c r="BQ45">
+      <c r="BQ45"/>
+      <c r="BR45">
         <v>472873520.0</v>
       </c>
-      <c r="BR45"/>
-      <c r="BS45">
+      <c r="BS45"/>
+      <c r="BT45">
         <v>344000000.0</v>
       </c>
-      <c r="BT45"/>
-      <c r="BU45">
+      <c r="BU45"/>
+      <c r="BV45">
         <v>467600000.0</v>
       </c>
-      <c r="BV45"/>
-      <c r="BW45">
+      <c r="BW45"/>
+      <c r="BX45">
         <v>498000000.0</v>
       </c>
-      <c r="BX45"/>
-      <c r="BY45">
+      <c r="BY45"/>
+      <c r="BZ45">
         <v>503509350.0</v>
       </c>
-      <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
+      <c r="DO45"/>
     </row>
-    <row r="46" spans="1:118">
+    <row r="46" spans="1:119">
       <c r="A46" t="s">
         <v>86</v>
       </c>
       <c r="B46">
+        <v>219666099.0</v>
+      </c>
+      <c r="C46">
         <v>209630884.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>203000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>216000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207000000.0</v>
       </c>
       <c r="F46">
         <v>207000000.0</v>
       </c>
       <c r="G46">
-        <v>217000000.0</v>
+        <v>207000000.0</v>
       </c>
       <c r="H46">
         <v>217000000.0</v>
       </c>
       <c r="I46">
-        <v>226000000.0</v>
+        <v>217000000.0</v>
       </c>
       <c r="J46">
         <v>226000000.0</v>
       </c>
       <c r="K46">
+        <v>226000000.0</v>
+      </c>
+      <c r="L46">
         <v>250000000.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>292000000.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>366000000.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>453000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>515000000.0</v>
       </c>
       <c r="S46">
         <v>515000000.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="T46">
+        <v>515000000.0</v>
+      </c>
+      <c r="U46"/>
+      <c r="V46">
         <v>637000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>618000000.0</v>
       </c>
       <c r="W46">
         <v>618000000.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="X46">
+        <v>618000000.0</v>
+      </c>
+      <c r="Y46"/>
+      <c r="Z46">
         <v>642000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000000.0</v>
       </c>
       <c r="AA46">
         <v>237000000.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46">
+      <c r="AB46">
+        <v>237000000.0</v>
+      </c>
+      <c r="AC46"/>
+      <c r="AD46">
         <v>268000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000000.0</v>
       </c>
       <c r="AE46">
         <v>281000000.0</v>
       </c>
-      <c r="AF46"/>
-      <c r="AG46">
+      <c r="AF46">
+        <v>281000000.0</v>
+      </c>
+      <c r="AG46"/>
+      <c r="AH46">
         <v>306000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343000000.0</v>
       </c>
       <c r="AI46">
         <v>343000000.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AJ46">
+        <v>343000000.0</v>
+      </c>
+      <c r="AK46"/>
+      <c r="AL46">
         <v>339000000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>320000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>317000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>334000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>308000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>342000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>335000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>327000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>381000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>383000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>353000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>366000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>353000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>388000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>386000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>420647920.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>349000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355496250.0</v>
       </c>
       <c r="BE46">
         <v>355496250.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46">
+      <c r="BF46">
+        <v>355496250.0</v>
+      </c>
+      <c r="BG46"/>
+      <c r="BH46">
         <v>342000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348099620.0</v>
       </c>
       <c r="BI46">
         <v>348099620.0</v>
       </c>
-      <c r="BJ46"/>
-      <c r="BK46">
+      <c r="BJ46">
+        <v>348099620.0</v>
+      </c>
+      <c r="BK46"/>
+      <c r="BL46">
         <v>363000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>384146760.0</v>
       </c>
       <c r="BM46">
         <v>384146760.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46">
+      <c r="BN46">
+        <v>384146760.0</v>
+      </c>
+      <c r="BO46"/>
+      <c r="BP46">
         <v>359000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>472873520.0</v>
       </c>
       <c r="BQ46">
         <v>472873520.0</v>
       </c>
-      <c r="BR46"/>
-      <c r="BS46">
+      <c r="BR46">
+        <v>472873520.0</v>
+      </c>
+      <c r="BS46"/>
+      <c r="BT46">
         <v>344000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>467600000.0</v>
       </c>
       <c r="BU46">
         <v>467600000.0</v>
       </c>
-      <c r="BV46"/>
-      <c r="BW46">
+      <c r="BV46">
+        <v>467600000.0</v>
+      </c>
+      <c r="BW46"/>
+      <c r="BX46">
         <v>498000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503509350.0</v>
       </c>
       <c r="BY46">
         <v>503509350.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46">
+      <c r="BZ46">
+        <v>503509350.0</v>
+      </c>
+      <c r="CA46"/>
+      <c r="CB46">
         <v>528000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>543013470.0</v>
       </c>
       <c r="CC46">
         <v>543013470.0</v>
       </c>
-      <c r="CD46"/>
-      <c r="CE46">
+      <c r="CD46">
+        <v>543013470.0</v>
+      </c>
+      <c r="CE46"/>
+      <c r="CF46">
         <v>557000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>524234160.0</v>
       </c>
       <c r="CG46">
         <v>524234160.0</v>
       </c>
-      <c r="CH46"/>
-      <c r="CI46">
+      <c r="CH46">
+        <v>524234160.0</v>
+      </c>
+      <c r="CI46"/>
+      <c r="CJ46">
         <v>453000000.0</v>
       </c>
-      <c r="CJ46"/>
-      <c r="CK46">
+      <c r="CK46"/>
+      <c r="CL46">
         <v>405000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>420000000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>435000000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>470500000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>506000000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>495000000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>484000000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>507050000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>530100000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>536400000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>542700000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>525150000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>507600000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>575500000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>643400000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>619750000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>596100000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>581750000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>567400000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>523150000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>478900000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>456300000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>433700000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>361150000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>288600000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>266400000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>244200000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>236250000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>228300000.0</v>
       </c>
-      <c r="DN46"/>
+      <c r="DO46"/>
     </row>
-    <row r="47" spans="1:118">
+    <row r="47" spans="1:119">
       <c r="A47" t="s">
         <v>87</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>210000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>203000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>216000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>207000000.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>217000000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47">
+      <c r="I47"/>
+      <c r="J47">
         <v>226000000.0</v>
       </c>
-      <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>310000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292000000.0</v>
       </c>
       <c r="N47">
         <v>292000000.0</v>
       </c>
       <c r="O47">
-        <v>366000000.0</v>
+        <v>292000000.0</v>
       </c>
       <c r="P47">
         <v>366000000.0</v>
       </c>
       <c r="Q47">
-        <v>453000000.0</v>
+        <v>366000000.0</v>
       </c>
       <c r="R47">
         <v>453000000.0</v>
       </c>
       <c r="S47">
-        <v>515000000.0</v>
+        <v>453000000.0</v>
       </c>
       <c r="T47">
         <v>515000000.0</v>
       </c>
       <c r="U47">
-        <v>637000000.0</v>
+        <v>515000000.0</v>
       </c>
       <c r="V47">
         <v>637000000.0</v>
       </c>
       <c r="W47">
-        <v>618000000.0</v>
+        <v>637000000.0</v>
       </c>
       <c r="X47">
         <v>618000000.0</v>
       </c>
       <c r="Y47">
-        <v>642000000.0</v>
+        <v>618000000.0</v>
       </c>
       <c r="Z47">
         <v>642000000.0</v>
       </c>
       <c r="AA47">
+        <v>642000000.0</v>
+      </c>
+      <c r="AB47">
         <v>237000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>309116994.91</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>268000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>376404494.38</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1706292934.19</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>281000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>517971864.01</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>306000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>423159000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>343000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>448904000.0</v>
       </c>
-      <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>471872000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>498546000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>520305000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>526834000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>566831000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>509535000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>531767000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>597637000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>595068000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>567165000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>563347000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>527629000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>627280000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>635047000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>618384000.0</v>
       </c>
-      <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>694719000.0</v>
       </c>
-      <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>704427000.0</v>
       </c>
-      <c r="BF47"/>
-      <c r="BG47">
+      <c r="BG47"/>
+      <c r="BH47">
         <v>686155000.0</v>
       </c>
-      <c r="BH47"/>
-      <c r="BI47">
+      <c r="BI47"/>
+      <c r="BJ47">
         <v>681593000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BK47"/>
+      <c r="BL47">
         <v>671223000.0</v>
       </c>
-      <c r="BL47"/>
-      <c r="BM47">
+      <c r="BM47"/>
+      <c r="BN47">
         <v>660019000.0</v>
       </c>
-      <c r="BN47"/>
-      <c r="BO47">
+      <c r="BO47"/>
+      <c r="BP47">
         <v>643687000.0</v>
       </c>
-      <c r="BP47"/>
-      <c r="BQ47">
+      <c r="BQ47"/>
+      <c r="BR47">
         <v>906268000.0</v>
       </c>
-      <c r="BR47"/>
-      <c r="BS47">
+      <c r="BS47"/>
+      <c r="BT47">
         <v>830171000.0</v>
       </c>
-      <c r="BT47"/>
-      <c r="BU47">
+      <c r="BU47"/>
+      <c r="BV47">
         <v>835005000.0</v>
       </c>
-      <c r="BV47"/>
-      <c r="BW47">
+      <c r="BW47"/>
+      <c r="BX47">
         <v>823144000.0</v>
       </c>
-      <c r="BX47"/>
-      <c r="BY47">
+      <c r="BY47"/>
+      <c r="BZ47">
         <v>809579000.0</v>
       </c>
-      <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
-      <c r="CC47">
+      <c r="CC47"/>
+      <c r="CD47">
         <v>788231000.0</v>
       </c>
-      <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
-      <c r="CG47">
+      <c r="CG47"/>
+      <c r="CH47">
         <v>783642000.0</v>
       </c>
-      <c r="CH47"/>
-      <c r="CI47">
+      <c r="CI47"/>
+      <c r="CJ47">
         <v>685389000.0</v>
       </c>
-      <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
+      <c r="DO47"/>
     </row>
-    <row r="48" spans="1:118">
+    <row r="48" spans="1:119">
       <c r="A48" t="s">
         <v>88</v>
       </c>
       <c r="B48">
+        <v>293219454.0</v>
+      </c>
+      <c r="C48">
         <v>627894411.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>658000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>827000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>574000000.0</v>
       </c>
       <c r="F48">
         <v>574000000.0</v>
       </c>
       <c r="G48">
-        <v>745000000.0</v>
+        <v>574000000.0</v>
       </c>
       <c r="H48">
         <v>745000000.0</v>
       </c>
       <c r="I48">
-        <v>942000000.0</v>
+        <v>745000000.0</v>
       </c>
       <c r="J48">
         <v>942000000.0</v>
       </c>
       <c r="K48">
-        <v>881000000.0</v>
+        <v>942000000.0</v>
       </c>
       <c r="L48">
         <v>881000000.0</v>
       </c>
       <c r="M48">
-        <v>925000000.0</v>
+        <v>881000000.0</v>
       </c>
       <c r="N48">
         <v>925000000.0</v>
       </c>
       <c r="O48">
+        <v>925000000.0</v>
+      </c>
+      <c r="P48">
         <v>1067000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1030000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>781000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>865000000.0</v>
       </c>
       <c r="S48">
         <v>865000000.0</v>
       </c>
       <c r="T48">
         <v>865000000.0</v>
       </c>
       <c r="U48">
+        <v>865000000.0</v>
+      </c>
+      <c r="V48">
         <v>688000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>911000000.0</v>
       </c>
       <c r="W48">
         <v>911000000.0</v>
       </c>
       <c r="X48">
         <v>911000000.0</v>
       </c>
       <c r="Y48">
+        <v>911000000.0</v>
+      </c>
+      <c r="Z48">
         <v>780000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039000000.0</v>
       </c>
       <c r="AA48">
         <v>1039000000.0</v>
       </c>
       <c r="AB48">
+        <v>1039000000.0</v>
+      </c>
+      <c r="AC48">
         <v>1355158471.37</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>749000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>662000000.0</v>
       </c>
       <c r="AE48">
         <v>662000000.0</v>
       </c>
       <c r="AF48">
         <v>662000000.0</v>
       </c>
       <c r="AG48">
+        <v>662000000.0</v>
+      </c>
+      <c r="AH48">
         <v>417000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>716000000.0</v>
       </c>
       <c r="AI48">
         <v>716000000.0</v>
       </c>
       <c r="AJ48">
         <v>716000000.0</v>
       </c>
       <c r="AK48">
-        <v>3211000000.0</v>
+        <v>716000000.0</v>
       </c>
       <c r="AL48">
         <v>3211000000.0</v>
       </c>
       <c r="AM48">
+        <v>3211000000.0</v>
+      </c>
+      <c r="AN48">
         <v>3698000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>2832000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>3200000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>3113000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>3128000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2738000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2902000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>4948933000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>3344000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2590000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2546000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2682987000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1629000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2176600000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1668934280.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>1490000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1725543500.0</v>
       </c>
       <c r="BE48">
         <v>1725543500.0</v>
       </c>
-      <c r="BF48"/>
-      <c r="BG48">
+      <c r="BF48">
+        <v>1725543500.0</v>
+      </c>
+      <c r="BG48"/>
+      <c r="BH48">
         <v>1340209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1567469110.0</v>
       </c>
       <c r="BI48">
         <v>1567469110.0</v>
       </c>
-      <c r="BJ48"/>
-      <c r="BK48">
+      <c r="BJ48">
+        <v>1567469110.0</v>
+      </c>
+      <c r="BK48"/>
+      <c r="BL48">
         <v>1127951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>885687840.0</v>
       </c>
       <c r="BM48">
         <v>885687840.0</v>
       </c>
-      <c r="BN48"/>
-      <c r="BO48">
+      <c r="BN48">
+        <v>885687840.0</v>
+      </c>
+      <c r="BO48"/>
+      <c r="BP48">
         <v>846296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70904960.0</v>
       </c>
       <c r="BQ48">
         <v>-70904960.0</v>
       </c>
-      <c r="BR48"/>
+      <c r="BR48">
+        <v>-70904960.0</v>
+      </c>
       <c r="BS48"/>
-      <c r="BT48">
-[...1 lines deleted...]
-      </c>
+      <c r="BT48"/>
       <c r="BU48">
         <v>281680000.0</v>
       </c>
-      <c r="BV48"/>
-      <c r="BW48">
+      <c r="BV48">
+        <v>281680000.0</v>
+      </c>
+      <c r="BW48"/>
+      <c r="BX48">
         <v>411000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>673622250.0</v>
       </c>
       <c r="BY48">
         <v>673622250.0</v>
       </c>
-      <c r="BZ48"/>
-      <c r="CA48">
+      <c r="BZ48">
+        <v>673622250.0</v>
+      </c>
+      <c r="CA48"/>
+      <c r="CB48">
         <v>849000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>931175190.0</v>
       </c>
       <c r="CC48">
         <v>931175190.0</v>
       </c>
-      <c r="CD48"/>
-      <c r="CE48">
+      <c r="CD48">
+        <v>931175190.0</v>
+      </c>
+      <c r="CE48"/>
+      <c r="CF48">
         <v>1654000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406661520.0</v>
       </c>
       <c r="CG48">
         <v>1406661520.0</v>
       </c>
-      <c r="CH48"/>
-      <c r="CI48">
+      <c r="CH48">
+        <v>1406661520.0</v>
+      </c>
+      <c r="CI48"/>
+      <c r="CJ48">
         <v>901000000.0</v>
       </c>
-      <c r="CJ48"/>
-      <c r="CK48">
+      <c r="CK48"/>
+      <c r="CL48">
         <v>651000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>523500000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>396000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>121200000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-153600000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-21950000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>109700000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>373400000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>637100000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>591200000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>545300000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>679050000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>812800000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>842500000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>872200000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>841000000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>809800000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>673700000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>537600000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>548450000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>559300000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>472000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>384700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>393450000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>402200000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>322850000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>243500000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>220100000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>196700000.0</v>
       </c>
-      <c r="DN48"/>
+      <c r="DO48"/>
     </row>
-    <row r="49" spans="1:118">
+    <row r="49" spans="1:119">
       <c r="A49" t="s">
         <v>89</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-      <c r="W49">
-[...1 lines deleted...]
-      </c>
+      <c r="W49"/>
       <c r="X49">
         <v>0.0</v>
       </c>
       <c r="Y49">
         <v>0.0</v>
       </c>
       <c r="Z49">
         <v>0.0</v>
       </c>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
-      <c r="AF49"/>
-[...3 lines deleted...]
-      <c r="AH49"/>
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
+      <c r="AG49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -18425,160 +18530,163 @@
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
+      <c r="DO49"/>
     </row>
-    <row r="50" spans="1:118">
+    <row r="50" spans="1:119">
       <c r="A50" t="s">
         <v>90</v>
       </c>
       <c r="B50">
-        <v>0.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
-        <v>250000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E50">
         <v>250000000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="F50">
+        <v>250000000.0</v>
+      </c>
+      <c r="G50"/>
+      <c r="H50">
         <v>3000000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>6000000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>71000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>77000000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>87000000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>86000000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>254000000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>292000000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>3000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>174081317.97</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>354988839.69</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>526885052.51</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>237208984.7</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>71736011.48</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>257634785.06</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>70224719.1</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>67324435.47</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>15000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2941253093.66</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2258000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>39000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>2732000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2637000000.0</v>
       </c>
       <c r="AL50">
         <v>2637000000.0</v>
       </c>
       <c r="AM50">
+        <v>2637000000.0</v>
+      </c>
+      <c r="AN50">
         <v>307000000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>338000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>2274000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
@@ -18609,1058 +18717,1066 @@
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
+      <c r="DO50"/>
     </row>
-    <row r="51" spans="1:118">
+    <row r="51" spans="1:119">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51">
+        <v>1746395190.0</v>
+      </c>
+      <c r="C51">
         <v>1481000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1499000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1472000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1613000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1597000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1161000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1140000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1383000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1362000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1215000000.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>1301000000.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>1400000000.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>1415000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651000000.0</v>
       </c>
       <c r="S51">
         <v>1651000000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="T51">
+        <v>1651000000.0</v>
+      </c>
+      <c r="U51"/>
+      <c r="V51">
         <v>1842000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1664000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1679000000.0</v>
       </c>
-      <c r="X51">
-[...1 lines deleted...]
-      </c>
       <c r="Y51">
+        <v>0.0</v>
+      </c>
+      <c r="Z51">
         <v>2010000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>720000000.0</v>
       </c>
       <c r="AA51">
         <v>720000000.0</v>
       </c>
-      <c r="AB51"/>
-      <c r="AC51">
+      <c r="AB51">
+        <v>720000000.0</v>
+      </c>
+      <c r="AC51"/>
+      <c r="AD51">
         <v>1102000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1085000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4803523214.56</v>
       </c>
-      <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>2631507359.65</v>
-      </c>
-[...1 lines deleted...]
-        <v>2468000000.0</v>
       </c>
       <c r="AI51">
         <v>2468000000.0</v>
       </c>
-      <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AJ51">
+        <v>2468000000.0</v>
+      </c>
+      <c r="AK51"/>
+      <c r="AL51">
         <v>2439000000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>2330000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2656000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2225000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2606000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2226000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2673000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2272000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2380000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2051000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1969000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2312000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2616000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2008000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2484000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2348389930.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>2148000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1609566000.0</v>
       </c>
       <c r="BE51">
         <v>1609566000.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51">
+      <c r="BF51">
+        <v>1609566000.0</v>
+      </c>
+      <c r="BG51"/>
+      <c r="BH51">
         <v>1863000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1742029330.0</v>
       </c>
       <c r="BI51">
         <v>1742029330.0</v>
       </c>
-      <c r="BJ51"/>
-      <c r="BK51">
+      <c r="BJ51">
+        <v>1742029330.0</v>
+      </c>
+      <c r="BK51"/>
+      <c r="BL51">
         <v>2293000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958509200.0</v>
       </c>
       <c r="BM51">
         <v>1958509200.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51">
+      <c r="BN51">
+        <v>1958509200.0</v>
+      </c>
+      <c r="BO51"/>
+      <c r="BP51">
         <v>2200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1820067760.0</v>
       </c>
       <c r="BQ51">
         <v>1820067760.0</v>
       </c>
-      <c r="BR51"/>
-      <c r="BS51">
+      <c r="BR51">
+        <v>1820067760.0</v>
+      </c>
+      <c r="BS51"/>
+      <c r="BT51">
         <v>2492000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1921360000.0</v>
       </c>
       <c r="BU51">
         <v>1921360000.0</v>
       </c>
-      <c r="BV51"/>
-      <c r="BW51">
+      <c r="BV51">
+        <v>1921360000.0</v>
+      </c>
+      <c r="BW51"/>
+      <c r="BX51">
         <v>2126000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1990445100.0</v>
       </c>
       <c r="BY51">
         <v>1990445100.0</v>
       </c>
-      <c r="BZ51"/>
-      <c r="CA51">
+      <c r="BZ51">
+        <v>1990445100.0</v>
+      </c>
+      <c r="CA51"/>
+      <c r="CB51">
         <v>2499000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2777696280.0</v>
       </c>
       <c r="CC51">
         <v>2777696280.0</v>
       </c>
-      <c r="CD51"/>
-      <c r="CE51">
+      <c r="CD51">
+        <v>2777696280.0</v>
+      </c>
+      <c r="CE51"/>
+      <c r="CF51">
         <v>3456000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2820018240.0</v>
       </c>
       <c r="CG51">
         <v>2820018240.0</v>
       </c>
-      <c r="CH51"/>
-      <c r="CI51">
+      <c r="CH51">
+        <v>2820018240.0</v>
+      </c>
+      <c r="CI51"/>
+      <c r="CJ51">
         <v>2913000000.0</v>
       </c>
-      <c r="CJ51"/>
-      <c r="CK51">
+      <c r="CK51"/>
+      <c r="CL51">
         <v>2328000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>3144000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>3960000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>2922550000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>1885100000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>1307950000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>730800000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>734400000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>738000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>627400000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>516800000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>474000000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>431200000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>488200000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>545200000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>526550000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>507900000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>567900000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>627900000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>533400000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>438900000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>437950000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>437000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>306750000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>176500000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>179450000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>182400000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>169550000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>156700000.0</v>
       </c>
-      <c r="DN51"/>
+      <c r="DO51"/>
     </row>
-    <row r="52" spans="1:118">
+    <row r="52" spans="1:119">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52">
+        <v>69577497.0</v>
+      </c>
+      <c r="C52">
         <v>123891023.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>73000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>315000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>313000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>357000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>67000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>72000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>80000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>11000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>97000000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>160000000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>155000000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>164000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254000000.0</v>
       </c>
       <c r="S52">
         <v>254000000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="T52">
+        <v>254000000.0</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52">
         <v>292000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>92000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>107000000.0</v>
       </c>
-      <c r="X52">
-[...1 lines deleted...]
-      </c>
       <c r="Y52">
+        <v>0.0</v>
+      </c>
+      <c r="Z52">
         <v>267000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>46000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>69000000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
+        <v>0.0</v>
+      </c>
+      <c r="AD52">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AE52">
         <v>19000000.0</v>
       </c>
       <c r="AF52">
+        <v>19000000.0</v>
+      </c>
+      <c r="AG52">
         <v>15000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>266000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="AI52">
         <v>44000000.0</v>
       </c>
       <c r="AJ52">
+        <v>44000000.0</v>
+      </c>
+      <c r="AK52">
         <v>2732000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>123000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2637000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>311000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>751000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>343000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>531000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>533000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>414000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>262000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>312000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>87000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>67000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>404000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>612000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>74000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>47000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>344000000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>251000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>559717500.0</v>
       </c>
       <c r="BE52">
         <v>559717500.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52">
+      <c r="BF52">
+        <v>559717500.0</v>
+      </c>
+      <c r="BG52"/>
+      <c r="BH52">
         <v>392000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>594627650.0</v>
       </c>
       <c r="BI52">
         <v>594627650.0</v>
       </c>
-      <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BJ52">
+        <v>594627650.0</v>
+      </c>
+      <c r="BK52"/>
+      <c r="BL52">
         <v>590000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255710400.0</v>
       </c>
       <c r="BM52">
         <v>255710400.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52">
+      <c r="BN52">
+        <v>255710400.0</v>
+      </c>
+      <c r="BO52"/>
+      <c r="BP52">
         <v>368000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106878800.0</v>
       </c>
       <c r="BQ52">
         <v>106878800.0</v>
       </c>
-      <c r="BR52"/>
-      <c r="BS52">
+      <c r="BR52">
+        <v>106878800.0</v>
+      </c>
+      <c r="BS52"/>
+      <c r="BT52">
         <v>688000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>574000000.0</v>
       </c>
       <c r="BU52">
         <v>574000000.0</v>
       </c>
-      <c r="BV52"/>
-      <c r="BW52">
+      <c r="BV52">
+        <v>574000000.0</v>
+      </c>
+      <c r="BW52"/>
+      <c r="BX52">
         <v>206000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252685950.0</v>
       </c>
       <c r="BY52">
         <v>252685950.0</v>
       </c>
-      <c r="BZ52"/>
-      <c r="CA52">
+      <c r="BZ52">
+        <v>252685950.0</v>
+      </c>
+      <c r="CA52"/>
+      <c r="CB52">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165175200.0</v>
       </c>
       <c r="CC52">
         <v>165175200.0</v>
       </c>
-      <c r="CD52"/>
-      <c r="CE52">
+      <c r="CD52">
+        <v>165175200.0</v>
+      </c>
+      <c r="CE52"/>
+      <c r="CF52">
         <v>244000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111809840.0</v>
       </c>
       <c r="CG52">
         <v>111809840.0</v>
       </c>
-      <c r="CH52"/>
-      <c r="CI52">
+      <c r="CH52">
+        <v>111809840.0</v>
+      </c>
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>902000000.0</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>52000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>703000000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>1354000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>1292750000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>1231500000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>703250000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>175000000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>218750000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>262500000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>210100000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>157700000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>127000000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>96300000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>152350000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>208400000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>240350000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>272300000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>309150000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>346000000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>201100000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>56200000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>40250000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>24300000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>16700000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>9100000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>12150000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>15200000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>21350000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>27500000.0</v>
       </c>
-      <c r="DN52"/>
+      <c r="DO52"/>
     </row>
-    <row r="53" spans="1:118">
+    <row r="53" spans="1:119">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>213000000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>-239000000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>289000000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>1000000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>279000000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>5000000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>516000000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>15000000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>61000000.0</v>
       </c>
-      <c r="X53">
-[...1 lines deleted...]
-      </c>
       <c r="Y53">
+        <v>0.0</v>
+      </c>
+      <c r="Z53">
         <v>-481000000.0</v>
       </c>
-      <c r="Z53">
-[...1 lines deleted...]
-      </c>
       <c r="AA53">
+        <v>0.0</v>
+      </c>
+      <c r="AB53">
         <v>-16000000.0</v>
       </c>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
-        <v>8000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE53">
         <v>8000000.0</v>
       </c>
       <c r="AF53">
         <v>8000000.0</v>
       </c>
       <c r="AG53">
+        <v>8000000.0</v>
+      </c>
+      <c r="AH53">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AI53">
         <v>10000000.0</v>
       </c>
       <c r="AJ53">
         <v>10000000.0</v>
       </c>
       <c r="AK53">
-        <v>31000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="AL53">
         <v>31000000.0</v>
       </c>
       <c r="AM53">
+        <v>31000000.0</v>
+      </c>
+      <c r="AN53">
         <v>28000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>26000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>16000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AR53">
         <v>6000000.0</v>
       </c>
       <c r="AS53">
         <v>6000000.0</v>
       </c>
       <c r="AT53">
+        <v>6000000.0</v>
+      </c>
+      <c r="AU53">
         <v>8000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>9000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>8000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>18000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>5000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>63000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>60000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>56678210.0</v>
       </c>
-      <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68073750.0</v>
       </c>
       <c r="BE53">
         <v>68073750.0</v>
       </c>
-      <c r="BF53"/>
-      <c r="BG53">
+      <c r="BF53">
+        <v>68073750.0</v>
+      </c>
+      <c r="BG53"/>
+      <c r="BH53">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75030270.0</v>
       </c>
       <c r="BI53">
         <v>75030270.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BJ53">
+        <v>75030270.0</v>
+      </c>
+      <c r="BK53"/>
+      <c r="BL53">
         <v>-159000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4068120.0</v>
       </c>
       <c r="BM53">
         <v>4068120.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53">
+      <c r="BN53">
+        <v>4068120.0</v>
+      </c>
+      <c r="BO53"/>
+      <c r="BP53">
         <v>-163000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042720.0</v>
       </c>
       <c r="BQ53">
         <v>1042720.0</v>
       </c>
-      <c r="BR53"/>
+      <c r="BR53">
+        <v>1042720.0</v>
+      </c>
       <c r="BS53"/>
-      <c r="BT53">
-[...1 lines deleted...]
-      </c>
+      <c r="BT53"/>
       <c r="BU53">
         <v>2240000.0</v>
       </c>
-      <c r="BV53"/>
-      <c r="BW53">
+      <c r="BV53">
+        <v>2240000.0</v>
+      </c>
+      <c r="BW53"/>
+      <c r="BX53">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1862550.0</v>
       </c>
       <c r="BY53">
         <v>1862550.0</v>
       </c>
-      <c r="BZ53"/>
-      <c r="CA53">
+      <c r="BZ53">
+        <v>1862550.0</v>
+      </c>
+      <c r="CA53"/>
+      <c r="CB53">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2752920.0</v>
       </c>
       <c r="CC53">
         <v>2752920.0</v>
       </c>
-      <c r="CD53"/>
-      <c r="CE53">
+      <c r="CD53">
+        <v>2752920.0</v>
+      </c>
+      <c r="CE53"/>
+      <c r="CF53">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91054720.0</v>
       </c>
       <c r="CG53">
         <v>91054720.0</v>
       </c>
-      <c r="CH53"/>
-      <c r="CI53">
+      <c r="CH53">
+        <v>91054720.0</v>
+      </c>
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>3000000.0</v>
       </c>
-      <c r="CJ53"/>
-      <c r="CK53">
+      <c r="CK53"/>
+      <c r="CL53">
         <v>4000000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>78500000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>153000000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>80450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="CP53">
         <v>7900000.0</v>
       </c>
       <c r="CQ53">
         <v>7900000.0</v>
       </c>
       <c r="CR53">
+        <v>7900000.0</v>
+      </c>
+      <c r="CS53">
         <v>8100000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>8300000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>8050000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>7800000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>43200000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>78600000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>46450000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>14300000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>19000000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>23700000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>16800000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>9900000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>14450000.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>19000000.0</v>
       </c>
-      <c r="DF53">
+      <c r="DG53">
         <v>17250000.0</v>
       </c>
-      <c r="DG53">
+      <c r="DH53">
         <v>15500000.0</v>
       </c>
-      <c r="DH53">
+      <c r="DI53">
         <v>11350000.0</v>
       </c>
-      <c r="DI53">
+      <c r="DJ53">
         <v>7200000.0</v>
       </c>
-      <c r="DJ53">
+      <c r="DK53">
         <v>9800000.0</v>
       </c>
-      <c r="DK53">
+      <c r="DL53">
         <v>12400000.0</v>
       </c>
-      <c r="DL53">
+      <c r="DM53">
         <v>13700000.0</v>
       </c>
-      <c r="DM53">
+      <c r="DN53">
         <v>15000000.0</v>
       </c>
-      <c r="DN53"/>
+      <c r="DO53"/>
     </row>
-    <row r="54" spans="1:118">
+    <row r="54" spans="1:119">
       <c r="A54" t="s">
         <v>94</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-      <c r="W54">
-[...1 lines deleted...]
-      </c>
+      <c r="W54"/>
       <c r="X54">
         <v>0.0</v>
       </c>
       <c r="Y54">
         <v>0.0</v>
       </c>
       <c r="Z54">
         <v>0.0</v>
       </c>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
-[...3 lines deleted...]
-      <c r="AH54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -19701,1428 +19817,1441 @@
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
+      <c r="DO54"/>
     </row>
-    <row r="55" spans="1:118">
+    <row r="55" spans="1:119">
       <c r="A55" t="s">
         <v>95</v>
       </c>
       <c r="B55">
+        <v>6334534180.0</v>
+      </c>
+      <c r="C55">
         <v>6446648825.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6225000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6892000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6709000000.0</v>
       </c>
       <c r="F55">
         <v>6709000000.0</v>
       </c>
       <c r="G55">
-        <v>6727000000.0</v>
+        <v>6709000000.0</v>
       </c>
       <c r="H55">
         <v>6727000000.0</v>
       </c>
       <c r="I55">
-        <v>6882000000.0</v>
+        <v>6727000000.0</v>
       </c>
       <c r="J55">
         <v>6882000000.0</v>
       </c>
       <c r="K55">
+        <v>6882000000.0</v>
+      </c>
+      <c r="L55">
         <v>7309000000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>7470000000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>7343000000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>6917000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7451000000.0</v>
       </c>
       <c r="S55">
         <v>7451000000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="T55">
+        <v>7451000000.0</v>
+      </c>
+      <c r="U55"/>
+      <c r="V55">
         <v>7517000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7650000000.0</v>
       </c>
       <c r="W55">
         <v>7650000000.0</v>
       </c>
       <c r="X55">
+        <v>7650000000.0</v>
+      </c>
+      <c r="Y55">
         <v>73984560131.6</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7965000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7905000000.0</v>
       </c>
       <c r="AA55">
         <v>7905000000.0</v>
       </c>
       <c r="AB55">
+        <v>7905000000.0</v>
+      </c>
+      <c r="AC55">
         <v>10310421286.03</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>7636000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7888000000.0</v>
       </c>
       <c r="AE55">
         <v>7888000000.0</v>
       </c>
       <c r="AF55">
         <v>7888000000.0</v>
       </c>
       <c r="AG55">
+        <v>7888000000.0</v>
+      </c>
+      <c r="AH55">
         <v>8847000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10066000000.0</v>
       </c>
       <c r="AI55">
         <v>10066000000.0</v>
       </c>
       <c r="AJ55">
         <v>10066000000.0</v>
       </c>
       <c r="AK55">
-        <v>11827000000.0</v>
+        <v>10066000000.0</v>
       </c>
       <c r="AL55">
         <v>11827000000.0</v>
       </c>
       <c r="AM55">
+        <v>11827000000.0</v>
+      </c>
+      <c r="AN55">
         <v>11635000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>10902000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>11397000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>10802000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>10931000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>11686000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>11348000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>10988000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>11244000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>9724000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>10668000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>10094000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>9412000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>8983000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>9836742350.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>7569000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7299018750.0</v>
       </c>
       <c r="BE55">
         <v>7299018750.0</v>
       </c>
-      <c r="BF55"/>
-      <c r="BG55">
+      <c r="BF55">
+        <v>7299018750.0</v>
+      </c>
+      <c r="BG55"/>
+      <c r="BH55">
         <v>6929000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7210562070.0</v>
       </c>
       <c r="BI55">
         <v>7210562070.0</v>
       </c>
-      <c r="BJ55"/>
-      <c r="BK55">
+      <c r="BJ55">
+        <v>7210562070.0</v>
+      </c>
+      <c r="BK55"/>
+      <c r="BL55">
         <v>7393000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7598085840.0</v>
       </c>
       <c r="BM55">
         <v>7598085840.0</v>
       </c>
-      <c r="BN55"/>
-      <c r="BO55">
+      <c r="BN55">
+        <v>7598085840.0</v>
+      </c>
+      <c r="BO55"/>
+      <c r="BP55">
         <v>7156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5983127360.0</v>
       </c>
       <c r="BQ55">
         <v>5983127360.0</v>
       </c>
-      <c r="BR55"/>
-      <c r="BS55">
+      <c r="BR55">
+        <v>5983127360.0</v>
+      </c>
+      <c r="BS55"/>
+      <c r="BT55">
         <v>6696000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6386800000.0</v>
       </c>
       <c r="BU55">
         <v>6386800000.0</v>
       </c>
-      <c r="BV55"/>
-      <c r="BW55">
+      <c r="BV55">
+        <v>6386800000.0</v>
+      </c>
+      <c r="BW55"/>
+      <c r="BX55">
         <v>6649000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6855425700.0</v>
       </c>
       <c r="BY55">
         <v>6855425700.0</v>
       </c>
-      <c r="BZ55"/>
-      <c r="CA55">
+      <c r="BZ55">
+        <v>6855425700.0</v>
+      </c>
+      <c r="CA55"/>
+      <c r="CB55">
         <v>7407000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8054355690.0</v>
       </c>
       <c r="CC55">
         <v>8054355690.0</v>
       </c>
-      <c r="CD55"/>
-      <c r="CE55">
+      <c r="CD55">
+        <v>8054355690.0</v>
+      </c>
+      <c r="CE55"/>
+      <c r="CF55">
         <v>9360000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8819586960.0</v>
       </c>
       <c r="CG55">
         <v>8819586960.0</v>
       </c>
-      <c r="CH55"/>
-      <c r="CI55">
+      <c r="CH55">
+        <v>8819586960.0</v>
+      </c>
+      <c r="CI55"/>
+      <c r="CJ55">
         <v>6501000000.0</v>
       </c>
-      <c r="CJ55"/>
-      <c r="CK55">
+      <c r="CK55"/>
+      <c r="CL55">
         <v>5350000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>5333500000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>5317000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>3784950000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>2252900000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>2249450000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>2246000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>2406900000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>2567800000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>2483200000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>2398600000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>2159650000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1920700000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>2033100000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>2145500000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>2040650000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1935800000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1842600000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>1749400000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1649700000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1550000000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1432350000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1314700000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1193600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1072500000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1009950000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>947400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>899800000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>852200000.0</v>
       </c>
-      <c r="DN55"/>
+      <c r="DO55"/>
     </row>
-    <row r="56" spans="1:118">
+    <row r="56" spans="1:119">
       <c r="A56" t="s">
         <v>96</v>
       </c>
       <c r="B56">
+        <v>2265244531.0</v>
+      </c>
+      <c r="C56">
         <v>2315922154.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2342000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2728000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2521000000.0</v>
       </c>
       <c r="F56">
         <v>2521000000.0</v>
       </c>
       <c r="G56">
+        <v>2521000000.0</v>
+      </c>
+      <c r="H56">
         <v>2431000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2433000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2514000000.0</v>
       </c>
       <c r="J56">
         <v>2514000000.0</v>
       </c>
       <c r="K56">
+        <v>2514000000.0</v>
+      </c>
+      <c r="L56">
         <v>2803000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2818000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2838000000.0</v>
       </c>
       <c r="N56">
         <v>2838000000.0</v>
       </c>
       <c r="O56">
-        <v>3221000000.0</v>
+        <v>2838000000.0</v>
       </c>
       <c r="P56">
         <v>3221000000.0</v>
       </c>
       <c r="Q56">
+        <v>3221000000.0</v>
+      </c>
+      <c r="R56">
         <v>2953000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3340000000.0</v>
       </c>
       <c r="S56">
         <v>3340000000.0</v>
       </c>
       <c r="T56">
         <v>3340000000.0</v>
       </c>
       <c r="U56">
+        <v>3340000000.0</v>
+      </c>
+      <c r="V56">
         <v>2880000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3173000000.0</v>
       </c>
       <c r="W56">
         <v>3173000000.0</v>
       </c>
       <c r="X56">
         <v>3173000000.0</v>
       </c>
       <c r="Y56">
+        <v>3173000000.0</v>
+      </c>
+      <c r="Z56">
         <v>2738000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3376000000.0</v>
       </c>
       <c r="AA56">
         <v>3376000000.0</v>
       </c>
       <c r="AB56">
+        <v>3376000000.0</v>
+      </c>
+      <c r="AC56">
         <v>4403286813.62</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2934000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2993000000.0</v>
       </c>
       <c r="AE56">
         <v>2993000000.0</v>
       </c>
       <c r="AF56">
+        <v>2993000000.0</v>
+      </c>
+      <c r="AG56">
         <v>3285000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3540000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4085000000.0</v>
       </c>
       <c r="AI56">
         <v>4085000000.0</v>
       </c>
       <c r="AJ56">
         <v>4085000000.0</v>
       </c>
       <c r="AK56">
-        <v>3573000000.0</v>
+        <v>4085000000.0</v>
       </c>
       <c r="AL56">
         <v>3573000000.0</v>
       </c>
       <c r="AM56">
+        <v>3573000000.0</v>
+      </c>
+      <c r="AN56">
         <v>4099000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2900000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2924000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2691000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3085000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4095000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4275000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3474000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3821000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2938000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>4167000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2959000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3192000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2910000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3260021380.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>2514000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394179000.0</v>
       </c>
       <c r="BE56">
         <v>2394179000.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56">
+      <c r="BF56">
+        <v>2394179000.0</v>
+      </c>
+      <c r="BG56"/>
+      <c r="BH56">
         <v>2288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2375448140.0</v>
       </c>
       <c r="BI56">
         <v>2375448140.0</v>
       </c>
-      <c r="BJ56"/>
-      <c r="BK56">
+      <c r="BJ56">
+        <v>2375448140.0</v>
+      </c>
+      <c r="BK56"/>
+      <c r="BL56">
         <v>2560000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2735520120.0</v>
       </c>
       <c r="BM56">
         <v>2735520120.0</v>
       </c>
-      <c r="BN56"/>
-      <c r="BO56">
+      <c r="BN56">
+        <v>2735520120.0</v>
+      </c>
+      <c r="BO56"/>
+      <c r="BP56">
         <v>2665000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2556749440.0</v>
       </c>
       <c r="BQ56">
         <v>2556749440.0</v>
       </c>
-      <c r="BR56"/>
-      <c r="BS56">
+      <c r="BR56">
+        <v>2556749440.0</v>
+      </c>
+      <c r="BS56"/>
+      <c r="BT56">
         <v>2394000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2520000000.0</v>
       </c>
       <c r="BU56">
         <v>2520000000.0</v>
       </c>
-      <c r="BV56"/>
-      <c r="BW56">
+      <c r="BV56">
+        <v>2520000000.0</v>
+      </c>
+      <c r="BW56"/>
+      <c r="BX56">
         <v>2443000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2543001600.0</v>
       </c>
       <c r="BY56">
         <v>2543001600.0</v>
       </c>
-      <c r="BZ56"/>
-      <c r="CA56">
+      <c r="BZ56">
+        <v>2543001600.0</v>
+      </c>
+      <c r="CA56"/>
+      <c r="CB56">
         <v>2746000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2254641480.0</v>
       </c>
       <c r="CC56">
         <v>2254641480.0</v>
       </c>
-      <c r="CD56"/>
-      <c r="CE56">
+      <c r="CD56">
+        <v>2254641480.0</v>
+      </c>
+      <c r="CE56"/>
+      <c r="CF56">
         <v>3116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2575643440.0</v>
       </c>
       <c r="CG56">
         <v>2575643440.0</v>
       </c>
-      <c r="CH56"/>
-      <c r="CI56">
+      <c r="CH56">
+        <v>2575643440.0</v>
+      </c>
+      <c r="CI56"/>
+      <c r="CJ56">
         <v>2550000000.0</v>
       </c>
-      <c r="CJ56"/>
-      <c r="CK56">
+      <c r="CK56"/>
+      <c r="CL56">
         <v>2155000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>2197000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>2239000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>1824000000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>1409000000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>1373200000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1337400000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>1489800000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>1642200000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>1393700000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>1145200000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>1142150000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>1139100000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>1237600000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>1336100000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>1260000000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>1183900000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>1079300000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>974700000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>921650000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>868600000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>801900000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>735200000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>697400000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>659600000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>628650000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>597700000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>552500000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>507300000.0</v>
       </c>
-      <c r="DN56"/>
+      <c r="DO56"/>
     </row>
-    <row r="57" spans="1:118">
+    <row r="57" spans="1:119">
       <c r="A57" t="s">
         <v>97</v>
       </c>
       <c r="B57">
+        <v>1132125283.0</v>
+      </c>
+      <c r="C57">
         <v>1158959319.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1013000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1478000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418000000.0</v>
       </c>
       <c r="F57">
         <v>1418000000.0</v>
       </c>
       <c r="G57">
-        <v>1404000000.0</v>
+        <v>1418000000.0</v>
       </c>
       <c r="H57">
         <v>1404000000.0</v>
       </c>
       <c r="I57">
-        <v>1164000000.0</v>
+        <v>1404000000.0</v>
       </c>
       <c r="J57">
         <v>1164000000.0</v>
       </c>
       <c r="K57">
+        <v>1164000000.0</v>
+      </c>
+      <c r="L57">
         <v>1464000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1479000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1494000000.0</v>
       </c>
       <c r="N57">
         <v>1494000000.0</v>
       </c>
       <c r="O57">
-        <v>1580000000.0</v>
+        <v>1494000000.0</v>
       </c>
       <c r="P57">
         <v>1580000000.0</v>
       </c>
       <c r="Q57">
+        <v>1580000000.0</v>
+      </c>
+      <c r="R57">
         <v>1337000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1645000000.0</v>
       </c>
       <c r="S57">
         <v>1645000000.0</v>
       </c>
       <c r="T57">
         <v>1645000000.0</v>
       </c>
       <c r="U57">
+        <v>1645000000.0</v>
+      </c>
+      <c r="V57">
         <v>1484000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492000000.0</v>
       </c>
       <c r="W57">
         <v>1492000000.0</v>
       </c>
       <c r="X57">
         <v>1492000000.0</v>
       </c>
       <c r="Y57">
+        <v>1492000000.0</v>
+      </c>
+      <c r="Z57">
         <v>1404000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2134000000.0</v>
       </c>
       <c r="AA57">
         <v>2134000000.0</v>
       </c>
       <c r="AB57">
+        <v>2134000000.0</v>
+      </c>
+      <c r="AC57">
         <v>2783357245.34</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2005000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1919000000.0</v>
       </c>
       <c r="AE57">
         <v>1919000000.0</v>
       </c>
       <c r="AF57">
+        <v>1919000000.0</v>
+      </c>
+      <c r="AG57">
         <v>2205000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1844000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924000000.0</v>
       </c>
       <c r="AI57">
         <v>1924000000.0</v>
       </c>
       <c r="AJ57">
         <v>1924000000.0</v>
       </c>
       <c r="AK57">
-        <v>1718000000.0</v>
+        <v>1924000000.0</v>
       </c>
       <c r="AL57">
         <v>1718000000.0</v>
       </c>
       <c r="AM57">
+        <v>1718000000.0</v>
+      </c>
+      <c r="AN57">
         <v>1907000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2241000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2187000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2121000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2396000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2446000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2463000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1992000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2090000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1701000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2242000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2120000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1725000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1371000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1958471160.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>1343000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1729577500.0</v>
       </c>
       <c r="BE57">
         <v>1729577500.0</v>
       </c>
-      <c r="BF57"/>
-      <c r="BG57">
+      <c r="BF57">
+        <v>1729577500.0</v>
+      </c>
+      <c r="BG57"/>
+      <c r="BH57">
         <v>1404000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689457100.0</v>
       </c>
       <c r="BI57">
         <v>1689457100.0</v>
       </c>
-      <c r="BJ57"/>
-      <c r="BK57">
+      <c r="BJ57">
+        <v>1689457100.0</v>
+      </c>
+      <c r="BK57"/>
+      <c r="BL57">
         <v>1593000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366888320.0</v>
       </c>
       <c r="BM57">
         <v>1366888320.0</v>
       </c>
-      <c r="BN57"/>
-      <c r="BO57">
+      <c r="BN57">
+        <v>1366888320.0</v>
+      </c>
+      <c r="BO57"/>
+      <c r="BP57">
         <v>1267000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274203840.0</v>
       </c>
       <c r="BQ57">
         <v>1274203840.0</v>
       </c>
-      <c r="BR57"/>
-      <c r="BS57">
+      <c r="BR57">
+        <v>1274203840.0</v>
+      </c>
+      <c r="BS57"/>
+      <c r="BT57">
         <v>1472000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1701840000.0</v>
       </c>
       <c r="BU57">
         <v>1701840000.0</v>
       </c>
-      <c r="BV57"/>
-      <c r="BW57">
+      <c r="BV57">
+        <v>1701840000.0</v>
+      </c>
+      <c r="BW57"/>
+      <c r="BX57">
         <v>1252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363386600.0</v>
       </c>
       <c r="BY57">
         <v>1363386600.0</v>
       </c>
-      <c r="BZ57"/>
-      <c r="CA57">
+      <c r="BZ57">
+        <v>1363386600.0</v>
+      </c>
+      <c r="CA57"/>
+      <c r="CB57">
         <v>1052000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370954160.0</v>
       </c>
       <c r="CC57">
         <v>1370954160.0</v>
       </c>
-      <c r="CD57"/>
-      <c r="CE57">
+      <c r="CD57">
+        <v>1370954160.0</v>
+      </c>
+      <c r="CE57"/>
+      <c r="CF57">
         <v>1384000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597474720.0</v>
       </c>
       <c r="CG57">
         <v>1597474720.0</v>
       </c>
-      <c r="CH57"/>
-      <c r="CI57">
+      <c r="CH57">
+        <v>1597474720.0</v>
+      </c>
+      <c r="CI57"/>
+      <c r="CJ57">
         <v>2258000000.0</v>
       </c>
-      <c r="CJ57"/>
-      <c r="CK57">
+      <c r="CK57"/>
+      <c r="CL57">
         <v>1488000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1421000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1354000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1292750000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>1231500000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1162750000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>1094000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>1090850000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>1087700000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>911500000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>735300000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>625950000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>516600000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>589700000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>662800000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>666500000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>670200000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>696950000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>723700000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>603250000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>482800000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>431700000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>380600000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>308250000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>235900000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>237750000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>239600000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>245150000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>250700000.0</v>
       </c>
-      <c r="DN57"/>
+      <c r="DO57"/>
     </row>
-    <row r="58" spans="1:118">
+    <row r="58" spans="1:119">
       <c r="A58" t="s">
         <v>98</v>
       </c>
       <c r="B58">
+        <v>2995808257.0</v>
+      </c>
+      <c r="C58">
         <v>2790087250.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2620000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2839000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2898000000.0</v>
       </c>
       <c r="F58">
         <v>2898000000.0</v>
       </c>
       <c r="G58">
-        <v>2739000000.0</v>
+        <v>2898000000.0</v>
       </c>
       <c r="H58">
         <v>2739000000.0</v>
       </c>
       <c r="I58">
-        <v>2694000000.0</v>
+        <v>2739000000.0</v>
       </c>
       <c r="J58">
         <v>2694000000.0</v>
       </c>
       <c r="K58">
+        <v>2694000000.0</v>
+      </c>
+      <c r="L58">
         <v>2894000000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>2978000000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>3063000000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>2878000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3317000000.0</v>
       </c>
       <c r="S58">
         <v>3317000000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="T58">
+        <v>3317000000.0</v>
+      </c>
+      <c r="U58"/>
+      <c r="V58">
         <v>3324000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3327000000.0</v>
       </c>
       <c r="W58">
         <v>3327000000.0</v>
       </c>
       <c r="X58">
+        <v>3327000000.0</v>
+      </c>
+      <c r="Y58">
         <v>32176030269.04</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3673000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3380000000.0</v>
       </c>
       <c r="AA58">
         <v>3380000000.0</v>
       </c>
       <c r="AB58">
+        <v>3380000000.0</v>
+      </c>
+      <c r="AC58">
         <v>4408503978.09</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3539000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3867000000.0</v>
       </c>
       <c r="AE58">
         <v>3867000000.0</v>
       </c>
       <c r="AF58">
         <v>3867000000.0</v>
       </c>
       <c r="AG58">
+        <v>3867000000.0</v>
+      </c>
+      <c r="AH58">
         <v>4885000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5718000000.0</v>
       </c>
       <c r="AI58">
         <v>5718000000.0</v>
       </c>
       <c r="AJ58">
         <v>5718000000.0</v>
       </c>
       <c r="AK58">
-        <v>5367000000.0</v>
+        <v>5718000000.0</v>
       </c>
       <c r="AL58">
         <v>5367000000.0</v>
       </c>
       <c r="AM58">
+        <v>5367000000.0</v>
+      </c>
+      <c r="AN58">
         <v>5217000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5498000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5412000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5230000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5225000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5914000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5638000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5192000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>5282000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4499000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>5063000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>5378000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>4776000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4689000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>4842914040.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>3869000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3421336250.0</v>
       </c>
       <c r="BE58">
         <v>3421336250.0</v>
       </c>
-      <c r="BF58"/>
-      <c r="BG58">
+      <c r="BF58">
+        <v>3421336250.0</v>
+      </c>
+      <c r="BG58"/>
+      <c r="BH58">
         <v>3389000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3567765900.0</v>
       </c>
       <c r="BI58">
         <v>3567765900.0</v>
       </c>
-      <c r="BJ58"/>
-      <c r="BK58">
+      <c r="BJ58">
+        <v>3567765900.0</v>
+      </c>
+      <c r="BK58"/>
+      <c r="BL58">
         <v>3929000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3865876320.0</v>
       </c>
       <c r="BM58">
         <v>3865876320.0</v>
       </c>
-      <c r="BN58"/>
-      <c r="BO58">
+      <c r="BN58">
+        <v>3865876320.0</v>
+      </c>
+      <c r="BO58"/>
+      <c r="BP58">
         <v>3862000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3168826080.0</v>
       </c>
       <c r="BQ58">
         <v>3168826080.0</v>
       </c>
-      <c r="BR58"/>
-      <c r="BS58">
+      <c r="BR58">
+        <v>3168826080.0</v>
+      </c>
+      <c r="BS58"/>
+      <c r="BT58">
         <v>3650000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3243520000.0</v>
       </c>
       <c r="BU58">
         <v>3243520000.0</v>
       </c>
-      <c r="BV58"/>
-      <c r="BW58">
+      <c r="BV58">
+        <v>3243520000.0</v>
+      </c>
+      <c r="BW58"/>
+      <c r="BX58">
         <v>3361000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3324030900.0</v>
       </c>
       <c r="BY58">
         <v>3324030900.0</v>
       </c>
-      <c r="BZ58"/>
-      <c r="CA58">
+      <c r="BZ58">
+        <v>3324030900.0</v>
+      </c>
+      <c r="CA58"/>
+      <c r="CB58">
         <v>3709000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4282167060.0</v>
       </c>
       <c r="CC58">
         <v>4282167060.0</v>
       </c>
-      <c r="CD58"/>
-      <c r="CE58">
+      <c r="CD58">
+        <v>4282167060.0</v>
+      </c>
+      <c r="CE58"/>
+      <c r="CF58">
         <v>4888000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4605628080.0</v>
       </c>
       <c r="CG58">
         <v>4605628080.0</v>
       </c>
-      <c r="CH58"/>
-      <c r="CI58">
+      <c r="CH58">
+        <v>4605628080.0</v>
+      </c>
+      <c r="CI58"/>
+      <c r="CJ58">
         <v>4557000000.0</v>
       </c>
-      <c r="CJ58"/>
-      <c r="CK58">
+      <c r="CK58"/>
+      <c r="CL58">
         <v>4023000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>4128000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>4233000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>3164950000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>2096900000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1975300000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1853700000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1783050000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1712400000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1529550000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1346700000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1133650000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>920600000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1003900000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1087200000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1020950000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>954700000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>996300000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>1037900000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>966150000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>894400000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>862700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>831000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>651050000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>471100000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>471700000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>472300000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>453100000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>433900000.0</v>
       </c>
-      <c r="DN58"/>
+      <c r="DO58"/>
     </row>
-    <row r="59" spans="1:118">
+    <row r="59" spans="1:119">
       <c r="A59" t="s">
         <v>99</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-      <c r="W59">
-[...1 lines deleted...]
-      </c>
+      <c r="W59"/>
       <c r="X59">
         <v>0.0</v>
       </c>
       <c r="Y59">
         <v>0.0</v>
       </c>
       <c r="Z59">
         <v>0.0</v>
       </c>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
-[...3 lines deleted...]
-      <c r="AH59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -21163,510 +21292,514 @@
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
+      <c r="DO59"/>
     </row>
-    <row r="60" spans="1:118">
+    <row r="60" spans="1:119">
       <c r="A60" t="s">
         <v>100</v>
       </c>
       <c r="B60">
+        <v>3322822496.0</v>
+      </c>
+      <c r="C60">
         <v>3641587939.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3589000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4038000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3796000000.0</v>
       </c>
       <c r="F60">
         <v>3796000000.0</v>
       </c>
       <c r="G60">
-        <v>3974000000.0</v>
+        <v>3796000000.0</v>
       </c>
       <c r="H60">
         <v>3974000000.0</v>
       </c>
       <c r="I60">
-        <v>4175000000.0</v>
+        <v>3974000000.0</v>
       </c>
       <c r="J60">
         <v>4175000000.0</v>
       </c>
       <c r="K60">
+        <v>4175000000.0</v>
+      </c>
+      <c r="L60">
         <v>4402000000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>4481000000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>4270000000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>4029000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4125000000.0</v>
       </c>
       <c r="S60">
         <v>4125000000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="T60">
+        <v>4125000000.0</v>
+      </c>
+      <c r="U60"/>
+      <c r="V60">
         <v>4183000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4313000000.0</v>
       </c>
       <c r="W60">
         <v>4313000000.0</v>
       </c>
       <c r="X60">
+        <v>4313000000.0</v>
+      </c>
+      <c r="Y60">
         <v>41711818019.31</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>4282000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4516000000.0</v>
       </c>
       <c r="AA60">
         <v>4516000000.0</v>
       </c>
       <c r="AB60">
+        <v>4516000000.0</v>
+      </c>
+      <c r="AC60">
         <v>5890178687.88</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4088000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4013000000.0</v>
       </c>
       <c r="AE60">
         <v>4013000000.0</v>
       </c>
       <c r="AF60">
         <v>4013000000.0</v>
       </c>
       <c r="AG60">
+        <v>4013000000.0</v>
+      </c>
+      <c r="AH60">
         <v>3957000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4344000000.0</v>
       </c>
       <c r="AI60">
         <v>4344000000.0</v>
       </c>
       <c r="AJ60">
         <v>4344000000.0</v>
       </c>
       <c r="AK60">
+        <v>4344000000.0</v>
+      </c>
+      <c r="AL60">
         <v>6457000000.0</v>
       </c>
-      <c r="AL60"/>
-      <c r="AM60">
+      <c r="AM60"/>
+      <c r="AN60">
         <v>6414000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>5398000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>5979000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>5567000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>5700000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>5753000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>5686000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>5779000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>5943000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>5192000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>5538000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>4392000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>4345000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>4033000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>4721363180.0</v>
       </c>
-      <c r="BB60"/>
-      <c r="BC60">
+      <c r="BC60"/>
+      <c r="BD60">
         <v>3509000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3698673750.0</v>
       </c>
       <c r="BE60">
         <v>3698673750.0</v>
       </c>
-      <c r="BF60"/>
-      <c r="BG60">
+      <c r="BF60">
+        <v>3698673750.0</v>
+      </c>
+      <c r="BG60"/>
+      <c r="BH60">
         <v>3364000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3474871280.0</v>
       </c>
       <c r="BI60">
         <v>3474871280.0</v>
       </c>
-      <c r="BJ60"/>
-      <c r="BK60">
+      <c r="BJ60">
+        <v>3474871280.0</v>
+      </c>
+      <c r="BK60"/>
+      <c r="BL60">
         <v>3291000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3563091960.0</v>
       </c>
       <c r="BM60">
         <v>3563091960.0</v>
       </c>
-      <c r="BN60"/>
-      <c r="BO60">
+      <c r="BN60">
+        <v>3563091960.0</v>
+      </c>
+      <c r="BO60"/>
+      <c r="BP60">
         <v>3148000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2601586400.0</v>
       </c>
       <c r="BQ60">
         <v>2601586400.0</v>
       </c>
-      <c r="BR60"/>
-      <c r="BS60">
+      <c r="BR60">
+        <v>2601586400.0</v>
+      </c>
+      <c r="BS60"/>
+      <c r="BT60">
         <v>2846000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2948400000.0</v>
       </c>
       <c r="BU60">
         <v>2948400000.0</v>
       </c>
-      <c r="BV60"/>
-      <c r="BW60">
+      <c r="BV60">
+        <v>2948400000.0</v>
+      </c>
+      <c r="BW60"/>
+      <c r="BX60">
         <v>3077000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3339552150.0</v>
       </c>
       <c r="BY60">
         <v>3339552150.0</v>
       </c>
-      <c r="BZ60"/>
-      <c r="CA60">
+      <c r="BZ60">
+        <v>3339552150.0</v>
+      </c>
+      <c r="CA60"/>
+      <c r="CB60">
         <v>3509000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3596001750.0</v>
       </c>
       <c r="CC60">
         <v>3596001750.0</v>
       </c>
-      <c r="CD60"/>
-      <c r="CE60">
+      <c r="CD60">
+        <v>3596001750.0</v>
+      </c>
+      <c r="CE60"/>
+      <c r="CF60">
         <v>4299000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4048587440.0</v>
       </c>
       <c r="CG60">
         <v>4048587440.0</v>
       </c>
-      <c r="CH60"/>
-      <c r="CI60">
+      <c r="CH60">
+        <v>4048587440.0</v>
+      </c>
+      <c r="CI60"/>
+      <c r="CJ60">
         <v>1831000000.0</v>
       </c>
-      <c r="CJ60"/>
-      <c r="CK60">
+      <c r="CK60"/>
+      <c r="CL60">
         <v>1321000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1184500000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1048000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>600250000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>152500000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>270550000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>388600000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>610900000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>833200000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>934650000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>1036100000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>1016700000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>997300000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>1024650000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>1052000000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>1013700000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>975400000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>840600000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>705800000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>677250000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>648700000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>558850000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>469000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>531400000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>593800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>518950000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>444100000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>416400000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>388700000.0</v>
       </c>
-      <c r="DN60"/>
+      <c r="DO60"/>
     </row>
-    <row r="61" spans="1:118">
+    <row r="61" spans="1:119">
       <c r="A61" t="s">
         <v>101</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-12000000.0</v>
       </c>
-      <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-7000000.0</v>
       </c>
-      <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-7000000.0</v>
       </c>
-      <c r="T61"/>
-      <c r="U61">
+      <c r="U61"/>
+      <c r="V61">
         <v>-17000000.0</v>
       </c>
-      <c r="V61"/>
-      <c r="W61">
+      <c r="W61"/>
+      <c r="X61">
         <v>-24000000.0</v>
       </c>
-      <c r="X61">
-[...1 lines deleted...]
-      </c>
       <c r="Y61">
+        <v>0.0</v>
+      </c>
+      <c r="Z61">
         <v>-58000000.0</v>
       </c>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
       <c r="AA61">
+        <v>0.0</v>
+      </c>
+      <c r="AB61">
         <v>-33000000.0</v>
       </c>
-      <c r="AB61">
-[...1 lines deleted...]
-      </c>
       <c r="AC61">
+        <v>0.0</v>
+      </c>
+      <c r="AD61">
         <v>-59000000.0</v>
       </c>
-      <c r="AD61">
-[...1 lines deleted...]
-      </c>
       <c r="AE61">
+        <v>0.0</v>
+      </c>
+      <c r="AF61">
         <v>-370405579.11</v>
       </c>
-      <c r="AF61"/>
-      <c r="AG61">
+      <c r="AG61"/>
+      <c r="AH61">
         <v>-128646606.75</v>
       </c>
-      <c r="AH61"/>
-      <c r="AI61">
+      <c r="AI61"/>
+      <c r="AJ61">
         <v>-97462000.0</v>
       </c>
-      <c r="AJ61"/>
-      <c r="AK61">
+      <c r="AK61"/>
+      <c r="AL61">
         <v>-91370000.0</v>
       </c>
-      <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-106171000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-113234000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-116835000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-167629000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-162425000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-197730000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-167499000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-205487000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-231501000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-208871000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-210870000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-183848000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-155203000.0</v>
       </c>
-      <c r="AZ61"/>
-      <c r="BA61">
+      <c r="BA61"/>
+      <c r="BB61">
         <v>-163733000.0</v>
       </c>
-      <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-      <c r="BE61">
+      <c r="BE61"/>
+      <c r="BF61">
         <v>-279786000.0</v>
       </c>
-      <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
-      <c r="BI61">
+      <c r="BI61"/>
+      <c r="BJ61">
         <v>-254618000.0</v>
       </c>
-      <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
-      <c r="BM61">
+      <c r="BM61"/>
+      <c r="BN61">
         <v>-262976000.0</v>
       </c>
-      <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
@@ -21675,106 +21808,107 @@
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
+      <c r="DO61"/>
     </row>
-    <row r="62" spans="1:118">
+    <row r="62" spans="1:119">
       <c r="A62" t="s">
         <v>102</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
-      <c r="W62">
-[...1 lines deleted...]
-      </c>
+      <c r="W62"/>
       <c r="X62">
         <v>0.0</v>
       </c>
       <c r="Y62">
         <v>0.0</v>
       </c>
       <c r="Z62">
         <v>0.0</v>
       </c>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
-      <c r="AD62"/>
-[...7 lines deleted...]
-      <c r="AH62"/>
+      <c r="AD62">
+        <v>0.0</v>
+      </c>
+      <c r="AE62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -21815,50 +21949,51 @@
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
+      <c r="DO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21978,51 +22113,51 @@
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>1717000000.0</v>
       </c>
       <c r="C2">
         <v>1741000000.0</v>
       </c>
       <c r="D2">
         <v>1839000000.0</v>
       </c>
       <c r="E2">
         <v>2046000000.0</v>
       </c>
       <c r="F2">
         <v>1747000000.0</v>
       </c>
       <c r="G2">
         <v>1767000000.0</v>
       </c>
       <c r="H2">
         <v>1858000000.0</v>
       </c>
       <c r="I2">
         <v>1943000000.0</v>
       </c>
@@ -22080,51 +22215,51 @@
       <c r="AA2">
         <v>1354438960.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2">
         <v>1176000000.0</v>
       </c>
       <c r="AD2">
         <v>1114200000.0</v>
       </c>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>571000000.0</v>
       </c>
       <c r="C3">
         <v>526000000.0</v>
       </c>
       <c r="D3">
         <v>543000000.0</v>
       </c>
       <c r="E3">
         <v>551000000.0</v>
       </c>
       <c r="F3">
         <v>518000000.0</v>
       </c>
       <c r="G3">
         <v>585000000.0</v>
       </c>
       <c r="H3">
         <v>595000000.0</v>
       </c>
       <c r="I3">
         <v>591000000.0</v>
       </c>
@@ -22206,51 +22341,51 @@
       </c>
       <c r="AJ3">
         <v>51600000.0</v>
       </c>
       <c r="AK3">
         <v>42700000.0</v>
       </c>
       <c r="AL3">
         <v>38900000.0</v>
       </c>
       <c r="AM3">
         <v>31200000.0</v>
       </c>
       <c r="AN3">
         <v>27500000.0</v>
       </c>
       <c r="AO3">
         <v>27800000.0</v>
       </c>
       <c r="AP3">
         <v>24100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>12043112814.09</v>
       </c>
       <c r="M4">
         <v>422052639.78</v>
       </c>
@@ -22266,51 +22401,51 @@
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5">
         <v>532000000.0</v>
       </c>
       <c r="C5">
         <v>589000000.0</v>
       </c>
       <c r="D5">
         <v>554000000.0</v>
       </c>
       <c r="E5">
         <v>379000000.0</v>
       </c>
       <c r="F5">
         <v>233000000.0</v>
       </c>
       <c r="G5">
         <v>428000000.0</v>
       </c>
       <c r="H5">
         <v>245000000.0</v>
       </c>
       <c r="I5">
         <v>496000000.0</v>
       </c>
@@ -22394,51 +22529,51 @@
       </c>
       <c r="AJ5">
         <v>238900000.0</v>
       </c>
       <c r="AK5">
         <v>291400000.0</v>
       </c>
       <c r="AL5">
         <v>312400000.0</v>
       </c>
       <c r="AM5">
         <v>235400000.0</v>
       </c>
       <c r="AN5">
         <v>170600000.0</v>
       </c>
       <c r="AO5">
         <v>141100000.0</v>
       </c>
       <c r="AP5">
         <v>130900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>1103000000.0</v>
       </c>
       <c r="C6">
         <v>1115000000.0</v>
       </c>
       <c r="D6">
         <v>1097000000.0</v>
       </c>
       <c r="E6">
         <v>930000000.0</v>
       </c>
       <c r="F6">
         <v>751000000.0</v>
       </c>
       <c r="G6">
         <v>1013000000.0</v>
       </c>
       <c r="H6">
         <v>840000000.0</v>
       </c>
       <c r="I6">
         <v>1087000000.0</v>
       </c>
@@ -22522,51 +22657,51 @@
       </c>
       <c r="AJ6">
         <v>290500000.0</v>
       </c>
       <c r="AK6">
         <v>334100000.0</v>
       </c>
       <c r="AL6">
         <v>351300000.0</v>
       </c>
       <c r="AM6">
         <v>266600000.0</v>
       </c>
       <c r="AN6">
         <v>198100000.0</v>
       </c>
       <c r="AO6">
         <v>168900000.0</v>
       </c>
       <c r="AP6">
         <v>155000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
@@ -22580,51 +22715,51 @@
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>5000000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>1175000000.0</v>
       </c>
       <c r="M8">
         <v>422052639.78</v>
       </c>
@@ -22638,51 +22773,51 @@
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
         <v>1860000000.0</v>
       </c>
       <c r="C9">
         <v>1811000000.0</v>
       </c>
       <c r="D9">
         <v>1835000000.0</v>
       </c>
       <c r="E9">
         <v>1795000000.0</v>
       </c>
       <c r="F9">
         <v>1681000000.0</v>
       </c>
       <c r="G9">
         <v>1630000000.0</v>
       </c>
       <c r="H9">
         <v>2011000000.0</v>
       </c>
       <c r="I9">
         <v>2186000000.0</v>
       </c>
@@ -22766,51 +22901,51 @@
       </c>
       <c r="AJ9">
         <v>1600400000.0</v>
       </c>
       <c r="AK9">
         <v>1535100000.0</v>
       </c>
       <c r="AL9">
         <v>1459900000.0</v>
       </c>
       <c r="AM9">
         <v>1194600000.0</v>
       </c>
       <c r="AN9">
         <v>952200000.0</v>
       </c>
       <c r="AO9">
         <v>952600000.0</v>
       </c>
       <c r="AP9">
         <v>970100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
         <v>446985043.0</v>
       </c>
       <c r="C10">
         <v>510000000.0</v>
       </c>
       <c r="D10">
         <v>493000000.0</v>
       </c>
       <c r="E10">
         <v>322000000.0</v>
       </c>
       <c r="F10">
         <v>177000000.0</v>
       </c>
       <c r="G10">
         <v>380000000.0</v>
       </c>
       <c r="H10">
         <v>232000000.0</v>
       </c>
       <c r="I10">
         <v>498000000.0</v>
       </c>
@@ -22894,51 +23029,51 @@
       </c>
       <c r="AJ10">
         <v>179600000.0</v>
       </c>
       <c r="AK10">
         <v>226300000.0</v>
       </c>
       <c r="AL10">
         <v>250500000.0</v>
       </c>
       <c r="AM10">
         <v>198900000.0</v>
       </c>
       <c r="AN10">
         <v>151800000.0</v>
       </c>
       <c r="AO10">
         <v>121100000.0</v>
       </c>
       <c r="AP10">
         <v>109300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11">
         <v>118348337.0</v>
       </c>
       <c r="C11">
         <v>75000000.0</v>
       </c>
       <c r="D11">
         <v>113000000.0</v>
       </c>
       <c r="E11">
         <v>79000000.0</v>
       </c>
       <c r="F11">
         <v>-1000000.0</v>
       </c>
       <c r="G11">
         <v>50000000.0</v>
       </c>
       <c r="H11">
         <v>-34000000.0</v>
       </c>
       <c r="I11">
         <v>-92000000.0</v>
       </c>
@@ -23022,51 +23157,51 @@
       </c>
       <c r="AJ11">
         <v>44800000.0</v>
       </c>
       <c r="AK11">
         <v>68600000.0</v>
       </c>
       <c r="AL11">
         <v>76100000.0</v>
       </c>
       <c r="AM11">
         <v>67800000.0</v>
       </c>
       <c r="AN11">
         <v>51500000.0</v>
       </c>
       <c r="AO11">
         <v>44500000.0</v>
       </c>
       <c r="AP11">
         <v>46500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12">
         <v>69444065.0</v>
       </c>
       <c r="C12">
         <v>79000000.0</v>
       </c>
       <c r="D12">
         <v>61000000.0</v>
       </c>
       <c r="E12">
         <v>69000000.0</v>
       </c>
       <c r="F12">
         <v>68000000.0</v>
       </c>
       <c r="G12">
         <v>79000000.0</v>
       </c>
       <c r="H12">
         <v>84000000.0</v>
       </c>
       <c r="I12">
         <v>91000000.0</v>
       </c>
@@ -23150,51 +23285,51 @@
       </c>
       <c r="AJ12">
         <v>59300000.0</v>
       </c>
       <c r="AK12">
         <v>65100000.0</v>
       </c>
       <c r="AL12">
         <v>61900000.0</v>
       </c>
       <c r="AM12">
         <v>36500000.0</v>
       </c>
       <c r="AN12">
         <v>18800000.0</v>
       </c>
       <c r="AO12">
         <v>20000000.0</v>
       </c>
       <c r="AP12">
         <v>21600000.0</v>
       </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13">
         <v>42000000.0</v>
       </c>
       <c r="C13">
         <v>55000000.0</v>
       </c>
       <c r="D13">
         <v>50000000.0</v>
       </c>
       <c r="E13">
         <v>52000000.0</v>
       </c>
       <c r="F13">
         <v>42000000.0</v>
       </c>
       <c r="G13">
         <v>50000000.0</v>
       </c>
       <c r="H13">
         <v>56000000.0</v>
       </c>
       <c r="I13">
         <v>65000000.0</v>
       </c>
@@ -23218,51 +23353,51 @@
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
         <v>-1000000.0</v>
       </c>
       <c r="C14">
         <v>-1000000.0</v>
       </c>
       <c r="D14">
         <v>-2000000.0</v>
       </c>
       <c r="E14">
         <v>-2000000.0</v>
       </c>
       <c r="F14">
         <v>-1000000.0</v>
       </c>
       <c r="G14">
         <v>9000000.0</v>
       </c>
       <c r="H14">
         <v>10000000.0</v>
       </c>
       <c r="I14">
         <v>9000000.0</v>
       </c>
@@ -23310,51 +23445,51 @@
       <c r="Y14">
         <v>35409000.0</v>
       </c>
       <c r="Z14">
         <v>29086000.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
         <v>327658620.0</v>
       </c>
       <c r="C15">
         <v>434000000.0</v>
       </c>
       <c r="D15">
         <v>378000000.0</v>
       </c>
       <c r="E15">
         <v>242000000.0</v>
       </c>
       <c r="F15">
         <v>177000000.0</v>
       </c>
       <c r="G15">
         <v>330000000.0</v>
       </c>
       <c r="H15">
         <v>264000000.0</v>
       </c>
       <c r="I15">
         <v>588000000.0</v>
       </c>
@@ -23438,51 +23573,51 @@
       </c>
       <c r="AJ15">
         <v>134100000.0</v>
       </c>
       <c r="AK15">
         <v>88200000.0</v>
       </c>
       <c r="AL15">
         <v>276200000.0</v>
       </c>
       <c r="AM15">
         <v>175700000.0</v>
       </c>
       <c r="AN15">
         <v>239300000.0</v>
       </c>
       <c r="AO15">
         <v>64400000.0</v>
       </c>
       <c r="AP15">
         <v>69100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
         <v>335000000.0</v>
       </c>
       <c r="C16">
         <v>434000000.0</v>
       </c>
       <c r="D16">
         <v>378000000.0</v>
       </c>
       <c r="E16">
         <v>242000000.0</v>
       </c>
       <c r="F16">
         <v>159000000.0</v>
       </c>
       <c r="G16">
         <v>310000000.0</v>
       </c>
       <c r="H16">
         <v>264000000.0</v>
       </c>
       <c r="I16">
         <v>588000000.0</v>
       </c>
@@ -23532,51 +23667,51 @@
         <v>98131000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16">
         <v>267695000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17">
         <v>336000000.0</v>
       </c>
       <c r="C17">
         <v>435000000.0</v>
       </c>
       <c r="D17">
         <v>380000000.0</v>
       </c>
       <c r="E17">
         <v>244000000.0</v>
       </c>
       <c r="F17">
         <v>160000000.0</v>
       </c>
       <c r="G17">
         <v>310000000.0</v>
       </c>
       <c r="H17">
         <v>266000000.0</v>
       </c>
       <c r="I17">
         <v>590000000.0</v>
       </c>
@@ -23604,51 +23739,51 @@
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>-33000000.0</v>
       </c>
       <c r="C18">
         <v>-24000000.0</v>
       </c>
       <c r="D18">
         <v>-11000000.0</v>
       </c>
       <c r="E18">
         <v>-2000000.0</v>
       </c>
       <c r="F18">
         <v>-26000000.0</v>
       </c>
       <c r="G18">
         <v>-57000000.0</v>
       </c>
       <c r="H18">
         <v>-28000000.0</v>
       </c>
       <c r="I18">
         <v>-14000000.0</v>
       </c>
@@ -23670,51 +23805,51 @@
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
@@ -23728,51 +23863,51 @@
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>1.0E+18</v>
       </c>
       <c r="L20">
         <v>1.0E+18</v>
       </c>
       <c r="M20">
         <v>186886777.76</v>
       </c>
@@ -23786,51 +23921,51 @@
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>618149994.0</v>
       </c>
       <c r="C21">
         <v>541000000.0</v>
       </c>
       <c r="D21">
         <v>498000000.0</v>
       </c>
       <c r="E21">
         <v>271000000.0</v>
       </c>
       <c r="F21">
         <v>183000000.0</v>
       </c>
       <c r="G21">
         <v>411000000.0</v>
       </c>
       <c r="H21">
         <v>275000000.0</v>
       </c>
       <c r="I21">
         <v>553000000.0</v>
       </c>
@@ -23914,51 +24049,51 @@
       </c>
       <c r="AJ21">
         <v>169300000.0</v>
       </c>
       <c r="AK21">
         <v>291400000.0</v>
       </c>
       <c r="AL21">
         <v>312400000.0</v>
       </c>
       <c r="AM21">
         <v>235400000.0</v>
       </c>
       <c r="AN21">
         <v>170600000.0</v>
       </c>
       <c r="AO21">
         <v>141100000.0</v>
       </c>
       <c r="AP21">
         <v>130900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
@@ -23972,51 +24107,51 @@
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
         <v>2981000000.0</v>
       </c>
       <c r="C23">
         <v>3011000000.0</v>
       </c>
       <c r="D23">
         <v>3176000000.0</v>
       </c>
       <c r="E23">
         <v>3570000000.0</v>
       </c>
       <c r="F23">
         <v>3245000000.0</v>
       </c>
       <c r="G23">
         <v>2986000000.0</v>
       </c>
       <c r="H23">
         <v>3664000000.0</v>
       </c>
       <c r="I23">
         <v>3850000000.0</v>
       </c>
@@ -24100,51 +24235,51 @@
       </c>
       <c r="AJ23">
         <v>1455300000.0</v>
       </c>
       <c r="AK23">
         <v>1535100000.0</v>
       </c>
       <c r="AL23">
         <v>1459900000.0</v>
       </c>
       <c r="AM23">
         <v>1194600000.0</v>
       </c>
       <c r="AN23">
         <v>952200000.0</v>
       </c>
       <c r="AO23">
         <v>952600000.0</v>
       </c>
       <c r="AP23">
         <v>970100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
@@ -24158,51 +24293,51 @@
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
         <v>571000000.0</v>
       </c>
       <c r="C25">
         <v>526000000.0</v>
       </c>
       <c r="D25">
         <v>543000000.0</v>
       </c>
       <c r="E25">
         <v>618000000.0</v>
       </c>
       <c r="F25">
         <v>408000000.0</v>
       </c>
       <c r="G25">
         <v>317000000.0</v>
       </c>
       <c r="H25">
         <v>389000000.0</v>
       </c>
       <c r="I25">
         <v>253000000.0</v>
       </c>
@@ -24222,51 +24357,51 @@
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
     </row>
     <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>291000000.0</v>
       </c>
       <c r="D26">
         <v>284000000.0</v>
       </c>
       <c r="E26">
         <v>303000000.0</v>
       </c>
       <c r="F26">
         <v>279000000.0</v>
       </c>
       <c r="G26">
         <v>280000000.0</v>
       </c>
       <c r="H26">
         <v>13000000.0</v>
       </c>
       <c r="I26">
         <v>14000000.0</v>
       </c>
       <c r="J26">
         <v>14000000.0</v>
@@ -24302,51 +24437,51 @@
       <c r="AG26"/>
       <c r="AH26">
         <v>10800000.0</v>
       </c>
       <c r="AI26">
         <v>8200000.0</v>
       </c>
       <c r="AJ26">
         <v>9700000.0</v>
       </c>
       <c r="AK26">
         <v>8800000.0</v>
       </c>
       <c r="AL26">
         <v>5600000.0</v>
       </c>
       <c r="AM26">
         <v>4300000.0</v>
       </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27">
         <v>563000000.0</v>
       </c>
       <c r="C27">
         <v>553000000.0</v>
       </c>
       <c r="D27">
         <v>596000000.0</v>
       </c>
       <c r="E27">
         <v>625000000.0</v>
       </c>
       <c r="F27">
         <v>583000000.0</v>
       </c>
       <c r="G27">
         <v>631000000.0</v>
       </c>
       <c r="H27">
         <v>704000000.0</v>
       </c>
       <c r="I27">
         <v>847000000.0</v>
       </c>
@@ -24376,51 +24511,51 @@
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
         <v>733000000.0</v>
       </c>
       <c r="C28">
         <v>754000000.0</v>
       </c>
       <c r="D28">
         <v>767000000.0</v>
       </c>
       <c r="E28">
         <v>823000000.0</v>
       </c>
       <c r="F28">
         <v>802000000.0</v>
       </c>
       <c r="G28">
         <v>816000000.0</v>
       </c>
       <c r="H28">
         <v>986000000.0</v>
       </c>
       <c r="I28">
         <v>1025000000.0</v>
       </c>
@@ -24474,51 +24609,51 @@
       </c>
       <c r="Z28">
         <v>2381275800.0</v>
       </c>
       <c r="AA28">
         <v>2094928080.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
         <v>121000000.0</v>
       </c>
       <c r="C29">
         <v>75000000.0</v>
       </c>
       <c r="D29">
         <v>113000000.0</v>
       </c>
       <c r="E29">
         <v>79000000.0</v>
       </c>
       <c r="F29">
         <v>-3000000.0</v>
       </c>
       <c r="G29">
         <v>44000000.0</v>
       </c>
       <c r="H29">
         <v>-34000000.0</v>
       </c>
       <c r="I29">
         <v>-92000000.0</v>
       </c>
@@ -24542,51 +24677,51 @@
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
         <v>1264000000.0</v>
       </c>
       <c r="C30">
         <v>1270000000.0</v>
       </c>
       <c r="D30">
         <v>1337000000.0</v>
       </c>
       <c r="E30">
         <v>1524000000.0</v>
       </c>
       <c r="F30">
         <v>1498000000.0</v>
       </c>
       <c r="G30">
         <v>1219000000.0</v>
       </c>
       <c r="H30">
         <v>1806000000.0</v>
       </c>
       <c r="I30">
         <v>1907000000.0</v>
       </c>
@@ -24670,51 +24805,51 @@
       </c>
       <c r="AJ30">
         <v>1455300000.0</v>
       </c>
       <c r="AK30">
         <v>1535100000.0</v>
       </c>
       <c r="AL30">
         <v>1459900000.0</v>
       </c>
       <c r="AM30">
         <v>1194600000.0</v>
       </c>
       <c r="AN30">
         <v>952200000.0</v>
       </c>
       <c r="AO30">
         <v>952600000.0</v>
       </c>
       <c r="AP30">
         <v>970100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B31">
         <v>-171164951.0</v>
       </c>
       <c r="C31">
         <v>-31000000.0</v>
       </c>
       <c r="D31">
         <v>-5000000.0</v>
       </c>
       <c r="E31">
         <v>51000000.0</v>
       </c>
       <c r="F31">
         <v>-6000000.0</v>
       </c>
       <c r="G31">
         <v>-31000000.0</v>
       </c>
       <c r="H31">
         <v>-43000000.0</v>
       </c>
       <c r="I31">
         <v>-55000000.0</v>
       </c>
@@ -24798,51 +24933,51 @@
       </c>
       <c r="AJ31">
         <v>10300000.0</v>
       </c>
       <c r="AK31">
         <v>-65100000.0</v>
       </c>
       <c r="AL31">
         <v>-61900000.0</v>
       </c>
       <c r="AM31">
         <v>-36500000.0</v>
       </c>
       <c r="AN31">
         <v>-18800000.0</v>
       </c>
       <c r="AO31">
         <v>-20000000.0</v>
       </c>
       <c r="AP31">
         <v>-21600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B32">
         <v>3577000000.0</v>
       </c>
       <c r="C32">
         <v>3552000000.0</v>
       </c>
       <c r="D32">
         <v>3674000000.0</v>
       </c>
       <c r="E32">
         <v>3841000000.0</v>
       </c>
       <c r="F32">
         <v>3428000000.0</v>
       </c>
       <c r="G32">
         <v>3397000000.0</v>
       </c>
       <c r="H32">
         <v>3869000000.0</v>
       </c>
       <c r="I32">
         <v>4129000000.0</v>
       </c>
@@ -24945,1993 +25080,2007 @@
       <c r="AP32">
         <v>970100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DT32"/>
+  <dimension ref="A1:DU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:124">
+    <row r="1" spans="1:125">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F1" t="s">
         <v>105</v>
       </c>
       <c r="G1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="I1" t="s">
         <v>107</v>
       </c>
       <c r="J1" t="s">
+        <v>108</v>
+      </c>
+      <c r="K1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="L1" t="s">
         <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
+        <v>112</v>
+      </c>
+      <c r="O1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="P1" t="s">
         <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="T1" t="s">
         <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
+        <v>118</v>
+      </c>
+      <c r="W1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="X1" t="s">
         <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AB1" t="s">
         <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AF1" t="s">
         <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AJ1" t="s">
         <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AM1" t="s">
         <v>11</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
-        <v>130</v>
+        <v>211</v>
       </c>
       <c r="AO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP1" t="s">
         <v>12</v>
       </c>
-      <c r="AP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AQ1" t="s">
-        <v>131</v>
+        <v>212</v>
       </c>
       <c r="AR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AS1" t="s">
         <v>13</v>
       </c>
-      <c r="AS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AT1" t="s">
-        <v>132</v>
+        <v>213</v>
       </c>
       <c r="AU1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV1" t="s">
         <v>14</v>
       </c>
-      <c r="AV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW1" t="s">
-        <v>133</v>
+        <v>214</v>
       </c>
       <c r="AX1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY1" t="s">
         <v>15</v>
       </c>
-      <c r="AY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ1" t="s">
-        <v>134</v>
+        <v>215</v>
       </c>
       <c r="BA1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BB1" t="s">
         <v>16</v>
       </c>
-      <c r="BB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BC1" t="s">
-        <v>135</v>
+        <v>216</v>
       </c>
       <c r="BD1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BE1" t="s">
         <v>17</v>
       </c>
-      <c r="BE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BF1" t="s">
-        <v>136</v>
+        <v>217</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>27</v>
       </c>
-      <c r="CR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CS1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT1" t="s">
         <v>28</v>
       </c>
-      <c r="CT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>29</v>
       </c>
-      <c r="CV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
         <v>30</v>
       </c>
-      <c r="CX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>31</v>
       </c>
-      <c r="CZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DA1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DB1" t="s">
         <v>32</v>
       </c>
-      <c r="DB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>33</v>
       </c>
-      <c r="DD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DE1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DF1" t="s">
         <v>34</v>
       </c>
-      <c r="DF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>35</v>
       </c>
-      <c r="DH1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DI1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>36</v>
       </c>
-      <c r="DJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DK1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL1" t="s">
         <v>37</v>
       </c>
-      <c r="DL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DM1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DN1" t="s">
         <v>38</v>
       </c>
-      <c r="DN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DO1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DP1" t="s">
         <v>39</v>
       </c>
-      <c r="DP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DQ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DR1" t="s">
         <v>40</v>
       </c>
-      <c r="DR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DS1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DT1" t="s">
         <v>41</v>
       </c>
-      <c r="DT1" t="s">
-        <v>178</v>
+      <c r="DU1" t="s">
+        <v>179</v>
       </c>
     </row>
-    <row r="2" spans="1:124">
+    <row r="2" spans="1:125">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
+        <v>875412412.0</v>
+      </c>
+      <c r="C2">
         <v>868611671.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>843000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>866000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>875000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>437500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>879000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>439500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>960000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1083000000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>963000000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>909000000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>838000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>459500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>919000000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>848000000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>954000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4613154925.84</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>904000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8820446063.28</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1031000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>672362071.21</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>912000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>640449438.2</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1073000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>-753904000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>993000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>496500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1181000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>-1073170000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>912000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>456000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1014000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>-1520801000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>967000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1041000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>-1676291000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>980000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1307000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>-1528605000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1005000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1112000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>-1543502000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1112000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1312000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>-1589026000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1312000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1294000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>-1484237000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1294000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1191000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>-1536616000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1191000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1087000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>-1694001000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1087000000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2">
         <v>955000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>-1502718000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>955000000.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>920500000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>-1246293000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>920500000.0</v>
       </c>
-      <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>893500000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>-1359094000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>893500000.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>894500000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>-2729775000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>894500000.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>3574186000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>-2588441000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2588441000.0</v>
       </c>
-      <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>3125649000.0</v>
       </c>
-      <c r="CF2">
-[...1 lines deleted...]
-      </c>
       <c r="CG2">
+        <v>0.0</v>
+      </c>
+      <c r="CH2">
         <v>2064947100.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>2246894000.0</v>
       </c>
-      <c r="CJ2">
-[...1 lines deleted...]
-      </c>
       <c r="CK2">
+        <v>0.0</v>
+      </c>
+      <c r="CL2">
         <v>906272880.0</v>
       </c>
-      <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>2321016000.0</v>
       </c>
-      <c r="CN2">
-[...1 lines deleted...]
-      </c>
       <c r="CO2">
         <v>0.0</v>
       </c>
-      <c r="CP2"/>
+      <c r="CP2">
+        <v>0.0</v>
+      </c>
       <c r="CQ2"/>
       <c r="CR2"/>
-      <c r="CS2">
-[...1 lines deleted...]
-      </c>
+      <c r="CS2"/>
       <c r="CT2">
         <v>588000000.0</v>
       </c>
       <c r="CU2">
-        <v>557100000.0</v>
+        <v>588000000.0</v>
       </c>
       <c r="CV2">
         <v>557100000.0</v>
       </c>
-      <c r="CW2"/>
+      <c r="CW2">
+        <v>557100000.0</v>
+      </c>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
+      <c r="DU2"/>
     </row>
-    <row r="3" spans="1:124">
+    <row r="3" spans="1:125">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
+        <v>245800493.0</v>
+      </c>
+      <c r="C3">
         <v>324984000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>48000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>466000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>60000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>280000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16500000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>263000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>354000000.0</v>
       </c>
-      <c r="K3"/>
-      <c r="L3">
+      <c r="L3"/>
+      <c r="M3">
         <v>264000000.0</v>
       </c>
-      <c r="M3"/>
-      <c r="N3">
+      <c r="N3"/>
+      <c r="O3">
         <v>221000000.0</v>
       </c>
-      <c r="O3"/>
-      <c r="P3">
+      <c r="P3"/>
+      <c r="Q3">
         <v>187000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>55131.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>152000000.0</v>
       </c>
-      <c r="S3"/>
-      <c r="T3">
+      <c r="T3"/>
+      <c r="U3">
         <v>165000000.0</v>
       </c>
-      <c r="U3"/>
-      <c r="V3">
+      <c r="V3"/>
+      <c r="W3">
         <v>166000000.0</v>
       </c>
-      <c r="W3"/>
-      <c r="X3">
+      <c r="X3"/>
+      <c r="Y3">
         <v>158000000.0</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3">
+      <c r="Z3"/>
+      <c r="AA3">
         <v>42000000.0</v>
       </c>
-      <c r="AA3"/>
-      <c r="AB3">
+      <c r="AB3"/>
+      <c r="AC3">
         <v>123000000.0</v>
       </c>
-      <c r="AC3"/>
-      <c r="AD3">
+      <c r="AD3"/>
+      <c r="AE3">
         <v>73000000.0</v>
       </c>
-      <c r="AE3"/>
-      <c r="AF3">
+      <c r="AF3"/>
+      <c r="AG3">
         <v>155000000.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3">
+      <c r="AH3"/>
+      <c r="AI3">
         <v>96000000.0</v>
       </c>
-      <c r="AI3"/>
-      <c r="AJ3">
+      <c r="AJ3"/>
+      <c r="AK3">
         <v>184000000.0</v>
       </c>
-      <c r="AK3"/>
-      <c r="AL3">
+      <c r="AL3"/>
+      <c r="AM3">
         <v>172000000.0</v>
       </c>
-      <c r="AM3"/>
-      <c r="AN3">
+      <c r="AN3"/>
+      <c r="AO3">
         <v>96000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>118000000.0</v>
       </c>
-      <c r="AP3"/>
-      <c r="AQ3">
+      <c r="AQ3"/>
+      <c r="AR3">
         <v>143000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>88000000.0</v>
       </c>
-      <c r="AS3"/>
-      <c r="AT3">
+      <c r="AT3"/>
+      <c r="AU3">
         <v>159000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>158500000.0</v>
       </c>
-      <c r="AV3"/>
-      <c r="AW3">
+      <c r="AW3"/>
+      <c r="AX3">
         <v>158500000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>128500000.0</v>
       </c>
-      <c r="AY3"/>
-      <c r="AZ3">
+      <c r="AZ3"/>
+      <c r="BA3">
         <v>128500000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>123000000.0</v>
       </c>
-      <c r="BB3"/>
-      <c r="BC3">
+      <c r="BC3"/>
+      <c r="BD3">
         <v>123000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>116000000.0</v>
       </c>
-      <c r="BE3"/>
-      <c r="BF3">
+      <c r="BF3"/>
+      <c r="BG3">
         <v>116000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>98000000.0</v>
       </c>
-      <c r="BH3"/>
-      <c r="BI3">
+      <c r="BI3"/>
+      <c r="BJ3">
         <v>98000000.0</v>
       </c>
-      <c r="BJ3"/>
-      <c r="BK3">
+      <c r="BK3"/>
+      <c r="BL3">
         <v>69000000.0</v>
       </c>
-      <c r="BL3"/>
-      <c r="BM3">
+      <c r="BM3"/>
+      <c r="BN3">
         <v>69000000.0</v>
       </c>
-      <c r="BN3"/>
-      <c r="BO3">
+      <c r="BO3"/>
+      <c r="BP3">
         <v>172500000.0</v>
       </c>
-      <c r="BP3"/>
-      <c r="BQ3">
+      <c r="BQ3"/>
+      <c r="BR3">
         <v>172500000.0</v>
       </c>
-      <c r="BR3"/>
-      <c r="BS3">
+      <c r="BS3"/>
+      <c r="BT3">
         <v>150500000.0</v>
       </c>
-      <c r="BT3"/>
-      <c r="BU3">
+      <c r="BU3"/>
+      <c r="BV3">
         <v>150500000.0</v>
       </c>
-      <c r="BV3"/>
-      <c r="BW3">
+      <c r="BW3"/>
+      <c r="BX3">
         <v>138500000.0</v>
       </c>
-      <c r="BX3"/>
-      <c r="BY3">
+      <c r="BY3"/>
+      <c r="BZ3">
         <v>138500000.0</v>
       </c>
-      <c r="BZ3"/>
-      <c r="CA3">
+      <c r="CA3"/>
+      <c r="CB3">
         <v>184320000.0</v>
       </c>
-      <c r="CB3"/>
-      <c r="CC3">
+      <c r="CC3"/>
+      <c r="CD3">
         <v>183680000.0</v>
       </c>
-      <c r="CD3"/>
-      <c r="CE3">
+      <c r="CE3"/>
+      <c r="CF3">
         <v>206636100.0</v>
       </c>
-      <c r="CF3"/>
-      <c r="CG3">
+      <c r="CG3"/>
+      <c r="CH3">
         <v>414000000.0</v>
       </c>
-      <c r="CH3"/>
-      <c r="CI3">
+      <c r="CI3"/>
+      <c r="CJ3">
         <v>241568730.0</v>
       </c>
-      <c r="CJ3"/>
-      <c r="CK3">
+      <c r="CK3"/>
+      <c r="CL3">
         <v>83992580.0</v>
       </c>
-      <c r="CL3"/>
-      <c r="CM3">
+      <c r="CM3"/>
+      <c r="CN3">
         <v>144281560.0</v>
       </c>
-      <c r="CN3"/>
-      <c r="CO3">
+      <c r="CO3"/>
+      <c r="CP3">
         <v>144281560.0</v>
       </c>
-      <c r="CP3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ3"/>
       <c r="CR3">
         <v>41000000.0</v>
       </c>
       <c r="CS3">
-        <v>6000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="CT3">
         <v>6000000.0</v>
       </c>
-      <c r="CU3"/>
+      <c r="CU3">
+        <v>6000000.0</v>
+      </c>
       <c r="CV3"/>
-      <c r="CW3">
-[...1 lines deleted...]
-      </c>
+      <c r="CW3"/>
       <c r="CX3">
         <v>31600000.0</v>
       </c>
       <c r="CY3">
-        <v>30750000.0</v>
+        <v>31600000.0</v>
       </c>
       <c r="CZ3">
         <v>30750000.0</v>
       </c>
       <c r="DA3">
-        <v>25700000.0</v>
+        <v>30750000.0</v>
       </c>
       <c r="DB3">
         <v>25700000.0</v>
       </c>
       <c r="DC3">
-        <v>33400000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="DD3">
         <v>33400000.0</v>
       </c>
       <c r="DE3">
-        <v>28250000.0</v>
+        <v>33400000.0</v>
       </c>
       <c r="DF3">
         <v>28250000.0</v>
       </c>
       <c r="DG3">
-        <v>25800000.0</v>
+        <v>28250000.0</v>
       </c>
       <c r="DH3">
         <v>25800000.0</v>
       </c>
       <c r="DI3">
-        <v>21350000.0</v>
+        <v>25800000.0</v>
       </c>
       <c r="DJ3">
         <v>21350000.0</v>
       </c>
       <c r="DK3">
-        <v>19450000.0</v>
+        <v>21350000.0</v>
       </c>
       <c r="DL3">
         <v>19450000.0</v>
       </c>
       <c r="DM3">
-        <v>15600000.0</v>
+        <v>19450000.0</v>
       </c>
       <c r="DN3">
         <v>15600000.0</v>
       </c>
       <c r="DO3">
-        <v>13750000.0</v>
+        <v>15600000.0</v>
       </c>
       <c r="DP3">
         <v>13750000.0</v>
       </c>
       <c r="DQ3">
-        <v>13900000.0</v>
+        <v>13750000.0</v>
       </c>
       <c r="DR3">
         <v>13900000.0</v>
       </c>
       <c r="DS3">
-        <v>12050000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="DT3">
         <v>12050000.0</v>
       </c>
+      <c r="DU3">
+        <v>12050000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:124">
+    <row r="4" spans="1:125">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
-[...1 lines deleted...]
-      </c>
+      <c r="V4"/>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
         <v>1175000000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
         <v>271000000.0</v>
       </c>
-      <c r="AP4">
-[...1 lines deleted...]
-      </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
         <v>244000000.0</v>
       </c>
-      <c r="AS4">
-[...1 lines deleted...]
-      </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
-      <c r="BJ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4"/>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
-      <c r="BN4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4"/>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
-      <c r="BR4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4"/>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
-      <c r="BV4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4"/>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
-      <c r="BZ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4"/>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
-      <c r="CD4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4"/>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
-      <c r="CH4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4"/>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
-      <c r="CL4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4"/>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
-      <c r="CP4"/>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
+      <c r="DU4"/>
     </row>
-    <row r="5" spans="1:124">
+    <row r="5" spans="1:125">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5">
+        <v>254866904.0</v>
+      </c>
+      <c r="C5">
         <v>288212109.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>246000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>353000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>236000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>118000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>296000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>157500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>277000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>194000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>137000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>180000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>65000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>182000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>162500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>31000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>212444869.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>350000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>156500000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>60000000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>206000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>957447248.72</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>195142611.99</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>360000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>234772401.2</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>549000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>14044943.82</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>352000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>163500000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-25000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-12500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4326000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>298000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-302000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-151000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>561000000.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5">
         <v>-129000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>504000000.0</v>
       </c>
-      <c r="AP5">
-[...1 lines deleted...]
-      </c>
       <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5">
         <v>-45000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>580000000.0</v>
       </c>
-      <c r="AS5">
-[...1 lines deleted...]
-      </c>
       <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
         <v>-3000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>251000000.0</v>
       </c>
-      <c r="AV5">
-[...1 lines deleted...]
-      </c>
       <c r="AW5">
+        <v>0.0</v>
+      </c>
+      <c r="AX5">
         <v>251000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>539500000.0</v>
       </c>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5">
+        <v>0.0</v>
+      </c>
+      <c r="BA5">
         <v>539500000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>389500000.0</v>
       </c>
-      <c r="BB5">
-[...1 lines deleted...]
-      </c>
       <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
         <v>389500000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>322500000.0</v>
       </c>
-      <c r="BE5">
-[...1 lines deleted...]
-      </c>
       <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
         <v>322500000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>333000000.0</v>
       </c>
-      <c r="BH5">
-[...1 lines deleted...]
-      </c>
       <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5">
         <v>333000000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5">
+      <c r="BK5"/>
+      <c r="BL5">
         <v>287252625.0</v>
       </c>
-      <c r="BL5">
-[...1 lines deleted...]
-      </c>
       <c r="BM5">
+        <v>0.0</v>
+      </c>
+      <c r="BN5">
         <v>287252625.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>261000000.0</v>
       </c>
-      <c r="BP5">
-[...1 lines deleted...]
-      </c>
       <c r="BQ5">
+        <v>0.0</v>
+      </c>
+      <c r="BR5">
         <v>261000000.0</v>
       </c>
-      <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>258055480.0</v>
       </c>
-      <c r="BT5">
-[...1 lines deleted...]
-      </c>
       <c r="BU5">
+        <v>0.0</v>
+      </c>
+      <c r="BV5">
         <v>258055480.0</v>
       </c>
-      <c r="BV5"/>
-      <c r="BW5">
+      <c r="BW5"/>
+      <c r="BX5">
         <v>190738840.0</v>
       </c>
-      <c r="BX5">
-[...1 lines deleted...]
-      </c>
       <c r="BY5">
+        <v>0.0</v>
+      </c>
+      <c r="BZ5">
         <v>190738840.0</v>
       </c>
-      <c r="BZ5"/>
-      <c r="CA5">
+      <c r="CA5"/>
+      <c r="CB5">
         <v>-5257949120.0</v>
       </c>
-      <c r="CB5">
-[...1 lines deleted...]
-      </c>
       <c r="CC5">
+        <v>0.0</v>
+      </c>
+      <c r="CD5">
         <v>-1860344880.0</v>
       </c>
-      <c r="CD5"/>
-      <c r="CE5">
+      <c r="CE5"/>
+      <c r="CF5">
         <v>-6084939720.0</v>
       </c>
-      <c r="CF5">
-[...1 lines deleted...]
-      </c>
       <c r="CG5">
+        <v>0.0</v>
+      </c>
+      <c r="CH5">
         <v>6279993570.0</v>
       </c>
-      <c r="CH5"/>
-      <c r="CI5">
+      <c r="CI5"/>
+      <c r="CJ5">
         <v>-6000847200.0</v>
       </c>
-      <c r="CJ5">
-[...1 lines deleted...]
-      </c>
       <c r="CK5">
+        <v>0.0</v>
+      </c>
+      <c r="CL5">
         <v>-54348140.0</v>
       </c>
-      <c r="CL5"/>
-      <c r="CM5">
+      <c r="CM5"/>
+      <c r="CN5">
         <v>-5078601440.0</v>
       </c>
-      <c r="CN5">
-[...1 lines deleted...]
-      </c>
       <c r="CO5">
+        <v>0.0</v>
+      </c>
+      <c r="CP5">
         <v>-1133274300.0</v>
       </c>
-      <c r="CP5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ5"/>
       <c r="CR5">
         <v>139502720.0</v>
       </c>
       <c r="CS5">
-        <v>99500000.0</v>
+        <v>139502720.0</v>
       </c>
       <c r="CT5">
         <v>99500000.0</v>
       </c>
-      <c r="CU5"/>
+      <c r="CU5">
+        <v>99500000.0</v>
+      </c>
       <c r="CV5"/>
-      <c r="CW5">
-[...1 lines deleted...]
-      </c>
+      <c r="CW5"/>
       <c r="CX5">
         <v>213800000.0</v>
       </c>
       <c r="CY5">
-        <v>216300000.0</v>
+        <v>213800000.0</v>
       </c>
       <c r="CZ5">
         <v>216300000.0</v>
       </c>
       <c r="DA5">
-        <v>134650000.0</v>
+        <v>216300000.0</v>
       </c>
       <c r="DB5">
         <v>134650000.0</v>
       </c>
       <c r="DC5">
-        <v>125350000.0</v>
+        <v>134650000.0</v>
       </c>
       <c r="DD5">
         <v>125350000.0</v>
       </c>
       <c r="DE5">
-        <v>103850000.0</v>
+        <v>125350000.0</v>
       </c>
       <c r="DF5">
         <v>103850000.0</v>
       </c>
       <c r="DG5">
-        <v>119450000.0</v>
+        <v>103850000.0</v>
       </c>
       <c r="DH5">
         <v>119450000.0</v>
       </c>
       <c r="DI5">
-        <v>145700000.0</v>
+        <v>119450000.0</v>
       </c>
       <c r="DJ5">
         <v>145700000.0</v>
       </c>
       <c r="DK5">
-        <v>156200000.0</v>
+        <v>145700000.0</v>
       </c>
       <c r="DL5">
         <v>156200000.0</v>
       </c>
       <c r="DM5">
-        <v>117700000.0</v>
+        <v>156200000.0</v>
       </c>
       <c r="DN5">
         <v>117700000.0</v>
       </c>
       <c r="DO5">
-        <v>85300000.0</v>
+        <v>117700000.0</v>
       </c>
       <c r="DP5">
         <v>85300000.0</v>
       </c>
       <c r="DQ5">
-        <v>70550000.0</v>
+        <v>85300000.0</v>
       </c>
       <c r="DR5">
         <v>70550000.0</v>
       </c>
       <c r="DS5">
-        <v>65450000.0</v>
+        <v>70550000.0</v>
       </c>
       <c r="DT5">
         <v>65450000.0</v>
       </c>
+      <c r="DU5">
+        <v>65450000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:124">
+    <row r="6" spans="1:125">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
+        <v>500667397.0</v>
+      </c>
+      <c r="C6">
         <v>613196109.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>294000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>819000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>296000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>148000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>576000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>174000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>540000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>548000000.0</v>
       </c>
-      <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>444000000.0</v>
       </c>
-      <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>403000000.0</v>
       </c>
-      <c r="O6"/>
-      <c r="P6">
+      <c r="P6"/>
+      <c r="Q6">
         <v>218000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>212500000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>502000000.0</v>
       </c>
-      <c r="S6"/>
-      <c r="T6">
+      <c r="T6"/>
+      <c r="U6">
         <v>225000000.0</v>
       </c>
-      <c r="U6"/>
-      <c r="V6">
+      <c r="V6"/>
+      <c r="W6">
         <v>372000000.0</v>
       </c>
-      <c r="W6"/>
-      <c r="X6">
+      <c r="X6"/>
+      <c r="Y6">
         <v>171000000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6">
+      <c r="Z6"/>
+      <c r="AA6">
         <v>402000000.0</v>
       </c>
-      <c r="AA6"/>
-      <c r="AB6">
+      <c r="AB6"/>
+      <c r="AC6">
         <v>672000000.0</v>
       </c>
-      <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6">
         <v>425000000.0</v>
       </c>
-      <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>130000000.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>-4230000000.0</v>
       </c>
-      <c r="AI6"/>
-      <c r="AJ6">
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>-118000000.0</v>
       </c>
-      <c r="AK6"/>
-      <c r="AL6">
+      <c r="AL6"/>
+      <c r="AM6">
         <v>733000000.0</v>
       </c>
-      <c r="AM6"/>
-      <c r="AN6">
+      <c r="AN6"/>
+      <c r="AO6">
         <v>-33000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>622000000.0</v>
       </c>
-      <c r="AP6"/>
-      <c r="AQ6">
+      <c r="AQ6"/>
+      <c r="AR6">
         <v>98000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>668000000.0</v>
       </c>
-      <c r="AS6"/>
-      <c r="AT6">
+      <c r="AT6"/>
+      <c r="AU6">
         <v>156000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>409500000.0</v>
       </c>
-      <c r="AV6"/>
-      <c r="AW6">
+      <c r="AW6"/>
+      <c r="AX6">
         <v>409500000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>668000000.0</v>
       </c>
-      <c r="AY6"/>
-      <c r="AZ6">
+      <c r="AZ6"/>
+      <c r="BA6">
         <v>668000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>512500000.0</v>
       </c>
-      <c r="BB6"/>
-      <c r="BC6">
+      <c r="BC6"/>
+      <c r="BD6">
         <v>512500000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>438500000.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6">
+      <c r="BF6"/>
+      <c r="BG6">
         <v>438500000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>431000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1417764960.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>431000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-2290085850.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>356252625.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1174610430.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>356252625.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-2466857780.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>433500000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1129446780.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>433500000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-2278104720.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>408555480.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1179177840.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>408555480.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2652954600.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>329238840.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1262838720.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>329238840.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-2628974560.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-5073629120.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1196259120.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1676664880.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-3042469860.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-5878303620.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1078931970.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>6693993570.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-3000423600.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-5759278470.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1212050700.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>29644440.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-2539300720.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-4934319880.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1190543200.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-988992740.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>772637150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180502720.0</v>
       </c>
       <c r="CR6">
         <v>180502720.0</v>
       </c>
       <c r="CS6">
-        <v>105500000.0</v>
+        <v>180502720.0</v>
       </c>
       <c r="CT6">
         <v>105500000.0</v>
       </c>
       <c r="CU6">
-        <v>161600000.0</v>
+        <v>105500000.0</v>
       </c>
       <c r="CV6">
         <v>161600000.0</v>
       </c>
       <c r="CW6">
-        <v>245400000.0</v>
+        <v>161600000.0</v>
       </c>
       <c r="CX6">
         <v>245400000.0</v>
       </c>
       <c r="CY6">
-        <v>247050000.0</v>
+        <v>245400000.0</v>
       </c>
       <c r="CZ6">
         <v>247050000.0</v>
       </c>
       <c r="DA6">
-        <v>160350000.0</v>
+        <v>247050000.0</v>
       </c>
       <c r="DB6">
         <v>160350000.0</v>
       </c>
       <c r="DC6">
-        <v>158750000.0</v>
+        <v>160350000.0</v>
       </c>
       <c r="DD6">
         <v>158750000.0</v>
       </c>
       <c r="DE6">
-        <v>132100000.0</v>
+        <v>158750000.0</v>
       </c>
       <c r="DF6">
         <v>132100000.0</v>
       </c>
       <c r="DG6">
-        <v>145250000.0</v>
+        <v>132100000.0</v>
       </c>
       <c r="DH6">
         <v>145250000.0</v>
       </c>
       <c r="DI6">
-        <v>167050000.0</v>
+        <v>145250000.0</v>
       </c>
       <c r="DJ6">
         <v>167050000.0</v>
       </c>
       <c r="DK6">
-        <v>175650000.0</v>
+        <v>167050000.0</v>
       </c>
       <c r="DL6">
         <v>175650000.0</v>
       </c>
       <c r="DM6">
-        <v>133300000.0</v>
+        <v>175650000.0</v>
       </c>
       <c r="DN6">
         <v>133300000.0</v>
       </c>
       <c r="DO6">
-        <v>99050000.0</v>
+        <v>133300000.0</v>
       </c>
       <c r="DP6">
         <v>99050000.0</v>
       </c>
       <c r="DQ6">
-        <v>84450000.0</v>
+        <v>99050000.0</v>
       </c>
       <c r="DR6">
         <v>84450000.0</v>
       </c>
       <c r="DS6">
-        <v>77500000.0</v>
+        <v>84450000.0</v>
       </c>
       <c r="DT6">
         <v>77500000.0</v>
       </c>
+      <c r="DU6">
+        <v>77500000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:124">
+    <row r="7" spans="1:125">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
-[...1 lines deleted...]
-      </c>
+      <c r="V7"/>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
@@ -27005,216 +27154,217 @@
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
-      <c r="BJ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7"/>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
-      <c r="BN7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7"/>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
-      <c r="BR7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7"/>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
-      <c r="BV7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7"/>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
-      <c r="BZ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7"/>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
-      <c r="CD7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7"/>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
-      <c r="CH7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7"/>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
-      <c r="CL7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7"/>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
-      <c r="CP7"/>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
+      <c r="DU7"/>
     </row>
-    <row r="8" spans="1:124">
+    <row r="8" spans="1:125">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
-[...1 lines deleted...]
-      </c>
+      <c r="V8"/>
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
+        <v>0.0</v>
+      </c>
+      <c r="AE8">
         <v>22441478.46</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -27261,1650 +27411,1665 @@
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
-      <c r="BJ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8"/>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
-      <c r="BN8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8"/>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
-      <c r="BR8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8"/>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
-      <c r="BV8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8"/>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
-      <c r="BZ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8"/>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
-      <c r="CD8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8"/>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
-      <c r="CH8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8"/>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
-      <c r="CL8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8"/>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
-      <c r="CP8"/>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
+      <c r="DU8"/>
     </row>
-    <row r="9" spans="1:124">
+    <row r="9" spans="1:125">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
+        <v>916714954.0</v>
+      </c>
+      <c r="C9">
         <v>974952000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>879000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>932000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>879000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>439500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>916000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>458000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>919000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>970000000.0</v>
       </c>
-      <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>825000000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>922000000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>759000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>493000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>986000000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>644000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>322000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1086000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5251453091.64</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>925000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9025345805.87</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1233000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>804095474.11</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>953000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>669241573.03</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1393000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1223500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1054000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>527000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1505000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>752500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>954000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>477000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1457000000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
+        <v>0.0</v>
+      </c>
+      <c r="AO9">
         <v>1030000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1452000000.0</v>
       </c>
-      <c r="AP9">
-[...1 lines deleted...]
-      </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>1067000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1572000000.0</v>
       </c>
-      <c r="AS9">
-[...1 lines deleted...]
-      </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>1185000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1417500000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
         <v>1417500000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1619000000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
         <v>1619000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1537500000.0</v>
       </c>
-      <c r="BB9">
-[...1 lines deleted...]
-      </c>
       <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>1537500000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1379000000.0</v>
       </c>
-      <c r="BE9">
-[...1 lines deleted...]
-      </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>1379000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1318500000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1417764960.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1318500000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1301686900.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1126000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1174610430.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1126000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1128980670.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1074500000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1129446780.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1074500000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1280919120.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1010500000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1179177840.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1010500000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>1033060600.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>953500000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>1262838720.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>953500000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>1187985440.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2375970880.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1196259120.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>1667655120.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1085561790.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2171123580.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>1078931970.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>83929320.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>1221179220.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2442358440.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>1212050700.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>29644440.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1198629440.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>2397258880.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1190543200.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>1544725700.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>772637150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666000000.0</v>
       </c>
       <c r="CR9">
         <v>1666000000.0</v>
       </c>
       <c r="CS9">
-        <v>609500000.0</v>
+        <v>1666000000.0</v>
       </c>
       <c r="CT9">
         <v>609500000.0</v>
       </c>
       <c r="CU9">
-        <v>589450000.0</v>
+        <v>609500000.0</v>
       </c>
       <c r="CV9">
         <v>589450000.0</v>
       </c>
       <c r="CW9">
-        <v>1093000000.0</v>
+        <v>589450000.0</v>
       </c>
       <c r="CX9">
         <v>1093000000.0</v>
       </c>
       <c r="CY9">
-        <v>915200000.0</v>
+        <v>1093000000.0</v>
       </c>
       <c r="CZ9">
         <v>915200000.0</v>
       </c>
       <c r="DA9">
-        <v>775050000.0</v>
+        <v>915200000.0</v>
       </c>
       <c r="DB9">
         <v>775050000.0</v>
       </c>
       <c r="DC9">
-        <v>935050000.0</v>
+        <v>775050000.0</v>
       </c>
       <c r="DD9">
         <v>935050000.0</v>
       </c>
       <c r="DE9">
-        <v>817850000.0</v>
+        <v>935050000.0</v>
       </c>
       <c r="DF9">
         <v>817850000.0</v>
       </c>
       <c r="DG9">
-        <v>800200000.0</v>
+        <v>817850000.0</v>
       </c>
       <c r="DH9">
         <v>800200000.0</v>
       </c>
       <c r="DI9">
-        <v>767550000.0</v>
+        <v>800200000.0</v>
       </c>
       <c r="DJ9">
         <v>767550000.0</v>
       </c>
       <c r="DK9">
-        <v>729950000.0</v>
+        <v>767550000.0</v>
       </c>
       <c r="DL9">
         <v>729950000.0</v>
       </c>
       <c r="DM9">
-        <v>597300000.0</v>
+        <v>729950000.0</v>
       </c>
       <c r="DN9">
         <v>597300000.0</v>
       </c>
       <c r="DO9">
-        <v>476100000.0</v>
+        <v>597300000.0</v>
       </c>
       <c r="DP9">
         <v>476100000.0</v>
       </c>
       <c r="DQ9">
-        <v>476300000.0</v>
+        <v>476100000.0</v>
       </c>
       <c r="DR9">
         <v>476300000.0</v>
       </c>
       <c r="DS9">
-        <v>485050000.0</v>
+        <v>476300000.0</v>
       </c>
       <c r="DT9">
         <v>485050000.0</v>
       </c>
+      <c r="DU9">
+        <v>485050000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:124">
+    <row r="10" spans="1:125">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
+        <v>206512708.0</v>
+      </c>
+      <c r="C10">
         <v>237526532.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>218000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>298000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>212000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>106000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>251000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>128500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>241000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>142000000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>180000000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>152000000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>4000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>159500000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>316000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>33000000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>183000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1058994684.27</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>126842697.89</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>296000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>193035085.43</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>202000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>141853932.58</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>431000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>210500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-10000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-5000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2251000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1125500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-306000000.0</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-301000000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
         <v>-132000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>291000000.0</v>
       </c>
-      <c r="AP10">
-[...1 lines deleted...]
-      </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>-36000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>398000000.0</v>
       </c>
-      <c r="AS10">
-[...1 lines deleted...]
-      </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>-16000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>217000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-43921000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>217000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>577500000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-131749000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>577500000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>335000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-140502000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>335000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>261500000.0</v>
       </c>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>261500000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>292500000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-109483000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>292500000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>234000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-70221000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>234000000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>224000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-25887000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>224000000.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>223000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-86064000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>223000000.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>162500000.0</v>
       </c>
-      <c r="BX10">
-[...1 lines deleted...]
-      </c>
       <c r="BY10">
+        <v>0.0</v>
+      </c>
+      <c r="BZ10">
         <v>162500000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>499298000.0</v>
       </c>
-      <c r="CB10">
-[...1 lines deleted...]
-      </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
-      <c r="CD10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD10">
+        <v>0.0</v>
+      </c>
+      <c r="CE10"/>
       <c r="CF10">
         <v>0.0</v>
       </c>
       <c r="CG10">
+        <v>0.0</v>
+      </c>
+      <c r="CH10">
         <v>-25000000.0</v>
       </c>
-      <c r="CH10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI10"/>
       <c r="CJ10">
         <v>0.0</v>
       </c>
       <c r="CK10">
+        <v>0.0</v>
+      </c>
+      <c r="CL10">
         <v>-133399980.0</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>238623000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-186099000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>186099000.0</v>
       </c>
-      <c r="CP10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ10"/>
       <c r="CR10">
         <v>238500000.0</v>
       </c>
       <c r="CS10">
-        <v>314500000.0</v>
+        <v>238500000.0</v>
       </c>
       <c r="CT10">
         <v>314500000.0</v>
       </c>
       <c r="CU10">
-        <v>64300000.0</v>
+        <v>314500000.0</v>
       </c>
       <c r="CV10">
         <v>64300000.0</v>
       </c>
       <c r="CW10">
-        <v>178400000.0</v>
+        <v>64300000.0</v>
       </c>
       <c r="CX10">
         <v>178400000.0</v>
       </c>
       <c r="CY10">
-        <v>182550000.0</v>
+        <v>178400000.0</v>
       </c>
       <c r="CZ10">
         <v>182550000.0</v>
       </c>
       <c r="DA10">
-        <v>148900000.0</v>
+        <v>182550000.0</v>
       </c>
       <c r="DB10">
         <v>148900000.0</v>
       </c>
       <c r="DC10">
-        <v>104300000.0</v>
+        <v>148900000.0</v>
       </c>
       <c r="DD10">
         <v>104300000.0</v>
       </c>
       <c r="DE10">
-        <v>75400000.0</v>
+        <v>104300000.0</v>
       </c>
       <c r="DF10">
         <v>75400000.0</v>
       </c>
       <c r="DG10">
-        <v>89800000.0</v>
+        <v>75400000.0</v>
       </c>
       <c r="DH10">
         <v>89800000.0</v>
       </c>
       <c r="DI10">
-        <v>113150000.0</v>
+        <v>89800000.0</v>
       </c>
       <c r="DJ10">
         <v>113150000.0</v>
       </c>
       <c r="DK10">
-        <v>125250000.0</v>
+        <v>113150000.0</v>
       </c>
       <c r="DL10">
         <v>125250000.0</v>
       </c>
       <c r="DM10">
-        <v>99450000.0</v>
+        <v>125250000.0</v>
       </c>
       <c r="DN10">
         <v>99450000.0</v>
       </c>
       <c r="DO10">
-        <v>75900000.0</v>
+        <v>99450000.0</v>
       </c>
       <c r="DP10">
         <v>75900000.0</v>
       </c>
       <c r="DQ10">
-        <v>60550000.0</v>
+        <v>75900000.0</v>
       </c>
       <c r="DR10">
         <v>60550000.0</v>
       </c>
       <c r="DS10">
-        <v>54650000.0</v>
+        <v>60550000.0</v>
       </c>
       <c r="DT10">
         <v>54650000.0</v>
       </c>
+      <c r="DU10">
+        <v>54650000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:124">
+    <row r="11" spans="1:125">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11">
+        <v>56413227.0</v>
+      </c>
+      <c r="C11">
         <v>68574605.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>52000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>21000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>54000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>27000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>64000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>32000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>49000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>31000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>15500000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>48000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>24000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-14000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>28500000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>57000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>28500000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-13000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-6500000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-35000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-17500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-105000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-68475283.68</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>13000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>9129213.48</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4297000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-136000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-68000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-86000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-43000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-41000000.0</v>
       </c>
-      <c r="AM11">
-[...1 lines deleted...]
-      </c>
       <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11">
         <v>-40000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>66000000.0</v>
       </c>
-      <c r="AP11">
-[...1 lines deleted...]
-      </c>
       <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>-10000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>98000000.0</v>
       </c>
-      <c r="AS11">
-[...1 lines deleted...]
-      </c>
       <c r="AT11">
+        <v>0.0</v>
+      </c>
+      <c r="AU11">
         <v>11000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>74000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-12549000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>74000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>99500000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-36954000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>99500000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>73000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-37368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="BD11">
         <v>73000000.0</v>
       </c>
       <c r="BE11">
-        <v>0.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="BF11">
+        <v>0.0</v>
+      </c>
+      <c r="BG11">
         <v>73000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>86000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1241314560.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>86000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-186619560.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>65500000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-178415650.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>65500000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-202495080.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>2000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-225996210.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-144715440.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>58000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-157525920.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>58000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-104116100.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>31500000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-109284120.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>31500000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-107231380.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-214462760.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-107109720.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>160839320.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>28284450.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>56568900.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>27403470.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>7431100.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>130180170.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>260360340.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>129692820.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-62112160.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-45266560.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-90533120.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-46076800.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-88129000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-43935500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88500000.0</v>
       </c>
       <c r="CR11">
         <v>88500000.0</v>
       </c>
       <c r="CS11">
-        <v>94000000.0</v>
+        <v>88500000.0</v>
       </c>
       <c r="CT11">
         <v>94000000.0</v>
       </c>
       <c r="CU11">
-        <v>44300000.0</v>
+        <v>94000000.0</v>
       </c>
       <c r="CV11">
         <v>44300000.0</v>
       </c>
       <c r="CW11">
-        <v>54300000.0</v>
+        <v>44300000.0</v>
       </c>
       <c r="CX11">
         <v>54300000.0</v>
       </c>
       <c r="CY11">
-        <v>46400000.0</v>
+        <v>54300000.0</v>
       </c>
       <c r="CZ11">
         <v>46400000.0</v>
       </c>
       <c r="DA11">
-        <v>37150000.0</v>
+        <v>46400000.0</v>
       </c>
       <c r="DB11">
         <v>37150000.0</v>
       </c>
       <c r="DC11">
-        <v>30150000.0</v>
+        <v>37150000.0</v>
       </c>
       <c r="DD11">
         <v>30150000.0</v>
       </c>
       <c r="DE11">
-        <v>22200000.0</v>
+        <v>30150000.0</v>
       </c>
       <c r="DF11">
         <v>22200000.0</v>
       </c>
       <c r="DG11">
-        <v>22400000.0</v>
+        <v>22200000.0</v>
       </c>
       <c r="DH11">
         <v>22400000.0</v>
       </c>
       <c r="DI11">
-        <v>34300000.0</v>
+        <v>22400000.0</v>
       </c>
       <c r="DJ11">
         <v>34300000.0</v>
       </c>
       <c r="DK11">
-        <v>38050000.0</v>
+        <v>34300000.0</v>
       </c>
       <c r="DL11">
         <v>38050000.0</v>
       </c>
       <c r="DM11">
-        <v>33900000.0</v>
+        <v>38050000.0</v>
       </c>
       <c r="DN11">
         <v>33900000.0</v>
       </c>
       <c r="DO11">
-        <v>25750000.0</v>
+        <v>33900000.0</v>
       </c>
       <c r="DP11">
         <v>25750000.0</v>
       </c>
       <c r="DQ11">
-        <v>22250000.0</v>
+        <v>25750000.0</v>
       </c>
       <c r="DR11">
         <v>22250000.0</v>
       </c>
       <c r="DS11">
-        <v>23250000.0</v>
+        <v>22250000.0</v>
       </c>
       <c r="DT11">
         <v>23250000.0</v>
       </c>
+      <c r="DU11">
+        <v>23250000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:124">
+    <row r="12" spans="1:125">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12">
+        <v>74546051.0</v>
+      </c>
+      <c r="C12">
         <v>50685577.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>35000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>114000000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>45000000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>36000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>52000000.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>10369837.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>40878746.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>37495832.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="R12">
         <v>17000000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="S12">
+        <v>17000000.0</v>
+      </c>
+      <c r="T12"/>
+      <c r="U12">
         <v>13500000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>36000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>33849145.18</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>18000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>331742440.4</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>29000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10434328.94</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>18258426.97</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>212848446.91</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>93574000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>88021362.51</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>23500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>37035000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>45253000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>35753000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>14000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>44343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45608000.0</v>
       </c>
       <c r="AN12">
         <v>45608000.0</v>
       </c>
       <c r="AO12">
+        <v>45608000.0</v>
+      </c>
+      <c r="AP12">
         <v>79846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47894000.0</v>
       </c>
       <c r="AQ12">
         <v>47894000.0</v>
       </c>
       <c r="AR12">
+        <v>47894000.0</v>
+      </c>
+      <c r="AS12">
         <v>85713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50193000.0</v>
       </c>
       <c r="AT12">
         <v>50193000.0</v>
       </c>
       <c r="AU12">
+        <v>50193000.0</v>
+      </c>
+      <c r="AV12">
         <v>32500000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>45489000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>32500000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>48500000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>51414000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>48500000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>54500000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>58293000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>54500000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>49000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>69098000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>49000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>44500000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>89577000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>44500000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>47500000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>88277000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>47500000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>47000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>81360000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>47000000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>42000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>62755000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>42000000.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>48000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>67066000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>48000000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>78273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64463000.0</v>
       </c>
       <c r="CC12">
         <v>64463000.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CD12">
+        <v>64463000.0</v>
+      </c>
+      <c r="CE12"/>
+      <c r="CF12">
         <v>168998000.0</v>
       </c>
-      <c r="CF12">
-[...1 lines deleted...]
-      </c>
       <c r="CG12">
+        <v>0.0</v>
+      </c>
+      <c r="CH12">
         <v>131000000.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>282134000.0</v>
       </c>
-      <c r="CJ12">
-[...1 lines deleted...]
-      </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CL12">
+        <v>0.0</v>
+      </c>
+      <c r="CM12"/>
+      <c r="CN12">
         <v>305082000.0</v>
       </c>
-      <c r="CN12">
-[...1 lines deleted...]
-      </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
-      <c r="CP12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12"/>
       <c r="CR12">
         <v>92000000.0</v>
       </c>
-      <c r="CS12"/>
+      <c r="CS12">
+        <v>92000000.0</v>
+      </c>
       <c r="CT12"/>
-      <c r="CU12">
-[...1 lines deleted...]
-      </c>
+      <c r="CU12"/>
       <c r="CV12">
         <v>98150000.0</v>
       </c>
       <c r="CW12">
-        <v>35400000.0</v>
+        <v>98150000.0</v>
       </c>
       <c r="CX12">
         <v>35400000.0</v>
       </c>
       <c r="CY12">
-        <v>33750000.0</v>
+        <v>35400000.0</v>
       </c>
       <c r="CZ12">
         <v>33750000.0</v>
       </c>
       <c r="DA12">
-        <v>20400000.0</v>
+        <v>33750000.0</v>
       </c>
       <c r="DB12">
         <v>20400000.0</v>
       </c>
       <c r="DC12">
-        <v>21050000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="DD12">
         <v>21050000.0</v>
       </c>
       <c r="DE12">
-        <v>28450000.0</v>
+        <v>21050000.0</v>
       </c>
       <c r="DF12">
         <v>28450000.0</v>
       </c>
       <c r="DG12">
-        <v>29650000.0</v>
+        <v>28450000.0</v>
       </c>
       <c r="DH12">
         <v>29650000.0</v>
       </c>
       <c r="DI12">
-        <v>32550000.0</v>
+        <v>29650000.0</v>
       </c>
       <c r="DJ12">
         <v>32550000.0</v>
       </c>
       <c r="DK12">
-        <v>30950000.0</v>
+        <v>32550000.0</v>
       </c>
       <c r="DL12">
         <v>30950000.0</v>
       </c>
       <c r="DM12">
-        <v>18250000.0</v>
+        <v>30950000.0</v>
       </c>
       <c r="DN12">
         <v>18250000.0</v>
       </c>
       <c r="DO12">
-        <v>9400000.0</v>
+        <v>18250000.0</v>
       </c>
       <c r="DP12">
         <v>9400000.0</v>
       </c>
       <c r="DQ12">
-        <v>10000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="DR12">
         <v>10000000.0</v>
       </c>
       <c r="DS12">
-        <v>10800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="DT12">
         <v>10800000.0</v>
       </c>
+      <c r="DU12">
+        <v>10800000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:124">
+    <row r="13" spans="1:125">
       <c r="A13" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>191</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>28000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>22000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>24000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7000000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>22000000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>17000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>21000000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>31000000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>21000000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>5000000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>15000000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>72000000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>19000000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>24000000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>24000000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>31000000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -28956,1234 +29121,1241 @@
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
+      <c r="DU13"/>
     </row>
-    <row r="14" spans="1:124">
+    <row r="14" spans="1:125">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
+      <c r="P14"/>
       <c r="Q14">
         <v>10000000.0</v>
       </c>
       <c r="R14">
-        <v>9000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="S14">
         <v>9000000.0</v>
       </c>
       <c r="T14">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="U14">
         <v>10000000.0</v>
       </c>
       <c r="V14">
         <v>10000000.0</v>
       </c>
       <c r="W14">
         <v>10000000.0</v>
       </c>
       <c r="X14">
         <v>10000000.0</v>
       </c>
       <c r="Y14">
         <v>10000000.0</v>
       </c>
       <c r="Z14">
+        <v>10000000.0</v>
+      </c>
+      <c r="AA14">
         <v>38816015.65</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11738620.06</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>46374261.28</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12640449.44</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6310543.76</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6700000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1693369.81</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1143000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2676000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1324000.0</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>4000000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
         <v>6000000.0</v>
       </c>
-      <c r="AP14">
-[...1 lines deleted...]
-      </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
         <v>3178000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>6447000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>53000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
         <v>4907000.0</v>
       </c>
-      <c r="BE14">
-[...1 lines deleted...]
-      </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>19442000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-25877000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>25877000.0</v>
       </c>
-      <c r="BJ14"/>
-      <c r="BK14">
+      <c r="BK14"/>
+      <c r="BL14">
         <v>29522000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>-22070000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>22070000.0</v>
       </c>
-      <c r="BN14"/>
-      <c r="BO14">
+      <c r="BO14"/>
+      <c r="BP14">
         <v>26557000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-18491000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>18491000.0</v>
       </c>
-      <c r="BR14"/>
-      <c r="BS14">
+      <c r="BS14"/>
+      <c r="BT14">
         <v>18239000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>-16137000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>16137000.0</v>
       </c>
-      <c r="BV14"/>
-      <c r="BW14">
+      <c r="BW14"/>
+      <c r="BX14">
         <v>20297000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-19939000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>19939000.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14">
+      <c r="CA14"/>
+      <c r="CB14">
         <v>17764000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-21488000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>21488000.0</v>
       </c>
-      <c r="CD14"/>
-      <c r="CE14">
+      <c r="CE14"/>
+      <c r="CF14">
         <v>35409000.0</v>
       </c>
-      <c r="CF14">
-[...1 lines deleted...]
-      </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
-      <c r="CH14"/>
-      <c r="CI14">
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14"/>
+      <c r="CJ14">
         <v>29086000.0</v>
       </c>
-      <c r="CJ14">
-[...1 lines deleted...]
-      </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
-      <c r="CL14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14"/>
       <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
         <v>-4539000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>4539000.0</v>
       </c>
-      <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
+      <c r="DU14"/>
     </row>
-    <row r="15" spans="1:124">
+    <row r="15" spans="1:125">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
+        <v>149092102.0</v>
+      </c>
+      <c r="C15">
         <v>169945761.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>164000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>277000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>157000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>78500000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>192000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>96000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>186000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>111000000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>131000000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>142000000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>17000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>131000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>262000000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>48000000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>217000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1049323499.85</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>47000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>458585138.28</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>400000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>260858223.56</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>188000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>132022471.91</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>423000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>203000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-17000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-8500000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-2116000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-1058000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-221000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-111000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-260000000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15">
         <v>-92000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>226000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-388284000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-26000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>298000000.0</v>
       </c>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>-4000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>163000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-56470000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>163000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>478500000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-96402000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>478500000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>648500000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-137512000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>648500000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>212500000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-46066000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>212500000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>146000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>176450400.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>146000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>186619560.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>142000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>178415650.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>142000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>202495080.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>223000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>225996210.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>223000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>144715440.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>312000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>157525920.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>312000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>104116100.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>131000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>109284120.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>131000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>107231380.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>214462760.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>107109720.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-160839320.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-28284450.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-56568900.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-27403470.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-54431100.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-130180170.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-260360340.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-129692820.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-71287820.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>45266560.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>90533120.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>46076800.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>88129000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>43935500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147000000.0</v>
       </c>
       <c r="CR15">
         <v>147000000.0</v>
       </c>
       <c r="CS15">
-        <v>218500000.0</v>
+        <v>147000000.0</v>
       </c>
       <c r="CT15">
         <v>218500000.0</v>
       </c>
       <c r="CU15">
-        <v>19150000.0</v>
+        <v>218500000.0</v>
       </c>
       <c r="CV15">
         <v>19150000.0</v>
       </c>
       <c r="CW15">
-        <v>120250000.0</v>
+        <v>19150000.0</v>
       </c>
       <c r="CX15">
         <v>120250000.0</v>
       </c>
       <c r="CY15">
-        <v>130500000.0</v>
+        <v>120250000.0</v>
       </c>
       <c r="CZ15">
         <v>130500000.0</v>
       </c>
       <c r="DA15">
-        <v>111450000.0</v>
+        <v>130500000.0</v>
       </c>
       <c r="DB15">
         <v>111450000.0</v>
       </c>
       <c r="DC15">
-        <v>74000000.0</v>
+        <v>111450000.0</v>
       </c>
       <c r="DD15">
         <v>74000000.0</v>
       </c>
       <c r="DE15">
-        <v>52650000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="DF15">
         <v>52650000.0</v>
       </c>
       <c r="DG15">
-        <v>67050000.0</v>
+        <v>52650000.0</v>
       </c>
       <c r="DH15">
         <v>67050000.0</v>
       </c>
       <c r="DI15">
-        <v>44100000.0</v>
+        <v>67050000.0</v>
       </c>
       <c r="DJ15">
         <v>44100000.0</v>
       </c>
       <c r="DK15">
-        <v>138100000.0</v>
+        <v>44100000.0</v>
       </c>
       <c r="DL15">
         <v>138100000.0</v>
       </c>
       <c r="DM15">
-        <v>87850000.0</v>
+        <v>138100000.0</v>
       </c>
       <c r="DN15">
         <v>87850000.0</v>
       </c>
       <c r="DO15">
-        <v>119650000.0</v>
+        <v>87850000.0</v>
       </c>
       <c r="DP15">
         <v>119650000.0</v>
       </c>
       <c r="DQ15">
-        <v>32200000.0</v>
+        <v>119650000.0</v>
       </c>
       <c r="DR15">
         <v>32200000.0</v>
       </c>
       <c r="DS15">
-        <v>34550000.0</v>
+        <v>32200000.0</v>
       </c>
       <c r="DT15">
         <v>34550000.0</v>
       </c>
+      <c r="DU15">
+        <v>34550000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:124">
+    <row r="16" spans="1:125">
       <c r="A16" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>194</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>171000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>164000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>277000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>157000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>192000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>186000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>111000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>55500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65500000.0</v>
       </c>
       <c r="M16">
         <v>65500000.0</v>
       </c>
       <c r="N16">
-        <v>71000000.0</v>
+        <v>65500000.0</v>
       </c>
       <c r="O16">
         <v>71000000.0</v>
       </c>
       <c r="P16">
-        <v>8500000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="Q16">
         <v>8500000.0</v>
       </c>
       <c r="R16">
-        <v>131000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="S16">
         <v>131000000.0</v>
       </c>
       <c r="T16">
-        <v>24000000.0</v>
+        <v>131000000.0</v>
       </c>
       <c r="U16">
         <v>24000000.0</v>
       </c>
       <c r="V16">
-        <v>108500000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="W16">
         <v>108500000.0</v>
       </c>
       <c r="X16">
+        <v>108500000.0</v>
+      </c>
+      <c r="Y16">
         <v>47000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>23500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>400000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>260858223.56</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>188000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>132022471.91</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2564473024.94</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>203000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>22144066.69</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-8500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1279000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-1058000000.0</v>
       </c>
-      <c r="AJ16">
-[...1 lines deleted...]
-      </c>
       <c r="AK16">
         <v>0.0</v>
       </c>
       <c r="AL16">
+        <v>0.0</v>
+      </c>
+      <c r="AM16">
         <v>823000000.0</v>
       </c>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
         <v>423018000.0</v>
       </c>
-      <c r="AP16">
-[...1 lines deleted...]
-      </c>
       <c r="AQ16">
         <v>0.0</v>
       </c>
       <c r="AR16">
+        <v>0.0</v>
+      </c>
+      <c r="AS16">
         <v>493360000.0</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
         <v>0.0</v>
       </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>402881000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-32941000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>32941000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1390489000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-96402000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>96402000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>706619000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-107618000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>107618000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>607879000.0</v>
       </c>
-      <c r="BE16">
-[...1 lines deleted...]
-      </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>506690000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-51756000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>51756000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>587022000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-30095000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>30095000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>846115000.0</v>
       </c>
-      <c r="BP16">
-[...1 lines deleted...]
-      </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16">
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16"/>
+      <c r="BT16">
         <v>487113000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-66341000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>66341000.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>391558000.0</v>
       </c>
-      <c r="BX16">
-[...1 lines deleted...]
-      </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16"/>
+      <c r="CB16">
         <v>362595000.0</v>
       </c>
-      <c r="CB16">
-[...1 lines deleted...]
-      </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
-      <c r="CD16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16"/>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
         <v>0.0</v>
       </c>
-      <c r="CH16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16"/>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16">
+      <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16"/>
+      <c r="CN16">
         <v>134551000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>-133144000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>133144000.0</v>
       </c>
-      <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
+      <c r="DU16"/>
     </row>
-    <row r="17" spans="1:124">
+    <row r="17" spans="1:125">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-      <c r="V17">
+      <c r="V17"/>
+      <c r="W17">
         <v>2448368088.2</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1054159092.04</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>315545635.24</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>468342268.87</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>864734571.47</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>261510369.11</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>486929743.75</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>132724719.1</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>879705956.87</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>204000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>20841474.53</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-8000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1277500000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-1057500000.0</v>
       </c>
-      <c r="AJ17">
-[...1 lines deleted...]
-      </c>
       <c r="AK17">
         <v>0.0</v>
       </c>
       <c r="AL17">
+        <v>0.0</v>
+      </c>
+      <c r="AM17">
         <v>-352000000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
         <v>199000000.0</v>
       </c>
-      <c r="AP17">
-[...1 lines deleted...]
-      </c>
       <c r="AQ17">
         <v>0.0</v>
       </c>
       <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
         <v>295000000.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
-      <c r="BJ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17"/>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
-      <c r="BN17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17"/>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
-      <c r="BR17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17"/>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
-      <c r="BV17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17"/>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
-      <c r="BZ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17"/>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
-      <c r="CD17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17"/>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
-      <c r="CH17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17"/>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
-      <c r="CL17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17"/>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
-      <c r="CP17"/>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
+      <c r="DU17"/>
     </row>
-    <row r="18" spans="1:124">
+    <row r="18" spans="1:125">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -30264,105 +30436,106 @@
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
+      <c r="DU18"/>
     </row>
-    <row r="19" spans="1:124">
+    <row r="19" spans="1:125">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
-[...1 lines deleted...]
-      </c>
+      <c r="V19"/>
       <c r="W19">
         <v>0.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
-      <c r="AC19"/>
-[...7 lines deleted...]
-      <c r="AG19"/>
+      <c r="AC19">
+        <v>0.0</v>
+      </c>
+      <c r="AD19"/>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -30410,138 +30583,137 @@
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
+      <c r="DU19"/>
     </row>
-    <row r="20" spans="1:124">
+    <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
-[...1 lines deleted...]
-      </c>
+      <c r="V20"/>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>3148000000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>1251000000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
         <v>120000000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
@@ -30555,553 +30727,557 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20"/>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
-      <c r="BN20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20"/>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
-      <c r="BR20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20"/>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
-      <c r="BV20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20"/>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
-      <c r="BZ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20"/>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
-      <c r="CD20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20"/>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
-      <c r="CH20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20"/>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
-      <c r="CL20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20"/>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
-      <c r="CP20"/>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
+      <c r="DU20"/>
     </row>
-    <row r="21" spans="1:124">
+    <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
+        <v>254866904.0</v>
+      </c>
+      <c r="C21">
         <v>273304587.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>240000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>322000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>219000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>118000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>267000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>157500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>231000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>261000000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>135000000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>104000000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>100000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>156500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>304000000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>-76000000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>352000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>957447248.72</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>77000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>195142611.99</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>360000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>234772401.2</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>20000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>14044943.82</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>352000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>163500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-25000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-12500000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>621000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>298000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-302000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-151000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>561000000.0</v>
       </c>
-      <c r="AM21">
-[...1 lines deleted...]
-      </c>
       <c r="AN21">
+        <v>0.0</v>
+      </c>
+      <c r="AO21">
         <v>-129000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>504000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-5131000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-45000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>580000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-44109000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>257500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-86273000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>257500000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>613000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-204050000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>613000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>371500000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-173385000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>371500000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>309500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-42776000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>309500000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>338000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1417764960.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>338000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-2290085850.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>287000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1174610430.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>287000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-2466857780.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>261000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1129446780.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>261000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-2278104720.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>258000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1179177840.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>258000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-2652954600.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>202000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1262838720.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>202000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-2628974560.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-5257949120.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1196259120.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-1860344880.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-3042469860.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-6084939720.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1078931970.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>6227939720.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-3000423600.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-6000847200.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1212050700.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-83286760.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-2539300720.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-5078601440.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1190543200.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-1133274300.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>772637150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159000000.0</v>
       </c>
       <c r="CR21">
         <v>159000000.0</v>
       </c>
       <c r="CS21">
-        <v>125000000.0</v>
+        <v>159000000.0</v>
       </c>
       <c r="CT21">
         <v>125000000.0</v>
       </c>
       <c r="CU21">
-        <v>161600000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="CV21">
         <v>161600000.0</v>
       </c>
       <c r="CW21">
-        <v>73800000.0</v>
+        <v>161600000.0</v>
       </c>
       <c r="CX21">
         <v>73800000.0</v>
       </c>
       <c r="CY21">
-        <v>118800000.0</v>
+        <v>73800000.0</v>
       </c>
       <c r="CZ21">
         <v>118800000.0</v>
       </c>
       <c r="DA21">
-        <v>136200000.0</v>
+        <v>118800000.0</v>
       </c>
       <c r="DB21">
         <v>136200000.0</v>
       </c>
       <c r="DC21">
-        <v>95150000.0</v>
+        <v>136200000.0</v>
       </c>
       <c r="DD21">
         <v>95150000.0</v>
       </c>
       <c r="DE21">
-        <v>72200000.0</v>
+        <v>95150000.0</v>
       </c>
       <c r="DF21">
         <v>72200000.0</v>
       </c>
       <c r="DG21">
-        <v>84650000.0</v>
+        <v>72200000.0</v>
       </c>
       <c r="DH21">
         <v>84650000.0</v>
       </c>
       <c r="DI21">
-        <v>145700000.0</v>
+        <v>84650000.0</v>
       </c>
       <c r="DJ21">
         <v>145700000.0</v>
       </c>
       <c r="DK21">
-        <v>156200000.0</v>
+        <v>145700000.0</v>
       </c>
       <c r="DL21">
         <v>156200000.0</v>
       </c>
       <c r="DM21">
-        <v>117700000.0</v>
+        <v>156200000.0</v>
       </c>
       <c r="DN21">
         <v>117700000.0</v>
       </c>
       <c r="DO21">
-        <v>85300000.0</v>
+        <v>117700000.0</v>
       </c>
       <c r="DP21">
         <v>85300000.0</v>
       </c>
       <c r="DQ21">
-        <v>70550000.0</v>
+        <v>85300000.0</v>
       </c>
       <c r="DR21">
         <v>70550000.0</v>
       </c>
       <c r="DS21">
-        <v>65450000.0</v>
+        <v>70550000.0</v>
       </c>
       <c r="DT21">
         <v>65450000.0</v>
       </c>
+      <c r="DU21">
+        <v>65450000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:124">
+    <row r="22" spans="1:125">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
-[...1 lines deleted...]
-      </c>
+      <c r="V22"/>
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
@@ -31175,588 +31351,594 @@
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22"/>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22"/>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
-      <c r="BR22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22"/>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
-      <c r="BV22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22"/>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
-      <c r="BZ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22"/>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
-      <c r="CD22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22"/>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
-      <c r="CH22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22"/>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
-      <c r="CL22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22"/>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
-      <c r="CP22"/>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
+      <c r="DU22"/>
     </row>
-    <row r="23" spans="1:124">
+    <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>1537260462.0</v>
+      </c>
+      <c r="C23">
         <v>1570259085.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1482000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1476000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1535000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>760000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1528000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>755500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1648000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1792000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>28500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1653000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1727000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1497000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>919000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1601000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>25500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1568000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>25500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1688000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>27000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1752000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>27000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1970000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>42389461.33</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1637000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2808988.76</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2003000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>64000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2010000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>32000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4905000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>30000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2145000000.0</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
       <c r="AL23">
+        <v>0.0</v>
+      </c>
+      <c r="AM23">
         <v>2755000000.0</v>
       </c>
-      <c r="AM23">
-[...1 lines deleted...]
-      </c>
       <c r="AN23">
+        <v>0.0</v>
+      </c>
+      <c r="AO23">
         <v>2100000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2166000000.0</v>
       </c>
-      <c r="AP23">
-[...1 lines deleted...]
-      </c>
       <c r="AQ23">
+        <v>0.0</v>
+      </c>
+      <c r="AR23">
         <v>2055000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2442000000.0</v>
       </c>
-      <c r="AS23">
-[...1 lines deleted...]
-      </c>
       <c r="AT23">
+        <v>0.0</v>
+      </c>
+      <c r="AU23">
         <v>2173000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2220000000.0</v>
       </c>
-      <c r="AV23">
-[...1 lines deleted...]
-      </c>
       <c r="AW23">
+        <v>0.0</v>
+      </c>
+      <c r="AX23">
         <v>2220000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2318000000.0</v>
       </c>
-      <c r="AY23">
-[...1 lines deleted...]
-      </c>
       <c r="AZ23">
+        <v>0.0</v>
+      </c>
+      <c r="BA23">
         <v>2318000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2480500000.0</v>
       </c>
-      <c r="BB23">
-[...1 lines deleted...]
-      </c>
       <c r="BC23">
+        <v>0.0</v>
+      </c>
+      <c r="BD23">
         <v>2480500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2274500000.0</v>
       </c>
-      <c r="BE23">
-[...1 lines deleted...]
-      </c>
       <c r="BF23">
+        <v>0.0</v>
+      </c>
+      <c r="BG23">
         <v>2274500000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2079500000.0</v>
       </c>
-      <c r="BH23">
-[...1 lines deleted...]
-      </c>
       <c r="BI23">
+        <v>0.0</v>
+      </c>
+      <c r="BJ23">
         <v>2079500000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3591772750.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1805000000.0</v>
       </c>
-      <c r="BL23">
-[...1 lines deleted...]
-      </c>
       <c r="BM23">
+        <v>0.0</v>
+      </c>
+      <c r="BN23">
         <v>1805000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3595838450.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1745000000.0</v>
       </c>
-      <c r="BP23">
-[...1 lines deleted...]
-      </c>
       <c r="BQ23">
+        <v>0.0</v>
+      </c>
+      <c r="BR23">
         <v>1745000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3559023840.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1846000000.0</v>
       </c>
-      <c r="BT23">
-[...1 lines deleted...]
-      </c>
       <c r="BU23">
+        <v>0.0</v>
+      </c>
+      <c r="BV23">
         <v>1846000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3686015200.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1660500000.0</v>
       </c>
-      <c r="BX23">
-[...1 lines deleted...]
-      </c>
       <c r="BY23">
+        <v>0.0</v>
+      </c>
+      <c r="BZ23">
         <v>1660500000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3816960000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>7633920000.0</v>
       </c>
-      <c r="CB23">
-[...1 lines deleted...]
-      </c>
       <c r="CC23">
+        <v>0.0</v>
+      </c>
+      <c r="CD23">
         <v>3528000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4128031650.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>8256063300.0</v>
       </c>
-      <c r="CF23">
-[...1 lines deleted...]
-      </c>
       <c r="CG23">
+        <v>0.0</v>
+      </c>
+      <c r="CH23">
         <v>12032063300.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4221602820.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>8443205640.0</v>
       </c>
-      <c r="CJ23">
-[...1 lines deleted...]
-      </c>
       <c r="CK23">
+        <v>0.0</v>
+      </c>
+      <c r="CL23">
         <v>990265460.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3737930160.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>7475860320.0</v>
       </c>
-      <c r="CN23">
-[...1 lines deleted...]
-      </c>
       <c r="CO23">
+        <v>0.0</v>
+      </c>
+      <c r="CP23">
         <v>2678000000.0</v>
       </c>
-      <c r="CP23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ23"/>
       <c r="CR23">
         <v>1592500000.0</v>
       </c>
       <c r="CS23">
-        <v>1098000000.0</v>
+        <v>1592500000.0</v>
       </c>
       <c r="CT23">
         <v>1098000000.0</v>
       </c>
       <c r="CU23">
-        <v>984950000.0</v>
+        <v>1098000000.0</v>
       </c>
       <c r="CV23">
         <v>984950000.0</v>
       </c>
       <c r="CW23">
-        <v>1045900000.0</v>
+        <v>984950000.0</v>
       </c>
       <c r="CX23">
         <v>1045900000.0</v>
       </c>
       <c r="CY23">
-        <v>837750000.0</v>
+        <v>1045900000.0</v>
       </c>
       <c r="CZ23">
         <v>837750000.0</v>
       </c>
       <c r="DA23">
-        <v>673500000.0</v>
+        <v>837750000.0</v>
       </c>
       <c r="DB23">
         <v>673500000.0</v>
       </c>
       <c r="DC23">
-        <v>833600000.0</v>
+        <v>673500000.0</v>
       </c>
       <c r="DD23">
         <v>833600000.0</v>
       </c>
       <c r="DE23">
-        <v>750050000.0</v>
+        <v>833600000.0</v>
       </c>
       <c r="DF23">
         <v>750050000.0</v>
       </c>
       <c r="DG23">
-        <v>727650000.0</v>
+        <v>750050000.0</v>
       </c>
       <c r="DH23">
         <v>727650000.0</v>
       </c>
       <c r="DI23">
-        <v>767550000.0</v>
+        <v>727650000.0</v>
       </c>
       <c r="DJ23">
         <v>767550000.0</v>
       </c>
       <c r="DK23">
-        <v>729950000.0</v>
+        <v>767550000.0</v>
       </c>
       <c r="DL23">
         <v>729950000.0</v>
       </c>
       <c r="DM23">
-        <v>597300000.0</v>
+        <v>729950000.0</v>
       </c>
       <c r="DN23">
         <v>597300000.0</v>
       </c>
       <c r="DO23">
-        <v>476100000.0</v>
+        <v>597300000.0</v>
       </c>
       <c r="DP23">
         <v>476100000.0</v>
       </c>
       <c r="DQ23">
-        <v>476300000.0</v>
+        <v>476100000.0</v>
       </c>
       <c r="DR23">
         <v>476300000.0</v>
       </c>
       <c r="DS23">
-        <v>485050000.0</v>
+        <v>476300000.0</v>
       </c>
       <c r="DT23">
         <v>485050000.0</v>
       </c>
+      <c r="DU23">
+        <v>485050000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:124">
+    <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
+      <c r="V24"/>
       <c r="W24">
         <v>0.0</v>
       </c>
       <c r="X24">
         <v>0.0</v>
       </c>
       <c r="Y24">
         <v>0.0</v>
       </c>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
-      <c r="AC24"/>
-[...7 lines deleted...]
-      <c r="AG24"/>
+      <c r="AC24">
+        <v>0.0</v>
+      </c>
+      <c r="AD24"/>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -31804,79 +31986,80 @@
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
+      <c r="DU24"/>
     </row>
-    <row r="25" spans="1:124">
+    <row r="25" spans="1:125">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>70000000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>82500000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
@@ -31896,146 +32079,145 @@
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
-      <c r="CG25">
+      <c r="CG25"/>
+      <c r="CH25">
         <v>89367840.0</v>
       </c>
-      <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>83992580.0</v>
       </c>
-      <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
+      <c r="DU25"/>
     </row>
-    <row r="26" spans="1:124">
+    <row r="26" spans="1:125">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000000.0</v>
       </c>
       <c r="E26">
         <v>144000000.0</v>
       </c>
       <c r="F26">
+        <v>144000000.0</v>
+      </c>
+      <c r="G26">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73500000.0</v>
       </c>
       <c r="H26">
         <v>73500000.0</v>
       </c>
       <c r="I26">
+        <v>73500000.0</v>
+      </c>
+      <c r="J26">
         <v>68500000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>83500000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>68000000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>68000000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>71500000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>280000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
@@ -32109,273 +32291,276 @@
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26"/>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
-      <c r="BN26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26"/>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
-      <c r="BR26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26"/>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
-      <c r="BV26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26"/>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
-      <c r="BZ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26"/>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
-      <c r="CD26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26"/>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
-      <c r="CH26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26"/>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
-      <c r="CL26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26"/>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
-      <c r="CP26"/>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
-      <c r="DC26">
-[...1 lines deleted...]
-      </c>
+      <c r="DC26"/>
       <c r="DD26">
         <v>5400000.0</v>
       </c>
       <c r="DE26">
-        <v>4100000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="DF26">
         <v>4100000.0</v>
       </c>
       <c r="DG26">
-        <v>4850000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="DH26">
         <v>4850000.0</v>
       </c>
       <c r="DI26">
-        <v>4400000.0</v>
+        <v>4850000.0</v>
       </c>
       <c r="DJ26">
         <v>4400000.0</v>
       </c>
       <c r="DK26">
-        <v>2800000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="DL26">
         <v>2800000.0</v>
       </c>
       <c r="DM26">
-        <v>2150000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="DN26">
         <v>2150000.0</v>
       </c>
-      <c r="DO26"/>
+      <c r="DO26">
+        <v>2150000.0</v>
+      </c>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
+      <c r="DU26"/>
     </row>
-    <row r="27" spans="1:124">
+    <row r="27" spans="1:125">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>553000000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>23500000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="I27">
+        <v>23500000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27">
         <v>30500000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>31000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>120000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>29500000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>65500000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>36500000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>88000000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>84000000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>88000000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>80000000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>84000000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>90000000.0</v>
       </c>
-      <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>88500000.0</v>
       </c>
-      <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>88500000.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
@@ -32406,393 +32591,395 @@
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
+      <c r="DU27"/>
     </row>
-    <row r="28" spans="1:124">
+    <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
-[...2 lines deleted...]
-      <c r="E28"/>
+      <c r="D28"/>
+      <c r="E28">
+        <v>664000000.0</v>
+      </c>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
+        <v>600500000.0</v>
+      </c>
+      <c r="I28">
         <v>383500000.0</v>
       </c>
-      <c r="H28">
-[...6 lines deleted...]
-      <c r="K28"/>
+      <c r="J28"/>
+      <c r="K28">
+        <v>678500000.0</v>
+      </c>
       <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
-[...2 lines deleted...]
-      <c r="O28"/>
+      <c r="N28"/>
+      <c r="O28">
+        <v>787000000.0</v>
+      </c>
       <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>339500000.0</v>
       </c>
-      <c r="R28">
-[...5 lines deleted...]
-      </c>
+      <c r="S28">
+        <v>652500000.0</v>
+      </c>
+      <c r="T28"/>
       <c r="U28">
         <v>358500000.0</v>
       </c>
       <c r="V28">
+        <v>358500000.0</v>
+      </c>
+      <c r="W28">
         <v>499500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4294005842.91</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5949349998.09</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8830203193.82</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1039000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>611712534.24</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2414037935.84</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>658005617.98</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1207000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>849661000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1826443923.41</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>539500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1240000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>928422000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1412922000.0</v>
       </c>
-      <c r="AK28">
-[...1 lines deleted...]
-      </c>
       <c r="AL28">
+        <v>0.0</v>
+      </c>
+      <c r="AM28">
         <v>1195000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1712670000.0</v>
       </c>
       <c r="AN28">
         <v>1712670000.0</v>
       </c>
       <c r="AO28">
+        <v>1712670000.0</v>
+      </c>
+      <c r="AP28">
         <v>1168000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1819972000.0</v>
       </c>
       <c r="AQ28">
         <v>1819972000.0</v>
       </c>
       <c r="AR28">
+        <v>1819972000.0</v>
+      </c>
+      <c r="AS28">
         <v>1162000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758276000.0</v>
       </c>
       <c r="AT28">
         <v>1758276000.0</v>
       </c>
       <c r="AU28">
+        <v>1758276000.0</v>
+      </c>
+      <c r="AV28">
         <v>1055500000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1730166000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1055500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1898228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1895907000.0</v>
       </c>
       <c r="AZ28">
         <v>1895907000.0</v>
       </c>
       <c r="BA28">
+        <v>1895907000.0</v>
+      </c>
+      <c r="BB28">
         <v>1970494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665096000.0</v>
       </c>
       <c r="BC28">
         <v>1665096000.0</v>
       </c>
       <c r="BD28">
+        <v>1665096000.0</v>
+      </c>
+      <c r="BE28">
         <v>1738032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768590000.0</v>
       </c>
       <c r="BF28">
         <v>1768590000.0</v>
       </c>
       <c r="BG28">
+        <v>1768590000.0</v>
+      </c>
+      <c r="BH28">
         <v>1037620965.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1891070000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1037620965.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>901851125.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1653191000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>901851125.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>901128855.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1514413000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>901128855.0</v>
       </c>
-      <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>795898620.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1391368000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>795898620.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>938708680.0</v>
       </c>
-      <c r="BX28">
-[...1 lines deleted...]
-      </c>
       <c r="BY28">
+        <v>0.0</v>
+      </c>
+      <c r="BZ28">
         <v>938708680.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>3043845000.0</v>
       </c>
-      <c r="CB28">
-[...1 lines deleted...]
-      </c>
       <c r="CC28">
         <v>0.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28">
+      <c r="CD28">
+        <v>0.0</v>
+      </c>
+      <c r="CE28"/>
+      <c r="CF28">
         <v>2943776000.0</v>
       </c>
-      <c r="CF28">
-[...1 lines deleted...]
-      </c>
       <c r="CG28">
+        <v>0.0</v>
+      </c>
+      <c r="CH28">
         <v>2122065300.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28">
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>3167466000.0</v>
       </c>
-      <c r="CJ28">
-[...1 lines deleted...]
-      </c>
       <c r="CK28">
         <v>0.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CL28">
+        <v>0.0</v>
+      </c>
+      <c r="CM28"/>
+      <c r="CN28">
         <v>2678441000.0</v>
       </c>
-      <c r="CN28">
-[...1 lines deleted...]
-      </c>
       <c r="CO28">
         <v>0.0</v>
       </c>
-      <c r="CP28"/>
+      <c r="CP28">
+        <v>0.0</v>
+      </c>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
+      <c r="DU28"/>
     </row>
-    <row r="29" spans="1:124">
+    <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>207</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>69000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>54000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>64000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>49000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>48000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>11000000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>-14000000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>57000000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>-13000000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>1000000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>-35000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>-105000000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29">
+      <c r="AB29"/>
+      <c r="AC29">
         <v>13000000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29">
+      <c r="AD29"/>
+      <c r="AE29">
         <v>12000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32842,1122 +33029,1132 @@
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
+      <c r="DU29"/>
     </row>
-    <row r="30" spans="1:124">
+    <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>661848049.0</v>
+      </c>
+      <c r="C30">
         <v>701647413.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>639000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>610000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>660000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>322500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>649000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>316000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>688000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>709000000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>690000000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>818000000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>659000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>459500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>682000000.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>720000000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>734000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8907160768.82</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>848000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17650649257.15</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>939000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1241685144.12</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>725000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1295646067.42</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>930000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2093000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1017000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1036000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3724000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1045000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1233000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1084000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1741000000.0</v>
       </c>
-      <c r="AM30">
-[...1 lines deleted...]
-      </c>
       <c r="AN30">
+        <v>0.0</v>
+      </c>
+      <c r="AO30">
         <v>1133000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1125000000.0</v>
       </c>
-      <c r="AP30">
-[...1 lines deleted...]
-      </c>
       <c r="AQ30">
+        <v>0.0</v>
+      </c>
+      <c r="AR30">
         <v>1075000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1135000000.0</v>
       </c>
-      <c r="AS30">
-[...1 lines deleted...]
-      </c>
       <c r="AT30">
+        <v>0.0</v>
+      </c>
+      <c r="AU30">
         <v>1168000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1108000000.0</v>
       </c>
-      <c r="AV30">
-[...1 lines deleted...]
-      </c>
       <c r="AW30">
+        <v>0.0</v>
+      </c>
+      <c r="AX30">
         <v>1108000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1006000000.0</v>
       </c>
-      <c r="AY30">
-[...1 lines deleted...]
-      </c>
       <c r="AZ30">
+        <v>0.0</v>
+      </c>
+      <c r="BA30">
         <v>1006000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1186500000.0</v>
       </c>
-      <c r="BB30">
-[...1 lines deleted...]
-      </c>
       <c r="BC30">
+        <v>0.0</v>
+      </c>
+      <c r="BD30">
         <v>1186500000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1083500000.0</v>
       </c>
-      <c r="BE30">
-[...1 lines deleted...]
-      </c>
       <c r="BF30">
+        <v>0.0</v>
+      </c>
+      <c r="BG30">
         <v>1083500000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>992500000.0</v>
       </c>
-      <c r="BH30">
-[...1 lines deleted...]
-      </c>
       <c r="BI30">
+        <v>0.0</v>
+      </c>
+      <c r="BJ30">
         <v>992500000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3591772750.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>850000000.0</v>
       </c>
-      <c r="BL30">
-[...1 lines deleted...]
-      </c>
       <c r="BM30">
+        <v>0.0</v>
+      </c>
+      <c r="BN30">
         <v>850000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-3595838450.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>824500000.0</v>
       </c>
-      <c r="BP30">
-[...1 lines deleted...]
-      </c>
       <c r="BQ30">
+        <v>0.0</v>
+      </c>
+      <c r="BR30">
         <v>824500000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-3559023840.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>952500000.0</v>
       </c>
-      <c r="BT30">
-[...1 lines deleted...]
-      </c>
       <c r="BU30">
+        <v>0.0</v>
+      </c>
+      <c r="BV30">
         <v>952500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-3686015200.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>766000000.0</v>
       </c>
-      <c r="BX30">
-[...1 lines deleted...]
-      </c>
       <c r="BY30">
+        <v>0.0</v>
+      </c>
+      <c r="BZ30">
         <v>766000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3816960000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-7633920000.0</v>
       </c>
-      <c r="CB30">
-[...1 lines deleted...]
-      </c>
       <c r="CC30">
+        <v>0.0</v>
+      </c>
+      <c r="CD30">
         <v>-3528000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-4128031650.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-8256063300.0</v>
       </c>
-      <c r="CF30">
-[...1 lines deleted...]
-      </c>
       <c r="CG30">
+        <v>0.0</v>
+      </c>
+      <c r="CH30">
         <v>12032063300.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-4221602820.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-8443205640.0</v>
       </c>
-      <c r="CJ30">
-[...1 lines deleted...]
-      </c>
       <c r="CK30">
+        <v>0.0</v>
+      </c>
+      <c r="CL30">
         <v>83992580.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-3737930160.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-7475860320.0</v>
       </c>
-      <c r="CN30">
-[...1 lines deleted...]
-      </c>
       <c r="CO30">
+        <v>0.0</v>
+      </c>
+      <c r="CP30">
         <v>-2678000000.0</v>
       </c>
-      <c r="CP30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ30"/>
       <c r="CR30">
         <v>1592500000.0</v>
       </c>
       <c r="CS30">
-        <v>510000000.0</v>
+        <v>1592500000.0</v>
       </c>
       <c r="CT30">
         <v>510000000.0</v>
       </c>
       <c r="CU30">
-        <v>427850000.0</v>
+        <v>510000000.0</v>
       </c>
       <c r="CV30">
         <v>427850000.0</v>
       </c>
       <c r="CW30">
-        <v>1045900000.0</v>
+        <v>427850000.0</v>
       </c>
       <c r="CX30">
         <v>1045900000.0</v>
       </c>
       <c r="CY30">
-        <v>837750000.0</v>
+        <v>1045900000.0</v>
       </c>
       <c r="CZ30">
         <v>837750000.0</v>
       </c>
       <c r="DA30">
-        <v>673500000.0</v>
+        <v>837750000.0</v>
       </c>
       <c r="DB30">
         <v>673500000.0</v>
       </c>
       <c r="DC30">
-        <v>833600000.0</v>
+        <v>673500000.0</v>
       </c>
       <c r="DD30">
         <v>833600000.0</v>
       </c>
       <c r="DE30">
-        <v>750050000.0</v>
+        <v>833600000.0</v>
       </c>
       <c r="DF30">
         <v>750050000.0</v>
       </c>
       <c r="DG30">
-        <v>727650000.0</v>
+        <v>750050000.0</v>
       </c>
       <c r="DH30">
         <v>727650000.0</v>
       </c>
       <c r="DI30">
-        <v>767550000.0</v>
+        <v>727650000.0</v>
       </c>
       <c r="DJ30">
         <v>767550000.0</v>
       </c>
       <c r="DK30">
-        <v>729950000.0</v>
+        <v>767550000.0</v>
       </c>
       <c r="DL30">
         <v>729950000.0</v>
       </c>
       <c r="DM30">
-        <v>597300000.0</v>
+        <v>729950000.0</v>
       </c>
       <c r="DN30">
         <v>597300000.0</v>
       </c>
       <c r="DO30">
-        <v>476100000.0</v>
+        <v>597300000.0</v>
       </c>
       <c r="DP30">
         <v>476100000.0</v>
       </c>
       <c r="DQ30">
-        <v>476300000.0</v>
+        <v>476100000.0</v>
       </c>
       <c r="DR30">
         <v>476300000.0</v>
       </c>
       <c r="DS30">
-        <v>485050000.0</v>
+        <v>476300000.0</v>
       </c>
       <c r="DT30">
         <v>485050000.0</v>
       </c>
+      <c r="DU30">
+        <v>485050000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:124">
+    <row r="31" spans="1:125">
       <c r="A31" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B31">
+        <v>-48354195.0</v>
+      </c>
+      <c r="C31">
         <v>-35778055.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-22000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-24000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-12000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-15000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>10000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-119000000.0</v>
       </c>
-      <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>45000000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>48000000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>-96000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>12000000.0</v>
       </c>
-      <c r="S31"/>
-      <c r="T31">
+      <c r="T31"/>
+      <c r="U31">
         <v>-20500000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31">
+      <c r="V31"/>
+      <c r="W31">
         <v>-169000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>101547435.5</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-82000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-68299914.19</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-24000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-41737315.77</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>182000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>127808988.76</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>79000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>47000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-26000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>7500000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2872000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1423500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4000000.0</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
       <c r="AL31">
+        <v>0.0</v>
+      </c>
+      <c r="AM31">
         <v>-26000000.0</v>
       </c>
-      <c r="AM31">
-[...1 lines deleted...]
-      </c>
       <c r="AN31">
+        <v>0.0</v>
+      </c>
+      <c r="AO31">
         <v>-3000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-94000000.0</v>
       </c>
-      <c r="AP31">
-[...1 lines deleted...]
-      </c>
       <c r="AQ31">
+        <v>0.0</v>
+      </c>
+      <c r="AR31">
         <v>9000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-52000000.0</v>
       </c>
-      <c r="AS31">
-[...1 lines deleted...]
-      </c>
       <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
         <v>-13000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-26500000.0</v>
       </c>
-      <c r="AV31">
-[...1 lines deleted...]
-      </c>
       <c r="AW31">
+        <v>0.0</v>
+      </c>
+      <c r="AX31">
         <v>-26500000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-89500000.0</v>
       </c>
-      <c r="AY31">
-[...1 lines deleted...]
-      </c>
       <c r="AZ31">
+        <v>0.0</v>
+      </c>
+      <c r="BA31">
         <v>-89500000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-36500000.0</v>
       </c>
-      <c r="BB31">
-[...1 lines deleted...]
-      </c>
       <c r="BC31">
+        <v>0.0</v>
+      </c>
+      <c r="BD31">
         <v>-36500000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-48000000.0</v>
       </c>
-      <c r="BE31">
-[...1 lines deleted...]
-      </c>
       <c r="BF31">
+        <v>0.0</v>
+      </c>
+      <c r="BG31">
         <v>-48000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-45500000.0</v>
       </c>
-      <c r="BH31">
-[...1 lines deleted...]
-      </c>
       <c r="BI31">
+        <v>0.0</v>
+      </c>
+      <c r="BJ31">
         <v>-45500000.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31">
+      <c r="BK31"/>
+      <c r="BL31">
         <v>-64670375.0</v>
       </c>
-      <c r="BL31">
-[...1 lines deleted...]
-      </c>
       <c r="BM31">
+        <v>0.0</v>
+      </c>
+      <c r="BN31">
         <v>-64670375.0</v>
       </c>
-      <c r="BN31"/>
-      <c r="BO31">
+      <c r="BO31"/>
+      <c r="BP31">
         <v>-48819510.0</v>
       </c>
-      <c r="BP31">
-[...1 lines deleted...]
-      </c>
       <c r="BQ31">
+        <v>0.0</v>
+      </c>
+      <c r="BR31">
         <v>-48819510.0</v>
       </c>
-      <c r="BR31"/>
-      <c r="BS31">
+      <c r="BS31"/>
+      <c r="BT31">
         <v>-42035040.0</v>
       </c>
-      <c r="BT31">
-[...1 lines deleted...]
-      </c>
       <c r="BU31">
+        <v>0.0</v>
+      </c>
+      <c r="BV31">
         <v>-42035040.0</v>
       </c>
-      <c r="BV31"/>
-      <c r="BW31">
+      <c r="BW31"/>
+      <c r="BX31">
         <v>-39362680.0</v>
       </c>
-      <c r="BX31">
-[...1 lines deleted...]
-      </c>
       <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
         <v>-39362680.0</v>
       </c>
-      <c r="BZ31"/>
-      <c r="CA31">
+      <c r="CA31"/>
+      <c r="CB31">
         <v>5257949120.0</v>
       </c>
-      <c r="CB31">
-[...1 lines deleted...]
-      </c>
       <c r="CC31">
+        <v>0.0</v>
+      </c>
+      <c r="CD31">
         <v>1586344880.0</v>
       </c>
-      <c r="CD31"/>
-      <c r="CE31">
+      <c r="CE31"/>
+      <c r="CF31">
         <v>6084939720.0</v>
       </c>
-      <c r="CF31">
-[...1 lines deleted...]
-      </c>
       <c r="CG31">
+        <v>0.0</v>
+      </c>
+      <c r="CH31">
         <v>-6326450370.0</v>
       </c>
-      <c r="CH31"/>
-      <c r="CI31">
+      <c r="CI31"/>
+      <c r="CJ31">
         <v>6000847200.0</v>
       </c>
-      <c r="CJ31">
-[...1 lines deleted...]
-      </c>
       <c r="CK31">
+        <v>0.0</v>
+      </c>
+      <c r="CL31">
         <v>-50113220.0</v>
       </c>
-      <c r="CL31"/>
-      <c r="CM31">
+      <c r="CM31"/>
+      <c r="CN31">
         <v>5078601440.0</v>
       </c>
-      <c r="CN31">
-[...1 lines deleted...]
-      </c>
       <c r="CO31">
+        <v>0.0</v>
+      </c>
+      <c r="CP31">
         <v>1567274300.0</v>
       </c>
-      <c r="CP31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ31"/>
       <c r="CR31">
         <v>165357800.0</v>
       </c>
       <c r="CS31">
-        <v>189500000.0</v>
+        <v>165357800.0</v>
       </c>
       <c r="CT31">
         <v>189500000.0</v>
       </c>
       <c r="CU31">
-        <v>-97300000.0</v>
+        <v>189500000.0</v>
       </c>
       <c r="CV31">
         <v>-97300000.0</v>
       </c>
       <c r="CW31">
-        <v>104600000.0</v>
+        <v>-97300000.0</v>
       </c>
       <c r="CX31">
         <v>104600000.0</v>
       </c>
       <c r="CY31">
-        <v>63750000.0</v>
+        <v>104600000.0</v>
       </c>
       <c r="CZ31">
         <v>63750000.0</v>
       </c>
       <c r="DA31">
-        <v>12700000.0</v>
+        <v>63750000.0</v>
       </c>
       <c r="DB31">
         <v>12700000.0</v>
       </c>
       <c r="DC31">
-        <v>9150000.0</v>
+        <v>12700000.0</v>
       </c>
       <c r="DD31">
         <v>9150000.0</v>
       </c>
       <c r="DE31">
-        <v>3200000.0</v>
+        <v>9150000.0</v>
       </c>
       <c r="DF31">
         <v>3200000.0</v>
       </c>
       <c r="DG31">
-        <v>5150000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="DH31">
         <v>5150000.0</v>
       </c>
       <c r="DI31">
-        <v>-32550000.0</v>
+        <v>5150000.0</v>
       </c>
       <c r="DJ31">
         <v>-32550000.0</v>
       </c>
       <c r="DK31">
-        <v>-30950000.0</v>
+        <v>-32550000.0</v>
       </c>
       <c r="DL31">
         <v>-30950000.0</v>
       </c>
       <c r="DM31">
-        <v>-18250000.0</v>
+        <v>-30950000.0</v>
       </c>
       <c r="DN31">
         <v>-18250000.0</v>
       </c>
       <c r="DO31">
-        <v>-9400000.0</v>
+        <v>-18250000.0</v>
       </c>
       <c r="DP31">
         <v>-9400000.0</v>
       </c>
       <c r="DQ31">
-        <v>-10000000.0</v>
+        <v>-9400000.0</v>
       </c>
       <c r="DR31">
         <v>-10000000.0</v>
       </c>
       <c r="DS31">
-        <v>-10800000.0</v>
+        <v>-10000000.0</v>
       </c>
       <c r="DT31">
         <v>-10800000.0</v>
       </c>
+      <c r="DU31">
+        <v>-10800000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:124">
+    <row r="32" spans="1:125">
       <c r="A32" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B32">
+        <v>1792127367.0</v>
+      </c>
+      <c r="C32">
         <v>1843563673.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1722000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1798000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1754000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>877000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1795000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>897500000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1879000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2053000000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>1788000000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>1831000000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>1597000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>952500000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1905000000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32">
+      <c r="T32"/>
+      <c r="U32">
         <v>1492000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>746000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2040000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>9864608017.5</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1829000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>17845791869.13</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2264000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1476457545.32</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1865000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1309691011.24</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2466000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1427077000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2047000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1023500000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2686000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2060957000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1866000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>933000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2471000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3140682000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1997000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2493000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3501394000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2047000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2879000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3330990000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2190000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2529500000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3359941000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2529500000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2931000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3881787000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2931000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2831500000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3500587000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2831500000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2570000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>3535535000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2570000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2405500000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1417764960.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2405500000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1301686900.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2081000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1174610430.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2081000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1128980670.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1995000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1129446780.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1995000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1280919120.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1904000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1179177840.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1904000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1033060600.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1848000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1262838720.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1848000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1187985440.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>2375970880.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1196259120.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1667655120.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1085561790.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>2171123580.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1078931970.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>2148876420.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1221179220.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>2442358440.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1212050700.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>935917320.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>1198629440.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>2397258880.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>1190543200.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>1544725700.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>772637150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666000000.0</v>
       </c>
       <c r="CR32">
         <v>1666000000.0</v>
       </c>
       <c r="CS32">
-        <v>1197500000.0</v>
+        <v>1666000000.0</v>
       </c>
       <c r="CT32">
         <v>1197500000.0</v>
       </c>
       <c r="CU32">
-        <v>1146550000.0</v>
+        <v>1197500000.0</v>
       </c>
       <c r="CV32">
         <v>1146550000.0</v>
       </c>
       <c r="CW32">
-        <v>1093000000.0</v>
+        <v>1146550000.0</v>
       </c>
       <c r="CX32">
         <v>1093000000.0</v>
       </c>
       <c r="CY32">
-        <v>915200000.0</v>
+        <v>1093000000.0</v>
       </c>
       <c r="CZ32">
         <v>915200000.0</v>
       </c>
       <c r="DA32">
-        <v>775050000.0</v>
+        <v>915200000.0</v>
       </c>
       <c r="DB32">
         <v>775050000.0</v>
       </c>
       <c r="DC32">
-        <v>935050000.0</v>
+        <v>775050000.0</v>
       </c>
       <c r="DD32">
         <v>935050000.0</v>
       </c>
       <c r="DE32">
-        <v>817850000.0</v>
+        <v>935050000.0</v>
       </c>
       <c r="DF32">
         <v>817850000.0</v>
       </c>
       <c r="DG32">
-        <v>800200000.0</v>
+        <v>817850000.0</v>
       </c>
       <c r="DH32">
         <v>800200000.0</v>
       </c>
       <c r="DI32">
-        <v>767550000.0</v>
+        <v>800200000.0</v>
       </c>
       <c r="DJ32">
         <v>767550000.0</v>
       </c>
       <c r="DK32">
-        <v>729950000.0</v>
+        <v>767550000.0</v>
       </c>
       <c r="DL32">
         <v>729950000.0</v>
       </c>
       <c r="DM32">
-        <v>597300000.0</v>
+        <v>729950000.0</v>
       </c>
       <c r="DN32">
         <v>597300000.0</v>
       </c>
       <c r="DO32">
-        <v>476100000.0</v>
+        <v>597300000.0</v>
       </c>
       <c r="DP32">
         <v>476100000.0</v>
       </c>
       <c r="DQ32">
-        <v>476300000.0</v>
+        <v>476100000.0</v>
       </c>
       <c r="DR32">
         <v>476300000.0</v>
       </c>
       <c r="DS32">
+        <v>476300000.0</v>
+      </c>
+      <c r="DT32">
         <v>485050000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>485050000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ30"/>
@@ -34061,51 +34258,51 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B2">
         <v>412689645.0</v>
       </c>
       <c r="C2">
         <v>309000000.0</v>
       </c>
       <c r="D2">
         <v>543000000.0</v>
       </c>
       <c r="E2">
         <v>937000000.0</v>
       </c>
       <c r="F2">
         <v>1113000000.0</v>
       </c>
       <c r="G2">
         <v>434000000.0</v>
       </c>
       <c r="H2">
         <v>525000000.0</v>
       </c>
       <c r="I2">
         <v>630000000.0</v>
       </c>
@@ -34171,51 +34368,51 @@
       </c>
       <c r="AD2">
         <v>124000000.0</v>
       </c>
       <c r="AE2">
         <v>139000000.0</v>
       </c>
       <c r="AF2">
         <v>295600000.0</v>
       </c>
       <c r="AG2">
         <v>136600000.0</v>
       </c>
       <c r="AH2">
         <v>-37200000.0</v>
       </c>
       <c r="AI2">
         <v>15800000.0</v>
       </c>
       <c r="AJ2">
         <v>-225900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B3">
         <v>28364479</v>
       </c>
       <c r="C3">
         <v>124000000</v>
       </c>
       <c r="D3">
         <v>126000000</v>
       </c>
       <c r="E3">
         <v>147000000</v>
       </c>
       <c r="F3">
         <v>176000000</v>
       </c>
       <c r="G3">
         <v>134000000</v>
       </c>
       <c r="H3">
         <v>193000000</v>
       </c>
       <c r="I3">
         <v>200000000</v>
       </c>
@@ -34281,51 +34478,51 @@
       </c>
       <c r="AD3">
         <v>110300000</v>
       </c>
       <c r="AE3">
         <v>89800000</v>
       </c>
       <c r="AF3">
         <v>100200000</v>
       </c>
       <c r="AG3">
         <v>60700000</v>
       </c>
       <c r="AH3">
         <v>71300000</v>
       </c>
       <c r="AI3">
         <v>70400000</v>
       </c>
       <c r="AJ3">
         <v>81200000</v>
       </c>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
@@ -34333,51 +34530,51 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
@@ -34385,51 +34582,51 @@
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B6">
         <v>-80274957.0</v>
       </c>
       <c r="C6">
         <v>234000000.0</v>
       </c>
       <c r="D6">
         <v>-234000000.0</v>
       </c>
       <c r="E6">
         <v>-394000000.0</v>
       </c>
       <c r="F6">
         <v>-176000000.0</v>
       </c>
       <c r="G6">
         <v>679000000.0</v>
       </c>
       <c r="H6">
         <v>-91000000.0</v>
       </c>
       <c r="I6">
         <v>-105000000.0</v>
       </c>
@@ -34495,51 +34692,51 @@
       </c>
       <c r="AD6">
         <v>70400000.0</v>
       </c>
       <c r="AE6">
         <v>-15000000.0</v>
       </c>
       <c r="AF6">
         <v>113900000.0</v>
       </c>
       <c r="AG6">
         <v>-104800000.0</v>
       </c>
       <c r="AH6">
         <v>173800000.0</v>
       </c>
       <c r="AI6">
         <v>-53000000.0</v>
       </c>
       <c r="AJ6">
         <v>107900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7">
         <v>-81181090.0</v>
       </c>
       <c r="C7">
         <v>-53000000.0</v>
       </c>
       <c r="D7">
         <v>-96000000.0</v>
       </c>
       <c r="E7">
         <v>-66000000.0</v>
       </c>
       <c r="F7">
         <v>-12000000.0</v>
       </c>
       <c r="G7">
         <v>8000000.0</v>
       </c>
       <c r="H7">
         <v>-118000000.0</v>
       </c>
       <c r="I7">
         <v>10000000.0</v>
       </c>
@@ -34605,51 +34802,51 @@
       </c>
       <c r="AD7">
         <v>-74800000.0</v>
       </c>
       <c r="AE7">
         <v>86300000.0</v>
       </c>
       <c r="AF7">
         <v>-69800000.0</v>
       </c>
       <c r="AG7">
         <v>-28600000.0</v>
       </c>
       <c r="AH7">
         <v>-4900000.0</v>
       </c>
       <c r="AI7">
         <v>12300000.0</v>
       </c>
       <c r="AJ7">
         <v>-12400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
@@ -34657,51 +34854,51 @@
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B9">
         <v>-101720885.0</v>
       </c>
       <c r="C9">
         <v>32000000.0</v>
       </c>
       <c r="D9">
         <v>-24000000.0</v>
       </c>
       <c r="E9">
         <v>33000000.0</v>
       </c>
       <c r="F9">
         <v>-71000000.0</v>
       </c>
       <c r="G9">
         <v>-1000000.0</v>
       </c>
       <c r="H9">
         <v>1325263460.71</v>
       </c>
       <c r="I9">
         <v>-15000000.0</v>
       </c>
@@ -34725,51 +34922,51 @@
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B10">
         <v>4890426.0</v>
       </c>
       <c r="C10">
         <v>15000000.0</v>
       </c>
       <c r="D10">
         <v>9000000.0</v>
       </c>
       <c r="E10">
         <v>-34000000.0</v>
       </c>
       <c r="F10">
         <v>22000000.0</v>
       </c>
       <c r="G10">
         <v>35000000.0</v>
       </c>
       <c r="H10">
         <v>-20000000.0</v>
       </c>
       <c r="I10">
         <v>-10000000.0</v>
       </c>
@@ -34831,51 +35028,51 @@
         <v>-57000000.0</v>
       </c>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10">
         <v>6500000.0</v>
       </c>
       <c r="AF10">
         <v>-36500000.0</v>
       </c>
       <c r="AG10">
         <v>-11100000.0</v>
       </c>
       <c r="AH10">
         <v>-21600000.0</v>
       </c>
       <c r="AI10">
         <v>-21200000.0</v>
       </c>
       <c r="AJ10">
         <v>-10100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-84000000.0</v>
       </c>
       <c r="F11">
         <v>37000000.0</v>
       </c>
       <c r="G11">
         <v>-26000000.0</v>
       </c>
       <c r="H11">
         <v>-157000000.0</v>
       </c>
       <c r="I11">
         <v>35000000.0</v>
       </c>
       <c r="J11">
         <v>6000000.0</v>
       </c>
       <c r="K11">
         <v>61000000.0</v>
       </c>
@@ -34891,51 +35088,51 @@
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-418000000.0</v>
       </c>
       <c r="F12">
         <v>-249000000.0</v>
       </c>
       <c r="G12">
         <v>-196000000.0</v>
       </c>
       <c r="H12">
         <v>-155000000.0</v>
       </c>
       <c r="I12">
         <v>-443000000.0</v>
       </c>
       <c r="J12">
         <v>-341000000.0</v>
       </c>
       <c r="K12">
         <v>2265000000.0</v>
       </c>
@@ -34951,51 +35148,51 @@
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>50000000.0</v>
       </c>
       <c r="F13">
         <v>20000000.0</v>
       </c>
       <c r="G13">
         <v>-38000000.0</v>
       </c>
       <c r="H13">
         <v>54000000.0</v>
       </c>
       <c r="I13">
         <v>54000000.0</v>
       </c>
       <c r="J13">
         <v>-243000000.0</v>
       </c>
       <c r="K13">
         <v>-116000000.0</v>
       </c>
@@ -35011,51 +35208,51 @@
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B14">
         <v>558486783.0</v>
       </c>
       <c r="C14">
         <v>526000000.0</v>
       </c>
       <c r="D14">
         <v>543000000.0</v>
       </c>
       <c r="E14">
         <v>618000000.0</v>
       </c>
       <c r="F14">
         <v>408000000.0</v>
       </c>
       <c r="G14">
         <v>317000000.0</v>
       </c>
       <c r="H14">
         <v>389000000.0</v>
       </c>
       <c r="I14">
         <v>253000000.0</v>
       </c>
@@ -35119,51 +35316,51 @@
       <c r="AC14">
         <v>12000000.0</v>
       </c>
       <c r="AD14"/>
       <c r="AE14">
         <v>63200000.0</v>
       </c>
       <c r="AF14">
         <v>61500000.0</v>
       </c>
       <c r="AG14">
         <v>51400000.0</v>
       </c>
       <c r="AH14">
         <v>66800000.0</v>
       </c>
       <c r="AI14">
         <v>56500000.0</v>
       </c>
       <c r="AJ14">
         <v>51600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B15">
         <v>156493669.0</v>
       </c>
       <c r="C15">
         <v>156000000.0</v>
       </c>
       <c r="D15">
         <v>154000000.0</v>
       </c>
       <c r="E15">
         <v>156000000.0</v>
       </c>
       <c r="F15">
         <v>149000000.0</v>
       </c>
       <c r="G15">
         <v>146000000.0</v>
       </c>
       <c r="H15">
         <v>147000000.0</v>
       </c>
       <c r="I15">
         <v>136000000.0</v>
       </c>
@@ -35215,51 +35412,51 @@
       <c r="Y15">
         <v>181000000.0</v>
       </c>
       <c r="Z15">
         <v>158292900.0</v>
       </c>
       <c r="AA15">
         <v>143277280.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15">
         <v>113000000.0</v>
       </c>
       <c r="AD15">
         <v>106500000.0</v>
       </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B16">
         <v>332414688.0</v>
       </c>
       <c r="C16">
         <v>543000000.0</v>
       </c>
       <c r="D16">
         <v>309000000.0</v>
       </c>
       <c r="E16">
         <v>543000000.0</v>
       </c>
       <c r="F16">
         <v>937000000.0</v>
       </c>
       <c r="G16">
         <v>1113000000.0</v>
       </c>
       <c r="H16">
         <v>434000000.0</v>
       </c>
       <c r="I16">
         <v>525000000.0</v>
       </c>
@@ -35325,51 +35522,51 @@
       </c>
       <c r="AD16">
         <v>70400000.0</v>
       </c>
       <c r="AE16">
         <v>124000000.0</v>
       </c>
       <c r="AF16">
         <v>409500000.0</v>
       </c>
       <c r="AG16">
         <v>31800000.0</v>
       </c>
       <c r="AH16">
         <v>136600000.0</v>
       </c>
       <c r="AI16">
         <v>-37200000.0</v>
       </c>
       <c r="AJ16">
         <v>-118000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
@@ -35377,51 +35574,51 @@
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B18">
         <v>646514471.0</v>
       </c>
       <c r="C18">
         <v>503000000.0</v>
       </c>
       <c r="D18">
         <v>399000000.0</v>
       </c>
       <c r="E18">
         <v>214000000.0</v>
       </c>
       <c r="F18">
         <v>150000000.0</v>
       </c>
       <c r="G18">
         <v>255000000.0</v>
       </c>
       <c r="H18">
         <v>176000000.0</v>
       </c>
       <c r="I18">
         <v>262000000.0</v>
       </c>
@@ -35487,51 +35684,51 @@
       </c>
       <c r="AD18">
         <v>22000000.0</v>
       </c>
       <c r="AE18">
         <v>-11900000.0</v>
       </c>
       <c r="AF18">
         <v>-60600000.0</v>
       </c>
       <c r="AG18">
         <v>123000000.0</v>
       </c>
       <c r="AH18">
         <v>37900000.0</v>
       </c>
       <c r="AI18">
         <v>43400000.0</v>
       </c>
       <c r="AJ18">
         <v>18300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B19">
         <v>-5000000.0</v>
       </c>
       <c r="C19">
         <v>-131000000.0</v>
       </c>
       <c r="D19">
         <v>-301000000.0</v>
       </c>
       <c r="E19">
         <v>13000000.0</v>
       </c>
       <c r="F19">
         <v>34000000.0</v>
       </c>
       <c r="G19">
         <v>591000000.0</v>
       </c>
       <c r="H19">
         <v>-325000000.0</v>
       </c>
       <c r="I19">
         <v>211000000.0</v>
       </c>
@@ -35553,51 +35750,51 @@
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B20">
         <v>-63000000.0</v>
       </c>
       <c r="C20">
         <v>7000000.0</v>
       </c>
       <c r="D20">
         <v>9000000.0</v>
       </c>
       <c r="E20">
         <v>7000000.0</v>
       </c>
       <c r="F20">
         <v>6000000.0</v>
       </c>
       <c r="G20">
         <v>6000000.0</v>
       </c>
       <c r="H20">
         <v>7000000.0</v>
       </c>
       <c r="I20">
         <v>6000000.0</v>
       </c>
@@ -35609,51 +35806,51 @@
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B21">
         <v>43000000.0</v>
       </c>
       <c r="C21">
         <v>344000000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-264000000.0</v>
       </c>
       <c r="F21">
         <v>-255000000.0</v>
       </c>
       <c r="G21">
         <v>24000000.0</v>
       </c>
       <c r="H21">
         <v>91000000.0</v>
       </c>
       <c r="I21">
         <v>-445000000.0</v>
       </c>
@@ -35675,51 +35872,51 @@
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22">
         <v>457000000.0</v>
       </c>
       <c r="C22">
         <v>510000000.0</v>
       </c>
       <c r="D22">
         <v>378000000.0</v>
       </c>
       <c r="E22">
         <v>323000000.0</v>
       </c>
       <c r="F22">
         <v>160000000.0</v>
       </c>
       <c r="G22">
         <v>310000000.0</v>
       </c>
       <c r="H22">
         <v>266000000.0</v>
       </c>
       <c r="I22">
         <v>590000000.0</v>
       </c>
@@ -35785,51 +35982,51 @@
       </c>
       <c r="AD22">
         <v>38300000.0</v>
       </c>
       <c r="AE22">
         <v>181300000.0</v>
       </c>
       <c r="AF22">
         <v>259600000.0</v>
       </c>
       <c r="AG22">
         <v>272400000.0</v>
       </c>
       <c r="AH22">
         <v>216100000.0</v>
       </c>
       <c r="AI22">
         <v>155600000.0</v>
       </c>
       <c r="AJ22">
         <v>175000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B23">
         <v>-76254905.0</v>
       </c>
       <c r="C23">
         <v>-78000000.0</v>
       </c>
       <c r="D23">
         <v>-301000000.0</v>
       </c>
       <c r="E23">
         <v>-94000000.0</v>
       </c>
       <c r="F23">
         <v>-88000000.0</v>
       </c>
       <c r="G23">
         <v>253000000.0</v>
       </c>
       <c r="H23">
         <v>138000000.0</v>
       </c>
       <c r="I23">
         <v>-5000000.0</v>
       </c>
@@ -35895,51 +36092,51 @@
       </c>
       <c r="AD23">
         <v>231500000.0</v>
       </c>
       <c r="AE23">
         <v>-1100000.0</v>
       </c>
       <c r="AF23">
         <v>-1700000.0</v>
       </c>
       <c r="AG23">
         <v>-1700000.0</v>
       </c>
       <c r="AH23">
         <v>-2500000.0</v>
       </c>
       <c r="AI23">
         <v>-2500000.0</v>
       </c>
       <c r="AJ23">
         <v>-2600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B24">
         <v>17605535.0</v>
       </c>
       <c r="C24">
         <v>-45000000.0</v>
       </c>
       <c r="D24">
         <v>-56000000.0</v>
       </c>
       <c r="E24">
         <v>160000000.0</v>
       </c>
       <c r="F24">
         <v>13000000.0</v>
       </c>
       <c r="G24">
         <v>65000000.0</v>
       </c>
       <c r="H24">
         <v>34000000.0</v>
       </c>
       <c r="I24">
         <v>311000000.0</v>
       </c>
@@ -36005,51 +36202,51 @@
       </c>
       <c r="AD24">
         <v>10800000.0</v>
       </c>
       <c r="AE24">
         <v>364600000.0</v>
       </c>
       <c r="AF24">
         <v>-184800000.0</v>
       </c>
       <c r="AG24">
         <v>9500000.0</v>
       </c>
       <c r="AH24">
         <v>94600000.0</v>
       </c>
       <c r="AI24">
         <v>-49400000.0</v>
       </c>
       <c r="AJ24">
         <v>-106900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B25">
         <v>-298426743.0</v>
       </c>
       <c r="C25">
         <v>-400000000.0</v>
       </c>
       <c r="D25">
         <v>-340000000.0</v>
       </c>
       <c r="E25">
         <v>-549000000.0</v>
       </c>
       <c r="F25">
         <v>22000000.0</v>
       </c>
       <c r="G25">
         <v>7000000.0</v>
       </c>
       <c r="H25">
         <v>-12000000.0</v>
       </c>
       <c r="I25">
         <v>-428000000.0</v>
       </c>
@@ -36115,51 +36312,51 @@
       </c>
       <c r="AD25">
         <v>168800000.0</v>
       </c>
       <c r="AE25">
         <v>-252900000.0</v>
       </c>
       <c r="AF25">
         <v>-211700000.0</v>
       </c>
       <c r="AG25">
         <v>-111500000.0</v>
       </c>
       <c r="AH25">
         <v>-168800000.0</v>
       </c>
       <c r="AI25">
         <v>-110600000.0</v>
       </c>
       <c r="AJ25">
         <v>-114700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B26">
         <v>-414708224.0</v>
       </c>
       <c r="C26">
         <v>-358000000.0</v>
       </c>
       <c r="D26">
         <v>-221000000.0</v>
       </c>
       <c r="E26">
         <v>-390000000.0</v>
       </c>
       <c r="F26">
         <v>-16000000.0</v>
       </c>
       <c r="G26">
         <v>-182000000.0</v>
       </c>
       <c r="H26">
         <v>-52000000.0</v>
       </c>
       <c r="I26">
         <v>-153000000.0</v>
       </c>
@@ -36201,51 +36398,51 @@
         <v>-20921760.0</v>
       </c>
       <c r="W26">
         <v>-9905840.0</v>
       </c>
       <c r="X26">
         <v>178000000.0</v>
       </c>
       <c r="Y26">
         <v>12000000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B27">
         <v>39000000.0</v>
       </c>
       <c r="C27">
         <v>44000000.0</v>
       </c>
       <c r="D27">
         <v>40000000.0</v>
       </c>
       <c r="E27">
         <v>35000000.0</v>
       </c>
       <c r="F27">
         <v>28000000.0</v>
       </c>
       <c r="G27">
         <v>29000000.0</v>
       </c>
       <c r="H27">
         <v>25000000.0</v>
       </c>
       <c r="I27">
         <v>37000000.0</v>
       </c>
@@ -36285,51 +36482,51 @@
       <c r="U27">
         <v>25000000.0</v>
       </c>
       <c r="V27">
         <v>23000000.0</v>
       </c>
       <c r="W27">
         <v>25000000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B28">
         <v>-595654029.0</v>
       </c>
       <c r="C28">
         <v>-241000000.0</v>
       </c>
       <c r="D28">
         <v>-450000000.0</v>
       </c>
       <c r="E28">
         <v>-804000000.0</v>
       </c>
       <c r="F28">
         <v>-414000000.0</v>
       </c>
       <c r="G28">
         <v>-299000000.0</v>
       </c>
       <c r="H28">
         <v>-102000000.0</v>
       </c>
       <c r="I28">
         <v>-729000000.0</v>
       </c>
@@ -36395,51 +36592,51 @@
       </c>
       <c r="AD28">
         <v>125000000.0</v>
       </c>
       <c r="AE28">
         <v>21600000.0</v>
       </c>
       <c r="AF28">
         <v>266700000.0</v>
       </c>
       <c r="AG28">
         <v>52300000.0</v>
       </c>
       <c r="AH28">
         <v>-19900000.0</v>
       </c>
       <c r="AI28">
         <v>-13900000.0</v>
       </c>
       <c r="AJ28">
         <v>-57200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B29">
         <v>674878950.0</v>
       </c>
       <c r="C29">
         <v>627000000.0</v>
       </c>
       <c r="D29">
         <v>525000000.0</v>
       </c>
       <c r="E29">
         <v>361000000.0</v>
       </c>
       <c r="F29">
         <v>326000000.0</v>
       </c>
       <c r="G29">
         <v>389000000.0</v>
       </c>
       <c r="H29">
         <v>369000000.0</v>
       </c>
       <c r="I29">
         <v>462000000.0</v>
       </c>
@@ -36505,51 +36702,51 @@
       </c>
       <c r="AD29">
         <v>132300000.0</v>
       </c>
       <c r="AE29">
         <v>77900000.0</v>
       </c>
       <c r="AF29">
         <v>39600000.0</v>
       </c>
       <c r="AG29">
         <v>183700000.0</v>
       </c>
       <c r="AH29">
         <v>109200000.0</v>
       </c>
       <c r="AI29">
         <v>113800000.0</v>
       </c>
       <c r="AJ29">
         <v>99500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30">
         <v>-270929665.0</v>
       </c>
       <c r="C30">
         <v>-131000000.0</v>
       </c>
       <c r="D30">
         <v>-301000000.0</v>
       </c>
       <c r="E30">
         <v>13000000.0</v>
       </c>
       <c r="F30">
         <v>-80000000.0</v>
       </c>
       <c r="G30">
         <v>591000000.0</v>
       </c>
       <c r="H30">
         <v>-325000000.0</v>
       </c>
       <c r="I30">
         <v>211000000.0</v>
       </c>
@@ -36634,913 +36831,922 @@
       <c r="AJ30">
         <v>72600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ30"/>
+  <dimension ref="A1:CK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F1" t="s">
         <v>105</v>
       </c>
       <c r="G1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="I1" t="s">
         <v>107</v>
       </c>
       <c r="J1" t="s">
+        <v>108</v>
+      </c>
+      <c r="K1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="L1" t="s">
         <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
+        <v>112</v>
+      </c>
+      <c r="O1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="P1" t="s">
         <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="T1" t="s">
         <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
+        <v>118</v>
+      </c>
+      <c r="W1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="X1" t="s">
         <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AB1" t="s">
         <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AF1" t="s">
         <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AJ1" t="s">
         <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AM1" t="s">
         <v>11</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AO1" t="s">
         <v>12</v>
       </c>
-      <c r="AO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>13</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AS1" t="s">
         <v>14</v>
       </c>
-      <c r="AS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU1" t="s">
         <v>15</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW1" t="s">
         <v>16</v>
       </c>
-      <c r="AW1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AY1" t="s">
         <v>17</v>
       </c>
-      <c r="AY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BA1" t="s">
         <v>18</v>
       </c>
-      <c r="BA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BB1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC1" t="s">
         <v>19</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BE1" t="s">
         <v>20</v>
       </c>
-      <c r="BE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BF1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG1" t="s">
         <v>21</v>
       </c>
-      <c r="BG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BI1" t="s">
         <v>22</v>
       </c>
-      <c r="BI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BK1" t="s">
         <v>23</v>
       </c>
-      <c r="BK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BM1" t="s">
         <v>24</v>
       </c>
-      <c r="BM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BN1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BO1" t="s">
         <v>25</v>
       </c>
-      <c r="BO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>26</v>
       </c>
-      <c r="BQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="BS1" t="s">
         <v>27</v>
       </c>
-      <c r="BS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="BU1" t="s">
         <v>28</v>
       </c>
-      <c r="BU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="BW1" t="s">
         <v>29</v>
       </c>
-      <c r="BW1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="BY1" t="s">
         <v>30</v>
       </c>
-      <c r="BY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BZ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CA1" t="s">
         <v>31</v>
       </c>
-      <c r="CA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CC1" t="s">
         <v>32</v>
       </c>
-      <c r="CC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CD1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CE1" t="s">
         <v>33</v>
       </c>
-      <c r="CE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CG1" t="s">
         <v>34</v>
       </c>
-      <c r="CG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CI1" t="s">
         <v>35</v>
       </c>
-      <c r="CI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CJ1" t="s">
+        <v>173</v>
+      </c>
+      <c r="CK1" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B2">
+        <v>333000000.0</v>
+      </c>
+      <c r="C2">
         <v>352905577.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>556065600.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>332000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>312000000.0</v>
       </c>
       <c r="F2">
         <v>312000000.0</v>
       </c>
       <c r="G2">
+        <v>312000000.0</v>
+      </c>
+      <c r="H2">
         <v>355000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>348000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>269000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>392000000.0</v>
       </c>
       <c r="K2">
         <v>392000000.0</v>
       </c>
       <c r="L2">
+        <v>392000000.0</v>
+      </c>
+      <c r="M2">
         <v>893937000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>660000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648000000.0</v>
       </c>
       <c r="O2">
         <v>648000000.0</v>
       </c>
       <c r="P2">
-        <v>599000000.0</v>
+        <v>648000000.0</v>
       </c>
       <c r="Q2">
         <v>599000000.0</v>
       </c>
       <c r="R2">
-        <v>687000000.0</v>
+        <v>599000000.0</v>
       </c>
       <c r="S2">
         <v>687000000.0</v>
       </c>
       <c r="T2">
+        <v>687000000.0</v>
+      </c>
+      <c r="U2">
         <v>443000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>401000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>354500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>434000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>525000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>131250000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>300000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>157500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>131250000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>157500000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>459000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>356000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>157500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>356000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>877000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>417750000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>356000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>417750000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>127750000.0</v>
       </c>
-      <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2">
         <v>740000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>185000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>284250000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1291000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>322750000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1664000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>416000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>680000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>170000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>589000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147250000.0</v>
       </c>
       <c r="AZ2">
         <v>147250000.0</v>
       </c>
       <c r="BA2">
+        <v>147250000.0</v>
+      </c>
+      <c r="BB2">
         <v>122233730.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>531000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>132869875.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>844000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210926932.0</v>
       </c>
       <c r="BF2">
         <v>210926932.0</v>
       </c>
       <c r="BG2">
-        <v>135991440.0</v>
+        <v>210926932.0</v>
       </c>
       <c r="BH2">
         <v>135991440.0</v>
       </c>
       <c r="BI2">
+        <v>135991440.0</v>
+      </c>
+      <c r="BJ2">
         <v>145589780.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>650720000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>162680000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>464395800.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>116098950.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>393667560.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>98416890.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>366896960.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>91724240.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>298000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>74500000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>770250000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>70400000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>67875000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>124000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>139000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>34750000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>295600000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>73900000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>136600000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>34150000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>-37200000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>-9300000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3950000.0</v>
       </c>
       <c r="CH2">
         <v>3950000.0</v>
       </c>
       <c r="CI2">
-        <v>-56475000.0</v>
+        <v>3950000.0</v>
       </c>
       <c r="CJ2">
         <v>-56475000.0</v>
       </c>
+      <c r="CK2">
+        <v>-56475000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B3">
+        <v>26000000</v>
+      </c>
+      <c r="C3">
         <v>15348245</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>106000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>363000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>63000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>36000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10500000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>106000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>16500000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>70000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11500000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>56000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11500000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>78000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>98000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>82205066.83</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>95000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>370770962.81</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>38000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>24781531.24</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>32000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>22471910.11</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>50000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>25000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>32000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>16000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>43000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>21500000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>45000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>23000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>50000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>36000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000000</v>
       </c>
       <c r="AO3">
         <v>91000000</v>
       </c>
       <c r="AP3">
+        <v>91000000</v>
+      </c>
+      <c r="AQ3">
         <v>71000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>47000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>75500000</v>
       </c>
       <c r="AS3">
         <v>75500000</v>
       </c>
       <c r="AT3">
-        <v>72000000</v>
+        <v>75500000</v>
       </c>
       <c r="AU3">
         <v>72000000</v>
       </c>
       <c r="AV3">
-        <v>66000000</v>
+        <v>72000000</v>
       </c>
       <c r="AW3">
         <v>66000000</v>
       </c>
       <c r="AX3">
-        <v>60000000</v>
+        <v>66000000</v>
       </c>
       <c r="AY3">
         <v>60000000</v>
       </c>
       <c r="AZ3">
         <v>60000000</v>
       </c>
       <c r="BA3">
         <v>60000000</v>
       </c>
       <c r="BB3">
+        <v>60000000</v>
+      </c>
+      <c r="BC3">
         <v>59498500</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>59501500</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>48511050</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>48488950</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000</v>
       </c>
       <c r="BG3">
         <v>50000000</v>
       </c>
       <c r="BH3">
-        <v>62500000</v>
+        <v>50000000</v>
       </c>
       <c r="BI3">
         <v>62500000</v>
       </c>
       <c r="BJ3">
+        <v>62500000</v>
+      </c>
+      <c r="BK3">
         <v>52640000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>52360000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>62983725</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>63016275</v>
-      </c>
-[...1 lines deleted...]
-        <v>82587600</v>
       </c>
       <c r="BO3">
         <v>82587600</v>
       </c>
       <c r="BP3">
-        <v>69630080</v>
+        <v>82587600</v>
       </c>
       <c r="BQ3">
         <v>69630080</v>
       </c>
       <c r="BR3">
-        <v>51000000</v>
+        <v>69630080</v>
       </c>
       <c r="BS3">
         <v>51000000</v>
       </c>
       <c r="BT3">
-        <v>62500000</v>
+        <v>51000000</v>
       </c>
       <c r="BU3">
         <v>62500000</v>
       </c>
       <c r="BV3">
-        <v>55150000</v>
+        <v>62500000</v>
       </c>
       <c r="BW3">
         <v>55150000</v>
       </c>
       <c r="BX3">
-        <v>44900000</v>
+        <v>55150000</v>
       </c>
       <c r="BY3">
         <v>44900000</v>
       </c>
       <c r="BZ3">
-        <v>50100000</v>
+        <v>44900000</v>
       </c>
       <c r="CA3">
         <v>50100000</v>
       </c>
       <c r="CB3">
-        <v>30350000</v>
+        <v>50100000</v>
       </c>
       <c r="CC3">
         <v>30350000</v>
       </c>
       <c r="CD3">
-        <v>35650000</v>
+        <v>30350000</v>
       </c>
       <c r="CE3">
         <v>35650000</v>
       </c>
       <c r="CF3">
-        <v>35200000</v>
+        <v>35650000</v>
       </c>
       <c r="CG3">
         <v>35200000</v>
       </c>
       <c r="CH3">
+        <v>35200000</v>
+      </c>
+      <c r="CI3">
         <v>17600000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>40600000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>20300000</v>
       </c>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
-[...1 lines deleted...]
-      </c>
+      <c r="V4"/>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
-      <c r="AC4"/>
-[...7 lines deleted...]
-      <c r="AG4"/>
+      <c r="AC4">
+        <v>0.0</v>
+      </c>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -37552,105 +37758,106 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
+      <c r="V5"/>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
-      <c r="AC5"/>
-[...7 lines deleted...]
-      <c r="AG5"/>
+      <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5"/>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
@@ -37662,613 +37869,620 @@
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B6">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C6">
         <v>-20490889.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>347000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>211000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>20000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-348000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-367500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>86000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-392000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>75500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>392000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-272500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>144500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>49000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-53500000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-88000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>214500000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>244000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>125000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>46500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>149903357.12</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-91000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1190369933.29</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-22750000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>146732750.75</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>142500000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-231741573.03</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-26250000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>85500000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>103000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-482500000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-198500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>273500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>459250000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-397000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-61750000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>223250000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-229000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-740000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-57250000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>369750000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-154000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-38500000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-373000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-93250000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>984000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>246000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22750000.0</v>
       </c>
       <c r="AZ6">
         <v>22750000.0</v>
       </c>
       <c r="BA6">
+        <v>22750000.0</v>
+      </c>
+      <c r="BB6">
         <v>24071167.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-39000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-9706813.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-313000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-78220332.0</v>
       </c>
       <c r="BF6">
         <v>-78220332.0</v>
       </c>
       <c r="BG6">
-        <v>74969640.0</v>
+        <v>-78220332.0</v>
       </c>
       <c r="BH6">
         <v>74969640.0</v>
       </c>
       <c r="BI6">
+        <v>74969640.0</v>
+      </c>
+      <c r="BJ6">
         <v>7559720.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-741720000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-22680000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-353395800.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>27783037.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-66070080.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-16517520.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>58248240.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>14562060.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-18000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-4500000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>146000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>770250000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>70400000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>67875000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-15000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-3750000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>113900000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>28475000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-104800000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-26200000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>173800000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>43450000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13250000.0</v>
       </c>
       <c r="CH6">
         <v>-13250000.0</v>
       </c>
       <c r="CI6">
-        <v>26975000.0</v>
+        <v>-13250000.0</v>
       </c>
       <c r="CJ6">
         <v>26975000.0</v>
       </c>
+      <c r="CK6">
+        <v>26975000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7">
+        <v>26191855.0</v>
+      </c>
+      <c r="C7">
         <v>69563724.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-36000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-8000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-45000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-22500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>165000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-261000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>80000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>40000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-31000000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>126000000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>-138000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>214500000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>200000000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>-192000000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>166000000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>-284000000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>73000000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>-44000000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>41000000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7">
+      <c r="AF7"/>
+      <c r="AG7">
         <v>-127000000.0</v>
       </c>
-      <c r="AG7"/>
-      <c r="AH7">
+      <c r="AH7"/>
+      <c r="AI7">
         <v>168000000.0</v>
       </c>
-      <c r="AI7"/>
-      <c r="AJ7">
+      <c r="AJ7"/>
+      <c r="AK7">
         <v>-111000000.0</v>
       </c>
-      <c r="AK7"/>
-      <c r="AL7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>-14000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-145000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="AO7">
         <v>4500000.0</v>
       </c>
       <c r="AP7">
+        <v>4500000.0</v>
+      </c>
+      <c r="AQ7">
         <v>-35000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22500000.0</v>
       </c>
       <c r="AS7">
         <v>-22500000.0</v>
       </c>
       <c r="AT7">
+        <v>-22500000.0</v>
+      </c>
+      <c r="AU7">
         <v>29500000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>7500000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>60000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>57500000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>60500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="BA7">
         <v>-10000000.0</v>
       </c>
       <c r="BB7">
+        <v>-10000000.0</v>
+      </c>
+      <c r="BC7">
         <v>102968875.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-25968875.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-2604420.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-19395580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16500000.0</v>
       </c>
       <c r="BG7">
         <v>16500000.0</v>
       </c>
       <c r="BH7">
-        <v>3500000.0</v>
+        <v>16500000.0</v>
       </c>
       <c r="BI7">
         <v>3500000.0</v>
       </c>
       <c r="BJ7">
+        <v>3500000.0</v>
+      </c>
+      <c r="BK7">
         <v>-96240000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-95760000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-26682600.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-27317400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2408805.0</v>
       </c>
       <c r="BO7">
         <v>-2408805.0</v>
       </c>
       <c r="BP7">
-        <v>-83690000.0</v>
+        <v>-2408805.0</v>
       </c>
       <c r="BQ7">
         <v>-83690000.0</v>
       </c>
       <c r="BR7">
-        <v>48000000.0</v>
+        <v>-83690000.0</v>
       </c>
       <c r="BS7">
         <v>48000000.0</v>
       </c>
       <c r="BT7">
-        <v>-40000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="BU7">
         <v>-40000000.0</v>
       </c>
       <c r="BV7">
-        <v>-37400000.0</v>
+        <v>-40000000.0</v>
       </c>
       <c r="BW7">
         <v>-37400000.0</v>
       </c>
       <c r="BX7">
-        <v>43150000.0</v>
+        <v>-37400000.0</v>
       </c>
       <c r="BY7">
         <v>43150000.0</v>
       </c>
       <c r="BZ7">
-        <v>-34900000.0</v>
+        <v>43150000.0</v>
       </c>
       <c r="CA7">
         <v>-34900000.0</v>
       </c>
       <c r="CB7">
-        <v>-14300000.0</v>
+        <v>-34900000.0</v>
       </c>
       <c r="CC7">
         <v>-14300000.0</v>
       </c>
       <c r="CD7">
-        <v>-2450000.0</v>
+        <v>-14300000.0</v>
       </c>
       <c r="CE7">
         <v>-2450000.0</v>
       </c>
       <c r="CF7">
-        <v>6150000.0</v>
+        <v>-2450000.0</v>
       </c>
       <c r="CG7">
         <v>6150000.0</v>
       </c>
       <c r="CH7">
+        <v>6150000.0</v>
+      </c>
+      <c r="CI7">
         <v>3075000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-6200000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-3100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
-[...1 lines deleted...]
-      </c>
+      <c r="V8"/>
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
-      <c r="AC8"/>
-[...7 lines deleted...]
-      <c r="AG8"/>
+      <c r="AC8">
+        <v>0.0</v>
+      </c>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -38280,1755 +38494,1774 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B9">
+        <v>76000000.0</v>
+      </c>
+      <c r="C9">
         <v>-67751706.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-37000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>66000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-34000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-20000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>19000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-89000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-44500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>18000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-50500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-101000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-50500000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>100000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>50000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>58000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>280464345.59</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9757130.64</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>652145.56</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-16000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-11235955.06</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>79000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>39500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>54000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>27000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>120000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>60000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>36000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>18000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-29000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34500000.0</v>
       </c>
       <c r="AO9">
         <v>-34500000.0</v>
       </c>
       <c r="AP9">
+        <v>-34500000.0</v>
+      </c>
+      <c r="AQ9">
         <v>-69000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>19000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-94000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>54901000.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>147816000.0</v>
       </c>
-      <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>14947000.0</v>
       </c>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-      <c r="BE9">
+      <c r="BE9"/>
+      <c r="BF9">
         <v>9246000.0</v>
       </c>
-      <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B10">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C10">
         <v>5931528.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4135810.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-34000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-17000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>36000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>18000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-500000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>38000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>183752502.27</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-58000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-565913574.83</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5869310.03</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-19000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13342696.63</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>37000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-13000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>56000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>28000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-39000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-20000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>44000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AO10">
         <v>3000000.0</v>
       </c>
       <c r="AP10">
+        <v>3000000.0</v>
+      </c>
+      <c r="AQ10">
         <v>51000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24500000.0</v>
       </c>
       <c r="AS10">
         <v>24500000.0</v>
       </c>
       <c r="AT10">
-        <v>7500000.0</v>
+        <v>24500000.0</v>
       </c>
       <c r="AU10">
         <v>7500000.0</v>
       </c>
       <c r="AV10">
-        <v>18500000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="AW10">
         <v>18500000.0</v>
       </c>
       <c r="AX10">
-        <v>16000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="AY10">
         <v>16000000.0</v>
       </c>
       <c r="AZ10">
-        <v>-6000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="BA10">
         <v>-6000000.0</v>
       </c>
       <c r="BB10">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BC10">
         <v>-495750.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-504250.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-8088645.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-7911355.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8500000.0</v>
       </c>
       <c r="BG10">
         <v>-8500000.0</v>
       </c>
       <c r="BH10">
-        <v>-6000000.0</v>
+        <v>-8500000.0</v>
       </c>
       <c r="BI10">
         <v>-6000000.0</v>
       </c>
       <c r="BJ10">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BK10">
         <v>-4080000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-3920000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>21580676.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>21419324.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3097035.0</v>
       </c>
       <c r="BO10">
         <v>-3097035.0</v>
       </c>
       <c r="BP10">
-        <v>-48540200.0</v>
+        <v>-3097035.0</v>
       </c>
       <c r="BQ10">
         <v>-48540200.0</v>
       </c>
       <c r="BR10">
-        <v>-28500000.0</v>
+        <v>-48540200.0</v>
       </c>
       <c r="BS10">
         <v>-28500000.0</v>
       </c>
-      <c r="BT10"/>
+      <c r="BT10">
+        <v>-28500000.0</v>
+      </c>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
-      <c r="BX10">
-[...1 lines deleted...]
-      </c>
+      <c r="BX10"/>
       <c r="BY10">
         <v>3250000.0</v>
       </c>
       <c r="BZ10">
-        <v>-18250000.0</v>
+        <v>3250000.0</v>
       </c>
       <c r="CA10">
         <v>-18250000.0</v>
       </c>
       <c r="CB10">
-        <v>-5550000.0</v>
+        <v>-18250000.0</v>
       </c>
       <c r="CC10">
         <v>-5550000.0</v>
       </c>
       <c r="CD10">
-        <v>-10800000.0</v>
+        <v>-5550000.0</v>
       </c>
       <c r="CE10">
         <v>-10800000.0</v>
       </c>
       <c r="CF10">
-        <v>-10600000.0</v>
+        <v>-10800000.0</v>
       </c>
       <c r="CG10">
         <v>-10600000.0</v>
       </c>
       <c r="CH10">
+        <v>-10600000.0</v>
+      </c>
+      <c r="CI10">
         <v>-5300000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-5050000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-2525000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...1 lines deleted...]
-      </c>
+      <c r="J11"/>
       <c r="K11">
         <v>56500000.0</v>
       </c>
       <c r="L11">
-        <v>-98500000.0</v>
+        <v>56500000.0</v>
       </c>
       <c r="M11">
         <v>-98500000.0</v>
       </c>
       <c r="N11">
-        <v>96500000.0</v>
+        <v>-98500000.0</v>
       </c>
       <c r="O11">
         <v>96500000.0</v>
       </c>
       <c r="P11">
-        <v>-78000000.0</v>
+        <v>96500000.0</v>
       </c>
       <c r="Q11">
         <v>-78000000.0</v>
       </c>
       <c r="R11">
-        <v>124000000.0</v>
+        <v>-78000000.0</v>
       </c>
       <c r="S11">
         <v>124000000.0</v>
       </c>
       <c r="T11">
-        <v>-137000000.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="U11">
         <v>-137000000.0</v>
       </c>
       <c r="V11">
-        <v>35000000.0</v>
+        <v>-137000000.0</v>
       </c>
       <c r="W11">
         <v>35000000.0</v>
       </c>
       <c r="X11">
-        <v>-113500000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="Y11">
         <v>-113500000.0</v>
       </c>
       <c r="Z11">
+        <v>-113500000.0</v>
+      </c>
+      <c r="AA11">
         <v>595178907.04</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>179992174.25</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-620899831.96</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-169241573.03</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>26929774.17</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>118500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-150449394.29</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-115500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>61000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>56500000.0</v>
       </c>
-      <c r="AJ11"/>
       <c r="AK11"/>
-      <c r="AL11">
+      <c r="AL11"/>
+      <c r="AM11">
         <v>-80000000.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11">
+      <c r="AN11"/>
+      <c r="AO11">
         <v>72000000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>72000000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
+      <c r="J12"/>
       <c r="K12">
         <v>-103500000.0</v>
       </c>
       <c r="L12">
-        <v>-105500000.0</v>
+        <v>-103500000.0</v>
       </c>
       <c r="M12">
         <v>-105500000.0</v>
       </c>
       <c r="N12">
-        <v>21000000.0</v>
+        <v>-105500000.0</v>
       </c>
       <c r="O12">
         <v>21000000.0</v>
       </c>
       <c r="P12">
-        <v>-70500000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="Q12">
         <v>-70500000.0</v>
       </c>
       <c r="R12">
-        <v>-16000000.0</v>
+        <v>-70500000.0</v>
       </c>
       <c r="S12">
         <v>-16000000.0</v>
       </c>
       <c r="T12">
-        <v>-82000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="U12">
         <v>-82000000.0</v>
       </c>
       <c r="V12">
-        <v>-27500000.0</v>
+        <v>-82000000.0</v>
       </c>
       <c r="W12">
         <v>-27500000.0</v>
       </c>
       <c r="X12">
-        <v>-50000000.0</v>
+        <v>-27500000.0</v>
       </c>
       <c r="Y12">
         <v>-50000000.0</v>
       </c>
       <c r="Z12">
+        <v>-50000000.0</v>
+      </c>
+      <c r="AA12">
         <v>-526172656.94</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-159123516.37</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-512693222.24</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-139747191.01</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-1530508833.16</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-130500000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-52103686.34</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-40000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2265000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1194000000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>-702000000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>-280000000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-468000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...1 lines deleted...]
-      </c>
+      <c r="J13"/>
       <c r="K13">
         <v>25000000.0</v>
       </c>
-      <c r="L13"/>
+      <c r="L13">
+        <v>25000000.0</v>
+      </c>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>8000000.0</v>
       </c>
       <c r="P13">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="Q13">
         <v>2000000.0</v>
       </c>
       <c r="R13">
-        <v>-10500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="S13">
         <v>-10500000.0</v>
       </c>
       <c r="T13">
-        <v>-8500000.0</v>
+        <v>-10500000.0</v>
       </c>
       <c r="U13">
         <v>-8500000.0</v>
       </c>
       <c r="V13">
-        <v>21000000.0</v>
+        <v>-8500000.0</v>
       </c>
       <c r="W13">
         <v>21000000.0</v>
       </c>
       <c r="X13">
-        <v>6000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="Y13">
         <v>6000000.0</v>
       </c>
       <c r="Z13">
+        <v>6000000.0</v>
+      </c>
+      <c r="AA13">
         <v>135856054.87</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>41085170.21</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-23187130.63</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-6320224.72</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1090655854.7</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-37500000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-109417741.31</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-84000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-116000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-54000000.0</v>
       </c>
       <c r="AK13">
         <v>-54000000.0</v>
       </c>
       <c r="AL13">
+        <v>-54000000.0</v>
+      </c>
+      <c r="AM13">
         <v>-70000000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>-69000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-60000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B14">
+        <v>113000000.0</v>
+      </c>
+      <c r="C14">
         <v>324984000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>244000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>322000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>204000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>30000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>280000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>36000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>263000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>368000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>204000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>64000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>221000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-21000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>187000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>70000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>152000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>14000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>165000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>82500000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>166000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>802708299.53</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>223000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1541626634.93</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>42000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>27390113.47</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>123000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>86376404.49</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>73000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>36500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>155000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>77500000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>96000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>48000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>184000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>92000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>172000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>96000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200500000.0</v>
       </c>
       <c r="AO14">
         <v>200500000.0</v>
       </c>
       <c r="AP14">
+        <v>200500000.0</v>
+      </c>
+      <c r="AQ14">
         <v>88000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>159000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158500000.0</v>
       </c>
       <c r="AS14">
         <v>158500000.0</v>
       </c>
       <c r="AT14">
-        <v>128500000.0</v>
+        <v>158500000.0</v>
       </c>
       <c r="AU14">
         <v>128500000.0</v>
       </c>
       <c r="AV14">
-        <v>123000000.0</v>
+        <v>128500000.0</v>
       </c>
       <c r="AW14">
         <v>123000000.0</v>
       </c>
       <c r="AX14">
-        <v>116000000.0</v>
+        <v>123000000.0</v>
       </c>
       <c r="AY14">
         <v>116000000.0</v>
       </c>
       <c r="AZ14">
-        <v>98000000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="BA14">
         <v>98000000.0</v>
       </c>
       <c r="BB14">
+        <v>98000000.0</v>
+      </c>
+      <c r="BC14">
         <v>-27141874.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>165141874.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>176054290.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>168945710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150500000.0</v>
       </c>
       <c r="BG14">
         <v>150500000.0</v>
       </c>
       <c r="BH14">
-        <v>138500000.0</v>
+        <v>150500000.0</v>
       </c>
       <c r="BI14">
         <v>138500000.0</v>
       </c>
       <c r="BJ14">
+        <v>138500000.0</v>
+      </c>
+      <c r="BK14">
         <v>184320000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>183680000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>206636100.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>207363900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241568730.0</v>
       </c>
       <c r="BO14">
         <v>241568730.0</v>
       </c>
       <c r="BP14">
-        <v>144281560.0</v>
+        <v>241568730.0</v>
       </c>
       <c r="BQ14">
         <v>144281560.0</v>
       </c>
       <c r="BR14">
-        <v>41000000.0</v>
+        <v>144281560.0</v>
       </c>
       <c r="BS14">
         <v>41000000.0</v>
       </c>
       <c r="BT14">
+        <v>41000000.0</v>
+      </c>
+      <c r="BU14">
         <v>12000000.0</v>
       </c>
-      <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
-      <c r="BX14">
-[...1 lines deleted...]
-      </c>
+      <c r="BX14"/>
       <c r="BY14">
         <v>31600000.0</v>
       </c>
       <c r="BZ14">
-        <v>30750000.0</v>
+        <v>31600000.0</v>
       </c>
       <c r="CA14">
         <v>30750000.0</v>
       </c>
       <c r="CB14">
-        <v>25700000.0</v>
+        <v>30750000.0</v>
       </c>
       <c r="CC14">
         <v>25700000.0</v>
       </c>
       <c r="CD14">
-        <v>33400000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="CE14">
         <v>33400000.0</v>
       </c>
       <c r="CF14">
-        <v>28250000.0</v>
+        <v>33400000.0</v>
       </c>
       <c r="CG14">
         <v>28250000.0</v>
       </c>
       <c r="CH14">
+        <v>28250000.0</v>
+      </c>
+      <c r="CI14">
         <v>14125000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>25800000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>12900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B15">
+        <v>108000000.0</v>
+      </c>
+      <c r="C15">
         <v>53154577.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>110000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>49000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>107000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>53500000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>48000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>24000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>106000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>49000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>24500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>107000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>53500000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>47000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>23500000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>102000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>51000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>45000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>101000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>50500000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>46000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>222437239.56</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>101000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>985470190.71</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>43000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>28042259.03</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>93000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>65308988.76</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>41000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>20500000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>277000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>138500000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>147000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>73500000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>277000000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>146000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>277000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198500000.0</v>
       </c>
       <c r="AO15">
         <v>198500000.0</v>
       </c>
       <c r="AP15">
+        <v>198500000.0</v>
+      </c>
+      <c r="AQ15">
         <v>130000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000000.0</v>
       </c>
       <c r="AS15">
         <v>173000000.0</v>
       </c>
       <c r="AT15">
-        <v>159000000.0</v>
+        <v>173000000.0</v>
       </c>
       <c r="AU15">
         <v>159000000.0</v>
       </c>
       <c r="AV15">
+        <v>159000000.0</v>
+      </c>
+      <c r="AW15">
         <v>152000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>146000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>126500000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>146500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128500000.0</v>
       </c>
       <c r="BA15">
         <v>128500000.0</v>
       </c>
       <c r="BB15">
+        <v>128500000.0</v>
+      </c>
+      <c r="BC15">
         <v>118997000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>119003000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>110006645.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>109993355.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102500000.0</v>
       </c>
       <c r="BG15">
         <v>102500000.0</v>
       </c>
       <c r="BH15">
-        <v>97500000.0</v>
+        <v>102500000.0</v>
       </c>
       <c r="BI15">
         <v>97500000.0</v>
       </c>
       <c r="BJ15">
+        <v>97500000.0</v>
+      </c>
+      <c r="BK15">
         <v>94200000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>93800000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>90355900.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>90644100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79146450.0</v>
       </c>
       <c r="BO15">
         <v>79146450.0</v>
       </c>
       <c r="BP15">
-        <v>71638640.0</v>
+        <v>79146450.0</v>
       </c>
       <c r="BQ15">
         <v>71638640.0</v>
       </c>
-      <c r="BR15"/>
+      <c r="BR15">
+        <v>71638640.0</v>
+      </c>
       <c r="BS15"/>
-      <c r="BT15">
-[...1 lines deleted...]
-      </c>
+      <c r="BT15"/>
       <c r="BU15">
         <v>56500000.0</v>
       </c>
       <c r="BV15">
-        <v>53250000.0</v>
+        <v>56500000.0</v>
       </c>
       <c r="BW15">
         <v>53250000.0</v>
       </c>
-      <c r="BX15"/>
+      <c r="BX15">
+        <v>53250000.0</v>
+      </c>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B16">
+        <v>332000000.0</v>
+      </c>
+      <c r="C16">
         <v>332414688.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>347000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>543000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>332000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11500000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>309000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-19500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>355000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>323580100.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>467500000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>392000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>660000000.0</v>
       </c>
       <c r="N16">
         <v>660000000.0</v>
       </c>
       <c r="O16">
-        <v>648000000.0</v>
+        <v>660000000.0</v>
       </c>
       <c r="P16">
         <v>648000000.0</v>
       </c>
       <c r="Q16">
+        <v>648000000.0</v>
+      </c>
+      <c r="R16">
         <v>-53500000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>599000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>687000000.0</v>
       </c>
       <c r="T16">
         <v>687000000.0</v>
       </c>
       <c r="U16">
+        <v>687000000.0</v>
+      </c>
+      <c r="V16">
         <v>443000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>401000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>354500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>434000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>525000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>108500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>131250000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>300000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>157500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>131250000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>157500000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>459000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>356000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>157500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>356000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>877000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>417750000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>356000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>351000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>511000000.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>127750000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>654000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1137000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>284250000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1291000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>322750000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1664000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>416000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>680000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000000.0</v>
       </c>
       <c r="AZ16">
         <v>170000000.0</v>
       </c>
       <c r="BA16">
+        <v>170000000.0</v>
+      </c>
+      <c r="BB16">
         <v>146304897.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>492000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>123163062.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>531000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132706600.0</v>
       </c>
       <c r="BF16">
         <v>132706600.0</v>
       </c>
       <c r="BG16">
-        <v>210961080.0</v>
+        <v>132706600.0</v>
       </c>
       <c r="BH16">
         <v>210961080.0</v>
       </c>
       <c r="BI16">
+        <v>210961080.0</v>
+      </c>
+      <c r="BJ16">
         <v>153149500.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-91000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>140000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>111000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>143881987.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>327597480.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>81899370.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>425145200.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>106286300.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>280000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>70000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>146000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>770250000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>70400000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>67875000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>124000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>31000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>409500000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>102375000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>31800000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>7950000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>136600000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>34150000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-37200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9300000.0</v>
       </c>
       <c r="CH16">
         <v>-9300000.0</v>
       </c>
       <c r="CI16">
-        <v>-29500000.0</v>
+        <v>-9300000.0</v>
       </c>
       <c r="CJ16">
         <v>-29500000.0</v>
       </c>
+      <c r="CK16">
+        <v>-29500000.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-      <c r="V17">
-[...1 lines deleted...]
-      </c>
+      <c r="V17"/>
       <c r="W17">
         <v>0.0</v>
       </c>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
-      <c r="AC17"/>
-[...7 lines deleted...]
-      <c r="AG17"/>
+      <c r="AC17">
+        <v>0.0</v>
+      </c>
+      <c r="AD17"/>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
+      <c r="AF17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -40040,446 +40273,451 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B18">
+        <v>316000000.0</v>
+      </c>
+      <c r="C18">
         <v>460604519.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>178000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>446000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>57000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>28500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>459000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>249000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-40000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>358000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>179000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-54000000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>305000000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>-142000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-11500000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>477000000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>-205000000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>495000000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>-319000000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>597000000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>-205000000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>548000000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>-332000000.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>690000000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18">
+      <c r="AJ18"/>
+      <c r="AK18">
         <v>-368000000.0</v>
       </c>
-      <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>535000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-410000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136500000.0</v>
       </c>
       <c r="AO18">
         <v>136500000.0</v>
       </c>
       <c r="AP18">
+        <v>136500000.0</v>
+      </c>
+      <c r="AQ18">
         <v>580000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-342000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>312500000.0</v>
       </c>
       <c r="AS18">
         <v>312500000.0</v>
       </c>
       <c r="AT18">
-        <v>364000000.0</v>
+        <v>312500000.0</v>
       </c>
       <c r="AU18">
         <v>364000000.0</v>
       </c>
       <c r="AV18">
-        <v>437000000.0</v>
+        <v>364000000.0</v>
       </c>
       <c r="AW18">
         <v>437000000.0</v>
       </c>
       <c r="AX18">
+        <v>437000000.0</v>
+      </c>
+      <c r="AY18">
         <v>313500000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>349500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247500000.0</v>
       </c>
       <c r="BA18">
         <v>247500000.0</v>
       </c>
       <c r="BB18">
+        <v>247500000.0</v>
+      </c>
+      <c r="BC18">
         <v>206798626.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>172201374.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>180590886.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>179409114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207000000.0</v>
       </c>
       <c r="BG18">
         <v>207000000.0</v>
       </c>
       <c r="BH18">
-        <v>218500000.0</v>
+        <v>207000000.0</v>
       </c>
       <c r="BI18">
         <v>218500000.0</v>
       </c>
       <c r="BJ18">
+        <v>218500000.0</v>
+      </c>
+      <c r="BK18">
         <v>61600000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>61880000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>106508326.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>106475774.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163110510.0</v>
       </c>
       <c r="BO18">
         <v>163110510.0</v>
       </c>
       <c r="BP18">
-        <v>7029960.0</v>
+        <v>163110510.0</v>
       </c>
       <c r="BQ18">
         <v>7029960.0</v>
       </c>
       <c r="BR18">
-        <v>-30000000.0</v>
+        <v>7029960.0</v>
       </c>
       <c r="BS18">
         <v>-30000000.0</v>
       </c>
       <c r="BT18">
-        <v>95000000.0</v>
+        <v>-30000000.0</v>
       </c>
       <c r="BU18">
         <v>95000000.0</v>
       </c>
       <c r="BV18">
-        <v>11000000.0</v>
+        <v>95000000.0</v>
       </c>
       <c r="BW18">
         <v>11000000.0</v>
       </c>
       <c r="BX18">
-        <v>-5950000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="BY18">
         <v>-5950000.0</v>
       </c>
       <c r="BZ18">
-        <v>-30300000.0</v>
+        <v>-5950000.0</v>
       </c>
       <c r="CA18">
         <v>-30300000.0</v>
       </c>
       <c r="CB18">
-        <v>61500000.0</v>
+        <v>-30300000.0</v>
       </c>
       <c r="CC18">
         <v>61500000.0</v>
       </c>
       <c r="CD18">
-        <v>18950000.0</v>
+        <v>61500000.0</v>
       </c>
       <c r="CE18">
         <v>18950000.0</v>
       </c>
       <c r="CF18">
-        <v>21700000.0</v>
+        <v>18950000.0</v>
       </c>
       <c r="CG18">
         <v>21700000.0</v>
       </c>
       <c r="CH18">
+        <v>21700000.0</v>
+      </c>
+      <c r="CI18">
         <v>10850000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>9150000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>4575000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-      <c r="J19">
-[...1 lines deleted...]
-      </c>
+      <c r="J19"/>
       <c r="K19">
         <v>4000000.0</v>
       </c>
       <c r="L19">
-        <v>-4000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="M19">
         <v>-4000000.0</v>
       </c>
       <c r="N19">
-        <v>20000000.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="O19">
         <v>20000000.0</v>
       </c>
       <c r="P19">
-        <v>-3000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="Q19">
         <v>-3000000.0</v>
       </c>
       <c r="R19">
-        <v>-1000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="S19">
         <v>-1000000.0</v>
       </c>
       <c r="T19">
-        <v>263500000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="U19">
         <v>263500000.0</v>
       </c>
       <c r="V19">
+        <v>263500000.0</v>
+      </c>
+      <c r="W19">
         <v>-22462092.61</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-9671184.35</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-295824033.11</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-439070877.05</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2156445.34</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-652145.56</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>59256000.59</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>16151685.39</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1840201236.38</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>207500000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-3256480.4</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-2500000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>108000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>11500000.0</v>
       </c>
-      <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>349000000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>23000000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-71000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40524,2402 +40762,2431 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
-[...1 lines deleted...]
-      </c>
+      <c r="J21"/>
       <c r="K21">
         <v>-60500000.0</v>
       </c>
       <c r="L21">
-        <v>-71500000.0</v>
+        <v>-60500000.0</v>
       </c>
       <c r="M21">
         <v>-71500000.0</v>
       </c>
       <c r="N21">
-        <v>-26000000.0</v>
+        <v>-71500000.0</v>
       </c>
       <c r="O21">
         <v>-26000000.0</v>
       </c>
       <c r="P21">
-        <v>-101500000.0</v>
+        <v>-26000000.0</v>
       </c>
       <c r="Q21">
         <v>-101500000.0</v>
       </c>
       <c r="R21">
-        <v>-26500000.0</v>
+        <v>-101500000.0</v>
       </c>
       <c r="S21">
         <v>-26500000.0</v>
       </c>
       <c r="T21">
-        <v>38500000.0</v>
+        <v>-26500000.0</v>
       </c>
       <c r="U21">
         <v>38500000.0</v>
       </c>
       <c r="V21">
-        <v>-156000000.0</v>
+        <v>38500000.0</v>
       </c>
       <c r="W21">
         <v>-156000000.0</v>
       </c>
       <c r="X21">
-        <v>201500000.0</v>
+        <v>-156000000.0</v>
       </c>
       <c r="Y21">
         <v>201500000.0</v>
       </c>
       <c r="Z21">
+        <v>201500000.0</v>
+      </c>
+      <c r="AA21">
         <v>-897081251.2</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-271292552.5</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-74714087.67</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-20365168.54</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-5821319520.88</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-492500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-203204376.71</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-156000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-251000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2500000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>71000000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>-138000000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>86000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22">
+        <v>205000000.0</v>
+      </c>
+      <c r="C22">
         <v>169945761.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>164000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>353000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>157000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>78500000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>192000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>96000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>186000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>106000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>53000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>136000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>65500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>142000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>71000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>17000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>131000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>262000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>131000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>48000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>24000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>217000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1049323499.85</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>49000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>458585138.28</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>400000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>260858223.56</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>188000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>132022471.91</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>423000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>211500000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-17000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-8500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-2116000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1058000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-221000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-111000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>902000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-79000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000000.0</v>
       </c>
       <c r="AO22">
         <v>235000000.0</v>
       </c>
       <c r="AP22">
+        <v>235000000.0</v>
+      </c>
+      <c r="AQ22">
         <v>546000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164500000.0</v>
       </c>
       <c r="AS22">
         <v>164500000.0</v>
       </c>
       <c r="AT22">
-        <v>478000000.0</v>
+        <v>164500000.0</v>
       </c>
       <c r="AU22">
         <v>478000000.0</v>
       </c>
       <c r="AV22">
+        <v>478000000.0</v>
+      </c>
+      <c r="AW22">
         <v>1168500000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>131500000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>525000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>231000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364500000.0</v>
       </c>
       <c r="BA22">
         <v>364500000.0</v>
       </c>
       <c r="BB22">
+        <v>364500000.0</v>
+      </c>
+      <c r="BC22">
         <v>606660520.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-81660520.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>496023360.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>25976640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258000000.0</v>
       </c>
       <c r="BG22">
         <v>258000000.0</v>
       </c>
       <c r="BH22">
-        <v>202000000.0</v>
+        <v>258000000.0</v>
       </c>
       <c r="BI22">
         <v>202000000.0</v>
       </c>
       <c r="BJ22">
+        <v>202000000.0</v>
+      </c>
+      <c r="BK22">
         <v>386839320.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-160839320.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>363484160.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-220484160.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>86140780.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-142575640.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>122769800.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>88129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159000000.0</v>
       </c>
       <c r="BS22">
         <v>159000000.0</v>
       </c>
       <c r="BT22">
+        <v>159000000.0</v>
+      </c>
+      <c r="BU22">
         <v>437000000.0</v>
       </c>
-      <c r="BU22"/>
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22">
         <v>38300000.0</v>
       </c>
-      <c r="BW22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX22"/>
       <c r="BY22">
         <v>90650000.0</v>
       </c>
       <c r="BZ22">
-        <v>129800000.0</v>
+        <v>90650000.0</v>
       </c>
       <c r="CA22">
         <v>129800000.0</v>
       </c>
       <c r="CB22">
-        <v>136200000.0</v>
+        <v>129800000.0</v>
       </c>
       <c r="CC22">
         <v>136200000.0</v>
       </c>
       <c r="CD22">
-        <v>108050000.0</v>
+        <v>136200000.0</v>
       </c>
       <c r="CE22">
         <v>108050000.0</v>
       </c>
       <c r="CF22">
-        <v>77800000.0</v>
+        <v>108050000.0</v>
       </c>
       <c r="CG22">
         <v>77800000.0</v>
       </c>
       <c r="CH22">
+        <v>77800000.0</v>
+      </c>
+      <c r="CI22">
         <v>38900000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>87500000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>43750000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B23">
+        <v>-56000000.0</v>
+      </c>
+      <c r="C23">
         <v>-39955812.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-536000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>229000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-42000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-127500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>114500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-117000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-58500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2000000.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>-52000000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>-36000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-21000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-49000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>77000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>140500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-141500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-877000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-652145.56</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-26000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-702247.19</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2158000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-20500000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-316000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-20500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>164000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-242000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>37000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-453000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>535000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="AO23">
         <v>-2500000.0</v>
       </c>
       <c r="AP23">
+        <v>-2500000.0</v>
+      </c>
+      <c r="AQ23">
         <v>-228000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>206000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-18000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>128500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-235500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>60500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-20500000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>172500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-191500000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>9954000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>228114875.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-238109125.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>89665920.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-104655830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8601400.0</v>
       </c>
       <c r="BG23">
         <v>-8601400.0</v>
       </c>
       <c r="BH23">
-        <v>-3303840.0</v>
+        <v>-8601400.0</v>
       </c>
       <c r="BI23">
         <v>-3303840.0</v>
       </c>
       <c r="BJ23">
+        <v>-3303840.0</v>
+      </c>
+      <c r="BK23">
         <v>53460000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-100500000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>324069700.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-350433600.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-124225515.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-104266845.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-1047464040.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>913560040.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>679766720.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-547000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018500000.0</v>
       </c>
       <c r="BU23">
         <v>1018500000.0</v>
       </c>
       <c r="BV23">
-        <v>115750000.0</v>
+        <v>1018500000.0</v>
       </c>
       <c r="BW23">
         <v>115750000.0</v>
       </c>
       <c r="BX23">
+        <v>115750000.0</v>
+      </c>
+      <c r="BY23">
         <v>66450000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-67550000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-7600000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>5900000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>33150000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-34850000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>6200000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-8700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>53200000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-55700000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-27850000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-56200000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-28100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B24">
+        <v>-32000000.0</v>
+      </c>
+      <c r="C24">
         <v>9227835.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-6000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-34000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-11000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-12500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-22500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>208000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>90000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>15000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>28000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1500000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>13000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>32500000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>15000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>9000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>44000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>8000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>131000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>35868005.74</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>155000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>89887640.45</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>767000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>200500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-23000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>32000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>26000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>53000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>36000000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>1396000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="AO24">
         <v>12500000.0</v>
       </c>
       <c r="AP24">
+        <v>12500000.0</v>
+      </c>
+      <c r="AQ24">
         <v>-82000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-131000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-38500000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>78500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>11500000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>40500000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-230500000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>69500000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-40000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BA24">
         <v>18000000.0</v>
       </c>
       <c r="BB24">
+        <v>18000000.0</v>
+      </c>
+      <c r="BC24">
         <v>-41501500.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>59501500.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-40488950.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>48488950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75550800.0</v>
       </c>
       <c r="BG24">
         <v>-75550800.0</v>
       </c>
       <c r="BH24">
-        <v>-78478640.0</v>
+        <v>-75550800.0</v>
       </c>
       <c r="BI24">
         <v>-78478640.0</v>
       </c>
       <c r="BJ24">
+        <v>-78478640.0</v>
+      </c>
+      <c r="BK24">
         <v>-119860000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>53860000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-904018600.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>72018600.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-54026054.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>89125784.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>407068160.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>135243040.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>286000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-249000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>823000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-33000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>23350000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-12550000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>329800000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>34800000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>16000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-200800000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-20850000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>30350000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>58950000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>35650000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-84600000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>35200000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>17600000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>40600000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>20300000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B25">
+        <v>2000000.0</v>
+      </c>
+      <c r="C25">
         <v>-88540721.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-202000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-136000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-264000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-60000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>564000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>114500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>577000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-180000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>56000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-360000000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>345000000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>378000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-415500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10000000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>357000000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>274000000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>-286000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>102000000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>-459000000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>47000000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>-330000000.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>2579000000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>-191000000.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>-480000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-267000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-228500000.0</v>
       </c>
       <c r="AO25">
         <v>-228500000.0</v>
       </c>
       <c r="AP25">
+        <v>-228500000.0</v>
+      </c>
+      <c r="AQ25">
         <v>38000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-410000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>71500000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-352500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-190500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-219000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>169000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-16500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-55500000.0</v>
       </c>
       <c r="BA25">
         <v>-55500000.0</v>
       </c>
       <c r="BB25">
+        <v>-55500000.0</v>
+      </c>
+      <c r="BC25">
         <v>-133190394.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>159190394.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-212871294.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>39871294.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50500000.0</v>
       </c>
       <c r="BG25">
         <v>50500000.0</v>
       </c>
       <c r="BH25">
-        <v>13000000.0</v>
+        <v>50500000.0</v>
       </c>
       <c r="BI25">
         <v>13000000.0</v>
       </c>
       <c r="BJ25">
+        <v>13000000.0</v>
+      </c>
+      <c r="BK25">
         <v>-360679320.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>187159320.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-373945610.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>209929710.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-79602594.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>149113824.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-106701320.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-72060520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-227000000.0</v>
       </c>
       <c r="BS25">
         <v>-227000000.0</v>
       </c>
       <c r="BT25">
+        <v>-227000000.0</v>
+      </c>
+      <c r="BU25">
         <v>-251500000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>197500000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>65250000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>103550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126450000.0</v>
       </c>
       <c r="BY25">
         <v>-126450000.0</v>
       </c>
       <c r="BZ25">
-        <v>-105850000.0</v>
+        <v>-126450000.0</v>
       </c>
       <c r="CA25">
         <v>-105850000.0</v>
       </c>
       <c r="CB25">
-        <v>-55750000.0</v>
+        <v>-105850000.0</v>
       </c>
       <c r="CC25">
         <v>-55750000.0</v>
       </c>
       <c r="CD25">
-        <v>-84400000.0</v>
+        <v>-55750000.0</v>
       </c>
       <c r="CE25">
         <v>-84400000.0</v>
       </c>
       <c r="CF25">
-        <v>-55300000.0</v>
+        <v>-84400000.0</v>
       </c>
       <c r="CG25">
         <v>-55300000.0</v>
       </c>
       <c r="CH25">
+        <v>-55300000.0</v>
+      </c>
+      <c r="CI25">
         <v>-27650000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-57350000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-28675000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B26">
+        <v>-352000000.0</v>
+      </c>
+      <c r="C26">
         <v>-200044435.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-230000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-43000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-315000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-157500000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-196000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-98000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-25000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-225000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-112500000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-165000000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-10000000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-6000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-6000000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-176000000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-12000000.0</v>
       </c>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
       <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
         <v>-40000000.0</v>
       </c>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>-26000000.0</v>
       </c>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
       <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>-153000000.0</v>
       </c>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>-149000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>500000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-74500000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-27000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1500000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-13500000.0</v>
       </c>
-      <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-23000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-11500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4500000.0</v>
       </c>
       <c r="AO26">
         <v>-4500000.0</v>
       </c>
       <c r="AP26">
+        <v>-4500000.0</v>
+      </c>
+      <c r="AQ26">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-46000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
+      <c r="AT26"/>
       <c r="AU26">
         <v>-30000000.0</v>
       </c>
       <c r="AV26">
-        <v>-38500000.0</v>
+        <v>-30000000.0</v>
       </c>
       <c r="AW26">
         <v>-38500000.0</v>
       </c>
       <c r="AX26">
-        <v>-16500000.0</v>
+        <v>-38500000.0</v>
       </c>
       <c r="AY26">
         <v>-16500000.0</v>
       </c>
       <c r="AZ26">
-        <v>-23500000.0</v>
+        <v>-16500000.0</v>
       </c>
       <c r="BA26">
         <v>-23500000.0</v>
       </c>
       <c r="BB26">
+        <v>-23500000.0</v>
+      </c>
+      <c r="BC26">
         <v>-35946125.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-36053875.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-17880445.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-18119555.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10460880.0</v>
       </c>
       <c r="BG26">
         <v>-10460880.0</v>
       </c>
       <c r="BH26">
-        <v>-4952920.0</v>
+        <v>-10460880.0</v>
       </c>
       <c r="BI26">
         <v>-4952920.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>-4952920.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>242</v>
+      </c>
+      <c r="B27">
         <v>22000000.0</v>
       </c>
+      <c r="C27"/>
       <c r="D27">
+        <v>22000000.0</v>
+      </c>
+      <c r="E27">
         <v>21000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>23000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10500000.0</v>
       </c>
       <c r="H27">
         <v>10500000.0</v>
       </c>
       <c r="I27">
+        <v>10500000.0</v>
+      </c>
+      <c r="J27">
         <v>9500000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>20000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18000000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>6000000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>8000000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>8500000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>6000000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>5500000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>19500000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>18000000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>19000000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>14000000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>19000000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>6000000.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>16000000.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>5000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AO27">
         <v>16000000.0</v>
       </c>
       <c r="AP27">
+        <v>16000000.0</v>
+      </c>
+      <c r="AQ27">
         <v>14000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AS27">
         <v>16000000.0</v>
       </c>
       <c r="AT27">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="AU27">
         <v>20000000.0</v>
       </c>
       <c r="AV27">
-        <v>19500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="AW27">
         <v>19500000.0</v>
       </c>
       <c r="AX27">
-        <v>18500000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="AY27">
         <v>18500000.0</v>
       </c>
       <c r="AZ27">
-        <v>16500000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="BA27">
         <v>16500000.0</v>
       </c>
       <c r="BB27">
-        <v>15000000.0</v>
+        <v>16500000.0</v>
       </c>
       <c r="BC27">
         <v>15000000.0</v>
       </c>
       <c r="BD27">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="BE27">
         <v>12500000.0</v>
       </c>
       <c r="BF27">
-        <v>11500000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="BG27">
         <v>11500000.0</v>
       </c>
       <c r="BH27">
-        <v>12500000.0</v>
+        <v>11500000.0</v>
       </c>
       <c r="BI27">
         <v>12500000.0</v>
       </c>
-      <c r="BJ27"/>
+      <c r="BJ27">
+        <v>12500000.0</v>
+      </c>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B28">
+        <v>-269000000.0</v>
+      </c>
+      <c r="C28">
         <v>-288630785.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-329000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-277000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-499000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-249500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>49000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-391000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-195500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-413000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-206500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-105000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-52500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-309000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-50500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-101000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-50500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-198000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-99000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-367000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1774662324.69</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>265000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2585639609.2</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-457000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-298030520.41</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-272000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-191011235.96</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1174000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-587000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-585000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-292500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-178000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-89000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-519000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-260000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-622000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>258000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-267000000.0</v>
       </c>
       <c r="AO28">
         <v>-267000000.0</v>
       </c>
       <c r="AP28">
+        <v>-267000000.0</v>
+      </c>
+      <c r="AQ28">
         <v>-359000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-36000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>147000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-170000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-395500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-394500000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>74500000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-166500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-28000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-338000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74500000.0</v>
       </c>
       <c r="BA28">
         <v>-74500000.0</v>
       </c>
       <c r="BB28">
+        <v>-74500000.0</v>
+      </c>
+      <c r="BC28">
         <v>-71887875.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-357112125.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-109350815.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-214649185.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-160500000.0</v>
       </c>
       <c r="BG28">
         <v>-160500000.0</v>
       </c>
       <c r="BH28">
-        <v>-130000000.0</v>
+        <v>-160500000.0</v>
       </c>
       <c r="BI28">
         <v>-130000000.0</v>
       </c>
       <c r="BJ28">
+        <v>-130000000.0</v>
+      </c>
+      <c r="BK28">
         <v>258300000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-194300000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-221922300.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-441077700.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-201307275.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-183413295.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1178020440.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>841921400.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>252000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-547000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>962000000.0</v>
       </c>
       <c r="BU28">
         <v>962000000.0</v>
       </c>
       <c r="BV28">
-        <v>62500000.0</v>
+        <v>962000000.0</v>
       </c>
       <c r="BW28">
         <v>62500000.0</v>
       </c>
       <c r="BX28">
+        <v>62500000.0</v>
+      </c>
+      <c r="BY28">
         <v>89150000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-67550000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>260800000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>5900000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>87150000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-34850000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-11200000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-8700000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>41800000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-55700000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-27850000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-56200000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-28100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B29">
+        <v>342000000.0</v>
+      </c>
+      <c r="C29">
         <v>475952764.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>192000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>552000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>75000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>37500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>822000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>256000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>394000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>197000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-33000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-16500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>411000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>200500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-72000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-37500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>533000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>266000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-127000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-71500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>593000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>268000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-224000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-83500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>635000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>414112429.89</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-173000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-121488764.04</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>598000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>299000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-300000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-150000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>733000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>366500000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-323000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-162000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>585000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-374000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227500000.0</v>
       </c>
       <c r="AO29">
         <v>227500000.0</v>
       </c>
       <c r="AP29">
+        <v>227500000.0</v>
+      </c>
+      <c r="AQ29">
         <v>651000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-295000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>388000000.0</v>
       </c>
       <c r="AS29">
         <v>388000000.0</v>
       </c>
       <c r="AT29">
-        <v>436000000.0</v>
+        <v>388000000.0</v>
       </c>
       <c r="AU29">
         <v>436000000.0</v>
       </c>
       <c r="AV29">
-        <v>503000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="AW29">
         <v>503000000.0</v>
       </c>
       <c r="AX29">
+        <v>503000000.0</v>
+      </c>
+      <c r="AY29">
         <v>373500000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>409500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307500000.0</v>
       </c>
       <c r="BA29">
         <v>307500000.0</v>
       </c>
       <c r="BB29">
+        <v>307500000.0</v>
+      </c>
+      <c r="BC29">
         <v>266297126.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>231702874.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>229101936.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>227898064.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000000.0</v>
       </c>
       <c r="BG29">
         <v>257000000.0</v>
       </c>
       <c r="BH29">
-        <v>281000000.0</v>
+        <v>257000000.0</v>
       </c>
       <c r="BI29">
         <v>281000000.0</v>
       </c>
       <c r="BJ29">
-        <v>114240000.0</v>
+        <v>281000000.0</v>
       </c>
       <c r="BK29">
         <v>114240000.0</v>
       </c>
       <c r="BL29">
-        <v>169492050.0</v>
+        <v>114240000.0</v>
       </c>
       <c r="BM29">
         <v>169492050.0</v>
       </c>
       <c r="BN29">
-        <v>245698110.0</v>
+        <v>169492050.0</v>
       </c>
       <c r="BO29">
         <v>245698110.0</v>
       </c>
       <c r="BP29">
-        <v>76660040.0</v>
+        <v>245698110.0</v>
       </c>
       <c r="BQ29">
         <v>76660040.0</v>
       </c>
       <c r="BR29">
-        <v>21000000.0</v>
+        <v>76660040.0</v>
       </c>
       <c r="BS29">
         <v>21000000.0</v>
       </c>
       <c r="BT29">
-        <v>157500000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="BU29">
         <v>157500000.0</v>
       </c>
       <c r="BV29">
-        <v>66150000.0</v>
+        <v>157500000.0</v>
       </c>
       <c r="BW29">
         <v>66150000.0</v>
       </c>
       <c r="BX29">
-        <v>38950000.0</v>
+        <v>66150000.0</v>
       </c>
       <c r="BY29">
         <v>38950000.0</v>
       </c>
       <c r="BZ29">
-        <v>19800000.0</v>
+        <v>38950000.0</v>
       </c>
       <c r="CA29">
         <v>19800000.0</v>
       </c>
       <c r="CB29">
-        <v>91850000.0</v>
+        <v>19800000.0</v>
       </c>
       <c r="CC29">
         <v>91850000.0</v>
       </c>
       <c r="CD29">
-        <v>54600000.0</v>
+        <v>91850000.0</v>
       </c>
       <c r="CE29">
         <v>54600000.0</v>
       </c>
       <c r="CF29">
-        <v>56900000.0</v>
+        <v>54600000.0</v>
       </c>
       <c r="CG29">
         <v>56900000.0</v>
       </c>
       <c r="CH29">
+        <v>56900000.0</v>
+      </c>
+      <c r="CI29">
         <v>28450000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>49750000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>24875000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30">
+        <v>-63000000.0</v>
+      </c>
+      <c r="C30">
         <v>-227174529.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-24000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-50000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-81000000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-367000000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-254000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>165000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>82500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-152000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-76000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-76000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-83000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-40000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>563000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>289500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-164000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-53500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-161000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-109000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>93000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>60649536.98</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>118000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>82865168.54</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>718000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>359000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-67000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-33500000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-20000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-21000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-11000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1344000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74000000.0</v>
       </c>
       <c r="AO30">
         <v>-74000000.0</v>
       </c>
       <c r="AP30">
+        <v>-74000000.0</v>
+      </c>
+      <c r="AQ30">
         <v>-173000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-206000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-799000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-84000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-374500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-20500000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>124000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-53000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-273500000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-52500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-184500000.0</v>
       </c>
       <c r="BA30">
         <v>-184500000.0</v>
       </c>
       <c r="BB30">
+        <v>-184500000.0</v>
+      </c>
+      <c r="BC30">
         <v>-71946125.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-36053875.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-429922085.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-16077915.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53500000.0</v>
       </c>
       <c r="BG30">
         <v>53500000.0</v>
       </c>
       <c r="BH30">
-        <v>-143000000.0</v>
+        <v>53500000.0</v>
       </c>
       <c r="BI30">
         <v>-143000000.0</v>
       </c>
       <c r="BJ30">
+        <v>-143000000.0</v>
+      </c>
+      <c r="BK30">
         <v>-144580000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-40420000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-87803775.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-92196225.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-82587600.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-89469900.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-2239879160.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>124865480.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>35500000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>249500000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-2514000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>421000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-194000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>7100000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-273600000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>140900000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-277000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>88300000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-306550000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-35750000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>74750000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5850000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-63400000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-68700000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-34350000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-105700000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-52850000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>