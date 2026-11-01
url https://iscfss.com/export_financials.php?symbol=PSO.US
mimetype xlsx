--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -4440,54 +4440,62 @@
         <v>-385700000.0</v>
       </c>
       <c r="AK36">
         <v>-217400000.0</v>
       </c>
       <c r="AL36">
         <v>-61100000.0</v>
       </c>
       <c r="AM36">
         <v>-61800000.0</v>
       </c>
       <c r="AN36">
         <v>-191400000.0</v>
       </c>
       <c r="AO36">
         <v>-104000000.0</v>
       </c>
       <c r="AP36">
         <v>-31600000.0</v>
       </c>
     </row>
     <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>15000000.0</v>
+      </c>
+      <c r="C37">
+        <v>15000000.0</v>
+      </c>
+      <c r="D37">
+        <v>14000000.0</v>
+      </c>
+      <c r="E37">
+        <v>13000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
@@ -15361,54 +15369,62 @@
       </c>
       <c r="DI36">
         <v>-126600000.0</v>
       </c>
       <c r="DJ36">
         <v>-191400000.0</v>
       </c>
       <c r="DK36">
         <v>-147700000.0</v>
       </c>
       <c r="DL36">
         <v>-104000000.0</v>
       </c>
       <c r="DM36">
         <v>-67800000.0</v>
       </c>
       <c r="DN36">
         <v>-31600000.0</v>
       </c>
       <c r="DO36"/>
     </row>
     <row r="37" spans="1:119">
       <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>16000000.0</v>
+      </c>
+      <c r="C37">
+        <v>15000000.0</v>
+      </c>
+      <c r="D37">
+        <v>16000000.0</v>
+      </c>
+      <c r="E37">
+        <v>15000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37">
         <v>0.0</v>
       </c>
       <c r="Y37">
         <v>0.0</v>
       </c>
       <c r="Z37">
@@ -22227,69 +22243,69 @@
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>181</v>
       </c>
       <c r="B3">
         <v>571000000.0</v>
       </c>
       <c r="C3">
         <v>526000000.0</v>
       </c>
       <c r="D3">
         <v>543000000.0</v>
       </c>
       <c r="E3">
-        <v>551000000.0</v>
+        <v>559040576.0</v>
       </c>
       <c r="F3">
-        <v>518000000.0</v>
+        <v>515743775.0</v>
       </c>
       <c r="G3">
-        <v>585000000.0</v>
+        <v>597000000.0</v>
       </c>
       <c r="H3">
-        <v>595000000.0</v>
+        <v>389000000.0</v>
       </c>
       <c r="I3">
-        <v>591000000.0</v>
+        <v>253000000.0</v>
       </c>
       <c r="J3">
-        <v>651000000.0</v>
+        <v>313000000.0</v>
       </c>
       <c r="K3">
-        <v>714000000.0</v>
+        <v>2912000000.0</v>
       </c>
       <c r="L3">
         <v>1200000000.0</v>
       </c>
       <c r="M3">
         <v>401000000.0</v>
       </c>
       <c r="N3">
         <v>309000000.0</v>
       </c>
       <c r="O3">
         <v>317000000.0</v>
       </c>
       <c r="P3">
         <v>257000000.0</v>
       </c>
       <c r="Q3">
         <v>246000000.0</v>
       </c>
       <c r="R3">
         <v>232000000.0</v>
       </c>
       <c r="S3">
         <v>196000000.0</v>
       </c>
@@ -22419,51 +22435,51 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>183</v>
       </c>
       <c r="B5">
         <v>532000000.0</v>
       </c>
       <c r="C5">
         <v>589000000.0</v>
       </c>
       <c r="D5">
         <v>554000000.0</v>
       </c>
       <c r="E5">
         <v>379000000.0</v>
       </c>
       <c r="F5">
         <v>233000000.0</v>
       </c>
       <c r="G5">
-        <v>428000000.0</v>
+        <v>232000000.0</v>
       </c>
       <c r="H5">
         <v>245000000.0</v>
       </c>
       <c r="I5">
         <v>496000000.0</v>
       </c>
       <c r="J5">
         <v>442000000.0</v>
       </c>
       <c r="K5">
         <v>-2580000000.0</v>
       </c>
       <c r="L5">
         <v>-372000000.0</v>
       </c>
       <c r="M5">
         <v>551000000.0</v>
       </c>
       <c r="N5">
         <v>467000000.0</v>
       </c>
       <c r="O5">
         <v>502000000.0</v>
       </c>
@@ -22541,69 +22557,69 @@
       </c>
       <c r="AN5">
         <v>170600000.0</v>
       </c>
       <c r="AO5">
         <v>141100000.0</v>
       </c>
       <c r="AP5">
         <v>130900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>184</v>
       </c>
       <c r="B6">
         <v>1103000000.0</v>
       </c>
       <c r="C6">
         <v>1115000000.0</v>
       </c>
       <c r="D6">
         <v>1097000000.0</v>
       </c>
       <c r="E6">
-        <v>930000000.0</v>
+        <v>938040576.0</v>
       </c>
       <c r="F6">
-        <v>751000000.0</v>
+        <v>748743775.0</v>
       </c>
       <c r="G6">
-        <v>1013000000.0</v>
+        <v>829000000.0</v>
       </c>
       <c r="H6">
-        <v>840000000.0</v>
+        <v>634000000.0</v>
       </c>
       <c r="I6">
-        <v>1087000000.0</v>
+        <v>749000000.0</v>
       </c>
       <c r="J6">
-        <v>1093000000.0</v>
+        <v>755000000.0</v>
       </c>
       <c r="K6">
-        <v>-1866000000.0</v>
+        <v>332000000.0</v>
       </c>
       <c r="L6">
         <v>828000000.0</v>
       </c>
       <c r="M6">
         <v>952000000.0</v>
       </c>
       <c r="N6">
         <v>776000000.0</v>
       </c>
       <c r="O6">
         <v>819000000.0</v>
       </c>
       <c r="P6">
         <v>1336000000.0</v>
       </c>
       <c r="Q6">
         <v>1025000000.0</v>
       </c>
       <c r="R6">
         <v>877000000.0</v>
       </c>
       <c r="S6">
         <v>862000000.0</v>
       </c>
@@ -25773,108 +25789,108 @@
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
     </row>
     <row r="3" spans="1:125">
       <c r="A3" t="s">
         <v>181</v>
       </c>
       <c r="B3">
-        <v>245800493.0</v>
+        <v>248908734.0</v>
       </c>
       <c r="C3">
         <v>324984000.0</v>
       </c>
       <c r="D3">
-        <v>48000000.0</v>
+        <v>245062490.0</v>
       </c>
       <c r="E3">
-        <v>466000000.0</v>
+        <v>244231985.0</v>
       </c>
       <c r="F3">
-        <v>60000000.0</v>
+        <v>267011321.0</v>
       </c>
       <c r="G3">
         <v>30000000.0</v>
       </c>
       <c r="H3">
         <v>280000000.0</v>
       </c>
       <c r="I3">
         <v>16500000.0</v>
       </c>
       <c r="J3">
         <v>263000000.0</v>
       </c>
       <c r="K3">
-        <v>354000000.0</v>
+        <v>375844062.0</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>264000000.0</v>
+        <v>260741688.0</v>
       </c>
       <c r="N3"/>
       <c r="O3">
         <v>221000000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>187000000.0</v>
       </c>
       <c r="R3">
         <v>55131.0</v>
       </c>
       <c r="S3">
         <v>152000000.0</v>
       </c>
       <c r="T3"/>
       <c r="U3">
         <v>165000000.0</v>
       </c>
       <c r="V3"/>
       <c r="W3">
         <v>166000000.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3">
-        <v>158000000.0</v>
+        <v>156088095.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3">
         <v>42000000.0</v>
       </c>
       <c r="AB3"/>
       <c r="AC3">
         <v>123000000.0</v>
       </c>
       <c r="AD3"/>
       <c r="AE3">
         <v>73000000.0</v>
       </c>
       <c r="AF3"/>
       <c r="AG3">
         <v>155000000.0</v>
       </c>
       <c r="AH3"/>
       <c r="AI3">
         <v>96000000.0</v>
       </c>
       <c r="AJ3"/>
       <c r="AK3">
         <v>184000000.0</v>
       </c>
@@ -25959,51 +25975,51 @@
       <c r="BV3">
         <v>150500000.0</v>
       </c>
       <c r="BW3"/>
       <c r="BX3">
         <v>138500000.0</v>
       </c>
       <c r="BY3"/>
       <c r="BZ3">
         <v>138500000.0</v>
       </c>
       <c r="CA3"/>
       <c r="CB3">
         <v>184320000.0</v>
       </c>
       <c r="CC3"/>
       <c r="CD3">
         <v>183680000.0</v>
       </c>
       <c r="CE3"/>
       <c r="CF3">
         <v>206636100.0</v>
       </c>
       <c r="CG3"/>
       <c r="CH3">
-        <v>414000000.0</v>
+        <v>89367840.0</v>
       </c>
       <c r="CI3"/>
       <c r="CJ3">
         <v>241568730.0</v>
       </c>
       <c r="CK3"/>
       <c r="CL3">
         <v>83992580.0</v>
       </c>
       <c r="CM3"/>
       <c r="CN3">
         <v>144281560.0</v>
       </c>
       <c r="CO3"/>
       <c r="CP3">
         <v>144281560.0</v>
       </c>
       <c r="CQ3"/>
       <c r="CR3">
         <v>41000000.0</v>
       </c>
       <c r="CS3">
         <v>41000000.0</v>
       </c>
       <c r="CT3">
@@ -26565,51 +26581,51 @@
       </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
       <c r="BZ5">
         <v>190738840.0</v>
       </c>
       <c r="CA5"/>
       <c r="CB5">
         <v>-5257949120.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>-1860344880.0</v>
       </c>
       <c r="CE5"/>
       <c r="CF5">
         <v>-6084939720.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
-        <v>6279993570.0</v>
+        <v>6279265770.0</v>
       </c>
       <c r="CI5"/>
       <c r="CJ5">
         <v>-6000847200.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5">
         <v>-54348140.0</v>
       </c>
       <c r="CM5"/>
       <c r="CN5">
         <v>-5078601440.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>-1133274300.0</v>
       </c>
       <c r="CQ5"/>
       <c r="CR5">
         <v>139502720.0</v>
       </c>
@@ -26680,108 +26696,108 @@
       </c>
       <c r="DP5">
         <v>85300000.0</v>
       </c>
       <c r="DQ5">
         <v>85300000.0</v>
       </c>
       <c r="DR5">
         <v>70550000.0</v>
       </c>
       <c r="DS5">
         <v>70550000.0</v>
       </c>
       <c r="DT5">
         <v>65450000.0</v>
       </c>
       <c r="DU5">
         <v>65450000.0</v>
       </c>
     </row>
     <row r="6" spans="1:125">
       <c r="A6" t="s">
         <v>184</v>
       </c>
       <c r="B6">
-        <v>500667397.0</v>
+        <v>503775638.0</v>
       </c>
       <c r="C6">
         <v>613196109.0</v>
       </c>
       <c r="D6">
-        <v>294000000.0</v>
+        <v>491062490.0</v>
       </c>
       <c r="E6">
-        <v>819000000.0</v>
+        <v>597231985.0</v>
       </c>
       <c r="F6">
-        <v>296000000.0</v>
+        <v>503011321.0</v>
       </c>
       <c r="G6">
         <v>148000000.0</v>
       </c>
       <c r="H6">
         <v>576000000.0</v>
       </c>
       <c r="I6">
         <v>174000000.0</v>
       </c>
       <c r="J6">
         <v>540000000.0</v>
       </c>
       <c r="K6">
-        <v>548000000.0</v>
+        <v>569844062.0</v>
       </c>
       <c r="L6"/>
       <c r="M6">
-        <v>444000000.0</v>
+        <v>440741688.0</v>
       </c>
       <c r="N6"/>
       <c r="O6">
         <v>403000000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6">
         <v>218000000.0</v>
       </c>
       <c r="R6">
         <v>212500000.0</v>
       </c>
       <c r="S6">
         <v>502000000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6">
         <v>225000000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6">
         <v>372000000.0</v>
       </c>
       <c r="X6"/>
       <c r="Y6">
-        <v>171000000.0</v>
+        <v>169088095.0</v>
       </c>
       <c r="Z6"/>
       <c r="AA6">
         <v>402000000.0</v>
       </c>
       <c r="AB6"/>
       <c r="AC6">
         <v>672000000.0</v>
       </c>
       <c r="AD6"/>
       <c r="AE6">
         <v>425000000.0</v>
       </c>
       <c r="AF6"/>
       <c r="AG6">
         <v>130000000.0</v>
       </c>
       <c r="AH6"/>
       <c r="AI6">
         <v>-4230000000.0</v>
       </c>
       <c r="AJ6"/>
       <c r="AK6">
         <v>-118000000.0</v>
       </c>
@@ -26892,51 +26908,51 @@
       <c r="BZ6">
         <v>329238840.0</v>
       </c>
       <c r="CA6">
         <v>-2628974560.0</v>
       </c>
       <c r="CB6">
         <v>-5073629120.0</v>
       </c>
       <c r="CC6">
         <v>1196259120.0</v>
       </c>
       <c r="CD6">
         <v>-1676664880.0</v>
       </c>
       <c r="CE6">
         <v>-3042469860.0</v>
       </c>
       <c r="CF6">
         <v>-5878303620.0</v>
       </c>
       <c r="CG6">
         <v>1078931970.0</v>
       </c>
       <c r="CH6">
-        <v>6693993570.0</v>
+        <v>6368633610.0</v>
       </c>
       <c r="CI6">
         <v>-3000423600.0</v>
       </c>
       <c r="CJ6">
         <v>-5759278470.0</v>
       </c>
       <c r="CK6">
         <v>1212050700.0</v>
       </c>
       <c r="CL6">
         <v>29644440.0</v>
       </c>
       <c r="CM6">
         <v>-2539300720.0</v>
       </c>
       <c r="CN6">
         <v>-4934319880.0</v>
       </c>
       <c r="CO6">
         <v>1190543200.0</v>
       </c>
       <c r="CP6">
         <v>-988992740.0</v>
       </c>
@@ -35211,51 +35227,51 @@
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>230</v>
       </c>
       <c r="B14">
-        <v>558486783.0</v>
+        <v>571000000.0</v>
       </c>
       <c r="C14">
         <v>526000000.0</v>
       </c>
       <c r="D14">
         <v>543000000.0</v>
       </c>
       <c r="E14">
         <v>618000000.0</v>
       </c>
       <c r="F14">
         <v>408000000.0</v>
       </c>
       <c r="G14">
         <v>317000000.0</v>
       </c>
       <c r="H14">
         <v>389000000.0</v>
       </c>
       <c r="I14">
         <v>253000000.0</v>
       </c>
       <c r="J14">
         <v>313000000.0</v>
       </c>
@@ -36205,72 +36221,72 @@
       </c>
       <c r="AE24">
         <v>364600000.0</v>
       </c>
       <c r="AF24">
         <v>-184800000.0</v>
       </c>
       <c r="AG24">
         <v>9500000.0</v>
       </c>
       <c r="AH24">
         <v>94600000.0</v>
       </c>
       <c r="AI24">
         <v>-49400000.0</v>
       </c>
       <c r="AJ24">
         <v>-106900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>240</v>
       </c>
       <c r="B25">
-        <v>-298426743.0</v>
+        <v>-310939960.0</v>
       </c>
       <c r="C25">
         <v>-400000000.0</v>
       </c>
       <c r="D25">
         <v>-340000000.0</v>
       </c>
       <c r="E25">
         <v>-549000000.0</v>
       </c>
       <c r="F25">
         <v>22000000.0</v>
       </c>
       <c r="G25">
         <v>7000000.0</v>
       </c>
       <c r="H25">
         <v>-12000000.0</v>
       </c>
       <c r="I25">
-        <v>-428000000.0</v>
+        <v>-462000000.0</v>
       </c>
       <c r="J25">
         <v>-5000000.0</v>
       </c>
       <c r="K25">
         <v>41000000.0</v>
       </c>
       <c r="L25">
         <v>-28000000.0</v>
       </c>
       <c r="M25">
         <v>-457000000.0</v>
       </c>
       <c r="N25">
         <v>10000000.0</v>
       </c>
       <c r="O25">
         <v>79000000.0</v>
       </c>
       <c r="P25">
         <v>-543000000.0</v>
       </c>
       <c r="Q25">
         <v>-50000000.0</v>
       </c>
@@ -39402,171 +39418,171 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
     </row>
     <row r="14" spans="1:89">
       <c r="A14" t="s">
         <v>230</v>
       </c>
       <c r="B14">
-        <v>113000000.0</v>
+        <v>248908734.0</v>
       </c>
       <c r="C14">
         <v>324984000.0</v>
       </c>
       <c r="D14">
-        <v>244000000.0</v>
+        <v>245062490.0</v>
       </c>
       <c r="E14">
-        <v>322000000.0</v>
+        <v>244231985.0</v>
       </c>
       <c r="F14">
-        <v>204000000.0</v>
+        <v>267011321.0</v>
       </c>
       <c r="G14">
         <v>30000000.0</v>
       </c>
       <c r="H14">
         <v>280000000.0</v>
       </c>
       <c r="I14">
         <v>36000000.0</v>
       </c>
       <c r="J14">
         <v>263000000.0</v>
       </c>
       <c r="K14">
-        <v>368000000.0</v>
+        <v>375844062.0</v>
       </c>
       <c r="L14">
         <v>38000000.0</v>
       </c>
       <c r="M14">
-        <v>204000000.0</v>
+        <v>260741688.0</v>
       </c>
       <c r="N14">
         <v>64000000.0</v>
       </c>
       <c r="O14">
         <v>221000000.0</v>
       </c>
       <c r="P14">
         <v>-21000000.0</v>
       </c>
       <c r="Q14">
         <v>187000000.0</v>
       </c>
       <c r="R14">
         <v>70000000.0</v>
       </c>
       <c r="S14">
         <v>152000000.0</v>
       </c>
       <c r="T14">
         <v>14000000.0</v>
       </c>
       <c r="U14">
         <v>165000000.0</v>
       </c>
       <c r="V14">
         <v>82500000.0</v>
       </c>
       <c r="W14">
         <v>166000000.0</v>
       </c>
       <c r="X14">
         <v>802708299.53</v>
       </c>
       <c r="Y14">
-        <v>223000000.0</v>
+        <v>156088095.0</v>
       </c>
       <c r="Z14">
         <v>1541626634.93</v>
       </c>
       <c r="AA14">
         <v>42000000.0</v>
       </c>
       <c r="AB14">
         <v>27390113.47</v>
       </c>
       <c r="AC14">
         <v>123000000.0</v>
       </c>
       <c r="AD14">
         <v>86376404.49</v>
       </c>
       <c r="AE14">
         <v>73000000.0</v>
       </c>
       <c r="AF14">
         <v>36500000.0</v>
       </c>
       <c r="AG14">
         <v>155000000.0</v>
       </c>
       <c r="AH14">
         <v>77500000.0</v>
       </c>
       <c r="AI14">
         <v>96000000.0</v>
       </c>
       <c r="AJ14">
         <v>48000000.0</v>
       </c>
       <c r="AK14">
         <v>184000000.0</v>
       </c>
       <c r="AL14">
         <v>92000000.0</v>
       </c>
       <c r="AM14">
         <v>172000000.0</v>
       </c>
       <c r="AN14">
         <v>96000000.0</v>
       </c>
       <c r="AO14">
-        <v>200500000.0</v>
+        <v>118000000.0</v>
       </c>
       <c r="AP14">
-        <v>200500000.0</v>
+        <v>143000000.0</v>
       </c>
       <c r="AQ14">
         <v>88000000.0</v>
       </c>
       <c r="AR14">
         <v>159000000.0</v>
       </c>
       <c r="AS14">
         <v>158500000.0</v>
       </c>
       <c r="AT14">
         <v>158500000.0</v>
       </c>
       <c r="AU14">
         <v>128500000.0</v>
       </c>
       <c r="AV14">
         <v>128500000.0</v>
       </c>
       <c r="AW14">
         <v>123000000.0</v>
       </c>
       <c r="AX14">
         <v>123000000.0</v>
       </c>
@@ -39594,57 +39610,57 @@
       <c r="BF14">
         <v>168945710.0</v>
       </c>
       <c r="BG14">
         <v>150500000.0</v>
       </c>
       <c r="BH14">
         <v>150500000.0</v>
       </c>
       <c r="BI14">
         <v>138500000.0</v>
       </c>
       <c r="BJ14">
         <v>138500000.0</v>
       </c>
       <c r="BK14">
         <v>184320000.0</v>
       </c>
       <c r="BL14">
         <v>183680000.0</v>
       </c>
       <c r="BM14">
         <v>206636100.0</v>
       </c>
       <c r="BN14">
-        <v>207363900.0</v>
+        <v>89367840.0</v>
       </c>
       <c r="BO14">
         <v>241568730.0</v>
       </c>
       <c r="BP14">
-        <v>241568730.0</v>
+        <v>83992580.0</v>
       </c>
       <c r="BQ14">
         <v>144281560.0</v>
       </c>
       <c r="BR14">
         <v>144281560.0</v>
       </c>
       <c r="BS14">
         <v>41000000.0</v>
       </c>
       <c r="BT14">
         <v>41000000.0</v>
       </c>
       <c r="BU14">
         <v>12000000.0</v>
       </c>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14">
         <v>31600000.0</v>
       </c>
       <c r="BZ14">
         <v>31600000.0</v>
       </c>
@@ -41715,147 +41731,147 @@
       </c>
       <c r="CF24">
         <v>35650000.0</v>
       </c>
       <c r="CG24">
         <v>-84600000.0</v>
       </c>
       <c r="CH24">
         <v>35200000.0</v>
       </c>
       <c r="CI24">
         <v>17600000.0</v>
       </c>
       <c r="CJ24">
         <v>40600000.0</v>
       </c>
       <c r="CK24">
         <v>20300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:89">
       <c r="A25" t="s">
         <v>240</v>
       </c>
       <c r="B25">
-        <v>2000000.0</v>
+        <v>-133908734.0</v>
       </c>
       <c r="C25">
         <v>-88540721.0</v>
       </c>
       <c r="D25">
-        <v>-202000000.0</v>
+        <v>-203062490.0</v>
       </c>
       <c r="E25">
-        <v>-136000000.0</v>
+        <v>-58231985.0</v>
       </c>
       <c r="F25">
-        <v>-264000000.0</v>
+        <v>-327011321.0</v>
       </c>
       <c r="G25">
         <v>-60000000.0</v>
       </c>
       <c r="H25">
         <v>564000000.0</v>
       </c>
       <c r="I25">
         <v>114500000.0</v>
       </c>
       <c r="J25">
         <v>577000000.0</v>
       </c>
       <c r="K25">
-        <v>-180000000.0</v>
+        <v>-187844062.0</v>
       </c>
       <c r="L25">
         <v>56000000.0</v>
       </c>
       <c r="M25">
-        <v>-360000000.0</v>
+        <v>-416741688.0</v>
       </c>
       <c r="N25"/>
       <c r="O25">
         <v>345000000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25">
         <v>378000000.0</v>
       </c>
       <c r="R25">
         <v>-415500000.0</v>
       </c>
       <c r="S25">
         <v>10000000.0</v>
       </c>
       <c r="T25"/>
       <c r="U25">
         <v>357000000.0</v>
       </c>
       <c r="V25"/>
       <c r="W25">
         <v>274000000.0</v>
       </c>
       <c r="X25"/>
       <c r="Y25">
-        <v>-286000000.0</v>
+        <v>-47588095.0</v>
       </c>
       <c r="Z25"/>
       <c r="AA25">
         <v>102000000.0</v>
       </c>
       <c r="AB25"/>
       <c r="AC25">
         <v>-459000000.0</v>
       </c>
       <c r="AD25"/>
       <c r="AE25">
         <v>47000000.0</v>
       </c>
       <c r="AF25"/>
       <c r="AG25">
         <v>-330000000.0</v>
       </c>
       <c r="AH25"/>
       <c r="AI25">
         <v>2579000000.0</v>
       </c>
       <c r="AJ25"/>
       <c r="AK25">
         <v>-191000000.0</v>
       </c>
       <c r="AL25"/>
       <c r="AM25">
         <v>-480000000.0</v>
       </c>
       <c r="AN25">
         <v>-267000000.0</v>
       </c>
       <c r="AO25">
-        <v>-228500000.0</v>
+        <v>-146000000.0</v>
       </c>
       <c r="AP25">
-        <v>-228500000.0</v>
+        <v>-171000000.0</v>
       </c>
       <c r="AQ25">
         <v>38000000.0</v>
       </c>
       <c r="AR25">
         <v>-410000000.0</v>
       </c>
       <c r="AS25">
         <v>7500000.0</v>
       </c>
       <c r="AT25">
         <v>71500000.0</v>
       </c>
       <c r="AU25">
         <v>-352500000.0</v>
       </c>
       <c r="AV25">
         <v>-190500000.0</v>
       </c>
       <c r="AW25">
         <v>-219000000.0</v>
       </c>
       <c r="AX25">
         <v>169000000.0</v>
       </c>
@@ -41883,57 +41899,57 @@
       <c r="BF25">
         <v>39871294.0</v>
       </c>
       <c r="BG25">
         <v>50500000.0</v>
       </c>
       <c r="BH25">
         <v>50500000.0</v>
       </c>
       <c r="BI25">
         <v>13000000.0</v>
       </c>
       <c r="BJ25">
         <v>13000000.0</v>
       </c>
       <c r="BK25">
         <v>-360679320.0</v>
       </c>
       <c r="BL25">
         <v>187159320.0</v>
       </c>
       <c r="BM25">
         <v>-373945610.0</v>
       </c>
       <c r="BN25">
-        <v>209929710.0</v>
+        <v>327925770.0</v>
       </c>
       <c r="BO25">
         <v>-79602594.0</v>
       </c>
       <c r="BP25">
-        <v>149113824.0</v>
+        <v>306689975.0</v>
       </c>
       <c r="BQ25">
         <v>-106701320.0</v>
       </c>
       <c r="BR25">
         <v>-72060520.0</v>
       </c>
       <c r="BS25">
         <v>-227000000.0</v>
       </c>
       <c r="BT25">
         <v>-227000000.0</v>
       </c>
       <c r="BU25">
         <v>-251500000.0</v>
       </c>
       <c r="BV25">
         <v>197500000.0</v>
       </c>
       <c r="BW25">
         <v>65250000.0</v>
       </c>
       <c r="BX25">
         <v>103550000.0</v>
       </c>