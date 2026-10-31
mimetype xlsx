--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2513,4816 +2516,4948 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>16005000.0</v>
+      </c>
+      <c r="C2">
         <v>12676000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12989000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11147000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9926000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7914000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6397000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12450000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9936000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9179000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14920000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8963000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8847000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10927000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12854000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10784000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21395000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12275000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9221000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7288000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8919000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6522000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8301000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6514000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7491000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10337000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7337000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7764000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8781000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7997000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6565000.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-118000.0</v>
+      </c>
+      <c r="C5">
         <v>-70000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>104000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>81999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>20000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-18000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-23000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>87000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-120000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-125000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-222000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-302000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-313000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-455000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-912000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1422000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1264000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-875000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-166000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>18000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>22000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>37000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>106000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>73000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-6000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-29000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-15000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6251000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-15000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-92603000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-      <c r="AH6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>0.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>37098000.0</v>
+      </c>
+      <c r="C7">
         <v>37902000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>38758000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>39558000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>40578000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>41584000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>42578000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>43511000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>44382000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>45243000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>46082000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>39166000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>47969000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>46838000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>46432000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>46283000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>56476000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>56501000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>52797000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>56418000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8518000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>10631000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>10986000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11199000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11340000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1107000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1421000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1030000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>10000.0</v>
       </c>
       <c r="C8">
         <v>10000.0</v>
       </c>
       <c r="D8">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
+        <v>9000.0</v>
+      </c>
+      <c r="I8">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="J8">
         <v>5000.0</v>
       </c>
       <c r="K8">
         <v>5000.0</v>
       </c>
       <c r="L8">
         <v>5000.0</v>
       </c>
       <c r="M8">
         <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
         <v>5000.0</v>
       </c>
       <c r="R8">
         <v>5000.0</v>
       </c>
       <c r="S8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="T8">
         <v>4000.0</v>
       </c>
       <c r="U8">
         <v>4000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>4000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>589418000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>583151000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>579456000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>573158000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>568741000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>562889000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>557558000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>552176000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>547951000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>542694000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>376788000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>248854000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>247282000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>245362000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>244089000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>10666000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>93968000.0</v>
+      </c>
+      <c r="C10">
         <v>73594000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>124245000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>49973000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>53374000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>71001000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>91415000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>75800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>47747000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>43981000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>56984000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>72192000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>97195000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>87172000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>89128000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>83522000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>86731000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>91586000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>105585000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>79572000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>70080000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>137089000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>68525000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>133245000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>25042000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>46694000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>55046000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>87013000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>163269000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>33245000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>19744000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-22617000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>212658000.0</v>
+      </c>
+      <c r="C12">
         <v>233218000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>239953000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>150515000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>173232000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>185688000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>185009000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>143651000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>86972000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>95419000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>114179000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>120663000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>137207000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>148939000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>167658000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>192756000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>233490000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>266540000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>287064000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>305230000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>328907000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>353429000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>203290000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>206063000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>105233000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>120033000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>128289000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>127276000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>163269000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>33245000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>19744000.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>22617000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>10000.0</v>
       </c>
       <c r="C13">
         <v>10000.0</v>
       </c>
       <c r="D13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
+        <v>9000.0</v>
+      </c>
+      <c r="I13">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="J13">
         <v>5000.0</v>
       </c>
       <c r="K13">
         <v>5000.0</v>
       </c>
       <c r="L13">
         <v>5000.0</v>
       </c>
       <c r="M13">
         <v>5000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
         <v>5000.0</v>
       </c>
       <c r="R13">
         <v>5000.0</v>
       </c>
       <c r="S13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
       <c r="V13">
         <v>4000.0</v>
       </c>
       <c r="W13">
         <v>4000.0</v>
       </c>
       <c r="X13">
         <v>4000.0</v>
       </c>
       <c r="Y13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Z13">
         <v>3000.0</v>
       </c>
       <c r="AA13">
         <v>3000.0</v>
       </c>
       <c r="AB13">
         <v>3000.0</v>
       </c>
       <c r="AC13">
         <v>3000.0</v>
       </c>
       <c r="AD13">
+        <v>3000.0</v>
+      </c>
+      <c r="AE13">
         <v>2000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
-      <c r="AH13">
+      <c r="AH13"/>
+      <c r="AI13">
         <v>0.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>105424708.0</v>
+      </c>
+      <c r="C14">
         <v>104191862.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>92281225.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>88699131.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>88517498.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>87463885.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>72879436.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>61051350.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>52394678.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>50678586.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49426894.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>48694324.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>47669513.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>46740270.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>46264217.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>45921411.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>45637838.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>44995752.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>44808998.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>44511534.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>43960794.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>42265596.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>34917498.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>35460092.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>31731628.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>31345029.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31205546.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>31133683.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>29815026.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>28496368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21754727.0</v>
       </c>
       <c r="AF14">
         <v>21754727.0</v>
       </c>
       <c r="AG14">
         <v>21754727.0</v>
       </c>
       <c r="AH14">
         <v>21754727.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>21754727.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
         <v>5000.0</v>
       </c>
       <c r="Q15">
         <v>5000.0</v>
       </c>
       <c r="R15">
         <v>5000.0</v>
       </c>
       <c r="S15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
         <v>4000.0</v>
       </c>
       <c r="W15">
         <v>4000.0</v>
       </c>
       <c r="X15">
         <v>4000.0</v>
       </c>
       <c r="Y15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Z15">
         <v>3000.0</v>
       </c>
       <c r="AA15">
         <v>3000.0</v>
       </c>
       <c r="AB15">
         <v>3000.0</v>
       </c>
       <c r="AC15">
         <v>3000.0</v>
       </c>
       <c r="AD15">
+        <v>3000.0</v>
+      </c>
+      <c r="AE15">
         <v>2000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1000.0</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
+        <v>3395000.0</v>
+      </c>
+      <c r="C16">
         <v>4168000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1562000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>1625000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1964000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3100000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3457000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4204000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3881000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3800000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3694000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3359000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2593000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1294000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>327000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>386000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3491000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4364000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2967000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11460000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>18237000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>21034000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>20593000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>28952000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>34408000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>35977000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>33726000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>41874000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>44323000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>42900000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>0.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>0.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:34">
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>0.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>9638000.0</v>
+      </c>
+      <c r="C22">
         <v>6930000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6144000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3729000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4564000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4212000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3976000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6332000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4694000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4975000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5661000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8225000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4771000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5517000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6384000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5864000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6507000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4818000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4081000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3821000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4225000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2028000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2675000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2635000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3252000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3919000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1424000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1969000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1625000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2245000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2134000.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>312135000.0</v>
+      </c>
+      <c r="C23">
         <v>325395000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>334164000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>242839000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>258680000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>273308000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>270268000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>239887000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>185502000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>195276000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>225099000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>226636000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>249038000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>272180000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>292700000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>317861000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>357979000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>380647000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>396528000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>406694000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>383340000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>395506000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>244842000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>248812000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>145522000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>151878000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>157291000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>159691000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>191845000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>57655000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>41670000.0</v>
       </c>
-      <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>-16608000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>411000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>720000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>395000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>386000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>370000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>1716000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>1660000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1632000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>18016000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>19758000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>18016000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>19758000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-55972000.0</v>
+      </c>
+      <c r="C28">
         <v>-34813000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-84297000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8099000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-10936000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-26583000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-47168000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-30644000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1084000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2916000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-9256000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-33026000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-48401000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-37691000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-40478000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-34691000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-28510000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-31533000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-47254000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-19719000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-53784000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-126458000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-57539000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-122046000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-13702000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-45587000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-53046000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-85592000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-143203000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-14304000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-14748000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>22617000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>236059000.0</v>
+      </c>
+      <c r="C29">
         <v>255644000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>262375000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>172888000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>192689000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>210179000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>204626000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>168406000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>114553000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>122348000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>131087000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>151206000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>176911000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>196275000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>220357000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>244947000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>266377000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>290267000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>310301000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>328731000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>338747000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>348420000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>194945000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>203540000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>93123000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>99202000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>15102000.0</v>
+      </c>
+      <c r="C30">
         <v>13022000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16203000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14376000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9952000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10973000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8140000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13474000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12921000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11345000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17730000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13666000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10132000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>18103000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>16642000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13592000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12877000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>13519000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18468000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10534000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9278000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8053000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6349000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5903000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5375000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5508000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4445000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7465000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3110000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4457000.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>151206000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>176086000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>193632000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>218139000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>242399000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>264632000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>286715000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>310301000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>325296000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>338747000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>348420000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>194945000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>203540000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>93123000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>99202000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>106690000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>111392000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>117018000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-110523000.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-      <c r="AH31">
+      <c r="AH31"/>
+      <c r="AI31">
         <v>-92603000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>198667000.0</v>
+      </c>
+      <c r="C32">
         <v>219153000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>228321000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>138246000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>161620000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>176530000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>171889000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>133864000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>78970000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>89066000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>99510000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>115737000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>132363000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>148629000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>166568000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>188169000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>218534000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>254184000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>286918000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>302499000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>320222000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>334104000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>180083000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>187689000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>77084000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>83296000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>67083000.0</v>
+      </c>
+      <c r="C33">
         <v>67197000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>66213000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>68437000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>65337000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>66886000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>67253000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>69610000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>72399000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>74837000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>78355000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>78421000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>88083000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>89408000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>93001000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>95953000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>97939000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>86619000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>78297000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>77679000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>29031000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>22838000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>24123000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>25219000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>25401000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>16462000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>17713000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>19393000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>15676000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>14724000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>12111000.0</v>
       </c>
-      <c r="AF33"/>
       <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-22617000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>422000.0</v>
+      </c>
+      <c r="C34">
         <v>562000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1483000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2610000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2738000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1959000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1303000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>701000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>340000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3022000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>5161000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3786000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>44360000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>44405000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>41430000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>41723000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>51841000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>54088000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>54914000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>54882000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1988000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>8522000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>9261000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>471000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>129000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>556000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>639000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>910000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>468000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>737000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>30589000.0</v>
+      </c>
+      <c r="C35">
         <v>31585000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>33349000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>35268000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>36128000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>36071000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>36185000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>36713000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>39097000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>43209000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>48424000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>42952000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>44360000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>44405000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>41430000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>41723000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>51841000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>54088000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>54914000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>54882000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>10506000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8522000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9261000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>9368000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9362000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>556000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>639000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>910000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>18484000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>19678000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>90208000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>3656000.0</v>
+      </c>
+      <c r="C36">
         <v>3802000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6280000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6185000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3871000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2845000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2526000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2563000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2571000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2793000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3137000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1713000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3937000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3991000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4586000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4689000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4439000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4292000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4825000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5067000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3647000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1787000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2018000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1852000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1760000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1531000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1762000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2024000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>947000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>969000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>659000.0</v>
       </c>
-      <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-22617000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
+      <c r="AD37"/>
+      <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-      <c r="AH37">
+      <c r="AH37"/>
+      <c r="AI37">
         <v>0.0</v>
       </c>
     </row>
-    <row r="38" spans="1:34">
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3503000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3937000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>4586000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4689000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>4439000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4292000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4825000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5067000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3647000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1787000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>12289000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1852000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1760000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1531000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1762000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2024000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>947000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>969000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-      <c r="AH38">
+      <c r="AH38"/>
+      <c r="AI38">
         <v>0.0</v>
       </c>
     </row>
-    <row r="39" spans="1:34">
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>7654000.0</v>
+      </c>
+      <c r="C39">
         <v>5028000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5651000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5782000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5595000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5549000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5890000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6820000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8516000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>8700000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9174000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5661000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8845000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>10213000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>9015000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>9696000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7166000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9151000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8618000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>9430000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11899000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9158000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8405000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8992000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6261000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5956000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>6565000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7946000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3794000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3692000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3224000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
-      <c r="AH39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>0.0</v>
       </c>
     </row>
-    <row r="40" spans="1:34">
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>19156000.0</v>
+      </c>
+      <c r="C40">
         <v>14443000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>16997000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16636000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11124000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9708000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>12264000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11355000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>10536000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8800000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>19070000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>23515000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>8213000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>11703000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11251000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>14990000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>12834000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>17570000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>12073000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>10456000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>7116000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>11235000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>8761000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>6449000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4450000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>6211000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>5077000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>4047000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3284000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>5951000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>46108000.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>0.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3786000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3639000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>11000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>374000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>8000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2117000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>356000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1988000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>360000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>720000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>471000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>129000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>556000.0</v>
       </c>
-      <c r="AA41"/>
-      <c r="AB41">
+      <c r="AB41"/>
+      <c r="AC41">
         <v>910000.0</v>
       </c>
-      <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41">
         <v>37000.0</v>
       </c>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-      <c r="AH41">
+      <c r="AH41"/>
+      <c r="AI41">
         <v>0.0</v>
       </c>
     </row>
-    <row r="42" spans="1:34">
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>928244000.0</v>
+      </c>
+      <c r="C42">
         <v>916117000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>892331000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>778772000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>776596000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>773094000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>752961000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>700232000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>606863000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>602488000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>598364000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>593625000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>589418000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>583151000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>579456000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>573158000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>568741000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>562889000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>557558000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>552176000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>547951000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>542694000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>376788000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>372027000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>251997000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>248854000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>247282000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>245362000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>244089000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>108035000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-80273000.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
-      <c r="AH42">
+      <c r="AH42"/>
+      <c r="AI42">
         <v>0.0</v>
       </c>
     </row>
-    <row r="43" spans="1:34">
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
+      <c r="AD44"/>
+      <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-      <c r="AH44">
+      <c r="AH44"/>
+      <c r="AI44">
         <v>0.0</v>
       </c>
     </row>
-    <row r="45" spans="1:34">
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>122003000.0</v>
+      </c>
+      <c r="C45">
         <v>119617000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>113844000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>62252000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>61466000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>64041000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>110765000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>67047000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>69828000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>72044000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>112886000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>74918000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>84146000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>85417000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>88415000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>91264000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>25384000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>21051000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>22105000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>23367000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>23641000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>14931000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>15951000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>17369000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>14729000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>13755000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>11452000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>63427000.0</v>
+      </c>
+      <c r="C46">
         <v>63395000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>59933000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>62252000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>61466000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>64041000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>64727000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>67047000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>69828000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>72044000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>75218000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>74918000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>84146000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>85417000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>88415000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>91264000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>93500000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>82327000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>73472000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>72612000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>25384000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>21051000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>22105000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>23367000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>23641000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>14931000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>15951000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>17369000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>14729000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>13755000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>11452000.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>74918000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>59486000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>61446000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>61935000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>61219000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>47585000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>30600000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>19650000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>17689000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>25384000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>11152000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>11834000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>23367000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>23641000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>14931000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>15951000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>17369000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>14729000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>13755000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-      <c r="AH47">
+      <c r="AH47"/>
+      <c r="AI47">
         <v>0.0</v>
       </c>
     </row>
-    <row r="48" spans="1:34">
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-692975000.0</v>
+      </c>
+      <c r="C48">
         <v>-661292000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-631260000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-607448000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-585796000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-565740000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-549990000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-533565000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-494476000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-481674000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-468706000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-442122000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-413024000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-389069000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-360410000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-329342000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-302850000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-275304000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-247095000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-226896000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-209226000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-194273000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-181869000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-168528000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-158983000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-149728000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-140589000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-133944000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-127059000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-122080000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-115505000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
-      <c r="AH48">
+      <c r="AH48"/>
+      <c r="AI48">
         <v>0.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-413024000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-389069000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-360410000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-329342000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-302850000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-275304000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-247095000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-226896000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-209226000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-194273000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-181869000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-      <c r="AD49">
+      <c r="AD49"/>
+      <c r="AE49">
         <v>0.0</v>
       </c>
-      <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-      <c r="AH49">
+      <c r="AH49"/>
+      <c r="AI49">
         <v>0.0</v>
       </c>
     </row>
-    <row r="50" spans="1:34">
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50">
+        <v>898000.0</v>
+      </c>
+      <c r="C50">
         <v>879000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1190000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1473000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1860000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2834000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1669000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1234000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1561000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1654000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1646000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>403000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>430000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2257000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2218000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2178000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1745000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1836000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1806000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1775000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>2786000.0</v>
       </c>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>1020000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-      <c r="AH50">
+      <c r="AH50"/>
+      <c r="AI50">
         <v>0.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>37996000.0</v>
+      </c>
+      <c r="C51">
         <v>38781000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>39948000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>41874000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>42438000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>44418000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>44247000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>45156000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>46663000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>46897000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>47728000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>39166000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>48794000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>49481000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>48650000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>48831000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>58221000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>60053000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>58331000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>59853000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>16296000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>10631000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10986000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>11199000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>11340000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1107000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1421000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>20066000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>20758000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4996000.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>7829000.0</v>
+      </c>
+      <c r="C52">
         <v>7758000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8082000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8373000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9048000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10306000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9365000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9144000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>9419000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9463000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9407000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3694000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8073000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8786000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7609000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7112000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6385000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5973000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5534000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5327000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6146000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2469000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2445000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2302000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2107000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1107000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1361000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1421000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2050000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>4996000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>0.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>118690000.0</v>
+      </c>
+      <c r="C53">
         <v>159624000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>115708000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>100542000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>119858000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>114687000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>93594000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>67851000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>39225000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>51438000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>57195000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>48471000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>40012000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>61767000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>78530000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>109234000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>146759000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>174954000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>181479000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>225658000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>258827000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>216340000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>134765000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>72818000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>80191000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>73339000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>73243000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>40263000.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>0.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>45234000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
+      <c r="AD54"/>
+      <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-      <c r="AH54">
+      <c r="AH54"/>
+      <c r="AI54">
         <v>0.0</v>
       </c>
     </row>
-    <row r="55" spans="1:34">
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>312135000.0</v>
+      </c>
+      <c r="C55">
         <v>325395000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>334164000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>242839000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>258680000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>273308000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>270268000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>239887000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>185502000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>195276000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>225099000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>226636000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>249038000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>272180000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>292700000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>317861000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>357979000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>380647000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>396528000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>406694000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>383340000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>395506000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>244842000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>248812000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>145522000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>151878000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>157291000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>159691000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>191845000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>57655000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>41670000.0</v>
       </c>
-      <c r="AF55"/>
       <c r="AG55"/>
-      <c r="AH55">
+      <c r="AH55"/>
+      <c r="AI55">
         <v>0.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>245052000.0</v>
+      </c>
+      <c r="C56">
         <v>258198000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>267951000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>174402000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>193343000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>206422000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>203015000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>170277000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>113103000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>120439000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>146744000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>148215000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>160955000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>182772000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>199699000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>221908000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>260040000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>294028000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>318231000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>329015000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>354309000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>372668000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>220719000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>223593000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>120121000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>135416000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>139578000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>140298000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>176169000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>42931000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>29559000.0</v>
       </c>
-      <c r="AF56"/>
       <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>22617000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>46385000.0</v>
+      </c>
+      <c r="C57">
         <v>39045000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>39630000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>36156000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>31723000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>29892000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>31126000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>36413000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>34133000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>31373000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>47234000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>32478000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>28592000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>34143000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>33131000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>33739000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>41506000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>39844000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>31313000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>26516000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>34087000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>38564000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>40636000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>35904000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>43037000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>52120000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>49962000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>47389000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>56343000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>58271000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>57850000.0</v>
       </c>
-      <c r="AF57"/>
       <c r="AG57"/>
-      <c r="AH57">
+      <c r="AH57"/>
+      <c r="AI57">
         <v>0.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>76974000.0</v>
+      </c>
+      <c r="C58">
         <v>70630000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>72979000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>71424000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>67851000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>65963000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>67311000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>73126000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>73230000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>74582000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>95658000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>75430000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>72952000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>78548000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>74561000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>75462000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>93347000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>93932000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>86227000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>81398000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>44593000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>47086000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>49897000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>45272000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>52399000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>52676000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>50601000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>48299000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>74827000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>77949000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>148058000.0</v>
       </c>
-      <c r="AF58"/>
       <c r="AG58"/>
-      <c r="AH58">
+      <c r="AH58"/>
+      <c r="AI58">
         <v>0.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
+      <c r="AD59"/>
+      <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-      <c r="AH59">
+      <c r="AH59"/>
+      <c r="AI59">
         <v>0.0</v>
       </c>
     </row>
-    <row r="60" spans="1:34">
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>235161000.0</v>
+      </c>
+      <c r="C60">
         <v>254765000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>261185000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>171415000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>190829000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>207345000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>202957000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>166761000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>112272000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>120694000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>129441000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>151206000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>176086000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>193632000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>218139000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>242399000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>264632000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>286715000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>310301000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>325296000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>338747000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>348420000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>194945000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>203540000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>93123000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>99202000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>106690000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>111392000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>117018000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-20294000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-106388000.0</v>
       </c>
-      <c r="AF60"/>
       <c r="AG60"/>
-      <c r="AH60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>-16608000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
+      <c r="AD61"/>
+      <c r="AE61">
         <v>0.0</v>
       </c>
-      <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-      <c r="AH61">
+      <c r="AH61"/>
+      <c r="AI61">
         <v>0.0</v>
       </c>
     </row>
-    <row r="62" spans="1:34">
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7355,3669 +7490,3745 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
         <v>53871000.0</v>
       </c>
       <c r="C2">
         <v>57789000.0</v>
       </c>
       <c r="D2">
         <v>55273000.0</v>
       </c>
       <c r="E2">
         <v>51697000.0</v>
       </c>
       <c r="F2">
         <v>53837000.0</v>
       </c>
       <c r="G2">
         <v>58534000.0</v>
       </c>
       <c r="H2">
         <v>43127000.0</v>
       </c>
       <c r="I2">
         <v>25969000.0</v>
       </c>
       <c r="J2">
         <v>11736000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
         <v>10046000.0</v>
       </c>
       <c r="C3">
         <v>10941000.0</v>
       </c>
       <c r="D3">
         <v>11296000.0</v>
       </c>
       <c r="E3">
         <v>8432000.0</v>
       </c>
       <c r="F3">
         <v>6014000.0</v>
       </c>
       <c r="G3">
         <v>5758000.0</v>
       </c>
       <c r="H3">
         <v>4748000.0</v>
       </c>
       <c r="I3">
         <v>3066000.0</v>
       </c>
       <c r="J3">
         <v>1216000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
         <v>-81044000.0</v>
       </c>
       <c r="C5">
         <v>-81242000.0</v>
       </c>
       <c r="D5">
         <v>-108103000.0</v>
       </c>
       <c r="E5">
         <v>-113074000.0</v>
       </c>
       <c r="F5">
         <v>-65028000.0</v>
       </c>
       <c r="G5">
         <v>-41221000.0</v>
       </c>
       <c r="H5">
         <v>-23942000.0</v>
       </c>
       <c r="I5">
         <v>-17985000.0</v>
       </c>
       <c r="J5">
         <v>-22290000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
         <v>-70998000.0</v>
       </c>
       <c r="C6">
         <v>-70301000.0</v>
       </c>
       <c r="D6">
         <v>-96807000.0</v>
       </c>
       <c r="E6">
         <v>-104642000.0</v>
       </c>
       <c r="F6">
         <v>-59014000.0</v>
       </c>
       <c r="G6">
         <v>-35463000.0</v>
       </c>
       <c r="H6">
         <v>-19194000.0</v>
       </c>
       <c r="I6">
         <v>-14919000.0</v>
       </c>
       <c r="J6">
         <v>-21074000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
-        <v>-53871000.0</v>
+        <v>15777000.0</v>
       </c>
       <c r="C9">
         <v>26825000.0</v>
       </c>
       <c r="D9">
         <v>18208000.0</v>
       </c>
       <c r="E9">
         <v>13350000.0</v>
       </c>
       <c r="F9">
         <v>31657000.0</v>
       </c>
       <c r="G9">
         <v>20114000.0</v>
       </c>
       <c r="H9">
         <v>22080000.0</v>
       </c>
       <c r="I9">
         <v>11805000.0</v>
       </c>
       <c r="J9">
         <v>-2343000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>-81249000.0</v>
       </c>
       <c r="C10">
         <v>-81266000.0</v>
       </c>
       <c r="D10">
         <v>-108213000.0</v>
       </c>
       <c r="E10">
         <v>-113275000.0</v>
       </c>
       <c r="F10">
         <v>-65212000.0</v>
       </c>
       <c r="G10">
         <v>-41223000.0</v>
       </c>
       <c r="H10">
         <v>-25075000.0</v>
       </c>
       <c r="I10">
         <v>-19879000.0</v>
       </c>
       <c r="J10">
         <v>-23593000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>21000.0</v>
       </c>
       <c r="C11">
         <v>18000.0</v>
       </c>
       <c r="D11">
         <v>83000.0</v>
       </c>
       <c r="E11">
         <v>40000.0</v>
       </c>
       <c r="F11">
         <v>14000.0</v>
       </c>
       <c r="G11">
         <v>57000.0</v>
       </c>
       <c r="H11">
         <v>9000.0</v>
       </c>
       <c r="I11">
         <v>7000.0</v>
       </c>
       <c r="J11">
         <v>5000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
         <v>205000.0</v>
       </c>
       <c r="C12">
         <v>24000.0</v>
       </c>
       <c r="D12">
         <v>110000.0</v>
       </c>
       <c r="E12">
         <v>201000.0</v>
       </c>
       <c r="F12">
         <v>184000.0</v>
       </c>
       <c r="G12">
         <v>2000.0</v>
       </c>
       <c r="H12">
         <v>1133000.0</v>
       </c>
       <c r="I12">
         <v>1894000.0</v>
       </c>
       <c r="J12">
         <v>1303000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
         <v>7155000.0</v>
       </c>
       <c r="C13">
         <v>5510000.0</v>
       </c>
       <c r="D13">
         <v>5901000.0</v>
       </c>
       <c r="E13">
         <v>2396000.0</v>
       </c>
       <c r="F13">
         <v>367000.0</v>
       </c>
       <c r="G13">
         <v>949000.0</v>
       </c>
       <c r="H13">
         <v>1620000.0</v>
       </c>
       <c r="I13">
         <v>293000.0</v>
       </c>
       <c r="J13">
         <v>100000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
         <v>-81270000.0</v>
       </c>
       <c r="C15">
         <v>-81284000.0</v>
       </c>
       <c r="D15">
         <v>-108296000.0</v>
       </c>
       <c r="E15">
         <v>-113315000.0</v>
       </c>
       <c r="F15">
         <v>-65226000.0</v>
       </c>
       <c r="G15">
         <v>-41280000.0</v>
       </c>
       <c r="H15">
         <v>-25084000.0</v>
       </c>
       <c r="I15">
         <v>-19886000.0</v>
       </c>
       <c r="J15">
         <v>-23598000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-113315000.0</v>
       </c>
       <c r="F16">
         <v>-65226000.0</v>
       </c>
       <c r="G16">
         <v>-41280000.0</v>
       </c>
       <c r="H16">
         <v>-25084000.0</v>
       </c>
       <c r="I16">
         <v>-19886000.0</v>
       </c>
       <c r="J16">
         <v>-23598000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
         <v>-81270000.0</v>
       </c>
       <c r="C17">
         <v>-81284000.0</v>
       </c>
       <c r="D17">
         <v>-108296000.0</v>
       </c>
       <c r="E17">
         <v>-113315000.0</v>
       </c>
       <c r="F17">
         <v>-65226000.0</v>
       </c>
       <c r="G17">
         <v>-41280000.0</v>
       </c>
       <c r="H17">
         <v>-25084000.0</v>
       </c>
       <c r="I17">
         <v>-19886000.0</v>
       </c>
       <c r="J17">
         <v>-23598000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
         <v>6950000.0</v>
       </c>
       <c r="C18">
         <v>5486000.0</v>
       </c>
       <c r="D18">
         <v>5791000.0</v>
       </c>
       <c r="E18">
         <v>2195000.0</v>
       </c>
       <c r="F18">
         <v>183000.0</v>
       </c>
       <c r="G18">
         <v>947000.0</v>
       </c>
       <c r="H18">
         <v>487000.0</v>
       </c>
       <c r="I18">
         <v>-1601000.0</v>
       </c>
       <c r="J18">
         <v>-1203000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2457000.0</v>
       </c>
       <c r="F19">
         <v>325000.0</v>
       </c>
       <c r="G19">
         <v>925000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
         <v>-88057000.0</v>
       </c>
       <c r="C21">
         <v>-68267000.0</v>
       </c>
       <c r="D21">
-        <v>-109936000.0</v>
+        <v>-96294000.0</v>
       </c>
       <c r="E21">
         <v>-115531000.0</v>
       </c>
       <c r="F21">
         <v>-65353000.0</v>
       </c>
       <c r="G21">
         <v>-42146000.0</v>
       </c>
       <c r="H21">
         <v>-22418000.0</v>
       </c>
       <c r="I21">
         <v>-13770000.0</v>
       </c>
       <c r="J21">
         <v>-22163000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
-        <v>88057000.0</v>
+        <v>157705000.0</v>
       </c>
       <c r="C23">
         <v>152881000.0</v>
       </c>
       <c r="D23">
-        <v>183417000.0</v>
+        <v>169775000.0</v>
       </c>
       <c r="E23">
         <v>180578000.0</v>
       </c>
       <c r="F23">
         <v>150847000.0</v>
       </c>
       <c r="G23">
         <v>120794000.0</v>
       </c>
       <c r="H23">
         <v>87625000.0</v>
       </c>
       <c r="I23">
         <v>51544000.0</v>
       </c>
       <c r="J23">
         <v>31556000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
         <v>10046000.0</v>
       </c>
       <c r="C25">
         <v>10941000.0</v>
       </c>
       <c r="D25">
         <v>11296000.0</v>
       </c>
       <c r="E25">
         <v>8432000.0</v>
       </c>
       <c r="F25">
         <v>6014000.0</v>
       </c>
       <c r="G25">
         <v>5758000.0</v>
       </c>
       <c r="H25">
         <v>4748000.0</v>
       </c>
       <c r="I25">
         <v>3066000.0</v>
       </c>
       <c r="J25">
         <v>1216000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
         <v>50264000.0</v>
       </c>
       <c r="C26">
         <v>48905000.0</v>
       </c>
       <c r="D26">
         <v>64776000.0</v>
       </c>
       <c r="E26">
         <v>64912000.0</v>
       </c>
       <c r="F26">
         <v>49312000.0</v>
       </c>
       <c r="G26">
         <v>28568000.0</v>
       </c>
       <c r="H26">
         <v>22418000.0</v>
       </c>
       <c r="I26">
         <v>14304000.0</v>
       </c>
       <c r="J26">
         <v>9919000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
         <v>53570000.0</v>
       </c>
       <c r="C28">
         <v>46187000.0</v>
       </c>
       <c r="D28">
         <v>49726000.0</v>
       </c>
       <c r="E28">
         <v>63969000.0</v>
       </c>
       <c r="F28">
         <v>47698000.0</v>
       </c>
       <c r="G28">
         <v>33692000.0</v>
       </c>
       <c r="H28">
         <v>22080000.0</v>
       </c>
       <c r="I28">
         <v>11271000.0</v>
       </c>
       <c r="J28">
         <v>9901000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29">
         <v>21000.0</v>
       </c>
       <c r="C29">
         <v>18000.0</v>
       </c>
       <c r="D29">
         <v>83000.0</v>
       </c>
       <c r="E29">
         <v>40000.0</v>
       </c>
       <c r="F29">
         <v>14000.0</v>
       </c>
       <c r="G29">
         <v>57000.0</v>
       </c>
       <c r="H29">
         <v>9000.0</v>
       </c>
       <c r="I29">
         <v>7000.0</v>
       </c>
       <c r="J29">
         <v>5000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
-        <v>34186000.0</v>
+        <v>103834000.0</v>
       </c>
       <c r="C30">
         <v>95092000.0</v>
       </c>
       <c r="D30">
-        <v>128144000.0</v>
+        <v>114502000.0</v>
       </c>
       <c r="E30">
         <v>128881000.0</v>
       </c>
       <c r="F30">
         <v>97010000.0</v>
       </c>
       <c r="G30">
         <v>62260000.0</v>
       </c>
       <c r="H30">
         <v>44498000.0</v>
       </c>
       <c r="I30">
         <v>25575000.0</v>
       </c>
       <c r="J30">
         <v>19820000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
         <v>6808000.0</v>
       </c>
       <c r="C31">
         <v>-12999000.0</v>
       </c>
       <c r="D31">
-        <v>1723000.0</v>
+        <v>-11919000.0</v>
       </c>
       <c r="E31">
         <v>2256000.0</v>
       </c>
       <c r="F31">
         <v>141000.0</v>
       </c>
       <c r="G31">
         <v>923000.0</v>
       </c>
       <c r="H31">
         <v>-2657000.0</v>
       </c>
       <c r="I31">
         <v>-6109000.0</v>
       </c>
       <c r="J31">
         <v>-1430000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
         <v>69648000.0</v>
       </c>
       <c r="C32">
         <v>84614000.0</v>
       </c>
       <c r="D32">
         <v>73481000.0</v>
       </c>
       <c r="E32">
         <v>65047000.0</v>
       </c>
       <c r="F32">
         <v>85494000.0</v>
       </c>
       <c r="G32">
         <v>78648000.0</v>
       </c>
       <c r="H32">
         <v>65207000.0</v>
       </c>
       <c r="I32">
         <v>37774000.0</v>
       </c>
       <c r="J32">
         <v>9393000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>17614000.0</v>
+      </c>
+      <c r="C2">
         <v>15191000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>15445000.0</v>
+      </c>
+      <c r="E2">
         <v>12581000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12447000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13398000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12250000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16964000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14543000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14032000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14470000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14766000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11907000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14130000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14410000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12379000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13959000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10949000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12686000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14195000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13502000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13454000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14106000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14483000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14823000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15122000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11589000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11524000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9923000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10091000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8328000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7173000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6403000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4065000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>2414000.0</v>
+      </c>
+      <c r="C3">
         <v>2371000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2462000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2466000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2531000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2587000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2543000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2758000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2803000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2837000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2907000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2759000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2849000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2781000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2956000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1882000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1820000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1774000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1601000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1504000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1386000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1523000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1479000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1464000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1419000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1396000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1366000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1190000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1145000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1047000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1016000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>850000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>729000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>471000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
+      <c r="AH4"/>
+      <c r="AI4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:34">
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>-31641000.0</v>
+      </c>
+      <c r="C5">
         <v>-29969000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>-21649000.0</v>
+        <v>-23738000.0</v>
       </c>
       <c r="E5">
+        <v>-21585000.0</v>
+      </c>
+      <c r="F5">
         <v>-20006000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15715000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-16422000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-39079000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-12789000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12952000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-26570000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-29055000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-23880000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-28598000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-31013000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-26436000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-27482000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-28143000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-20143000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-17598000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14880000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-12407000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-13323000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-9540000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9251000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-9107000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-6641000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6680000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5122000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5499000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3309000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3134000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6770000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4751000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>-29227000.0</v>
+      </c>
+      <c r="C6">
         <v>-27598000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>-19183000.0</v>
+        <v>-21276000.0</v>
       </c>
       <c r="E6">
+        <v>-19119000.0</v>
+      </c>
+      <c r="F6">
         <v>-17475000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-13128000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13879000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-36321000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9986000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-10115000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-23663000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-26296000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-21031000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-25817000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-28057000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-24554000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-25662000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-26369000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-18542000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-16094000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-13494000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-10884000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-11844000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8076000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-7832000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7711000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5275000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5490000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3977000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4452000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2293000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2284000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6041000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4280000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
+      <c r="AH7"/>
+      <c r="AI7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:34">
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
-        <v>280999.0</v>
+        <v>4743000.0</v>
       </c>
       <c r="C9">
+        <v>281000.0</v>
+      </c>
+      <c r="D9">
         <v>1900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1914000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4756000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7207000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4550000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8745000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>8037000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5493000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5205000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3481000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4792000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4730000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2312000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2479000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4281000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4278000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7996000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8066000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>8168000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7427000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6070000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5333000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4672000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4039000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6565000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5629000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5902000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3984000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4829000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4481000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2396000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>99000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-31678000.0</v>
+      </c>
+      <c r="C10">
         <v>-30016000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-23803000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-21649000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-20054000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-15743000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-16421000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-39086000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-12798000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-12961000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26579000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-29070000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-23919000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-28645000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-31060000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-26481000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-27532000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-28202000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-20202000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-17658000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-14945000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-12407000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-13323000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-9540000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9251000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-9109000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-6641000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6884000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5867000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5683000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-3553000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3639000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-7314000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-5373000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>5000.0</v>
+      </c>
+      <c r="C11">
         <v>16000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>9000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>28000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>36000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>14000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>14000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>8000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>18000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>30000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AD11">
         <v>2000.0</v>
       </c>
       <c r="AE11">
         <v>2000.0</v>
       </c>
       <c r="AF11">
         <v>2000.0</v>
       </c>
       <c r="AG11">
+        <v>2000.0</v>
+      </c>
+      <c r="AH11">
         <v>1000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>37000.0</v>
+      </c>
+      <c r="C12">
         <v>47000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>65000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>64000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>48000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="J12">
         <v>9000.0</v>
       </c>
       <c r="K12">
         <v>9000.0</v>
       </c>
       <c r="L12">
+        <v>9000.0</v>
+      </c>
+      <c r="M12">
         <v>15000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="O12">
         <v>47000.0</v>
       </c>
       <c r="P12">
+        <v>47000.0</v>
+      </c>
+      <c r="Q12">
         <v>45000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="S12">
         <v>59000.0</v>
       </c>
       <c r="T12">
+        <v>59000.0</v>
+      </c>
+      <c r="U12">
         <v>60000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>65000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>95000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>76000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>117000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>246000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>580000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>204000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>745000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>184000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>244000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>455000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>573000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>622000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>1966000.0</v>
+      </c>
+      <c r="C13">
         <v>2172000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1570000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1680000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1878000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2027000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1631000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1384000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1136000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1359000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1477000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1706000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1465000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1253000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1160000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>743000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>349000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>144000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>81000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>88000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>103000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>95000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>76000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>117000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>246000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>510000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>580000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>756000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>200000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>100000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>0.0</v>
       </c>
-      <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-31683000.0</v>
+      </c>
+      <c r="C15">
         <v>-30032000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-23812000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-21652000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-20056000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-15750000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-16425000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-39089000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-12802000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-12968000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-26584000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-29098000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-23955000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-28659000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-31068000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-26492000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-27546000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-28209000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-20199000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-17670000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-14953000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-12404000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-13341000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-9545000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-9255000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-9139000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-6645000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-6885000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-5869000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-5685000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-3555000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-3641000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-7315000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-5375000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-29098000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-23955000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-28659000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-31068000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-26492000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-27546000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-28209000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-20199000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-17670000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-14953000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-12404000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-13341000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-9545000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-9255000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-9139000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-6645000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-6885000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-5869000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-5685000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-3555000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-3641000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-7315000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-5375000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-31683000.0</v>
+      </c>
+      <c r="C17">
         <v>-30032000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-23812000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-21652000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-20056000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-15750000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-16425000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-39089000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-12802000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-12968000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-26584000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-29098000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-23955000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-28659000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-31068000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-26492000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-27546000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-28209000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-20199000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-17670000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-14953000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-12404000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-13341000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-9545000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-9255000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-9139000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-6645000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-6885000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-5869000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-5685000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>-3641000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-7315000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-5375000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:34">
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>1929000.0</v>
+      </c>
+      <c r="C18">
         <v>2125000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1505000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1616000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1830000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1999000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1632000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1377000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1127000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1350000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1468000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1691000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1426000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1206000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1113000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>698000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>299000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>85000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>22000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>28000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>38000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>95000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>76000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>117000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>246000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>508000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>580000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>552000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-545000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-100000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1466000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1227000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1072000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>823000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>399000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>163000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>82000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>93000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>67000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>83000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>152000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>3885000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:34">
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-33591000.0</v>
+      </c>
+      <c r="C21">
         <v>-32161000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-25266000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-23291000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-21804000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17696000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-18112000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-14382000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-16893000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-18880000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-23972000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-30793000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-25346000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-29825000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-32085000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-27259000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-27881000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-28306000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-20225000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-17691000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-14947000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-12490000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-13370000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-9653000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9498000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-9625000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-7196000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-5730000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4061000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-5431000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3148000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1751000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3708000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-5163000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>55948000.0</v>
+      </c>
+      <c r="C23">
         <v>47633000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>42611000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>37786000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>39007000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>38301000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>34912000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>40091000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>39473000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>38405000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>43647000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>49040000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>42045000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>48685000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>48807000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>42117000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>46121000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>43533000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>40907000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>39952000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>36617000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>33371000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>33546000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>29469000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>28993000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>28786000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>25350000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22883000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>19886000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>19506000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>16305000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>13405000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12507000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9327000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>2414000.0</v>
+      </c>
+      <c r="C25">
         <v>2371000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2462000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2466000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2531000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2587000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2543000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2758000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2803000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2837000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2907000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2759000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2849000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2781000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2956000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1882000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1820000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1774000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1601000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1504000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1386000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1523000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1479000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1464000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1419000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1396000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1366000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1190000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1145000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1047000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1016000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>850000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>729000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>471000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>16336000.0</v>
+      </c>
+      <c r="C26">
         <v>14539000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
+        <v>13072000.0</v>
+      </c>
+      <c r="E26">
         <v>12171000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>12381000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>12640000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>11494000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11683000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>12957000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12771000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13613000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16738000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>17852000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>16573000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>16569000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>14957000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>16288000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>17098000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>14512000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>13617000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>11687000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9496000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>8520000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>7193000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6465000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6390000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>7373000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>5303000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4497000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>5245000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4281000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3574000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3500000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2949000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>9304000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>21998000.0</v>
+      </c>
+      <c r="C28">
         <v>17903000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14094000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13034000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14179000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12263000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11168000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11444000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11973000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11602000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11524000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11971000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12134000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14097000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17828000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14781000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15874000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15486000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13709000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12140000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11428000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10421000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10920000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7793000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7705000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7274000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15692000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6056000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5466000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4170000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3696000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2658000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2604000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2313000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>5000.0</v>
+      </c>
+      <c r="C29">
         <v>16000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>28000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>36000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>30000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AD29">
         <v>2000.0</v>
       </c>
-      <c r="AE29"/>
+      <c r="AE29">
+        <v>2000.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>38334000.0</v>
+      </c>
+      <c r="C30">
         <v>32442000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>27166000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>25205000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26560000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24903000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22662000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23127000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24930000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24373000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>29177000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>34274000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>30138000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>34555000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34397000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>29738000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32162000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32584000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>28221000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>25757000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>23115000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19917000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19440000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14986000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14170000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>13664000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13761000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11359000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9963000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9415000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7977000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6232000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6104000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5262000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>1913000.0</v>
+      </c>
+      <c r="C31">
         <v>2145000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
+        <v>1463000.0</v>
+      </c>
+      <c r="E31">
         <v>1642000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1750000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1953000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1691000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-24704000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4095000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5919000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2607000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1723000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1427000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1180000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1025000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>778000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>349000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>104000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>23000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>33000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>83000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>47000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>113000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>247000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>516000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>555000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1154000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1806000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-252000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-405000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1888000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3606000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-210000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>22357000.0</v>
+      </c>
+      <c r="C32">
         <v>15472000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>17345000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>14495000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17203000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>20605000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>16800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>25709000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22580000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>19525000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>19675000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>18247000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>16699000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>18860000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>16722000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>14858000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>18240000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>15227000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>20682000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>22261000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>21670000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>20881000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>20176000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>19816000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>19495000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>19161000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>18154000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>17153000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>15825000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>14075000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>13157000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>11654000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>8799000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>4164000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -11052,3597 +11263,3669 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>93205000.0</v>
       </c>
       <c r="C2">
         <v>58774000.0</v>
       </c>
       <c r="D2">
         <v>89128000.0</v>
       </c>
       <c r="E2">
         <v>107375000.0</v>
       </c>
       <c r="F2">
         <v>68525000.0</v>
       </c>
       <c r="G2">
         <v>55046000.0</v>
       </c>
       <c r="H2">
         <v>19744000.0</v>
       </c>
       <c r="I2">
         <v>22617000.0</v>
       </c>
       <c r="J2">
         <v>11077000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>4504000</v>
       </c>
       <c r="C3">
         <v>1603000</v>
       </c>
       <c r="D3">
         <v>10911000</v>
       </c>
       <c r="E3">
         <v>49896000</v>
       </c>
       <c r="F3">
         <v>11083000</v>
       </c>
       <c r="G3">
         <v>3246000</v>
       </c>
       <c r="H3">
         <v>8382000</v>
       </c>
       <c r="I3">
         <v>7852000</v>
       </c>
       <c r="J3">
         <v>5158000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-16330000.0</v>
       </c>
       <c r="F4">
         <v>38803000.0</v>
       </c>
       <c r="G4">
         <v>13472000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>12098000.0</v>
       </c>
       <c r="F5">
         <v>-15662000.0</v>
       </c>
       <c r="G5">
         <v>-17380000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>32830000.0</v>
       </c>
       <c r="C6">
         <v>34431000.0</v>
       </c>
       <c r="D6">
         <v>-32144000.0</v>
       </c>
       <c r="E6">
         <v>-16457000.0</v>
       </c>
       <c r="F6">
         <v>38850000.0</v>
       </c>
       <c r="G6">
         <v>13479000.0</v>
       </c>
       <c r="H6">
         <v>35302000.0</v>
       </c>
       <c r="I6">
         <v>-2873000.0</v>
       </c>
       <c r="J6">
         <v>11540000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
         <v>-10193000.0</v>
       </c>
       <c r="C7">
         <v>-2592000.0</v>
       </c>
       <c r="D7">
         <v>13482000.0</v>
       </c>
       <c r="E7">
         <v>10611000.0</v>
       </c>
       <c r="F7">
         <v>-31144000.0</v>
       </c>
       <c r="G7">
         <v>-17229000.0</v>
       </c>
       <c r="H7">
         <v>-7263000.0</v>
       </c>
       <c r="I7">
         <v>15417000.0</v>
       </c>
       <c r="J7">
         <v>20759000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>1825000.0</v>
       </c>
       <c r="F8">
         <v>-12118000.0</v>
       </c>
       <c r="G8">
         <v>-3049000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>-8063000.0</v>
       </c>
       <c r="C9">
         <v>9590000.0</v>
       </c>
       <c r="D9">
         <v>-1088000.0</v>
       </c>
       <c r="E9">
         <v>1825000.0</v>
       </c>
       <c r="F9">
         <v>-12118000.0</v>
       </c>
       <c r="G9">
         <v>-3049000.0</v>
       </c>
       <c r="H9">
         <v>1069000.0</v>
       </c>
       <c r="I9">
         <v>-2519000.0</v>
       </c>
       <c r="J9">
         <v>-1203000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
         <v>-204000.0</v>
       </c>
       <c r="C10">
         <v>4425000.0</v>
       </c>
       <c r="D10">
         <v>-1934000.0</v>
       </c>
       <c r="E10">
         <v>-2982000.0</v>
       </c>
       <c r="F10">
         <v>29000.0</v>
       </c>
       <c r="G10">
         <v>-1076000.0</v>
       </c>
       <c r="H10">
         <v>-1174000.0</v>
       </c>
       <c r="I10">
         <v>-2068000.0</v>
       </c>
       <c r="J10">
         <v>-539000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1191000.0</v>
       </c>
       <c r="F11">
         <v>1617000.0</v>
       </c>
       <c r="G11">
         <v>5000000.0</v>
       </c>
       <c r="H11">
         <v>-5522000.0</v>
       </c>
       <c r="I11">
         <v>20371000.0</v>
       </c>
       <c r="J11">
         <v>21707000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>19536000.0</v>
       </c>
       <c r="F12">
         <v>14547000.0</v>
       </c>
       <c r="G12">
         <v>8298000.0</v>
       </c>
       <c r="H12">
         <v>9530000.0</v>
       </c>
       <c r="I12">
         <v>6975000.0</v>
       </c>
       <c r="J12">
         <v>1913000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>11397000.0</v>
       </c>
       <c r="F13">
         <v>-546000.0</v>
       </c>
       <c r="G13">
         <v>1087000.0</v>
       </c>
       <c r="H13">
         <v>-1636000.0</v>
       </c>
       <c r="I13">
         <v>-367000.0</v>
       </c>
       <c r="J13">
         <v>794000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
         <v>10046000.0</v>
       </c>
       <c r="C14">
         <v>10941000.0</v>
       </c>
       <c r="D14">
         <v>11296000.0</v>
       </c>
       <c r="E14">
         <v>8432000.0</v>
       </c>
       <c r="F14">
         <v>6014000.0</v>
       </c>
       <c r="G14">
         <v>5758000.0</v>
       </c>
       <c r="H14">
         <v>4748000.0</v>
       </c>
       <c r="I14">
         <v>3066000.0</v>
       </c>
       <c r="J14">
         <v>1216000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>126035000.0</v>
       </c>
       <c r="C16">
         <v>93205000.0</v>
       </c>
       <c r="D16">
         <v>56984000.0</v>
       </c>
       <c r="E16">
         <v>90918000.0</v>
       </c>
       <c r="F16">
         <v>107375000.0</v>
       </c>
       <c r="G16">
         <v>68525000.0</v>
       </c>
       <c r="H16">
         <v>55046000.0</v>
       </c>
       <c r="I16">
         <v>19744000.0</v>
       </c>
       <c r="J16">
         <v>22617000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>-79450000.0</v>
       </c>
       <c r="C18">
         <v>-46753000.0</v>
       </c>
       <c r="D18">
         <v>-67169000.0</v>
       </c>
       <c r="E18">
         <v>-120129000.0</v>
       </c>
       <c r="F18">
         <v>-81911000.0</v>
       </c>
       <c r="G18">
         <v>-45899000.0</v>
       </c>
       <c r="H18">
         <v>-26451000.0</v>
       </c>
       <c r="I18">
         <v>-2280000.0</v>
       </c>
       <c r="J18">
         <v>-4868000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
         <v>-18064000.0</v>
       </c>
       <c r="C19">
         <v>-35069000.0</v>
       </c>
       <c r="D19">
         <v>13099000.0</v>
       </c>
       <c r="E19">
         <v>102433000.0</v>
       </c>
       <c r="F19">
         <v>-48986000.0</v>
       </c>
       <c r="G19">
         <v>-61897000.0</v>
       </c>
       <c r="H19">
         <v>-73197000.0</v>
       </c>
       <c r="I19">
         <v>-73197000.0</v>
       </c>
       <c r="J19">
         <v>-73197000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
         <v>126797000.0</v>
       </c>
       <c r="C20">
         <v>97824000.0</v>
       </c>
       <c r="D20">
         <v>3513000.0</v>
       </c>
       <c r="E20">
         <v>1873000.0</v>
       </c>
       <c r="F20">
         <v>162258000.0</v>
       </c>
       <c r="G20">
         <v>117500000.0</v>
       </c>
       <c r="H20">
         <v>144709000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
         <v>585000.0</v>
       </c>
       <c r="C21">
         <v>-1130000.0</v>
       </c>
       <c r="D21">
         <v>174000.0</v>
       </c>
       <c r="E21">
         <v>-1099000.0</v>
       </c>
       <c r="F21">
         <v>3310000.0</v>
       </c>
       <c r="G21">
         <v>3310000.0</v>
       </c>
       <c r="H21">
         <v>-5000000.0</v>
       </c>
       <c r="I21">
         <v>-645000.0</v>
       </c>
       <c r="J21">
         <v>16402000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>-81270000.0</v>
       </c>
       <c r="C22">
         <v>-81284000.0</v>
       </c>
       <c r="D22">
         <v>-108296000.0</v>
       </c>
       <c r="E22">
         <v>-113315000.0</v>
       </c>
       <c r="F22">
         <v>-65226000.0</v>
       </c>
       <c r="G22">
         <v>-41280000.0</v>
       </c>
       <c r="H22">
         <v>-25084000.0</v>
       </c>
       <c r="I22">
         <v>-19886000.0</v>
       </c>
       <c r="J22">
         <v>-23598000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>-189000.0</v>
       </c>
       <c r="C23">
         <v>17978000.0</v>
       </c>
       <c r="D23">
         <v>7344000.0</v>
       </c>
       <c r="E23">
         <v>2465000.0</v>
       </c>
       <c r="F23">
         <v>4132000.0</v>
       </c>
       <c r="G23">
         <v>3768000.0</v>
       </c>
       <c r="H23">
         <v>-4077000.0</v>
       </c>
       <c r="I23">
         <v>54000.0</v>
       </c>
       <c r="J23">
         <v>2000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>242000.0</v>
       </c>
       <c r="D24">
         <v>24010000.0</v>
       </c>
       <c r="E24">
         <v>102433000.0</v>
       </c>
       <c r="F24">
         <v>-48986000.0</v>
       </c>
       <c r="G24">
         <v>-65143000.0</v>
       </c>
       <c r="H24">
         <v>-73197000.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>-2958000.0</v>
       </c>
       <c r="C25">
         <v>17099000.0</v>
       </c>
       <c r="D25">
         <v>13209000.0</v>
       </c>
       <c r="E25">
         <v>4606000.0</v>
       </c>
       <c r="F25">
         <v>3119000.0</v>
       </c>
       <c r="G25">
         <v>1469000.0</v>
       </c>
       <c r="H25">
         <v>1565000.0</v>
       </c>
       <c r="I25">
         <v>1183000.0</v>
       </c>
       <c r="J25">
         <v>934000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>2465000.0</v>
       </c>
       <c r="F26">
         <v>166390000.0</v>
       </c>
       <c r="G26">
         <v>121268000.0</v>
       </c>
       <c r="H26">
         <v>145421000.0</v>
       </c>
       <c r="I26">
         <v>76000.0</v>
       </c>
       <c r="J26">
         <v>65000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>9429000.0</v>
       </c>
       <c r="C27">
         <v>10686000.0</v>
       </c>
       <c r="D27">
         <v>14051000.0</v>
       </c>
       <c r="E27">
         <v>19433000.0</v>
       </c>
       <c r="F27">
         <v>14378000.0</v>
       </c>
       <c r="G27">
         <v>8238000.0</v>
       </c>
       <c r="H27">
         <v>4858000.0</v>
       </c>
       <c r="I27">
         <v>1317000.0</v>
       </c>
       <c r="J27">
         <v>753000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>130338000.0</v>
       </c>
       <c r="C28">
         <v>114672000.0</v>
       </c>
       <c r="D28">
         <v>11031000.0</v>
       </c>
       <c r="E28">
         <v>1366000.0</v>
       </c>
       <c r="F28">
         <v>169700000.0</v>
       </c>
       <c r="G28">
         <v>121268000.0</v>
       </c>
       <c r="H28">
         <v>134948000.0</v>
       </c>
       <c r="I28">
         <v>-591000.0</v>
       </c>
       <c r="J28">
         <v>16404000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>-74946000.0</v>
       </c>
       <c r="C29">
         <v>-45150000.0</v>
       </c>
       <c r="D29">
         <v>-56258000.0</v>
       </c>
       <c r="E29">
         <v>-70233000.0</v>
       </c>
       <c r="F29">
         <v>-70828000.0</v>
       </c>
       <c r="G29">
         <v>-42653000.0</v>
       </c>
       <c r="H29">
         <v>-18069000.0</v>
       </c>
       <c r="I29">
         <v>5572000.0</v>
       </c>
       <c r="J29">
         <v>290000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>-22568000.0</v>
       </c>
       <c r="C30">
         <v>-35069000.0</v>
       </c>
       <c r="D30">
         <v>13099000.0</v>
       </c>
       <c r="E30">
         <v>52537000.0</v>
       </c>
       <c r="F30">
         <v>-60069000.0</v>
       </c>
       <c r="G30">
         <v>-65143000.0</v>
       </c>
       <c r="H30">
         <v>-81579000.0</v>
       </c>
       <c r="I30">
         <v>-7852000.0</v>
       </c>
       <c r="J30">
         <v>-5158000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>75384000.0</v>
+      </c>
+      <c r="C2">
         <v>124245000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>51763000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53374000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72791000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>93205000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>77590000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49537000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45771000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>58774000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>73982000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>98985000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>88962000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>90918000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>85312000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>88521000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>93376000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>107375000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>81362000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>70080000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>137089000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>68525000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>133245000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25042000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>46694000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>55046000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>87013000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>163269000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>33237000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19744000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17175000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>19778000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>21844000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>22617000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>3782000</v>
+      </c>
+      <c r="C3">
         <v>3192000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>77000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1626000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>290000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2511000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1246000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>247000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>104000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3524000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>868000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2741000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3778000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9538000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21414000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10310000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8634000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3577000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2962000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4105000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>439000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>837000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1554000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>779000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>76000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1913000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3668000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1841000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>960000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>671000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1944000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3928000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1309000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>10060000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1952000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>5600000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-3179000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-4748000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-14003000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>25984000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>11283000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-67026000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>68562000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1876000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>8735000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4170000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8807000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2041000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1162000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3496000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3961000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13038000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2159000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>20374000.0</v>
+      </c>
+      <c r="C6">
         <v>-50651000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>74272000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3401000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17627000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-20414000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15615000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>28053000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3766000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-13003000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-15208000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-25003000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10023000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1956000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5606000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3209000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4855000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-13999000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>26013000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11282000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-67009000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>68564000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-64720000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>108203000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-21652000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-8352000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-31967000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-76256000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>130032000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>13493000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2569000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2603000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2066000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-773000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>453000.0</v>
+      </c>
+      <c r="C7">
         <v>3573000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2407000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4197000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2365000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5954000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3858000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1607000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-40000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-8017000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1197000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-270000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>7614000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4941000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4911000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4419000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6495000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7776000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2461000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6861000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-17028000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4794000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5104000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-10198000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-9735000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2400000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5820000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-7421000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-9374000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3712000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>5074000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>287000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>4725000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>5331000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>7970000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1460000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-3051000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-715000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>642000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4949000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-7934000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1256000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1225000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-1703000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>-2080000.0</v>
+      </c>
+      <c r="C9">
         <v>3181000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1827000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4424000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1021000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2833000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5335000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-554000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1576000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6385000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-4064000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3534000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7970000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1460000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3051000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-715000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>642000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4949000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7934000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1256000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1225000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1703000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-446000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-528000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>133000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-2208000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1144000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2934000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4355000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1346000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1359000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1080000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2417000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>177000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>-2709000.0</v>
+      </c>
+      <c r="C10">
         <v>-786000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1488000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>780000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-513000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1017000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2446000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>708000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-436000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1707000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2135000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-94000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>262000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1047000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>341000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>179000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2455000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-88000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1799000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1743000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>61000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>586000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>256000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-86000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1832000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1067000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-654000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>548000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-190000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-203000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-708000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-967000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1117000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2729000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-981000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4318000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2620000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4615000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4108000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3672000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-226000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-4676000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-64000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2820000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-9638000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-8189000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>816000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3174000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-7503000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1792000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>599000.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AF11"/>
+      <c r="AG11">
         <v>-585000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>8723000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5590000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>9928000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3575000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3839000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5913000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4373000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4391000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4859000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4090000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3729000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4664000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3064000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4226000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2155000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2217000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1500000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1864000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3478000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3196000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>992000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>2073000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3938000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>296000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>2241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1147000.0</v>
       </c>
       <c r="N13">
         <v>-1147000.0</v>
       </c>
       <c r="O13">
+        <v>-1147000.0</v>
+      </c>
+      <c r="P13">
         <v>3880000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6005000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3160000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4672000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2473000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4545000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-9384000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1820000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2144000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-288000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1593000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>824000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1503000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-1785000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2573000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1219000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>-5000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-873000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>531000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>2414000.0</v>
+      </c>
+      <c r="C14">
         <v>2371000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2462000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2466000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2531000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2587000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2543000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2758000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2803000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2837000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2907000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2759000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2849000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2781000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2956000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1882000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1820000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1774000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1601000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1504000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1386000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1523000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1479000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1464000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1419000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1396000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1366000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1190000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1145000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1047000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1016000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>850000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>729000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>471000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>95758000.0</v>
+      </c>
+      <c r="C16">
         <v>73594000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>126035000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>49973000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>55164000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>72791000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>93205000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>77590000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>49537000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>45771000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>58774000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>73982000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>98985000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>88962000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>90918000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>85312000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>88521000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>93376000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>107375000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>81362000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>70080000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>137089000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>68525000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>133245000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>25042000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>46694000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>55046000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>87013000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>163269000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>33237000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>19744000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>17175000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>19778000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>21844000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-29552000.0</v>
+      </c>
+      <c r="C18">
         <v>-25670000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22323000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-23430000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13225000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-20472000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9042000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6445000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10749000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20517000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16942000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-17549000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13155000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19523000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-26300000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-36179000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-37659000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19991000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-18851000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-20842000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-30036000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12182000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3369000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-17678000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16133000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8719000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>492000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-13306000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-12743000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-894000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2532000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2375000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-1851000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-586000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>41945000.0</v>
+      </c>
+      <c r="C19">
         <v>-42940000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-14302000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>18724000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4371000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-22542000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-26183000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-28180000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>12993000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>6301000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11638000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7737000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>22290000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>17571000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>31389000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>32240000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>33331000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>5473000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>43488000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>32631000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-43000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-82105000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-62303000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>5647000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-7615000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-35000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-34848000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-43930000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1841000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-960000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-40262000.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>0.0</v>
       </c>
     </row>
-    <row r="20" spans="1:34">
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
+        <v>4551000.0</v>
+      </c>
+      <c r="C20">
         <v>20952000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>109015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>17782000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>50000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>44982000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1405000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1437000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>915000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>725000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>-158000.0</v>
+      </c>
+      <c r="C21">
         <v>-3403000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-284000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-411000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-999000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-308000.0</v>
       </c>
       <c r="H21">
         <v>-308000.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>-308000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1857000.0</v>
       </c>
       <c r="N21">
         <v>-1857000.0</v>
       </c>
       <c r="O21">
         <v>-1857000.0</v>
       </c>
       <c r="P21">
+        <v>-1857000.0</v>
+      </c>
+      <c r="Q21">
         <v>758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1857000.0</v>
       </c>
       <c r="R21">
         <v>-1857000.0</v>
       </c>
       <c r="S21">
         <v>-1857000.0</v>
       </c>
       <c r="T21">
+        <v>-1857000.0</v>
+      </c>
+      <c r="U21">
         <v>-1042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4352000.0</v>
       </c>
       <c r="V21">
         <v>4352000.0</v>
       </c>
       <c r="W21">
         <v>4352000.0</v>
       </c>
       <c r="X21">
         <v>4352000.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>4352000.0</v>
+      </c>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
-[...1 lines deleted...]
-      </c>
+      <c r="AB21"/>
       <c r="AC21">
         <v>-20000000.0</v>
       </c>
       <c r="AD21">
+        <v>-20000000.0</v>
+      </c>
+      <c r="AE21">
         <v>15000000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>-218000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-215000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-212000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-31683000.0</v>
+      </c>
+      <c r="C22">
         <v>-30032000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-23812000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-21652000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-20056000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-15750000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-16425000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-39089000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-12802000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-12968000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-26584000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-29098000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-23955000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-28659000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-31068000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-26492000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-27546000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-28209000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-20199000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-17670000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-14953000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-12404000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-13341000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-9545000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-9255000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-9139000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-6645000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-6885000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-5869000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-5685000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-3555000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-3641000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-7315000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-5375000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>148</v>
+      </c>
+      <c r="B23">
+        <v>-2125000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-83000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-317000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>672000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>26000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-91000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17752000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>317000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6301000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6435000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>725000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>909000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13793000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>511000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-420000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>515000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1347000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>536000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6010000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>591000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>941000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1183000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1321000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>323000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-213000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2686000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>142777000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-614000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>38000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-8000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>149</v>
+      </c>
+      <c r="B24">
+        <v>120000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>2000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-17745000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>240000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6405000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7737000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>22290000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>17571000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>31389000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-5459000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5459000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5473000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>43488000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>32631000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-43000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-82105000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-62303000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7201000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-6836000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>41000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5700000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-40262000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>-935000.0</v>
+      </c>
+      <c r="C25">
         <v>-943000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-787000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-503000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-605000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1063000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-441000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>25849000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-3357000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-4952000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5673000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1541000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-407000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1497000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>652000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1011000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>457000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2486000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1753000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1458000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1064000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>875000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>749000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>465000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>395000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>251000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>663000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>372000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>281000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>249000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>50000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>230000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>423000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>480000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>2782000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>511000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1437000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>515000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1347000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>536000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1658000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>162849000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>323000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>145421000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>144711000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>144644000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>353000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>76000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>3981000.0</v>
+      </c>
+      <c r="C27">
         <v>2553000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2298000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2082000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2830000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2219000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2669000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2677000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2653000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2687000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3389000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3482000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3485000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3695000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4415000.0</v>
       </c>
       <c r="Q27">
         <v>4415000.0</v>
       </c>
       <c r="R27">
+        <v>4415000.0</v>
+      </c>
+      <c r="S27">
         <v>4816000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4032000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3689000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3600000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3057000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3477000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1690000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1822000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1249000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1201000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1402000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1646000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>609000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>393000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>341000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>414000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>169000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>7988000.0</v>
+      </c>
+      <c r="C28">
         <v>17830000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>110895000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-317000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-327000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20087000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49601000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>62426000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1516000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1129000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9816000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>925000.0</v>
       </c>
       <c r="N28">
         <v>925000.0</v>
       </c>
       <c r="O28">
+        <v>925000.0</v>
+      </c>
+      <c r="P28">
         <v>511000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>760000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-420000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>515000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1347000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-506000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6010000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>162849000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>941000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>118683000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1321000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>323000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>471000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-22686000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>142777000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14386000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>38000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-226000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-214000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-189000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-25770000.0</v>
+      </c>
+      <c r="C29">
         <v>-22478000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-22246000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-21804000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12935000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-17961000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-7796000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6198000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-10743000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-20413000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-13418000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-16681000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-10414000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-15745000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-16762000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-14765000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-27349000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-11357000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-15274000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-17880000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-25931000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-11743000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2532000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-16124000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-15354000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-8643000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2405000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-9638000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-10902000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>66000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>3203000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-431000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>2077000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>723000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>38163000.0</v>
+      </c>
+      <c r="C30">
         <v>-46012000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-14379000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18724000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4371000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-22542000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-26183000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-28180000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12993000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6301000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11638000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8605000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19549000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13793000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21851000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10826000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>23021000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3161000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>39911000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29669000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-47105000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-82544000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-63140000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5647000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-7615000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-35000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-34848000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-43930000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1841000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-960000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-671000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1944000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3928000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1309000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>