--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4096,51 +4099,51 @@
       <c r="O60">
         <v>1511974000.0</v>
       </c>
       <c r="P60">
         <v>1114357000.0</v>
       </c>
       <c r="Q60">
         <v>711424000.0</v>
       </c>
       <c r="R60">
         <v>532596000.0</v>
       </c>
       <c r="S60">
         <v>429623000.0</v>
       </c>
       <c r="T60">
         <v>300048000.0</v>
       </c>
       <c r="U60">
         <v>108270000.0</v>
       </c>
       <c r="V60">
         <v>102967000.0</v>
       </c>
       <c r="W60">
-        <v>615594000.0</v>
+        <v>-1521253000.0</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
@@ -4174,602 +4177,608 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
         <v>85</v>
       </c>
       <c r="D1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
         <v>88</v>
       </c>
       <c r="H1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
         <v>91</v>
       </c>
       <c r="L1" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
         <v>94</v>
       </c>
       <c r="P1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
         <v>97</v>
       </c>
       <c r="T1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
         <v>100</v>
       </c>
       <c r="X1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
         <v>103</v>
       </c>
       <c r="AB1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
         <v>106</v>
       </c>
       <c r="AF1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
         <v>109</v>
       </c>
       <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
         <v>112</v>
       </c>
       <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
         <v>115</v>
       </c>
       <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
         <v>118</v>
       </c>
       <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
         <v>121</v>
       </c>
       <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
         <v>124</v>
       </c>
       <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
         <v>127</v>
       </c>
       <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
         <v>130</v>
       </c>
       <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
         <v>133</v>
       </c>
       <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
         <v>136</v>
       </c>
       <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
         <v>139</v>
       </c>
       <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
         <v>145</v>
       </c>
       <c r="CF1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
         <v>148</v>
       </c>
       <c r="CJ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
       </c>
-      <c r="CK1" t="s">
-        <v>149</v>
+      <c r="CL1" t="s">
+        <v>150</v>
       </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>40621000.0</v>
+      </c>
+      <c r="C2">
         <v>45583000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41417000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43952000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42169000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43290000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>48060000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>47098000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45901000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55012000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45101000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53717000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>44208000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>50422000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>43262000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>50326000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>43030000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>50313000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>38466000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50672000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>39980000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>50233000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>40101000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>51478000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>42019000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>52892000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>44406000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>56132000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>47439000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>54938000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>49279000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>55606000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>51347000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>60839000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>54943000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>68635000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>63752000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>68334000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>62922000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>70562000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>63399000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>70423000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>65240000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>69582000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>65273000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>80397000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>74468000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>75302000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>59582000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>59982000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>48603000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>51683000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>41535000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>23669000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>17597000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>20903000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>243712000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>35426000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>238599000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10895000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>31984000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>10104000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>9205000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6909000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>11232000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7412000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>219196000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6713000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6555000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>144979000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>141336000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>11845000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6493000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>10446000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>226535000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>70000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>265480000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2531000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>308683000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>295041000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>261931000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1032000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>304120000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>333303000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>310972000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>581000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>595000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>100000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>342575000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4817,54 +4826,21976 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5">
+        <v>-2042000.0</v>
+      </c>
+      <c r="C5">
+        <v>-3759000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>2622419000.0</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>1177811000.0</v>
+      </c>
+      <c r="L5">
+        <v>1210529000.0</v>
+      </c>
+      <c r="M5">
+        <v>-1418014000.0</v>
+      </c>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
+        <v>-107911000.0</v>
+      </c>
+      <c r="Q5">
+        <v>68360000.0</v>
+      </c>
+      <c r="R5">
+        <v>-564884000.0</v>
+      </c>
+      <c r="S5">
+        <v>-440661000.0</v>
+      </c>
+      <c r="T5">
+        <v>-365037000.0</v>
+      </c>
+      <c r="U5">
+        <v>-137040000.0</v>
+      </c>
+      <c r="V5">
+        <v>-66900000.0</v>
+      </c>
+      <c r="W5">
+        <v>-13786000.0</v>
+      </c>
+      <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5"/>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5"/>
+      <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5"/>
+      <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5"/>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5">
+        <v>0.0</v>
+      </c>
+      <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
+        <v>0.0</v>
+      </c>
+      <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
+        <v>0.0</v>
+      </c>
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5">
+        <v>-10050000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-15011000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-28710000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-20847000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-102737000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-88130000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-97501000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-99579000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-80286000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-84871000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-82814000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-89780000.0</v>
+      </c>
+      <c r="BP5">
+        <v>-56002000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-37306000.0</v>
+      </c>
+      <c r="BR5">
+        <v>-24576000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-28187000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-10424000.0</v>
+      </c>
+      <c r="BU5">
+        <v>-13247000.0</v>
+      </c>
+      <c r="BV5">
+        <v>-23564000.0</v>
+      </c>
+      <c r="BW5">
+        <v>-9386000.0</v>
+      </c>
+      <c r="BX5">
+        <v>2239000.0</v>
+      </c>
+      <c r="BY5">
+        <v>2025000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>7776000.0</v>
+      </c>
+      <c r="CA5">
+        <v>9816000.0</v>
+      </c>
+      <c r="CB5">
+        <v>11368000.0</v>
+      </c>
+      <c r="CC5">
+        <v>10377000.0</v>
+      </c>
+      <c r="CD5">
+        <v>7734000.0</v>
+      </c>
+      <c r="CE5">
+        <v>6906000.0</v>
+      </c>
+      <c r="CF5">
+        <v>6418000.0</v>
+      </c>
+      <c r="CG5">
+        <v>6342000.0</v>
+      </c>
+      <c r="CH5">
+        <v>414000.0</v>
+      </c>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5">
+        <v>-15000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+    </row>
+    <row r="8" spans="1:90">
+      <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8">
+        <v>488000.0</v>
+      </c>
+      <c r="C8">
+        <v>476000.0</v>
+      </c>
+      <c r="D8">
+        <v>466000.0</v>
+      </c>
+      <c r="E8">
+        <v>456000.0</v>
+      </c>
+      <c r="F8">
+        <v>447000.0</v>
+      </c>
+      <c r="G8">
+        <v>439000.0</v>
+      </c>
+      <c r="H8">
+        <v>434000.0</v>
+      </c>
+      <c r="I8">
+        <v>425000.0</v>
+      </c>
+      <c r="J8">
+        <v>416000.0</v>
+      </c>
+      <c r="K8">
+        <v>413000.0</v>
+      </c>
+      <c r="L8">
+        <v>409000.0</v>
+      </c>
+      <c r="M8">
+        <v>404000.0</v>
+      </c>
+      <c r="N8">
+        <v>401000.0</v>
+      </c>
+      <c r="O8">
+        <v>399000.0</v>
+      </c>
+      <c r="P8">
+        <v>396000.0</v>
+      </c>
+      <c r="Q8">
+        <v>393000.0</v>
+      </c>
+      <c r="R8">
+        <v>392000.0</v>
+      </c>
+      <c r="S8">
+        <v>391000.0</v>
+      </c>
+      <c r="T8">
+        <v>390000.0</v>
+      </c>
+      <c r="U8">
+        <v>137428000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+    </row>
+    <row r="9" spans="1:90">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
+        <v>4103778000.0</v>
+      </c>
+      <c r="O9">
+        <v>4089950000.0</v>
+      </c>
+      <c r="P9">
+        <v>4071937000.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
+        <v>4044185000.0</v>
+      </c>
+      <c r="AA9">
+        <v>4042785000.0</v>
+      </c>
+      <c r="AB9">
+        <v>4041338000.0</v>
+      </c>
+      <c r="AC9">
+        <v>4039872000.0</v>
+      </c>
+      <c r="AD9">
+        <v>4038229000.0</v>
+      </c>
+      <c r="AE9">
+        <v>4032761000.0</v>
+      </c>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+    </row>
+    <row r="10" spans="1:90">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10">
+        <v>34586000.0</v>
+      </c>
+      <c r="C10">
+        <v>34497000.0</v>
+      </c>
+      <c r="D10">
+        <v>83123000.0</v>
+      </c>
+      <c r="E10">
+        <v>46506000.0</v>
+      </c>
+      <c r="F10">
+        <v>52198000.0</v>
+      </c>
+      <c r="G10">
+        <v>58252000.0</v>
+      </c>
+      <c r="H10">
+        <v>54286000.0</v>
+      </c>
+      <c r="I10">
+        <v>81898000.0</v>
+      </c>
+      <c r="J10">
+        <v>48948000.0</v>
+      </c>
+      <c r="K10">
+        <v>92969000.0</v>
+      </c>
+      <c r="L10">
+        <v>64332000.0</v>
+      </c>
+      <c r="M10">
+        <v>90572000.0</v>
+      </c>
+      <c r="N10">
+        <v>60650000.0</v>
+      </c>
+      <c r="O10">
+        <v>70086000.0</v>
+      </c>
+      <c r="P10">
+        <v>43399000.0</v>
+      </c>
+      <c r="Q10">
+        <v>31167000.0</v>
+      </c>
+      <c r="R10">
+        <v>36402000.0</v>
+      </c>
+      <c r="S10">
+        <v>45026000.0</v>
+      </c>
+      <c r="T10">
+        <v>42156000.0</v>
+      </c>
+      <c r="U10">
+        <v>63610000.0</v>
+      </c>
+      <c r="V10">
+        <v>100989000.0</v>
+      </c>
+      <c r="W10">
+        <v>50097000.0</v>
+      </c>
+      <c r="X10">
+        <v>28303000.0</v>
+      </c>
+      <c r="Y10">
+        <v>44561000.0</v>
+      </c>
+      <c r="Z10">
+        <v>46646000.0</v>
+      </c>
+      <c r="AA10">
+        <v>137867000.0</v>
+      </c>
+      <c r="AB10">
+        <v>106174000.0</v>
+      </c>
+      <c r="AC10">
+        <v>107098000.0</v>
+      </c>
+      <c r="AD10">
+        <v>120566000.0</v>
+      </c>
+      <c r="AE10">
+        <v>109668000.0</v>
+      </c>
+      <c r="AF10">
+        <v>120052000.0</v>
+      </c>
+      <c r="AG10">
+        <v>83758000.0</v>
+      </c>
+      <c r="AH10">
+        <v>97563000.0</v>
+      </c>
+      <c r="AI10">
+        <v>474476000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>264517000.0</v>
+      </c>
+      <c r="AK10">
+        <v>318083000.0</v>
+      </c>
+      <c r="AL10">
+        <v>111804000.0</v>
+      </c>
+      <c r="AM10">
+        <v>203911000.0</v>
+      </c>
+      <c r="AN10">
+        <v>132240000.0</v>
+      </c>
+      <c r="AO10">
+        <v>317798000.0</v>
+      </c>
+      <c r="AP10">
+        <v>169212000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>78354000.0</v>
+      </c>
+      <c r="AR10">
+        <v>71828000.0</v>
+      </c>
+      <c r="AS10">
+        <v>110026000.0</v>
+      </c>
+      <c r="AT10">
+        <v>63624000.0</v>
+      </c>
+      <c r="AU10">
+        <v>106481000.0</v>
+      </c>
+      <c r="AV10">
+        <v>488106000.0</v>
+      </c>
+      <c r="AW10">
+        <v>134225000.0</v>
+      </c>
+      <c r="AX10">
+        <v>274968000.0</v>
+      </c>
+      <c r="AY10">
+        <v>25154000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>10399000.0</v>
+      </c>
+      <c r="BA10">
+        <v>203236000.0</v>
+      </c>
+      <c r="BB10">
+        <v>24726000.0</v>
+      </c>
+      <c r="BC10">
+        <v>2219000.0</v>
+      </c>
+      <c r="BD10">
+        <v>2387000.0</v>
+      </c>
+      <c r="BE10">
+        <v>2825000.0</v>
+      </c>
+      <c r="BF10">
+        <v>34978000.0</v>
+      </c>
+      <c r="BG10">
+        <v>1861000.0</v>
+      </c>
+      <c r="BH10">
+        <v>1975000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1492000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>2395000.0</v>
+      </c>
+      <c r="BK10">
+        <v>4019000.0</v>
+      </c>
+      <c r="BL10">
+        <v>1062000.0</v>
+      </c>
+      <c r="BM10">
+        <v>1081000.0</v>
+      </c>
+      <c r="BN10">
+        <v>21249000.0</v>
+      </c>
+      <c r="BO10">
+        <v>3844000.0</v>
+      </c>
+      <c r="BP10">
+        <v>7020000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>9942000.0</v>
+      </c>
+      <c r="BR10">
+        <v>449000.0</v>
+      </c>
+      <c r="BS10">
+        <v>2438000.0</v>
+      </c>
+      <c r="BT10">
+        <v>1269000.0</v>
+      </c>
+      <c r="BU10">
+        <v>555000.0</v>
+      </c>
+      <c r="BV10">
+        <v>16570000.0</v>
+      </c>
+      <c r="BW10">
+        <v>1336000.0</v>
+      </c>
+      <c r="BX10">
+        <v>26200000.0</v>
+      </c>
+      <c r="BY10">
+        <v>26575000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>13581000.0</v>
+      </c>
+      <c r="CA10"/>
+      <c r="CB10">
+        <v>22492000.0</v>
+      </c>
+      <c r="CC10">
+        <v>55295000.0</v>
+      </c>
+      <c r="CD10">
+        <v>1060000.0</v>
+      </c>
+      <c r="CE10"/>
+      <c r="CF10">
+        <v>9587000.0</v>
+      </c>
+      <c r="CG10">
+        <v>9587000.0</v>
+      </c>
+      <c r="CH10">
+        <v>12848000.0</v>
+      </c>
+      <c r="CI10">
+        <v>12848000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>422000.0</v>
+      </c>
+      <c r="CK10">
+        <v>1000.0</v>
+      </c>
+      <c r="CL10">
+        <v>43929000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:90">
+      <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+    </row>
+    <row r="12" spans="1:90">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12">
+        <v>34586000.0</v>
+      </c>
+      <c r="C12">
+        <v>34497000.0</v>
+      </c>
+      <c r="D12">
+        <v>83123000.0</v>
+      </c>
+      <c r="E12">
+        <v>46506000.0</v>
+      </c>
+      <c r="F12">
+        <v>52198000.0</v>
+      </c>
+      <c r="G12">
+        <v>58252000.0</v>
+      </c>
+      <c r="H12">
+        <v>54286000.0</v>
+      </c>
+      <c r="I12">
+        <v>81898000.0</v>
+      </c>
+      <c r="J12">
+        <v>48948000.0</v>
+      </c>
+      <c r="K12">
+        <v>92969000.0</v>
+      </c>
+      <c r="L12">
+        <v>64332000.0</v>
+      </c>
+      <c r="M12">
+        <v>90572000.0</v>
+      </c>
+      <c r="N12">
+        <v>65092000.0</v>
+      </c>
+      <c r="O12">
+        <v>3527784000.0</v>
+      </c>
+      <c r="P12">
+        <v>43399000.0</v>
+      </c>
+      <c r="Q12">
+        <v>31167000.0</v>
+      </c>
+      <c r="R12">
+        <v>36402000.0</v>
+      </c>
+      <c r="S12">
+        <v>45026000.0</v>
+      </c>
+      <c r="T12">
+        <v>42156000.0</v>
+      </c>
+      <c r="U12">
+        <v>63610000.0</v>
+      </c>
+      <c r="V12">
+        <v>100989000.0</v>
+      </c>
+      <c r="W12">
+        <v>50097000.0</v>
+      </c>
+      <c r="X12">
+        <v>28303000.0</v>
+      </c>
+      <c r="Y12">
+        <v>44561000.0</v>
+      </c>
+      <c r="Z12">
+        <v>46646000.0</v>
+      </c>
+      <c r="AA12">
+        <v>137867000.0</v>
+      </c>
+      <c r="AB12">
+        <v>106174000.0</v>
+      </c>
+      <c r="AC12">
+        <v>107098000.0</v>
+      </c>
+      <c r="AD12">
+        <v>120566000.0</v>
+      </c>
+      <c r="AE12">
+        <v>109668000.0</v>
+      </c>
+      <c r="AF12">
+        <v>120052000.0</v>
+      </c>
+      <c r="AG12">
+        <v>83758000.0</v>
+      </c>
+      <c r="AH12">
+        <v>97563000.0</v>
+      </c>
+      <c r="AI12">
+        <v>474476000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>264517000.0</v>
+      </c>
+      <c r="AK12">
+        <v>318083000.0</v>
+      </c>
+      <c r="AL12">
+        <v>111804000.0</v>
+      </c>
+      <c r="AM12">
+        <v>203911000.0</v>
+      </c>
+      <c r="AN12">
+        <v>132240000.0</v>
+      </c>
+      <c r="AO12">
+        <v>317798000.0</v>
+      </c>
+      <c r="AP12">
+        <v>169212000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>78354000.0</v>
+      </c>
+      <c r="AR12">
+        <v>71828000.0</v>
+      </c>
+      <c r="AS12">
+        <v>110026000.0</v>
+      </c>
+      <c r="AT12">
+        <v>63624000.0</v>
+      </c>
+      <c r="AU12">
+        <v>106481000.0</v>
+      </c>
+      <c r="AV12">
+        <v>488106000.0</v>
+      </c>
+      <c r="AW12">
+        <v>134225000.0</v>
+      </c>
+      <c r="AX12">
+        <v>274968000.0</v>
+      </c>
+      <c r="AY12">
+        <v>25154000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>10399000.0</v>
+      </c>
+      <c r="BA12">
+        <v>203236000.0</v>
+      </c>
+      <c r="BB12">
+        <v>24726000.0</v>
+      </c>
+      <c r="BC12">
+        <v>2219000.0</v>
+      </c>
+      <c r="BD12">
+        <v>2387000.0</v>
+      </c>
+      <c r="BE12">
+        <v>2825000.0</v>
+      </c>
+      <c r="BF12">
+        <v>93003000.0</v>
+      </c>
+      <c r="BG12">
+        <v>62566000.0</v>
+      </c>
+      <c r="BH12">
+        <v>50193000.0</v>
+      </c>
+      <c r="BI12">
+        <v>61395000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>97314000.0</v>
+      </c>
+      <c r="BK12">
+        <v>136213000.0</v>
+      </c>
+      <c r="BL12">
+        <v>1062000.0</v>
+      </c>
+      <c r="BM12">
+        <v>69952000.0</v>
+      </c>
+      <c r="BN12">
+        <v>21249000.0</v>
+      </c>
+      <c r="BO12">
+        <v>3844000.0</v>
+      </c>
+      <c r="BP12">
+        <v>7020000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>108677000.0</v>
+      </c>
+      <c r="BR12">
+        <v>39703000.0</v>
+      </c>
+      <c r="BS12">
+        <v>2438000.0</v>
+      </c>
+      <c r="BT12">
+        <v>1269000.0</v>
+      </c>
+      <c r="BU12">
+        <v>555000.0</v>
+      </c>
+      <c r="BV12">
+        <v>472975000.0</v>
+      </c>
+      <c r="BW12">
+        <v>466155000.0</v>
+      </c>
+      <c r="BX12">
+        <v>363605000.0</v>
+      </c>
+      <c r="BY12">
+        <v>369982000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>310837000.0</v>
+      </c>
+      <c r="CA12">
+        <v>294067000.0</v>
+      </c>
+      <c r="CB12">
+        <v>190410000.0</v>
+      </c>
+      <c r="CC12">
+        <v>135577000.0</v>
+      </c>
+      <c r="CD12">
+        <v>61256000.0</v>
+      </c>
+      <c r="CE12">
+        <v>104657000.0</v>
+      </c>
+      <c r="CF12">
+        <v>73549000.0</v>
+      </c>
+      <c r="CG12">
+        <v>73953000.0</v>
+      </c>
+      <c r="CH12">
+        <v>98209000.0</v>
+      </c>
+      <c r="CI12">
+        <v>98623000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>97449000.0</v>
+      </c>
+      <c r="CK12"/>
+      <c r="CL12">
+        <v>1516942000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:90">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13">
+        <v>488000.0</v>
+      </c>
+      <c r="C13">
+        <v>476000.0</v>
+      </c>
+      <c r="D13">
+        <v>466000.0</v>
+      </c>
+      <c r="E13">
+        <v>456000.0</v>
+      </c>
+      <c r="F13">
+        <v>447000.0</v>
+      </c>
+      <c r="G13">
+        <v>439000.0</v>
+      </c>
+      <c r="H13">
+        <v>434000.0</v>
+      </c>
+      <c r="I13">
+        <v>425000.0</v>
+      </c>
+      <c r="J13">
+        <v>416000.0</v>
+      </c>
+      <c r="K13">
+        <v>413000.0</v>
+      </c>
+      <c r="L13">
+        <v>409000.0</v>
+      </c>
+      <c r="M13">
+        <v>404000.0</v>
+      </c>
+      <c r="N13">
+        <v>401000.0</v>
+      </c>
+      <c r="O13">
+        <v>399000.0</v>
+      </c>
+      <c r="P13">
+        <v>396000.0</v>
+      </c>
+      <c r="Q13">
+        <v>393000.0</v>
+      </c>
+      <c r="R13">
+        <v>392000.0</v>
+      </c>
+      <c r="S13">
+        <v>391000.0</v>
+      </c>
+      <c r="T13">
+        <v>390000.0</v>
+      </c>
+      <c r="U13">
+        <v>388000.0</v>
+      </c>
+      <c r="V13">
+        <v>387000.0</v>
+      </c>
+      <c r="W13">
+        <v>384000.0</v>
+      </c>
+      <c r="X13">
+        <v>379000.0</v>
+      </c>
+      <c r="Y13">
+        <v>374000.0</v>
+      </c>
+      <c r="Z13">
+        <v>368000.0</v>
+      </c>
+      <c r="AA13">
+        <v>367000.0</v>
+      </c>
+      <c r="AB13">
+        <v>367000.0</v>
+      </c>
+      <c r="AC13">
+        <v>367000.0</v>
+      </c>
+      <c r="AD13">
+        <v>367000.0</v>
+      </c>
+      <c r="AE13">
+        <v>366000.0</v>
+      </c>
+      <c r="AF13">
+        <v>365000.0</v>
+      </c>
+      <c r="AG13">
+        <v>364000.0</v>
+      </c>
+      <c r="AH13">
+        <v>363000.0</v>
+      </c>
+      <c r="AI13">
+        <v>361000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>360000.0</v>
+      </c>
+      <c r="AK13">
+        <v>360000.0</v>
+      </c>
+      <c r="AL13">
+        <v>360000.0</v>
+      </c>
+      <c r="AM13">
+        <v>359000.0</v>
+      </c>
+      <c r="AN13">
+        <v>358000.0</v>
+      </c>
+      <c r="AO13">
+        <v>357000.0</v>
+      </c>
+      <c r="AP13">
+        <v>356000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>355000.0</v>
+      </c>
+      <c r="AR13">
+        <v>355000.0</v>
+      </c>
+      <c r="AS13">
+        <v>359000.0</v>
+      </c>
+      <c r="AT13">
+        <v>359000.0</v>
+      </c>
+      <c r="AU13">
+        <v>358000.0</v>
+      </c>
+      <c r="AV13">
+        <v>349000.0</v>
+      </c>
+      <c r="AW13">
+        <v>343000.0</v>
+      </c>
+      <c r="AX13">
+        <v>333000.0</v>
+      </c>
+      <c r="AY13">
+        <v>301000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>271000.0</v>
+      </c>
+      <c r="BA13">
+        <v>248000.0</v>
+      </c>
+      <c r="BB13">
+        <v>239000.0</v>
+      </c>
+      <c r="BC13">
+        <v>215000.0</v>
+      </c>
+      <c r="BD13">
+        <v>173000.0</v>
+      </c>
+      <c r="BE13">
+        <v>140000.0</v>
+      </c>
+      <c r="BF13">
+        <v>122000.0</v>
+      </c>
+      <c r="BG13">
+        <v>110000.0</v>
+      </c>
+      <c r="BH13">
+        <v>109000.0</v>
+      </c>
+      <c r="BI13">
+        <v>108000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>88000.0</v>
+      </c>
+      <c r="BK13">
+        <v>88000.0</v>
+      </c>
+      <c r="BL13">
+        <v>78000.0</v>
+      </c>
+      <c r="BM13">
+        <v>69000.0</v>
+      </c>
+      <c r="BN13">
+        <v>64000.0</v>
+      </c>
+      <c r="BO13">
+        <v>63000.0</v>
+      </c>
+      <c r="BP13">
+        <v>55000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>43000.0</v>
+      </c>
+      <c r="BR13">
+        <v>31000.0</v>
+      </c>
+      <c r="BS13">
+        <v>30000.0</v>
+      </c>
+      <c r="BT13">
+        <v>30000.0</v>
+      </c>
+      <c r="BU13">
+        <v>30000.0</v>
+      </c>
+      <c r="BV13">
+        <v>26000.0</v>
+      </c>
+      <c r="BW13">
+        <v>24000.0</v>
+      </c>
+      <c r="BX13">
+        <v>20000.0</v>
+      </c>
+      <c r="BY13">
+        <v>20000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>20000.0</v>
+      </c>
+      <c r="CA13">
+        <v>19000.0</v>
+      </c>
+      <c r="CB13">
+        <v>13000.0</v>
+      </c>
+      <c r="CC13">
+        <v>7000.0</v>
+      </c>
+      <c r="CD13">
+        <v>7000.0</v>
+      </c>
+      <c r="CE13">
+        <v>7000.0</v>
+      </c>
+      <c r="CF13">
+        <v>7000.0</v>
+      </c>
+      <c r="CG13">
+        <v>7000.0</v>
+      </c>
+      <c r="CH13">
+        <v>7000.0</v>
+      </c>
+      <c r="CI13">
+        <v>7000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>7000.0</v>
+      </c>
+      <c r="CK13"/>
+      <c r="CL13">
+        <v>63911000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:90">
+      <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14">
+        <v>472257137.0</v>
+      </c>
+      <c r="C14">
+        <v>472257137.0</v>
+      </c>
+      <c r="D14">
+        <v>440314909.0</v>
+      </c>
+      <c r="E14">
+        <v>455903000.0</v>
+      </c>
+      <c r="F14">
+        <v>443432000.0</v>
+      </c>
+      <c r="G14">
+        <v>436687000.0</v>
+      </c>
+      <c r="H14">
+        <v>428873000.0</v>
+      </c>
+      <c r="I14">
+        <v>424846963.0</v>
+      </c>
+      <c r="J14">
+        <v>417894888.0</v>
+      </c>
+      <c r="K14">
+        <v>410942812.0</v>
+      </c>
+      <c r="L14">
+        <v>404728889.0</v>
+      </c>
+      <c r="M14">
+        <v>404033549.0</v>
+      </c>
+      <c r="N14">
+        <v>399732263.0</v>
+      </c>
+      <c r="O14">
+        <v>547368400.0</v>
+      </c>
+      <c r="P14">
+        <v>394337440.0</v>
+      </c>
+      <c r="Q14">
+        <v>472025000.0</v>
+      </c>
+      <c r="R14">
+        <v>432808120.0</v>
+      </c>
+      <c r="S14">
+        <v>417952347.0</v>
+      </c>
+      <c r="T14">
+        <v>409052821.0</v>
+      </c>
+      <c r="U14">
+        <v>384795238.0</v>
+      </c>
+      <c r="V14">
+        <v>389420855.0</v>
+      </c>
+      <c r="W14">
+        <v>381817317.0</v>
+      </c>
+      <c r="X14">
+        <v>375910891.0</v>
+      </c>
+      <c r="Y14">
+        <v>369575000.0</v>
+      </c>
+      <c r="Z14">
+        <v>367685511.0</v>
+      </c>
+      <c r="AA14">
+        <v>367459411.0</v>
+      </c>
+      <c r="AB14">
+        <v>367238762.0</v>
+      </c>
+      <c r="AC14">
+        <v>353509091.0</v>
+      </c>
+      <c r="AD14">
+        <v>366590492.0</v>
+      </c>
+      <c r="AE14">
+        <v>365591722.0</v>
+      </c>
+      <c r="AF14">
+        <v>364783137.0</v>
+      </c>
+      <c r="AG14">
+        <v>368722581.0</v>
+      </c>
+      <c r="AH14">
+        <v>361759954.0</v>
+      </c>
+      <c r="AI14">
+        <v>360473705.0</v>
+      </c>
+      <c r="AJ14">
+        <v>360171834.0</v>
+      </c>
+      <c r="AK14">
+        <v>365485714.0</v>
+      </c>
+      <c r="AL14">
+        <v>359402527.0</v>
+      </c>
+      <c r="AM14">
+        <v>358494783.0</v>
+      </c>
+      <c r="AN14">
+        <v>360171834.0</v>
+      </c>
+      <c r="AO14">
+        <v>356134297.0</v>
+      </c>
+      <c r="AP14">
+        <v>355779088.0</v>
+      </c>
+      <c r="AQ14">
+        <v>355241104.0</v>
+      </c>
+      <c r="AR14">
+        <v>356962242.0</v>
+      </c>
+      <c r="AS14">
+        <v>353648522.0</v>
+      </c>
+      <c r="AT14">
+        <v>358449304.0</v>
+      </c>
+      <c r="AU14">
+        <v>354100179.0</v>
+      </c>
+      <c r="AV14">
+        <v>343359061.0</v>
+      </c>
+      <c r="AW14">
+        <v>341223810.0</v>
+      </c>
+      <c r="AX14">
+        <v>316388733.0</v>
+      </c>
+      <c r="AY14">
+        <v>287016433.0</v>
+      </c>
+      <c r="AZ14">
+        <v>258084153.0</v>
+      </c>
+      <c r="BA14">
+        <v>207069971.0</v>
+      </c>
+      <c r="BB14">
+        <v>226587578.0</v>
+      </c>
+      <c r="BC14">
+        <v>195585502.0</v>
+      </c>
+      <c r="BD14">
+        <v>162492894.0</v>
+      </c>
+      <c r="BE14">
+        <v>114394554.0</v>
+      </c>
+      <c r="BF14">
+        <v>114146939.0</v>
+      </c>
+      <c r="BG14">
+        <v>109533742.0</v>
+      </c>
+      <c r="BH14">
+        <v>108959489.0</v>
+      </c>
+      <c r="BI14">
+        <v>85978757.0</v>
+      </c>
+      <c r="BJ14">
+        <v>88200916.0</v>
+      </c>
+      <c r="BK14">
+        <v>84091152.0</v>
+      </c>
+      <c r="BL14">
+        <v>74177194.0</v>
+      </c>
+      <c r="BM14">
+        <v>59429222.0</v>
+      </c>
+      <c r="BN14">
+        <v>63569663.0</v>
+      </c>
+      <c r="BO14">
+        <v>57613489.0</v>
+      </c>
+      <c r="BP14">
+        <v>49804906.0</v>
+      </c>
+      <c r="BQ14">
+        <v>31559905.0</v>
+      </c>
+      <c r="BR14">
+        <v>29971508.0</v>
+      </c>
+      <c r="BS14">
+        <v>29618762.0</v>
+      </c>
+      <c r="BT14">
+        <v>29520379.0</v>
+      </c>
+      <c r="BU14">
+        <v>23626642.0</v>
+      </c>
+      <c r="BV14">
+        <v>23858492.0</v>
+      </c>
+      <c r="BW14">
+        <v>23249399.0</v>
+      </c>
+      <c r="BX14">
+        <v>19958466.0</v>
+      </c>
+      <c r="BY14">
+        <v>15724095.0</v>
+      </c>
+      <c r="BZ14">
+        <v>19697473.0</v>
+      </c>
+      <c r="CA14">
+        <v>13588256.0</v>
+      </c>
+      <c r="CB14">
+        <v>9910000.0</v>
+      </c>
+      <c r="CC14">
+        <v>7046995.0</v>
+      </c>
+      <c r="CD14">
+        <v>7055176.0</v>
+      </c>
+      <c r="CE14">
+        <v>7055100.0</v>
+      </c>
+      <c r="CF14">
+        <v>7055100.0</v>
+      </c>
+      <c r="CG14">
+        <v>7182609.0</v>
+      </c>
+      <c r="CH14">
+        <v>7150000.0</v>
+      </c>
+      <c r="CI14">
+        <v>7229412.0</v>
+      </c>
+      <c r="CJ14">
+        <v>7055100.0</v>
+      </c>
+      <c r="CK14">
+        <v>7055100.0</v>
+      </c>
+      <c r="CL14"/>
+    </row>
+    <row r="15" spans="1:90">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
+        <v>401000.0</v>
+      </c>
+      <c r="O15">
+        <v>399000.0</v>
+      </c>
+      <c r="P15">
+        <v>396000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>388000.0</v>
+      </c>
+      <c r="V15">
+        <v>387000.0</v>
+      </c>
+      <c r="W15">
+        <v>384000.0</v>
+      </c>
+      <c r="X15">
+        <v>379000.0</v>
+      </c>
+      <c r="Y15">
+        <v>374000.0</v>
+      </c>
+      <c r="Z15">
+        <v>368000.0</v>
+      </c>
+      <c r="AA15">
+        <v>367000.0</v>
+      </c>
+      <c r="AB15">
+        <v>367000.0</v>
+      </c>
+      <c r="AC15">
+        <v>367000.0</v>
+      </c>
+      <c r="AD15">
+        <v>367000.0</v>
+      </c>
+      <c r="AE15">
+        <v>366000.0</v>
+      </c>
+      <c r="AF15">
+        <v>365000.0</v>
+      </c>
+      <c r="AG15">
+        <v>364000.0</v>
+      </c>
+      <c r="AH15">
+        <v>363000.0</v>
+      </c>
+      <c r="AI15">
+        <v>361000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>360000.0</v>
+      </c>
+      <c r="AK15">
+        <v>360000.0</v>
+      </c>
+      <c r="AL15">
+        <v>360000.0</v>
+      </c>
+      <c r="AM15">
+        <v>359000.0</v>
+      </c>
+      <c r="AN15">
+        <v>358000.0</v>
+      </c>
+      <c r="AO15">
+        <v>357000.0</v>
+      </c>
+      <c r="AP15">
+        <v>356000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>355000.0</v>
+      </c>
+      <c r="AR15">
+        <v>355000.0</v>
+      </c>
+      <c r="AS15">
+        <v>359000.0</v>
+      </c>
+      <c r="AT15">
+        <v>359000.0</v>
+      </c>
+      <c r="AU15">
+        <v>358000.0</v>
+      </c>
+      <c r="AV15">
+        <v>349000.0</v>
+      </c>
+      <c r="AW15">
+        <v>343000.0</v>
+      </c>
+      <c r="AX15">
+        <v>333000.0</v>
+      </c>
+      <c r="AY15">
+        <v>301000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>271000.0</v>
+      </c>
+      <c r="BA15">
+        <v>248000.0</v>
+      </c>
+      <c r="BB15">
+        <v>239000.0</v>
+      </c>
+      <c r="BC15">
+        <v>215000.0</v>
+      </c>
+      <c r="BD15">
+        <v>173000.0</v>
+      </c>
+      <c r="BE15">
+        <v>140000.0</v>
+      </c>
+      <c r="BF15">
+        <v>122000.0</v>
+      </c>
+      <c r="BG15">
+        <v>110000.0</v>
+      </c>
+      <c r="BH15">
+        <v>109000.0</v>
+      </c>
+      <c r="BI15">
+        <v>108000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>88000.0</v>
+      </c>
+      <c r="BK15">
+        <v>88000.0</v>
+      </c>
+      <c r="BL15">
+        <v>78000.0</v>
+      </c>
+      <c r="BM15">
+        <v>69000.0</v>
+      </c>
+      <c r="BN15">
+        <v>64000.0</v>
+      </c>
+      <c r="BO15">
+        <v>63000.0</v>
+      </c>
+      <c r="BP15">
+        <v>55000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>43000.0</v>
+      </c>
+      <c r="BR15">
+        <v>31000.0</v>
+      </c>
+      <c r="BS15">
+        <v>30000.0</v>
+      </c>
+      <c r="BT15">
+        <v>30000.0</v>
+      </c>
+      <c r="BU15">
+        <v>30000.0</v>
+      </c>
+      <c r="BV15">
+        <v>26000.0</v>
+      </c>
+      <c r="BW15">
+        <v>24000.0</v>
+      </c>
+      <c r="BX15">
+        <v>20000.0</v>
+      </c>
+      <c r="BY15">
+        <v>20000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>20000.0</v>
+      </c>
+      <c r="CA15">
+        <v>19000.0</v>
+      </c>
+      <c r="CB15">
+        <v>13000.0</v>
+      </c>
+      <c r="CC15">
+        <v>7000.0</v>
+      </c>
+      <c r="CD15">
+        <v>7000.0</v>
+      </c>
+      <c r="CE15">
+        <v>7000.0</v>
+      </c>
+      <c r="CF15">
+        <v>7000.0</v>
+      </c>
+      <c r="CG15">
+        <v>7000.0</v>
+      </c>
+      <c r="CH15">
+        <v>7000.0</v>
+      </c>
+      <c r="CI15">
+        <v>7000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>7000.0</v>
+      </c>
+      <c r="CK15"/>
+      <c r="CL15"/>
+    </row>
+    <row r="16" spans="1:90">
+      <c r="A16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
+        <v>-201184000.0</v>
+      </c>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-100874000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16">
+        <v>-555206000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16">
+        <v>-849953000.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16">
+        <v>-927580000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16">
+        <v>-199320000.0</v>
+      </c>
+      <c r="AJ16"/>
+      <c r="AK16">
+        <v>-224202000.0</v>
+      </c>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16">
+        <v>-297059000.0</v>
+      </c>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16">
+        <v>49103000.0</v>
+      </c>
+      <c r="AS16">
+        <v>-256904000.0</v>
+      </c>
+      <c r="AT16">
+        <v>56571000.0</v>
+      </c>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16">
+        <v>-730235000.0</v>
+      </c>
+      <c r="AX16">
+        <v>57686000.0</v>
+      </c>
+      <c r="AY16"/>
+      <c r="AZ16">
+        <v>48311000.0</v>
+      </c>
+      <c r="BA16">
+        <v>41447000.0</v>
+      </c>
+      <c r="BB16">
+        <v>47691000.0</v>
+      </c>
+      <c r="BC16"/>
+      <c r="BD16">
+        <v>53011000.0</v>
+      </c>
+      <c r="BE16">
+        <v>3083000.0</v>
+      </c>
+      <c r="BF16">
+        <v>20468000.0</v>
+      </c>
+      <c r="BG16"/>
+      <c r="BH16">
+        <v>16395000.0</v>
+      </c>
+      <c r="BI16">
+        <v>13794000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>22068000.0</v>
+      </c>
+      <c r="BK16"/>
+      <c r="BL16">
+        <v>7457000.0</v>
+      </c>
+      <c r="BM16">
+        <v>14096000.0</v>
+      </c>
+      <c r="BN16">
+        <v>11200000.0</v>
+      </c>
+      <c r="BO16"/>
+      <c r="BP16">
+        <v>20948000.0</v>
+      </c>
+      <c r="BQ16"/>
+      <c r="BR16">
+        <v>13995000.0</v>
+      </c>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16">
+        <v>5799000.0</v>
+      </c>
+      <c r="BV16">
+        <v>1403000.0</v>
+      </c>
+      <c r="BW16"/>
+      <c r="BX16">
+        <v>28669000.0</v>
+      </c>
+      <c r="BY16">
+        <v>24144000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>24828000.0</v>
+      </c>
+      <c r="CA16"/>
+      <c r="CB16">
+        <v>18909000.0</v>
+      </c>
+      <c r="CC16">
+        <v>17780000.0</v>
+      </c>
+      <c r="CD16">
+        <v>-7152000.0</v>
+      </c>
+      <c r="CE16"/>
+      <c r="CF16">
+        <v>19238000.0</v>
+      </c>
+      <c r="CG16">
+        <v>18383000.0</v>
+      </c>
+      <c r="CH16">
+        <v>3140000.0</v>
+      </c>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16">
+        <v>7224000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:90">
+      <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+    </row>
+    <row r="18" spans="1:90">
+      <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
+        <v>15569000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
+        <v>14895000.0</v>
+      </c>
+      <c r="P18">
+        <v>15223000.0</v>
+      </c>
+      <c r="Q18">
+        <v>10801000.0</v>
+      </c>
+      <c r="R18">
+        <v>11504000.0</v>
+      </c>
+      <c r="S18">
+        <v>9869000.0</v>
+      </c>
+      <c r="T18">
+        <v>10945000.0</v>
+      </c>
+      <c r="U18">
+        <v>11141000.0</v>
+      </c>
+      <c r="V18">
+        <v>7510000.0</v>
+      </c>
+      <c r="W18">
+        <v>8047000.0</v>
+      </c>
+      <c r="X18">
+        <v>8596000.0</v>
+      </c>
+      <c r="Y18">
+        <v>9145000.0</v>
+      </c>
+      <c r="Z18">
+        <v>9688000.0</v>
+      </c>
+      <c r="AA18">
+        <v>10232000.0</v>
+      </c>
+      <c r="AB18">
+        <v>10745000.0</v>
+      </c>
+      <c r="AC18">
+        <v>8529000.0</v>
+      </c>
+      <c r="AD18">
+        <v>8386000.0</v>
+      </c>
+      <c r="AE18">
+        <v>8493000.0</v>
+      </c>
+      <c r="AF18">
+        <v>8202000.0</v>
+      </c>
+      <c r="AG18">
+        <v>2032000.0</v>
+      </c>
+      <c r="AH18">
+        <v>2717000.0</v>
+      </c>
+      <c r="AI18">
+        <v>3394000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>4086000.0</v>
+      </c>
+      <c r="AK18">
+        <v>4779000.0</v>
+      </c>
+      <c r="AL18">
+        <v>5463000.0</v>
+      </c>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18">
+        <v>7525000.0</v>
+      </c>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18">
+        <v>54420000.0</v>
+      </c>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18">
+        <v>61893000.0</v>
+      </c>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+    </row>
+    <row r="19" spans="1:90">
+      <c r="A19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+    </row>
+    <row r="20" spans="1:90">
+      <c r="A20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20">
+        <v>32869000.0</v>
+      </c>
+      <c r="AS20"/>
+      <c r="AT20">
+        <v>32869000.0</v>
+      </c>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20">
+        <v>56794000.0</v>
+      </c>
+      <c r="AX20">
+        <v>56794000.0</v>
+      </c>
+      <c r="AY20"/>
+      <c r="AZ20">
+        <v>56841000.0</v>
+      </c>
+      <c r="BA20">
+        <v>46917000.0</v>
+      </c>
+      <c r="BB20">
+        <v>46917000.0</v>
+      </c>
+      <c r="BC20"/>
+      <c r="BD20">
+        <v>46917000.0</v>
+      </c>
+      <c r="BE20">
+        <v>46917000.0</v>
+      </c>
+      <c r="BF20">
+        <v>46917000.0</v>
+      </c>
+      <c r="BG20"/>
+      <c r="BH20">
+        <v>46219000.0</v>
+      </c>
+      <c r="BI20">
+        <v>48584000.0</v>
+      </c>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+    </row>
+    <row r="21" spans="1:90">
+      <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21">
+        <v>17965000.0</v>
+      </c>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+    </row>
+    <row r="22" spans="1:90">
+      <c r="A22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
+        <v>1.0</v>
+      </c>
+      <c r="M22">
+        <v>1.0</v>
+      </c>
+      <c r="N22"/>
+      <c r="O22">
+        <v>70086000.0</v>
+      </c>
+      <c r="P22">
+        <v>-23309000.0</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22">
+        <v>1.0</v>
+      </c>
+      <c r="T22">
+        <v>13301000.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22">
+        <v>-104462000.0</v>
+      </c>
+      <c r="W22">
+        <v>-53559000.0</v>
+      </c>
+      <c r="X22">
+        <v>1.0</v>
+      </c>
+      <c r="Y22">
+        <v>1.0</v>
+      </c>
+      <c r="Z22">
+        <v>1.0</v>
+      </c>
+      <c r="AA22">
+        <v>-141644000.0</v>
+      </c>
+      <c r="AB22">
+        <v>-111267000.0</v>
+      </c>
+      <c r="AC22">
+        <v>1.0</v>
+      </c>
+      <c r="AD22">
+        <v>-122463000.0</v>
+      </c>
+      <c r="AE22">
+        <v>1.0</v>
+      </c>
+      <c r="AF22">
+        <v>-231081000.0</v>
+      </c>
+      <c r="AG22">
+        <v>-89726000.0</v>
+      </c>
+      <c r="AH22">
+        <v>1.0</v>
+      </c>
+      <c r="AI22">
+        <v>-478555000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>-266626000.0</v>
+      </c>
+      <c r="AK22">
+        <v>1.0</v>
+      </c>
+      <c r="AL22">
+        <v>1.0</v>
+      </c>
+      <c r="AM22">
+        <v>-211065000.0</v>
+      </c>
+      <c r="AN22">
+        <v>1.0</v>
+      </c>
+      <c r="AO22">
+        <v>1.0</v>
+      </c>
+      <c r="AP22">
+        <v>-171407000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>-81592000.0</v>
+      </c>
+      <c r="AR22">
+        <v>1.0</v>
+      </c>
+      <c r="AS22">
+        <v>1.0</v>
+      </c>
+      <c r="AT22">
+        <v>1.0</v>
+      </c>
+      <c r="AU22">
+        <v>-110162000.0</v>
+      </c>
+      <c r="AV22">
+        <v>-493676000.0</v>
+      </c>
+      <c r="AW22">
+        <v>-139640000.0</v>
+      </c>
+      <c r="AX22">
+        <v>1.0</v>
+      </c>
+      <c r="AY22">
+        <v>-27498000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>-12776000.0</v>
+      </c>
+      <c r="BA22">
+        <v>-64911000.0</v>
+      </c>
+      <c r="BB22">
+        <v>-25398000.0</v>
+      </c>
+      <c r="BC22">
+        <v>1.0</v>
+      </c>
+      <c r="BD22">
+        <v>1.0</v>
+      </c>
+      <c r="BE22">
+        <v>626555000.0</v>
+      </c>
+      <c r="BF22">
+        <v>614136000.0</v>
+      </c>
+      <c r="BG22"/>
+      <c r="BH22">
+        <v>606254000.0</v>
+      </c>
+      <c r="BI22">
+        <v>584297000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>198062000.0</v>
+      </c>
+      <c r="BK22"/>
+      <c r="BL22">
+        <v>195180000.0</v>
+      </c>
+      <c r="BM22">
+        <v>192591000.0</v>
+      </c>
+      <c r="BN22">
+        <v>195314000.0</v>
+      </c>
+      <c r="BO22"/>
+      <c r="BP22">
+        <v>780000.0</v>
+      </c>
+      <c r="BQ22"/>
+      <c r="BR22">
+        <v>199304000.0</v>
+      </c>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22">
+        <v>192980000.0</v>
+      </c>
+      <c r="BV22">
+        <v>198975000.0</v>
+      </c>
+      <c r="BW22"/>
+      <c r="BX22">
+        <v>589916000.0</v>
+      </c>
+      <c r="BY22">
+        <v>615085000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>211445000.0</v>
+      </c>
+      <c r="CA22"/>
+      <c r="CB22">
+        <v>645394000.0</v>
+      </c>
+      <c r="CC22">
+        <v>612681000.0</v>
+      </c>
+      <c r="CD22">
+        <v>209384000.0</v>
+      </c>
+      <c r="CE22"/>
+      <c r="CF22">
+        <v>648368000.0</v>
+      </c>
+      <c r="CG22">
+        <v>634352000.0</v>
+      </c>
+      <c r="CH22">
+        <v>205908000.0</v>
+      </c>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22">
+        <v>191111000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:90">
+      <c r="A23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23">
+        <v>6383972000.0</v>
+      </c>
+      <c r="C23">
+        <v>6534578000.0</v>
+      </c>
+      <c r="D23">
+        <v>6641870000.0</v>
+      </c>
+      <c r="E23">
+        <v>6804938000.0</v>
+      </c>
+      <c r="F23">
+        <v>6996312000.0</v>
+      </c>
+      <c r="G23">
+        <v>7234855000.0</v>
+      </c>
+      <c r="H23">
+        <v>7592705000.0</v>
+      </c>
+      <c r="I23">
+        <v>7857092000.0</v>
+      </c>
+      <c r="J23">
+        <v>7905794000.0</v>
+      </c>
+      <c r="K23">
+        <v>7781214000.0</v>
+      </c>
+      <c r="L23">
+        <v>7853828000.0</v>
+      </c>
+      <c r="M23">
+        <v>7861666000.0</v>
+      </c>
+      <c r="N23">
+        <v>7701533000.0</v>
+      </c>
+      <c r="O23">
+        <v>7890413000.0</v>
+      </c>
+      <c r="P23">
+        <v>7662216000.0</v>
+      </c>
+      <c r="Q23">
+        <v>7663423000.0</v>
+      </c>
+      <c r="R23">
+        <v>7495685000.0</v>
+      </c>
+      <c r="S23">
+        <v>7074649000.0</v>
+      </c>
+      <c r="T23">
+        <v>6497948000.0</v>
+      </c>
+      <c r="U23">
+        <v>6303092000.0</v>
+      </c>
+      <c r="V23">
+        <v>6005488000.0</v>
+      </c>
+      <c r="W23">
+        <v>5700754000.0</v>
+      </c>
+      <c r="X23">
+        <v>5438070000.0</v>
+      </c>
+      <c r="Y23">
+        <v>5300163000.0</v>
+      </c>
+      <c r="Z23">
+        <v>5217596000.0</v>
+      </c>
+      <c r="AA23">
+        <v>5432293000.0</v>
+      </c>
+      <c r="AB23">
+        <v>5585098000.0</v>
+      </c>
+      <c r="AC23">
+        <v>5800063000.0</v>
+      </c>
+      <c r="AD23">
+        <v>5848447000.0</v>
+      </c>
+      <c r="AE23">
+        <v>5969867000.0</v>
+      </c>
+      <c r="AF23">
+        <v>6199482000.0</v>
+      </c>
+      <c r="AG23">
+        <v>5838820000.0</v>
+      </c>
+      <c r="AH23">
+        <v>5851145000.0</v>
+      </c>
+      <c r="AI23">
+        <v>5917513000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>5979102000.0</v>
+      </c>
+      <c r="AK23">
+        <v>6172789000.0</v>
+      </c>
+      <c r="AL23">
+        <v>6153104000.0</v>
+      </c>
+      <c r="AM23">
+        <v>6178148000.0</v>
+      </c>
+      <c r="AN23">
+        <v>6259490000.0</v>
+      </c>
+      <c r="AO23">
+        <v>6236181000.0</v>
+      </c>
+      <c r="AP23">
+        <v>6246328000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>6330372000.0</v>
+      </c>
+      <c r="AR23">
+        <v>6570479000.0</v>
+      </c>
+      <c r="AS23">
+        <v>6798054000.0</v>
+      </c>
+      <c r="AT23">
+        <v>6755146000.0</v>
+      </c>
+      <c r="AU23">
+        <v>6716417000.0</v>
+      </c>
+      <c r="AV23">
+        <v>6833065000.0</v>
+      </c>
+      <c r="AW23">
+        <v>6477269000.0</v>
+      </c>
+      <c r="AX23">
+        <v>6352862000.0</v>
+      </c>
+      <c r="AY23">
+        <v>5194022000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>4783571000.0</v>
+      </c>
+      <c r="BA23">
+        <v>4448217000.0</v>
+      </c>
+      <c r="BB23">
+        <v>4047017000.0</v>
+      </c>
+      <c r="BC23">
+        <v>3529721000.0</v>
+      </c>
+      <c r="BD23">
+        <v>2912597000.0</v>
+      </c>
+      <c r="BE23">
+        <v>2255254000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1816009000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1802222000.0</v>
+      </c>
+      <c r="BH23">
+        <v>1727547000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1549317000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1338862000.0</v>
+      </c>
+      <c r="BK23">
+        <v>1076095000.0</v>
+      </c>
+      <c r="BL23">
+        <v>870600000.0</v>
+      </c>
+      <c r="BM23">
+        <v>832695000.0</v>
+      </c>
+      <c r="BN23">
+        <v>750527000.0</v>
+      </c>
+      <c r="BO23">
+        <v>689080000.0</v>
+      </c>
+      <c r="BP23">
+        <v>615495000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>667025000.0</v>
+      </c>
+      <c r="BR23">
+        <v>602806000.0</v>
+      </c>
+      <c r="BS23">
+        <v>587977000.0</v>
+      </c>
+      <c r="BT23">
+        <v>587718000.0</v>
+      </c>
+      <c r="BU23">
+        <v>541778000.0</v>
+      </c>
+      <c r="BV23">
+        <v>480007000.0</v>
+      </c>
+      <c r="BW23">
+        <v>475229000.0</v>
+      </c>
+      <c r="BX23">
+        <v>369741000.0</v>
+      </c>
+      <c r="BY23">
+        <v>376502000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>314561000.0</v>
+      </c>
+      <c r="CA23">
+        <v>298430000.0</v>
+      </c>
+      <c r="CB23">
+        <v>194089000.0</v>
+      </c>
+      <c r="CC23">
+        <v>138480000.0</v>
+      </c>
+      <c r="CD23">
+        <v>106082000.0</v>
+      </c>
+      <c r="CE23">
+        <v>105384000.0</v>
+      </c>
+      <c r="CF23">
+        <v>104072000.0</v>
+      </c>
+      <c r="CG23">
+        <v>103909000.0</v>
+      </c>
+      <c r="CH23">
+        <v>98446000.0</v>
+      </c>
+      <c r="CI23">
+        <v>98878000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>97801000.0</v>
+      </c>
+      <c r="CK23"/>
+      <c r="CL23">
+        <v>658720000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:90">
+      <c r="A24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
+        <v>1565988000.0</v>
+      </c>
+      <c r="O24">
+        <v>1841024000.0</v>
+      </c>
+      <c r="P24">
+        <v>1840169000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
+        <v>2184021000.0</v>
+      </c>
+      <c r="AA24">
+        <v>2140634000.0</v>
+      </c>
+      <c r="AB24">
+        <v>2228516000.0</v>
+      </c>
+      <c r="AC24">
+        <v>2382895000.0</v>
+      </c>
+      <c r="AD24">
+        <v>2380621000.0</v>
+      </c>
+      <c r="AE24">
+        <v>2450169000.0</v>
+      </c>
+      <c r="AF24">
+        <v>2658856000.0</v>
+      </c>
+      <c r="AG24">
+        <v>2311809000.0</v>
+      </c>
+      <c r="AH24">
+        <v>2374657000.0</v>
+      </c>
+      <c r="AI24">
+        <v>2339318000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>2397040000.0</v>
+      </c>
+      <c r="AK24">
+        <v>2467004000.0</v>
+      </c>
+      <c r="AL24">
+        <v>2270389000.0</v>
+      </c>
+      <c r="AM24">
+        <v>2444884000.0</v>
+      </c>
+      <c r="AN24">
+        <v>2611056000.0</v>
+      </c>
+      <c r="AO24">
+        <v>2531146000.0</v>
+      </c>
+      <c r="AP24">
+        <v>2522567000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>2576606000.0</v>
+      </c>
+      <c r="AR24">
+        <v>2501791000.0</v>
+      </c>
+      <c r="AS24">
+        <v>2833736000.0</v>
+      </c>
+      <c r="AT24">
+        <v>2983963000.0</v>
+      </c>
+      <c r="AU24">
+        <v>2858515000.0</v>
+      </c>
+      <c r="AV24">
+        <v>3090755000.0</v>
+      </c>
+      <c r="AW24">
+        <v>2773051000.0</v>
+      </c>
+      <c r="AX24">
+        <v>2692002000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1796221000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>1726239000.0</v>
+      </c>
+      <c r="BA24">
+        <v>1683002000.0</v>
+      </c>
+      <c r="BB24">
+        <v>1394583000.0</v>
+      </c>
+      <c r="BC24">
+        <v>1112493000.0</v>
+      </c>
+      <c r="BD24">
+        <v>836017000.0</v>
+      </c>
+      <c r="BE24">
+        <v>664138000.0</v>
+      </c>
+      <c r="BF24">
+        <v>443965000.0</v>
+      </c>
+      <c r="BG24">
+        <v>574500000.0</v>
+      </c>
+      <c r="BH24">
+        <v>556000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>406700000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>370000000.0</v>
+      </c>
+      <c r="BK24">
+        <v>150000000.0</v>
+      </c>
+      <c r="BL24">
+        <v>46600000.0</v>
+      </c>
+      <c r="BM24">
+        <v>100300000.0</v>
+      </c>
+      <c r="BN24">
+        <v>54200000.0</v>
+      </c>
+      <c r="BO24">
+        <v>10000000.0</v>
+      </c>
+      <c r="BP24"/>
+      <c r="BQ24">
+        <v>124800000.0</v>
+      </c>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24">
+        <v>91167000.0</v>
+      </c>
+      <c r="BV24">
+        <v>90667000.0</v>
+      </c>
+      <c r="BW24">
+        <v>107042000.0</v>
+      </c>
+      <c r="BX24">
+        <v>59962000.0</v>
+      </c>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+    </row>
+    <row r="25" spans="1:90">
+      <c r="A25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>1565988000.0</v>
+      </c>
+      <c r="O25">
+        <v>1841024000.0</v>
+      </c>
+      <c r="P25">
+        <v>1840169000.0</v>
+      </c>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>2184021000.0</v>
+      </c>
+      <c r="AA25">
+        <v>2140634000.0</v>
+      </c>
+      <c r="AB25">
+        <v>2228516000.0</v>
+      </c>
+      <c r="AC25">
+        <v>2382895000.0</v>
+      </c>
+      <c r="AD25">
+        <v>2380621000.0</v>
+      </c>
+      <c r="AE25">
+        <v>2551791000.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+    </row>
+    <row r="26" spans="1:90">
+      <c r="A26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26">
+        <v>6304416000.0</v>
+      </c>
+      <c r="C26">
+        <v>6442020000.0</v>
+      </c>
+      <c r="D26">
+        <v>6513456000.0</v>
+      </c>
+      <c r="E26">
+        <v>6673516000.0</v>
+      </c>
+      <c r="F26">
+        <v>6901364000.0</v>
+      </c>
+      <c r="G26">
+        <v>7132928000.0</v>
+      </c>
+      <c r="H26">
+        <v>7476641000.0</v>
+      </c>
+      <c r="I26">
+        <v>7718243000.0</v>
+      </c>
+      <c r="J26">
+        <v>7806712000.0</v>
+      </c>
+      <c r="K26">
+        <v>7631846000.0</v>
+      </c>
+      <c r="L26">
+        <v>7736817000.0</v>
+      </c>
+      <c r="M26">
+        <v>7724931000.0</v>
+      </c>
+      <c r="N26">
+        <v>7592777000.0</v>
+      </c>
+      <c r="O26">
+        <v>7770336000.0</v>
+      </c>
+      <c r="P26">
+        <v>7582665000.0</v>
+      </c>
+      <c r="Q26">
+        <v>7602510000.0</v>
+      </c>
+      <c r="R26">
+        <v>7429931000.0</v>
+      </c>
+      <c r="S26">
+        <v>7002846000.0</v>
+      </c>
+      <c r="T26">
+        <v>6430707000.0</v>
+      </c>
+      <c r="U26">
+        <v>6201778000.0</v>
+      </c>
+      <c r="V26">
+        <v>5883328000.0</v>
+      </c>
+      <c r="W26">
+        <v>5625405000.0</v>
+      </c>
+      <c r="X26">
+        <v>5386385000.0</v>
+      </c>
+      <c r="Y26">
+        <v>5232328000.0</v>
+      </c>
+      <c r="Z26">
+        <v>5144542000.0</v>
+      </c>
+      <c r="AA26">
+        <v>5268545000.0</v>
+      </c>
+      <c r="AB26">
+        <v>5450560000.0</v>
+      </c>
+      <c r="AC26">
+        <v>5653553000.0</v>
+      </c>
+      <c r="AD26">
+        <v>5700673000.0</v>
+      </c>
+      <c r="AE26">
+        <v>4237262000.0</v>
+      </c>
+      <c r="AF26">
+        <v>4445397000.0</v>
+      </c>
+      <c r="AG26">
+        <v>4418407000.0</v>
+      </c>
+      <c r="AH26">
+        <v>4516599000.0</v>
+      </c>
+      <c r="AI26">
+        <v>4202711000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>4311775000.0</v>
+      </c>
+      <c r="AK26">
+        <v>4324028000.0</v>
+      </c>
+      <c r="AL26">
+        <v>6024766000.0</v>
+      </c>
+      <c r="AM26">
+        <v>5936999000.0</v>
+      </c>
+      <c r="AN26">
+        <v>6109596000.0</v>
+      </c>
+      <c r="AO26">
+        <v>4543015000.0</v>
+      </c>
+      <c r="AP26">
+        <v>6005105000.0</v>
+      </c>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26">
+        <v>5091989000.0</v>
+      </c>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26">
+        <v>4751253000.0</v>
+      </c>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+    </row>
+    <row r="27" spans="1:90">
+      <c r="A27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+    </row>
+    <row r="28" spans="1:90">
+      <c r="A28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28">
+        <v>1697377000.0</v>
+      </c>
+      <c r="C28">
+        <v>1813199000.0</v>
+      </c>
+      <c r="D28">
+        <v>1838068000.0</v>
+      </c>
+      <c r="E28">
+        <v>2041805000.0</v>
+      </c>
+      <c r="F28">
+        <v>1975794000.0</v>
+      </c>
+      <c r="G28">
+        <v>2000004000.0</v>
+      </c>
+      <c r="H28">
+        <v>2219430000.0</v>
+      </c>
+      <c r="I28">
+        <v>2352013000.0</v>
+      </c>
+      <c r="J28">
+        <v>2434672000.0</v>
+      </c>
+      <c r="K28">
+        <v>2376732000.0</v>
+      </c>
+      <c r="L28">
+        <v>2423142000.0</v>
+      </c>
+      <c r="M28">
+        <v>2494276000.0</v>
+      </c>
+      <c r="N28">
+        <v>2393743000.0</v>
+      </c>
+      <c r="O28">
+        <v>2525243000.0</v>
+      </c>
+      <c r="P28">
+        <v>2596621000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2706109000.0</v>
+      </c>
+      <c r="R28">
+        <v>2552349000.0</v>
+      </c>
+      <c r="S28">
+        <v>2314632000.0</v>
+      </c>
+      <c r="T28">
+        <v>2036394000.0</v>
+      </c>
+      <c r="U28">
+        <v>2169359000.0</v>
+      </c>
+      <c r="V28">
+        <v>2058618000.0</v>
+      </c>
+      <c r="W28">
+        <v>2081668000.0</v>
+      </c>
+      <c r="X28">
+        <v>2132931000.0</v>
+      </c>
+      <c r="Y28">
+        <v>2093106000.0</v>
+      </c>
+      <c r="Z28">
+        <v>2137375000.0</v>
+      </c>
+      <c r="AA28">
+        <v>2002767000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2122342000.0</v>
+      </c>
+      <c r="AC28">
+        <v>2275797000.0</v>
+      </c>
+      <c r="AD28">
+        <v>2260055000.0</v>
+      </c>
+      <c r="AE28">
+        <v>2442123000.0</v>
+      </c>
+      <c r="AF28">
+        <v>2538804000.0</v>
+      </c>
+      <c r="AG28">
+        <v>2228051000.0</v>
+      </c>
+      <c r="AH28">
+        <v>2277094000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1978458000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2315475000.0</v>
+      </c>
+      <c r="AK28">
+        <v>2324112000.0</v>
+      </c>
+      <c r="AL28">
+        <v>2528125000.0</v>
+      </c>
+      <c r="AM28">
+        <v>2390077000.0</v>
+      </c>
+      <c r="AN28">
+        <v>2487635000.0</v>
+      </c>
+      <c r="AO28">
+        <v>2349141000.0</v>
+      </c>
+      <c r="AP28">
+        <v>2526565000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2671462000.0</v>
+      </c>
+      <c r="AR28">
+        <v>2747463000.0</v>
+      </c>
+      <c r="AS28">
+        <v>2873710000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2920339000.0</v>
+      </c>
+      <c r="AU28">
+        <v>2752034000.0</v>
+      </c>
+      <c r="AV28">
+        <v>2602649000.0</v>
+      </c>
+      <c r="AW28">
+        <v>2638826000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2417034000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1771067000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1715840000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1479766000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1369857000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1110274000.0</v>
+      </c>
+      <c r="BD28">
+        <v>833630000.0</v>
+      </c>
+      <c r="BE28">
+        <v>661313000.0</v>
+      </c>
+      <c r="BF28">
+        <v>408987000.0</v>
+      </c>
+      <c r="BG28">
+        <v>572639000.0</v>
+      </c>
+      <c r="BH28">
+        <v>554025000.0</v>
+      </c>
+      <c r="BI28">
+        <v>405208000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>367605000.0</v>
+      </c>
+      <c r="BK28">
+        <v>145981000.0</v>
+      </c>
+      <c r="BL28">
+        <v>45538000.0</v>
+      </c>
+      <c r="BM28">
+        <v>99219000.0</v>
+      </c>
+      <c r="BN28">
+        <v>32951000.0</v>
+      </c>
+      <c r="BO28">
+        <v>6156000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-7020000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>114858000.0</v>
+      </c>
+      <c r="BR28">
+        <v>137118000.0</v>
+      </c>
+      <c r="BS28">
+        <v>-2438000.0</v>
+      </c>
+      <c r="BT28">
+        <v>-1269000.0</v>
+      </c>
+      <c r="BU28">
+        <v>90612000.0</v>
+      </c>
+      <c r="BV28">
+        <v>164764000.0</v>
+      </c>
+      <c r="BW28">
+        <v>212748000.0</v>
+      </c>
+      <c r="BX28">
+        <v>119924000.0</v>
+      </c>
+      <c r="BY28">
+        <v>242400000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>11928000.0</v>
+      </c>
+      <c r="CA28"/>
+      <c r="CB28">
+        <v>247412000.0</v>
+      </c>
+      <c r="CC28">
+        <v>28500000.0</v>
+      </c>
+      <c r="CD28">
+        <v>-1060000.0</v>
+      </c>
+      <c r="CE28"/>
+      <c r="CF28">
+        <v>-9587000.0</v>
+      </c>
+      <c r="CG28">
+        <v>-9587000.0</v>
+      </c>
+      <c r="CH28">
+        <v>-12848000.0</v>
+      </c>
+      <c r="CI28">
+        <v>-12848000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>-422000.0</v>
+      </c>
+      <c r="CK28"/>
+      <c r="CL28">
+        <v>116804000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:90">
+      <c r="A29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29">
+        <v>4685590000.0</v>
+      </c>
+      <c r="C29">
+        <v>4806451000.0</v>
+      </c>
+      <c r="D29">
+        <v>4925981000.0</v>
+      </c>
+      <c r="E29">
+        <v>5077083000.0</v>
+      </c>
+      <c r="F29">
+        <v>5273356000.0</v>
+      </c>
+      <c r="G29">
+        <v>5498292000.0</v>
+      </c>
+      <c r="H29">
+        <v>5784529000.0</v>
+      </c>
+      <c r="I29">
+        <v>6145644000.0</v>
+      </c>
+      <c r="J29">
+        <v>6225839000.0</v>
+      </c>
+      <c r="K29">
+        <v>6153350000.0</v>
+      </c>
+      <c r="L29">
+        <v>6268340000.0</v>
+      </c>
+      <c r="M29">
+        <v>6317513000.0</v>
+      </c>
+      <c r="N29">
+        <v>6253687000.0</v>
+      </c>
+      <c r="O29">
+        <v>6561720000.0</v>
+      </c>
+      <c r="P29">
+        <v>6604442000.0</v>
+      </c>
+      <c r="Q29">
+        <v>6856399000.0</v>
+      </c>
+      <c r="R29">
+        <v>6824762000.0</v>
+      </c>
+      <c r="S29">
+        <v>6499786000.0</v>
+      </c>
+      <c r="T29">
+        <v>6021813000.0</v>
+      </c>
+      <c r="U29">
+        <v>6041446000.0</v>
+      </c>
+      <c r="V29">
+        <v>5794547000.0</v>
+      </c>
+      <c r="W29">
+        <v>5574499000.0</v>
+      </c>
+      <c r="X29">
+        <v>5342261000.0</v>
+      </c>
+      <c r="Y29">
+        <v>5193528000.0</v>
+      </c>
+      <c r="Z29">
+        <v>5117396000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+    </row>
+    <row r="30" spans="1:90">
+      <c r="A30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30">
+        <v>27815000.0</v>
+      </c>
+      <c r="C30">
+        <v>37048000.0</v>
+      </c>
+      <c r="D30">
+        <v>22747000.0</v>
+      </c>
+      <c r="E30">
+        <v>60304000.0</v>
+      </c>
+      <c r="F30">
+        <v>18856000.0</v>
+      </c>
+      <c r="G30">
+        <v>20346000.0</v>
+      </c>
+      <c r="H30">
+        <v>35802000.0</v>
+      </c>
+      <c r="I30">
+        <v>28840000.0</v>
+      </c>
+      <c r="J30">
+        <v>31995000.0</v>
+      </c>
+      <c r="K30">
+        <v>37351000.0</v>
+      </c>
+      <c r="L30">
+        <v>32305000.0</v>
+      </c>
+      <c r="M30">
+        <v>24371000.0</v>
+      </c>
+      <c r="N30">
+        <v>28493000.0</v>
+      </c>
+      <c r="O30">
+        <v>34683000.0</v>
+      </c>
+      <c r="P30">
+        <v>20090000.0</v>
+      </c>
+      <c r="Q30">
+        <v>13670000.0</v>
+      </c>
+      <c r="R30">
+        <v>17549000.0</v>
+      </c>
+      <c r="S30">
+        <v>16369000.0</v>
+      </c>
+      <c r="T30">
+        <v>13302000.0</v>
+      </c>
+      <c r="U30">
+        <v>25491000.0</v>
+      </c>
+      <c r="V30">
+        <v>13466000.0</v>
+      </c>
+      <c r="W30">
+        <v>16655000.0</v>
+      </c>
+      <c r="X30">
+        <v>13879000.0</v>
+      </c>
+      <c r="Y30">
+        <v>12881000.0</v>
+      </c>
+      <c r="Z30">
+        <v>16376000.0</v>
+      </c>
+      <c r="AA30">
+        <v>15171000.0</v>
+      </c>
+      <c r="AB30">
+        <v>16847000.0</v>
+      </c>
+      <c r="AC30">
+        <v>29830000.0</v>
+      </c>
+      <c r="AD30">
+        <v>18537000.0</v>
+      </c>
+      <c r="AE30">
+        <v>8568000.0</v>
+      </c>
+      <c r="AF30">
+        <v>133597000.0</v>
+      </c>
+      <c r="AG30">
+        <v>24767000.0</v>
+      </c>
+      <c r="AH30">
+        <v>30495000.0</v>
+      </c>
+      <c r="AI30">
+        <v>17965000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>22401000.0</v>
+      </c>
+      <c r="AK30">
+        <v>10497000.0</v>
+      </c>
+      <c r="AL30">
+        <v>10355000.0</v>
+      </c>
+      <c r="AM30">
+        <v>30427000.0</v>
+      </c>
+      <c r="AN30">
+        <v>10117000.0</v>
+      </c>
+      <c r="AO30">
+        <v>12295000.0</v>
+      </c>
+      <c r="AP30">
+        <v>19806000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>17593000.0</v>
+      </c>
+      <c r="AR30">
+        <v>15286000.0</v>
+      </c>
+      <c r="AS30">
+        <v>23293000.0</v>
+      </c>
+      <c r="AT30">
+        <v>25973000.0</v>
+      </c>
+      <c r="AU30">
+        <v>22446000.0</v>
+      </c>
+      <c r="AV30">
+        <v>23288000.0</v>
+      </c>
+      <c r="AW30">
+        <v>24584000.0</v>
+      </c>
+      <c r="AX30">
+        <v>24056000.0</v>
+      </c>
+      <c r="AY30">
+        <v>16251000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>23465000.0</v>
+      </c>
+      <c r="BA30">
+        <v>27260000.0</v>
+      </c>
+      <c r="BB30">
+        <v>18899000.0</v>
+      </c>
+      <c r="BC30">
+        <v>18951000.0</v>
+      </c>
+      <c r="BD30">
+        <v>32143000.0</v>
+      </c>
+      <c r="BE30">
+        <v>15003000.0</v>
+      </c>
+      <c r="BF30">
+        <v>14093000.0</v>
+      </c>
+      <c r="BG30">
+        <v>10256000.0</v>
+      </c>
+      <c r="BH30">
+        <v>10137000.0</v>
+      </c>
+      <c r="BI30">
+        <v>9536000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>11349000.0</v>
+      </c>
+      <c r="BK30">
+        <v>8772000.0</v>
+      </c>
+      <c r="BL30">
+        <v>10131000.0</v>
+      </c>
+      <c r="BM30">
+        <v>5776000.0</v>
+      </c>
+      <c r="BN30">
+        <v>3638000.0</v>
+      </c>
+      <c r="BO30">
+        <v>7082000.0</v>
+      </c>
+      <c r="BP30">
+        <v>4973000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>4161000.0</v>
+      </c>
+      <c r="BR30">
+        <v>6613000.0</v>
+      </c>
+      <c r="BS30">
+        <v>5144000.0</v>
+      </c>
+      <c r="BT30">
+        <v>6726000.0</v>
+      </c>
+      <c r="BU30">
+        <v>8980000.0</v>
+      </c>
+      <c r="BV30">
+        <v>5116000.0</v>
+      </c>
+      <c r="BW30">
+        <v>6972000.0</v>
+      </c>
+      <c r="BX30">
+        <v>3520000.0</v>
+      </c>
+      <c r="BY30">
+        <v>4298000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>3174000.0</v>
+      </c>
+      <c r="CA30">
+        <v>3551000.0</v>
+      </c>
+      <c r="CB30">
+        <v>2583000.0</v>
+      </c>
+      <c r="CC30">
+        <v>2439000.0</v>
+      </c>
+      <c r="CD30">
+        <v>412000.0</v>
+      </c>
+      <c r="CE30">
+        <v>508000.0</v>
+      </c>
+      <c r="CF30">
+        <v>526000.0</v>
+      </c>
+      <c r="CG30">
+        <v>407000.0</v>
+      </c>
+      <c r="CH30">
+        <v>94000.0</v>
+      </c>
+      <c r="CI30">
+        <v>42000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>53000.0</v>
+      </c>
+      <c r="CK30"/>
+      <c r="CL30">
+        <v>14573000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:90">
+      <c r="A31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>3732665000.0</v>
+      </c>
+      <c r="N31">
+        <v>10276012000.0</v>
+      </c>
+      <c r="O31">
+        <v>10606882000.0</v>
+      </c>
+      <c r="P31">
+        <v>10416752000.0</v>
+      </c>
+      <c r="Q31">
+        <v>4119123000.0</v>
+      </c>
+      <c r="R31">
+        <v>4236011000.0</v>
+      </c>
+      <c r="S31">
+        <v>4140128000.0</v>
+      </c>
+      <c r="T31">
+        <v>3943263000.0</v>
+      </c>
+      <c r="U31">
+        <v>3808477000.0</v>
+      </c>
+      <c r="V31">
+        <v>3634940000.0</v>
+      </c>
+      <c r="W31">
+        <v>3442734000.0</v>
+      </c>
+      <c r="X31">
+        <v>3181027000.0</v>
+      </c>
+      <c r="Y31">
+        <v>3055861000.0</v>
+      </c>
+      <c r="Z31">
+        <v>2933375000.0</v>
+      </c>
+      <c r="AA31">
+        <v>3183865000.0</v>
+      </c>
+      <c r="AB31">
+        <v>3259773000.0</v>
+      </c>
+      <c r="AC31">
+        <v>3306275000.0</v>
+      </c>
+      <c r="AD31">
+        <v>3331815000.0</v>
+      </c>
+      <c r="AE31">
+        <v>3303175000.0</v>
+      </c>
+      <c r="AF31">
+        <v>3430944000.0</v>
+      </c>
+      <c r="AG31">
+        <v>3407047000.0</v>
+      </c>
+      <c r="AH31">
+        <v>3346396000.0</v>
+      </c>
+      <c r="AI31">
+        <v>3348412000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>3286991000.0</v>
+      </c>
+      <c r="AK31">
+        <v>3354952000.0</v>
+      </c>
+      <c r="AL31">
+        <v>3392168000.0</v>
+      </c>
+      <c r="AM31">
+        <v>3454596000.0</v>
+      </c>
+      <c r="AN31">
+        <v>3435609000.0</v>
+      </c>
+      <c r="AO31">
+        <v>3435917000.0</v>
+      </c>
+      <c r="AP31">
+        <v>3422416000.0</v>
+      </c>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31">
+        <v>3703049000.0</v>
+      </c>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31">
+        <v>3618182000.0</v>
+      </c>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+    </row>
+    <row r="32" spans="1:90">
+      <c r="A32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+    </row>
+    <row r="33" spans="1:90">
+      <c r="A33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33">
+        <v>6321571000.0</v>
+      </c>
+      <c r="C33">
+        <v>6499096000.0</v>
+      </c>
+      <c r="D33">
+        <v>6557275000.0</v>
+      </c>
+      <c r="E33">
+        <v>6756944000.0</v>
+      </c>
+      <c r="F33">
+        <v>6942538000.0</v>
+      </c>
+      <c r="G33">
+        <v>7175962000.0</v>
+      </c>
+      <c r="H33">
+        <v>7501745000.0</v>
+      </c>
+      <c r="I33">
+        <v>7745192000.0</v>
+      </c>
+      <c r="J33">
+        <v>7824263000.0</v>
+      </c>
+      <c r="K33">
+        <v>7650123000.0</v>
+      </c>
+      <c r="L33">
+        <v>7756298000.0</v>
+      </c>
+      <c r="M33">
+        <v>7745574000.0</v>
+      </c>
+      <c r="N33">
+        <v>7592777000.0</v>
+      </c>
+      <c r="O33">
+        <v>4312638000.0</v>
+      </c>
+      <c r="P33">
+        <v>7662216000.0</v>
+      </c>
+      <c r="Q33">
+        <v>7617508000.0</v>
+      </c>
+      <c r="R33">
+        <v>7441435000.0</v>
+      </c>
+      <c r="S33">
+        <v>7012715000.0</v>
+      </c>
+      <c r="T33">
+        <v>6441652000.0</v>
+      </c>
+      <c r="U33">
+        <v>6212919000.0</v>
+      </c>
+      <c r="V33">
+        <v>5890838000.0</v>
+      </c>
+      <c r="W33">
+        <v>5633452000.0</v>
+      </c>
+      <c r="X33">
+        <v>5394981000.0</v>
+      </c>
+      <c r="Y33">
+        <v>5241473000.0</v>
+      </c>
+      <c r="Z33">
+        <v>5217596000.0</v>
+      </c>
+      <c r="AA33">
+        <v>5432293000.0</v>
+      </c>
+      <c r="AB33">
+        <v>5585098000.0</v>
+      </c>
+      <c r="AC33">
+        <v>5662082000.0</v>
+      </c>
+      <c r="AD33">
+        <v>5848447000.0</v>
+      </c>
+      <c r="AE33">
+        <v>5969867000.0</v>
+      </c>
+      <c r="AF33">
+        <v>5944885000.0</v>
+      </c>
+      <c r="AG33">
+        <v>5729311000.0</v>
+      </c>
+      <c r="AH33">
+        <v>5722521000.0</v>
+      </c>
+      <c r="AI33">
+        <v>5424526000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>5691203000.0</v>
+      </c>
+      <c r="AK33">
+        <v>5843084000.0</v>
+      </c>
+      <c r="AL33">
+        <v>6030229000.0</v>
+      </c>
+      <c r="AM33">
+        <v>5943140000.0</v>
+      </c>
+      <c r="AN33">
+        <v>6116430000.0</v>
+      </c>
+      <c r="AO33">
+        <v>5905233000.0</v>
+      </c>
+      <c r="AP33">
+        <v>6056042000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>6233660000.0</v>
+      </c>
+      <c r="AR33">
+        <v>6482640000.0</v>
+      </c>
+      <c r="AS33">
+        <v>6663978000.0</v>
+      </c>
+      <c r="AT33">
+        <v>6663689000.0</v>
+      </c>
+      <c r="AU33">
+        <v>6586561000.0</v>
+      </c>
+      <c r="AV33">
+        <v>6318866000.0</v>
+      </c>
+      <c r="AW33">
+        <v>6315632000.0</v>
+      </c>
+      <c r="AX33">
+        <v>6053145000.0</v>
+      </c>
+      <c r="AY33">
+        <v>5152340000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>4749325000.0</v>
+      </c>
+      <c r="BA33">
+        <v>4217181000.0</v>
+      </c>
+      <c r="BB33">
+        <v>4003182000.0</v>
+      </c>
+      <c r="BC33">
+        <v>3508324000.0</v>
+      </c>
+      <c r="BD33">
+        <v>2877188000.0</v>
+      </c>
+      <c r="BE33">
+        <v>2237005000.0</v>
+      </c>
+      <c r="BF33">
+        <v>1708759000.0</v>
+      </c>
+      <c r="BG33">
+        <v>1729013000.0</v>
+      </c>
+      <c r="BH33">
+        <v>1667099000.0</v>
+      </c>
+      <c r="BI33">
+        <v>1478285000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>1229703000.0</v>
+      </c>
+      <c r="BK33">
+        <v>930860000.0</v>
+      </c>
+      <c r="BL33">
+        <v>851751000.0</v>
+      </c>
+      <c r="BM33">
+        <v>756596000.0</v>
+      </c>
+      <c r="BN33">
+        <v>725494000.0</v>
+      </c>
+      <c r="BO33">
+        <v>677979000.0</v>
+      </c>
+      <c r="BP33">
+        <v>595941000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>554119000.0</v>
+      </c>
+      <c r="BR33">
+        <v>555041000.0</v>
+      </c>
+      <c r="BS33">
+        <v>579617000.0</v>
+      </c>
+      <c r="BT33">
+        <v>579377000.0</v>
+      </c>
+      <c r="BU33">
+        <v>530530000.0</v>
+      </c>
+      <c r="BV33">
+        <v>480007000.0</v>
+      </c>
+      <c r="BW33">
+        <v>475229000.0</v>
+      </c>
+      <c r="BX33">
+        <v>369741000.0</v>
+      </c>
+      <c r="BY33">
+        <v>1751000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>314561000.0</v>
+      </c>
+      <c r="CA33">
+        <v>298430000.0</v>
+      </c>
+      <c r="CB33">
+        <v>194089000.0</v>
+      </c>
+      <c r="CC33">
+        <v>138480000.0</v>
+      </c>
+      <c r="CD33">
+        <v>106082000.0</v>
+      </c>
+      <c r="CE33">
+        <v>105384000.0</v>
+      </c>
+      <c r="CF33">
+        <v>104072000.0</v>
+      </c>
+      <c r="CG33">
+        <v>103909000.0</v>
+      </c>
+      <c r="CH33">
+        <v>98446000.0</v>
+      </c>
+      <c r="CI33">
+        <v>98878000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>97801000.0</v>
+      </c>
+      <c r="CK33"/>
+      <c r="CL33">
+        <v>350049000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:90">
+      <c r="A34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>-613000.0</v>
+      </c>
+      <c r="O34">
+        <v>-150000.0</v>
+      </c>
+      <c r="P34">
+        <v>-1229000.0</v>
+      </c>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+    </row>
+    <row r="35" spans="1:90">
+      <c r="A35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35">
+        <v>1796443000.0</v>
+      </c>
+      <c r="C35">
+        <v>3475225000.0</v>
+      </c>
+      <c r="D35">
+        <v>3549049000.0</v>
+      </c>
+      <c r="E35">
+        <v>3722216000.0</v>
+      </c>
+      <c r="F35">
+        <v>3664441000.0</v>
+      </c>
+      <c r="G35">
+        <v>3692997000.0</v>
+      </c>
+      <c r="H35">
+        <v>4033832000.0</v>
+      </c>
+      <c r="I35">
+        <v>4098261000.0</v>
+      </c>
+      <c r="J35">
+        <v>4117674000.0</v>
+      </c>
+      <c r="K35">
+        <v>4042553000.0</v>
+      </c>
+      <c r="L35">
+        <v>4027861000.0</v>
+      </c>
+      <c r="M35">
+        <v>4075284000.0</v>
+      </c>
+      <c r="N35">
+        <v>2420113000.0</v>
+      </c>
+      <c r="O35">
+        <v>1808020000.0</v>
+      </c>
+      <c r="P35">
+        <v>3697794000.0</v>
+      </c>
+      <c r="Q35">
+        <v>3493974000.0</v>
+      </c>
+      <c r="R35">
+        <v>3216644000.0</v>
+      </c>
+      <c r="S35">
+        <v>2884208000.0</v>
+      </c>
+      <c r="T35">
+        <v>2516219000.0</v>
+      </c>
+      <c r="U35">
+        <v>2306903000.0</v>
+      </c>
+      <c r="V35">
+        <v>2263668000.0</v>
+      </c>
+      <c r="W35">
+        <v>2194001000.0</v>
+      </c>
+      <c r="X35">
+        <v>2216942000.0</v>
+      </c>
+      <c r="Y35">
+        <v>2192824000.0</v>
+      </c>
+      <c r="Z35">
+        <v>2284221000.0</v>
+      </c>
+      <c r="AA35">
+        <v>2248428000.0</v>
+      </c>
+      <c r="AB35">
+        <v>2325325000.0</v>
+      </c>
+      <c r="AC35">
+        <v>2437656000.0</v>
+      </c>
+      <c r="AD35">
+        <v>2516632000.0</v>
+      </c>
+      <c r="AE35">
+        <v>2666692000.0</v>
+      </c>
+      <c r="AF35">
+        <v>2719259000.0</v>
+      </c>
+      <c r="AG35">
+        <v>2376167000.0</v>
+      </c>
+      <c r="AH35">
+        <v>2453402000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2508262000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2637168000.0</v>
+      </c>
+      <c r="AK35">
+        <v>2749202000.0</v>
+      </c>
+      <c r="AL35">
+        <v>2697184000.0</v>
+      </c>
+      <c r="AM35">
+        <v>2655218000.0</v>
+      </c>
+      <c r="AN35">
+        <v>2760959000.0</v>
+      </c>
+      <c r="AO35">
+        <v>2729702000.0</v>
+      </c>
+      <c r="AP35">
+        <v>2760513000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>2828522000.0</v>
+      </c>
+      <c r="AR35">
+        <v>2891218000.0</v>
+      </c>
+      <c r="AS35">
+        <v>3025423000.0</v>
+      </c>
+      <c r="AT35">
+        <v>2995285000.0</v>
+      </c>
+      <c r="AU35">
+        <v>2926943000.0</v>
+      </c>
+      <c r="AV35">
+        <v>3110838000.0</v>
+      </c>
+      <c r="AW35">
+        <v>2783785000.0</v>
+      </c>
+      <c r="AX35">
+        <v>2731904000.0</v>
+      </c>
+      <c r="AY35">
+        <v>1902941000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1825213000.0</v>
+      </c>
+      <c r="BA35">
+        <v>1740040000.0</v>
+      </c>
+      <c r="BB35">
+        <v>1449894000.0</v>
+      </c>
+      <c r="BC35">
+        <v>1179417000.0</v>
+      </c>
+      <c r="BD35">
+        <v>1011674000.0</v>
+      </c>
+      <c r="BE35">
+        <v>722377000.0</v>
+      </c>
+      <c r="BF35">
+        <v>322965000.0</v>
+      </c>
+      <c r="BG35">
+        <v>322500000.0</v>
+      </c>
+      <c r="BH35">
+        <v>322500000.0</v>
+      </c>
+      <c r="BI35">
+        <v>322500000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>322500000.0</v>
+      </c>
+      <c r="BK35">
+        <v>150000000.0</v>
+      </c>
+      <c r="BL35">
+        <v>1038000.0</v>
+      </c>
+      <c r="BM35">
+        <v>107209000.0</v>
+      </c>
+      <c r="BN35">
+        <v>1566000.0</v>
+      </c>
+      <c r="BO35">
+        <v>258000.0</v>
+      </c>
+      <c r="BP35">
+        <v>70024000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>124800000.0</v>
+      </c>
+      <c r="BR35">
+        <v>144122000.0</v>
+      </c>
+      <c r="BS35">
+        <v>13094000.0</v>
+      </c>
+      <c r="BT35">
+        <v>13649000.0</v>
+      </c>
+      <c r="BU35">
+        <v>112155000.0</v>
+      </c>
+      <c r="BV35">
+        <v>108289000.0</v>
+      </c>
+      <c r="BW35">
+        <v>129405000.0</v>
+      </c>
+      <c r="BX35">
+        <v>67730000.0</v>
+      </c>
+      <c r="BY35">
+        <v>5142000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>12794000.0</v>
+      </c>
+      <c r="CA35">
+        <v>9192000.0</v>
+      </c>
+      <c r="CB35">
+        <v>2915000.0</v>
+      </c>
+      <c r="CC35">
+        <v>30210000.0</v>
+      </c>
+      <c r="CD35">
+        <v>1480000.0</v>
+      </c>
+      <c r="CE35">
+        <v>1731000.0</v>
+      </c>
+      <c r="CF35">
+        <v>1043000.0</v>
+      </c>
+      <c r="CG35">
+        <v>942000.0</v>
+      </c>
+      <c r="CH35">
+        <v>1519000.0</v>
+      </c>
+      <c r="CI35">
+        <v>1926000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>1380000.0</v>
+      </c>
+      <c r="CK35"/>
+      <c r="CL35">
+        <v>53622000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:90">
+      <c r="A36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36">
+        <v>17155000.0</v>
+      </c>
+      <c r="C36">
+        <v>6498612000.0</v>
+      </c>
+      <c r="D36">
+        <v>6557275000.0</v>
+      </c>
+      <c r="E36">
+        <v>6756944000.0</v>
+      </c>
+      <c r="F36">
+        <v>6942538000.0</v>
+      </c>
+      <c r="G36">
+        <v>7175962000.0</v>
+      </c>
+      <c r="H36">
+        <v>7501745000.0</v>
+      </c>
+      <c r="I36">
+        <v>7745192000.0</v>
+      </c>
+      <c r="J36">
+        <v>7824263000.0</v>
+      </c>
+      <c r="K36">
+        <v>7650123000.0</v>
+      </c>
+      <c r="L36">
+        <v>7756298000.0</v>
+      </c>
+      <c r="M36">
+        <v>7745574000.0</v>
+      </c>
+      <c r="N36">
+        <v>-7592777000.0</v>
+      </c>
+      <c r="O36">
+        <v>-3457698000.0</v>
+      </c>
+      <c r="P36">
+        <v>79551000.0</v>
+      </c>
+      <c r="Q36">
+        <v>7617508000.0</v>
+      </c>
+      <c r="R36">
+        <v>7441435000.0</v>
+      </c>
+      <c r="S36">
+        <v>7012715000.0</v>
+      </c>
+      <c r="T36">
+        <v>6441652000.0</v>
+      </c>
+      <c r="U36">
+        <v>6212919000.0</v>
+      </c>
+      <c r="V36">
+        <v>5890838000.0</v>
+      </c>
+      <c r="W36">
+        <v>5633452000.0</v>
+      </c>
+      <c r="X36">
+        <v>5394981000.0</v>
+      </c>
+      <c r="Y36">
+        <v>5241473000.0</v>
+      </c>
+      <c r="Z36">
+        <v>73054000.0</v>
+      </c>
+      <c r="AA36">
+        <v>163748000.0</v>
+      </c>
+      <c r="AB36">
+        <v>134538000.0</v>
+      </c>
+      <c r="AC36">
+        <v>5662082000.0</v>
+      </c>
+      <c r="AD36">
+        <v>147774000.0</v>
+      </c>
+      <c r="AE36">
+        <v>127297000.0</v>
+      </c>
+      <c r="AF36">
+        <v>5944885000.0</v>
+      </c>
+      <c r="AG36">
+        <v>5729311000.0</v>
+      </c>
+      <c r="AH36">
+        <v>5722521000.0</v>
+      </c>
+      <c r="AI36">
+        <v>5424526000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>5691203000.0</v>
+      </c>
+      <c r="AK36">
+        <v>5843084000.0</v>
+      </c>
+      <c r="AL36">
+        <v>6030229000.0</v>
+      </c>
+      <c r="AM36">
+        <v>5943140000.0</v>
+      </c>
+      <c r="AN36">
+        <v>6116430000.0</v>
+      </c>
+      <c r="AO36">
+        <v>5905233000.0</v>
+      </c>
+      <c r="AP36">
+        <v>6056042000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>6233660000.0</v>
+      </c>
+      <c r="AR36">
+        <v>6482640000.0</v>
+      </c>
+      <c r="AS36">
+        <v>6663978000.0</v>
+      </c>
+      <c r="AT36">
+        <v>6663689000.0</v>
+      </c>
+      <c r="AU36">
+        <v>6586561000.0</v>
+      </c>
+      <c r="AV36">
+        <v>6318866000.0</v>
+      </c>
+      <c r="AW36">
+        <v>6315632000.0</v>
+      </c>
+      <c r="AX36">
+        <v>6053145000.0</v>
+      </c>
+      <c r="AY36">
+        <v>5152340000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>4749325000.0</v>
+      </c>
+      <c r="BA36">
+        <v>4217181000.0</v>
+      </c>
+      <c r="BB36">
+        <v>4003182000.0</v>
+      </c>
+      <c r="BC36">
+        <v>3508324000.0</v>
+      </c>
+      <c r="BD36">
+        <v>2877188000.0</v>
+      </c>
+      <c r="BE36">
+        <v>2237005000.0</v>
+      </c>
+      <c r="BF36">
+        <v>17179000.0</v>
+      </c>
+      <c r="BG36">
+        <v>12410000.0</v>
+      </c>
+      <c r="BH36">
+        <v>14618000.0</v>
+      </c>
+      <c r="BI36">
+        <v>-44628000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>16186000.0</v>
+      </c>
+      <c r="BK36">
+        <v>12639000.0</v>
+      </c>
+      <c r="BL36">
+        <v>534000.0</v>
+      </c>
+      <c r="BM36">
+        <v>-60758000.0</v>
+      </c>
+      <c r="BN36">
+        <v>5482000.0</v>
+      </c>
+      <c r="BO36">
+        <v>6426000.0</v>
+      </c>
+      <c r="BP36"/>
+      <c r="BQ36">
+        <v>-91784000.0</v>
+      </c>
+      <c r="BR36"/>
+      <c r="BS36">
+        <v>579617000.0</v>
+      </c>
+      <c r="BT36">
+        <v>579377000.0</v>
+      </c>
+      <c r="BU36">
+        <v>11248000.0</v>
+      </c>
+      <c r="BV36">
+        <v>23602000.0</v>
+      </c>
+      <c r="BW36">
+        <v>10410000.0</v>
+      </c>
+      <c r="BX36">
+        <v>6136000.0</v>
+      </c>
+      <c r="BY36">
+        <v>371733000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>3724000.0</v>
+      </c>
+      <c r="CA36">
+        <v>4363000.0</v>
+      </c>
+      <c r="CB36">
+        <v>3679000.0</v>
+      </c>
+      <c r="CC36">
+        <v>2903000.0</v>
+      </c>
+      <c r="CD36">
+        <v>45886000.0</v>
+      </c>
+      <c r="CE36">
+        <v>727000.0</v>
+      </c>
+      <c r="CF36">
+        <v>10410000.0</v>
+      </c>
+      <c r="CG36">
+        <v>10043000.0</v>
+      </c>
+      <c r="CH36">
+        <v>13085000.0</v>
+      </c>
+      <c r="CI36">
+        <v>13103000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>774000.0</v>
+      </c>
+      <c r="CK36"/>
+      <c r="CL36"/>
+    </row>
+    <row r="37" spans="1:90">
+      <c r="A37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+    </row>
+    <row r="38" spans="1:90">
+      <c r="A38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38">
+        <v>6349386000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
+        <v>6555329000.0</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38">
+        <v>6941814000.0</v>
+      </c>
+      <c r="G38">
+        <v>42167000.0</v>
+      </c>
+      <c r="H38">
+        <v>59042000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
+        <v>7905794000.0</v>
+      </c>
+      <c r="K38">
+        <v>52079000.0</v>
+      </c>
+      <c r="L38">
+        <v>7853828000.0</v>
+      </c>
+      <c r="M38">
+        <v>21792000.0</v>
+      </c>
+      <c r="N38">
+        <v>43664000.0</v>
+      </c>
+      <c r="O38">
+        <v>49991000.0</v>
+      </c>
+      <c r="P38">
+        <v>-20090000.0</v>
+      </c>
+      <c r="Q38">
+        <v>-13670000.0</v>
+      </c>
+      <c r="R38">
+        <v>-17549000.0</v>
+      </c>
+      <c r="S38">
+        <v>-16369000.0</v>
+      </c>
+      <c r="T38">
+        <v>-13302000.0</v>
+      </c>
+      <c r="U38">
+        <v>-25491000.0</v>
+      </c>
+      <c r="V38">
+        <v>-13466000.0</v>
+      </c>
+      <c r="W38">
+        <v>-16655000.0</v>
+      </c>
+      <c r="X38">
+        <v>-13879000.0</v>
+      </c>
+      <c r="Y38">
+        <v>-12881000.0</v>
+      </c>
+      <c r="Z38">
+        <v>-16376000.0</v>
+      </c>
+      <c r="AA38">
+        <v>-15171000.0</v>
+      </c>
+      <c r="AB38">
+        <v>-16847000.0</v>
+      </c>
+      <c r="AC38">
+        <v>-29830000.0</v>
+      </c>
+      <c r="AD38">
+        <v>-18537000.0</v>
+      </c>
+      <c r="AE38">
+        <v>-8568000.0</v>
+      </c>
+      <c r="AF38">
+        <v>-133597000.0</v>
+      </c>
+      <c r="AG38">
+        <v>-24767000.0</v>
+      </c>
+      <c r="AH38">
+        <v>-30495000.0</v>
+      </c>
+      <c r="AI38">
+        <v>-17965000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>-22401000.0</v>
+      </c>
+      <c r="AK38">
+        <v>-10497000.0</v>
+      </c>
+      <c r="AL38">
+        <v>-10355000.0</v>
+      </c>
+      <c r="AM38">
+        <v>-30427000.0</v>
+      </c>
+      <c r="AN38">
+        <v>-10117000.0</v>
+      </c>
+      <c r="AO38">
+        <v>-12295000.0</v>
+      </c>
+      <c r="AP38">
+        <v>-19806000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>-17593000.0</v>
+      </c>
+      <c r="AR38">
+        <v>-15286000.0</v>
+      </c>
+      <c r="AS38">
+        <v>-23293000.0</v>
+      </c>
+      <c r="AT38">
+        <v>-25973000.0</v>
+      </c>
+      <c r="AU38">
+        <v>-22446000.0</v>
+      </c>
+      <c r="AV38">
+        <v>-23288000.0</v>
+      </c>
+      <c r="AW38">
+        <v>-24584000.0</v>
+      </c>
+      <c r="AX38">
+        <v>-24056000.0</v>
+      </c>
+      <c r="AY38">
+        <v>-16251000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>-23465000.0</v>
+      </c>
+      <c r="BA38">
+        <v>-27260000.0</v>
+      </c>
+      <c r="BB38">
+        <v>-18899000.0</v>
+      </c>
+      <c r="BC38">
+        <v>-18951000.0</v>
+      </c>
+      <c r="BD38">
+        <v>-32143000.0</v>
+      </c>
+      <c r="BE38">
+        <v>-15003000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1766784000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1789718000.0</v>
+      </c>
+      <c r="BH38">
+        <v>1715317000.0</v>
+      </c>
+      <c r="BI38">
+        <v>1538188000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1324622000.0</v>
+      </c>
+      <c r="BK38">
+        <v>1063054000.0</v>
+      </c>
+      <c r="BL38">
+        <v>859110000.0</v>
+      </c>
+      <c r="BM38">
+        <v>825467000.0</v>
+      </c>
+      <c r="BN38">
+        <v>725494000.0</v>
+      </c>
+      <c r="BO38">
+        <v>677979000.0</v>
+      </c>
+      <c r="BP38">
+        <v>602722000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>652854000.0</v>
+      </c>
+      <c r="BR38">
+        <v>595523000.0</v>
+      </c>
+      <c r="BS38">
+        <v>-7582000.0</v>
+      </c>
+      <c r="BT38">
+        <v>-7995000.0</v>
+      </c>
+      <c r="BU38">
+        <v>-9535000.0</v>
+      </c>
+      <c r="BV38">
+        <v>-478091000.0</v>
+      </c>
+      <c r="BW38">
+        <v>-473127000.0</v>
+      </c>
+      <c r="BX38">
+        <v>-367125000.0</v>
+      </c>
+      <c r="BY38">
+        <v>-374280000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>-314011000.0</v>
+      </c>
+      <c r="CA38">
+        <v>-297618000.0</v>
+      </c>
+      <c r="CB38">
+        <v>-192993000.0</v>
+      </c>
+      <c r="CC38">
+        <v>-138016000.0</v>
+      </c>
+      <c r="CD38">
+        <v>-61668000.0</v>
+      </c>
+      <c r="CE38">
+        <v>-105165000.0</v>
+      </c>
+      <c r="CF38">
+        <v>-74075000.0</v>
+      </c>
+      <c r="CG38">
+        <v>-74360000.0</v>
+      </c>
+      <c r="CH38">
+        <v>-98303000.0</v>
+      </c>
+      <c r="CI38">
+        <v>-98665000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>-97502000.0</v>
+      </c>
+      <c r="CK38"/>
+      <c r="CL38"/>
+    </row>
+    <row r="39" spans="1:90">
+      <c r="A39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>985000.0</v>
+      </c>
+      <c r="D39">
+        <v>1472000.0</v>
+      </c>
+      <c r="E39">
+        <v>1488000.0</v>
+      </c>
+      <c r="F39">
+        <v>1576000.0</v>
+      </c>
+      <c r="G39">
+        <v>641000.0</v>
+      </c>
+      <c r="H39">
+        <v>872000.0</v>
+      </c>
+      <c r="I39">
+        <v>1162000.0</v>
+      </c>
+      <c r="J39">
+        <v>588000.0</v>
+      </c>
+      <c r="K39">
+        <v>771000.0</v>
+      </c>
+      <c r="L39">
+        <v>893000.0</v>
+      </c>
+      <c r="M39">
+        <v>1149000.0</v>
+      </c>
+      <c r="N39">
+        <v>-93585000.0</v>
+      </c>
+      <c r="O39">
+        <v>-104769000.0</v>
+      </c>
+      <c r="P39">
+        <v>-20090000.0</v>
+      </c>
+      <c r="Q39">
+        <v>1078000.0</v>
+      </c>
+      <c r="R39">
+        <v>299000.0</v>
+      </c>
+      <c r="S39">
+        <v>539000.0</v>
+      </c>
+      <c r="T39">
+        <v>838000.0</v>
+      </c>
+      <c r="U39">
+        <v>1072000.0</v>
+      </c>
+      <c r="V39">
+        <v>195000.0</v>
+      </c>
+      <c r="W39">
+        <v>550000.0</v>
+      </c>
+      <c r="X39">
+        <v>907000.0</v>
+      </c>
+      <c r="Y39">
+        <v>1248000.0</v>
+      </c>
+      <c r="Z39">
+        <v>1410999.0</v>
+      </c>
+      <c r="AA39">
+        <v>4255000.0</v>
+      </c>
+      <c r="AB39">
+        <v>5865000.0</v>
+      </c>
+      <c r="AC39">
+        <v>1053000.0</v>
+      </c>
+      <c r="AD39">
+        <v>2182000.0</v>
+      </c>
+      <c r="AE39">
+        <v>2040999.0</v>
+      </c>
+      <c r="AF39">
+        <v>948000.0</v>
+      </c>
+      <c r="AG39">
+        <v>984000.0</v>
+      </c>
+      <c r="AH39">
+        <v>566000.0</v>
+      </c>
+      <c r="AI39">
+        <v>546000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>981000.0</v>
+      </c>
+      <c r="AK39">
+        <v>1125000.0</v>
+      </c>
+      <c r="AL39">
+        <v>716000.0</v>
+      </c>
+      <c r="AM39">
+        <v>670000.0</v>
+      </c>
+      <c r="AN39">
+        <v>703000.0</v>
+      </c>
+      <c r="AO39">
+        <v>855000.0</v>
+      </c>
+      <c r="AP39">
+        <v>1268000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>765000.0</v>
+      </c>
+      <c r="AR39">
+        <v>725000.0</v>
+      </c>
+      <c r="AS39">
+        <v>757000.0</v>
+      </c>
+      <c r="AT39">
+        <v>1860000.0</v>
+      </c>
+      <c r="AU39">
+        <v>929000.0</v>
+      </c>
+      <c r="AV39">
+        <v>2805000.0</v>
+      </c>
+      <c r="AW39">
+        <v>2828000.0</v>
+      </c>
+      <c r="AX39">
+        <v>693000.0</v>
+      </c>
+      <c r="AY39">
+        <v>277000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>382000.0</v>
+      </c>
+      <c r="BA39">
+        <v>540000.0</v>
+      </c>
+      <c r="BB39">
+        <v>210000.0</v>
+      </c>
+      <c r="BC39">
+        <v>227000.0</v>
+      </c>
+      <c r="BD39">
+        <v>879000.0</v>
+      </c>
+      <c r="BE39">
+        <v>421000.0</v>
+      </c>
+      <c r="BF39">
+        <v>154000.0</v>
+      </c>
+      <c r="BG39">
+        <v>387000.0</v>
+      </c>
+      <c r="BH39">
+        <v>118000.0</v>
+      </c>
+      <c r="BI39">
+        <v>101000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>496000.0</v>
+      </c>
+      <c r="BK39">
+        <v>250000.0</v>
+      </c>
+      <c r="BL39">
+        <v>7656000.0</v>
+      </c>
+      <c r="BM39">
+        <v>371000.0</v>
+      </c>
+      <c r="BN39">
+        <v>146000.0</v>
+      </c>
+      <c r="BO39">
+        <v>175000.0</v>
+      </c>
+      <c r="BP39">
+        <v>7561000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>68000.0</v>
+      </c>
+      <c r="BR39">
+        <v>1449000.0</v>
+      </c>
+      <c r="BS39">
+        <v>778000.0</v>
+      </c>
+      <c r="BT39">
+        <v>346000.0</v>
+      </c>
+      <c r="BU39">
+        <v>1713000.0</v>
+      </c>
+      <c r="BV39">
+        <v>298000.0</v>
+      </c>
+      <c r="BW39">
+        <v>298000.0</v>
+      </c>
+      <c r="BX39">
+        <v>651000.0</v>
+      </c>
+      <c r="BY39">
+        <v>471000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>163000.0</v>
+      </c>
+      <c r="CA39">
+        <v>222000.0</v>
+      </c>
+      <c r="CB39">
+        <v>266000.0</v>
+      </c>
+      <c r="CC39">
+        <v>77000.0</v>
+      </c>
+      <c r="CD39">
+        <v>147000.0</v>
+      </c>
+      <c r="CE39">
+        <v>219000.0</v>
+      </c>
+      <c r="CF39">
+        <v>297000.0</v>
+      </c>
+      <c r="CG39">
+        <v>49000.0</v>
+      </c>
+      <c r="CH39">
+        <v>143000.0</v>
+      </c>
+      <c r="CI39">
+        <v>213000.0</v>
+      </c>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39">
+        <v>-1413955000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:90">
+      <c r="A40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40">
+        <v>-40621000.0</v>
+      </c>
+      <c r="C40">
+        <v>55015000.0</v>
+      </c>
+      <c r="D40">
+        <v>46614000.0</v>
+      </c>
+      <c r="E40">
+        <v>49998000.0</v>
+      </c>
+      <c r="F40">
+        <v>44338000.0</v>
+      </c>
+      <c r="G40">
+        <v>58532000.0</v>
+      </c>
+      <c r="H40">
+        <v>-12251000.0</v>
+      </c>
+      <c r="I40">
+        <v>-49246000.0</v>
+      </c>
+      <c r="J40">
+        <v>74124000.0</v>
+      </c>
+      <c r="K40">
+        <v>18135000.0</v>
+      </c>
+      <c r="L40">
+        <v>-11869000.0</v>
+      </c>
+      <c r="M40">
+        <v>-53717000.0</v>
+      </c>
+      <c r="N40">
+        <v>-44208000.0</v>
+      </c>
+      <c r="O40">
+        <v>-50422000.0</v>
+      </c>
+      <c r="P40">
+        <v>-953776000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-50326000.0</v>
+      </c>
+      <c r="R40">
+        <v>-43030000.0</v>
+      </c>
+      <c r="S40">
+        <v>-50313000.0</v>
+      </c>
+      <c r="T40">
+        <v>-38466000.0</v>
+      </c>
+      <c r="U40">
+        <v>-50672000.0</v>
+      </c>
+      <c r="V40">
+        <v>-39980000.0</v>
+      </c>
+      <c r="W40">
+        <v>-50233000.0</v>
+      </c>
+      <c r="X40">
+        <v>-40101000.0</v>
+      </c>
+      <c r="Y40">
+        <v>-51478000.0</v>
+      </c>
+      <c r="Z40">
+        <v>-577391000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-657104000.0</v>
+      </c>
+      <c r="AB40">
+        <v>-694701000.0</v>
+      </c>
+      <c r="AC40">
+        <v>-56132000.0</v>
+      </c>
+      <c r="AD40">
+        <v>-763245000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-798011000.0</v>
+      </c>
+      <c r="AF40">
+        <v>-49279000.0</v>
+      </c>
+      <c r="AG40">
+        <v>-55606000.0</v>
+      </c>
+      <c r="AH40">
+        <v>-51347000.0</v>
+      </c>
+      <c r="AI40">
+        <v>-60839000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>-54943000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-68635000.0</v>
+      </c>
+      <c r="AL40">
+        <v>-63752000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-68334000.0</v>
+      </c>
+      <c r="AN40">
+        <v>-62922000.0</v>
+      </c>
+      <c r="AO40">
+        <v>-70562000.0</v>
+      </c>
+      <c r="AP40">
+        <v>-63399000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-70423000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-65240000.0</v>
+      </c>
+      <c r="AS40">
+        <v>-69582000.0</v>
+      </c>
+      <c r="AT40">
+        <v>-65273000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-80397000.0</v>
+      </c>
+      <c r="AV40">
+        <v>-74468000.0</v>
+      </c>
+      <c r="AW40">
+        <v>-75302000.0</v>
+      </c>
+      <c r="AX40">
+        <v>-59582000.0</v>
+      </c>
+      <c r="AY40">
+        <v>-59982000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>-48603000.0</v>
+      </c>
+      <c r="BA40">
+        <v>-51683000.0</v>
+      </c>
+      <c r="BB40">
+        <v>-41535000.0</v>
+      </c>
+      <c r="BC40">
+        <v>-23669000.0</v>
+      </c>
+      <c r="BD40">
+        <v>-17597000.0</v>
+      </c>
+      <c r="BE40">
+        <v>-20903000.0</v>
+      </c>
+      <c r="BF40">
+        <v>53238000.0</v>
+      </c>
+      <c r="BG40">
+        <v>55238000.0</v>
+      </c>
+      <c r="BH40">
+        <v>32771000.0</v>
+      </c>
+      <c r="BI40">
+        <v>17365000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>23957000.0</v>
+      </c>
+      <c r="BK40">
+        <v>22905000.0</v>
+      </c>
+      <c r="BL40">
+        <v>10933000.0</v>
+      </c>
+      <c r="BM40">
+        <v>14801000.0</v>
+      </c>
+      <c r="BN40">
+        <v>34043000.0</v>
+      </c>
+      <c r="BO40">
+        <v>33933000.0</v>
+      </c>
+      <c r="BP40">
+        <v>8249000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>9629000.0</v>
+      </c>
+      <c r="BR40">
+        <v>14660000.0</v>
+      </c>
+      <c r="BS40">
+        <v>2101000.0</v>
+      </c>
+      <c r="BT40">
+        <v>994000.0</v>
+      </c>
+      <c r="BU40">
+        <v>9143000.0</v>
+      </c>
+      <c r="BV40">
+        <v>-97160000.0</v>
+      </c>
+      <c r="BW40">
+        <v>-117488000.0</v>
+      </c>
+      <c r="BX40">
+        <v>-59962000.0</v>
+      </c>
+      <c r="BY40">
+        <v>1312000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>-5964000.0</v>
+      </c>
+      <c r="CA40">
+        <v>-2531000.0</v>
+      </c>
+      <c r="CB40">
+        <v>280502000.0</v>
+      </c>
+      <c r="CC40">
+        <v>-28500000.0</v>
+      </c>
+      <c r="CD40">
+        <v>-358533000.0</v>
+      </c>
+      <c r="CE40">
+        <v>699000.0</v>
+      </c>
+      <c r="CF40">
+        <v>276543000.0</v>
+      </c>
+      <c r="CG40">
+        <v>275681000.0</v>
+      </c>
+      <c r="CH40">
+        <v>57038000.0</v>
+      </c>
+      <c r="CI40">
+        <v>-581000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>-595000.0</v>
+      </c>
+      <c r="CK40"/>
+      <c r="CL40">
+        <v>36446000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:90">
+      <c r="A41" t="s">
+        <v>62</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>1524000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>150000.0</v>
+      </c>
+      <c r="P41">
+        <v>1229000.0</v>
+      </c>
+      <c r="Q41">
+        <v>932000.0</v>
+      </c>
+      <c r="R41">
+        <v>338000.0</v>
+      </c>
+      <c r="S41">
+        <v>1022000.0</v>
+      </c>
+      <c r="T41">
+        <v>320000.0</v>
+      </c>
+      <c r="U41">
+        <v>482000.0</v>
+      </c>
+      <c r="V41">
+        <v>775000.0</v>
+      </c>
+      <c r="W41">
+        <v>903000.0</v>
+      </c>
+      <c r="X41">
+        <v>658000.0</v>
+      </c>
+      <c r="Y41">
+        <v>2027000.0</v>
+      </c>
+      <c r="Z41">
+        <v>763000.0</v>
+      </c>
+      <c r="AA41">
+        <v>1245000.0</v>
+      </c>
+      <c r="AB41">
+        <v>976000.0</v>
+      </c>
+      <c r="AC41">
+        <v>930000.0</v>
+      </c>
+      <c r="AD41">
+        <v>613000.0</v>
+      </c>
+      <c r="AE41">
+        <v>1339000.0</v>
+      </c>
+      <c r="AF41">
+        <v>2112000.0</v>
+      </c>
+      <c r="AG41">
+        <v>1457000.0</v>
+      </c>
+      <c r="AH41">
+        <v>811000.0</v>
+      </c>
+      <c r="AI41">
+        <v>2149000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>2711000.0</v>
+      </c>
+      <c r="AK41">
+        <v>2097000.0</v>
+      </c>
+      <c r="AL41">
+        <v>2018000.0</v>
+      </c>
+      <c r="AM41">
+        <v>3123000.0</v>
+      </c>
+      <c r="AN41">
+        <v>5113000.0</v>
+      </c>
+      <c r="AO41">
+        <v>3633000.0</v>
+      </c>
+      <c r="AP41">
+        <v>4663000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>8509000.0</v>
+      </c>
+      <c r="AR41">
+        <v>7734000.0</v>
+      </c>
+      <c r="AS41">
+        <v>4713000.0</v>
+      </c>
+      <c r="AT41">
+        <v>4052000.0</v>
+      </c>
+      <c r="AU41">
+        <v>3013000.0</v>
+      </c>
+      <c r="AV41">
+        <v>6232000.0</v>
+      </c>
+      <c r="AW41">
+        <v>3733000.0</v>
+      </c>
+      <c r="AX41">
+        <v>7655000.0</v>
+      </c>
+      <c r="AY41">
+        <v>8421000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>6523000.0</v>
+      </c>
+      <c r="BA41">
+        <v>4415000.0</v>
+      </c>
+      <c r="BB41">
+        <v>7586000.0</v>
+      </c>
+      <c r="BC41">
+        <v>9697000.0</v>
+      </c>
+      <c r="BD41">
+        <v>3603000.0</v>
+      </c>
+      <c r="BE41">
+        <v>2210000.0</v>
+      </c>
+      <c r="BF41">
+        <v>3454000.0</v>
+      </c>
+      <c r="BG41">
+        <v>2723000.0</v>
+      </c>
+      <c r="BH41">
+        <v>2494000.0</v>
+      </c>
+      <c r="BI41">
+        <v>3571000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>1889000.0</v>
+      </c>
+      <c r="BK41">
+        <v>1262000.0</v>
+      </c>
+      <c r="BL41">
+        <v>1038000.0</v>
+      </c>
+      <c r="BM41">
+        <v>705000.0</v>
+      </c>
+      <c r="BN41">
+        <v>1566000.0</v>
+      </c>
+      <c r="BO41">
+        <v>258000.0</v>
+      </c>
+      <c r="BP41">
+        <v>771000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>535000.0</v>
+      </c>
+      <c r="BR41">
+        <v>665000.0</v>
+      </c>
+      <c r="BS41">
+        <v>1128000.0</v>
+      </c>
+      <c r="BT41">
+        <v>1767000.0</v>
+      </c>
+      <c r="BU41">
+        <v>1398000.0</v>
+      </c>
+      <c r="BV41">
+        <v>944000.0</v>
+      </c>
+      <c r="BW41">
+        <v>1163000.0</v>
+      </c>
+      <c r="BX41">
+        <v>807000.0</v>
+      </c>
+      <c r="BY41">
+        <v>304000.0</v>
+      </c>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41">
+        <v>965000.0</v>
+      </c>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41">
+        <v>865000.0</v>
+      </c>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41">
+        <v>50000.0</v>
+      </c>
+      <c r="CK41"/>
+      <c r="CL41"/>
+    </row>
+    <row r="42" spans="1:90">
+      <c r="A42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42">
+        <v>4332850000.0</v>
+      </c>
+      <c r="C42">
+        <v>4296935000.0</v>
+      </c>
+      <c r="D42">
+        <v>4272510000.0</v>
+      </c>
+      <c r="E42">
+        <v>4242196000.0</v>
+      </c>
+      <c r="F42">
+        <v>4304253000.0</v>
+      </c>
+      <c r="G42">
+        <v>4267636000.0</v>
+      </c>
+      <c r="H42">
+        <v>4250105000.0</v>
+      </c>
+      <c r="I42">
+        <v>4147587000.0</v>
+      </c>
+      <c r="J42">
+        <v>4198655000.0</v>
+      </c>
+      <c r="K42">
+        <v>4179293000.0</v>
+      </c>
+      <c r="L42">
+        <v>4151023000.0</v>
+      </c>
+      <c r="M42">
+        <v>4085207000.0</v>
+      </c>
+      <c r="N42">
+        <v>2776018000.0</v>
+      </c>
+      <c r="O42">
+        <v>2882396999.0</v>
+      </c>
+      <c r="P42">
+        <v>3236590000.0</v>
+      </c>
+      <c r="Q42">
+        <v>4050370000.0</v>
+      </c>
+      <c r="R42">
+        <v>4039944000.0</v>
+      </c>
+      <c r="S42">
+        <v>4056544000.0</v>
+      </c>
+      <c r="T42">
+        <v>4035851000.0</v>
+      </c>
+      <c r="U42">
+        <v>4018659000.0</v>
+      </c>
+      <c r="V42">
+        <v>4039776000.0</v>
+      </c>
+      <c r="W42">
+        <v>4023978000.0</v>
+      </c>
+      <c r="X42">
+        <v>4096150000.0</v>
+      </c>
+      <c r="Y42">
+        <v>3986417000.0</v>
+      </c>
+      <c r="Z42">
+        <v>4044185000.0</v>
+      </c>
+      <c r="AA42">
+        <v>4042785000.0</v>
+      </c>
+      <c r="AB42">
+        <v>4041338000.0</v>
+      </c>
+      <c r="AC42">
+        <v>4039872000.0</v>
+      </c>
+      <c r="AD42">
+        <v>4038229000.0</v>
+      </c>
+      <c r="AE42">
+        <v>3313525000.0</v>
+      </c>
+      <c r="AF42">
+        <v>3456268000.0</v>
+      </c>
+      <c r="AG42">
+        <v>4021541000.0</v>
+      </c>
+      <c r="AH42">
+        <v>3405207000.0</v>
+      </c>
+      <c r="AI42">
+        <v>3412497000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>3359357000.0</v>
+      </c>
+      <c r="AK42">
+        <v>3408631000.0</v>
+      </c>
+      <c r="AL42">
+        <v>3425527000.0</v>
+      </c>
+      <c r="AM42">
+        <v>3471144000.0</v>
+      </c>
+      <c r="AN42">
+        <v>3446894000.0</v>
+      </c>
+      <c r="AO42">
+        <v>3439183000.0</v>
+      </c>
+      <c r="AP42">
+        <v>3427860000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>3435521000.0</v>
+      </c>
+      <c r="AR42">
+        <v>3630180000.0</v>
+      </c>
+      <c r="AS42">
+        <v>3723767000.0</v>
+      </c>
+      <c r="AT42">
+        <v>3715093000.0</v>
+      </c>
+      <c r="AU42">
+        <v>3717610000.0</v>
+      </c>
+      <c r="AV42">
+        <v>3629444000.0</v>
+      </c>
+      <c r="AW42">
+        <v>3575753000.0</v>
+      </c>
+      <c r="AX42">
+        <v>3500759000.0</v>
+      </c>
+      <c r="AY42">
+        <v>3162477000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>2836739000.0</v>
+      </c>
+      <c r="BA42">
+        <v>2574134000.0</v>
+      </c>
+      <c r="BB42">
+        <v>2489162000.0</v>
+      </c>
+      <c r="BC42">
+        <v>2243603000.0</v>
+      </c>
+      <c r="BD42">
+        <v>1836839000.0</v>
+      </c>
+      <c r="BE42">
+        <v>1488167000.0</v>
+      </c>
+      <c r="BF42">
+        <v>1348996000.0</v>
+      </c>
+      <c r="BG42">
+        <v>1217027000.0</v>
+      </c>
+      <c r="BH42">
+        <v>1268386000.0</v>
+      </c>
+      <c r="BI42">
+        <v>1224017000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>1031536000.0</v>
+      </c>
+      <c r="BK42">
+        <v>1021050000.0</v>
+      </c>
+      <c r="BL42">
+        <v>883032000.0</v>
+      </c>
+      <c r="BM42">
+        <v>805918000.0</v>
+      </c>
+      <c r="BN42">
+        <v>732236000.0</v>
+      </c>
+      <c r="BO42">
+        <v>727194000.0</v>
+      </c>
+      <c r="BP42">
+        <v>646271000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>545707000.0</v>
+      </c>
+      <c r="BR42">
+        <v>456398000.0</v>
+      </c>
+      <c r="BS42">
+        <v>455960000.0</v>
+      </c>
+      <c r="BT42">
+        <v>442133000.0</v>
+      </c>
+      <c r="BU42">
+        <v>441332000.0</v>
+      </c>
+      <c r="BV42">
+        <v>395571000.0</v>
+      </c>
+      <c r="BW42">
+        <v>357953000.0</v>
+      </c>
+      <c r="BX42">
+        <v>303809000.0</v>
+      </c>
+      <c r="BY42">
+        <v>302095000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>298659000.0</v>
+      </c>
+      <c r="CA42">
+        <v>283440000.0</v>
+      </c>
+      <c r="CB42">
+        <v>181059000.0</v>
+      </c>
+      <c r="CC42">
+        <v>97567000.0</v>
+      </c>
+      <c r="CD42">
+        <v>97136000.0</v>
+      </c>
+      <c r="CE42">
+        <v>97026000.0</v>
+      </c>
+      <c r="CF42">
+        <v>96955000.0</v>
+      </c>
+      <c r="CG42">
+        <v>96955000.0</v>
+      </c>
+      <c r="CH42">
+        <v>96955000.0</v>
+      </c>
+      <c r="CI42">
+        <v>96955000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>96948000.0</v>
+      </c>
+      <c r="CK42"/>
+      <c r="CL42">
+        <v>-26095000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:90">
+      <c r="A43" t="s">
+        <v>64</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+    </row>
+    <row r="44" spans="1:90">
+      <c r="A44" t="s">
+        <v>65</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+    </row>
+    <row r="45" spans="1:90">
+      <c r="A45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+    </row>
+    <row r="46" spans="1:90">
+      <c r="A46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46">
+        <v>27126000.0</v>
+      </c>
+      <c r="AJ46"/>
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46"/>
+      <c r="AN46"/>
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46"/>
+      <c r="AR46">
+        <v>579300000.0</v>
+      </c>
+      <c r="AS46"/>
+      <c r="AT46">
+        <v>604380000.0</v>
+      </c>
+      <c r="AU46"/>
+      <c r="AV46"/>
+      <c r="AW46">
+        <v>623285000.0</v>
+      </c>
+      <c r="AX46">
+        <v>625525000.0</v>
+      </c>
+      <c r="AY46"/>
+      <c r="AZ46">
+        <v>631639000.0</v>
+      </c>
+      <c r="BA46">
+        <v>638727000.0</v>
+      </c>
+      <c r="BB46">
+        <v>657270000.0</v>
+      </c>
+      <c r="BC46"/>
+      <c r="BD46">
+        <v>665529000.0</v>
+      </c>
+      <c r="BE46">
+        <v>682619000.0</v>
+      </c>
+      <c r="BF46">
+        <v>696339000.0</v>
+      </c>
+      <c r="BG46"/>
+      <c r="BH46">
+        <v>693779000.0</v>
+      </c>
+      <c r="BI46">
+        <v>693742000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>236853000.0</v>
+      </c>
+      <c r="BK46"/>
+      <c r="BL46">
+        <v>232033000.0</v>
+      </c>
+      <c r="BM46">
+        <v>231276000.0</v>
+      </c>
+      <c r="BN46">
+        <v>232115000.0</v>
+      </c>
+      <c r="BO46"/>
+      <c r="BP46">
+        <v>233016000.0</v>
+      </c>
+      <c r="BQ46"/>
+      <c r="BR46">
+        <v>239859000.0</v>
+      </c>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46">
+        <v>242741000.0</v>
+      </c>
+      <c r="BV46">
+        <v>258527000.0</v>
+      </c>
+      <c r="BW46"/>
+      <c r="BX46">
+        <v>862760000.0</v>
+      </c>
+      <c r="BY46">
+        <v>883306000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>298755000.0</v>
+      </c>
+      <c r="CA46"/>
+      <c r="CB46">
+        <v>908538000.0</v>
+      </c>
+      <c r="CC46">
+        <v>919756000.0</v>
+      </c>
+      <c r="CD46">
+        <v>332740000.0</v>
+      </c>
+      <c r="CE46"/>
+      <c r="CF46">
+        <v>947041000.0</v>
+      </c>
+      <c r="CG46">
+        <v>946640000.0</v>
+      </c>
+      <c r="CH46">
+        <v>347125000.0</v>
+      </c>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46">
+        <v>350049000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:90">
+      <c r="A47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+    </row>
+    <row r="48" spans="1:90">
+      <c r="A48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B48">
+        <v>-1377669000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1338656000.0</v>
+      </c>
+      <c r="D48">
+        <v>-1268186000.0</v>
+      </c>
+      <c r="E48">
+        <v>-1253880000.0</v>
+      </c>
+      <c r="F48">
+        <v>-1059336000.0</v>
+      </c>
+      <c r="G48">
+        <v>-828039000.0</v>
+      </c>
+      <c r="H48">
+        <v>-739726000.0</v>
+      </c>
+      <c r="I48">
+        <v>-436279000.0</v>
+      </c>
+      <c r="J48">
+        <v>-456852000.0</v>
+      </c>
+      <c r="K48">
+        <v>-496057000.0</v>
+      </c>
+      <c r="L48">
+        <v>-370566000.0</v>
+      </c>
+      <c r="M48">
+        <v>-352946000.0</v>
+      </c>
+      <c r="N48">
+        <v>-304885000.0</v>
+      </c>
+      <c r="O48">
+        <v>-123958000.0</v>
+      </c>
+      <c r="P48">
+        <v>-107911000.0</v>
+      </c>
+      <c r="Q48">
+        <v>68360000.0</v>
+      </c>
+      <c r="R48">
+        <v>195675000.0</v>
+      </c>
+      <c r="S48">
+        <v>83193000.0</v>
+      </c>
+      <c r="T48">
+        <v>-92978000.0</v>
+      </c>
+      <c r="U48">
+        <v>-210570000.0</v>
+      </c>
+      <c r="V48">
+        <v>-405223000.0</v>
+      </c>
+      <c r="W48">
+        <v>-581628000.0</v>
+      </c>
+      <c r="X48">
+        <v>-915502000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-930930000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-1111178000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-859287000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-781932000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-733964000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-706781000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-10716000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-25689000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-614858000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-59174000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-64446000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-72726000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-54039000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-33719000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-16907000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-11643000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-3623000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-5800000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-4449000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-16514000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-21077000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-20864000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-8891000.0</v>
+      </c>
+      <c r="AV48">
+        <v>17966000.0</v>
+      </c>
+      <c r="AW48">
+        <v>42086000.0</v>
+      </c>
+      <c r="AX48">
+        <v>60284000.0</v>
+      </c>
+      <c r="AY48">
+        <v>68321000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>72745000.0</v>
+      </c>
+      <c r="BA48">
+        <v>82112000.0</v>
+      </c>
+      <c r="BB48">
+        <v>66187000.0</v>
+      </c>
+      <c r="BC48">
+        <v>82817000.0</v>
+      </c>
+      <c r="BD48">
+        <v>46314000.0</v>
+      </c>
+      <c r="BE48">
+        <v>23667000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-1602000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-23806000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-26982000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-21638000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-21202000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-18369000.0</v>
+      </c>
+      <c r="BL48">
+        <v>397100000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-9692000.0</v>
+      </c>
+      <c r="BN48">
+        <v>374836000.0</v>
+      </c>
+      <c r="BO48"/>
+      <c r="BP48">
+        <v>16922000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>24152000.0</v>
+      </c>
+      <c r="BR48">
+        <v>12171000.0</v>
+      </c>
+      <c r="BS48"/>
+      <c r="BT48">
+        <v>1508000.0</v>
+      </c>
+      <c r="BU48">
+        <v>1508000.0</v>
+      </c>
+      <c r="BV48">
+        <v>-315000.0</v>
+      </c>
+      <c r="BW48">
+        <v>-2767000.0</v>
+      </c>
+      <c r="BX48">
+        <v>-4057000.0</v>
+      </c>
+      <c r="BY48">
+        <v>-4092000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-4688000.0</v>
+      </c>
+      <c r="CA48">
+        <v>-4037000.0</v>
+      </c>
+      <c r="CB48">
+        <v>-1266000.0</v>
+      </c>
+      <c r="CC48">
+        <v>319000.0</v>
+      </c>
+      <c r="CD48">
+        <v>-275000.0</v>
+      </c>
+      <c r="CE48">
+        <v>-286000.0</v>
+      </c>
+      <c r="CF48">
+        <v>-351000.0</v>
+      </c>
+      <c r="CG48">
+        <v>-337000.0</v>
+      </c>
+      <c r="CH48">
+        <v>-449000.0</v>
+      </c>
+      <c r="CI48">
+        <v>-10000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>-534000.0</v>
+      </c>
+      <c r="CK48"/>
+      <c r="CL48">
+        <v>577793000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:90">
+      <c r="A49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>-304885000.0</v>
+      </c>
+      <c r="O49">
+        <v>-123958000.0</v>
+      </c>
+      <c r="P49">
+        <v>-107911000.0</v>
+      </c>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+    </row>
+    <row r="50" spans="1:90">
+      <c r="A50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
+        <v>174454000.0</v>
+      </c>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
+        <v>101622000.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>2311809000.0</v>
+      </c>
+      <c r="AH50">
+        <v>2374657000.0</v>
+      </c>
+      <c r="AI50">
+        <v>85302000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>2579992000.0</v>
+      </c>
+      <c r="AK50">
+        <v>50657000.0</v>
+      </c>
+      <c r="AL50">
+        <v>2639929000.0</v>
+      </c>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50">
+        <v>167359000.0</v>
+      </c>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50">
+        <v>150000000.0</v>
+      </c>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
+        <v>2773051000.0</v>
+      </c>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+    </row>
+    <row r="51" spans="1:90">
+      <c r="A51" t="s">
+        <v>72</v>
+      </c>
+      <c r="B51">
+        <v>1731963000.0</v>
+      </c>
+      <c r="C51">
+        <v>1847696000.0</v>
+      </c>
+      <c r="D51">
+        <v>1921191000.0</v>
+      </c>
+      <c r="E51">
+        <v>2088311000.0</v>
+      </c>
+      <c r="F51">
+        <v>2027992000.0</v>
+      </c>
+      <c r="G51">
+        <v>2058256000.0</v>
+      </c>
+      <c r="H51">
+        <v>2273716000.0</v>
+      </c>
+      <c r="I51">
+        <v>2433911000.0</v>
+      </c>
+      <c r="J51">
+        <v>2483620000.0</v>
+      </c>
+      <c r="K51">
+        <v>2469701000.0</v>
+      </c>
+      <c r="L51">
+        <v>2487474000.0</v>
+      </c>
+      <c r="M51">
+        <v>2584848000.0</v>
+      </c>
+      <c r="N51">
+        <v>2454393000.0</v>
+      </c>
+      <c r="O51">
+        <v>2749473000.0</v>
+      </c>
+      <c r="P51">
+        <v>2793945000.0</v>
+      </c>
+      <c r="Q51">
+        <v>2737276000.0</v>
+      </c>
+      <c r="R51">
+        <v>2588751000.0</v>
+      </c>
+      <c r="S51">
+        <v>2359658000.0</v>
+      </c>
+      <c r="T51">
+        <v>2078550000.0</v>
+      </c>
+      <c r="U51">
+        <v>2232969000.0</v>
+      </c>
+      <c r="V51">
+        <v>2159607000.0</v>
+      </c>
+      <c r="W51">
+        <v>2131765000.0</v>
+      </c>
+      <c r="X51">
+        <v>2161234000.0</v>
+      </c>
+      <c r="Y51">
+        <v>2137667000.0</v>
+      </c>
+      <c r="Z51">
+        <v>2761412000.0</v>
+      </c>
+      <c r="AA51">
+        <v>2797738000.0</v>
+      </c>
+      <c r="AB51">
+        <v>2923217000.0</v>
+      </c>
+      <c r="AC51">
+        <v>2382895000.0</v>
+      </c>
+      <c r="AD51">
+        <v>3143866000.0</v>
+      </c>
+      <c r="AE51">
+        <v>3349802000.0</v>
+      </c>
+      <c r="AF51">
+        <v>2658856000.0</v>
+      </c>
+      <c r="AG51">
+        <v>2311809000.0</v>
+      </c>
+      <c r="AH51">
+        <v>2374657000.0</v>
+      </c>
+      <c r="AI51">
+        <v>2452934000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>2579992000.0</v>
+      </c>
+      <c r="AK51">
+        <v>2642195000.0</v>
+      </c>
+      <c r="AL51">
+        <v>2639929000.0</v>
+      </c>
+      <c r="AM51">
+        <v>2593988000.0</v>
+      </c>
+      <c r="AN51">
+        <v>2619875000.0</v>
+      </c>
+      <c r="AO51">
+        <v>2666939000.0</v>
+      </c>
+      <c r="AP51">
+        <v>2695777000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>2749816000.0</v>
+      </c>
+      <c r="AR51">
+        <v>2819291000.0</v>
+      </c>
+      <c r="AS51">
+        <v>2983736000.0</v>
+      </c>
+      <c r="AT51">
+        <v>2983963000.0</v>
+      </c>
+      <c r="AU51">
+        <v>2858515000.0</v>
+      </c>
+      <c r="AV51">
+        <v>3090755000.0</v>
+      </c>
+      <c r="AW51">
+        <v>2773051000.0</v>
+      </c>
+      <c r="AX51">
+        <v>2692002000.0</v>
+      </c>
+      <c r="AY51">
+        <v>1796221000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>1726239000.0</v>
+      </c>
+      <c r="BA51">
+        <v>1683002000.0</v>
+      </c>
+      <c r="BB51">
+        <v>1394583000.0</v>
+      </c>
+      <c r="BC51">
+        <v>1112493000.0</v>
+      </c>
+      <c r="BD51">
+        <v>836017000.0</v>
+      </c>
+      <c r="BE51">
+        <v>664138000.0</v>
+      </c>
+      <c r="BF51">
+        <v>443965000.0</v>
+      </c>
+      <c r="BG51">
+        <v>574500000.0</v>
+      </c>
+      <c r="BH51">
+        <v>556000000.0</v>
+      </c>
+      <c r="BI51">
+        <v>406700000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>370000000.0</v>
+      </c>
+      <c r="BK51">
+        <v>150000000.0</v>
+      </c>
+      <c r="BL51">
+        <v>46600000.0</v>
+      </c>
+      <c r="BM51">
+        <v>100300000.0</v>
+      </c>
+      <c r="BN51">
+        <v>54200000.0</v>
+      </c>
+      <c r="BO51">
+        <v>10000000.0</v>
+      </c>
+      <c r="BP51">
+        <v>34188000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>124800000.0</v>
+      </c>
+      <c r="BR51">
+        <v>137567000.0</v>
+      </c>
+      <c r="BS51">
+        <v>138700000.0</v>
+      </c>
+      <c r="BT51">
+        <v>131700000.0</v>
+      </c>
+      <c r="BU51">
+        <v>91167000.0</v>
+      </c>
+      <c r="BV51">
+        <v>181334000.0</v>
+      </c>
+      <c r="BW51">
+        <v>214084000.0</v>
+      </c>
+      <c r="BX51">
+        <v>119924000.0</v>
+      </c>
+      <c r="BY51">
+        <v>268975000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>11928000.0</v>
+      </c>
+      <c r="CA51"/>
+      <c r="CB51">
+        <v>269904000.0</v>
+      </c>
+      <c r="CC51">
+        <v>28500000.0</v>
+      </c>
+      <c r="CD51">
+        <v>468982000.0</v>
+      </c>
+      <c r="CE51"/>
+      <c r="CF51">
+        <v>409495000.0</v>
+      </c>
+      <c r="CG51">
+        <v>408071000.0</v>
+      </c>
+      <c r="CH51">
+        <v>101060000.0</v>
+      </c>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51">
+        <v>160733000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:90">
+      <c r="A52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52">
+        <v>20130000.0</v>
+      </c>
+      <c r="C52">
+        <v>29418000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
+        <v>38147000.0</v>
+      </c>
+      <c r="F52"/>
+      <c r="G52">
+        <v>156002000.0</v>
+      </c>
+      <c r="H52">
+        <v>155759000.0</v>
+      </c>
+      <c r="I52">
+        <v>157667000.0</v>
+      </c>
+      <c r="J52">
+        <v>155283000.0</v>
+      </c>
+      <c r="K52">
+        <v>81902000.0</v>
+      </c>
+      <c r="L52">
+        <v>81902000.0</v>
+      </c>
+      <c r="M52">
+        <v>154591000.0</v>
+      </c>
+      <c r="N52">
+        <v>154366000.0</v>
+      </c>
+      <c r="O52">
+        <v>908449000.0</v>
+      </c>
+      <c r="P52">
+        <v>953776000.0</v>
+      </c>
+      <c r="Q52">
+        <v>214192000.0</v>
+      </c>
+      <c r="R52">
+        <v>213875000.0</v>
+      </c>
+      <c r="S52">
+        <v>213563000.0</v>
+      </c>
+      <c r="T52">
+        <v>213253000.0</v>
+      </c>
+      <c r="U52">
+        <v>263100000.0</v>
+      </c>
+      <c r="V52">
+        <v>262755000.0</v>
+      </c>
+      <c r="W52">
+        <v>357601000.0</v>
+      </c>
+      <c r="X52">
+        <v>422171000.0</v>
+      </c>
+      <c r="Y52"/>
+      <c r="Z52">
+        <v>577391000.0</v>
+      </c>
+      <c r="AA52">
+        <v>657104000.0</v>
+      </c>
+      <c r="AB52">
+        <v>694701000.0</v>
+      </c>
+      <c r="AC52"/>
+      <c r="AD52">
+        <v>763245000.0</v>
+      </c>
+      <c r="AE52">
+        <v>798011000.0</v>
+      </c>
+      <c r="AF52">
+        <v>810138000.0</v>
+      </c>
+      <c r="AG52">
+        <v>2311809000.0</v>
+      </c>
+      <c r="AH52">
+        <v>805092000.0</v>
+      </c>
+      <c r="AI52">
+        <v>85302000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>938716000.0</v>
+      </c>
+      <c r="AK52">
+        <v>50657000.0</v>
+      </c>
+      <c r="AL52">
+        <v>910782000.0</v>
+      </c>
+      <c r="AM52">
+        <v>909505000.0</v>
+      </c>
+      <c r="AN52">
+        <v>908240000.0</v>
+      </c>
+      <c r="AO52">
+        <v>167359000.0</v>
+      </c>
+      <c r="AP52">
+        <v>1089000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>1089500000.0</v>
+      </c>
+      <c r="AR52">
+        <v>1239500000.0</v>
+      </c>
+      <c r="AS52">
+        <v>150000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>1239500000.0</v>
+      </c>
+      <c r="AU52">
+        <v>1247500000.0</v>
+      </c>
+      <c r="AV52">
+        <v>1247500000.0</v>
+      </c>
+      <c r="AW52">
+        <v>2000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>347858000.0</v>
+      </c>
+      <c r="AY52">
+        <v>347814000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>347762000.0</v>
+      </c>
+      <c r="BA52">
+        <v>2000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>347682000.0</v>
+      </c>
+      <c r="BC52">
+        <v>100000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>100000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>1254000.0</v>
+      </c>
+      <c r="BF52">
+        <v>121000000.0</v>
+      </c>
+      <c r="BG52">
+        <v>252000000.0</v>
+      </c>
+      <c r="BH52">
+        <v>233500000.0</v>
+      </c>
+      <c r="BI52">
+        <v>84200000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>47500000.0</v>
+      </c>
+      <c r="BK52"/>
+      <c r="BL52">
+        <v>46600000.0</v>
+      </c>
+      <c r="BM52">
+        <v>100300000.0</v>
+      </c>
+      <c r="BN52">
+        <v>54200000.0</v>
+      </c>
+      <c r="BO52">
+        <v>10000000.0</v>
+      </c>
+      <c r="BP52">
+        <v>1079000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>124800000.0</v>
+      </c>
+      <c r="BR52">
+        <v>137567000.0</v>
+      </c>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52">
+        <v>91167000.0</v>
+      </c>
+      <c r="BV52">
+        <v>90667000.0</v>
+      </c>
+      <c r="BW52">
+        <v>107042000.0</v>
+      </c>
+      <c r="BX52">
+        <v>59962000.0</v>
+      </c>
+      <c r="BY52">
+        <v>3469000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>5964000.0</v>
+      </c>
+      <c r="CA52"/>
+      <c r="CB52">
+        <v>2686000.0</v>
+      </c>
+      <c r="CC52">
+        <v>28500000.0</v>
+      </c>
+      <c r="CD52">
+        <v>423572000.0</v>
+      </c>
+      <c r="CE52"/>
+      <c r="CF52">
+        <v>144164000.0</v>
+      </c>
+      <c r="CG52">
+        <v>144461000.0</v>
+      </c>
+      <c r="CH52">
+        <v>40882000.0</v>
+      </c>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52">
+        <v>117063000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:90">
+      <c r="A53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53">
+        <v>1398353000.0</v>
+      </c>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
+        <v>2736000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
+        <v>4320000.0</v>
+      </c>
+      <c r="L53">
+        <v>4575000.0</v>
+      </c>
+      <c r="M53"/>
+      <c r="N53">
+        <v>4442000.0</v>
+      </c>
+      <c r="O53">
+        <v>3457698000.0</v>
+      </c>
+      <c r="P53">
+        <v>7582665000.0</v>
+      </c>
+      <c r="Q53">
+        <v>7602510000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53">
+        <v>3057923000.0</v>
+      </c>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53">
+        <v>15579000.0</v>
+      </c>
+      <c r="AS53"/>
+      <c r="AT53">
+        <v>30600000.0</v>
+      </c>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53">
+        <v>23961000.0</v>
+      </c>
+      <c r="AX53">
+        <v>31295000.0</v>
+      </c>
+      <c r="AY53">
+        <v>-220850000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>-151995000.0</v>
+      </c>
+      <c r="BA53">
+        <v>21696000.0</v>
+      </c>
+      <c r="BB53">
+        <v>-253332000.0</v>
+      </c>
+      <c r="BC53">
+        <v>-430945000.0</v>
+      </c>
+      <c r="BD53">
+        <v>-182158000.0</v>
+      </c>
+      <c r="BE53">
+        <v>21021000.0</v>
+      </c>
+      <c r="BF53">
+        <v>58025000.0</v>
+      </c>
+      <c r="BG53">
+        <v>60705000.0</v>
+      </c>
+      <c r="BH53">
+        <v>48218000.0</v>
+      </c>
+      <c r="BI53">
+        <v>59903000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>94919000.0</v>
+      </c>
+      <c r="BK53">
+        <v>132194000.0</v>
+      </c>
+      <c r="BL53">
+        <v>-21040000.0</v>
+      </c>
+      <c r="BM53">
+        <v>68871000.0</v>
+      </c>
+      <c r="BN53">
+        <v>-23011000.0</v>
+      </c>
+      <c r="BO53"/>
+      <c r="BP53">
+        <v>1743091000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>98735000.0</v>
+      </c>
+      <c r="BR53">
+        <v>39254000.0</v>
+      </c>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53">
+        <v>1692892000.0</v>
+      </c>
+      <c r="BV53">
+        <v>456405000.0</v>
+      </c>
+      <c r="BW53">
+        <v>464819000.0</v>
+      </c>
+      <c r="BX53">
+        <v>363605000.0</v>
+      </c>
+      <c r="BY53">
+        <v>369982000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>310837000.0</v>
+      </c>
+      <c r="CA53">
+        <v>294067000.0</v>
+      </c>
+      <c r="CB53">
+        <v>190410000.0</v>
+      </c>
+      <c r="CC53">
+        <v>135577000.0</v>
+      </c>
+      <c r="CD53">
+        <v>60196000.0</v>
+      </c>
+      <c r="CE53">
+        <v>104657000.0</v>
+      </c>
+      <c r="CF53">
+        <v>63962000.0</v>
+      </c>
+      <c r="CG53">
+        <v>64366000.0</v>
+      </c>
+      <c r="CH53">
+        <v>85361000.0</v>
+      </c>
+      <c r="CI53">
+        <v>85775000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>97027000.0</v>
+      </c>
+      <c r="CK53"/>
+      <c r="CL53">
+        <v>1473013000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:90">
+      <c r="A54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+    </row>
+    <row r="55" spans="1:90">
+      <c r="A55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55">
+        <v>6383972000.0</v>
+      </c>
+      <c r="C55">
+        <v>6534578000.0</v>
+      </c>
+      <c r="D55">
+        <v>6641870000.0</v>
+      </c>
+      <c r="E55">
+        <v>6804938000.0</v>
+      </c>
+      <c r="F55">
+        <v>6996312000.0</v>
+      </c>
+      <c r="G55">
+        <v>7234855000.0</v>
+      </c>
+      <c r="H55">
+        <v>7592705000.0</v>
+      </c>
+      <c r="I55">
+        <v>7857092000.0</v>
+      </c>
+      <c r="J55">
+        <v>7905794000.0</v>
+      </c>
+      <c r="K55">
+        <v>7781214000.0</v>
+      </c>
+      <c r="L55">
+        <v>7853828000.0</v>
+      </c>
+      <c r="M55">
+        <v>7861666000.0</v>
+      </c>
+      <c r="N55">
+        <v>7701533000.0</v>
+      </c>
+      <c r="O55">
+        <v>7890413000.0</v>
+      </c>
+      <c r="P55">
+        <v>7662216000.0</v>
+      </c>
+      <c r="Q55">
+        <v>7663423000.0</v>
+      </c>
+      <c r="R55">
+        <v>7495685000.0</v>
+      </c>
+      <c r="S55">
+        <v>7074649000.0</v>
+      </c>
+      <c r="T55">
+        <v>6497948000.0</v>
+      </c>
+      <c r="U55">
+        <v>6303092000.0</v>
+      </c>
+      <c r="V55">
+        <v>6005488000.0</v>
+      </c>
+      <c r="W55">
+        <v>5700754000.0</v>
+      </c>
+      <c r="X55">
+        <v>5438070000.0</v>
+      </c>
+      <c r="Y55">
+        <v>5300163000.0</v>
+      </c>
+      <c r="Z55">
+        <v>5217596000.0</v>
+      </c>
+      <c r="AA55">
+        <v>5432293000.0</v>
+      </c>
+      <c r="AB55">
+        <v>5585098000.0</v>
+      </c>
+      <c r="AC55">
+        <v>5800063000.0</v>
+      </c>
+      <c r="AD55">
+        <v>5848447000.0</v>
+      </c>
+      <c r="AE55">
+        <v>5969867000.0</v>
+      </c>
+      <c r="AF55">
+        <v>6199482000.0</v>
+      </c>
+      <c r="AG55">
+        <v>5838820000.0</v>
+      </c>
+      <c r="AH55">
+        <v>5851145000.0</v>
+      </c>
+      <c r="AI55">
+        <v>5917513000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>5979102000.0</v>
+      </c>
+      <c r="AK55">
+        <v>6172789000.0</v>
+      </c>
+      <c r="AL55">
+        <v>6153104000.0</v>
+      </c>
+      <c r="AM55">
+        <v>6178148000.0</v>
+      </c>
+      <c r="AN55">
+        <v>6259490000.0</v>
+      </c>
+      <c r="AO55">
+        <v>6236181000.0</v>
+      </c>
+      <c r="AP55">
+        <v>6246328000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>6330372000.0</v>
+      </c>
+      <c r="AR55">
+        <v>6570479000.0</v>
+      </c>
+      <c r="AS55">
+        <v>6798054000.0</v>
+      </c>
+      <c r="AT55">
+        <v>6755146000.0</v>
+      </c>
+      <c r="AU55">
+        <v>6716417000.0</v>
+      </c>
+      <c r="AV55">
+        <v>6833065000.0</v>
+      </c>
+      <c r="AW55">
+        <v>6477269000.0</v>
+      </c>
+      <c r="AX55">
+        <v>6352862000.0</v>
+      </c>
+      <c r="AY55">
+        <v>5194022000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>4783571000.0</v>
+      </c>
+      <c r="BA55">
+        <v>4448217000.0</v>
+      </c>
+      <c r="BB55">
+        <v>4047017000.0</v>
+      </c>
+      <c r="BC55">
+        <v>3529721000.0</v>
+      </c>
+      <c r="BD55">
+        <v>2912597000.0</v>
+      </c>
+      <c r="BE55">
+        <v>2255254000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1816009000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1802222000.0</v>
+      </c>
+      <c r="BH55">
+        <v>1727547000.0</v>
+      </c>
+      <c r="BI55">
+        <v>1549317000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1338862000.0</v>
+      </c>
+      <c r="BK55">
+        <v>1076095000.0</v>
+      </c>
+      <c r="BL55">
+        <v>870600000.0</v>
+      </c>
+      <c r="BM55">
+        <v>832695000.0</v>
+      </c>
+      <c r="BN55">
+        <v>750527000.0</v>
+      </c>
+      <c r="BO55">
+        <v>689080000.0</v>
+      </c>
+      <c r="BP55">
+        <v>615495000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>667025000.0</v>
+      </c>
+      <c r="BR55">
+        <v>602806000.0</v>
+      </c>
+      <c r="BS55">
+        <v>587977000.0</v>
+      </c>
+      <c r="BT55">
+        <v>587718000.0</v>
+      </c>
+      <c r="BU55">
+        <v>541778000.0</v>
+      </c>
+      <c r="BV55">
+        <v>480007000.0</v>
+      </c>
+      <c r="BW55">
+        <v>475229000.0</v>
+      </c>
+      <c r="BX55">
+        <v>369741000.0</v>
+      </c>
+      <c r="BY55">
+        <v>376502000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>314561000.0</v>
+      </c>
+      <c r="CA55">
+        <v>298430000.0</v>
+      </c>
+      <c r="CB55">
+        <v>194089000.0</v>
+      </c>
+      <c r="CC55">
+        <v>138480000.0</v>
+      </c>
+      <c r="CD55">
+        <v>106082000.0</v>
+      </c>
+      <c r="CE55">
+        <v>105384000.0</v>
+      </c>
+      <c r="CF55">
+        <v>104072000.0</v>
+      </c>
+      <c r="CG55">
+        <v>103909000.0</v>
+      </c>
+      <c r="CH55">
+        <v>98446000.0</v>
+      </c>
+      <c r="CI55">
+        <v>98878000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>97801000.0</v>
+      </c>
+      <c r="CK55">
+        <v>1000.0</v>
+      </c>
+      <c r="CL55">
+        <v>658720000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:90">
+      <c r="A56" t="s">
+        <v>77</v>
+      </c>
+      <c r="B56">
+        <v>62401000.0</v>
+      </c>
+      <c r="C56">
+        <v>35482000.0</v>
+      </c>
+      <c r="D56">
+        <v>84595000.0</v>
+      </c>
+      <c r="E56">
+        <v>47994000.0</v>
+      </c>
+      <c r="F56">
+        <v>53774000.0</v>
+      </c>
+      <c r="G56">
+        <v>58893000.0</v>
+      </c>
+      <c r="H56">
+        <v>90960000.0</v>
+      </c>
+      <c r="I56">
+        <v>111900000.0</v>
+      </c>
+      <c r="J56">
+        <v>81531000.0</v>
+      </c>
+      <c r="K56">
+        <v>131091000.0</v>
+      </c>
+      <c r="L56">
+        <v>97530000.0</v>
+      </c>
+      <c r="M56">
+        <v>116092000.0</v>
+      </c>
+      <c r="N56">
+        <v>65092000.0</v>
+      </c>
+      <c r="O56">
+        <v>3527784000.0</v>
+      </c>
+      <c r="P56">
+        <v>20090000.0</v>
+      </c>
+      <c r="Q56">
+        <v>45915000.0</v>
+      </c>
+      <c r="R56">
+        <v>54250000.0</v>
+      </c>
+      <c r="S56">
+        <v>61934000.0</v>
+      </c>
+      <c r="T56">
+        <v>56296000.0</v>
+      </c>
+      <c r="U56">
+        <v>90173000.0</v>
+      </c>
+      <c r="V56">
+        <v>114650000.0</v>
+      </c>
+      <c r="W56">
+        <v>67302000.0</v>
+      </c>
+      <c r="X56">
+        <v>43089000.0</v>
+      </c>
+      <c r="Y56">
+        <v>58690000.0</v>
+      </c>
+      <c r="Z56">
+        <v>16376000.0</v>
+      </c>
+      <c r="AA56">
+        <v>15171000.0</v>
+      </c>
+      <c r="AB56">
+        <v>16847000.0</v>
+      </c>
+      <c r="AC56">
+        <v>137981000.0</v>
+      </c>
+      <c r="AD56">
+        <v>18537000.0</v>
+      </c>
+      <c r="AE56">
+        <v>8568000.0</v>
+      </c>
+      <c r="AF56">
+        <v>254597000.0</v>
+      </c>
+      <c r="AG56">
+        <v>109509000.0</v>
+      </c>
+      <c r="AH56">
+        <v>128624000.0</v>
+      </c>
+      <c r="AI56">
+        <v>492987000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>287899000.0</v>
+      </c>
+      <c r="AK56">
+        <v>329705000.0</v>
+      </c>
+      <c r="AL56">
+        <v>122875000.0</v>
+      </c>
+      <c r="AM56">
+        <v>235008000.0</v>
+      </c>
+      <c r="AN56">
+        <v>143060000.0</v>
+      </c>
+      <c r="AO56">
+        <v>330948000.0</v>
+      </c>
+      <c r="AP56">
+        <v>190286000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>96712000.0</v>
+      </c>
+      <c r="AR56">
+        <v>87839000.0</v>
+      </c>
+      <c r="AS56">
+        <v>134076000.0</v>
+      </c>
+      <c r="AT56">
+        <v>91457000.0</v>
+      </c>
+      <c r="AU56">
+        <v>129856000.0</v>
+      </c>
+      <c r="AV56">
+        <v>514199000.0</v>
+      </c>
+      <c r="AW56">
+        <v>161637000.0</v>
+      </c>
+      <c r="AX56">
+        <v>299717000.0</v>
+      </c>
+      <c r="AY56">
+        <v>41682000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>34246000.0</v>
+      </c>
+      <c r="BA56">
+        <v>231036000.0</v>
+      </c>
+      <c r="BB56">
+        <v>43835000.0</v>
+      </c>
+      <c r="BC56">
+        <v>21397000.0</v>
+      </c>
+      <c r="BD56">
+        <v>35409000.0</v>
+      </c>
+      <c r="BE56">
+        <v>18249000.0</v>
+      </c>
+      <c r="BF56">
+        <v>107250000.0</v>
+      </c>
+      <c r="BG56">
+        <v>73209000.0</v>
+      </c>
+      <c r="BH56">
+        <v>60448000.0</v>
+      </c>
+      <c r="BI56">
+        <v>71032000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>109159000.0</v>
+      </c>
+      <c r="BK56">
+        <v>145235000.0</v>
+      </c>
+      <c r="BL56">
+        <v>18849000.0</v>
+      </c>
+      <c r="BM56">
+        <v>76099000.0</v>
+      </c>
+      <c r="BN56">
+        <v>25033000.0</v>
+      </c>
+      <c r="BO56">
+        <v>11101000.0</v>
+      </c>
+      <c r="BP56">
+        <v>19554000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>112906000.0</v>
+      </c>
+      <c r="BR56">
+        <v>47765000.0</v>
+      </c>
+      <c r="BS56">
+        <v>8360000.0</v>
+      </c>
+      <c r="BT56">
+        <v>8341000.0</v>
+      </c>
+      <c r="BU56">
+        <v>11248000.0</v>
+      </c>
+      <c r="BV56">
+        <v>478091000.0</v>
+      </c>
+      <c r="BW56">
+        <v>473127000.0</v>
+      </c>
+      <c r="BX56">
+        <v>367125000.0</v>
+      </c>
+      <c r="BY56">
+        <v>374751000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>314011000.0</v>
+      </c>
+      <c r="CA56">
+        <v>297618000.0</v>
+      </c>
+      <c r="CB56">
+        <v>192993000.0</v>
+      </c>
+      <c r="CC56">
+        <v>138016000.0</v>
+      </c>
+      <c r="CD56">
+        <v>61668000.0</v>
+      </c>
+      <c r="CE56">
+        <v>105165000.0</v>
+      </c>
+      <c r="CF56">
+        <v>74075000.0</v>
+      </c>
+      <c r="CG56">
+        <v>74360000.0</v>
+      </c>
+      <c r="CH56">
+        <v>98303000.0</v>
+      </c>
+      <c r="CI56">
+        <v>98665000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>97502000.0</v>
+      </c>
+      <c r="CK56"/>
+      <c r="CL56">
+        <v>308671000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:90">
+      <c r="A57" t="s">
+        <v>78</v>
+      </c>
+      <c r="B57">
+        <v>20130000.0</v>
+      </c>
+      <c r="C57">
+        <v>100598000.0</v>
+      </c>
+      <c r="D57">
+        <v>88031000.0</v>
+      </c>
+      <c r="E57">
+        <v>93950000.0</v>
+      </c>
+      <c r="F57">
+        <v>86507000.0</v>
+      </c>
+      <c r="G57">
+        <v>101822000.0</v>
+      </c>
+      <c r="H57">
+        <v>48060000.0</v>
+      </c>
+      <c r="I57">
+        <v>47098000.0</v>
+      </c>
+      <c r="J57">
+        <v>45901000.0</v>
+      </c>
+      <c r="K57">
+        <v>55012000.0</v>
+      </c>
+      <c r="L57">
+        <v>45101000.0</v>
+      </c>
+      <c r="M57">
+        <v>53717000.0</v>
+      </c>
+      <c r="N57">
+        <v>154366000.0</v>
+      </c>
+      <c r="O57">
+        <v>908449000.0</v>
+      </c>
+      <c r="P57">
+        <v>43262000.0</v>
+      </c>
+      <c r="Q57">
+        <v>50326000.0</v>
+      </c>
+      <c r="R57">
+        <v>43030000.0</v>
+      </c>
+      <c r="S57">
+        <v>50313000.0</v>
+      </c>
+      <c r="T57">
+        <v>38466000.0</v>
+      </c>
+      <c r="U57">
+        <v>50672000.0</v>
+      </c>
+      <c r="V57">
+        <v>39980000.0</v>
+      </c>
+      <c r="W57">
+        <v>50233000.0</v>
+      </c>
+      <c r="X57">
+        <v>40101000.0</v>
+      </c>
+      <c r="Y57">
+        <v>51478000.0</v>
+      </c>
+      <c r="Z57">
+        <v>42019000.0</v>
+      </c>
+      <c r="AA57">
+        <v>52892000.0</v>
+      </c>
+      <c r="AB57">
+        <v>44406000.0</v>
+      </c>
+      <c r="AC57">
+        <v>56132000.0</v>
+      </c>
+      <c r="AD57">
+        <v>47439000.0</v>
+      </c>
+      <c r="AE57">
+        <v>54938000.0</v>
+      </c>
+      <c r="AF57">
+        <v>49279000.0</v>
+      </c>
+      <c r="AG57">
+        <v>55606000.0</v>
+      </c>
+      <c r="AH57">
+        <v>51347000.0</v>
+      </c>
+      <c r="AI57">
+        <v>60839000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>54943000.0</v>
+      </c>
+      <c r="AK57">
+        <v>68635000.0</v>
+      </c>
+      <c r="AL57">
+        <v>63752000.0</v>
+      </c>
+      <c r="AM57">
+        <v>68334000.0</v>
+      </c>
+      <c r="AN57">
+        <v>62922000.0</v>
+      </c>
+      <c r="AO57">
+        <v>70562000.0</v>
+      </c>
+      <c r="AP57">
+        <v>63399000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>70423000.0</v>
+      </c>
+      <c r="AR57">
+        <v>65240000.0</v>
+      </c>
+      <c r="AS57">
+        <v>69582000.0</v>
+      </c>
+      <c r="AT57">
+        <v>65273000.0</v>
+      </c>
+      <c r="AU57">
+        <v>80397000.0</v>
+      </c>
+      <c r="AV57">
+        <v>74468000.0</v>
+      </c>
+      <c r="AW57">
+        <v>75302000.0</v>
+      </c>
+      <c r="AX57">
+        <v>59582000.0</v>
+      </c>
+      <c r="AY57">
+        <v>59982000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>48603000.0</v>
+      </c>
+      <c r="BA57">
+        <v>51683000.0</v>
+      </c>
+      <c r="BB57">
+        <v>41535000.0</v>
+      </c>
+      <c r="BC57">
+        <v>23669000.0</v>
+      </c>
+      <c r="BD57">
+        <v>17597000.0</v>
+      </c>
+      <c r="BE57">
+        <v>20903000.0</v>
+      </c>
+      <c r="BF57">
+        <v>174238000.0</v>
+      </c>
+      <c r="BG57">
+        <v>307238000.0</v>
+      </c>
+      <c r="BH57">
+        <v>266271000.0</v>
+      </c>
+      <c r="BI57">
+        <v>112460000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>103441000.0</v>
+      </c>
+      <c r="BK57">
+        <v>22905000.0</v>
+      </c>
+      <c r="BL57">
+        <v>66738000.0</v>
+      </c>
+      <c r="BM57">
+        <v>122010000.0</v>
+      </c>
+      <c r="BN57">
+        <v>99475000.0</v>
+      </c>
+      <c r="BO57">
+        <v>51345000.0</v>
+      </c>
+      <c r="BP57">
+        <v>8249000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>134429000.0</v>
+      </c>
+      <c r="BR57">
+        <v>158782000.0</v>
+      </c>
+      <c r="BS57">
+        <v>147080000.0</v>
+      </c>
+      <c r="BT57">
+        <v>142330000.0</v>
+      </c>
+      <c r="BU57">
+        <v>112155000.0</v>
+      </c>
+      <c r="BV57">
+        <v>97160000.0</v>
+      </c>
+      <c r="BW57">
+        <v>117488000.0</v>
+      </c>
+      <c r="BX57">
+        <v>59962000.0</v>
+      </c>
+      <c r="BY57">
+        <v>71312000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>5964000.0</v>
+      </c>
+      <c r="CA57">
+        <v>2531000.0</v>
+      </c>
+      <c r="CB57">
+        <v>610780000.0</v>
+      </c>
+      <c r="CC57">
+        <v>28500000.0</v>
+      </c>
+      <c r="CD57">
+        <v>319818000.0</v>
+      </c>
+      <c r="CE57"/>
+      <c r="CF57">
+        <v>744065000.0</v>
+      </c>
+      <c r="CG57">
+        <v>771828000.0</v>
+      </c>
+      <c r="CH57">
+        <v>412032000.0</v>
+      </c>
+      <c r="CI57">
+        <v>581000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>595000.0</v>
+      </c>
+      <c r="CK57"/>
+      <c r="CL57">
+        <v>503308000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:90">
+      <c r="A58" t="s">
+        <v>79</v>
+      </c>
+      <c r="B58">
+        <v>1816573000.0</v>
+      </c>
+      <c r="C58">
+        <v>3575823000.0</v>
+      </c>
+      <c r="D58">
+        <v>3637080000.0</v>
+      </c>
+      <c r="E58">
+        <v>3816166000.0</v>
+      </c>
+      <c r="F58">
+        <v>3750948000.0</v>
+      </c>
+      <c r="G58">
+        <v>3794819000.0</v>
+      </c>
+      <c r="H58">
+        <v>4081892000.0</v>
+      </c>
+      <c r="I58">
+        <v>4145359000.0</v>
+      </c>
+      <c r="J58">
+        <v>4163575000.0</v>
+      </c>
+      <c r="K58">
+        <v>4097565000.0</v>
+      </c>
+      <c r="L58">
+        <v>4072962000.0</v>
+      </c>
+      <c r="M58">
+        <v>4129001000.0</v>
+      </c>
+      <c r="N58">
+        <v>3902239000.0</v>
+      </c>
+      <c r="O58">
+        <v>3924022000.0</v>
+      </c>
+      <c r="P58">
+        <v>3697794000.0</v>
+      </c>
+      <c r="Q58">
+        <v>3544300000.0</v>
+      </c>
+      <c r="R58">
+        <v>3259674000.0</v>
+      </c>
+      <c r="S58">
+        <v>2934521000.0</v>
+      </c>
+      <c r="T58">
+        <v>2554685000.0</v>
+      </c>
+      <c r="U58">
+        <v>2357575000.0</v>
+      </c>
+      <c r="V58">
+        <v>2303648000.0</v>
+      </c>
+      <c r="W58">
+        <v>2244234000.0</v>
+      </c>
+      <c r="X58">
+        <v>2257043000.0</v>
+      </c>
+      <c r="Y58">
+        <v>2244302000.0</v>
+      </c>
+      <c r="Z58">
+        <v>2284221000.0</v>
+      </c>
+      <c r="AA58">
+        <v>2248428000.0</v>
+      </c>
+      <c r="AB58">
+        <v>2325325000.0</v>
+      </c>
+      <c r="AC58">
+        <v>2493788000.0</v>
+      </c>
+      <c r="AD58">
+        <v>2516632000.0</v>
+      </c>
+      <c r="AE58">
+        <v>2666692000.0</v>
+      </c>
+      <c r="AF58">
+        <v>2768538000.0</v>
+      </c>
+      <c r="AG58">
+        <v>2431773000.0</v>
+      </c>
+      <c r="AH58">
+        <v>2504749000.0</v>
+      </c>
+      <c r="AI58">
+        <v>2569101000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>2692111000.0</v>
+      </c>
+      <c r="AK58">
+        <v>2817837000.0</v>
+      </c>
+      <c r="AL58">
+        <v>2760936000.0</v>
+      </c>
+      <c r="AM58">
+        <v>2723552000.0</v>
+      </c>
+      <c r="AN58">
+        <v>2823881000.0</v>
+      </c>
+      <c r="AO58">
+        <v>2800264000.0</v>
+      </c>
+      <c r="AP58">
+        <v>2823912000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>2898945000.0</v>
+      </c>
+      <c r="AR58">
+        <v>2956458000.0</v>
+      </c>
+      <c r="AS58">
+        <v>3095005000.0</v>
+      </c>
+      <c r="AT58">
+        <v>3060558000.0</v>
+      </c>
+      <c r="AU58">
+        <v>3007340000.0</v>
+      </c>
+      <c r="AV58">
+        <v>3185306000.0</v>
+      </c>
+      <c r="AW58">
+        <v>2859087000.0</v>
+      </c>
+      <c r="AX58">
+        <v>2791486000.0</v>
+      </c>
+      <c r="AY58">
+        <v>1962923000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1873816000.0</v>
+      </c>
+      <c r="BA58">
+        <v>1791723000.0</v>
+      </c>
+      <c r="BB58">
+        <v>1491429000.0</v>
+      </c>
+      <c r="BC58">
+        <v>1203086000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1029271000.0</v>
+      </c>
+      <c r="BE58">
+        <v>743280000.0</v>
+      </c>
+      <c r="BF58">
+        <v>497203000.0</v>
+      </c>
+      <c r="BG58">
+        <v>629738000.0</v>
+      </c>
+      <c r="BH58">
+        <v>588771000.0</v>
+      </c>
+      <c r="BI58">
+        <v>434960000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>425941000.0</v>
+      </c>
+      <c r="BK58">
+        <v>172905000.0</v>
+      </c>
+      <c r="BL58">
+        <v>67776000.0</v>
+      </c>
+      <c r="BM58">
+        <v>121271000.0</v>
+      </c>
+      <c r="BN58">
+        <v>101041000.0</v>
+      </c>
+      <c r="BO58">
+        <v>51603000.0</v>
+      </c>
+      <c r="BP58">
+        <v>8249000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>134429000.0</v>
+      </c>
+      <c r="BR58">
+        <v>158782000.0</v>
+      </c>
+      <c r="BS58">
+        <v>160174000.0</v>
+      </c>
+      <c r="BT58">
+        <v>155979000.0</v>
+      </c>
+      <c r="BU58">
+        <v>112155000.0</v>
+      </c>
+      <c r="BV58">
+        <v>108289000.0</v>
+      </c>
+      <c r="BW58">
+        <v>129405000.0</v>
+      </c>
+      <c r="BX58">
+        <v>67730000.0</v>
+      </c>
+      <c r="BY58">
+        <v>76454000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>12794000.0</v>
+      </c>
+      <c r="CA58">
+        <v>9192000.0</v>
+      </c>
+      <c r="CB58">
+        <v>2915000.0</v>
+      </c>
+      <c r="CC58">
+        <v>30210000.0</v>
+      </c>
+      <c r="CD58">
+        <v>1480000.0</v>
+      </c>
+      <c r="CE58">
+        <v>1731000.0</v>
+      </c>
+      <c r="CF58">
+        <v>1043000.0</v>
+      </c>
+      <c r="CG58">
+        <v>942000.0</v>
+      </c>
+      <c r="CH58">
+        <v>1519000.0</v>
+      </c>
+      <c r="CI58">
+        <v>1926000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>1380000.0</v>
+      </c>
+      <c r="CK58">
+        <v>100000.0</v>
+      </c>
+      <c r="CL58">
+        <v>2179973000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:90">
+      <c r="A59" t="s">
+        <v>80</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+    </row>
+    <row r="60" spans="1:90">
+      <c r="A60" t="s">
+        <v>81</v>
+      </c>
+      <c r="B60">
+        <v>4567399000.0</v>
+      </c>
+      <c r="C60">
+        <v>2958755000.0</v>
+      </c>
+      <c r="D60">
+        <v>3004790000.0</v>
+      </c>
+      <c r="E60">
+        <v>2988772000.0</v>
+      </c>
+      <c r="F60">
+        <v>3245364000.0</v>
+      </c>
+      <c r="G60">
+        <v>3440036000.0</v>
+      </c>
+      <c r="H60">
+        <v>3510813000.0</v>
+      </c>
+      <c r="I60">
+        <v>3711733000.0</v>
+      </c>
+      <c r="J60">
+        <v>3742219000.0</v>
+      </c>
+      <c r="K60">
+        <v>3683649000.0</v>
+      </c>
+      <c r="L60">
+        <v>3780866000.0</v>
+      </c>
+      <c r="M60">
+        <v>3732665000.0</v>
+      </c>
+      <c r="N60">
+        <v>3799294000.0</v>
+      </c>
+      <c r="O60">
+        <v>3966391000.0</v>
+      </c>
+      <c r="P60">
+        <v>3964422000.0</v>
+      </c>
+      <c r="Q60">
+        <v>4119123000.0</v>
+      </c>
+      <c r="R60">
+        <v>4236011000.0</v>
+      </c>
+      <c r="S60">
+        <v>4140128000.0</v>
+      </c>
+      <c r="T60">
+        <v>3943263000.0</v>
+      </c>
+      <c r="U60">
+        <v>3945517000.0</v>
+      </c>
+      <c r="V60">
+        <v>3701840000.0</v>
+      </c>
+      <c r="W60">
+        <v>3456520000.0</v>
+      </c>
+      <c r="X60">
+        <v>3181027000.0</v>
+      </c>
+      <c r="Y60">
+        <v>3055861000.0</v>
+      </c>
+      <c r="Z60">
+        <v>2933375000.0</v>
+      </c>
+      <c r="AA60">
+        <v>3183865000.0</v>
+      </c>
+      <c r="AB60">
+        <v>3259773000.0</v>
+      </c>
+      <c r="AC60">
+        <v>3306275000.0</v>
+      </c>
+      <c r="AD60">
+        <v>3331815000.0</v>
+      </c>
+      <c r="AE60">
+        <v>3303175000.0</v>
+      </c>
+      <c r="AF60">
+        <v>3430944000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3407047000.0</v>
+      </c>
+      <c r="AH60">
+        <v>3346396000.0</v>
+      </c>
+      <c r="AI60">
+        <v>3348412000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>3286991000.0</v>
+      </c>
+      <c r="AK60">
+        <v>3354952000.0</v>
+      </c>
+      <c r="AL60">
+        <v>3392168000.0</v>
+      </c>
+      <c r="AM60">
+        <v>3454596000.0</v>
+      </c>
+      <c r="AN60">
+        <v>3435609000.0</v>
+      </c>
+      <c r="AO60">
+        <v>3435917000.0</v>
+      </c>
+      <c r="AP60">
+        <v>3422416000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>3431427000.0</v>
+      </c>
+      <c r="AR60">
+        <v>3614021000.0</v>
+      </c>
+      <c r="AS60">
+        <v>3703049000.0</v>
+      </c>
+      <c r="AT60">
+        <v>3694588000.0</v>
+      </c>
+      <c r="AU60">
+        <v>3709077000.0</v>
+      </c>
+      <c r="AV60">
+        <v>3647759000.0</v>
+      </c>
+      <c r="AW60">
+        <v>3618182000.0</v>
+      </c>
+      <c r="AX60">
+        <v>3561376000.0</v>
+      </c>
+      <c r="AY60">
+        <v>3231099000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>2909755000.0</v>
+      </c>
+      <c r="BA60">
+        <v>2656494000.0</v>
+      </c>
+      <c r="BB60">
+        <v>2555588000.0</v>
+      </c>
+      <c r="BC60">
+        <v>2326635000.0</v>
+      </c>
+      <c r="BD60">
+        <v>1883326000.0</v>
+      </c>
+      <c r="BE60">
+        <v>1511974000.0</v>
+      </c>
+      <c r="BF60">
+        <v>1318806000.0</v>
+      </c>
+      <c r="BG60">
+        <v>1172484000.0</v>
+      </c>
+      <c r="BH60">
+        <v>1138776000.0</v>
+      </c>
+      <c r="BI60">
+        <v>1114357000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>912921000.0</v>
+      </c>
+      <c r="BK60">
+        <v>903190000.0</v>
+      </c>
+      <c r="BL60">
+        <v>802824000.0</v>
+      </c>
+      <c r="BM60">
+        <v>711424000.0</v>
+      </c>
+      <c r="BN60">
+        <v>649486000.0</v>
+      </c>
+      <c r="BO60">
+        <v>637477000.0</v>
+      </c>
+      <c r="BP60">
+        <v>607246000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>532596000.0</v>
+      </c>
+      <c r="BR60">
+        <v>444024000.0</v>
+      </c>
+      <c r="BS60">
+        <v>427803000.0</v>
+      </c>
+      <c r="BT60">
+        <v>431739000.0</v>
+      </c>
+      <c r="BU60">
+        <v>429623000.0</v>
+      </c>
+      <c r="BV60">
+        <v>371718000.0</v>
+      </c>
+      <c r="BW60">
+        <v>345824000.0</v>
+      </c>
+      <c r="BX60">
+        <v>302011000.0</v>
+      </c>
+      <c r="BY60">
+        <v>300048000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>301767000.0</v>
+      </c>
+      <c r="CA60">
+        <v>289238000.0</v>
+      </c>
+      <c r="CB60">
+        <v>191174000.0</v>
+      </c>
+      <c r="CC60">
+        <v>108270000.0</v>
+      </c>
+      <c r="CD60">
+        <v>104602000.0</v>
+      </c>
+      <c r="CE60">
+        <v>103653000.0</v>
+      </c>
+      <c r="CF60">
+        <v>103029000.0</v>
+      </c>
+      <c r="CG60">
+        <v>102967000.0</v>
+      </c>
+      <c r="CH60">
+        <v>96927000.0</v>
+      </c>
+      <c r="CI60">
+        <v>96952000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>96421000.0</v>
+      </c>
+      <c r="CK60"/>
+      <c r="CL60">
+        <v>615594000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:90">
+      <c r="A61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+    </row>
+    <row r="62" spans="1:90">
+      <c r="A62" t="s">
+        <v>83</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62">
+        <v>-1327760000.0</v>
+      </c>
+      <c r="O62">
+        <v>-1207553000.0</v>
+      </c>
+      <c r="P62">
+        <v>-943258000.0</v>
+      </c>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:V32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
+      <c r="A2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B2">
+        <v>130108000.0</v>
+      </c>
+      <c r="C2">
+        <v>146447000.0</v>
+      </c>
+      <c r="D2">
+        <v>148204000.0</v>
+      </c>
+      <c r="E2">
+        <v>117416000.0</v>
+      </c>
+      <c r="F2">
+        <v>17924000.0</v>
+      </c>
+      <c r="G2">
+        <v>176967000.0</v>
+      </c>
+      <c r="H2">
+        <v>356612000.0</v>
+      </c>
+      <c r="I2">
+        <v>155039000.0</v>
+      </c>
+      <c r="J2">
+        <v>143088000.0</v>
+      </c>
+      <c r="K2">
+        <v>146859000.0</v>
+      </c>
+      <c r="L2">
+        <v>149525000.0</v>
+      </c>
+      <c r="M2">
+        <v>112056000.0</v>
+      </c>
+      <c r="N2">
+        <v>76341000.0</v>
+      </c>
+      <c r="O2">
+        <v>38534000.0</v>
+      </c>
+      <c r="P2">
+        <v>46051000.0</v>
+      </c>
+      <c r="Q2">
+        <v>30542000.0</v>
+      </c>
+      <c r="R2">
+        <v>26705000.0</v>
+      </c>
+      <c r="S2">
+        <v>20199000.0</v>
+      </c>
+      <c r="T2">
+        <v>1903000.0</v>
+      </c>
+      <c r="U2">
+        <v>642000.0</v>
+      </c>
+      <c r="V2">
+        <v>1333296000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B3">
+        <v>-487115000.0</v>
+      </c>
+      <c r="C3">
+        <v>-580082000.0</v>
+      </c>
+      <c r="D3">
+        <v>-569133000.0</v>
+      </c>
+      <c r="E3">
+        <v>-12437000.0</v>
+      </c>
+      <c r="F3">
+        <v>-9743000.0</v>
+      </c>
+      <c r="G3">
+        <v>-414062000.0</v>
+      </c>
+      <c r="H3">
+        <v>-470090000.0</v>
+      </c>
+      <c r="I3">
+        <v>331924000.0</v>
+      </c>
+      <c r="J3">
+        <v>344823000.0</v>
+      </c>
+      <c r="K3">
+        <v>664418000.0</v>
+      </c>
+      <c r="L3">
+        <v>553349000.0</v>
+      </c>
+      <c r="M3">
+        <v>475792000.0</v>
+      </c>
+      <c r="N3">
+        <v>-407765000.0</v>
+      </c>
+      <c r="O3">
+        <v>242623000.0</v>
+      </c>
+      <c r="P3">
+        <v>41615000.0</v>
+      </c>
+      <c r="Q3">
+        <v>-39183000.0</v>
+      </c>
+      <c r="R3">
+        <v>-17898000.0</v>
+      </c>
+      <c r="S3">
+        <v>727000.0</v>
+      </c>
+      <c r="T3">
+        <v>1264000.0</v>
+      </c>
+      <c r="U3">
+        <v>-910000.0</v>
+      </c>
+      <c r="V3">
+        <v>6340000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5">
+        <v>17191000.0</v>
+      </c>
+      <c r="C5">
+        <v>423328000.0</v>
+      </c>
+      <c r="D5">
+        <v>467492000.0</v>
+      </c>
+      <c r="E5">
+        <v>722594000.0</v>
+      </c>
+      <c r="F5">
+        <v>963807000.0</v>
+      </c>
+      <c r="G5">
+        <v>-16224000.0</v>
+      </c>
+      <c r="H5">
+        <v>301718000.0</v>
+      </c>
+      <c r="I5">
+        <v>420243000.0</v>
+      </c>
+      <c r="J5">
+        <v>468684000.0</v>
+      </c>
+      <c r="K5">
+        <v>-185264000.0</v>
+      </c>
+      <c r="L5">
+        <v>308796000.0</v>
+      </c>
+      <c r="M5">
+        <v>436901000.0</v>
+      </c>
+      <c r="N5">
+        <v>227356000.0</v>
+      </c>
+      <c r="O5">
+        <v>216253000.0</v>
+      </c>
+      <c r="P5">
+        <v>94221000.0</v>
+      </c>
+      <c r="Q5">
+        <v>58921000.0</v>
+      </c>
+      <c r="R5">
+        <v>71106000.0</v>
+      </c>
+      <c r="S5">
+        <v>33909000.0</v>
+      </c>
+      <c r="T5">
+        <v>23131000.0</v>
+      </c>
+      <c r="U5">
+        <v>8558000.0</v>
+      </c>
+      <c r="V5">
+        <v>2411000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B6">
+        <v>-469924000.0</v>
+      </c>
+      <c r="C6">
+        <v>262834000.0</v>
+      </c>
+      <c r="D6">
+        <v>-101641000.0</v>
+      </c>
+      <c r="E6">
+        <v>582584000.0</v>
+      </c>
+      <c r="F6">
+        <v>954064000.0</v>
+      </c>
+      <c r="G6">
+        <v>-16224000.0</v>
+      </c>
+      <c r="H6">
+        <v>301718000.0</v>
+      </c>
+      <c r="I6">
+        <v>299863000.0</v>
+      </c>
+      <c r="J6">
+        <v>252906000.0</v>
+      </c>
+      <c r="K6">
+        <v>103362000.0</v>
+      </c>
+      <c r="L6">
+        <v>346339000.0</v>
+      </c>
+      <c r="M6">
+        <v>319020000.0</v>
+      </c>
+      <c r="N6">
+        <v>220856000.0</v>
+      </c>
+      <c r="O6">
+        <v>190904000.0</v>
+      </c>
+      <c r="P6">
+        <v>135836000.0</v>
+      </c>
+      <c r="Q6">
+        <v>19738000.0</v>
+      </c>
+      <c r="R6">
+        <v>53208000.0</v>
+      </c>
+      <c r="S6">
+        <v>34636000.0</v>
+      </c>
+      <c r="T6">
+        <v>24395000.0</v>
+      </c>
+      <c r="U6">
+        <v>7648000.0</v>
+      </c>
+      <c r="V6">
+        <v>2411000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="A7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9">
+        <v>-406936000.0</v>
+      </c>
+      <c r="C9">
+        <v>320912000.0</v>
+      </c>
+      <c r="D9">
+        <v>-60900000.0</v>
+      </c>
+      <c r="E9">
+        <v>622468000.0</v>
+      </c>
+      <c r="F9">
+        <v>1017081000.0</v>
+      </c>
+      <c r="G9">
+        <v>18979000.0</v>
+      </c>
+      <c r="H9">
+        <v>186603000.0</v>
+      </c>
+      <c r="I9">
+        <v>333654000.0</v>
+      </c>
+      <c r="J9">
+        <v>312399000.0</v>
+      </c>
+      <c r="K9">
+        <v>157819000.0</v>
+      </c>
+      <c r="L9">
+        <v>403824000.0</v>
+      </c>
+      <c r="M9">
+        <v>363736000.0</v>
+      </c>
+      <c r="N9">
+        <v>244896000.0</v>
+      </c>
+      <c r="O9">
+        <v>204089000.0</v>
+      </c>
+      <c r="P9">
+        <v>129844000.0</v>
+      </c>
+      <c r="Q9">
+        <v>31548000.0</v>
+      </c>
+      <c r="R9">
+        <v>34698000.0</v>
+      </c>
+      <c r="S9">
+        <v>42981000.0</v>
+      </c>
+      <c r="T9">
+        <v>21149000.0</v>
+      </c>
+      <c r="U9">
+        <v>16697000.0</v>
+      </c>
+      <c r="V9">
+        <v>12625000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10">
+        <v>-469924000.0</v>
+      </c>
+      <c r="C10">
+        <v>262834000.0</v>
+      </c>
+      <c r="D10">
+        <v>-101641000.0</v>
+      </c>
+      <c r="E10">
+        <v>582584000.0</v>
+      </c>
+      <c r="F10">
+        <v>963807000.0</v>
+      </c>
+      <c r="G10">
+        <v>-16224000.0</v>
+      </c>
+      <c r="H10">
+        <v>144487000.0</v>
+      </c>
+      <c r="I10">
+        <v>299863000.0</v>
+      </c>
+      <c r="J10">
+        <v>252906000.0</v>
+      </c>
+      <c r="K10">
+        <v>103362000.0</v>
+      </c>
+      <c r="L10">
+        <v>346339000.0</v>
+      </c>
+      <c r="M10">
+        <v>319020000.0</v>
+      </c>
+      <c r="N10">
+        <v>220856000.0</v>
+      </c>
+      <c r="O10">
+        <v>190904000.0</v>
+      </c>
+      <c r="P10">
+        <v>118238000.0</v>
+      </c>
+      <c r="Q10">
+        <v>19625000.0</v>
+      </c>
+      <c r="R10">
+        <v>35104000.0</v>
+      </c>
+      <c r="S10">
+        <v>27591000.0</v>
+      </c>
+      <c r="T10">
+        <v>16728000.0</v>
+      </c>
+      <c r="U10">
+        <v>12896000.0</v>
+      </c>
+      <c r="V10">
+        <v>8751000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>423328000.0</v>
+      </c>
+      <c r="D11">
+        <v>46743000.0</v>
+      </c>
+      <c r="E11">
+        <v>-739884000.0</v>
+      </c>
+      <c r="F11">
+        <v>347000.0</v>
+      </c>
+      <c r="G11">
+        <v>260000.0</v>
+      </c>
+      <c r="H11">
+        <v>-1217000.0</v>
+      </c>
+      <c r="I11">
+        <v>-54334000.0</v>
+      </c>
+      <c r="J11">
+        <v>-59493000.0</v>
+      </c>
+      <c r="K11">
+        <v>-54457000.0</v>
+      </c>
+      <c r="L11">
+        <v>-36350000.0</v>
+      </c>
+      <c r="M11">
+        <v>-26669000.0</v>
+      </c>
+      <c r="N11">
+        <v>-24040000.0</v>
+      </c>
+      <c r="O11">
+        <v>-13185000.0</v>
+      </c>
+      <c r="P11">
+        <v>21273000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-852000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11">
+        <v>-11204000.0</v>
+      </c>
+      <c r="T11">
+        <v>-6403000.0</v>
+      </c>
+      <c r="U11">
+        <v>4980000.0</v>
+      </c>
+      <c r="V11">
+        <v>-8751000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12">
+        <v>130108000.0</v>
+      </c>
+      <c r="C12">
+        <v>146447000.0</v>
+      </c>
+      <c r="D12">
+        <v>148204000.0</v>
+      </c>
+      <c r="E12">
+        <v>117416000.0</v>
+      </c>
+      <c r="F12">
+        <v>130618000.0</v>
+      </c>
+      <c r="G12">
+        <v>148368000.0</v>
+      </c>
+      <c r="H12">
+        <v>157231000.0</v>
+      </c>
+      <c r="I12">
+        <v>155039000.0</v>
+      </c>
+      <c r="J12">
+        <v>143088000.0</v>
+      </c>
+      <c r="K12">
+        <v>146859000.0</v>
+      </c>
+      <c r="L12">
+        <v>149525000.0</v>
+      </c>
+      <c r="M12">
+        <v>112056000.0</v>
+      </c>
+      <c r="N12">
+        <v>76341000.0</v>
+      </c>
+      <c r="O12">
+        <v>38534000.0</v>
+      </c>
+      <c r="P12">
+        <v>17598000.0</v>
+      </c>
+      <c r="Q12">
+        <v>8382000.0</v>
+      </c>
+      <c r="R12">
+        <v>6161000.0</v>
+      </c>
+      <c r="S12">
+        <v>6318000.0</v>
+      </c>
+      <c r="T12">
+        <v>1903000.0</v>
+      </c>
+      <c r="U12">
+        <v>642000.0</v>
+      </c>
+      <c r="V12">
+        <v>35965000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>671109000.0</v>
+      </c>
+      <c r="C13">
+        <v>770312000.0</v>
+      </c>
+      <c r="D13">
+        <v>760785000.0</v>
+      </c>
+      <c r="E13">
+        <v>584685000.0</v>
+      </c>
+      <c r="F13">
+        <v>554263000.0</v>
+      </c>
+      <c r="G13">
+        <v>554376000.0</v>
+      </c>
+      <c r="H13">
+        <v>624116000.0</v>
+      </c>
+      <c r="I13">
+        <v>607012000.0</v>
+      </c>
+      <c r="J13">
+        <v>668717000.0</v>
+      </c>
+      <c r="K13">
+        <v>267990000.0</v>
+      </c>
+      <c r="L13">
+        <v>12458000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15">
+        <v>-469924000.0</v>
+      </c>
+      <c r="C15">
+        <v>262834000.0</v>
+      </c>
+      <c r="D15">
+        <v>-101641000.0</v>
+      </c>
+      <c r="E15">
+        <v>582584000.0</v>
+      </c>
+      <c r="F15">
+        <v>963807000.0</v>
+      </c>
+      <c r="G15">
+        <v>-16224000.0</v>
+      </c>
+      <c r="H15">
+        <v>144487000.0</v>
+      </c>
+      <c r="I15">
+        <v>299863000.0</v>
+      </c>
+      <c r="J15">
+        <v>252906000.0</v>
+      </c>
+      <c r="K15">
+        <v>103362000.0</v>
+      </c>
+      <c r="L15">
+        <v>346339000.0</v>
+      </c>
+      <c r="M15">
+        <v>319020000.0</v>
+      </c>
+      <c r="N15">
+        <v>220856000.0</v>
+      </c>
+      <c r="O15">
+        <v>190904000.0</v>
+      </c>
+      <c r="P15">
+        <v>118238000.0</v>
+      </c>
+      <c r="Q15">
+        <v>18886000.0</v>
+      </c>
+      <c r="R15">
+        <v>35104000.0</v>
+      </c>
+      <c r="S15">
+        <v>27591000.0</v>
+      </c>
+      <c r="T15">
+        <v>16728000.0</v>
+      </c>
+      <c r="U15">
+        <v>12896000.0</v>
+      </c>
+      <c r="V15">
+        <v>8751000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="A16" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-172473000.0</v>
+      </c>
+      <c r="E16">
+        <v>556649000.0</v>
+      </c>
+      <c r="F16">
+        <v>962096000.0</v>
+      </c>
+      <c r="G16">
+        <v>-16224000.0</v>
+      </c>
+      <c r="H16">
+        <v>144487000.0</v>
+      </c>
+      <c r="I16">
+        <v>299863000.0</v>
+      </c>
+      <c r="J16">
+        <v>252906000.0</v>
+      </c>
+      <c r="K16">
+        <v>103362000.0</v>
+      </c>
+      <c r="L16">
+        <v>346339000.0</v>
+      </c>
+      <c r="M16">
+        <v>319020000.0</v>
+      </c>
+      <c r="N16">
+        <v>220856000.0</v>
+      </c>
+      <c r="O16">
+        <v>190904000.0</v>
+      </c>
+      <c r="P16">
+        <v>118238000.0</v>
+      </c>
+      <c r="Q16">
+        <v>18886000.0</v>
+      </c>
+      <c r="R16">
+        <v>35104000.0</v>
+      </c>
+      <c r="S16">
+        <v>27591000.0</v>
+      </c>
+      <c r="T16">
+        <v>16728000.0</v>
+      </c>
+      <c r="U16">
+        <v>12896000.0</v>
+      </c>
+      <c r="V16">
+        <v>8751000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>-469924000.0</v>
+      </c>
+      <c r="C17">
+        <v>262834000.0</v>
+      </c>
+      <c r="D17">
+        <v>-101641000.0</v>
+      </c>
+      <c r="E17">
+        <v>582584000.0</v>
+      </c>
+      <c r="F17">
+        <v>963807000.0</v>
+      </c>
+      <c r="G17">
+        <v>-16224000.0</v>
+      </c>
+      <c r="H17">
+        <v>144487000.0</v>
+      </c>
+      <c r="I17">
+        <v>299863000.0</v>
+      </c>
+      <c r="J17">
+        <v>252906000.0</v>
+      </c>
+      <c r="K17">
+        <v>103362000.0</v>
+      </c>
+      <c r="L17">
+        <v>346339000.0</v>
+      </c>
+      <c r="M17">
+        <v>319020000.0</v>
+      </c>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>541001000.0</v>
+      </c>
+      <c r="C18">
+        <v>623865000.0</v>
+      </c>
+      <c r="D18">
+        <v>612581000.0</v>
+      </c>
+      <c r="E18">
+        <v>467269000.0</v>
+      </c>
+      <c r="F18">
+        <v>437663000.0</v>
+      </c>
+      <c r="G18">
+        <v>426833000.0</v>
+      </c>
+      <c r="H18">
+        <v>466885000.0</v>
+      </c>
+      <c r="I18">
+        <v>451973000.0</v>
+      </c>
+      <c r="J18">
+        <v>503869000.0</v>
+      </c>
+      <c r="K18">
+        <v>563899000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" t="s">
+        <v>170</v>
+      </c>
+      <c r="B21">
+        <v>-469924000.0</v>
+      </c>
+      <c r="C21">
+        <v>262834000.0</v>
+      </c>
+      <c r="D21">
+        <v>-101641000.0</v>
+      </c>
+      <c r="E21">
+        <v>582584000.0</v>
+      </c>
+      <c r="F21">
+        <v>963807000.0</v>
+      </c>
+      <c r="G21">
+        <v>-16224000.0</v>
+      </c>
+      <c r="H21">
+        <v>301718000.0</v>
+      </c>
+      <c r="I21">
+        <v>299863000.0</v>
+      </c>
+      <c r="J21">
+        <v>252906000.0</v>
+      </c>
+      <c r="K21">
+        <v>103362000.0</v>
+      </c>
+      <c r="L21">
+        <v>346339000.0</v>
+      </c>
+      <c r="M21">
+        <v>319020000.0</v>
+      </c>
+      <c r="N21">
+        <v>220856000.0</v>
+      </c>
+      <c r="O21">
+        <v>190904000.0</v>
+      </c>
+      <c r="P21">
+        <v>94221000.0</v>
+      </c>
+      <c r="Q21">
+        <v>19738000.0</v>
+      </c>
+      <c r="R21">
+        <v>53208000.0</v>
+      </c>
+      <c r="S21">
+        <v>33909000.0</v>
+      </c>
+      <c r="T21">
+        <v>23131000.0</v>
+      </c>
+      <c r="U21">
+        <v>8558000.0</v>
+      </c>
+      <c r="V21">
+        <v>2411000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23">
+        <v>193096000.0</v>
+      </c>
+      <c r="C23">
+        <v>204525000.0</v>
+      </c>
+      <c r="D23">
+        <v>188945000.0</v>
+      </c>
+      <c r="E23">
+        <v>157300000.0</v>
+      </c>
+      <c r="F23">
+        <v>53274000.0</v>
+      </c>
+      <c r="G23">
+        <v>35203000.0</v>
+      </c>
+      <c r="H23">
+        <v>42116000.0</v>
+      </c>
+      <c r="I23">
+        <v>188830000.0</v>
+      </c>
+      <c r="J23">
+        <v>202581000.0</v>
+      </c>
+      <c r="K23">
+        <v>201316000.0</v>
+      </c>
+      <c r="L23">
+        <v>207010000.0</v>
+      </c>
+      <c r="M23">
+        <v>156772000.0</v>
+      </c>
+      <c r="N23">
+        <v>100381000.0</v>
+      </c>
+      <c r="O23">
+        <v>51719000.0</v>
+      </c>
+      <c r="P23">
+        <v>67703000.0</v>
+      </c>
+      <c r="Q23">
+        <v>42352000.0</v>
+      </c>
+      <c r="R23">
+        <v>8195000.0</v>
+      </c>
+      <c r="S23">
+        <v>29271000.0</v>
+      </c>
+      <c r="T23">
+        <v>79000.0</v>
+      </c>
+      <c r="U23">
+        <v>8781000.0</v>
+      </c>
+      <c r="V23">
+        <v>10214000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>0.59</v>
+      </c>
+      <c r="D26">
+        <v>0.13</v>
+      </c>
+      <c r="E26">
+        <v>0.83</v>
+      </c>
+      <c r="F26">
+        <v>1.51</v>
+      </c>
+      <c r="G26">
+        <v>0.03</v>
+      </c>
+      <c r="H26">
+        <v>0.2</v>
+      </c>
+      <c r="I26">
+        <v>0.47</v>
+      </c>
+      <c r="J26">
+        <v>0.42</v>
+      </c>
+      <c r="K26">
+        <v>0.13</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>30068000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28">
+        <v>45793000.0</v>
+      </c>
+      <c r="C28">
+        <v>44031000.0</v>
+      </c>
+      <c r="D28">
+        <v>40561000.0</v>
+      </c>
+      <c r="E28">
+        <v>29727000.0</v>
+      </c>
+      <c r="F28">
+        <v>29763000.0</v>
+      </c>
+      <c r="G28">
+        <v>32501000.0</v>
+      </c>
+      <c r="H28">
+        <v>33629000.0</v>
+      </c>
+      <c r="I28">
+        <v>26197000.0</v>
+      </c>
+      <c r="J28">
+        <v>31822000.0</v>
+      </c>
+      <c r="K28">
+        <v>31526000.0</v>
+      </c>
+      <c r="L28">
+        <v>29895000.0</v>
+      </c>
+      <c r="M28">
+        <v>30869000.0</v>
+      </c>
+      <c r="N28">
+        <v>17540000.0</v>
+      </c>
+      <c r="O28">
+        <v>13185000.0</v>
+      </c>
+      <c r="P28">
+        <v>11606000.0</v>
+      </c>
+      <c r="Q28">
+        <v>7408000.0</v>
+      </c>
+      <c r="R28">
+        <v>7919000.0</v>
+      </c>
+      <c r="S28">
+        <v>7772000.0</v>
+      </c>
+      <c r="T28">
+        <v>4421000.0</v>
+      </c>
+      <c r="U28">
+        <v>3801000.0</v>
+      </c>
+      <c r="V28">
+        <v>3849000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30">
+        <v>62988000.0</v>
+      </c>
+      <c r="C30">
+        <v>58078000.0</v>
+      </c>
+      <c r="D30">
+        <v>40741000.0</v>
+      </c>
+      <c r="E30">
+        <v>39884000.0</v>
+      </c>
+      <c r="F30">
+        <v>53274000.0</v>
+      </c>
+      <c r="G30">
+        <v>35203000.0</v>
+      </c>
+      <c r="H30">
+        <v>42116000.0</v>
+      </c>
+      <c r="I30">
+        <v>33791000.0</v>
+      </c>
+      <c r="J30">
+        <v>59493000.0</v>
+      </c>
+      <c r="K30">
+        <v>54457000.0</v>
+      </c>
+      <c r="L30">
+        <v>57485000.0</v>
+      </c>
+      <c r="M30">
+        <v>44716000.0</v>
+      </c>
+      <c r="N30">
+        <v>24040000.0</v>
+      </c>
+      <c r="O30">
+        <v>13185000.0</v>
+      </c>
+      <c r="P30">
+        <v>11606000.0</v>
+      </c>
+      <c r="Q30">
+        <v>7408000.0</v>
+      </c>
+      <c r="R30">
+        <v>8452000.0</v>
+      </c>
+      <c r="S30">
+        <v>-9750000.0</v>
+      </c>
+      <c r="T30">
+        <v>-1982000.0</v>
+      </c>
+      <c r="U30">
+        <v>8139000.0</v>
+      </c>
+      <c r="V30">
+        <v>10214000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="A31" t="s">
+        <v>180</v>
+      </c>
+      <c r="B31">
+        <v>-147303000.0</v>
+      </c>
+      <c r="C31">
+        <v>-160494000.0</v>
+      </c>
+      <c r="D31">
+        <v>-148384000.0</v>
+      </c>
+      <c r="E31">
+        <v>-127573000.0</v>
+      </c>
+      <c r="F31">
+        <v>-130618000.0</v>
+      </c>
+      <c r="G31">
+        <v>-148368000.0</v>
+      </c>
+      <c r="H31">
+        <v>-157231000.0</v>
+      </c>
+      <c r="I31">
+        <v>-7594000.0</v>
+      </c>
+      <c r="J31">
+        <v>-7010999.0</v>
+      </c>
+      <c r="K31">
+        <v>224000.0</v>
+      </c>
+      <c r="L31">
+        <v>-3950000.0</v>
+      </c>
+      <c r="M31">
+        <v>5825000.0</v>
+      </c>
+      <c r="N31">
+        <v>-186909000.0</v>
+      </c>
+      <c r="O31">
+        <v>190904000.0</v>
+      </c>
+      <c r="P31">
+        <v>24017000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-46826000.0</v>
+      </c>
+      <c r="R31">
+        <v>-18104000.0</v>
+      </c>
+      <c r="S31">
+        <v>-6318000.0</v>
+      </c>
+      <c r="T31">
+        <v>-6403000.0</v>
+      </c>
+      <c r="U31">
+        <v>4338000.0</v>
+      </c>
+      <c r="V31">
+        <v>6340000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32">
+        <v>-276828000.0</v>
+      </c>
+      <c r="C32">
+        <v>467359000.0</v>
+      </c>
+      <c r="D32">
+        <v>87304000.0</v>
+      </c>
+      <c r="E32">
+        <v>739884000.0</v>
+      </c>
+      <c r="F32">
+        <v>1017081000.0</v>
+      </c>
+      <c r="G32">
+        <v>18979000.0</v>
+      </c>
+      <c r="H32">
+        <v>186603000.0</v>
+      </c>
+      <c r="I32">
+        <v>488693000.0</v>
+      </c>
+      <c r="J32">
+        <v>455487000.0</v>
+      </c>
+      <c r="K32">
+        <v>304678000.0</v>
+      </c>
+      <c r="L32">
+        <v>553349000.0</v>
+      </c>
+      <c r="M32">
+        <v>475792000.0</v>
+      </c>
+      <c r="N32">
+        <v>321237000.0</v>
+      </c>
+      <c r="O32">
+        <v>242623000.0</v>
+      </c>
+      <c r="P32">
+        <v>185941000.0</v>
+      </c>
+      <c r="Q32">
+        <v>62090000.0</v>
+      </c>
+      <c r="R32">
+        <v>61403000.0</v>
+      </c>
+      <c r="S32">
+        <v>63180000.0</v>
+      </c>
+      <c r="T32">
+        <v>23052000.0</v>
+      </c>
+      <c r="U32">
+        <v>17339000.0</v>
+      </c>
+      <c r="V32">
+        <v>12625000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" t="s">
+        <v>2</v>
+      </c>
+      <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" t="s">
+        <v>3</v>
+      </c>
+      <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>4</v>
+      </c>
+      <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" t="s">
+        <v>5</v>
+      </c>
+      <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B2">
+        <v>34604000.0</v>
+      </c>
+      <c r="C2">
+        <v>28049000.0</v>
+      </c>
+      <c r="D2">
+        <v>29538000.0</v>
+      </c>
+      <c r="E2">
+        <v>30304000.0</v>
+      </c>
+      <c r="F2">
+        <v>31367000.0</v>
+      </c>
+      <c r="G2">
+        <v>33208000.0</v>
+      </c>
+      <c r="H2">
+        <v>35229000.0</v>
+      </c>
+      <c r="I2">
+        <v>36080000.0</v>
+      </c>
+      <c r="J2">
+        <v>36327000.0</v>
+      </c>
+      <c r="K2">
+        <v>36509000.0</v>
+      </c>
+      <c r="L2">
+        <v>37531000.0</v>
+      </c>
+      <c r="M2">
+        <v>36600000.0</v>
+      </c>
+      <c r="N2">
+        <v>34254000.0</v>
+      </c>
+      <c r="O2">
+        <v>35027000.0</v>
+      </c>
+      <c r="P2">
+        <v>31578000.0</v>
+      </c>
+      <c r="Q2">
+        <v>27887000.0</v>
+      </c>
+      <c r="R2">
+        <v>25875000.0</v>
+      </c>
+      <c r="S2">
+        <v>26038000.0</v>
+      </c>
+      <c r="T2">
+        <v>24818000.0</v>
+      </c>
+      <c r="U2">
+        <v>26988000.0</v>
+      </c>
+      <c r="V2">
+        <v>29214000.0</v>
+      </c>
+      <c r="W2">
+        <v>30071000.0</v>
+      </c>
+      <c r="X2">
+        <v>30327000.0</v>
+      </c>
+      <c r="Y2">
+        <v>30824000.0</v>
+      </c>
+      <c r="Z2">
+        <v>32437000.0</v>
+      </c>
+      <c r="AA2">
+        <v>31579000.0</v>
+      </c>
+      <c r="AB2">
+        <v>32703000.0</v>
+      </c>
+      <c r="AC2">
+        <v>18957000.0</v>
+      </c>
+      <c r="AD2">
+        <v>34252000.0</v>
+      </c>
+      <c r="AE2">
+        <v>35102000.0</v>
+      </c>
+      <c r="AF2">
+        <v>33116000.0</v>
+      </c>
+      <c r="AG2">
+        <v>16635000.0</v>
+      </c>
+      <c r="AH2">
+        <v>37479000.0</v>
+      </c>
+      <c r="AI2">
+        <v>39347000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>41035000.0</v>
+      </c>
+      <c r="AK2">
+        <v>19107000.0</v>
+      </c>
+      <c r="AL2">
+        <v>41464000.0</v>
+      </c>
+      <c r="AM2">
+        <v>40848000.0</v>
+      </c>
+      <c r="AN2">
+        <v>41669000.0</v>
+      </c>
+      <c r="AO2">
+        <v>20978000.0</v>
+      </c>
+      <c r="AP2">
+        <v>41719000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>42205000.0</v>
+      </c>
+      <c r="AR2">
+        <v>41957000.0</v>
+      </c>
+      <c r="AS2">
+        <v>43289000.0</v>
+      </c>
+      <c r="AT2">
+        <v>42213000.0</v>
+      </c>
+      <c r="AU2">
+        <v>42244000.0</v>
+      </c>
+      <c r="AV2">
+        <v>42914000.0</v>
+      </c>
+      <c r="AW2">
+        <v>41693000.0</v>
+      </c>
+      <c r="AX2">
+        <v>31747000.0</v>
+      </c>
+      <c r="AY2">
+        <v>25148000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>23560000.0</v>
+      </c>
+      <c r="BA2">
+        <v>35420000.0</v>
+      </c>
+      <c r="BB2">
+        <v>20854000.0</v>
+      </c>
+      <c r="BC2">
+        <v>13140000.0</v>
+      </c>
+      <c r="BD2">
+        <v>10470000.0</v>
+      </c>
+      <c r="BE2">
+        <v>10160000.0</v>
+      </c>
+      <c r="BF2">
+        <v>393045000.0</v>
+      </c>
+      <c r="BG2">
+        <v>20996000.0</v>
+      </c>
+      <c r="BH2">
+        <v>395251000.0</v>
+      </c>
+      <c r="BI2">
+        <v>-39632000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>264532000.0</v>
+      </c>
+      <c r="BK2">
+        <v>11959000.0</v>
+      </c>
+      <c r="BL2">
+        <v>279690000.0</v>
+      </c>
+      <c r="BM2">
+        <v>-86489000.0</v>
+      </c>
+      <c r="BN2">
+        <v>258375000.0</v>
+      </c>
+      <c r="BO2">
+        <v>10548000.0</v>
+      </c>
+      <c r="BP2">
+        <v>269604000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>-56925000.0</v>
+      </c>
+      <c r="BR2">
+        <v>290588000.0</v>
+      </c>
+      <c r="BS2">
+        <v>8288000.0</v>
+      </c>
+      <c r="BT2">
+        <v>10779000.0</v>
+      </c>
+      <c r="BU2">
+        <v>284416000.0</v>
+      </c>
+      <c r="BV2">
+        <v>320444000.0</v>
+      </c>
+      <c r="BW2">
+        <v>6285000.0</v>
+      </c>
+      <c r="BX2">
+        <v>350398000.0</v>
+      </c>
+      <c r="BY2">
+        <v>319800000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>340889000.0</v>
+      </c>
+      <c r="CA2">
+        <v>3308000.0</v>
+      </c>
+      <c r="CB2">
+        <v>323025000.0</v>
+      </c>
+      <c r="CC2">
+        <v>342839000.0</v>
+      </c>
+      <c r="CD2">
+        <v>469421000.0</v>
+      </c>
+      <c r="CE2">
+        <v>1895000.0</v>
+      </c>
+      <c r="CF2">
+        <v>336990000.0</v>
+      </c>
+      <c r="CG2">
+        <v>347725000.0</v>
+      </c>
+      <c r="CH2">
+        <v>95149000.0</v>
+      </c>
+      <c r="CI2">
+        <v>80000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>700000.0</v>
+      </c>
+      <c r="CK2"/>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3">
+        <v>1977000.0</v>
+      </c>
+      <c r="E3">
+        <v>-113428000.0</v>
+      </c>
+      <c r="F3">
+        <v>-119640000.0</v>
+      </c>
+      <c r="G3">
+        <v>-124410000.0</v>
+      </c>
+      <c r="H3">
+        <v>-129637000.0</v>
+      </c>
+      <c r="I3">
+        <v>-142690000.0</v>
+      </c>
+      <c r="J3">
+        <v>-134216000.0</v>
+      </c>
+      <c r="K3">
+        <v>-136971000.0</v>
+      </c>
+      <c r="L3">
+        <v>-166205000.0</v>
+      </c>
+      <c r="M3">
+        <v>-151813000.0</v>
+      </c>
+      <c r="N3">
+        <v>-139697000.0</v>
+      </c>
+      <c r="O3">
+        <v>-144487000.0</v>
+      </c>
+      <c r="P3">
+        <v>-133136000.0</v>
+      </c>
+      <c r="Q3">
+        <v>-120433000.0</v>
+      </c>
+      <c r="R3">
+        <v>-116240000.0</v>
+      </c>
+      <c r="S3">
+        <v>-115236000.0</v>
+      </c>
+      <c r="T3">
+        <v>-109407000.0</v>
+      </c>
+      <c r="U3">
+        <v>-103298000.0</v>
+      </c>
+      <c r="V3">
+        <v>-106175000.0</v>
+      </c>
+      <c r="W3">
+        <v>-115288000.0</v>
+      </c>
+      <c r="X3">
+        <v>-91594000.0</v>
+      </c>
+      <c r="Y3">
+        <v>-93038000.0</v>
+      </c>
+      <c r="Z3">
+        <v>-106122000.0</v>
+      </c>
+      <c r="AA3">
+        <v>-104944000.0</v>
+      </c>
+      <c r="AB3">
+        <v>-109958000.0</v>
+      </c>
+      <c r="AC3">
+        <v>926219000.0</v>
+      </c>
+      <c r="AD3">
+        <v>-116208000.0</v>
+      </c>
+      <c r="AE3">
+        <v>-121467000.0</v>
+      </c>
+      <c r="AF3">
+        <v>-123067000.0</v>
+      </c>
+      <c r="AG3">
+        <v>9309000.0</v>
+      </c>
+      <c r="AH3">
+        <v>-58888000.0</v>
+      </c>
+      <c r="AI3">
+        <v>163565000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>61169000.0</v>
+      </c>
+      <c r="AK3">
+        <v>-3732000.0</v>
+      </c>
+      <c r="AL3">
+        <v>68645000.0</v>
+      </c>
+      <c r="AM3">
+        <v>148092000.0</v>
+      </c>
+      <c r="AN3">
+        <v>131818000.0</v>
+      </c>
+      <c r="AO3">
+        <v>502605000.0</v>
+      </c>
+      <c r="AP3">
+        <v>124515000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>-43779000.0</v>
+      </c>
+      <c r="AR3">
+        <v>81077000.0</v>
+      </c>
+      <c r="AS3">
+        <v>150725000.0</v>
+      </c>
+      <c r="AT3">
+        <v>130740000.0</v>
+      </c>
+      <c r="AU3">
+        <v>136663000.0</v>
+      </c>
+      <c r="AV3">
+        <v>134885000.0</v>
+      </c>
+      <c r="AW3">
+        <v>117151000.0</v>
+      </c>
+      <c r="AX3">
+        <v>120565000.0</v>
+      </c>
+      <c r="AY3">
+        <v>123108000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>114968000.0</v>
+      </c>
+      <c r="BA3">
+        <v>112739000.0</v>
+      </c>
+      <c r="BB3">
+        <v>71177000.0</v>
+      </c>
+      <c r="BC3">
+        <v>72198000.0</v>
+      </c>
+      <c r="BD3">
+        <v>65123000.0</v>
+      </c>
+      <c r="BE3">
+        <v>-7749000.0</v>
+      </c>
+      <c r="BF3">
+        <v>1792000.0</v>
+      </c>
+      <c r="BG3">
+        <v>37743000.0</v>
+      </c>
+      <c r="BH3">
+        <v>20983000.0</v>
+      </c>
+      <c r="BI3">
+        <v>4185000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>15463000.0</v>
+      </c>
+      <c r="BK3">
+        <v>15121000.0</v>
+      </c>
+      <c r="BL3">
+        <v>6846000.0</v>
+      </c>
+      <c r="BM3">
+        <v>845000.0</v>
+      </c>
+      <c r="BN3">
+        <v>9077000.0</v>
+      </c>
+      <c r="BO3">
+        <v>-31783000.0</v>
+      </c>
+      <c r="BP3">
+        <v>-17322000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>-7914000.0</v>
+      </c>
+      <c r="BR3">
+        <v>4956000.0</v>
+      </c>
+      <c r="BS3">
+        <v>-5436000.0</v>
+      </c>
+      <c r="BT3">
+        <v>-9504000.0</v>
+      </c>
+      <c r="BU3">
+        <v>180000.0</v>
+      </c>
+      <c r="BV3">
+        <v>180000.0</v>
+      </c>
+      <c r="BW3">
+        <v>181000.0</v>
+      </c>
+      <c r="BX3">
+        <v>186000.0</v>
+      </c>
+      <c r="BY3">
+        <v>-1236000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>9677000.0</v>
+      </c>
+      <c r="CA3">
+        <v>1552000.0</v>
+      </c>
+      <c r="CB3">
+        <v>1261000.0</v>
+      </c>
+      <c r="CC3">
+        <v>-423000.0</v>
+      </c>
+      <c r="CD3">
+        <v>-864000.0</v>
+      </c>
+      <c r="CE3">
+        <v>584000.0</v>
+      </c>
+      <c r="CF3">
+        <v>-207000.0</v>
+      </c>
+      <c r="CG3">
+        <v>5926000.0</v>
+      </c>
+      <c r="CH3">
+        <v>414000.0</v>
+      </c>
+      <c r="CI3">
+        <v>-7000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>7000.0</v>
+      </c>
+      <c r="CK3"/>
     </row>
     <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>153</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4"/>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
+      <c r="E5">
+        <v>-82502000.0</v>
+      </c>
+      <c r="F5">
+        <v>-20276000.0</v>
+      </c>
+      <c r="G5">
+        <v>162087000.0</v>
+      </c>
+      <c r="H5">
+        <v>-4375000.0</v>
+      </c>
+      <c r="I5">
+        <v>212050000.0</v>
+      </c>
+      <c r="J5">
+        <v>318486000.0</v>
+      </c>
+      <c r="K5">
+        <v>149324000.0</v>
+      </c>
+      <c r="L5">
+        <v>323550000.0</v>
+      </c>
+      <c r="M5">
+        <v>198424000.0</v>
+      </c>
+      <c r="N5">
+        <v>88258000.0</v>
+      </c>
+      <c r="O5">
+        <v>144487000.0</v>
+      </c>
+      <c r="P5">
+        <v>132187000.0</v>
+      </c>
+      <c r="Q5">
+        <v>103449000.0</v>
+      </c>
+      <c r="R5">
+        <v>190171000.0</v>
+      </c>
+      <c r="S5">
+        <v>402379000.0</v>
+      </c>
+      <c r="T5">
+        <v>236949000.0</v>
+      </c>
+      <c r="U5">
+        <v>382149000.0</v>
+      </c>
+      <c r="V5">
+        <v>275622000.0</v>
+      </c>
+      <c r="W5">
+        <v>460076000.0</v>
+      </c>
+      <c r="X5">
+        <v>69570000.0</v>
+      </c>
+      <c r="Y5">
+        <v>227559000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-5809000.0</v>
+      </c>
+      <c r="AA5">
+        <v>57377000.0</v>
+      </c>
+      <c r="AB5">
+        <v>50768000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-555129000.0</v>
+      </c>
+      <c r="AD5">
+        <v>114351000.0</v>
+      </c>
+      <c r="AE5">
+        <v>54575000.0</v>
+      </c>
+      <c r="AF5">
+        <v>122444000.0</v>
+      </c>
+      <c r="AG5">
+        <v>111143000.0</v>
+      </c>
+      <c r="AH5">
+        <v>111260000.0</v>
+      </c>
+      <c r="AI5">
+        <v>209609000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-39786000.0</v>
+      </c>
+      <c r="AK5">
+        <v>301612000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-34096000.0</v>
+      </c>
+      <c r="AM5">
+        <v>117355000.0</v>
+      </c>
+      <c r="AN5">
+        <v>83813000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-360186000.0</v>
+      </c>
+      <c r="AP5">
+        <v>63390000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>147140000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-35608000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-50433000.0</v>
+      </c>
+      <c r="AT5">
+        <v>205197000.0</v>
+      </c>
+      <c r="AU5">
+        <v>80615000.0</v>
+      </c>
+      <c r="AV5">
+        <v>73753000.0</v>
+      </c>
+      <c r="AW5">
+        <v>215250000.0</v>
+      </c>
+      <c r="AX5">
+        <v>65679000.0</v>
+      </c>
+      <c r="AY5">
+        <v>78509000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>77463000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-4488000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-5894000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-9295000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-4363000.0</v>
+      </c>
+      <c r="BE5">
+        <v>101983000.0</v>
+      </c>
+      <c r="BF5">
+        <v>58072000.0</v>
+      </c>
+      <c r="BG5">
+        <v>36508000.0</v>
+      </c>
+      <c r="BH5">
+        <v>27877000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-94221000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>23956000.0</v>
+      </c>
+      <c r="BK5">
+        <v>19080000.0</v>
+      </c>
+      <c r="BL5">
+        <v>20995000.0</v>
+      </c>
+      <c r="BM5">
+        <v>18234000.0</v>
+      </c>
+      <c r="BN5">
+        <v>18974000.0</v>
+      </c>
+      <c r="BO5">
+        <v>16925000.0</v>
+      </c>
+      <c r="BP5">
+        <v>12318000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>8498000.0</v>
+      </c>
+      <c r="BR5">
+        <v>11720000.0</v>
+      </c>
+      <c r="BS5">
+        <v>11960000.0</v>
+      </c>
+      <c r="BT5">
+        <v>23502000.0</v>
+      </c>
+      <c r="BU5">
+        <v>23986000.0</v>
+      </c>
+      <c r="BV5">
+        <v>-1259000.0</v>
+      </c>
+      <c r="BW5">
+        <v>-3686000.0</v>
+      </c>
+      <c r="BX5">
+        <v>8550000.0</v>
+      </c>
+      <c r="BY5">
+        <v>-8557000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-4701000.0</v>
+      </c>
+      <c r="CA5">
+        <v>2940000.0</v>
+      </c>
+      <c r="CB5">
+        <v>3964000.0</v>
+      </c>
+      <c r="CC5">
+        <v>5940000.0</v>
+      </c>
+      <c r="CD5">
+        <v>2955000.0</v>
+      </c>
+      <c r="CE5">
+        <v>2528000.0</v>
+      </c>
+      <c r="CF5">
+        <v>1473000.0</v>
+      </c>
+      <c r="CG5">
+        <v>1173000.0</v>
+      </c>
+      <c r="CH5">
+        <v>444000.0</v>
+      </c>
+      <c r="CI5">
+        <v>1236000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-100000.0</v>
+      </c>
+      <c r="CK5"/>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B6">
+        <v>88015000.0</v>
+      </c>
+      <c r="C6">
+        <v>23719000.0</v>
+      </c>
+      <c r="D6">
+        <v>77981000.0</v>
+      </c>
+      <c r="E6">
+        <v>-195930000.0</v>
+      </c>
+      <c r="F6">
+        <v>-139916000.0</v>
+      </c>
+      <c r="G6">
+        <v>-66000.0</v>
+      </c>
+      <c r="H6">
+        <v>-134012000.0</v>
+      </c>
+      <c r="I6">
+        <v>29556000.0</v>
+      </c>
+      <c r="J6">
+        <v>144361000.0</v>
+      </c>
+      <c r="K6">
+        <v>-27744000.0</v>
+      </c>
+      <c r="L6">
+        <v>116661000.0</v>
+      </c>
+      <c r="M6">
+        <v>7535000.0</v>
+      </c>
+      <c r="N6">
+        <v>-89014000.0</v>
+      </c>
+      <c r="O6">
+        <v>72277000.0</v>
+      </c>
+      <c r="P6">
+        <v>-92439000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-47456000.0</v>
+      </c>
+      <c r="R6">
+        <v>164296000.0</v>
+      </c>
+      <c r="S6">
+        <v>253613000.0</v>
+      </c>
+      <c r="T6">
+        <v>212131000.0</v>
+      </c>
+      <c r="U6">
+        <v>243686000.0</v>
+      </c>
+      <c r="V6">
+        <v>246408000.0</v>
+      </c>
+      <c r="W6">
+        <v>305967000.0</v>
+      </c>
+      <c r="X6">
+        <v>167746000.0</v>
+      </c>
+      <c r="Y6">
+        <v>162613000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-185699000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-11203000.0</v>
+      </c>
+      <c r="AB6">
+        <v>18065000.0</v>
+      </c>
+      <c r="AC6">
+        <v>38886000.0</v>
+      </c>
+      <c r="AD6">
+        <v>89195000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-67389000.0</v>
+      </c>
+      <c r="AF6">
+        <v>83795000.0</v>
+      </c>
+      <c r="AG6">
+        <v>114304000.0</v>
+      </c>
+      <c r="AH6">
+        <v>51859000.0</v>
+      </c>
+      <c r="AI6">
+        <v>121727000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>11973000.0</v>
+      </c>
+      <c r="AK6">
+        <v>51168000.0</v>
+      </c>
+      <c r="AL6">
+        <v>19492000.0</v>
+      </c>
+      <c r="AM6">
+        <v>100880000.0</v>
+      </c>
+      <c r="AN6">
+        <v>81366000.0</v>
+      </c>
+      <c r="AO6">
+        <v>95157000.0</v>
+      </c>
+      <c r="AP6">
+        <v>75508000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-95120000.0</v>
+      </c>
+      <c r="AR6">
+        <v>27817000.0</v>
+      </c>
+      <c r="AS6">
+        <v>94769000.0</v>
+      </c>
+      <c r="AT6">
+        <v>81492000.0</v>
+      </c>
+      <c r="AU6">
+        <v>85970000.0</v>
+      </c>
+      <c r="AV6">
+        <v>84108000.0</v>
+      </c>
+      <c r="AW6">
+        <v>71657000.0</v>
+      </c>
+      <c r="AX6">
+        <v>82101000.0</v>
+      </c>
+      <c r="AY6">
+        <v>85362000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>79900000.0</v>
+      </c>
+      <c r="BA6">
+        <v>82689000.0</v>
+      </c>
+      <c r="BB6">
+        <v>44429000.0</v>
+      </c>
+      <c r="BC6">
+        <v>46489000.0</v>
+      </c>
+      <c r="BD6">
+        <v>47249000.0</v>
+      </c>
+      <c r="BE6">
+        <v>36303000.0</v>
+      </c>
+      <c r="BF6">
+        <v>59864000.0</v>
+      </c>
+      <c r="BG6">
+        <v>74251000.0</v>
+      </c>
+      <c r="BH6">
+        <v>48860000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-90036000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>39419000.0</v>
+      </c>
+      <c r="BK6">
+        <v>34201000.0</v>
+      </c>
+      <c r="BL6">
+        <v>27841000.0</v>
+      </c>
+      <c r="BM6">
+        <v>19079000.0</v>
+      </c>
+      <c r="BN6">
+        <v>28051000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-14858000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-5004000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>584000.0</v>
+      </c>
+      <c r="BR6">
+        <v>16676000.0</v>
+      </c>
+      <c r="BS6">
+        <v>6524000.0</v>
+      </c>
+      <c r="BT6">
+        <v>13998000.0</v>
+      </c>
+      <c r="BU6">
+        <v>24166000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-1079000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-3505000.0</v>
+      </c>
+      <c r="BX6">
+        <v>8736000.0</v>
+      </c>
+      <c r="BY6">
+        <v>4848000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>4976000.0</v>
+      </c>
+      <c r="CA6">
+        <v>4492000.0</v>
+      </c>
+      <c r="CB6">
+        <v>5225000.0</v>
+      </c>
+      <c r="CC6">
+        <v>5517000.0</v>
+      </c>
+      <c r="CD6">
+        <v>2091000.0</v>
+      </c>
+      <c r="CE6">
+        <v>3112000.0</v>
+      </c>
+      <c r="CF6">
+        <v>1266000.0</v>
+      </c>
+      <c r="CG6">
+        <v>7099000.0</v>
+      </c>
+      <c r="CH6">
+        <v>858000.0</v>
+      </c>
+      <c r="CI6">
+        <v>1229000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-93000.0</v>
+      </c>
+      <c r="CK6">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7"/>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8"/>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9">
+        <v>35929000.0</v>
+      </c>
+      <c r="C9">
+        <v>28921000.0</v>
+      </c>
+      <c r="D9">
+        <v>91943000.0</v>
+      </c>
+      <c r="E9">
+        <v>-179931000.0</v>
+      </c>
+      <c r="F9">
+        <v>-124485000.0</v>
+      </c>
+      <c r="G9">
+        <v>14824000.0</v>
+      </c>
+      <c r="H9">
+        <v>-117344000.0</v>
+      </c>
+      <c r="I9">
+        <v>44227000.0</v>
+      </c>
+      <c r="J9">
+        <v>159334000.0</v>
+      </c>
+      <c r="K9">
+        <v>-7597000.0</v>
+      </c>
+      <c r="L9">
+        <v>124948000.0</v>
+      </c>
+      <c r="M9">
+        <v>18050000.0</v>
+      </c>
+      <c r="N9">
+        <v>-69811000.0</v>
+      </c>
+      <c r="O9">
+        <v>82127000.0</v>
+      </c>
+      <c r="P9">
+        <v>-80521000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-38774000.0</v>
+      </c>
+      <c r="R9">
+        <v>177395000.0</v>
+      </c>
+      <c r="S9">
+        <v>267813000.0</v>
+      </c>
+      <c r="T9">
+        <v>228832000.0</v>
+      </c>
+      <c r="U9">
+        <v>257275000.0</v>
+      </c>
+      <c r="V9">
+        <v>268649000.0</v>
+      </c>
+      <c r="W9">
+        <v>323171000.0</v>
+      </c>
+      <c r="X9">
+        <v>182004000.0</v>
+      </c>
+      <c r="Y9">
+        <v>176319000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-178651000.0</v>
+      </c>
+      <c r="AA9">
+        <v>9841000.0</v>
+      </c>
+      <c r="AB9">
+        <v>32295000.0</v>
+      </c>
+      <c r="AC9">
+        <v>69655000.0</v>
+      </c>
+      <c r="AD9">
+        <v>102915000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-48312000.0</v>
+      </c>
+      <c r="AF9">
+        <v>98149000.0</v>
+      </c>
+      <c r="AG9">
+        <v>149443000.0</v>
+      </c>
+      <c r="AH9">
+        <v>60402000.0</v>
+      </c>
+      <c r="AI9">
+        <v>124218000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>20134000.0</v>
+      </c>
+      <c r="AK9">
+        <v>87825000.0</v>
+      </c>
+      <c r="AL9">
+        <v>27181000.0</v>
+      </c>
+      <c r="AM9">
+        <v>107244000.0</v>
+      </c>
+      <c r="AN9">
+        <v>90149000.0</v>
+      </c>
+      <c r="AO9">
+        <v>121887000.0</v>
+      </c>
+      <c r="AP9">
+        <v>82796000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-85984000.0</v>
+      </c>
+      <c r="AR9">
+        <v>39120000.0</v>
+      </c>
+      <c r="AS9">
+        <v>107436000.0</v>
+      </c>
+      <c r="AT9">
+        <v>88527000.0</v>
+      </c>
+      <c r="AU9">
+        <v>94419000.0</v>
+      </c>
+      <c r="AV9">
+        <v>91971000.0</v>
+      </c>
+      <c r="AW9">
+        <v>75458000.0</v>
+      </c>
+      <c r="AX9">
+        <v>88818000.0</v>
+      </c>
+      <c r="AY9">
+        <v>97960000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>91408000.0</v>
+      </c>
+      <c r="BA9">
+        <v>77319000.0</v>
+      </c>
+      <c r="BB9">
+        <v>50323000.0</v>
+      </c>
+      <c r="BC9">
+        <v>59058000.0</v>
+      </c>
+      <c r="BD9">
+        <v>54653000.0</v>
+      </c>
+      <c r="BE9">
+        <v>38690000.0</v>
+      </c>
+      <c r="BF9">
+        <v>95623000.0</v>
+      </c>
+      <c r="BG9">
+        <v>67263000.0</v>
+      </c>
+      <c r="BH9">
+        <v>55342000.0</v>
+      </c>
+      <c r="BI9">
+        <v>16759000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>44573000.0</v>
+      </c>
+      <c r="BK9">
+        <v>33300000.0</v>
+      </c>
+      <c r="BL9">
+        <v>35212000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-55259000.0</v>
+      </c>
+      <c r="BN9">
+        <v>32005000.0</v>
+      </c>
+      <c r="BO9">
+        <v>31801000.0</v>
+      </c>
+      <c r="BP9">
+        <v>21517000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>21800000.0</v>
+      </c>
+      <c r="BR9">
+        <v>20669000.0</v>
+      </c>
+      <c r="BS9">
+        <v>22213000.0</v>
+      </c>
+      <c r="BT9">
+        <v>35799000.0</v>
+      </c>
+      <c r="BU9">
+        <v>-20591000.0</v>
+      </c>
+      <c r="BV9">
+        <v>22000000.0</v>
+      </c>
+      <c r="BW9">
+        <v>18563000.0</v>
+      </c>
+      <c r="BX9">
+        <v>15391000.0</v>
+      </c>
+      <c r="BY9">
+        <v>-3075000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>6295000.0</v>
+      </c>
+      <c r="CA9">
+        <v>8171000.0</v>
+      </c>
+      <c r="CB9">
+        <v>6432000.0</v>
+      </c>
+      <c r="CC9">
+        <v>5626000.0</v>
+      </c>
+      <c r="CD9">
+        <v>4026000.0</v>
+      </c>
+      <c r="CE9">
+        <v>3935000.0</v>
+      </c>
+      <c r="CF9">
+        <v>3109000.0</v>
+      </c>
+      <c r="CG9">
+        <v>3093000.0</v>
+      </c>
+      <c r="CH9">
+        <v>1788000.0</v>
+      </c>
+      <c r="CI9">
+        <v>2947000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>265000.0</v>
+      </c>
+      <c r="CK9"/>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10">
+        <v>56479000.0</v>
+      </c>
+      <c r="C10">
+        <v>23719000.0</v>
+      </c>
+      <c r="D10">
+        <v>77981000.0</v>
+      </c>
+      <c r="E10">
+        <v>-195930000.0</v>
+      </c>
+      <c r="F10">
+        <v>-139916000.0</v>
+      </c>
+      <c r="G10">
+        <v>-66000.0</v>
+      </c>
+      <c r="H10">
+        <v>-134012000.0</v>
+      </c>
+      <c r="I10">
+        <v>29556000.0</v>
+      </c>
+      <c r="J10">
+        <v>144361000.0</v>
+      </c>
+      <c r="K10">
+        <v>-27744000.0</v>
+      </c>
+      <c r="L10">
+        <v>116661000.0</v>
+      </c>
+      <c r="M10">
+        <v>7535000.0</v>
+      </c>
+      <c r="N10">
+        <v>-89014000.0</v>
+      </c>
+      <c r="O10">
+        <v>72277000.0</v>
+      </c>
+      <c r="P10">
+        <v>-92439000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-47456000.0</v>
+      </c>
+      <c r="R10">
+        <v>164296000.0</v>
+      </c>
+      <c r="S10">
+        <v>253613000.0</v>
+      </c>
+      <c r="T10">
+        <v>212131000.0</v>
+      </c>
+      <c r="U10">
+        <v>243686000.0</v>
+      </c>
+      <c r="V10">
+        <v>246408000.0</v>
+      </c>
+      <c r="W10">
+        <v>305967000.0</v>
+      </c>
+      <c r="X10">
+        <v>167746000.0</v>
+      </c>
+      <c r="Y10">
+        <v>162613000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-185699000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-11203000.0</v>
+      </c>
+      <c r="AB10">
+        <v>18065000.0</v>
+      </c>
+      <c r="AC10">
+        <v>38886000.0</v>
+      </c>
+      <c r="AD10">
+        <v>89195000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-67389000.0</v>
+      </c>
+      <c r="AF10">
+        <v>83795000.0</v>
+      </c>
+      <c r="AG10">
+        <v>114304000.0</v>
+      </c>
+      <c r="AH10">
+        <v>51859000.0</v>
+      </c>
+      <c r="AI10">
+        <v>121727000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>11973000.0</v>
+      </c>
+      <c r="AK10">
+        <v>51168000.0</v>
+      </c>
+      <c r="AL10">
+        <v>19492000.0</v>
+      </c>
+      <c r="AM10">
+        <v>100880000.0</v>
+      </c>
+      <c r="AN10">
+        <v>81366000.0</v>
+      </c>
+      <c r="AO10">
+        <v>95157000.0</v>
+      </c>
+      <c r="AP10">
+        <v>75508000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-95120000.0</v>
+      </c>
+      <c r="AR10">
+        <v>27817000.0</v>
+      </c>
+      <c r="AS10">
+        <v>94769000.0</v>
+      </c>
+      <c r="AT10">
+        <v>81492000.0</v>
+      </c>
+      <c r="AU10">
+        <v>85970000.0</v>
+      </c>
+      <c r="AV10">
+        <v>84108000.0</v>
+      </c>
+      <c r="AW10">
+        <v>71657000.0</v>
+      </c>
+      <c r="AX10">
+        <v>82101000.0</v>
+      </c>
+      <c r="AY10">
+        <v>85362000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>79900000.0</v>
+      </c>
+      <c r="BA10">
+        <v>82689000.0</v>
+      </c>
+      <c r="BB10">
+        <v>44429000.0</v>
+      </c>
+      <c r="BC10">
+        <v>46489000.0</v>
+      </c>
+      <c r="BD10">
+        <v>47249000.0</v>
+      </c>
+      <c r="BE10">
+        <v>36303000.0</v>
+      </c>
+      <c r="BF10">
+        <v>50209000.0</v>
+      </c>
+      <c r="BG10">
+        <v>64492000.0</v>
+      </c>
+      <c r="BH10">
+        <v>39900000.0</v>
+      </c>
+      <c r="BI10">
+        <v>26959000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>33759000.0</v>
+      </c>
+      <c r="BK10">
+        <v>31940000.0</v>
+      </c>
+      <c r="BL10">
+        <v>25580000.0</v>
+      </c>
+      <c r="BM10">
+        <v>16177000.0</v>
+      </c>
+      <c r="BN10">
+        <v>25940000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-14520000.0</v>
+      </c>
+      <c r="BP10">
+        <v>12318000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-749000.0</v>
+      </c>
+      <c r="BR10">
+        <v>11720000.0</v>
+      </c>
+      <c r="BS10">
+        <v>11960000.0</v>
+      </c>
+      <c r="BT10">
+        <v>23502000.0</v>
+      </c>
+      <c r="BU10">
+        <v>23986000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-1259000.0</v>
+      </c>
+      <c r="BW10">
+        <v>-3686000.0</v>
+      </c>
+      <c r="BX10">
+        <v>8550000.0</v>
+      </c>
+      <c r="BY10">
+        <v>4848000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>4976000.0</v>
+      </c>
+      <c r="CA10">
+        <v>2940000.0</v>
+      </c>
+      <c r="CB10">
+        <v>3964000.0</v>
+      </c>
+      <c r="CC10">
+        <v>5940000.0</v>
+      </c>
+      <c r="CD10">
+        <v>2955000.0</v>
+      </c>
+      <c r="CE10">
+        <v>2528000.0</v>
+      </c>
+      <c r="CF10">
+        <v>1473000.0</v>
+      </c>
+      <c r="CG10">
+        <v>1173000.0</v>
+      </c>
+      <c r="CH10">
+        <v>444000.0</v>
+      </c>
+      <c r="CI10">
+        <v>1229000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-100000.0</v>
+      </c>
+      <c r="CK10">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:89">
+      <c r="A11" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
+        <v>-293837000.0</v>
+      </c>
+      <c r="J11">
+        <v>134216000.0</v>
+      </c>
+      <c r="K11">
+        <v>136971000.0</v>
+      </c>
+      <c r="L11">
+        <v>22650000.0</v>
+      </c>
+      <c r="M11">
+        <v>-86726000.0</v>
+      </c>
+      <c r="N11">
+        <v>139697000.0</v>
+      </c>
+      <c r="O11">
+        <v>37783000.0</v>
+      </c>
+      <c r="P11">
+        <v>48943000.0</v>
+      </c>
+      <c r="Q11">
+        <v>10887000.0</v>
+      </c>
+      <c r="R11">
+        <v>-203270000.0</v>
+      </c>
+      <c r="S11">
+        <v>115236000.0</v>
+      </c>
+      <c r="T11">
+        <v>-16701000.0</v>
+      </c>
+      <c r="U11">
+        <v>-13589000.0</v>
+      </c>
+      <c r="V11">
+        <v>-22241000.0</v>
+      </c>
+      <c r="W11">
+        <v>362999000.0</v>
+      </c>
+      <c r="X11">
+        <v>-14258000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-13706000.0</v>
+      </c>
+      <c r="Z11">
+        <v>56000.0</v>
+      </c>
+      <c r="AA11">
+        <v>109000.0</v>
+      </c>
+      <c r="AB11">
+        <v>81000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-30769000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-9026000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-13523000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-9562000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-35139000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-8543000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-2491000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-8161000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-36657000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-7689000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-6364000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-8783000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-26730000.0</v>
+      </c>
+      <c r="AP11">
+        <v>400000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-9136000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-11303000.0</v>
+      </c>
+      <c r="AS11">
+        <v>1523000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-7371000.0</v>
+      </c>
+      <c r="AU11">
+        <v>1775000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-8199000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-3801000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-6717000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-8490000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-7661000.0</v>
+      </c>
+      <c r="BA11">
+        <v>1000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>1000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>4500000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-4363000.0</v>
+      </c>
+      <c r="BE11">
+        <v>54212000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-1772000.0</v>
+      </c>
+      <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
+        <v>4063000.0</v>
+      </c>
+      <c r="BI11">
+        <v>25580000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>2957000.0</v>
+      </c>
+      <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
+        <v>-25580000.0</v>
+      </c>
+      <c r="BM11">
+        <v>-16177000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-25940000.0</v>
+      </c>
+      <c r="BO11">
+        <v>16853000.0</v>
+      </c>
+      <c r="BP11">
+        <v>18696000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>749000.0</v>
+      </c>
+      <c r="BR11">
+        <v>-3611000.0</v>
+      </c>
+      <c r="BS11">
+        <v>5436000.0</v>
+      </c>
+      <c r="BT11">
+        <v>9504000.0</v>
+      </c>
+      <c r="BU11">
+        <v>-7599000.0</v>
+      </c>
+      <c r="BV11">
+        <v>17646000.0</v>
+      </c>
+      <c r="BW11">
+        <v>20073000.0</v>
+      </c>
+      <c r="BX11">
+        <v>7837000.0</v>
+      </c>
+      <c r="BY11">
+        <v>5477000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>-4976000.0</v>
+      </c>
+      <c r="CA11">
+        <v>-2940000.0</v>
+      </c>
+      <c r="CB11">
+        <v>6361000.0</v>
+      </c>
+      <c r="CC11">
+        <v>-5940000.0</v>
+      </c>
+      <c r="CD11">
+        <v>-2955000.0</v>
+      </c>
+      <c r="CE11">
+        <v>-2528000.0</v>
+      </c>
+      <c r="CF11">
+        <v>-1473000.0</v>
+      </c>
+      <c r="CG11">
+        <v>-5926000.0</v>
+      </c>
+      <c r="CH11">
+        <v>-414000.0</v>
+      </c>
+      <c r="CI11">
+        <v>-1229000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>435000.0</v>
+      </c>
+      <c r="CK11"/>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12">
+        <v>31536000.0</v>
+      </c>
+      <c r="C12">
+        <v>28049000.0</v>
+      </c>
+      <c r="D12">
+        <v>29538000.0</v>
+      </c>
+      <c r="E12">
+        <v>30304000.0</v>
+      </c>
+      <c r="F12">
+        <v>31367000.0</v>
+      </c>
+      <c r="G12">
+        <v>33208000.0</v>
+      </c>
+      <c r="H12">
+        <v>35229000.0</v>
+      </c>
+      <c r="I12">
+        <v>36080000.0</v>
+      </c>
+      <c r="J12">
+        <v>36327000.0</v>
+      </c>
+      <c r="K12">
+        <v>36509000.0</v>
+      </c>
+      <c r="L12">
+        <v>37531000.0</v>
+      </c>
+      <c r="M12">
+        <v>36600000.0</v>
+      </c>
+      <c r="N12">
+        <v>34254000.0</v>
+      </c>
+      <c r="O12">
+        <v>35027000.0</v>
+      </c>
+      <c r="P12">
+        <v>31578000.0</v>
+      </c>
+      <c r="Q12">
+        <v>27887000.0</v>
+      </c>
+      <c r="R12">
+        <v>25875000.0</v>
+      </c>
+      <c r="S12">
+        <v>26038000.0</v>
+      </c>
+      <c r="T12">
+        <v>24818000.0</v>
+      </c>
+      <c r="U12">
+        <v>26988000.0</v>
+      </c>
+      <c r="V12">
+        <v>29214000.0</v>
+      </c>
+      <c r="W12">
+        <v>30071000.0</v>
+      </c>
+      <c r="X12">
+        <v>30327000.0</v>
+      </c>
+      <c r="Y12">
+        <v>30824000.0</v>
+      </c>
+      <c r="Z12">
+        <v>32437000.0</v>
+      </c>
+      <c r="AA12">
+        <v>31579000.0</v>
+      </c>
+      <c r="AB12">
+        <v>32703000.0</v>
+      </c>
+      <c r="AC12">
+        <v>18957000.0</v>
+      </c>
+      <c r="AD12">
+        <v>34252000.0</v>
+      </c>
+      <c r="AE12">
+        <v>35102000.0</v>
+      </c>
+      <c r="AF12">
+        <v>33116000.0</v>
+      </c>
+      <c r="AG12">
+        <v>16635000.0</v>
+      </c>
+      <c r="AH12">
+        <v>37479000.0</v>
+      </c>
+      <c r="AI12">
+        <v>39347000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>41035000.0</v>
+      </c>
+      <c r="AK12">
+        <v>19107000.0</v>
+      </c>
+      <c r="AL12">
+        <v>41464000.0</v>
+      </c>
+      <c r="AM12">
+        <v>40848000.0</v>
+      </c>
+      <c r="AN12">
+        <v>41669000.0</v>
+      </c>
+      <c r="AO12">
+        <v>20978000.0</v>
+      </c>
+      <c r="AP12">
+        <v>41719000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>42205000.0</v>
+      </c>
+      <c r="AR12">
+        <v>41957000.0</v>
+      </c>
+      <c r="AS12">
+        <v>43289000.0</v>
+      </c>
+      <c r="AT12">
+        <v>42213000.0</v>
+      </c>
+      <c r="AU12">
+        <v>42244000.0</v>
+      </c>
+      <c r="AV12">
+        <v>42914000.0</v>
+      </c>
+      <c r="AW12">
+        <v>41693000.0</v>
+      </c>
+      <c r="AX12">
+        <v>31747000.0</v>
+      </c>
+      <c r="AY12">
+        <v>25148000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>23560000.0</v>
+      </c>
+      <c r="BA12">
+        <v>35420000.0</v>
+      </c>
+      <c r="BB12">
+        <v>20854000.0</v>
+      </c>
+      <c r="BC12">
+        <v>13140000.0</v>
+      </c>
+      <c r="BD12">
+        <v>10470000.0</v>
+      </c>
+      <c r="BE12">
+        <v>10160000.0</v>
+      </c>
+      <c r="BF12">
+        <v>9655000.0</v>
+      </c>
+      <c r="BG12">
+        <v>9759000.0</v>
+      </c>
+      <c r="BH12">
+        <v>8960000.0</v>
+      </c>
+      <c r="BI12">
+        <v>7416000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>5660000.0</v>
+      </c>
+      <c r="BK12">
+        <v>2261000.0</v>
+      </c>
+      <c r="BL12">
+        <v>2261000.0</v>
+      </c>
+      <c r="BM12">
+        <v>2902000.0</v>
+      </c>
+      <c r="BN12">
+        <v>2111000.0</v>
+      </c>
+      <c r="BO12">
+        <v>1995000.0</v>
+      </c>
+      <c r="BP12">
+        <v>1374000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>1333000.0</v>
+      </c>
+      <c r="BR12">
+        <v>1345000.0</v>
+      </c>
+      <c r="BS12">
+        <v>1965000.0</v>
+      </c>
+      <c r="BT12">
+        <v>1518000.0</v>
+      </c>
+      <c r="BU12">
+        <v>6452000.0</v>
+      </c>
+      <c r="BV12">
+        <v>11164000.0</v>
+      </c>
+      <c r="BW12">
+        <v>1618000.0</v>
+      </c>
+      <c r="BX12">
+        <v>11501000.0</v>
+      </c>
+      <c r="BY12">
+        <v>12331000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>11456000.0</v>
+      </c>
+      <c r="CA12">
+        <v>370000.0</v>
+      </c>
+      <c r="CB12">
+        <v>15581000.0</v>
+      </c>
+      <c r="CC12">
+        <v>11968000.0</v>
+      </c>
+      <c r="CD12">
+        <v>64268000.0</v>
+      </c>
+      <c r="CE12">
+        <v>0.0</v>
+      </c>
+      <c r="CF12">
+        <v>9205000.0</v>
+      </c>
+      <c r="CG12">
+        <v>9234000.0</v>
+      </c>
+      <c r="CH12">
+        <v>2290000.0</v>
+      </c>
+      <c r="CI12">
+        <v>0.0</v>
+      </c>
+      <c r="CJ12">
+        <v>0.0</v>
+      </c>
+      <c r="CK12"/>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>140127000.0</v>
+      </c>
+      <c r="C13">
+        <v>149048000.0</v>
+      </c>
+      <c r="D13">
+        <v>152394000.0</v>
+      </c>
+      <c r="E13">
+        <v>158440000.0</v>
+      </c>
+      <c r="F13">
+        <v>159256000.0</v>
+      </c>
+      <c r="G13">
+        <v>168798000.0</v>
+      </c>
+      <c r="H13">
+        <v>184615000.0</v>
+      </c>
+      <c r="I13">
+        <v>189302000.0</v>
+      </c>
+      <c r="J13">
+        <v>183932000.0</v>
+      </c>
+      <c r="K13">
+        <v>194631000.0</v>
+      </c>
+      <c r="L13">
+        <v>202447000.0</v>
+      </c>
+      <c r="M13">
+        <v>197455000.0</v>
+      </c>
+      <c r="N13">
+        <v>198136000.0</v>
+      </c>
+      <c r="O13">
+        <v>190876000.0</v>
+      </c>
+      <c r="P13">
+        <v>174318000.0</v>
+      </c>
+      <c r="Q13">
+        <v>153752000.0</v>
+      </c>
+      <c r="R13">
+        <v>142489000.0</v>
+      </c>
+      <c r="S13">
+        <v>142173000.0</v>
+      </c>
+      <c r="T13">
+        <v>146271000.0</v>
+      </c>
+      <c r="U13">
+        <v>137654000.0</v>
+      </c>
+      <c r="V13">
+        <v>139583000.0</v>
+      </c>
+      <c r="W13">
+        <v>144787000.0</v>
+      </c>
+      <c r="X13">
+        <v>132239000.0</v>
+      </c>
+      <c r="Y13">
+        <v>128955000.0</v>
+      </c>
+      <c r="Z13">
+        <v>138806000.0</v>
+      </c>
+      <c r="AA13">
+        <v>140659000.0</v>
+      </c>
+      <c r="AB13">
+        <v>145956000.0</v>
+      </c>
+      <c r="AC13">
+        <v>151604000.0</v>
+      </c>
+      <c r="AD13">
+        <v>14913000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14"/>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15">
+        <v>56479000.0</v>
+      </c>
+      <c r="C15">
+        <v>23719000.0</v>
+      </c>
+      <c r="D15">
+        <v>77981000.0</v>
+      </c>
+      <c r="E15">
+        <v>-195930000.0</v>
+      </c>
+      <c r="F15">
+        <v>-139916000.0</v>
+      </c>
+      <c r="G15">
+        <v>-66000.0</v>
+      </c>
+      <c r="H15">
+        <v>-134012000.0</v>
+      </c>
+      <c r="I15">
+        <v>29556000.0</v>
+      </c>
+      <c r="J15">
+        <v>144361000.0</v>
+      </c>
+      <c r="K15">
+        <v>-27744000.0</v>
+      </c>
+      <c r="L15">
+        <v>116661000.0</v>
+      </c>
+      <c r="M15">
+        <v>7535000.0</v>
+      </c>
+      <c r="N15">
+        <v>-89014000.0</v>
+      </c>
+      <c r="O15">
+        <v>72277000.0</v>
+      </c>
+      <c r="P15">
+        <v>-92439000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-47456000.0</v>
+      </c>
+      <c r="R15">
+        <v>164296000.0</v>
+      </c>
+      <c r="S15">
+        <v>253613000.0</v>
+      </c>
+      <c r="T15">
+        <v>212131000.0</v>
+      </c>
+      <c r="U15">
+        <v>243686000.0</v>
+      </c>
+      <c r="V15">
+        <v>246408000.0</v>
+      </c>
+      <c r="W15">
+        <v>305967000.0</v>
+      </c>
+      <c r="X15">
+        <v>167746000.0</v>
+      </c>
+      <c r="Y15">
+        <v>162613000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-185699000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-11203000.0</v>
+      </c>
+      <c r="AB15">
+        <v>18065000.0</v>
+      </c>
+      <c r="AC15">
+        <v>38886000.0</v>
+      </c>
+      <c r="AD15">
+        <v>89195000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-67389000.0</v>
+      </c>
+      <c r="AF15">
+        <v>83795000.0</v>
+      </c>
+      <c r="AG15">
+        <v>114304000.0</v>
+      </c>
+      <c r="AH15">
+        <v>51859000.0</v>
+      </c>
+      <c r="AI15">
+        <v>121727000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>11973000.0</v>
+      </c>
+      <c r="AK15">
+        <v>51168000.0</v>
+      </c>
+      <c r="AL15">
+        <v>19492000.0</v>
+      </c>
+      <c r="AM15">
+        <v>100880000.0</v>
+      </c>
+      <c r="AN15">
+        <v>81366000.0</v>
+      </c>
+      <c r="AO15">
+        <v>95157000.0</v>
+      </c>
+      <c r="AP15">
+        <v>75508000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-95120000.0</v>
+      </c>
+      <c r="AR15">
+        <v>27817000.0</v>
+      </c>
+      <c r="AS15">
+        <v>94769000.0</v>
+      </c>
+      <c r="AT15">
+        <v>81492000.0</v>
+      </c>
+      <c r="AU15">
+        <v>85970000.0</v>
+      </c>
+      <c r="AV15">
+        <v>84108000.0</v>
+      </c>
+      <c r="AW15">
+        <v>71657000.0</v>
+      </c>
+      <c r="AX15">
+        <v>82101000.0</v>
+      </c>
+      <c r="AY15">
+        <v>85362000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>79900000.0</v>
+      </c>
+      <c r="BA15">
+        <v>82689000.0</v>
+      </c>
+      <c r="BB15">
+        <v>44429000.0</v>
+      </c>
+      <c r="BC15">
+        <v>46489000.0</v>
+      </c>
+      <c r="BD15">
+        <v>47249000.0</v>
+      </c>
+      <c r="BE15">
+        <v>36303000.0</v>
+      </c>
+      <c r="BF15">
+        <v>50209000.0</v>
+      </c>
+      <c r="BG15">
+        <v>64492000.0</v>
+      </c>
+      <c r="BH15">
+        <v>39900000.0</v>
+      </c>
+      <c r="BI15">
+        <v>26959000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>33759000.0</v>
+      </c>
+      <c r="BK15">
+        <v>31940000.0</v>
+      </c>
+      <c r="BL15">
+        <v>25580000.0</v>
+      </c>
+      <c r="BM15">
+        <v>16177000.0</v>
+      </c>
+      <c r="BN15">
+        <v>25940000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-14520000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-6378000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-749000.0</v>
+      </c>
+      <c r="BR15">
+        <v>15331000.0</v>
+      </c>
+      <c r="BS15">
+        <v>6524000.0</v>
+      </c>
+      <c r="BT15">
+        <v>13998000.0</v>
+      </c>
+      <c r="BU15">
+        <v>23986000.0</v>
+      </c>
+      <c r="BV15">
+        <v>-1259000.0</v>
+      </c>
+      <c r="BW15">
+        <v>-3686000.0</v>
+      </c>
+      <c r="BX15">
+        <v>8550000.0</v>
+      </c>
+      <c r="BY15">
+        <v>4848000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>4976000.0</v>
+      </c>
+      <c r="CA15">
+        <v>2940000.0</v>
+      </c>
+      <c r="CB15">
+        <v>3964000.0</v>
+      </c>
+      <c r="CC15">
+        <v>5940000.0</v>
+      </c>
+      <c r="CD15">
+        <v>2955000.0</v>
+      </c>
+      <c r="CE15">
+        <v>2528000.0</v>
+      </c>
+      <c r="CF15">
+        <v>1473000.0</v>
+      </c>
+      <c r="CG15">
+        <v>7099000.0</v>
+      </c>
+      <c r="CH15">
+        <v>858000.0</v>
+      </c>
+      <c r="CI15">
+        <v>1229000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-100000.0</v>
+      </c>
+      <c r="CK15">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:89">
+      <c r="A16" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-13950000.0</v>
+      </c>
+      <c r="N16">
+        <v>-108947000.0</v>
+      </c>
+      <c r="O16">
+        <v>55623000.0</v>
+      </c>
+      <c r="P16">
+        <v>-105199000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-56643000.0</v>
+      </c>
+      <c r="R16">
+        <v>157157000.0</v>
+      </c>
+      <c r="S16">
+        <v>246411000.0</v>
+      </c>
+      <c r="T16">
+        <v>209724000.0</v>
+      </c>
+      <c r="U16">
+        <v>242421000.0</v>
+      </c>
+      <c r="V16">
+        <v>246008000.0</v>
+      </c>
+      <c r="W16">
+        <v>305921000.0</v>
+      </c>
+      <c r="X16">
+        <v>167746000.0</v>
+      </c>
+      <c r="Y16">
+        <v>162613000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-185699000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-11203000.0</v>
+      </c>
+      <c r="AB16">
+        <v>18065000.0</v>
+      </c>
+      <c r="AC16">
+        <v>38886000.0</v>
+      </c>
+      <c r="AD16">
+        <v>89195000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-67389000.0</v>
+      </c>
+      <c r="AF16">
+        <v>83795000.0</v>
+      </c>
+      <c r="AG16">
+        <v>114304000.0</v>
+      </c>
+      <c r="AH16">
+        <v>51859000.0</v>
+      </c>
+      <c r="AI16">
+        <v>121727000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>11973000.0</v>
+      </c>
+      <c r="AK16">
+        <v>51168000.0</v>
+      </c>
+      <c r="AL16">
+        <v>19492000.0</v>
+      </c>
+      <c r="AM16">
+        <v>100880000.0</v>
+      </c>
+      <c r="AN16">
+        <v>81366000.0</v>
+      </c>
+      <c r="AO16">
+        <v>95157000.0</v>
+      </c>
+      <c r="AP16">
+        <v>75508000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-27817000.0</v>
+      </c>
+      <c r="AR16">
+        <v>27817000.0</v>
+      </c>
+      <c r="AS16">
+        <v>94769000.0</v>
+      </c>
+      <c r="AT16">
+        <v>81492000.0</v>
+      </c>
+      <c r="AU16">
+        <v>85970000.0</v>
+      </c>
+      <c r="AV16">
+        <v>84108000.0</v>
+      </c>
+      <c r="AW16">
+        <v>71657000.0</v>
+      </c>
+      <c r="AX16">
+        <v>82101000.0</v>
+      </c>
+      <c r="AY16">
+        <v>85362000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>79900000.0</v>
+      </c>
+      <c r="BA16">
+        <v>82689000.0</v>
+      </c>
+      <c r="BB16">
+        <v>44429000.0</v>
+      </c>
+      <c r="BC16">
+        <v>46489000.0</v>
+      </c>
+      <c r="BD16">
+        <v>47249000.0</v>
+      </c>
+      <c r="BE16">
+        <v>36303000.0</v>
+      </c>
+      <c r="BF16">
+        <v>50209000.0</v>
+      </c>
+      <c r="BG16">
+        <v>64492000.0</v>
+      </c>
+      <c r="BH16">
+        <v>39900000.0</v>
+      </c>
+      <c r="BI16">
+        <v>26959000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>33759000.0</v>
+      </c>
+      <c r="BK16">
+        <v>31940000.0</v>
+      </c>
+      <c r="BL16">
+        <v>25580000.0</v>
+      </c>
+      <c r="BM16">
+        <v>14583000.0</v>
+      </c>
+      <c r="BN16">
+        <v>25940000.0</v>
+      </c>
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
+        <v>19773000.0</v>
+      </c>
+      <c r="BR16">
+        <v>15331000.0</v>
+      </c>
+      <c r="BS16">
+        <v>6524000.0</v>
+      </c>
+      <c r="BT16">
+        <v>13998000.0</v>
+      </c>
+      <c r="BU16">
+        <v>23986000.0</v>
+      </c>
+      <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
+        <v>-8550000.0</v>
+      </c>
+      <c r="BX16">
+        <v>8550000.0</v>
+      </c>
+      <c r="BY16">
+        <v>4848000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>4976000.0</v>
+      </c>
+      <c r="CA16">
+        <v>2940000.0</v>
+      </c>
+      <c r="CB16">
+        <v>3964000.0</v>
+      </c>
+      <c r="CC16">
+        <v>5940000.0</v>
+      </c>
+      <c r="CD16">
+        <v>2955000.0</v>
+      </c>
+      <c r="CE16">
+        <v>2528000.0</v>
+      </c>
+      <c r="CF16">
+        <v>1473000.0</v>
+      </c>
+      <c r="CG16">
+        <v>7099000.0</v>
+      </c>
+      <c r="CH16">
+        <v>857000.0</v>
+      </c>
+      <c r="CI16">
+        <v>1236000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>0.0</v>
+      </c>
+      <c r="CK16"/>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>56479000.0</v>
+      </c>
+      <c r="C17">
+        <v>23719000.0</v>
+      </c>
+      <c r="D17">
+        <v>77981000.0</v>
+      </c>
+      <c r="E17">
+        <v>-195930000.0</v>
+      </c>
+      <c r="F17">
+        <v>-139916000.0</v>
+      </c>
+      <c r="G17">
+        <v>-66000.0</v>
+      </c>
+      <c r="H17">
+        <v>-134012000.0</v>
+      </c>
+      <c r="I17">
+        <v>29556000.0</v>
+      </c>
+      <c r="J17">
+        <v>144361000.0</v>
+      </c>
+      <c r="K17">
+        <v>-27744000.0</v>
+      </c>
+      <c r="L17">
+        <v>116661000.0</v>
+      </c>
+      <c r="M17">
+        <v>7535000.0</v>
+      </c>
+      <c r="N17">
+        <v>204302000.0</v>
+      </c>
+      <c r="O17">
+        <v>213356000.0</v>
+      </c>
+      <c r="P17">
+        <v>198504000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-47456000.0</v>
+      </c>
+      <c r="R17">
+        <v>164296000.0</v>
+      </c>
+      <c r="S17">
+        <v>253613000.0</v>
+      </c>
+      <c r="T17">
+        <v>212131000.0</v>
+      </c>
+      <c r="U17">
+        <v>243686000.0</v>
+      </c>
+      <c r="V17">
+        <v>246408000.0</v>
+      </c>
+      <c r="W17">
+        <v>305967000.0</v>
+      </c>
+      <c r="X17">
+        <v>167746000.0</v>
+      </c>
+      <c r="Y17">
+        <v>162613000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-185699000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-11203000.0</v>
+      </c>
+      <c r="AB17">
+        <v>18065000.0</v>
+      </c>
+      <c r="AC17">
+        <v>38886000.0</v>
+      </c>
+      <c r="AD17">
+        <v>89195000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-67389000.0</v>
+      </c>
+      <c r="AF17">
+        <v>83795000.0</v>
+      </c>
+      <c r="AG17">
+        <v>114304000.0</v>
+      </c>
+      <c r="AH17">
+        <v>51859000.0</v>
+      </c>
+      <c r="AI17">
+        <v>109754000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>11973000.0</v>
+      </c>
+      <c r="AK17">
+        <v>291956000.0</v>
+      </c>
+      <c r="AL17">
+        <v>104168000.0</v>
+      </c>
+      <c r="AM17">
+        <v>-224584000.0</v>
+      </c>
+      <c r="AN17">
+        <v>81366000.0</v>
+      </c>
+      <c r="AO17">
+        <v>27854000.0</v>
+      </c>
+      <c r="AP17">
+        <v>75508000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
+        <v>346339000.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
+        <v>319020000.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17"/>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>113236000.0</v>
+      </c>
+      <c r="C18">
+        <v>120999000.0</v>
+      </c>
+      <c r="D18">
+        <v>122856000.0</v>
+      </c>
+      <c r="E18">
+        <v>128136000.0</v>
+      </c>
+      <c r="F18">
+        <v>127889000.0</v>
+      </c>
+      <c r="G18">
+        <v>135590000.0</v>
+      </c>
+      <c r="H18">
+        <v>149386000.0</v>
+      </c>
+      <c r="I18">
+        <v>153222000.0</v>
+      </c>
+      <c r="J18">
+        <v>147605000.0</v>
+      </c>
+      <c r="K18">
+        <v>158122000.0</v>
+      </c>
+      <c r="L18">
+        <v>164916000.0</v>
+      </c>
+      <c r="M18">
+        <v>158421000.0</v>
+      </c>
+      <c r="N18">
+        <v>163882000.0</v>
+      </c>
+      <c r="O18">
+        <v>155849000.0</v>
+      </c>
+      <c r="P18">
+        <v>142740000.0</v>
+      </c>
+      <c r="Q18">
+        <v>123288000.0</v>
+      </c>
+      <c r="R18">
+        <v>116614000.0</v>
+      </c>
+      <c r="S18">
+        <v>113945000.0</v>
+      </c>
+      <c r="T18">
+        <v>119538000.0</v>
+      </c>
+      <c r="U18">
+        <v>110666000.0</v>
+      </c>
+      <c r="V18">
+        <v>106810000.0</v>
+      </c>
+      <c r="W18">
+        <v>114716000.0</v>
+      </c>
+      <c r="X18">
+        <v>101912000.0</v>
+      </c>
+      <c r="Y18">
+        <v>115015000.0</v>
+      </c>
+      <c r="Z18">
+        <v>101160000.0</v>
+      </c>
+      <c r="AA18">
+        <v>109080000.0</v>
+      </c>
+      <c r="AB18">
+        <v>113253000.0</v>
+      </c>
+      <c r="AC18">
+        <v>111883000.0</v>
+      </c>
+      <c r="AD18">
+        <v>116130000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>198078000.0</v>
+      </c>
+      <c r="O19">
+        <v>190824000.0</v>
+      </c>
+      <c r="P19">
+        <v>174290000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>-653000.0</v>
+      </c>
+      <c r="AP20">
+        <v>653000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20"/>
+    </row>
+    <row r="21" spans="1:89">
+      <c r="A21" t="s">
+        <v>170</v>
+      </c>
+      <c r="B21">
+        <v>88101000.0</v>
+      </c>
+      <c r="C21">
+        <v>23719000.0</v>
+      </c>
+      <c r="D21">
+        <v>77981000.0</v>
+      </c>
+      <c r="E21">
+        <v>-195930000.0</v>
+      </c>
+      <c r="F21">
+        <v>-139916000.0</v>
+      </c>
+      <c r="G21">
+        <v>-66000.0</v>
+      </c>
+      <c r="H21">
+        <v>-134012000.0</v>
+      </c>
+      <c r="I21">
+        <v>29556000.0</v>
+      </c>
+      <c r="J21">
+        <v>144361000.0</v>
+      </c>
+      <c r="K21">
+        <v>-27744000.0</v>
+      </c>
+      <c r="L21">
+        <v>116661000.0</v>
+      </c>
+      <c r="M21">
+        <v>7535000.0</v>
+      </c>
+      <c r="N21">
+        <v>-89014000.0</v>
+      </c>
+      <c r="O21">
+        <v>72277000.0</v>
+      </c>
+      <c r="P21">
+        <v>-92439000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-47456000.0</v>
+      </c>
+      <c r="R21">
+        <v>164296000.0</v>
+      </c>
+      <c r="S21">
+        <v>253613000.0</v>
+      </c>
+      <c r="T21">
+        <v>212131000.0</v>
+      </c>
+      <c r="U21">
+        <v>243686000.0</v>
+      </c>
+      <c r="V21">
+        <v>246408000.0</v>
+      </c>
+      <c r="W21">
+        <v>305967000.0</v>
+      </c>
+      <c r="X21">
+        <v>167746000.0</v>
+      </c>
+      <c r="Y21">
+        <v>162613000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-185699000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-11203000.0</v>
+      </c>
+      <c r="AB21">
+        <v>18065000.0</v>
+      </c>
+      <c r="AC21">
+        <v>38886000.0</v>
+      </c>
+      <c r="AD21">
+        <v>89195000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-67389000.0</v>
+      </c>
+      <c r="AF21">
+        <v>83795000.0</v>
+      </c>
+      <c r="AG21">
+        <v>114304000.0</v>
+      </c>
+      <c r="AH21">
+        <v>51859000.0</v>
+      </c>
+      <c r="AI21">
+        <v>121727000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>11973000.0</v>
+      </c>
+      <c r="AK21">
+        <v>51168000.0</v>
+      </c>
+      <c r="AL21">
+        <v>19492000.0</v>
+      </c>
+      <c r="AM21">
+        <v>100880000.0</v>
+      </c>
+      <c r="AN21">
+        <v>81366000.0</v>
+      </c>
+      <c r="AO21">
+        <v>95157000.0</v>
+      </c>
+      <c r="AP21">
+        <v>75508000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-95120000.0</v>
+      </c>
+      <c r="AR21">
+        <v>27817000.0</v>
+      </c>
+      <c r="AS21">
+        <v>94769000.0</v>
+      </c>
+      <c r="AT21">
+        <v>81492000.0</v>
+      </c>
+      <c r="AU21">
+        <v>85970000.0</v>
+      </c>
+      <c r="AV21">
+        <v>84108000.0</v>
+      </c>
+      <c r="AW21">
+        <v>71657000.0</v>
+      </c>
+      <c r="AX21">
+        <v>82101000.0</v>
+      </c>
+      <c r="AY21">
+        <v>85362000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>79900000.0</v>
+      </c>
+      <c r="BA21">
+        <v>82689000.0</v>
+      </c>
+      <c r="BB21">
+        <v>44429000.0</v>
+      </c>
+      <c r="BC21">
+        <v>46489000.0</v>
+      </c>
+      <c r="BD21">
+        <v>47249000.0</v>
+      </c>
+      <c r="BE21">
+        <v>36303000.0</v>
+      </c>
+      <c r="BF21">
+        <v>58072000.0</v>
+      </c>
+      <c r="BG21">
+        <v>36508000.0</v>
+      </c>
+      <c r="BH21">
+        <v>27877000.0</v>
+      </c>
+      <c r="BI21">
+        <v>30190000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>23956000.0</v>
+      </c>
+      <c r="BK21">
+        <v>19080000.0</v>
+      </c>
+      <c r="BL21">
+        <v>20995000.0</v>
+      </c>
+      <c r="BM21">
+        <v>18234000.0</v>
+      </c>
+      <c r="BN21">
+        <v>18974000.0</v>
+      </c>
+      <c r="BO21">
+        <v>19258000.0</v>
+      </c>
+      <c r="BP21">
+        <v>12318000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>11981000.0</v>
+      </c>
+      <c r="BR21">
+        <v>11720000.0</v>
+      </c>
+      <c r="BS21">
+        <v>11960000.0</v>
+      </c>
+      <c r="BT21">
+        <v>23502000.0</v>
+      </c>
+      <c r="BU21">
+        <v>8950000.0</v>
+      </c>
+      <c r="BV21">
+        <v>14782000.0</v>
+      </c>
+      <c r="BW21">
+        <v>10660000.0</v>
+      </c>
+      <c r="BX21">
+        <v>9103000.0</v>
+      </c>
+      <c r="BY21">
+        <v>4848000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-4701000.0</v>
+      </c>
+      <c r="CA21">
+        <v>4863000.0</v>
+      </c>
+      <c r="CB21">
+        <v>3936000.0</v>
+      </c>
+      <c r="CC21">
+        <v>2976000.0</v>
+      </c>
+      <c r="CD21">
+        <v>2126000.0</v>
+      </c>
+      <c r="CE21">
+        <v>2040000.0</v>
+      </c>
+      <c r="CF21">
+        <v>1415000.0</v>
+      </c>
+      <c r="CG21">
+        <v>1173000.0</v>
+      </c>
+      <c r="CH21">
+        <v>444000.0</v>
+      </c>
+      <c r="CI21">
+        <v>1229000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-100000.0</v>
+      </c>
+      <c r="CK21">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:89">
+      <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22"/>
+    </row>
+    <row r="23" spans="1:89">
+      <c r="A23" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23">
+        <v>-17568000.0</v>
+      </c>
+      <c r="C23">
+        <v>33251000.0</v>
+      </c>
+      <c r="D23">
+        <v>43500000.0</v>
+      </c>
+      <c r="E23">
+        <v>46303000.0</v>
+      </c>
+      <c r="F23">
+        <v>46798000.0</v>
+      </c>
+      <c r="G23">
+        <v>48098000.0</v>
+      </c>
+      <c r="H23">
+        <v>51897000.0</v>
+      </c>
+      <c r="I23">
+        <v>50751000.0</v>
+      </c>
+      <c r="J23">
+        <v>51300000.0</v>
+      </c>
+      <c r="K23">
+        <v>56656000.0</v>
+      </c>
+      <c r="L23">
+        <v>45818000.0</v>
+      </c>
+      <c r="M23">
+        <v>47115000.0</v>
+      </c>
+      <c r="N23">
+        <v>53457000.0</v>
+      </c>
+      <c r="O23">
+        <v>44877000.0</v>
+      </c>
+      <c r="P23">
+        <v>43496000.0</v>
+      </c>
+      <c r="Q23">
+        <v>36569000.0</v>
+      </c>
+      <c r="R23">
+        <v>38974000.0</v>
+      </c>
+      <c r="S23">
+        <v>40238000.0</v>
+      </c>
+      <c r="T23">
+        <v>41519000.0</v>
+      </c>
+      <c r="U23">
+        <v>40577000.0</v>
+      </c>
+      <c r="V23">
+        <v>51455000.0</v>
+      </c>
+      <c r="W23">
+        <v>47275000.0</v>
+      </c>
+      <c r="X23">
+        <v>44585000.0</v>
+      </c>
+      <c r="Y23">
+        <v>44530000.0</v>
+      </c>
+      <c r="Z23">
+        <v>39485000.0</v>
+      </c>
+      <c r="AA23">
+        <v>52623000.0</v>
+      </c>
+      <c r="AB23">
+        <v>46933000.0</v>
+      </c>
+      <c r="AC23">
+        <v>49726000.0</v>
+      </c>
+      <c r="AD23">
+        <v>47972000.0</v>
+      </c>
+      <c r="AE23">
+        <v>54179000.0</v>
+      </c>
+      <c r="AF23">
+        <v>47470000.0</v>
+      </c>
+      <c r="AG23">
+        <v>51774000.0</v>
+      </c>
+      <c r="AH23">
+        <v>46022000.0</v>
+      </c>
+      <c r="AI23">
+        <v>41838000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>49196000.0</v>
+      </c>
+      <c r="AK23">
+        <v>55764000.0</v>
+      </c>
+      <c r="AL23">
+        <v>49153000.0</v>
+      </c>
+      <c r="AM23">
+        <v>47212000.0</v>
+      </c>
+      <c r="AN23">
+        <v>50452000.0</v>
+      </c>
+      <c r="AO23">
+        <v>47708000.0</v>
+      </c>
+      <c r="AP23">
+        <v>49007000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>51341000.0</v>
+      </c>
+      <c r="AR23">
+        <v>53260000.0</v>
+      </c>
+      <c r="AS23">
+        <v>55956000.0</v>
+      </c>
+      <c r="AT23">
+        <v>49248000.0</v>
+      </c>
+      <c r="AU23">
+        <v>50693000.0</v>
+      </c>
+      <c r="AV23">
+        <v>50777000.0</v>
+      </c>
+      <c r="AW23">
+        <v>45494000.0</v>
+      </c>
+      <c r="AX23">
+        <v>38464000.0</v>
+      </c>
+      <c r="AY23">
+        <v>37746000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>35068000.0</v>
+      </c>
+      <c r="BA23">
+        <v>30050000.0</v>
+      </c>
+      <c r="BB23">
+        <v>26748000.0</v>
+      </c>
+      <c r="BC23">
+        <v>25709000.0</v>
+      </c>
+      <c r="BD23">
+        <v>17874000.0</v>
+      </c>
+      <c r="BE23">
+        <v>12547000.0</v>
+      </c>
+      <c r="BF23">
+        <v>186000.0</v>
+      </c>
+      <c r="BG23">
+        <v>33758000.0</v>
+      </c>
+      <c r="BH23">
+        <v>18089000.0</v>
+      </c>
+      <c r="BI23">
+        <v>13431000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>12726000.0</v>
+      </c>
+      <c r="BK23">
+        <v>16896000.0</v>
+      </c>
+      <c r="BL23">
+        <v>8328000.0</v>
+      </c>
+      <c r="BM23">
+        <v>73493000.0</v>
+      </c>
+      <c r="BN23">
+        <v>13031000.0</v>
+      </c>
+      <c r="BO23">
+        <v>12543000.0</v>
+      </c>
+      <c r="BP23">
+        <v>9199000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>47106000.0</v>
+      </c>
+      <c r="BR23">
+        <v>8949000.0</v>
+      </c>
+      <c r="BS23">
+        <v>10253000.0</v>
+      </c>
+      <c r="BT23">
+        <v>12297000.0</v>
+      </c>
+      <c r="BU23">
+        <v>29541000.0</v>
+      </c>
+      <c r="BV23">
+        <v>7218000.0</v>
+      </c>
+      <c r="BW23">
+        <v>6285000.0</v>
+      </c>
+      <c r="BX23">
+        <v>6288000.0</v>
+      </c>
+      <c r="BY23">
+        <v>4848000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>3669000.0</v>
+      </c>
+      <c r="CA23">
+        <v>2646000.0</v>
+      </c>
+      <c r="CB23">
+        <v>2496000.0</v>
+      </c>
+      <c r="CC23">
+        <v>2650000.0</v>
+      </c>
+      <c r="CD23">
+        <v>948000.0</v>
+      </c>
+      <c r="CE23">
+        <v>1895000.0</v>
+      </c>
+      <c r="CF23">
+        <v>1694000.0</v>
+      </c>
+      <c r="CG23">
+        <v>1920000.0</v>
+      </c>
+      <c r="CH23">
+        <v>1344000.0</v>
+      </c>
+      <c r="CI23">
+        <v>1718000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>100000.0</v>
+      </c>
+      <c r="CK23">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:89">
+      <c r="A24" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
+        <v>19933000.0</v>
+      </c>
+      <c r="O24">
+        <v>16654000.0</v>
+      </c>
+      <c r="P24">
+        <v>12760000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+    </row>
+    <row r="25" spans="1:89">
+      <c r="A25" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
+        <v>-1683000.0</v>
+      </c>
+      <c r="P25">
+        <v>5412000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-6700000.0</v>
+      </c>
+      <c r="R25">
+        <v>39910000.0</v>
+      </c>
+      <c r="S25">
+        <v>28767000.0</v>
+      </c>
+      <c r="T25">
+        <v>8459000.0</v>
+      </c>
+      <c r="U25">
+        <v>-9743000.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25">
+        <v>180000.0</v>
+      </c>
+      <c r="BU25">
+        <v>180000.0</v>
+      </c>
+      <c r="BV25">
+        <v>180000.0</v>
+      </c>
+      <c r="BW25">
+        <v>181000.0</v>
+      </c>
+      <c r="BX25">
+        <v>186000.0</v>
+      </c>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25">
+        <v>1552000.0</v>
+      </c>
+      <c r="CB25">
+        <v>1261000.0</v>
+      </c>
+      <c r="CC25">
+        <v>-423000.0</v>
+      </c>
+      <c r="CD25">
+        <v>-864000.0</v>
+      </c>
+      <c r="CE25">
+        <v>584000.0</v>
+      </c>
+      <c r="CF25">
+        <v>-207000.0</v>
+      </c>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25">
+        <v>7000.0</v>
+      </c>
+      <c r="CK25"/>
+    </row>
+    <row r="26" spans="1:89">
+      <c r="A26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>132851000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26"/>
+    </row>
+    <row r="27" spans="1:89">
+      <c r="A27" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
+        <v>5938000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27">
+        <v>165643000.0</v>
+      </c>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+    </row>
+    <row r="28" spans="1:89">
+      <c r="A28" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28">
+        <v>4799000.0</v>
+      </c>
+      <c r="C28">
+        <v>3357000.0</v>
+      </c>
+      <c r="D28">
+        <v>9736000.0</v>
+      </c>
+      <c r="E28">
+        <v>11762000.0</v>
+      </c>
+      <c r="F28">
+        <v>11291000.0</v>
+      </c>
+      <c r="G28">
+        <v>10355000.0</v>
+      </c>
+      <c r="H28">
+        <v>12385000.0</v>
+      </c>
+      <c r="I28">
+        <v>10947000.0</v>
+      </c>
+      <c r="J28">
+        <v>11391000.0</v>
+      </c>
+      <c r="K28">
+        <v>16559000.0</v>
+      </c>
+      <c r="L28">
+        <v>5134000.0</v>
+      </c>
+      <c r="M28">
+        <v>8039000.0</v>
+      </c>
+      <c r="N28">
+        <v>15882000.0</v>
+      </c>
+      <c r="O28">
+        <v>7042000.0</v>
+      </c>
+      <c r="P28">
+        <v>9598000.0</v>
+      </c>
+      <c r="Q28">
+        <v>6097000.0</v>
+      </c>
+      <c r="R28">
+        <v>8798000.0</v>
+      </c>
+      <c r="S28">
+        <v>6708000.0</v>
+      </c>
+      <c r="T28">
+        <v>8124000.0</v>
+      </c>
+      <c r="U28">
+        <v>5412000.0</v>
+      </c>
+      <c r="V28">
+        <v>5847000.0</v>
+      </c>
+      <c r="W28">
+        <v>8454000.0</v>
+      </c>
+      <c r="X28">
+        <v>10050000.0</v>
+      </c>
+      <c r="Y28">
+        <v>9710000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4635000.0</v>
+      </c>
+      <c r="AA28">
+        <v>12459000.0</v>
+      </c>
+      <c r="AB28">
+        <v>5697000.0</v>
+      </c>
+      <c r="AC28">
+        <v>8449000.0</v>
+      </c>
+      <c r="AD28">
+        <v>6046000.0</v>
+      </c>
+      <c r="AE28">
+        <v>13026000.0</v>
+      </c>
+      <c r="AF28">
+        <v>6108000.0</v>
+      </c>
+      <c r="AG28">
+        <v>8447000.0</v>
+      </c>
+      <c r="AH28">
+        <v>8030000.0</v>
+      </c>
+      <c r="AI28">
+        <v>2004000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>7716000.0</v>
+      </c>
+      <c r="AK28">
+        <v>8091000.0</v>
+      </c>
+      <c r="AL28">
+        <v>7669000.0</v>
+      </c>
+      <c r="AM28">
+        <v>6240000.0</v>
+      </c>
+      <c r="AN28">
+        <v>8722000.0</v>
+      </c>
+      <c r="AO28">
+        <v>5585000.0</v>
+      </c>
+      <c r="AP28">
+        <v>6865000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>9088000.0</v>
+      </c>
+      <c r="AR28">
+        <v>11288000.0</v>
+      </c>
+      <c r="AS28">
+        <v>8408000.0</v>
+      </c>
+      <c r="AT28">
+        <v>6950000.0</v>
+      </c>
+      <c r="AU28">
+        <v>6674000.0</v>
+      </c>
+      <c r="AV28">
+        <v>7863000.0</v>
+      </c>
+      <c r="AW28">
+        <v>11001000.0</v>
+      </c>
+      <c r="AX28">
+        <v>5717000.0</v>
+      </c>
+      <c r="AY28">
+        <v>7490000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>6661000.0</v>
+      </c>
+      <c r="BA28">
+        <v>3488000.0</v>
+      </c>
+      <c r="BB28">
+        <v>4894000.0</v>
+      </c>
+      <c r="BC28">
+        <v>4795000.0</v>
+      </c>
+      <c r="BD28">
+        <v>4363000.0</v>
+      </c>
+      <c r="BE28">
+        <v>2387000.0</v>
+      </c>
+      <c r="BF28">
+        <v>27896000.0</v>
+      </c>
+      <c r="BG28">
+        <v>20996000.0</v>
+      </c>
+      <c r="BH28">
+        <v>18505000.0</v>
+      </c>
+      <c r="BI28">
+        <v>27266000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>14957000.0</v>
+      </c>
+      <c r="BK28">
+        <v>11959000.0</v>
+      </c>
+      <c r="BL28">
+        <v>11956000.0</v>
+      </c>
+      <c r="BM28">
+        <v>20152000.0</v>
+      </c>
+      <c r="BN28">
+        <v>10920000.0</v>
+      </c>
+      <c r="BO28">
+        <v>10548000.0</v>
+      </c>
+      <c r="BP28">
+        <v>7825000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>18219000.0</v>
+      </c>
+      <c r="BR28">
+        <v>7604000.0</v>
+      </c>
+      <c r="BS28">
+        <v>8288000.0</v>
+      </c>
+      <c r="BT28">
+        <v>10779000.0</v>
+      </c>
+      <c r="BU28">
+        <v>6076000.0</v>
+      </c>
+      <c r="BV28">
+        <v>598000.0</v>
+      </c>
+      <c r="BW28">
+        <v>471000.0</v>
+      </c>
+      <c r="BX28">
+        <v>572000.0</v>
+      </c>
+      <c r="BY28">
+        <v>3634000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>448000.0</v>
+      </c>
+      <c r="CA28">
+        <v>181000.0</v>
+      </c>
+      <c r="CB28">
+        <v>158000.0</v>
+      </c>
+      <c r="CC28">
+        <v>3299000.0</v>
+      </c>
+      <c r="CD28">
+        <v>174000.0</v>
+      </c>
+      <c r="CE28">
+        <v>180000.0</v>
+      </c>
+      <c r="CF28">
+        <v>149000.0</v>
+      </c>
+      <c r="CG28">
+        <v>143000.0</v>
+      </c>
+      <c r="CH28">
+        <v>15000.0</v>
+      </c>
+      <c r="CI28">
+        <v>1000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>0.0</v>
+      </c>
+      <c r="CK28">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:89">
+      <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+    </row>
+    <row r="30" spans="1:89">
+      <c r="A30" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30">
+        <v>-52172000.0</v>
+      </c>
+      <c r="C30">
+        <v>5202000.0</v>
+      </c>
+      <c r="D30">
+        <v>13962000.0</v>
+      </c>
+      <c r="E30">
+        <v>15999000.0</v>
+      </c>
+      <c r="F30">
+        <v>15431000.0</v>
+      </c>
+      <c r="G30">
+        <v>14890000.0</v>
+      </c>
+      <c r="H30">
+        <v>16668000.0</v>
+      </c>
+      <c r="I30">
+        <v>14671000.0</v>
+      </c>
+      <c r="J30">
+        <v>14973000.0</v>
+      </c>
+      <c r="K30">
+        <v>20147000.0</v>
+      </c>
+      <c r="L30">
+        <v>8287000.0</v>
+      </c>
+      <c r="M30">
+        <v>10515000.0</v>
+      </c>
+      <c r="N30">
+        <v>19203000.0</v>
+      </c>
+      <c r="O30">
+        <v>9850000.0</v>
+      </c>
+      <c r="P30">
+        <v>11918000.0</v>
+      </c>
+      <c r="Q30">
+        <v>8682000.0</v>
+      </c>
+      <c r="R30">
+        <v>13099000.0</v>
+      </c>
+      <c r="S30">
+        <v>14200000.0</v>
+      </c>
+      <c r="T30">
+        <v>16701000.0</v>
+      </c>
+      <c r="U30">
+        <v>13589000.0</v>
+      </c>
+      <c r="V30">
+        <v>22241000.0</v>
+      </c>
+      <c r="W30">
+        <v>17204000.0</v>
+      </c>
+      <c r="X30">
+        <v>14258000.0</v>
+      </c>
+      <c r="Y30">
+        <v>13706000.0</v>
+      </c>
+      <c r="Z30">
+        <v>7048000.0</v>
+      </c>
+      <c r="AA30">
+        <v>21044000.0</v>
+      </c>
+      <c r="AB30">
+        <v>14230000.0</v>
+      </c>
+      <c r="AC30">
+        <v>30769000.0</v>
+      </c>
+      <c r="AD30">
+        <v>13720000.0</v>
+      </c>
+      <c r="AE30">
+        <v>19077000.0</v>
+      </c>
+      <c r="AF30">
+        <v>14354000.0</v>
+      </c>
+      <c r="AG30">
+        <v>35139000.0</v>
+      </c>
+      <c r="AH30">
+        <v>8543000.0</v>
+      </c>
+      <c r="AI30">
+        <v>2491000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>8161000.0</v>
+      </c>
+      <c r="AK30">
+        <v>36657000.0</v>
+      </c>
+      <c r="AL30">
+        <v>7689000.0</v>
+      </c>
+      <c r="AM30">
+        <v>6364000.0</v>
+      </c>
+      <c r="AN30">
+        <v>8783000.0</v>
+      </c>
+      <c r="AO30">
+        <v>26730000.0</v>
+      </c>
+      <c r="AP30">
+        <v>7288000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>9136000.0</v>
+      </c>
+      <c r="AR30">
+        <v>11303000.0</v>
+      </c>
+      <c r="AS30">
+        <v>12667000.0</v>
+      </c>
+      <c r="AT30">
+        <v>7035000.0</v>
+      </c>
+      <c r="AU30">
+        <v>8449000.0</v>
+      </c>
+      <c r="AV30">
+        <v>7863000.0</v>
+      </c>
+      <c r="AW30">
+        <v>3801000.0</v>
+      </c>
+      <c r="AX30">
+        <v>6717000.0</v>
+      </c>
+      <c r="AY30">
+        <v>12598000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>11508000.0</v>
+      </c>
+      <c r="BA30">
+        <v>-5370000.0</v>
+      </c>
+      <c r="BB30">
+        <v>5894000.0</v>
+      </c>
+      <c r="BC30">
+        <v>12569000.0</v>
+      </c>
+      <c r="BD30">
+        <v>7404000.0</v>
+      </c>
+      <c r="BE30">
+        <v>2387000.0</v>
+      </c>
+      <c r="BF30">
+        <v>27896000.0</v>
+      </c>
+      <c r="BG30">
+        <v>20996000.0</v>
+      </c>
+      <c r="BH30">
+        <v>18505000.0</v>
+      </c>
+      <c r="BI30">
+        <v>-13431000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>14957000.0</v>
+      </c>
+      <c r="BK30">
+        <v>11959000.0</v>
+      </c>
+      <c r="BL30">
+        <v>11956000.0</v>
+      </c>
+      <c r="BM30">
+        <v>-73493000.0</v>
+      </c>
+      <c r="BN30">
+        <v>13031000.0</v>
+      </c>
+      <c r="BO30">
+        <v>12543000.0</v>
+      </c>
+      <c r="BP30">
+        <v>9199000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>-18219000.0</v>
+      </c>
+      <c r="BR30">
+        <v>8949000.0</v>
+      </c>
+      <c r="BS30">
+        <v>10253000.0</v>
+      </c>
+      <c r="BT30">
+        <v>12297000.0</v>
+      </c>
+      <c r="BU30">
+        <v>-29541000.0</v>
+      </c>
+      <c r="BV30">
+        <v>7218000.0</v>
+      </c>
+      <c r="BW30">
+        <v>6285000.0</v>
+      </c>
+      <c r="BX30">
+        <v>6288000.0</v>
+      </c>
+      <c r="BY30">
+        <v>-4848000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>3669000.0</v>
+      </c>
+      <c r="CA30">
+        <v>3678000.0</v>
+      </c>
+      <c r="CB30">
+        <v>3158000.0</v>
+      </c>
+      <c r="CC30">
+        <v>2650000.0</v>
+      </c>
+      <c r="CD30">
+        <v>1900000.0</v>
+      </c>
+      <c r="CE30">
+        <v>1895000.0</v>
+      </c>
+      <c r="CF30">
+        <v>1694000.0</v>
+      </c>
+      <c r="CG30">
+        <v>1920000.0</v>
+      </c>
+      <c r="CH30">
+        <v>1344000.0</v>
+      </c>
+      <c r="CI30">
+        <v>1718000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>100000.0</v>
+      </c>
+      <c r="CK30">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:89">
+      <c r="A31" t="s">
+        <v>180</v>
+      </c>
+      <c r="B31">
+        <v>-31622000.0</v>
+      </c>
+      <c r="C31">
+        <v>-29894000.0</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31">
+        <v>-34541000.0</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31">
+        <v>-124476000.0</v>
+      </c>
+      <c r="H31">
+        <v>-263649000.0</v>
+      </c>
+      <c r="I31">
+        <v>-39804000.0</v>
+      </c>
+      <c r="J31">
+        <v>-39909000.0</v>
+      </c>
+      <c r="K31">
+        <v>-40097000.0</v>
+      </c>
+      <c r="L31">
+        <v>-40684000.0</v>
+      </c>
+      <c r="M31">
+        <v>-39076000.0</v>
+      </c>
+      <c r="N31">
+        <v>-37575000.0</v>
+      </c>
+      <c r="O31">
+        <v>-72210000.0</v>
+      </c>
+      <c r="P31">
+        <v>-33898000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-30472000.0</v>
+      </c>
+      <c r="R31">
+        <v>-30176000.0</v>
+      </c>
+      <c r="S31">
+        <v>-33530000.0</v>
+      </c>
+      <c r="T31">
+        <v>-33395000.0</v>
+      </c>
+      <c r="U31">
+        <v>-35165000.0</v>
+      </c>
+      <c r="V31">
+        <v>-45608000.0</v>
+      </c>
+      <c r="W31">
+        <v>-38821000.0</v>
+      </c>
+      <c r="X31">
+        <v>-486000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-34820000.0</v>
+      </c>
+      <c r="Z31">
+        <v>2796000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-116147000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2338000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-41277000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2980000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-188856000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-3454000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-6148000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-513000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-487000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-445000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-6806000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-20000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-124000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-35000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-41528000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-53837000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-238218000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-105382000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-38038000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-48162000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-47599000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-53269000.0</v>
+      </c>
+      <c r="AW31">
+        <v>48789000.0</v>
+      </c>
+      <c r="AX31">
+        <v>82101000.0</v>
+      </c>
+      <c r="AY31">
+        <v>85362000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>79900000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-35969000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-36010000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-69141000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-40289000.0</v>
+      </c>
+      <c r="BE31">
+        <v>171945000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-7863000.0</v>
+      </c>
+      <c r="BG31">
+        <v>27984000.0</v>
+      </c>
+      <c r="BH31">
+        <v>12023000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-3231000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>9803000.0</v>
+      </c>
+      <c r="BK31">
+        <v>12860000.0</v>
+      </c>
+      <c r="BL31">
+        <v>4585000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-1761000.0</v>
+      </c>
+      <c r="BN31">
+        <v>6966000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-33778000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-18696000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-12730000.0</v>
+      </c>
+      <c r="BR31">
+        <v>3611000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-5436000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-3549000.0</v>
+      </c>
+      <c r="BU31">
+        <v>28607000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-14782000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-12278000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-7865000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-14641000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>9677000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-4493000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-3274000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-2976000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-2126000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-2040000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-1415000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-1173000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-444000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-1229000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>100000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:89">
+      <c r="A32" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32">
+        <v>70533000.0</v>
+      </c>
+      <c r="C32">
+        <v>56970000.0</v>
+      </c>
+      <c r="D32">
+        <v>121481000.0</v>
+      </c>
+      <c r="E32">
+        <v>-149627000.0</v>
+      </c>
+      <c r="F32">
+        <v>-93118000.0</v>
+      </c>
+      <c r="G32">
+        <v>48032000.0</v>
+      </c>
+      <c r="H32">
+        <v>-82115000.0</v>
+      </c>
+      <c r="I32">
+        <v>80307000.0</v>
+      </c>
+      <c r="J32">
+        <v>195661000.0</v>
+      </c>
+      <c r="K32">
+        <v>28912000.0</v>
+      </c>
+      <c r="L32">
+        <v>162479000.0</v>
+      </c>
+      <c r="M32">
+        <v>54650000.0</v>
+      </c>
+      <c r="N32">
+        <v>-35557000.0</v>
+      </c>
+      <c r="O32">
+        <v>117154000.0</v>
+      </c>
+      <c r="P32">
+        <v>-48943000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-10887000.0</v>
+      </c>
+      <c r="R32">
+        <v>203270000.0</v>
+      </c>
+      <c r="S32">
+        <v>293851000.0</v>
+      </c>
+      <c r="T32">
+        <v>253650000.0</v>
+      </c>
+      <c r="U32">
+        <v>284263000.0</v>
+      </c>
+      <c r="V32">
+        <v>297863000.0</v>
+      </c>
+      <c r="W32">
+        <v>353242000.0</v>
+      </c>
+      <c r="X32">
+        <v>212331000.0</v>
+      </c>
+      <c r="Y32">
+        <v>207143000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-146214000.0</v>
+      </c>
+      <c r="AA32">
+        <v>41420000.0</v>
+      </c>
+      <c r="AB32">
+        <v>64998000.0</v>
+      </c>
+      <c r="AC32">
+        <v>88612000.0</v>
+      </c>
+      <c r="AD32">
+        <v>137167000.0</v>
+      </c>
+      <c r="AE32">
+        <v>-13210000.0</v>
+      </c>
+      <c r="AF32">
+        <v>131265000.0</v>
+      </c>
+      <c r="AG32">
+        <v>166078000.0</v>
+      </c>
+      <c r="AH32">
+        <v>97881000.0</v>
+      </c>
+      <c r="AI32">
+        <v>163565000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>61169000.0</v>
+      </c>
+      <c r="AK32">
+        <v>106932000.0</v>
+      </c>
+      <c r="AL32">
+        <v>68645000.0</v>
+      </c>
+      <c r="AM32">
+        <v>148092000.0</v>
+      </c>
+      <c r="AN32">
+        <v>131818000.0</v>
+      </c>
+      <c r="AO32">
+        <v>142865000.0</v>
+      </c>
+      <c r="AP32">
+        <v>124515000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>-43779000.0</v>
+      </c>
+      <c r="AR32">
+        <v>81077000.0</v>
+      </c>
+      <c r="AS32">
+        <v>150725000.0</v>
+      </c>
+      <c r="AT32">
+        <v>130740000.0</v>
+      </c>
+      <c r="AU32">
+        <v>136663000.0</v>
+      </c>
+      <c r="AV32">
+        <v>134885000.0</v>
+      </c>
+      <c r="AW32">
+        <v>117151000.0</v>
+      </c>
+      <c r="AX32">
+        <v>120565000.0</v>
+      </c>
+      <c r="AY32">
+        <v>123108000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>114968000.0</v>
+      </c>
+      <c r="BA32">
+        <v>112739000.0</v>
+      </c>
+      <c r="BB32">
+        <v>71177000.0</v>
+      </c>
+      <c r="BC32">
+        <v>72198000.0</v>
+      </c>
+      <c r="BD32">
+        <v>65123000.0</v>
+      </c>
+      <c r="BE32">
+        <v>48850000.0</v>
+      </c>
+      <c r="BF32">
+        <v>57886000.0</v>
+      </c>
+      <c r="BG32">
+        <v>70266000.0</v>
+      </c>
+      <c r="BH32">
+        <v>45966000.0</v>
+      </c>
+      <c r="BI32">
+        <v>16759000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>36682000.0</v>
+      </c>
+      <c r="BK32">
+        <v>35976000.0</v>
+      </c>
+      <c r="BL32">
+        <v>29323000.0</v>
+      </c>
+      <c r="BM32">
+        <v>-55259000.0</v>
+      </c>
+      <c r="BN32">
+        <v>32005000.0</v>
+      </c>
+      <c r="BO32">
+        <v>31801000.0</v>
+      </c>
+      <c r="BP32">
+        <v>21517000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>-35125000.0</v>
+      </c>
+      <c r="BR32">
+        <v>20669000.0</v>
+      </c>
+      <c r="BS32">
+        <v>22213000.0</v>
+      </c>
+      <c r="BT32">
+        <v>35799000.0</v>
+      </c>
+      <c r="BU32">
+        <v>-20591000.0</v>
+      </c>
+      <c r="BV32">
+        <v>22000000.0</v>
+      </c>
+      <c r="BW32">
+        <v>18563000.0</v>
+      </c>
+      <c r="BX32">
+        <v>15391000.0</v>
+      </c>
+      <c r="BY32">
+        <v>-3075000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>6295000.0</v>
+      </c>
+      <c r="CA32">
+        <v>4845000.0</v>
+      </c>
+      <c r="CB32">
+        <v>6432000.0</v>
+      </c>
+      <c r="CC32">
+        <v>5626000.0</v>
+      </c>
+      <c r="CD32">
+        <v>4026000.0</v>
+      </c>
+      <c r="CE32">
+        <v>3935000.0</v>
+      </c>
+      <c r="CF32">
+        <v>3109000.0</v>
+      </c>
+      <c r="CG32">
+        <v>3093000.0</v>
+      </c>
+      <c r="CH32">
+        <v>1788000.0</v>
+      </c>
+      <c r="CI32">
+        <v>2947000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>265000.0</v>
+      </c>
+      <c r="CK32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:V30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
+      <c r="A2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B2">
+        <v>85872000.0</v>
+      </c>
+      <c r="C2">
+        <v>95646000.0</v>
+      </c>
+      <c r="D2">
+        <v>35364000.0</v>
+      </c>
+      <c r="E2">
+        <v>63610000.0</v>
+      </c>
+      <c r="F2">
+        <v>44561000.0</v>
+      </c>
+      <c r="G2">
+        <v>107098000.0</v>
+      </c>
+      <c r="H2">
+        <v>83758000.0</v>
+      </c>
+      <c r="I2">
+        <v>318083000.0</v>
+      </c>
+      <c r="J2">
+        <v>317798000.0</v>
+      </c>
+      <c r="K2">
+        <v>110026000.0</v>
+      </c>
+      <c r="L2">
+        <v>134225000.0</v>
+      </c>
+      <c r="M2">
+        <v>203236000.0</v>
+      </c>
+      <c r="N2">
+        <v>121194000.0</v>
+      </c>
+      <c r="O2">
+        <v>61395000.0</v>
+      </c>
+      <c r="P2">
+        <v>1081000.0</v>
+      </c>
+      <c r="Q2">
+        <v>9942000.0</v>
+      </c>
+      <c r="R2">
+        <v>555000.0</v>
+      </c>
+      <c r="S2">
+        <v>21884000.0</v>
+      </c>
+      <c r="T2">
+        <v>48281000.0</v>
+      </c>
+      <c r="U2">
+        <v>9587000.0</v>
+      </c>
+      <c r="V2">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>53982000</v>
+      </c>
+      <c r="N3">
+        <v>54696000</v>
+      </c>
+      <c r="O3">
+        <v>74746000</v>
+      </c>
+      <c r="P3">
+        <v>70252000</v>
+      </c>
+      <c r="Q3">
+        <v>43214000</v>
+      </c>
+      <c r="R3">
+        <v>34762000</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>50212000</v>
+      </c>
+      <c r="U3">
+        <v>85945000</v>
+      </c>
+      <c r="V3">
+        <v>15698000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" t="s">
+        <v>184</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" t="s">
+        <v>185</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" t="s">
+        <v>186</v>
+      </c>
+      <c r="B6">
+        <v>-35084000.0</v>
+      </c>
+      <c r="C6">
+        <v>-9774000.0</v>
+      </c>
+      <c r="D6">
+        <v>60282000.0</v>
+      </c>
+      <c r="E6">
+        <v>-28246000.0</v>
+      </c>
+      <c r="F6">
+        <v>19049000.0</v>
+      </c>
+      <c r="G6">
+        <v>-62537000.0</v>
+      </c>
+      <c r="H6">
+        <v>23340000.0</v>
+      </c>
+      <c r="I6">
+        <v>-234325000.0</v>
+      </c>
+      <c r="J6">
+        <v>285000.0</v>
+      </c>
+      <c r="K6">
+        <v>207772000.0</v>
+      </c>
+      <c r="L6">
+        <v>-24199000.0</v>
+      </c>
+      <c r="M6">
+        <v>-69011000.0</v>
+      </c>
+      <c r="N6">
+        <v>82042000.0</v>
+      </c>
+      <c r="O6">
+        <v>59799000.0</v>
+      </c>
+      <c r="P6">
+        <v>411000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-8861000.0</v>
+      </c>
+      <c r="R6">
+        <v>9387000.0</v>
+      </c>
+      <c r="S6">
+        <v>555000.0</v>
+      </c>
+      <c r="T6">
+        <v>-26397000.0</v>
+      </c>
+      <c r="U6">
+        <v>-9587000.0</v>
+      </c>
+      <c r="V6">
+        <v>9586000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="A7" t="s">
+        <v>187</v>
+      </c>
+      <c r="B7">
+        <v>-62127000.0</v>
+      </c>
+      <c r="C7">
+        <v>-132000.0</v>
+      </c>
+      <c r="D7">
+        <v>-6957000.0</v>
+      </c>
+      <c r="E7">
+        <v>1813000.0</v>
+      </c>
+      <c r="F7">
+        <v>4636000.0</v>
+      </c>
+      <c r="G7">
+        <v>12112000.0</v>
+      </c>
+      <c r="H7">
+        <v>-14365000.0</v>
+      </c>
+      <c r="I7">
+        <v>-61667000.0</v>
+      </c>
+      <c r="J7">
+        <v>43598000.0</v>
+      </c>
+      <c r="K7">
+        <v>33121000.0</v>
+      </c>
+      <c r="L7">
+        <v>36515000.0</v>
+      </c>
+      <c r="M7">
+        <v>-32841000.0</v>
+      </c>
+      <c r="N7">
+        <v>4084000.0</v>
+      </c>
+      <c r="O7">
+        <v>-2723000.0</v>
+      </c>
+      <c r="P7">
+        <v>347000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2873000.0</v>
+      </c>
+      <c r="R7">
+        <v>5510000.0</v>
+      </c>
+      <c r="S7">
+        <v>-71812000.0</v>
+      </c>
+      <c r="T7">
+        <v>2521000.0</v>
+      </c>
+      <c r="U7">
+        <v>35904000.0</v>
+      </c>
+      <c r="V7">
+        <v>386000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" t="s">
+        <v>188</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" t="s">
+        <v>189</v>
+      </c>
+      <c r="B9">
+        <v>-31464000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4469000.0</v>
+      </c>
+      <c r="D9">
+        <v>-9776000.0</v>
+      </c>
+      <c r="E9">
+        <v>-350000.0</v>
+      </c>
+      <c r="F9">
+        <v>-863000.0</v>
+      </c>
+      <c r="G9">
+        <v>14792000.0</v>
+      </c>
+      <c r="H9">
+        <v>-5063000.0</v>
+      </c>
+      <c r="I9">
+        <v>-14270000.0</v>
+      </c>
+      <c r="J9">
+        <v>1943000.0</v>
+      </c>
+      <c r="K9">
+        <v>10998000.0</v>
+      </c>
+      <c r="L9">
+        <v>1291000.0</v>
+      </c>
+      <c r="M9">
+        <v>2676000.0</v>
+      </c>
+      <c r="N9">
+        <v>-12257000.0</v>
+      </c>
+      <c r="O9">
+        <v>-5467000.0</v>
+      </c>
+      <c r="P9">
+        <v>-3760000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2209000.0</v>
+      </c>
+      <c r="R9">
+        <v>4819000.0</v>
+      </c>
+      <c r="S9">
+        <v>-4682000.0</v>
+      </c>
+      <c r="T9">
+        <v>-1859000.0</v>
+      </c>
+      <c r="U9">
+        <v>-2032000.0</v>
+      </c>
+      <c r="V9">
+        <v>-407000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" t="s">
+        <v>190</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10">
+        <v>-31146000.0</v>
+      </c>
+      <c r="N10">
+        <v>-27074000.0</v>
+      </c>
+      <c r="O10">
+        <v>-42756000.0</v>
+      </c>
+      <c r="P10">
+        <v>-5284000.0</v>
+      </c>
+      <c r="Q10">
+        <v>7039000.0</v>
+      </c>
+      <c r="R10">
+        <v>-3779000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10">
+        <v>-167255000.0</v>
+      </c>
+      <c r="U10">
+        <v>34762000.0</v>
+      </c>
+      <c r="V10">
+        <v>-49198000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>0.0</v>
+      </c>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>14255000.0</v>
+      </c>
+      <c r="O11">
+        <v>4425000.0</v>
+      </c>
+      <c r="P11">
+        <v>437000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1111000.0</v>
+      </c>
+      <c r="R11">
+        <v>1349000.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11">
+        <v>4562000.0</v>
+      </c>
+      <c r="U11">
+        <v>693000.0</v>
+      </c>
+      <c r="V11">
+        <v>795000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
+        <v>383266000.0</v>
+      </c>
+      <c r="E12">
+        <v>-278629000.0</v>
+      </c>
+      <c r="F12">
+        <v>-791129000.0</v>
+      </c>
+      <c r="G12">
+        <v>220549000.0</v>
+      </c>
+      <c r="H12">
+        <v>110902000.0</v>
+      </c>
+      <c r="I12">
+        <v>-5371000.0</v>
+      </c>
+      <c r="J12">
+        <v>111266000.0</v>
+      </c>
+      <c r="K12">
+        <v>321929000.0</v>
+      </c>
+      <c r="L12">
+        <v>53853000.0</v>
+      </c>
+      <c r="M12">
+        <v>24268000.0</v>
+      </c>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" t="s">
+        <v>193</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>-502688000.0</v>
+      </c>
+      <c r="E13">
+        <v>-1109783000.0</v>
+      </c>
+      <c r="F13">
+        <v>-149311000.0</v>
+      </c>
+      <c r="G13">
+        <v>200699000.0</v>
+      </c>
+      <c r="H13">
+        <v>-36334000.0</v>
+      </c>
+      <c r="I13">
+        <v>72549000.0</v>
+      </c>
+      <c r="J13">
+        <v>-3821000.0</v>
+      </c>
+      <c r="K13">
+        <v>414536000.0</v>
+      </c>
+      <c r="L13">
+        <v>-370796000.0</v>
+      </c>
+      <c r="M13">
+        <v>-2081032000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" t="s">
+        <v>194</v>
+      </c>
+      <c r="B14">
+        <v>8530000.0</v>
+      </c>
+      <c r="C14">
+        <v>10346000.0</v>
+      </c>
+      <c r="D14">
+        <v>14780000.0</v>
+      </c>
+      <c r="E14">
+        <v>70001000.0</v>
+      </c>
+      <c r="F14">
+        <v>-2492000.0</v>
+      </c>
+      <c r="G14">
+        <v>4436000.0</v>
+      </c>
+      <c r="H14">
+        <v>-9595000.0</v>
+      </c>
+      <c r="I14">
+        <v>31005000.0</v>
+      </c>
+      <c r="J14">
+        <v>101840000.0</v>
+      </c>
+      <c r="K14">
+        <v>327660000.0</v>
+      </c>
+      <c r="L14">
+        <v>-80327000.0</v>
+      </c>
+      <c r="M14">
+        <v>81154000.0</v>
+      </c>
+      <c r="N14">
+        <v>66818000.0</v>
+      </c>
+      <c r="O14">
+        <v>32368000.0</v>
+      </c>
+      <c r="P14">
+        <v>5365000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-3980000.0</v>
+      </c>
+      <c r="R14">
+        <v>73207000.0</v>
+      </c>
+      <c r="S14">
+        <v>727000.0</v>
+      </c>
+      <c r="T14">
+        <v>1264000.0</v>
+      </c>
+      <c r="U14">
+        <v>-910000.0</v>
+      </c>
+      <c r="V14">
+        <v>76620000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15">
+        <v>-332392000.0</v>
+      </c>
+      <c r="C15">
+        <v>-360288000.0</v>
+      </c>
+      <c r="D15">
+        <v>299143000.0</v>
+      </c>
+      <c r="E15">
+        <v>270295000.0</v>
+      </c>
+      <c r="F15">
+        <v>195574000.0</v>
+      </c>
+      <c r="G15">
+        <v>239954000.0</v>
+      </c>
+      <c r="H15">
+        <v>245096000.0</v>
+      </c>
+      <c r="I15">
+        <v>255911000.0</v>
+      </c>
+      <c r="J15">
+        <v>333623000.0</v>
+      </c>
+      <c r="K15">
+        <v>336637000.0</v>
+      </c>
+      <c r="L15">
+        <v>414833000.0</v>
+      </c>
+      <c r="M15">
+        <v>377070000.0</v>
+      </c>
+      <c r="N15">
+        <v>242301000.0</v>
+      </c>
+      <c r="O15">
+        <v>127564000.0</v>
+      </c>
+      <c r="P15">
+        <v>91247000.0</v>
+      </c>
+      <c r="Q15">
+        <v>82908000.0</v>
+      </c>
+      <c r="R15">
+        <v>43257000.0</v>
+      </c>
+      <c r="S15">
+        <v>24915000.0</v>
+      </c>
+      <c r="T15">
+        <v>21634000.0</v>
+      </c>
+      <c r="U15">
+        <v>7663000.0</v>
+      </c>
+      <c r="V15">
+        <v>2646000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="A16" t="s">
+        <v>196</v>
+      </c>
+      <c r="B16">
+        <v>50788000.0</v>
+      </c>
+      <c r="C16">
+        <v>85872000.0</v>
+      </c>
+      <c r="D16">
+        <v>95646000.0</v>
+      </c>
+      <c r="E16">
+        <v>35364000.0</v>
+      </c>
+      <c r="F16">
+        <v>63610000.0</v>
+      </c>
+      <c r="G16">
+        <v>44561000.0</v>
+      </c>
+      <c r="H16">
+        <v>107098000.0</v>
+      </c>
+      <c r="I16">
+        <v>83758000.0</v>
+      </c>
+      <c r="J16">
+        <v>318083000.0</v>
+      </c>
+      <c r="K16">
+        <v>317798000.0</v>
+      </c>
+      <c r="L16">
+        <v>110026000.0</v>
+      </c>
+      <c r="M16">
+        <v>134225000.0</v>
+      </c>
+      <c r="N16">
+        <v>203236000.0</v>
+      </c>
+      <c r="O16">
+        <v>121194000.0</v>
+      </c>
+      <c r="P16">
+        <v>1492000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1081000.0</v>
+      </c>
+      <c r="R16">
+        <v>9942000.0</v>
+      </c>
+      <c r="S16">
+        <v>555000.0</v>
+      </c>
+      <c r="T16">
+        <v>21884000.0</v>
+      </c>
+      <c r="U16">
+        <v>48281000.0</v>
+      </c>
+      <c r="V16">
+        <v>9587000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" t="s">
+        <v>197</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" t="s">
+        <v>198</v>
+      </c>
+      <c r="B18">
+        <v>523171000.0</v>
+      </c>
+      <c r="C18">
+        <v>279983000.0</v>
+      </c>
+      <c r="D18">
+        <v>-220846000.0</v>
+      </c>
+      <c r="E18">
+        <v>-795339000.0</v>
+      </c>
+      <c r="F18">
+        <v>31019000.0</v>
+      </c>
+      <c r="G18">
+        <v>429438000.0</v>
+      </c>
+      <c r="H18">
+        <v>223838000.0</v>
+      </c>
+      <c r="I18">
+        <v>369106000.0</v>
+      </c>
+      <c r="J18">
+        <v>376201000.0</v>
+      </c>
+      <c r="K18">
+        <v>861869000.0</v>
+      </c>
+      <c r="L18">
+        <v>45464000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1725231000.0</v>
+      </c>
+      <c r="N18">
+        <v>-1786158000.0</v>
+      </c>
+      <c r="O18">
+        <v>-229415000.0</v>
+      </c>
+      <c r="P18">
+        <v>-581609000.0</v>
+      </c>
+      <c r="Q18">
+        <v>54838000.0</v>
+      </c>
+      <c r="R18">
+        <v>-74000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-204025000.0</v>
+      </c>
+      <c r="T18">
+        <v>-143890000.0</v>
+      </c>
+      <c r="U18">
+        <v>-29919000.0</v>
+      </c>
+      <c r="V18">
+        <v>-84729000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" t="s">
+        <v>199</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" t="s">
+        <v>200</v>
+      </c>
+      <c r="B20">
+        <v>131562000.0</v>
+      </c>
+      <c r="C20">
+        <v>257084000.0</v>
+      </c>
+      <c r="D20">
+        <v>759663000.0</v>
+      </c>
+      <c r="E20">
+        <v>559884000.0</v>
+      </c>
+      <c r="F20">
+        <v>125874000.0</v>
+      </c>
+      <c r="G20">
+        <v>6146000.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" t="s">
+        <v>201</v>
+      </c>
+      <c r="B21">
+        <v>-348777000.0</v>
+      </c>
+      <c r="C21">
+        <v>-155224000.0</v>
+      </c>
+      <c r="D21">
+        <v>-158939000.0</v>
+      </c>
+      <c r="E21">
+        <v>494987000.0</v>
+      </c>
+      <c r="F21">
+        <v>77873000.0</v>
+      </c>
+      <c r="G21">
+        <v>-250270000.0</v>
+      </c>
+      <c r="H21">
+        <v>73323000.0</v>
+      </c>
+      <c r="I21">
+        <v>-335040000.0</v>
+      </c>
+      <c r="J21">
+        <v>-32281000.0</v>
+      </c>
+      <c r="K21">
+        <v>-276470000.0</v>
+      </c>
+      <c r="L21">
+        <v>206522000.0</v>
+      </c>
+      <c r="M21">
+        <v>1089893000.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" t="s">
+        <v>164</v>
+      </c>
+      <c r="B22">
+        <v>-469924000.0</v>
+      </c>
+      <c r="C22">
+        <v>262834000.0</v>
+      </c>
+      <c r="D22">
+        <v>-101641000.0</v>
+      </c>
+      <c r="E22">
+        <v>582584000.0</v>
+      </c>
+      <c r="F22">
+        <v>963807000.0</v>
+      </c>
+      <c r="G22">
+        <v>-16224000.0</v>
+      </c>
+      <c r="H22">
+        <v>144487000.0</v>
+      </c>
+      <c r="I22">
+        <v>299863000.0</v>
+      </c>
+      <c r="J22">
+        <v>252906000.0</v>
+      </c>
+      <c r="K22">
+        <v>103362000.0</v>
+      </c>
+      <c r="L22">
+        <v>346339000.0</v>
+      </c>
+      <c r="M22">
+        <v>319020000.0</v>
+      </c>
+      <c r="N22">
+        <v>220856000.0</v>
+      </c>
+      <c r="O22">
+        <v>190904000.0</v>
+      </c>
+      <c r="P22">
+        <v>118238000.0</v>
+      </c>
+      <c r="Q22">
+        <v>19625000.0</v>
+      </c>
+      <c r="R22">
+        <v>35104000.0</v>
+      </c>
+      <c r="S22">
+        <v>27591000.0</v>
+      </c>
+      <c r="T22">
+        <v>16728000.0</v>
+      </c>
+      <c r="U22">
+        <v>12896000.0</v>
+      </c>
+      <c r="V22">
+        <v>8751000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" t="s">
+        <v>202</v>
+      </c>
+      <c r="B23">
+        <v>125084000.0</v>
+      </c>
+      <c r="C23">
+        <v>237056000.0</v>
+      </c>
+      <c r="D23">
+        <v>1542594000.0</v>
+      </c>
+      <c r="E23">
+        <v>2591472000.0</v>
+      </c>
+      <c r="F23">
+        <v>2079045000.0</v>
+      </c>
+      <c r="G23">
+        <v>1471091000.0</v>
+      </c>
+      <c r="H23">
+        <v>-28725000.0</v>
+      </c>
+      <c r="I23">
+        <v>-12480000.0</v>
+      </c>
+      <c r="J23">
+        <v>-10012000.0</v>
+      </c>
+      <c r="K23">
+        <v>-6850000.0</v>
+      </c>
+      <c r="L23">
+        <v>-7437000.0</v>
+      </c>
+      <c r="M23">
+        <v>-30435000.0</v>
+      </c>
+      <c r="N23">
+        <v>-29961000.0</v>
+      </c>
+      <c r="O23">
+        <v>-18359000.0</v>
+      </c>
+      <c r="P23">
+        <v>-14449000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-7706000.0</v>
+      </c>
+      <c r="R23">
+        <v>-7293000.0</v>
+      </c>
+      <c r="S23">
+        <v>-1921000.0</v>
+      </c>
+      <c r="T23">
+        <v>-3534000.0</v>
+      </c>
+      <c r="U23">
+        <v>-505000.0</v>
+      </c>
+      <c r="V23">
+        <v>-1463000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" t="s">
+        <v>203</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24">
+        <v>21441000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24">
+        <v>1757247000.0</v>
+      </c>
+      <c r="V24">
+        <v>701558000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" t="s">
+        <v>204</v>
+      </c>
+      <c r="B25">
+        <v>1055222000.0</v>
+      </c>
+      <c r="C25">
+        <v>17281000.0</v>
+      </c>
+      <c r="D25">
+        <v>-127028000.0</v>
+      </c>
+      <c r="E25">
+        <v>-1449737000.0</v>
+      </c>
+      <c r="F25">
+        <v>-934932000.0</v>
+      </c>
+      <c r="G25">
+        <v>429114000.0</v>
+      </c>
+      <c r="H25">
+        <v>93716000.0</v>
+      </c>
+      <c r="I25">
+        <v>130910000.0</v>
+      </c>
+      <c r="J25">
+        <v>79697000.0</v>
+      </c>
+      <c r="K25">
+        <v>725386000.0</v>
+      </c>
+      <c r="L25">
+        <v>-337390000.0</v>
+      </c>
+      <c r="M25">
+        <v>-2011410000.0</v>
+      </c>
+      <c r="N25">
+        <v>-2011098000.0</v>
+      </c>
+      <c r="O25">
+        <v>-417596000.0</v>
+      </c>
+      <c r="P25">
+        <v>-700194000.0</v>
+      </c>
+      <c r="Q25">
+        <v>32340000.0</v>
+      </c>
+      <c r="R25">
+        <v>-114614000.0</v>
+      </c>
+      <c r="S25">
+        <v>-160531000.0</v>
+      </c>
+      <c r="T25">
+        <v>-164403000.0</v>
+      </c>
+      <c r="U25">
+        <v>-77809000.0</v>
+      </c>
+      <c r="V25">
+        <v>-93866000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B26">
+        <v>-2170000.0</v>
+      </c>
+      <c r="C26">
+        <v>-11301000.0</v>
+      </c>
+      <c r="D26">
+        <v>-580000.0</v>
+      </c>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>-125874000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>-34140000.0</v>
+      </c>
+      <c r="L26">
+        <v>146085000.0</v>
+      </c>
+      <c r="M26">
+        <v>2176827000.0</v>
+      </c>
+      <c r="N26">
+        <v>-342000.0</v>
+      </c>
+      <c r="O26">
+        <v>-58244000.0</v>
+      </c>
+      <c r="P26">
+        <v>-1388000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-1781000.0</v>
+      </c>
+      <c r="R26">
+        <v>-1023000.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26">
+        <v>-867000.0</v>
+      </c>
+      <c r="U26">
+        <v>-15562000.0</v>
+      </c>
+      <c r="V26">
+        <v>-1463000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" t="s">
+        <v>206</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27">
+        <v>2992000.0</v>
+      </c>
+      <c r="N27">
+        <v>1299000.0</v>
+      </c>
+      <c r="O27">
+        <v>3237000.0</v>
+      </c>
+      <c r="P27">
+        <v>3497000.0</v>
+      </c>
+      <c r="Q27">
+        <v>2575000.0</v>
+      </c>
+      <c r="R27">
+        <v>2743000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27">
+        <v>3051000.0</v>
+      </c>
+      <c r="U27">
+        <v>2049000.0</v>
+      </c>
+      <c r="V27">
+        <v>1184000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" t="s">
+        <v>207</v>
+      </c>
+      <c r="B28">
+        <v>-558255000.0</v>
+      </c>
+      <c r="C28">
+        <v>-289757000.0</v>
+      </c>
+      <c r="D28">
+        <v>281128000.0</v>
+      </c>
+      <c r="E28">
+        <v>767093000.0</v>
+      </c>
+      <c r="F28">
+        <v>-11970000.0</v>
+      </c>
+      <c r="G28">
+        <v>-491975000.0</v>
+      </c>
+      <c r="H28">
+        <v>-200498000.0</v>
+      </c>
+      <c r="I28">
+        <v>-603431000.0</v>
+      </c>
+      <c r="J28">
+        <v>-375916000.0</v>
+      </c>
+      <c r="K28">
+        <v>-654097000.0</v>
+      </c>
+      <c r="L28">
+        <v>-69663000.0</v>
+      </c>
+      <c r="M28">
+        <v>1656220000.0</v>
+      </c>
+      <c r="N28">
+        <v>1868200000.0</v>
+      </c>
+      <c r="O28">
+        <v>289214000.0</v>
+      </c>
+      <c r="P28">
+        <v>582020000.0</v>
+      </c>
+      <c r="Q28">
+        <v>42887000.0</v>
+      </c>
+      <c r="R28">
+        <v>83387000.0</v>
+      </c>
+      <c r="S28">
+        <v>204580000.0</v>
+      </c>
+      <c r="T28">
+        <v>143890000.0</v>
+      </c>
+      <c r="U28">
+        <v>20332000.0</v>
+      </c>
+      <c r="V28">
+        <v>94315000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" t="s">
+        <v>208</v>
+      </c>
+      <c r="B29">
+        <v>523171000.0</v>
+      </c>
+      <c r="C29">
+        <v>279983000.0</v>
+      </c>
+      <c r="D29">
+        <v>-220846000.0</v>
+      </c>
+      <c r="E29">
+        <v>-795339000.0</v>
+      </c>
+      <c r="F29">
+        <v>31019000.0</v>
+      </c>
+      <c r="G29">
+        <v>429438000.0</v>
+      </c>
+      <c r="H29">
+        <v>223838000.0</v>
+      </c>
+      <c r="I29">
+        <v>369106000.0</v>
+      </c>
+      <c r="J29">
+        <v>376201000.0</v>
+      </c>
+      <c r="K29">
+        <v>861869000.0</v>
+      </c>
+      <c r="L29">
+        <v>45464000.0</v>
+      </c>
+      <c r="M29">
+        <v>-1725231000.0</v>
+      </c>
+      <c r="N29">
+        <v>-1786158000.0</v>
+      </c>
+      <c r="O29">
+        <v>-229415000.0</v>
+      </c>
+      <c r="P29">
+        <v>-581609000.0</v>
+      </c>
+      <c r="Q29">
+        <v>54838000.0</v>
+      </c>
+      <c r="R29">
+        <v>-74000000.0</v>
+      </c>
+      <c r="S29">
+        <v>-204025000.0</v>
+      </c>
+      <c r="T29">
+        <v>-143890000.0</v>
+      </c>
+      <c r="U29">
+        <v>-29919000.0</v>
+      </c>
+      <c r="V29">
+        <v>-84729000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" t="s">
+        <v>209</v>
+      </c>
+      <c r="B30">
+        <v>344251000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2115000.0</v>
+      </c>
+      <c r="D30">
+        <v>-505507000.0</v>
+      </c>
+      <c r="E30">
+        <v>-1111946000.0</v>
+      </c>
+      <c r="F30">
+        <v>-154810000.0</v>
+      </c>
+      <c r="G30">
+        <v>264465000.0</v>
+      </c>
+      <c r="H30">
+        <v>-28690000.0</v>
+      </c>
+      <c r="I30">
+        <v>123992000.0</v>
+      </c>
+      <c r="J30">
+        <v>-44851000.0</v>
+      </c>
+      <c r="K30">
+        <v>389696000.0</v>
+      </c>
+      <c r="L30">
+        <v>-405722000.0</v>
+      </c>
+      <c r="M30">
+        <v>-2047325000.0</v>
+      </c>
+      <c r="N30">
+        <v>-2048786000.0</v>
+      </c>
+      <c r="O30">
+        <v>-568736000.0</v>
+      </c>
+      <c r="P30">
+        <v>-680876000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-106586000.0</v>
+      </c>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30">
+        <v>-1757247000.0</v>
+      </c>
+      <c r="V30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" t="s">
+        <v>2</v>
+      </c>
+      <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" t="s">
+        <v>3</v>
+      </c>
+      <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>4</v>
+      </c>
+      <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" t="s">
+        <v>5</v>
+      </c>
+      <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B2">
+        <v>38059000.0</v>
+      </c>
+      <c r="C2">
+        <v>86541000.0</v>
+      </c>
+      <c r="D2">
+        <v>50788000.0</v>
+      </c>
+      <c r="E2">
+        <v>54498000.0</v>
+      </c>
+      <c r="F2">
+        <v>59760000.0</v>
+      </c>
+      <c r="G2">
+        <v>57022000.0</v>
+      </c>
+      <c r="H2">
+        <v>85872000.0</v>
+      </c>
+      <c r="I2">
+        <v>53480000.0</v>
+      </c>
+      <c r="J2">
+        <v>97289000.0</v>
+      </c>
+      <c r="K2">
+        <v>68907000.0</v>
+      </c>
+      <c r="L2">
+        <v>95646000.0</v>
+      </c>
+      <c r="M2">
+        <v>65092000.0</v>
+      </c>
+      <c r="N2">
+        <v>70086000.0</v>
+      </c>
+      <c r="O2">
+        <v>43399000.0</v>
+      </c>
+      <c r="P2">
+        <v>35364000.0</v>
+      </c>
+      <c r="Q2">
+        <v>36402000.0</v>
+      </c>
+      <c r="R2">
+        <v>45026000.0</v>
+      </c>
+      <c r="S2">
+        <v>42156000.0</v>
+      </c>
+      <c r="T2">
+        <v>63610000.0</v>
+      </c>
+      <c r="U2">
+        <v>100989000.0</v>
+      </c>
+      <c r="V2">
+        <v>50097000.0</v>
+      </c>
+      <c r="W2">
+        <v>28303000.0</v>
+      </c>
+      <c r="X2">
+        <v>44561000.0</v>
+      </c>
+      <c r="Y2">
+        <v>46646000.0</v>
+      </c>
+      <c r="Z2">
+        <v>137867000.0</v>
+      </c>
+      <c r="AA2">
+        <v>106174000.0</v>
+      </c>
+      <c r="AB2">
+        <v>107098000.0</v>
+      </c>
+      <c r="AC2">
+        <v>120566000.0</v>
+      </c>
+      <c r="AD2">
+        <v>109668000.0</v>
+      </c>
+      <c r="AE2">
+        <v>120052000.0</v>
+      </c>
+      <c r="AF2">
+        <v>83758000.0</v>
+      </c>
+      <c r="AG2">
+        <v>97563000.0</v>
+      </c>
+      <c r="AH2">
+        <v>474476000.0</v>
+      </c>
+      <c r="AI2">
+        <v>264517000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>318083000.0</v>
+      </c>
+      <c r="AK2">
+        <v>111804000.0</v>
+      </c>
+      <c r="AL2">
+        <v>203911000.0</v>
+      </c>
+      <c r="AM2">
+        <v>132240000.0</v>
+      </c>
+      <c r="AN2">
+        <v>317798000.0</v>
+      </c>
+      <c r="AO2">
+        <v>169212000.0</v>
+      </c>
+      <c r="AP2">
+        <v>78354000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>71828000.0</v>
+      </c>
+      <c r="AR2">
+        <v>110026000.0</v>
+      </c>
+      <c r="AS2">
+        <v>63624000.0</v>
+      </c>
+      <c r="AT2">
+        <v>106481000.0</v>
+      </c>
+      <c r="AU2">
+        <v>488106000.0</v>
+      </c>
+      <c r="AV2">
+        <v>134225000.0</v>
+      </c>
+      <c r="AW2">
+        <v>274968000.0</v>
+      </c>
+      <c r="AX2">
+        <v>246004000.0</v>
+      </c>
+      <c r="AY2">
+        <v>162394000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>203236000.0</v>
+      </c>
+      <c r="BA2">
+        <v>24726000.0</v>
+      </c>
+      <c r="BB2">
+        <v>2219000.0</v>
+      </c>
+      <c r="BC2">
+        <v>2387000.0</v>
+      </c>
+      <c r="BD2">
+        <v>2825000.0</v>
+      </c>
+      <c r="BE2">
+        <v>34978000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1861000.0</v>
+      </c>
+      <c r="BG2">
+        <v>1975000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1492000.0</v>
+      </c>
+      <c r="BI2">
+        <v>2395000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>4019000.0</v>
+      </c>
+      <c r="BK2">
+        <v>1062000.0</v>
+      </c>
+      <c r="BL2">
+        <v>1081000.0</v>
+      </c>
+      <c r="BM2">
+        <v>21249000.0</v>
+      </c>
+      <c r="BN2">
+        <v>3844000.0</v>
+      </c>
+      <c r="BO2">
+        <v>7020000.0</v>
+      </c>
+      <c r="BP2">
+        <v>9942000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>449000.0</v>
+      </c>
+      <c r="BR2">
+        <v>2438000.0</v>
+      </c>
+      <c r="BS2">
+        <v>1269000.0</v>
+      </c>
+      <c r="BT2">
+        <v>555000.0</v>
+      </c>
+      <c r="BU2">
+        <v>16570000.0</v>
+      </c>
+      <c r="BV2">
+        <v>1336000.0</v>
+      </c>
+      <c r="BW2">
+        <v>26200000.0</v>
+      </c>
+      <c r="BX2">
+        <v>26575000.0</v>
+      </c>
+      <c r="BY2">
+        <v>-5964000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>22492000.0</v>
+      </c>
+      <c r="CA2">
+        <v>22492000.0</v>
+      </c>
+      <c r="CB2">
+        <v>55295000.0</v>
+      </c>
+      <c r="CC2">
+        <v>1060000.0</v>
+      </c>
+      <c r="CD2">
+        <v>36534000.0</v>
+      </c>
+      <c r="CE2">
+        <v>9587000.0</v>
+      </c>
+      <c r="CF2">
+        <v>9587000.0</v>
+      </c>
+      <c r="CG2">
+        <v>12848000.0</v>
+      </c>
+      <c r="CH2">
+        <v>12848000.0</v>
+      </c>
+      <c r="CI2">
+        <v>422000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>1000.0</v>
+      </c>
+      <c r="CK2"/>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+      <c r="AK3">
+        <v>0</v>
+      </c>
+      <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
+        <v>10273000</v>
+      </c>
+      <c r="AS3">
+        <v>0</v>
+      </c>
+      <c r="AT3">
+        <v>12294000</v>
+      </c>
+      <c r="AU3">
+        <v>0</v>
+      </c>
+      <c r="AV3">
+        <v>0</v>
+      </c>
+      <c r="AW3">
+        <v>24445000</v>
+      </c>
+      <c r="AX3">
+        <v>15648000</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
+        <v>13832000</v>
+      </c>
+      <c r="BA3">
+        <v>11662000</v>
+      </c>
+      <c r="BB3">
+        <v>17936000</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>10413000</v>
+      </c>
+      <c r="BE3">
+        <v>14407000</v>
+      </c>
+      <c r="BF3">
+        <v>23953000</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>20157000</v>
+      </c>
+      <c r="BI3">
+        <v>30636000</v>
+      </c>
+      <c r="BJ3">
+        <v>27276000</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>15692000</v>
+      </c>
+      <c r="BM3">
+        <v>14773000</v>
+      </c>
+      <c r="BN3">
+        <v>15439000</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>10294000</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>12109000</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>7047000</v>
+      </c>
+      <c r="BV3">
+        <v>9610000</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>13546000</v>
+      </c>
+      <c r="BY3">
+        <v>8350000</v>
+      </c>
+      <c r="BZ3">
+        <v>25120000</v>
+      </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
+        <v>10728000</v>
+      </c>
+      <c r="CC3">
+        <v>8736000</v>
+      </c>
+      <c r="CD3">
+        <v>88127000</v>
+      </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
+        <v>34000</v>
+      </c>
+      <c r="CG3">
+        <v>931000</v>
+      </c>
+      <c r="CH3">
+        <v>15698000</v>
+      </c>
+      <c r="CI3">
+        <v>0</v>
+      </c>
+      <c r="CJ3">
+        <v>0</v>
+      </c>
+      <c r="CK3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:89">
+      <c r="A4" t="s">
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4913,538 +26844,702 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
     </row>
     <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...61 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
-[...10 lines deleted...]
-      </c>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
-[...4 lines deleted...]
-      </c>
+      <c r="AI5"/>
+      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
-[...4 lines deleted...]
-      </c>
+      <c r="AL5"/>
+      <c r="AM5"/>
       <c r="AN5"/>
-      <c r="AO5">
-[...37 lines deleted...]
-      </c>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
       <c r="BB5"/>
-      <c r="BC5">
-[...91 lines deleted...]
-      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
-      <c r="CK5">
-[...1 lines deleted...]
-      </c>
+      <c r="CK5"/>
     </row>
     <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>27</v>
-[...88 lines deleted...]
-      <c r="CK6"/>
+        <v>186</v>
+      </c>
+      <c r="B6">
+        <v>-3473000.0</v>
+      </c>
+      <c r="C6">
+        <v>-48482000.0</v>
+      </c>
+      <c r="D6">
+        <v>35753000.0</v>
+      </c>
+      <c r="E6">
+        <v>-3710000.0</v>
+      </c>
+      <c r="F6">
+        <v>-5262000.0</v>
+      </c>
+      <c r="G6">
+        <v>2738000.0</v>
+      </c>
+      <c r="H6">
+        <v>-28850000.0</v>
+      </c>
+      <c r="I6">
+        <v>32392000.0</v>
+      </c>
+      <c r="J6">
+        <v>-43809000.0</v>
+      </c>
+      <c r="K6">
+        <v>28382000.0</v>
+      </c>
+      <c r="L6">
+        <v>-26739000.0</v>
+      </c>
+      <c r="M6">
+        <v>30554000.0</v>
+      </c>
+      <c r="N6">
+        <v>-4994000.0</v>
+      </c>
+      <c r="O6">
+        <v>26687000.0</v>
+      </c>
+      <c r="P6">
+        <v>8035000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1038000.0</v>
+      </c>
+      <c r="R6">
+        <v>-8624000.0</v>
+      </c>
+      <c r="S6">
+        <v>2870000.0</v>
+      </c>
+      <c r="T6">
+        <v>-21454000.0</v>
+      </c>
+      <c r="U6">
+        <v>-37379000.0</v>
+      </c>
+      <c r="V6">
+        <v>50892000.0</v>
+      </c>
+      <c r="W6">
+        <v>21794000.0</v>
+      </c>
+      <c r="X6">
+        <v>-16258000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-2085000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-91221000.0</v>
+      </c>
+      <c r="AA6">
+        <v>31693000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-924000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-13468000.0</v>
+      </c>
+      <c r="AD6">
+        <v>10898000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-10384000.0</v>
+      </c>
+      <c r="AF6">
+        <v>36294000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-13805000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-376913000.0</v>
+      </c>
+      <c r="AI6">
+        <v>209959000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-53566000.0</v>
+      </c>
+      <c r="AK6">
+        <v>206279000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-92107000.0</v>
+      </c>
+      <c r="AM6">
+        <v>71671000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-185558000.0</v>
+      </c>
+      <c r="AO6">
+        <v>148586000.0</v>
+      </c>
+      <c r="AP6">
+        <v>90858000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>6526000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-38198000.0</v>
+      </c>
+      <c r="AS6">
+        <v>46402000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-42857000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-381625000.0</v>
+      </c>
+      <c r="AV6">
+        <v>353881000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-140743000.0</v>
+      </c>
+      <c r="AX6">
+        <v>28964000.0</v>
+      </c>
+      <c r="AY6">
+        <v>83610000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-40842000.0</v>
+      </c>
+      <c r="BA6">
+        <v>35248000.0</v>
+      </c>
+      <c r="BB6">
+        <v>275839000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-168000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-438000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-32153000.0</v>
+      </c>
+      <c r="BF6">
+        <v>33117000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-114000.0</v>
+      </c>
+      <c r="BH6">
+        <v>483000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-903000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-1624000.0</v>
+      </c>
+      <c r="BK6">
+        <v>2957000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-19000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-20168000.0</v>
+      </c>
+      <c r="BN6">
+        <v>17405000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-3176000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-2922000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>9493000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-1989000.0</v>
+      </c>
+      <c r="BS6">
+        <v>1169000.0</v>
+      </c>
+      <c r="BT6">
+        <v>714000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-16015000.0</v>
+      </c>
+      <c r="BV6">
+        <v>15234000.0</v>
+      </c>
+      <c r="BW6">
+        <v>1336000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-375000.0</v>
+      </c>
+      <c r="BY6">
+        <v>5964000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-5964000.0</v>
+      </c>
+      <c r="CA6">
+        <v>100537000.0</v>
+      </c>
+      <c r="CB6">
+        <v>-32803000.0</v>
+      </c>
+      <c r="CC6">
+        <v>-1060000.0</v>
+      </c>
+      <c r="CD6">
+        <v>1060000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-9587000.0</v>
+      </c>
+      <c r="CF6">
+        <v>-5136000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-3261000.0</v>
+      </c>
+      <c r="CH6">
+        <v>21774000.0</v>
+      </c>
+      <c r="CI6">
+        <v>12426000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>421000.0</v>
+      </c>
+      <c r="CK6">
+        <v>1000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>28</v>
-[...88 lines deleted...]
-      <c r="CK7"/>
+        <v>187</v>
+      </c>
+      <c r="B7">
+        <v>-3173000.0</v>
+      </c>
+      <c r="C7">
+        <v>-10017000.0</v>
+      </c>
+      <c r="D7">
+        <v>38536000.0</v>
+      </c>
+      <c r="E7">
+        <v>-42311000.0</v>
+      </c>
+      <c r="F7">
+        <v>-15348000.0</v>
+      </c>
+      <c r="G7">
+        <v>-67869000.0</v>
+      </c>
+      <c r="H7">
+        <v>63401000.0</v>
+      </c>
+      <c r="I7">
+        <v>7120000.0</v>
+      </c>
+      <c r="J7">
+        <v>5566000.0</v>
+      </c>
+      <c r="K7">
+        <v>-477000.0</v>
+      </c>
+      <c r="L7">
+        <v>5882000.0</v>
+      </c>
+      <c r="M7">
+        <v>2541000.0</v>
+      </c>
+      <c r="N7">
+        <v>5037000.0</v>
+      </c>
+      <c r="O7">
+        <v>-7743000.0</v>
+      </c>
+      <c r="P7">
+        <v>-6792000.0</v>
+      </c>
+      <c r="Q7">
+        <v>11881000.0</v>
+      </c>
+      <c r="R7">
+        <v>-29175000.0</v>
+      </c>
+      <c r="S7">
+        <v>20269000.0</v>
+      </c>
+      <c r="T7">
+        <v>-1162000.0</v>
+      </c>
+      <c r="U7">
+        <v>-32406000.0</v>
+      </c>
+      <c r="V7">
+        <v>34913000.0</v>
+      </c>
+      <c r="W7">
+        <v>13922000.0</v>
+      </c>
+      <c r="X7">
+        <v>-11798000.0</v>
+      </c>
+      <c r="Y7">
+        <v>8683000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-8679000.0</v>
+      </c>
+      <c r="AA7">
+        <v>12942000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-834000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-37193000.0</v>
+      </c>
+      <c r="AD7">
+        <v>11374000.0</v>
+      </c>
+      <c r="AE7">
+        <v>130579000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-119125000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-4924000.0</v>
+      </c>
+      <c r="AH7">
+        <v>1275000.0</v>
+      </c>
+      <c r="AI7">
+        <v>8879000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-66897000.0</v>
+      </c>
+      <c r="AK7">
+        <v>54068000.0</v>
+      </c>
+      <c r="AL7">
+        <v>11396000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-94799000.0</v>
+      </c>
+      <c r="AN7">
+        <v>72933000.0</v>
+      </c>
+      <c r="AO7">
+        <v>13031000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-23769000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>9600000.0</v>
+      </c>
+      <c r="AR7">
+        <v>34259000.0</v>
+      </c>
+      <c r="AS7">
+        <v>38421000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-66953000.0</v>
+      </c>
+      <c r="AU7">
+        <v>55888000.0</v>
+      </c>
+      <c r="AV7">
+        <v>9159000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-17144000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-79020000.0</v>
+      </c>
+      <c r="AY7">
+        <v>23131000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>40192000.0</v>
+      </c>
+      <c r="BA7">
+        <v>2152000.0</v>
+      </c>
+      <c r="BB7">
+        <v>3724000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-94889000.0</v>
+      </c>
+      <c r="BD7">
+        <v>93097000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-17115000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-11352000.0</v>
+      </c>
+      <c r="BG7">
+        <v>22043000.0</v>
+      </c>
+      <c r="BH7">
+        <v>3701000.0</v>
+      </c>
+      <c r="BI7">
+        <v>425532000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>22197000.0</v>
+      </c>
+      <c r="BK7">
+        <v>2124000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-5056000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-109379000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-24096000.0</v>
+      </c>
+      <c r="BO7">
+        <v>107885000.0</v>
+      </c>
+      <c r="BP7">
+        <v>28863000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>63885000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-14131000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-7123000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-37121000.0</v>
+      </c>
+      <c r="BU7">
+        <v>109099000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-7893000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-103309000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-69709000.0</v>
+      </c>
+      <c r="BY7">
+        <v>284544000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-14822000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-104740000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-52867000.0</v>
+      </c>
+      <c r="CC7">
+        <v>6763000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-1405062000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-9477000.0</v>
+      </c>
+      <c r="CF7">
+        <v>145000.0</v>
+      </c>
+      <c r="CG7">
+        <v>662000.0</v>
+      </c>
+      <c r="CH7">
+        <v>-976000.0</v>
+      </c>
+      <c r="CI7">
+        <v>193719000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-192212000.0</v>
+      </c>
+      <c r="CK7">
+        <v>100000.0</v>
+      </c>
     </row>
     <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>29</v>
-[...57 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -5473,1727 +27568,1797 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
     </row>
     <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>30</v>
-[...11 lines deleted...]
-      <c r="L9"/>
+        <v>189</v>
+      </c>
+      <c r="B9">
+        <v>3785000.0</v>
+      </c>
+      <c r="C9">
+        <v>-14301000.0</v>
+      </c>
+      <c r="D9">
+        <v>37557000.0</v>
+      </c>
+      <c r="E9">
+        <v>-41448000.0</v>
+      </c>
+      <c r="F9">
+        <v>1490000.0</v>
+      </c>
+      <c r="G9">
+        <v>15455000.0</v>
+      </c>
+      <c r="H9">
+        <v>-6961000.0</v>
+      </c>
+      <c r="I9">
+        <v>3155000.0</v>
+      </c>
+      <c r="J9">
+        <v>5517000.0</v>
+      </c>
+      <c r="K9">
+        <v>-5207000.0</v>
+      </c>
+      <c r="L9">
+        <v>-7919000.0</v>
+      </c>
       <c r="M9">
-        <v>4103778000.0</v>
+        <v>4328000.0</v>
       </c>
       <c r="N9">
-        <v>4089950000.0</v>
+        <v>4328000.0</v>
       </c>
       <c r="O9">
-        <v>4071937000.0</v>
-[...9 lines deleted...]
-      <c r="X9"/>
+        <v>-14928000.0</v>
+      </c>
+      <c r="P9">
+        <v>-6420000.0</v>
+      </c>
+      <c r="Q9">
+        <v>3879000.0</v>
+      </c>
+      <c r="R9">
+        <v>-1180000.0</v>
+      </c>
+      <c r="S9">
+        <v>-3067000.0</v>
+      </c>
+      <c r="T9">
+        <v>12189000.0</v>
+      </c>
+      <c r="U9">
+        <v>-8770000.0</v>
+      </c>
+      <c r="V9">
+        <v>3189000.0</v>
+      </c>
+      <c r="W9">
+        <v>-2776000.0</v>
+      </c>
+      <c r="X9">
+        <v>-998000.0</v>
+      </c>
       <c r="Y9">
-        <v>4044185000.0</v>
+        <v>-3102000.0</v>
       </c>
       <c r="Z9">
-        <v>4042785000.0</v>
+        <v>5430000.0</v>
       </c>
       <c r="AA9">
-        <v>4041338000.0</v>
+        <v>1676000.0</v>
       </c>
       <c r="AB9">
-        <v>4039872000.0</v>
+        <v>12983000.0</v>
       </c>
       <c r="AC9">
-        <v>4038229000.0</v>
+        <v>-11620000.0</v>
       </c>
       <c r="AD9">
-        <v>4032761000.0</v>
-[...58 lines deleted...]
-      <c r="CJ9"/>
+        <v>-9947000.0</v>
+      </c>
+      <c r="AE9">
+        <v>124602000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-108830000.0</v>
+      </c>
+      <c r="AG9">
+        <v>5728000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-12530000.0</v>
+      </c>
+      <c r="AI9">
+        <v>4436000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-11904000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-142000.0</v>
+      </c>
+      <c r="AL9">
+        <v>20073000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-20265000.0</v>
+      </c>
+      <c r="AN9">
+        <v>2132000.0</v>
+      </c>
+      <c r="AO9">
+        <v>7511000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-2213000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-2307000.0</v>
+      </c>
+      <c r="AR9">
+        <v>8007000.0</v>
+      </c>
+      <c r="AS9">
+        <v>2680000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-3527000.0</v>
+      </c>
+      <c r="AU9">
+        <v>842000.0</v>
+      </c>
+      <c r="AV9">
+        <v>1296000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-528000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-7805000.0</v>
+      </c>
+      <c r="AY9">
+        <v>7214000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>3795000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-8361000.0</v>
+      </c>
+      <c r="BB9">
+        <v>52000.0</v>
+      </c>
+      <c r="BC9">
+        <v>13192000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-17140000.0</v>
+      </c>
+      <c r="BE9">
+        <v>3589000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-8336000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-119000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-601000.0</v>
+      </c>
+      <c r="BI9">
+        <v>1813000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-11087000.0</v>
+      </c>
+      <c r="BK9">
+        <v>1359000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-4355000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-2138000.0</v>
+      </c>
+      <c r="BN9">
+        <v>3444000.0</v>
+      </c>
+      <c r="BO9">
+        <v>1715000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-812000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>2452000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-1469000.0</v>
+      </c>
+      <c r="BS9">
+        <v>1582000.0</v>
+      </c>
+      <c r="BT9">
+        <v>2254000.0</v>
+      </c>
+      <c r="BU9">
+        <v>-3864000.0</v>
+      </c>
+      <c r="BV9">
+        <v>1856000.0</v>
+      </c>
+      <c r="BW9">
+        <v>-1827000.0</v>
+      </c>
+      <c r="BX9">
+        <v>-847000.0</v>
+      </c>
+      <c r="BY9">
+        <v>-1096000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>377000.0</v>
+      </c>
+      <c r="CA9">
+        <v>-989000.0</v>
+      </c>
+      <c r="CB9">
+        <v>-156000.0</v>
+      </c>
+      <c r="CC9">
+        <v>-2027000.0</v>
+      </c>
+      <c r="CD9">
+        <v>104000.0</v>
+      </c>
+      <c r="CE9">
+        <v>38000.0</v>
+      </c>
+      <c r="CF9">
+        <v>-119000.0</v>
+      </c>
+      <c r="CG9">
+        <v>-112000.0</v>
+      </c>
+      <c r="CH9">
+        <v>12000.0</v>
+      </c>
+      <c r="CI9">
+        <v>97123000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>-97229000.0</v>
+      </c>
       <c r="CK9"/>
     </row>
     <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>31</v>
-[...21 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
       <c r="I10">
-        <v>48948000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-40212000.0</v>
+      </c>
+      <c r="J10"/>
       <c r="K10">
-        <v>64332000.0</v>
+        <v>21989000.0</v>
       </c>
       <c r="L10">
-        <v>90572000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>18223000.0</v>
+      </c>
+      <c r="M10"/>
       <c r="N10">
-        <v>70086000.0</v>
-[...87 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
       <c r="AR10">
-        <v>110026000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>6084000.0</v>
+      </c>
+      <c r="AS10"/>
       <c r="AT10">
-        <v>106481000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>10481000.0</v>
+      </c>
+      <c r="AU10"/>
+      <c r="AV10"/>
       <c r="AW10">
-        <v>274968000.0</v>
+        <v>4007000.0</v>
       </c>
       <c r="AX10">
-        <v>25154000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-7453000.0</v>
+      </c>
+      <c r="AY10"/>
       <c r="AZ10">
-        <v>203236000.0</v>
+        <v>-15069000.0</v>
       </c>
       <c r="BA10">
-        <v>24726000.0</v>
+        <v>-1684000.0</v>
       </c>
       <c r="BB10">
-        <v>2219000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-6958000.0</v>
+      </c>
+      <c r="BC10"/>
       <c r="BD10">
-        <v>2825000.0</v>
+        <v>-7697000.0</v>
       </c>
       <c r="BE10">
-        <v>34978000.0</v>
+        <v>759000.0</v>
       </c>
       <c r="BF10">
-        <v>1861000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-7882000.0</v>
+      </c>
+      <c r="BG10"/>
       <c r="BH10">
-        <v>1492000.0</v>
+        <v>-21957000.0</v>
       </c>
       <c r="BI10">
-        <v>2395000.0</v>
+        <v>-12372000.0</v>
       </c>
       <c r="BJ10">
-        <v>4019000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4190000.0</v>
+      </c>
+      <c r="BK10"/>
       <c r="BL10">
-        <v>1081000.0</v>
+        <v>-9660000.0</v>
       </c>
       <c r="BM10">
-        <v>21249000.0</v>
+        <v>2419000.0</v>
       </c>
       <c r="BN10">
-        <v>3844000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12845000.0</v>
+      </c>
+      <c r="BO10"/>
       <c r="BP10">
-        <v>9942000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-21974000.0</v>
+      </c>
+      <c r="BQ10"/>
       <c r="BR10">
-        <v>2438000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>19769000.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10"/>
       <c r="BU10">
-        <v>16570000.0</v>
+        <v>1230000.0</v>
       </c>
       <c r="BV10">
-        <v>1336000.0</v>
+        <v>-68357000.0</v>
       </c>
       <c r="BW10">
-        <v>26200000.0</v>
+        <v>-31459000.0</v>
       </c>
       <c r="BX10">
-        <v>26575000.0</v>
+        <v>-40394000.0</v>
       </c>
       <c r="BY10">
-        <v>13581000.0</v>
-[...1 lines deleted...]
-      <c r="BZ10"/>
+        <v>-60409000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>38352000.0</v>
+      </c>
       <c r="CA10">
-        <v>22492000.0</v>
+        <v>-1113000.0</v>
       </c>
       <c r="CB10">
-        <v>55295000.0</v>
+        <v>-24573000.0</v>
       </c>
       <c r="CC10">
-        <v>1060000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>5969000.0</v>
+      </c>
+      <c r="CD10">
+        <v>32076000.0</v>
+      </c>
+      <c r="CE10"/>
       <c r="CF10">
-        <v>9587000.0</v>
+        <v>-14016000.0</v>
       </c>
       <c r="CG10">
-        <v>12848000.0</v>
+        <v>-14640000.0</v>
       </c>
       <c r="CH10">
-        <v>12848000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>15482000.0</v>
+      </c>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
     <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11"/>
-[...31 lines deleted...]
-      <c r="AS11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
+        <v>43606000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-8631000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-74521000.0</v>
+      </c>
+      <c r="AN11">
+        <v>69123000.0</v>
+      </c>
+      <c r="AO11">
+        <v>23301000.0</v>
+      </c>
+      <c r="AP11">
+        <v>17164000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>34371000.0</v>
+      </c>
+      <c r="AR11">
+        <v>23199000.0</v>
+      </c>
+      <c r="AS11">
+        <v>32173000.0</v>
+      </c>
       <c r="AT11"/>
-      <c r="AU11"/>
-[...1 lines deleted...]
-      <c r="AW11"/>
+      <c r="AU11">
+        <v>61730000.0</v>
+      </c>
+      <c r="AV11">
+        <v>5341000.0</v>
+      </c>
+      <c r="AW11">
+        <v>0.0</v>
+      </c>
       <c r="AX11"/>
-      <c r="AY11"/>
-[...2 lines deleted...]
-      <c r="BB11"/>
+      <c r="AY11">
+        <v>48045000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>34131000.0</v>
+      </c>
+      <c r="BA11">
+        <v>14255000.0</v>
+      </c>
+      <c r="BB11">
+        <v>241000.0</v>
+      </c>
       <c r="BC11"/>
-      <c r="BD11"/>
-[...4 lines deleted...]
-      <c r="BI11"/>
+      <c r="BD11">
+        <v>109302000.0</v>
+      </c>
+      <c r="BE11">
+        <v>4425000.0</v>
+      </c>
+      <c r="BF11">
+        <v>23618000.0</v>
+      </c>
+      <c r="BG11">
+        <v>27598000.0</v>
+      </c>
+      <c r="BH11">
+        <v>5396000.0</v>
+      </c>
+      <c r="BI11">
+        <v>437000.0</v>
+      </c>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11"/>
-[...1 lines deleted...]
-      <c r="BO11"/>
+      <c r="BM11">
+        <v>1111000.0</v>
+      </c>
+      <c r="BN11">
+        <v>3893000.0</v>
+      </c>
+      <c r="BO11">
+        <v>472000.0</v>
+      </c>
       <c r="BP11"/>
-      <c r="BQ11"/>
-[...2 lines deleted...]
-      <c r="BT11"/>
+      <c r="BQ11">
+        <v>1349000.0</v>
+      </c>
+      <c r="BR11">
+        <v>134000.0</v>
+      </c>
+      <c r="BS11">
+        <v>668000.0</v>
+      </c>
+      <c r="BT11">
+        <v>2918000.0</v>
+      </c>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11"/>
-[...8 lines deleted...]
-      <c r="CH11"/>
+      <c r="BY11">
+        <v>4562000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2726000.0</v>
+      </c>
+      <c r="CA11">
+        <v>1601000.0</v>
+      </c>
+      <c r="CB11">
+        <v>1169000.0</v>
+      </c>
+      <c r="CC11">
+        <v>693000.0</v>
+      </c>
+      <c r="CD11">
+        <v>475000.0</v>
+      </c>
+      <c r="CE11">
+        <v>729000.0</v>
+      </c>
+      <c r="CF11">
+        <v>135000.0</v>
+      </c>
+      <c r="CG11">
+        <v>795000.0</v>
+      </c>
+      <c r="CH11">
+        <v>1341000.0</v>
+      </c>
       <c r="CI11"/>
-      <c r="CJ11"/>
+      <c r="CJ11">
+        <v>1073000.0</v>
+      </c>
       <c r="CK11"/>
     </row>
     <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>33</v>
-[...33 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>65092000.0</v>
+        <v>77942000.0</v>
       </c>
       <c r="N12">
-        <v>3527784000.0</v>
+        <v>77942000.0</v>
       </c>
       <c r="O12">
-        <v>43399000.0</v>
+        <v>-3980000.0</v>
       </c>
       <c r="P12">
-        <v>31167000.0</v>
+        <v>168698000.0</v>
       </c>
       <c r="Q12">
-        <v>36402000.0</v>
+        <v>112512000.0</v>
       </c>
       <c r="R12">
-        <v>45026000.0</v>
+        <v>-71534000.0</v>
       </c>
       <c r="S12">
-        <v>42156000.0</v>
+        <v>-167154000.0</v>
       </c>
       <c r="T12">
-        <v>63610000.0</v>
+        <v>-152453000.0</v>
       </c>
       <c r="U12">
-        <v>100989000.0</v>
+        <v>-186983000.0</v>
       </c>
       <c r="V12">
-        <v>50097000.0</v>
+        <v>-197281000.0</v>
       </c>
       <c r="W12">
-        <v>28303000.0</v>
+        <v>-261671000.0</v>
       </c>
       <c r="X12">
-        <v>44561000.0</v>
+        <v>-145194000.0</v>
       </c>
       <c r="Y12">
-        <v>46646000.0</v>
+        <v>-130763000.0</v>
       </c>
       <c r="Z12">
-        <v>137867000.0</v>
+        <v>242723000.0</v>
       </c>
       <c r="AA12">
-        <v>106174000.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="AB12">
-        <v>107098000.0</v>
+        <v>39589000.0</v>
       </c>
       <c r="AC12">
-        <v>120566000.0</v>
+        <v>9022000.0</v>
       </c>
       <c r="AD12">
-        <v>109668000.0</v>
+        <v>-24824000.0</v>
       </c>
       <c r="AE12">
-        <v>120052000.0</v>
+        <v>145358000.0</v>
       </c>
       <c r="AF12">
-        <v>83758000.0</v>
+        <v>-18654000.0</v>
       </c>
       <c r="AG12">
-        <v>97563000.0</v>
+        <v>-29625000.0</v>
       </c>
       <c r="AH12">
-        <v>474476000.0</v>
+        <v>7934000.0</v>
       </c>
       <c r="AI12">
-        <v>264517000.0</v>
+        <v>-42307000.0</v>
       </c>
       <c r="AJ12">
-        <v>318083000.0</v>
+        <v>58627000.0</v>
       </c>
       <c r="AK12">
-        <v>111804000.0</v>
+        <v>111266000.0</v>
       </c>
       <c r="AL12">
-        <v>203911000.0</v>
+        <v>42477000.0</v>
       </c>
       <c r="AM12">
-        <v>132240000.0</v>
+        <v>-22897000.0</v>
       </c>
       <c r="AN12">
-        <v>317798000.0</v>
+        <v>-10914000.0</v>
       </c>
       <c r="AO12">
-        <v>169212000.0</v>
+        <v>321929000.0</v>
       </c>
       <c r="AP12">
-        <v>78354000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>8757000.0</v>
+      </c>
+      <c r="AQ12"/>
+      <c r="AR12"/>
       <c r="AS12">
-        <v>63624000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>53853000.0</v>
+      </c>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
       <c r="AW12">
-        <v>274968000.0</v>
-[...114 lines deleted...]
-      </c>
+        <v>24268000.0</v>
+      </c>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
-[...1 lines deleted...]
-      </c>
+      <c r="CK12"/>
     </row>
     <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>34</v>
-[...33 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
-        <v>401000.0</v>
+        <v>-211841000.0</v>
       </c>
       <c r="N13">
-        <v>399000.0</v>
+        <v>-211841000.0</v>
       </c>
       <c r="O13">
-        <v>396000.0</v>
+        <v>-176454000.0</v>
       </c>
       <c r="P13">
-        <v>393000.0</v>
+        <v>-149761000.0</v>
       </c>
       <c r="Q13">
-        <v>392000.0</v>
+        <v>-273246000.0</v>
       </c>
       <c r="R13">
-        <v>391000.0</v>
+        <v>-386541000.0</v>
       </c>
       <c r="S13">
-        <v>390000.0</v>
+        <v>-378032000.0</v>
       </c>
       <c r="T13">
-        <v>388000.0</v>
+        <v>-71964000.0</v>
       </c>
       <c r="U13">
-        <v>387000.0</v>
+        <v>-156390000.0</v>
       </c>
       <c r="V13">
-        <v>384000.0</v>
+        <v>-16444000.0</v>
       </c>
       <c r="W13">
-        <v>379000.0</v>
+        <v>44399000.0</v>
       </c>
       <c r="X13">
-        <v>374000.0</v>
+        <v>-20876000.0</v>
       </c>
       <c r="Y13">
-        <v>368000.0</v>
+        <v>47774000.0</v>
       </c>
       <c r="Z13">
-        <v>367000.0</v>
+        <v>-126414000.0</v>
       </c>
       <c r="AA13">
-        <v>367000.0</v>
+        <v>128408000.0</v>
       </c>
       <c r="AB13">
-        <v>367000.0</v>
+        <v>150931000.0</v>
       </c>
       <c r="AC13">
-        <v>367000.0</v>
+        <v>12039000.0</v>
       </c>
       <c r="AD13">
-        <v>366000.0</v>
+        <v>190337000.0</v>
       </c>
       <c r="AE13">
-        <v>365000.0</v>
+        <v>63979000.0</v>
       </c>
       <c r="AF13">
-        <v>364000.0</v>
+        <v>-302689000.0</v>
       </c>
       <c r="AG13">
-        <v>363000.0</v>
+        <v>13648000.0</v>
       </c>
       <c r="AH13">
-        <v>361000.0</v>
+        <v>-289740000.0</v>
       </c>
       <c r="AI13">
-        <v>360000.0</v>
+        <v>310816000.0</v>
       </c>
       <c r="AJ13">
-        <v>360000.0</v>
+        <v>37825000.0</v>
       </c>
       <c r="AK13">
-        <v>360000.0</v>
+        <v>-3821000.0</v>
       </c>
       <c r="AL13">
-        <v>359000.0</v>
+        <v>-136029000.0</v>
       </c>
       <c r="AM13">
-        <v>358000.0</v>
+        <v>181913000.0</v>
       </c>
       <c r="AN13">
-        <v>357000.0</v>
+        <v>-224200000.0</v>
       </c>
       <c r="AO13">
-        <v>356000.0</v>
+        <v>414536000.0</v>
       </c>
       <c r="AP13">
-        <v>355000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>143323000.0</v>
+      </c>
+      <c r="AQ13"/>
+      <c r="AR13"/>
       <c r="AS13">
-        <v>359000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-370796000.0</v>
+      </c>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
       <c r="AW13">
-        <v>333000.0</v>
-[...114 lines deleted...]
-      </c>
+        <v>-2081032000.0</v>
+      </c>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
       <c r="CJ13"/>
-      <c r="CK13">
-[...1 lines deleted...]
-      </c>
+      <c r="CK13"/>
     </row>
     <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>194</v>
       </c>
       <c r="B14">
-        <v>472257137.0</v>
+        <v>6443000.0</v>
       </c>
       <c r="C14">
-        <v>440314909.0</v>
+        <v>4294000.0</v>
       </c>
       <c r="D14">
-        <v>455903000.0</v>
+        <v>1977000.0</v>
       </c>
       <c r="E14">
-        <v>443432000.0</v>
+        <v>-332000.0</v>
       </c>
       <c r="F14">
-        <v>436687000.0</v>
+        <v>2919000.0</v>
       </c>
       <c r="G14">
-        <v>428873000.0</v>
+        <v>2960000.0</v>
       </c>
       <c r="H14">
-        <v>424846963.0</v>
+        <v>2983000.0</v>
       </c>
       <c r="I14">
-        <v>417894888.0</v>
+        <v>3209000.0</v>
       </c>
       <c r="J14">
-        <v>410942812.0</v>
+        <v>2607000.0</v>
       </c>
       <c r="K14">
-        <v>404728889.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="L14">
-        <v>404033549.0</v>
+        <v>494000.0</v>
       </c>
       <c r="M14">
-        <v>399732263.0</v>
+        <v>7586000.0</v>
       </c>
       <c r="N14">
-        <v>547368400.0</v>
+        <v>1773000.0</v>
       </c>
       <c r="O14">
-        <v>394337440.0</v>
+        <v>-1683000.0</v>
       </c>
       <c r="P14">
-        <v>472025000.0</v>
+        <v>7104000.0</v>
       </c>
       <c r="Q14">
-        <v>432808120.0</v>
+        <v>55300000.0</v>
       </c>
       <c r="R14">
-        <v>417952347.0</v>
+        <v>2137000.0</v>
       </c>
       <c r="S14">
-        <v>409052821.0</v>
+        <v>2190000.0</v>
       </c>
       <c r="T14">
-        <v>384795238.0</v>
+        <v>10374000.0</v>
       </c>
       <c r="U14">
-        <v>389420855.0</v>
+        <v>6463000.0</v>
       </c>
       <c r="V14">
-        <v>381817317.0</v>
+        <v>1756000.0</v>
       </c>
       <c r="W14">
-        <v>375910891.0</v>
+        <v>1850000.0</v>
       </c>
       <c r="X14">
-        <v>369575000.0</v>
+        <v>-12561000.0</v>
       </c>
       <c r="Y14">
-        <v>367685511.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1378000.0</v>
+      </c>
+      <c r="Z14"/>
       <c r="AA14">
-        <v>367238762.0</v>
+        <v>1869000.0</v>
       </c>
       <c r="AB14">
-        <v>353509091.0</v>
+        <v>3945000.0</v>
       </c>
       <c r="AC14">
-        <v>366590492.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-4472000.0</v>
+      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
-        <v>368722581.0</v>
+        <v>-5123000.0</v>
       </c>
       <c r="AG14">
-        <v>361759954.0</v>
+        <v>16706000.0</v>
       </c>
       <c r="AH14">
-        <v>360473705.0</v>
+        <v>-1881000.0</v>
       </c>
       <c r="AI14">
-        <v>360171834.0</v>
+        <v>14599000.0</v>
       </c>
       <c r="AJ14">
-        <v>365485714.0</v>
+        <v>14299000.0</v>
       </c>
       <c r="AK14">
-        <v>359402527.0</v>
+        <v>74770000.0</v>
       </c>
       <c r="AL14">
-        <v>358494783.0</v>
+        <v>9197000.0</v>
       </c>
       <c r="AM14">
-        <v>360171834.0</v>
+        <v>16934000.0</v>
       </c>
       <c r="AN14">
-        <v>356134297.0</v>
+        <v>27070000.0</v>
       </c>
       <c r="AO14">
-        <v>355779088.0</v>
+        <v>242313000.0</v>
       </c>
       <c r="AP14">
-        <v>355241104.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>25294000.0</v>
+      </c>
+      <c r="AQ14"/>
       <c r="AR14">
-        <v>353648522.0</v>
+        <v>85347000.0</v>
       </c>
       <c r="AS14">
-        <v>358449304.0</v>
+        <v>-84582000.0</v>
       </c>
       <c r="AT14">
-        <v>354100179.0</v>
+        <v>20207000.0</v>
       </c>
       <c r="AU14">
-        <v>343359061.0</v>
+        <v>2859000.0</v>
       </c>
       <c r="AV14">
-        <v>341223810.0</v>
+        <v>1396000.0</v>
       </c>
       <c r="AW14">
-        <v>316388733.0</v>
+        <v>59503000.0</v>
       </c>
       <c r="AX14">
-        <v>287016433.0</v>
+        <v>2857000.0</v>
       </c>
       <c r="AY14">
-        <v>258084153.0</v>
+        <v>2614000.0</v>
       </c>
       <c r="AZ14">
-        <v>207069971.0</v>
+        <v>16180000.0</v>
       </c>
       <c r="BA14">
-        <v>226587578.0</v>
+        <v>44973000.0</v>
       </c>
       <c r="BB14">
-        <v>195585502.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>19676000.0</v>
+      </c>
+      <c r="BC14"/>
       <c r="BD14">
-        <v>114394554.0</v>
+        <v>21845000.0</v>
       </c>
       <c r="BE14">
-        <v>114146939.0</v>
+        <v>27874000.0</v>
       </c>
       <c r="BF14">
-        <v>109533742.0</v>
+        <v>19763000.0</v>
       </c>
       <c r="BG14">
-        <v>108959489.0</v>
+        <v>2406000.0</v>
       </c>
       <c r="BH14">
-        <v>85978757.0</v>
+        <v>2088000.0</v>
       </c>
       <c r="BI14">
-        <v>88200916.0</v>
+        <v>7929000.0</v>
       </c>
       <c r="BJ14">
-        <v>84091152.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1494000.0</v>
+      </c>
+      <c r="BK14"/>
       <c r="BL14">
-        <v>59429222.0</v>
+        <v>-4058000.0</v>
       </c>
       <c r="BM14">
-        <v>63569663.0</v>
+        <v>-3980000.0</v>
       </c>
       <c r="BN14">
-        <v>57613489.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>17281000.0</v>
+      </c>
+      <c r="BO14"/>
       <c r="BP14">
-        <v>31559905.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>17910000.0</v>
+      </c>
+      <c r="BQ14"/>
       <c r="BR14">
-        <v>29618762.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>18098000.0</v>
+      </c>
+      <c r="BS14"/>
       <c r="BT14">
-        <v>23626642.0</v>
+        <v>180000.0</v>
       </c>
       <c r="BU14">
-        <v>23858492.0</v>
+        <v>180000.0</v>
       </c>
       <c r="BV14">
-        <v>23249399.0</v>
+        <v>180000.0</v>
       </c>
       <c r="BW14">
-        <v>19958466.0</v>
+        <v>181000.0</v>
       </c>
       <c r="BX14">
-        <v>15724095.0</v>
+        <v>186000.0</v>
       </c>
       <c r="BY14">
-        <v>19697473.0</v>
+        <v>20578000.0</v>
       </c>
       <c r="BZ14">
-        <v>13588256.0</v>
+        <v>290000.0</v>
       </c>
       <c r="CA14">
-        <v>9910000.0</v>
+        <v>252000.0</v>
       </c>
       <c r="CB14">
-        <v>7046995.0</v>
+        <v>294000.0</v>
       </c>
       <c r="CC14">
-        <v>7055176.0</v>
+        <v>-423000.0</v>
       </c>
       <c r="CD14">
-        <v>7055100.0</v>
+        <v>-864000.0</v>
       </c>
       <c r="CE14">
-        <v>7055100.0</v>
+        <v>584000.0</v>
       </c>
       <c r="CF14">
-        <v>7182609.0</v>
+        <v>-207000.0</v>
       </c>
       <c r="CG14">
-        <v>7150000.0</v>
+        <v>19870000.0</v>
       </c>
       <c r="CH14">
-        <v>7229412.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>7009000.0</v>
+      </c>
+      <c r="CI14"/>
       <c r="CJ14">
-        <v>7055100.0</v>
+        <v>7000.0</v>
       </c>
       <c r="CK14"/>
     </row>
     <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>36</v>
-[...11 lines deleted...]
-      <c r="L15"/>
+        <v>195</v>
+      </c>
+      <c r="B15">
+        <v>-91894000.0</v>
+      </c>
+      <c r="C15">
+        <v>-74560000.0</v>
+      </c>
+      <c r="D15">
+        <v>-88988000.0</v>
+      </c>
+      <c r="E15">
+        <v>-71653000.0</v>
+      </c>
+      <c r="F15">
+        <v>78297000.0</v>
+      </c>
+      <c r="G15">
+        <v>89245000.0</v>
+      </c>
+      <c r="H15">
+        <v>93197000.0</v>
+      </c>
+      <c r="I15">
+        <v>91050000.0</v>
+      </c>
+      <c r="J15">
+        <v>95891000.0</v>
+      </c>
+      <c r="K15">
+        <v>80545000.0</v>
+      </c>
+      <c r="L15">
+        <v>92802000.0</v>
+      </c>
       <c r="M15">
-        <v>401000.0</v>
+        <v>77020000.0</v>
       </c>
       <c r="N15">
-        <v>399000.0</v>
+        <v>81607000.0</v>
       </c>
       <c r="O15">
-        <v>396000.0</v>
-[...4 lines deleted...]
-      <c r="S15"/>
+        <v>72340000.0</v>
+      </c>
+      <c r="P15">
+        <v>68176000.0</v>
+      </c>
+      <c r="Q15">
+        <v>70598000.0</v>
+      </c>
+      <c r="R15">
+        <v>68341000.0</v>
+      </c>
+      <c r="S15">
+        <v>67322000.0</v>
+      </c>
       <c r="T15">
-        <v>388000.0</v>
+        <v>64034000.0</v>
       </c>
       <c r="U15">
-        <v>387000.0</v>
+        <v>62898000.0</v>
       </c>
       <c r="V15">
-        <v>384000.0</v>
+        <v>48501000.0</v>
       </c>
       <c r="W15">
-        <v>379000.0</v>
+        <v>41910000.0</v>
       </c>
       <c r="X15">
-        <v>374000.0</v>
+        <v>42265000.0</v>
       </c>
       <c r="Y15">
-        <v>368000.0</v>
+        <v>45930000.0</v>
       </c>
       <c r="Z15">
-        <v>367000.0</v>
+        <v>64777000.0</v>
       </c>
       <c r="AA15">
-        <v>367000.0</v>
+        <v>64693000.0</v>
       </c>
       <c r="AB15">
-        <v>367000.0</v>
+        <v>64554000.0</v>
       </c>
       <c r="AC15">
-        <v>367000.0</v>
+        <v>64411000.0</v>
       </c>
       <c r="AD15">
-        <v>366000.0</v>
+        <v>60505000.0</v>
       </c>
       <c r="AE15">
-        <v>365000.0</v>
+        <v>60331000.0</v>
       </c>
       <c r="AF15">
-        <v>364000.0</v>
+        <v>59849000.0</v>
       </c>
       <c r="AG15">
-        <v>363000.0</v>
+        <v>53549000.0</v>
       </c>
       <c r="AH15">
-        <v>361000.0</v>
+        <v>53775000.0</v>
       </c>
       <c r="AI15">
-        <v>360000.0</v>
+        <v>60266000.0</v>
       </c>
       <c r="AJ15">
-        <v>360000.0</v>
+        <v>88321000.0</v>
       </c>
       <c r="AK15">
-        <v>360000.0</v>
+        <v>88368000.0</v>
       </c>
       <c r="AL15">
-        <v>359000.0</v>
+        <v>81846000.0</v>
       </c>
       <c r="AM15">
-        <v>358000.0</v>
+        <v>81813000.0</v>
       </c>
       <c r="AN15">
-        <v>357000.0</v>
+        <v>81596000.0</v>
       </c>
       <c r="AO15">
-        <v>356000.0</v>
+        <v>81574000.0</v>
       </c>
       <c r="AP15">
-        <v>355000.0</v>
+        <v>84458000.0</v>
       </c>
       <c r="AQ15">
-        <v>355000.0</v>
+        <v>84850000.0</v>
       </c>
       <c r="AR15">
-        <v>359000.0</v>
+        <v>85755000.0</v>
       </c>
       <c r="AS15">
-        <v>359000.0</v>
+        <v>86213000.0</v>
       </c>
       <c r="AT15">
-        <v>358000.0</v>
+        <v>105619000.0</v>
       </c>
       <c r="AU15">
-        <v>349000.0</v>
+        <v>113050000.0</v>
       </c>
       <c r="AV15">
-        <v>343000.0</v>
+        <v>109951000.0</v>
       </c>
       <c r="AW15">
-        <v>333000.0</v>
+        <v>109042000.0</v>
       </c>
       <c r="AX15">
-        <v>301000.0</v>
+        <v>99737000.0</v>
       </c>
       <c r="AY15">
-        <v>271000.0</v>
+        <v>88227000.0</v>
       </c>
       <c r="AZ15">
-        <v>248000.0</v>
+        <v>80064000.0</v>
       </c>
       <c r="BA15">
-        <v>239000.0</v>
+        <v>76217000.0</v>
       </c>
       <c r="BB15">
-        <v>215000.0</v>
+        <v>68507000.0</v>
       </c>
       <c r="BC15">
-        <v>173000.0</v>
+        <v>53645000.0</v>
       </c>
       <c r="BD15">
-        <v>140000.0</v>
+        <v>43932000.0</v>
       </c>
       <c r="BE15">
-        <v>122000.0</v>
+        <v>34513000.0</v>
       </c>
       <c r="BF15">
-        <v>110000.0</v>
+        <v>32119000.0</v>
       </c>
       <c r="BG15">
-        <v>109000.0</v>
+        <v>30720000.0</v>
       </c>
       <c r="BH15">
-        <v>108000.0</v>
+        <v>30212000.0</v>
       </c>
       <c r="BI15">
-        <v>88000.0</v>
+        <v>25903000.0</v>
       </c>
       <c r="BJ15">
-        <v>88000.0</v>
+        <v>23861000.0</v>
       </c>
       <c r="BK15">
-        <v>78000.0</v>
+        <v>22155000.0</v>
       </c>
       <c r="BL15">
-        <v>69000.0</v>
+        <v>19328000.0</v>
       </c>
       <c r="BM15">
-        <v>64000.0</v>
+        <v>23441000.0</v>
       </c>
       <c r="BN15">
-        <v>63000.0</v>
+        <v>22998000.0</v>
       </c>
       <c r="BO15">
-        <v>55000.0</v>
+        <v>19822000.0</v>
       </c>
       <c r="BP15">
-        <v>43000.0</v>
+        <v>16647000.0</v>
       </c>
       <c r="BQ15">
-        <v>31000.0</v>
+        <v>10844000.0</v>
       </c>
       <c r="BR15">
-        <v>30000.0</v>
+        <v>10192000.0</v>
       </c>
       <c r="BS15">
-        <v>30000.0</v>
+        <v>10376000.0</v>
       </c>
       <c r="BT15">
-        <v>30000.0</v>
+        <v>11845000.0</v>
       </c>
       <c r="BU15">
-        <v>26000.0</v>
+        <v>8959000.0</v>
       </c>
       <c r="BV15">
-        <v>24000.0</v>
+        <v>9369000.0</v>
       </c>
       <c r="BW15">
-        <v>20000.0</v>
+        <v>6587000.0</v>
       </c>
       <c r="BX15">
-        <v>20000.0</v>
+        <v>6587000.0</v>
       </c>
       <c r="BY15">
-        <v>20000.0</v>
+        <v>6563000.0</v>
       </c>
       <c r="BZ15">
-        <v>19000.0</v>
+        <v>11485000.0</v>
       </c>
       <c r="CA15">
-        <v>13000.0</v>
+        <v>3586000.0</v>
       </c>
       <c r="CB15">
-        <v>7000.0</v>
+        <v>3586000.0</v>
       </c>
       <c r="CC15">
-        <v>7000.0</v>
+        <v>2161000.0</v>
       </c>
       <c r="CD15">
-        <v>7000.0</v>
+        <v>2116000.0</v>
       </c>
       <c r="CE15">
-        <v>7000.0</v>
+        <v>1975000.0</v>
       </c>
       <c r="CF15">
-        <v>7000.0</v>
+        <v>1411000.0</v>
       </c>
       <c r="CG15">
-        <v>7000.0</v>
+        <v>1059000.0</v>
       </c>
       <c r="CH15">
-        <v>7000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="CI15">
-        <v>7000.0</v>
+        <v>705000.0</v>
       </c>
       <c r="CJ15"/>
       <c r="CK15"/>
     </row>
     <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="H16"/>
+        <v>196</v>
+      </c>
+      <c r="B16">
+        <v>34586000.0</v>
+      </c>
+      <c r="C16">
+        <v>38059000.0</v>
+      </c>
+      <c r="D16">
+        <v>86541000.0</v>
+      </c>
+      <c r="E16">
+        <v>50788000.0</v>
+      </c>
+      <c r="F16">
+        <v>54498000.0</v>
+      </c>
+      <c r="G16">
+        <v>59760000.0</v>
+      </c>
+      <c r="H16">
+        <v>57022000.0</v>
+      </c>
       <c r="I16">
-        <v>-201184000.0</v>
-[...2 lines deleted...]
-      <c r="K16"/>
+        <v>85872000.0</v>
+      </c>
+      <c r="J16">
+        <v>53480000.0</v>
+      </c>
+      <c r="K16">
+        <v>97289000.0</v>
+      </c>
       <c r="L16">
-        <v>-100874000.0</v>
-[...11 lines deleted...]
-      <c r="W16"/>
+        <v>68907000.0</v>
+      </c>
+      <c r="M16">
+        <v>95646000.0</v>
+      </c>
+      <c r="N16">
+        <v>65092000.0</v>
+      </c>
+      <c r="O16">
+        <v>70086000.0</v>
+      </c>
+      <c r="P16">
+        <v>43399000.0</v>
+      </c>
+      <c r="Q16">
+        <v>35364000.0</v>
+      </c>
+      <c r="R16">
+        <v>36402000.0</v>
+      </c>
+      <c r="S16">
+        <v>45026000.0</v>
+      </c>
+      <c r="T16">
+        <v>42156000.0</v>
+      </c>
+      <c r="U16">
+        <v>63610000.0</v>
+      </c>
+      <c r="V16">
+        <v>100989000.0</v>
+      </c>
+      <c r="W16">
+        <v>50097000.0</v>
+      </c>
       <c r="X16">
-        <v>-555206000.0</v>
-[...3 lines deleted...]
-      <c r="AA16"/>
+        <v>28303000.0</v>
+      </c>
+      <c r="Y16">
+        <v>44561000.0</v>
+      </c>
+      <c r="Z16">
+        <v>46646000.0</v>
+      </c>
+      <c r="AA16">
+        <v>137867000.0</v>
+      </c>
       <c r="AB16">
-        <v>-849953000.0</v>
-[...3 lines deleted...]
-      <c r="AE16"/>
+        <v>106174000.0</v>
+      </c>
+      <c r="AC16">
+        <v>107098000.0</v>
+      </c>
+      <c r="AD16">
+        <v>120566000.0</v>
+      </c>
+      <c r="AE16">
+        <v>109668000.0</v>
+      </c>
       <c r="AF16">
-        <v>-927580000.0</v>
-[...1 lines deleted...]
-      <c r="AG16"/>
+        <v>120052000.0</v>
+      </c>
+      <c r="AG16">
+        <v>83758000.0</v>
+      </c>
       <c r="AH16">
-        <v>-199320000.0</v>
-[...1 lines deleted...]
-      <c r="AI16"/>
+        <v>97563000.0</v>
+      </c>
+      <c r="AI16">
+        <v>474476000.0</v>
+      </c>
       <c r="AJ16">
-        <v>-224202000.0</v>
-[...3 lines deleted...]
-      <c r="AM16"/>
+        <v>264517000.0</v>
+      </c>
+      <c r="AK16">
+        <v>318083000.0</v>
+      </c>
+      <c r="AL16">
+        <v>111804000.0</v>
+      </c>
+      <c r="AM16">
+        <v>203911000.0</v>
+      </c>
       <c r="AN16">
-        <v>-297059000.0</v>
-[...2 lines deleted...]
-      <c r="AP16"/>
+        <v>132240000.0</v>
+      </c>
+      <c r="AO16">
+        <v>317798000.0</v>
+      </c>
+      <c r="AP16">
+        <v>169212000.0</v>
+      </c>
       <c r="AQ16">
-        <v>49103000.0</v>
+        <v>78354000.0</v>
       </c>
       <c r="AR16">
-        <v>-256904000.0</v>
+        <v>71828000.0</v>
       </c>
       <c r="AS16">
-        <v>56571000.0</v>
-[...2 lines deleted...]
-      <c r="AU16"/>
+        <v>110026000.0</v>
+      </c>
+      <c r="AT16">
+        <v>63624000.0</v>
+      </c>
+      <c r="AU16">
+        <v>106481000.0</v>
+      </c>
       <c r="AV16">
-        <v>-730235000.0</v>
+        <v>488106000.0</v>
       </c>
       <c r="AW16">
-        <v>57686000.0</v>
-[...1 lines deleted...]
-      <c r="AX16"/>
+        <v>134225000.0</v>
+      </c>
+      <c r="AX16">
+        <v>274968000.0</v>
+      </c>
       <c r="AY16">
-        <v>48311000.0</v>
+        <v>246004000.0</v>
       </c>
       <c r="AZ16">
-        <v>41447000.0</v>
+        <v>162394000.0</v>
       </c>
       <c r="BA16">
-        <v>47691000.0</v>
-[...1 lines deleted...]
-      <c r="BB16"/>
+        <v>59974000.0</v>
+      </c>
+      <c r="BB16">
+        <v>278058000.0</v>
+      </c>
       <c r="BC16">
-        <v>53011000.0</v>
+        <v>2219000.0</v>
       </c>
       <c r="BD16">
-        <v>3083000.0</v>
+        <v>2387000.0</v>
       </c>
       <c r="BE16">
-        <v>20468000.0</v>
-[...1 lines deleted...]
-      <c r="BF16"/>
+        <v>2825000.0</v>
+      </c>
+      <c r="BF16">
+        <v>34978000.0</v>
+      </c>
       <c r="BG16">
-        <v>16395000.0</v>
+        <v>1861000.0</v>
       </c>
       <c r="BH16">
-        <v>13794000.0</v>
+        <v>1975000.0</v>
       </c>
       <c r="BI16">
-        <v>22068000.0</v>
-[...1 lines deleted...]
-      <c r="BJ16"/>
+        <v>1492000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>2395000.0</v>
+      </c>
       <c r="BK16">
-        <v>7457000.0</v>
+        <v>4019000.0</v>
       </c>
       <c r="BL16">
-        <v>14096000.0</v>
+        <v>1062000.0</v>
       </c>
       <c r="BM16">
-        <v>11200000.0</v>
-[...1 lines deleted...]
-      <c r="BN16"/>
+        <v>1081000.0</v>
+      </c>
+      <c r="BN16">
+        <v>21249000.0</v>
+      </c>
       <c r="BO16">
-        <v>20948000.0</v>
-[...1 lines deleted...]
-      <c r="BP16"/>
+        <v>3844000.0</v>
+      </c>
+      <c r="BP16">
+        <v>7020000.0</v>
+      </c>
       <c r="BQ16">
-        <v>13995000.0</v>
-[...2 lines deleted...]
-      <c r="BS16"/>
+        <v>9942000.0</v>
+      </c>
+      <c r="BR16">
+        <v>449000.0</v>
+      </c>
+      <c r="BS16">
+        <v>2438000.0</v>
+      </c>
       <c r="BT16">
-        <v>5799000.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="BU16">
-        <v>1403000.0</v>
-[...1 lines deleted...]
-      <c r="BV16"/>
+        <v>555000.0</v>
+      </c>
+      <c r="BV16">
+        <v>16570000.0</v>
+      </c>
       <c r="BW16">
-        <v>28669000.0</v>
+        <v>1336000.0</v>
       </c>
       <c r="BX16">
-        <v>24144000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="BY16">
-        <v>24828000.0</v>
-[...1 lines deleted...]
-      <c r="BZ16"/>
+        <v>26575000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>-5964000.0</v>
+      </c>
       <c r="CA16">
-        <v>18909000.0</v>
+        <v>22492000.0</v>
       </c>
       <c r="CB16">
-        <v>17780000.0</v>
+        <v>22492000.0</v>
       </c>
       <c r="CC16">
-        <v>-7152000.0</v>
-[...1 lines deleted...]
-      <c r="CD16"/>
+        <v>55295000.0</v>
+      </c>
+      <c r="CD16">
+        <v>1060000.0</v>
+      </c>
       <c r="CE16">
-        <v>19238000.0</v>
+        <v>36534000.0</v>
       </c>
       <c r="CF16">
-        <v>18383000.0</v>
+        <v>9587000.0</v>
       </c>
       <c r="CG16">
-        <v>3140000.0</v>
-[...3 lines deleted...]
-      <c r="CJ16"/>
+        <v>9587000.0</v>
+      </c>
+      <c r="CH16">
+        <v>12848000.0</v>
+      </c>
+      <c r="CI16">
+        <v>12848000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>422000.0</v>
+      </c>
       <c r="CK16">
-        <v>7224000.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7242,200 +29407,318 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
     </row>
     <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>39</v>
-[...10 lines deleted...]
-      <c r="K18"/>
+        <v>198</v>
+      </c>
+      <c r="B18">
+        <v>55696000.0</v>
+      </c>
+      <c r="C18">
+        <v>85602000.0</v>
+      </c>
+      <c r="D18">
+        <v>278992000.0</v>
+      </c>
+      <c r="E18">
+        <v>-7632000.0</v>
+      </c>
+      <c r="F18">
+        <v>78574000.0</v>
+      </c>
+      <c r="G18">
+        <v>278503000.0</v>
+      </c>
+      <c r="H18">
+        <v>173726000.0</v>
+      </c>
+      <c r="I18">
+        <v>127760000.0</v>
+      </c>
+      <c r="J18">
+        <v>-22264000.0</v>
+      </c>
+      <c r="K18">
+        <v>79403000.0</v>
+      </c>
       <c r="L18">
-        <v>15569000.0</v>
-[...1 lines deleted...]
-      <c r="M18"/>
+        <v>95084000.0</v>
+      </c>
+      <c r="M18">
+        <v>-119602000.0</v>
+      </c>
       <c r="N18">
-        <v>14895000.0</v>
+        <v>96178000.0</v>
       </c>
       <c r="O18">
-        <v>15223000.0</v>
+        <v>-120523000.0</v>
       </c>
       <c r="P18">
-        <v>10801000.0</v>
+        <v>-76899000.0</v>
       </c>
       <c r="Q18">
-        <v>11504000.0</v>
+        <v>-205612000.0</v>
       </c>
       <c r="R18">
-        <v>9869000.0</v>
+        <v>-288142000.0</v>
       </c>
       <c r="S18">
-        <v>10945000.0</v>
+        <v>-291470000.0</v>
       </c>
       <c r="T18">
-        <v>11141000.0</v>
+        <v>-10115000.0</v>
       </c>
       <c r="U18">
-        <v>7510000.0</v>
+        <v>-99989000.0</v>
       </c>
       <c r="V18">
-        <v>8047000.0</v>
+        <v>38355000.0</v>
       </c>
       <c r="W18">
-        <v>8596000.0</v>
+        <v>88081000.0</v>
       </c>
       <c r="X18">
-        <v>9145000.0</v>
+        <v>4567000.0</v>
       </c>
       <c r="Y18">
-        <v>9688000.0</v>
+        <v>86070000.0</v>
       </c>
       <c r="Z18">
-        <v>10232000.0</v>
+        <v>-70679000.0</v>
       </c>
       <c r="AA18">
-        <v>10745000.0</v>
+        <v>188989000.0</v>
       </c>
       <c r="AB18">
-        <v>8529000.0</v>
+        <v>225058000.0</v>
       </c>
       <c r="AC18">
-        <v>8386000.0</v>
+        <v>52767000.0</v>
       </c>
       <c r="AD18">
-        <v>8493000.0</v>
+        <v>247973000.0</v>
       </c>
       <c r="AE18">
-        <v>8202000.0</v>
+        <v>161532000.0</v>
       </c>
       <c r="AF18">
-        <v>2032000.0</v>
+        <v>-238434000.0</v>
       </c>
       <c r="AG18">
-        <v>2717000.0</v>
+        <v>110964000.0</v>
       </c>
       <c r="AH18">
-        <v>3394000.0</v>
+        <v>-242006000.0</v>
       </c>
       <c r="AI18">
-        <v>4086000.0</v>
+        <v>400202000.0</v>
       </c>
       <c r="AJ18">
-        <v>4779000.0</v>
+        <v>99946000.0</v>
       </c>
       <c r="AK18">
-        <v>5463000.0</v>
-[...2 lines deleted...]
-      <c r="AM18"/>
+        <v>301457000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-53421000.0</v>
+      </c>
+      <c r="AM18">
+        <v>181998000.0</v>
+      </c>
       <c r="AN18">
-        <v>7525000.0</v>
-[...3 lines deleted...]
-      <c r="AQ18"/>
+        <v>-53833000.0</v>
+      </c>
+      <c r="AO18">
+        <v>218732000.0</v>
+      </c>
+      <c r="AP18">
+        <v>229616000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>169167000.0</v>
+      </c>
       <c r="AR18">
-        <v>54420000.0</v>
-[...3 lines deleted...]
-      <c r="AU18"/>
+        <v>244354000.0</v>
+      </c>
+      <c r="AS18">
+        <v>133853000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-60335000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-125465000.0</v>
+      </c>
       <c r="AV18">
-        <v>61893000.0</v>
-[...40 lines deleted...]
-      <c r="CJ18"/>
+        <v>97411000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-177426000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-1089337000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-221776000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-236715000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-267865000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-306031000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-610829000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-491413000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-402426000.0</v>
+      </c>
+      <c r="BF18">
+        <v>73739000.0</v>
+      </c>
+      <c r="BG18">
+        <v>12332000.0</v>
+      </c>
+      <c r="BH18">
+        <v>-132097000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-213209000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-192063000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-163989000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-12348000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-87294000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-12996000.0</v>
+      </c>
+      <c r="BO18">
+        <v>113625000.0</v>
+      </c>
+      <c r="BP18">
+        <v>41503000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-48448000.0</v>
+      </c>
+      <c r="BR18">
+        <v>-2426000.0</v>
+      </c>
+      <c r="BS18">
+        <v>4659000.0</v>
+      </c>
+      <c r="BT18">
+        <v>-27785000.0</v>
+      </c>
+      <c r="BU18">
+        <v>-53320000.0</v>
+      </c>
+      <c r="BV18">
+        <v>4863000.0</v>
+      </c>
+      <c r="BW18">
+        <v>-102990000.0</v>
+      </c>
+      <c r="BX18">
+        <v>-52578000.0</v>
+      </c>
+      <c r="BY18">
+        <v>15191000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-8018000.0</v>
+      </c>
+      <c r="CA18">
+        <v>-100526000.0</v>
+      </c>
+      <c r="CB18">
+        <v>-49703000.0</v>
+      </c>
+      <c r="CC18">
+        <v>-27288000.0</v>
+      </c>
+      <c r="CD18">
+        <v>3066000.0</v>
+      </c>
+      <c r="CE18">
+        <v>-7683000.0</v>
+      </c>
+      <c r="CF18">
+        <v>1411000.0</v>
+      </c>
+      <c r="CG18">
+        <v>-87149000.0</v>
+      </c>
+      <c r="CH18">
+        <v>882000.0</v>
+      </c>
+      <c r="CI18">
+        <v>13131000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-96540000.0</v>
+      </c>
       <c r="CK18"/>
     </row>
     <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7484,22171 +29767,112 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
     </row>
     <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>41</v>
-[...17618 lines deleted...]
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20">
-        <v>131562000.0</v>
+        <v>16849000.0</v>
       </c>
       <c r="C20">
-        <v>257084000.0</v>
+        <v>19922000.0</v>
       </c>
       <c r="D20">
-        <v>759663000.0</v>
+        <v>16237000.0</v>
       </c>
       <c r="E20">
-        <v>559884000.0</v>
+        <v>17860000.0</v>
       </c>
       <c r="F20">
-        <v>125874000.0</v>
+        <v>27561000.0</v>
       </c>
       <c r="G20">
-        <v>6146000.0</v>
-[...4437 lines deleted...]
-      <c r="F20">
         <v>32342000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>53799000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>60754000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>63049000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>60630000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>72651000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>102184000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>125815000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>270039000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>261625000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>130451000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>125354000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>87956000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>216123000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>64051000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -29672,770 +29896,782 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B21">
+        <v>-118288000.0</v>
+      </c>
+      <c r="C21">
         <v>-70878000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-168139000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>58949000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-31192000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-216273000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-160261000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>128939000.0</v>
       </c>
       <c r="N21">
+        <v>128939000.0</v>
+      </c>
+      <c r="O21">
         <v>-46307000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-98975000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>146814000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>227069000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>277125000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-156021000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>73085000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17946000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-35287000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>22129000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-48125000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>45389000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-91194000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-156340000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>844000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-167714000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-106878000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>347071000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-60464000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-80845000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-129269000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-64462000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-32281000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>43160000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-28514000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-50129000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-276470000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-54300000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>206522000.0</v>
       </c>
-      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>1089893000.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
+        <v>56479000.0</v>
+      </c>
+      <c r="C22">
         <v>23719000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>77981000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-195930000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-139916000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-66000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-134012000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>29556000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>144361000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-27744000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>116661000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7535000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-89014000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>72277000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-92439000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-47456000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>164296000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>253613000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>212131000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>243686000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>246408000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>305967000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>167746000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>162613000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-185699000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-11203000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>18065000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>38886000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>89195000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-67389000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>83795000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>114304000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>51859000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>121727000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>11973000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>51168000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>19492000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>100880000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>81366000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>95157000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>75508000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-95120000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>27817000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>94769000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>81492000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>85970000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>84108000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>71657000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>82101000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>85362000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>79900000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>82689000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>44429000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>46489000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>47249000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>36303000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>50209000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>64492000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>39900000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>26959000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>33759000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>31940000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>25580000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>16177000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>25940000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-14520000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-6378000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-749000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>15331000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>6524000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>13998000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>23986000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-1259000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-3686000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>8550000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>4848000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4976000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2940000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>3964000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>5940000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2955000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2528000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1473000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>7099000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>864000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1229000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-441000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
+        <v>-90416000.0</v>
+      </c>
+      <c r="C23">
         <v>13984000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15135000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16781000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>27160000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>30261000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>50882000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>46187000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>61313000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>48323000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>221258000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>422471000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>727388000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>103145000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>252085000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>128358000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>120790000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>84537000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>208716000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>52423000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>43087000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10910000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-689000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1154000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1409000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-5088000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2668000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-8856000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-4707000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-12494000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-10756000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-287000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-708000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-729000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-7512000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-867000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1033000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-209000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-210000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-5658000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-773000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1774000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1090000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-602000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-7519000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-18802000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-4452000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-4065000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3093000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-4800000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-5767000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-10339000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-9055000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-9281000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-7808000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-226000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1568000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-2214000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-5575000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-5890000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-770000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-6282000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-378000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-393000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-653000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-6965000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>11729000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-114000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-156000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-255000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>572000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>57246000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-797000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-2658000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>28700000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-574000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-1331000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>28460000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>110000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>71000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>55042000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-15950000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>764000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-705000.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24">
+        <v>279926000.0</v>
+      </c>
+      <c r="C24">
         <v>-350412000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>350412000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-731866000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>63556000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>559170000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>109140000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
@@ -30447,1383 +30683,1400 @@
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>21441000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
+        <v>2390000.0</v>
+      </c>
+      <c r="C25">
         <v>71900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>162475000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>230609000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>233838000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>346438000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>244337000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>91084000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-172191000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>107624000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-27953000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-137264000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>178382000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-183374000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22332000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-170037000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-423263000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-565352000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-221084000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-311269000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-242966000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-231808000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-151381000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-85226000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>123699000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>187250000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>207827000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>51074000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>147404000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>98342000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-203104000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1584000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-295140000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>269596000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>154870000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>196221000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-84309000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>175917000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-208132000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>110544000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>177877000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>254687000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>182278000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>663000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-74874000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-267323000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4144000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-231939000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1092418000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-330269000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-356807000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-352706000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-354184000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-562429000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-631759000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-421614000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>34882000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-74203000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-175698000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-665700000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-248019000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-198053000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-32872000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5908000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-14840000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>20260000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>19018000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-111584000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-3626000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>5258000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-4662000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-186585000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>13835000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3824000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>8395000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-274201000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1538000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1022000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-1094000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-39568000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1406037000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-1318000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>303000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-94910000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>994000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-181817000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>96106000.0</v>
       </c>
-      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26">
+        <v>-4307000.0</v>
+      </c>
+      <c r="C26">
         <v>-2770000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1247000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-155000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1507000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-508000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>11301000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-10300000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1001000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>33626000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-123915000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1485000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1485000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>216123000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-216123000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>34140000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-2610000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-31530000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>146827000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1614000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>794729000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1054476000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>-1504000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>54870000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>78325000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>72166000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>524000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-359000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-28000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-137000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-664000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-125000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-291000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-308000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-175000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-448000.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>-1158000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-510000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-513000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-42746000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>9300000.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>7311000.0</v>
       </c>
-      <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26">
         <v>-594000.0</v>
       </c>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
-      <c r="CE26">
+      <c r="CE26"/>
+      <c r="CF26">
         <v>-15562000.0</v>
       </c>
-      <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>-39718000.0</v>
       </c>
-      <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>1076000.0</v>
       </c>
-      <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>724000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>973000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>541000.0</v>
       </c>
-      <c r="AX27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY27"/>
       <c r="AZ27">
         <v>791000.0</v>
       </c>
       <c r="BA27">
+        <v>791000.0</v>
+      </c>
+      <c r="BB27">
         <v>677000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>-421000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>391000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>698000.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>631000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-55419000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>749000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>2748000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-737000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>645000.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>646000.0</v>
       </c>
-      <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>429000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>550000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1227000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>2476000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>1663000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>440000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>893000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>570000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>2049000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>-1403000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>615000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>1184000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>-199074000.0</v>
+      </c>
+      <c r="C28">
         <v>-134224000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-243239000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3922000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-83836000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-275765000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-202576000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-95368000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-21545000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-51021000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-121823000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>150156000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-101172000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>147210000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>84934000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>204574000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>279518000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>294340000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-11339000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>62610000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12537000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-66287000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-20825000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-88155000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-20542000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-157296000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-225982000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-66235000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-237075000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-171916000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>274728000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-124769000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-134907000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-190243000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-153512000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-95178000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-38686000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-110327000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-131725000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-70146000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-138758000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-162641000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-282552000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-87451000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17478000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-256160000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>256470000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>36683000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1118301000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>305386000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>195873000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>303113000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>463501000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>610661000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>490975000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>370273000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-40622000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-12446000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>132580000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>212306000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>190439000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>166946000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>12329000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>67126000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>30401000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-10215000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-44425000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>57941000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>437000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-3490000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>28499000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>37305000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>10371000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>104326000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>52578000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-9227000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2052000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>100526000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>49703000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>26228000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-2006000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1904000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-1411000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-1059000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-882000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-705000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>96961000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
+        <v>55696000.0</v>
+      </c>
+      <c r="C29">
         <v>85602000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>278992000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-7632000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>78574000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>278503000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>173726000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>127760000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-22264000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>79403000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>95084000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-119602000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>96178000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-120523000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-76899000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-205612000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-288142000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-291470000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-10115000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-99989000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>38355000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>88081000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4567000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>86070000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-70679000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>188989000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>225058000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>52767000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>247973000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>161532000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-238434000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>110964000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-242006000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>400202000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>99946000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>301457000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-53421000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>181998000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-53833000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>218732000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>229616000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>169167000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>244354000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>133853000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-60335000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-125465000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>97411000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-177426000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1089337000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-221776000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-236715000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-267865000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-306031000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-610829000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-491413000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-402426000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>73739000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>12332000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-132097000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-213209000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-192063000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-163989000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-12348000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-87294000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-12996000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>113625000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>41503000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-48448000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-2426000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>4659000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-27785000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-53320000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>4863000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-102990000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-52578000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>15191000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-8018000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-100526000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-49703000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-27288000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>3066000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-7683000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1411000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-87149000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>882000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>13131000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-96540000.0</v>
       </c>
-      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
+        <v>139963000.0</v>
+      </c>
+      <c r="C30">
         <v>5547000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>175206000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-21682000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31778000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>279585000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>54570000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>59071000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-88219000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22671000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-13861000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-24218000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>37011000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-332464000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-148825000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-285083000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-354610000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-401134000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-71119000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-126371000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-47807000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>-8377000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>43032000.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>165743000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>158607000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-187297000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>30984000.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>93008000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>179501000.0</v>
       </c>
-      <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>-224352000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>293685000.0</v>
       </c>
-      <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>96011000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-398063000.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>-7659000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1688897000.0</v>
       </c>
-      <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>-358428000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1469804000.0</v>
       </c>
-      <c r="BA30"/>
       <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>-578982000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-392861000.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>-175875000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-606922000.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-73954000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-106586000.0</v>
       </c>
-      <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>764000.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>