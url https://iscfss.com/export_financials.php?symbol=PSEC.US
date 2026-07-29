--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22264,51 +22264,51 @@
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22"/>
     </row>
     <row r="23" spans="1:89">
       <c r="A23" t="s">
         <v>172</v>
       </c>
       <c r="B23">
-        <v>-17568000.0</v>
+        <v>17568000.0</v>
       </c>
       <c r="C23">
         <v>33251000.0</v>
       </c>
       <c r="D23">
         <v>43500000.0</v>
       </c>
       <c r="E23">
         <v>46303000.0</v>
       </c>
       <c r="F23">
         <v>46798000.0</v>
       </c>
       <c r="G23">
         <v>48098000.0</v>
       </c>
       <c r="H23">
         <v>51897000.0</v>
       </c>
       <c r="I23">
         <v>50751000.0</v>
       </c>
       <c r="J23">
         <v>51300000.0</v>
       </c>
@@ -25033,54 +25033,54 @@
       </c>
       <c r="Q14">
         <v>-3980000.0</v>
       </c>
       <c r="R14">
         <v>73207000.0</v>
       </c>
       <c r="S14">
         <v>727000.0</v>
       </c>
       <c r="T14">
         <v>1264000.0</v>
       </c>
       <c r="U14">
         <v>-910000.0</v>
       </c>
       <c r="V14">
         <v>76620000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
         <v>195</v>
       </c>
       <c r="B15">
-        <v>-332392000.0</v>
+        <v>332392000.0</v>
       </c>
       <c r="C15">
-        <v>-360288000.0</v>
+        <v>360288000.0</v>
       </c>
       <c r="D15">
         <v>299143000.0</v>
       </c>
       <c r="E15">
         <v>270295000.0</v>
       </c>
       <c r="F15">
         <v>195574000.0</v>
       </c>
       <c r="G15">
         <v>239954000.0</v>
       </c>
       <c r="H15">
         <v>245096000.0</v>
       </c>
       <c r="I15">
         <v>255911000.0</v>
       </c>
       <c r="J15">
         <v>333623000.0</v>
       </c>
       <c r="K15">
         <v>336637000.0</v>
       </c>
@@ -28783,60 +28783,60 @@
         <v>-864000.0</v>
       </c>
       <c r="CE14">
         <v>584000.0</v>
       </c>
       <c r="CF14">
         <v>-207000.0</v>
       </c>
       <c r="CG14">
         <v>19870000.0</v>
       </c>
       <c r="CH14">
         <v>7009000.0</v>
       </c>
       <c r="CI14"/>
       <c r="CJ14">
         <v>7000.0</v>
       </c>
       <c r="CK14"/>
     </row>
     <row r="15" spans="1:89">
       <c r="A15" t="s">
         <v>195</v>
       </c>
       <c r="B15">
-        <v>-91894000.0</v>
+        <v>91894000.0</v>
       </c>
       <c r="C15">
-        <v>-74560000.0</v>
+        <v>74560000.0</v>
       </c>
       <c r="D15">
-        <v>-88988000.0</v>
+        <v>88988000.0</v>
       </c>
       <c r="E15">
-        <v>-71653000.0</v>
+        <v>71653000.0</v>
       </c>
       <c r="F15">
         <v>78297000.0</v>
       </c>
       <c r="G15">
         <v>89245000.0</v>
       </c>
       <c r="H15">
         <v>93197000.0</v>
       </c>
       <c r="I15">
         <v>91050000.0</v>
       </c>
       <c r="J15">
         <v>95891000.0</v>
       </c>
       <c r="K15">
         <v>80545000.0</v>
       </c>
       <c r="L15">
         <v>92802000.0</v>
       </c>
       <c r="M15">
         <v>77020000.0</v>
       </c>
@@ -30343,51 +30343,51 @@
       </c>
       <c r="CF22">
         <v>1473000.0</v>
       </c>
       <c r="CG22">
         <v>7099000.0</v>
       </c>
       <c r="CH22">
         <v>864000.0</v>
       </c>
       <c r="CI22">
         <v>1229000.0</v>
       </c>
       <c r="CJ22">
         <v>-441000.0</v>
       </c>
       <c r="CK22">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:89">
       <c r="A23" t="s">
         <v>202</v>
       </c>
       <c r="B23">
-        <v>-90416000.0</v>
+        <v>15415000.0</v>
       </c>
       <c r="C23">
         <v>13984000.0</v>
       </c>
       <c r="D23">
         <v>15135000.0</v>
       </c>
       <c r="E23">
         <v>16781000.0</v>
       </c>
       <c r="F23">
         <v>27160000.0</v>
       </c>
       <c r="G23">
         <v>30261000.0</v>
       </c>
       <c r="H23">
         <v>50882000.0</v>
       </c>
       <c r="I23">
         <v>46187000.0</v>
       </c>
       <c r="J23">
         <v>61313000.0</v>
       </c>