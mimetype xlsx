--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9928,51 +9928,53 @@
       </c>
       <c r="D35">
         <v>20133452456.0</v>
       </c>
       <c r="E35">
         <v>19785981000.0</v>
       </c>
       <c r="F35">
         <v>19785981000.0</v>
       </c>
       <c r="G35">
         <v>7060866000.0</v>
       </c>
       <c r="H35">
         <v>19906304000.0</v>
       </c>
       <c r="I35">
         <v>19981362000.0</v>
       </c>
       <c r="J35">
         <v>63533796000.0</v>
       </c>
       <c r="K35">
         <v>7074409000.0</v>
       </c>
-      <c r="L35"/>
+      <c r="L35">
+        <v>23049308753.0</v>
+      </c>
       <c r="M35">
         <v>252919593457.0</v>
       </c>
       <c r="N35">
         <v>251234745003.0</v>
       </c>
       <c r="O35">
         <v>234997094265.0</v>
       </c>
       <c r="P35">
         <v>454805991868.0</v>
       </c>
       <c r="Q35">
         <v>454045738823.0</v>
       </c>
       <c r="R35">
         <v>277283788808.0</v>
       </c>
       <c r="S35">
         <v>254534607648.0</v>
       </c>
       <c r="T35">
         <v>348157927032.0</v>
       </c>
       <c r="U35">
@@ -10725,51 +10727,51 @@
       <c r="D39">
         <v>39805344.0</v>
       </c>
       <c r="E39">
         <v>185227000.0</v>
       </c>
       <c r="F39">
         <v>810184000.0</v>
       </c>
       <c r="G39">
         <v>284690000.0</v>
       </c>
       <c r="H39">
         <v>380837000.0</v>
       </c>
       <c r="I39">
         <v>377325000.0</v>
       </c>
       <c r="J39">
         <v>550780000.0</v>
       </c>
       <c r="K39">
         <v>735350000.0</v>
       </c>
       <c r="L39">
-        <v>1115472390.0</v>
+        <v>2010981222.0</v>
       </c>
       <c r="M39">
         <v>293844390.0</v>
       </c>
       <c r="N39">
         <v>854476089.0</v>
       </c>
       <c r="O39">
         <v>17071068538.0</v>
       </c>
       <c r="P39">
         <v>1869884047.0</v>
       </c>
       <c r="Q39">
         <v>386543130.0</v>
       </c>
       <c r="R39">
         <v>841581174.0</v>
       </c>
       <c r="S39">
         <v>8805896166.0</v>
       </c>
       <c r="T39">
         <v>2187474544.0</v>
       </c>
@@ -11001,63 +11003,63 @@
       <c r="CR39"/>
     </row>
     <row r="40" spans="1:96">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>96074845000.0</v>
       </c>
       <c r="C40">
         <v>105004023000.0</v>
       </c>
       <c r="D40">
         <v>81324748380.0</v>
       </c>
       <c r="E40">
         <v>79801775000.0</v>
       </c>
       <c r="F40">
         <v>77962649000.0</v>
       </c>
       <c r="G40">
         <v>30842165000.0</v>
       </c>
       <c r="H40">
-        <v>55847914000.0</v>
+        <v>67635079379.0</v>
       </c>
       <c r="I40">
         <v>65456649000.0</v>
       </c>
       <c r="J40">
         <v>16360087000.0</v>
       </c>
       <c r="K40">
         <v>33252733000.0</v>
       </c>
       <c r="L40">
-        <v>62634298711.0</v>
+        <v>82709441646.0</v>
       </c>
       <c r="M40">
         <v>124341163664.0</v>
       </c>
       <c r="N40">
         <v>118333129074.0</v>
       </c>
       <c r="O40">
         <v>130255314526.0</v>
       </c>
       <c r="P40">
         <v>104983604714.0</v>
       </c>
       <c r="Q40">
         <v>91377576100.0</v>
       </c>
       <c r="R40">
         <v>98871742707.0</v>
       </c>
       <c r="S40">
         <v>111737753668.0</v>
       </c>
       <c r="T40">
         <v>69749225802.0</v>
       </c>
@@ -11565,60 +11567,60 @@
       <c r="H42">
         <v>52681381000.0</v>
       </c>
       <c r="I42">
         <v>52681381000.0</v>
       </c>
       <c r="J42">
         <v>52681381000.0</v>
       </c>
       <c r="K42">
         <v>52681381000.0</v>
       </c>
       <c r="L42">
         <v>52681380953.0</v>
       </c>
       <c r="M42">
         <v>52681380953.0</v>
       </c>
       <c r="N42">
         <v>52681380953.0</v>
       </c>
       <c r="O42">
         <v>52681380953.0</v>
       </c>
       <c r="P42">
-        <v>59534538459.0</v>
+        <v>112215919412.0</v>
       </c>
       <c r="Q42">
         <v>52681380953.0</v>
       </c>
       <c r="R42">
         <v>52681380953.0</v>
       </c>
       <c r="S42">
-        <v>58056930167.0</v>
+        <v>110738311120.0</v>
       </c>
       <c r="T42">
         <v>-7781430010.0</v>
       </c>
       <c r="U42">
         <v>-7781430010.0</v>
       </c>
       <c r="V42">
         <v>-928272499.0</v>
       </c>
       <c r="W42">
         <v>-928272499.0</v>
       </c>
       <c r="X42">
         <v>1877935398.0</v>
       </c>
       <c r="Y42">
         <v>1877935398.0</v>
       </c>
       <c r="Z42">
         <v>1877935398.0</v>
       </c>
       <c r="AA42">
         <v>1877935398.0</v>
       </c>
@@ -21357,51 +21359,53 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
     </row>
     <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27"/>
+      <c r="E27">
+        <v>491700.0</v>
+      </c>
       <c r="F27">
         <v>62045410.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>90607000.0</v>
       </c>
       <c r="J27">
         <v>2262000.0</v>
       </c>
       <c r="K27">
         <v>10146333000.0</v>
       </c>
       <c r="L27">
         <v>8634751281.0</v>
       </c>
       <c r="M27">
         <v>4447986394.0</v>
       </c>
       <c r="N27">
         <v>4662823724.0</v>
       </c>
       <c r="O27">
         <v>4507913595.0</v>
@@ -22786,51 +22790,51 @@
         <v>56335929299.0</v>
       </c>
       <c r="R2">
         <v>62566677538.0</v>
       </c>
       <c r="S2">
         <v>42963756671.0</v>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>191</v>
       </c>
       <c r="B3">
         <v>514835000</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D3">
         <v>1094365000</v>
       </c>
       <c r="E3">
         <v>8310885000</v>
       </c>
       <c r="F3">
         <v>5545436000</v>
       </c>
       <c r="G3">
         <v>22679238000</v>
       </c>
       <c r="H3">
         <v>167153934000</v>
       </c>
       <c r="I3">
         <v>51566536884</v>
       </c>
       <c r="J3">
         <v>7681096194</v>
       </c>
       <c r="K3">
         <v>17178656877</v>
       </c>
@@ -24728,69 +24732,69 @@
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
     </row>
     <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>191</v>
       </c>
       <c r="B3">
         <v>8675000</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D3">
         <v>455329304</v>
       </c>
       <c r="E3">
         <v>59505570</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G3">
         <v>4</v>
       </c>
       <c r="H3">
         <v>5</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>1094365000</v>
       </c>
       <c r="L3">
         <v>2762433700</v>
       </c>
       <c r="M3">
         <v>909167265</v>
       </c>
       <c r="N3">
         <v>1853266435</v>
       </c>
       <c r="O3">
         <v>5333338526</v>
       </c>
       <c r="P3">
         <v>1771048213</v>
       </c>
       <c r="Q3">
         <v>994962991</v>
       </c>
@@ -27688,51 +27692,53 @@
       </c>
       <c r="B23">
         <v>-56911000.0</v>
       </c>
       <c r="C23">
         <v>2796503000.0</v>
       </c>
       <c r="D23">
         <v>999752854.0</v>
       </c>
       <c r="E23">
         <v>2034407580.0</v>
       </c>
       <c r="F23">
         <v>2482500000.0</v>
       </c>
       <c r="G23">
         <v>11022365707.0</v>
       </c>
       <c r="H23">
         <v>7052000000.0</v>
       </c>
       <c r="I23">
         <v>-2465000000.0</v>
       </c>
-      <c r="J23"/>
+      <c r="J23">
+        <v>2465000000.0</v>
+      </c>
       <c r="K23">
         <v>180575174000.0</v>
       </c>
       <c r="L23">
         <v>-260065085432.0</v>
       </c>
       <c r="M23">
         <v>-17906370535.0</v>
       </c>
       <c r="N23">
         <v>-2795091993.0</v>
       </c>
       <c r="O23">
         <v>30557155215.0</v>
       </c>
       <c r="P23">
         <v>-682086849.0</v>
       </c>
       <c r="Q23">
         <v>-215678916.0</v>
       </c>
       <c r="R23">
         <v>-3616465814.0</v>
       </c>
       <c r="S23">