--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -21800,51 +21800,51 @@
       </c>
       <c r="CY2">
         <v>6807000000.0</v>
       </c>
       <c r="CZ2">
         <v>6115000000.0</v>
       </c>
       <c r="DA2">
         <v>6273000000.0</v>
       </c>
       <c r="DB2">
         <v>6146000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>163</v>
       </c>
       <c r="B3">
         <v>143000000.0</v>
       </c>
       <c r="C3">
         <v>-49000000.0</v>
       </c>
       <c r="D3">
-        <v>-144000000.0</v>
+        <v>177000000.0</v>
       </c>
       <c r="E3">
         <v>482000000.0</v>
       </c>
       <c r="F3">
         <v>-161000000.0</v>
       </c>
       <c r="G3">
         <v>53000000.0</v>
       </c>
       <c r="H3">
         <v>-41000000.0</v>
       </c>
       <c r="I3">
         <v>-26000000.0</v>
       </c>
       <c r="J3">
         <v>397000000.0</v>
       </c>
       <c r="K3">
         <v>-71000000.0</v>
       </c>
       <c r="L3">
         <v>-45000000.0</v>
       </c>
@@ -22686,51 +22686,51 @@
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>166</v>
       </c>
       <c r="B6">
         <v>878000000.0</v>
       </c>
       <c r="C6">
         <v>1161000000.0</v>
       </c>
       <c r="D6">
-        <v>1638000000.0</v>
+        <v>1959000000.0</v>
       </c>
       <c r="E6">
         <v>1222000000.0</v>
       </c>
       <c r="F6">
         <v>759000000.0</v>
       </c>
       <c r="G6">
         <v>-96000000.0</v>
       </c>
       <c r="H6">
         <v>512000000.0</v>
       </c>
       <c r="I6">
         <v>1389000000.0</v>
       </c>
       <c r="J6">
         <v>1787000000.0</v>
       </c>
       <c r="K6">
         <v>1591000000.0</v>
       </c>
       <c r="L6">
         <v>-1103000000.0</v>
       </c>
@@ -37554,51 +37554,51 @@
       <c r="I23">
         <v>4759000000.0</v>
       </c>
       <c r="J23">
         <v>5141000000.0</v>
       </c>
       <c r="K23">
         <v>4299000000.0</v>
       </c>
       <c r="L23">
         <v>2585000000.0</v>
       </c>
       <c r="M23">
         <v>2554000000.0</v>
       </c>
       <c r="N23">
         <v>2870000000.0</v>
       </c>
       <c r="O23">
         <v>1682000000.0</v>
       </c>
       <c r="P23">
         <v>2966000000.0</v>
       </c>
       <c r="Q23">
-        <v>2303000000.0</v>
+        <v>2273000000.0</v>
       </c>
       <c r="R23">
         <v>287000000.0</v>
       </c>
       <c r="S23">
         <v>1364000000.0</v>
       </c>
       <c r="T23">
         <v>1404000000.0</v>
       </c>
       <c r="U23">
         <v>-558000000.0</v>
       </c>
       <c r="V23">
         <v>152000000.0</v>
       </c>
       <c r="W23">
         <v>741000000.0</v>
       </c>
       <c r="X23">
         <v>723000000.0</v>
       </c>
       <c r="Y23">
         <v>-116000000.0</v>
       </c>