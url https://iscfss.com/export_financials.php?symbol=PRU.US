--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5017,670 +5020,676 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CW62"/>
+  <dimension ref="A1:CX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:101">
+    <row r="1" spans="1:102">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
-      <c r="CV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CW1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:101">
+    <row r="2" spans="1:102">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>19864000000.0</v>
+      </c>
+      <c r="C2">
         <v>19270000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18844000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17874000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17126000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17347000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17084000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17443000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15604000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15746000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15729000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>657000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>803000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>517000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5733000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>665000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2256000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4501000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9513000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10540000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8555000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9336000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12022000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12111000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13261000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11117000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11378000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12664000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11485000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10031000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7936000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7014000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7888000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9296000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9600000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12509000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11631000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10598000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1205000000.0</v>
       </c>
-      <c r="AN2">
-[...1 lines deleted...]
-      </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
+        <v>0.0</v>
+      </c>
+      <c r="AR2">
         <v>1305000000.0</v>
       </c>
-      <c r="AR2">
-[...1 lines deleted...]
-      </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
+        <v>0.0</v>
+      </c>
+      <c r="AV2">
         <v>1405000000.0</v>
       </c>
-      <c r="AV2">
-[...1 lines deleted...]
-      </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
+        <v>0.0</v>
+      </c>
+      <c r="AZ2">
         <v>1492000000.0</v>
       </c>
-      <c r="AZ2">
-[...1 lines deleted...]
-      </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
+        <v>0.0</v>
+      </c>
+      <c r="BD2">
         <v>628000000.0</v>
       </c>
-      <c r="BD2">
-[...1 lines deleted...]
-      </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
+        <v>0.0</v>
+      </c>
+      <c r="BH2">
         <v>713000000.0</v>
       </c>
-      <c r="BH2">
-[...1 lines deleted...]
-      </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
       <c r="BJ2">
         <v>0.0</v>
       </c>
       <c r="BK2">
+        <v>0.0</v>
+      </c>
+      <c r="BL2">
         <v>1068000000.0</v>
       </c>
-      <c r="BL2">
-[...5 lines deleted...]
-      </c>
+      <c r="BM2">
+        <v>0.0</v>
+      </c>
+      <c r="BN2"/>
       <c r="BO2">
+        <v>0.0</v>
+      </c>
+      <c r="BP2">
         <v>1038000000.0</v>
       </c>
-      <c r="BP2">
-[...1 lines deleted...]
-      </c>
       <c r="BQ2">
         <v>0.0</v>
       </c>
-      <c r="BR2"/>
-      <c r="BS2">
+      <c r="BR2">
+        <v>0.0</v>
+      </c>
+      <c r="BS2"/>
+      <c r="BT2">
         <v>-1106000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1228000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1377000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1396000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1552000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1593000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>96925000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1472000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1458000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1405000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1351000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2994000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3069000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3210000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3203000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3345000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>32386000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2408000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2230000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2555000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2364000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1951000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>6099000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4915000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4838000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4498000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6076000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5581000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>68998000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>67057000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>52912000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:101">
+    <row r="3" spans="1:102">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5740,52 +5749,53 @@
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
+      <c r="CX3"/>
     </row>
-    <row r="4" spans="1:101">
+    <row r="4" spans="1:102">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5845,417 +5855,419 @@
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
+      <c r="CX4"/>
     </row>
-    <row r="5" spans="1:101">
+    <row r="5" spans="1:102">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-4060000000.0</v>
+      </c>
+      <c r="C5">
         <v>-3450000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3077000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3175000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3921000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4741000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6711000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4844000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7444000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7661000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6504000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7831000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6649000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3825000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-19827000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-20874000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-10178000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4205000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>21324000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>21836000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>23277000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>19219000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>30738000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>30001000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>30837000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>22600000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>24039000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>27558000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>23982000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>17218000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>10906000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9150000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>16362000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>14761000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>17074000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>16598000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>16362000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>14643000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>14621000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>24925000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>24667000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>19066000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>12285000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>13463000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>13404000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>17752000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>15882000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>13328000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>12892000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>10653000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>8681000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6899000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>8326000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>12418000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>10214000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>9650000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>8099000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>7226000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5563000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>5161000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3940000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2564000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2978000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>4729000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2200000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>620000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-443000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>99000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-5002000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-8575000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-7343000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3828000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1445000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-539000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>447000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-324000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-148000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>692000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>519000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>894000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-145000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>595000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1234000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1540000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2274000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1610000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2100000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2112000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1492000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2813000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2398000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2705000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>4011000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>3157000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2585000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2416000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1539000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>333000000.0</v>
       </c>
-      <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
+      <c r="CX5"/>
     </row>
-    <row r="6" spans="1:101">
+    <row r="6" spans="1:102">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>24810000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>24763000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>24722000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>24769000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>24721000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>24671000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>24627000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>24606000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>24520000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>24457000000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -6276,99 +6288,102 @@
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
+        <v>0.0</v>
+      </c>
+      <c r="BM6">
         <v>34068000000.0</v>
       </c>
-      <c r="BM6"/>
-      <c r="BN6">
+      <c r="BN6"/>
+      <c r="BO6">
         <v>27506000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>25729000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>24847000000.0</v>
       </c>
-      <c r="BQ6">
-[...2 lines deleted...]
-      <c r="BR6"/>
+      <c r="BR6">
+        <v>0.0</v>
+      </c>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
+      <c r="CX6"/>
     </row>
-    <row r="7" spans="1:101">
+    <row r="7" spans="1:102">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6428,52 +6443,53 @@
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
+      <c r="CX7"/>
     </row>
-    <row r="8" spans="1:101">
+    <row r="8" spans="1:102">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>6000000.0</v>
       </c>
       <c r="C8">
         <v>6000000.0</v>
       </c>
       <c r="D8">
         <v>6000000.0</v>
       </c>
       <c r="E8">
         <v>6000000.0</v>
       </c>
       <c r="F8">
         <v>6000000.0</v>
       </c>
       <c r="G8">
         <v>6000000.0</v>
       </c>
       <c r="H8">
         <v>6000000.0</v>
       </c>
       <c r="I8">
@@ -6493,51 +6509,53 @@
       </c>
       <c r="N8">
         <v>6000000.0</v>
       </c>
       <c r="O8">
         <v>6000000.0</v>
       </c>
       <c r="P8">
         <v>6000000.0</v>
       </c>
       <c r="Q8">
         <v>6000000.0</v>
       </c>
       <c r="R8">
         <v>6000000.0</v>
       </c>
       <c r="S8">
         <v>6000000.0</v>
       </c>
       <c r="T8">
         <v>6000000.0</v>
       </c>
       <c r="U8">
         <v>6000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>6000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6573,624 +6591,629 @@
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
+      <c r="CX8"/>
     </row>
-    <row r="9" spans="1:101">
+    <row r="9" spans="1:102">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>26013000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>25968000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>25927000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>25871000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25901000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>25850000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>25714000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>25676000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>25643000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>25747000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>25707000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>25661000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>25659000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>25732000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>25680000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25644000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>25579000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>25584000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>25563000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>25513000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>25506000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>25532000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>25351000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>24825000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>24782000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>24828000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>24810000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>24763000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>24722000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>24769000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>24721000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>24671000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>24627000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>24606000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>24520000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>24457000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>24420000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>24482000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>24348000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>24397000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>24346000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>24565000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>24525000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>24478000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>24435000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>24475000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>24413000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>24383000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>24354000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>24380000000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>24257000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>24239000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>24210000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>24223000000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
+      <c r="CX9"/>
     </row>
-    <row r="10" spans="1:101">
+    <row r="10" spans="1:102">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>15162000000.0</v>
+      </c>
+      <c r="C10">
         <v>15936000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19712000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17469000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16638000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16063000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18497000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20198000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17111000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>18735000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19419000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16892000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14652000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>17425000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>17251000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>20104000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14359000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14086000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12888000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15605000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15145000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16099000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13701000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>20658000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>21149000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>31646000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>16327000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>18289000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15421000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>14699000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>15353000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12466000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16605000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15676000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>14490000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>14541000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>16605000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>13308000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>14127000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24728000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>24142000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>22492000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>17612000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>20207000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17038000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>19119000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>13718000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>15447000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>11335000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>11294000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>11439000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>12650000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12425000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>14477000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>18100000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>13906000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>13390000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>14201000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>14251000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>14734000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>13234000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>10995000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>12915000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>11973000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>11352000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9626000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>13164000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>11971000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>13491000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>14336000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>15028000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>11361000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>9943000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>9760000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>11060000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>9905000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6471000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6808000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>8589000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>9567000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>8411000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>8598000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>7799000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>8376000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>8285000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>8497000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>8072000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6302000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5898000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>8058000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>7949000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>8642000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>10090000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>10691000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>9898000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>12579000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>11337000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>13360000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>18536000000.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>7676000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:101">
+    <row r="11" spans="1:102">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>19712000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>17469000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>16638000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>16063000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18497000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>20198000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>16892000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>14652000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>17425000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>17251000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20104000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>14359000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>14086000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12888000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>15605000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>15145000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7226,351 +7249,355 @@
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
+      <c r="CX11"/>
     </row>
-    <row r="12" spans="1:101">
+    <row r="12" spans="1:102">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>348688000000.0</v>
+      </c>
+      <c r="C12">
         <v>22853000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>91525000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>85973000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>84966000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>84198000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>364790000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>391428000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>354143000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>364069000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>361945000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>334393000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>350839000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>361191000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>346802000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>337477000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>344581000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>383372000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>414202000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>415933000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>445294000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>440521000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>435064000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>431489000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>440509000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>429321000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>412890000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>417266000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>404683000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>387538000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>375478000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>359203000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>355501000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>376347000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>374219000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>369888000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>365626000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>357343000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>352802000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>382991000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>370943000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>350118000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>325314000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>328031000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>322671000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>334694000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>281703000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>282732000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>280719000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>273227000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>315918000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>318897000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>266117000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>330065000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>334160000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>23201000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>21643000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>22126000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>23372000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>21498000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>19731000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>18013000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>18212000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>11973000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>17859000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>16550000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>19983000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>19810000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>20628000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>19008000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>20604000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>19245000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>16761000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>15491000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>16297000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>14029000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>14268000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>11772000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>13623000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>14045000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>12368000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>12433000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>11758000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>11975000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>12557000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>13349000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>13317000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>10955000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>11974000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>13444000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>15582000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>16303000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>13818000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>13676000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>15317000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>16219000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>16551000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>18518000000.0</v>
       </c>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
+      <c r="CX12"/>
     </row>
-    <row r="13" spans="1:101">
+    <row r="13" spans="1:102">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>6000000.0</v>
       </c>
       <c r="C13">
         <v>6000000.0</v>
       </c>
       <c r="D13">
         <v>6000000.0</v>
       </c>
       <c r="E13">
         <v>6000000.0</v>
       </c>
       <c r="F13">
         <v>6000000.0</v>
       </c>
       <c r="G13">
         <v>6000000.0</v>
       </c>
       <c r="H13">
         <v>6000000.0</v>
       </c>
       <c r="I13">
@@ -7824,372 +7851,376 @@
       </c>
       <c r="CN13">
         <v>6000000.0</v>
       </c>
       <c r="CO13">
         <v>6000000.0</v>
       </c>
       <c r="CP13">
         <v>6000000.0</v>
       </c>
       <c r="CQ13">
         <v>6000000.0</v>
       </c>
       <c r="CR13">
         <v>6000000.0</v>
       </c>
       <c r="CS13">
         <v>6000000.0</v>
       </c>
       <c r="CT13">
         <v>6000000.0</v>
       </c>
       <c r="CU13">
         <v>6000000.0</v>
       </c>
-      <c r="CV13"/>
+      <c r="CV13">
+        <v>6000000.0</v>
+      </c>
       <c r="CW13"/>
+      <c r="CX13"/>
     </row>
-    <row r="14" spans="1:101">
+    <row r="14" spans="1:102">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>324642857.0</v>
+      </c>
+      <c r="C14">
         <v>349400000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>349921578.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>353000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>354900000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>356100000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>357300000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>358700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>360500000.0</v>
       </c>
       <c r="J14">
         <v>360500000.0</v>
       </c>
       <c r="K14">
+        <v>360500000.0</v>
+      </c>
+      <c r="L14">
         <v>361000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>362600000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>366900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>367700000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>367600000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>371000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>374400000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>376100000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>380900000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>386800000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>394100000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>398800000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>398300000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>397100000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>396100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>399600000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>403700000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>408500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>413900000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>417600000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>421200000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>424700000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>417711331.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>430900000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>432700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>435000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>427044124.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>429296283.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>429574173.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>431704363.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>438739038.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>443146404.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>459375000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>463607595.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>464026403.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>462471396.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>542379182.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>517171717.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>460403997.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>472972973.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>462427045.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>468599034.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>464955748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>464516129.0</v>
       </c>
       <c r="BC14">
         <v>464516129.0</v>
       </c>
       <c r="BD14">
+        <v>464516129.0</v>
+      </c>
+      <c r="BE14">
         <v>464400000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>473500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469200000.0</v>
       </c>
       <c r="BG14">
         <v>469200000.0</v>
       </c>
       <c r="BH14">
+        <v>469200000.0</v>
+      </c>
+      <c r="BI14">
         <v>473200000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>494800000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>493900000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>484900000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>466949802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>471500000.0</v>
       </c>
       <c r="BN14">
         <v>471500000.0</v>
       </c>
       <c r="BO14">
+        <v>471500000.0</v>
+      </c>
+      <c r="BP14">
         <v>463000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>464600000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>434300000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>423200000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>422100000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>423800000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>437700000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>448600000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>442100000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>464900000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>472800000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>477200000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>468400000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>490500000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>497100000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>504100000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>494600000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>518300000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>525200000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>530000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>521800000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>525710000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>532150000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>539868050.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>529657867.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>545860000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>549380000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>556524556.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>554420034.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>576792103.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>585238339.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>584315048.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>582571219.0</v>
       </c>
-      <c r="CV14"/>
       <c r="CW14"/>
+      <c r="CX14"/>
     </row>
-    <row r="15" spans="1:101">
+    <row r="15" spans="1:102">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>6000000.0</v>
       </c>
       <c r="O15">
         <v>6000000.0</v>
       </c>
       <c r="P15">
         <v>6000000.0</v>
       </c>
       <c r="Q15">
         <v>6000000.0</v>
       </c>
       <c r="R15">
         <v>6000000.0</v>
       </c>
       <c r="S15">
         <v>6000000.0</v>
       </c>
       <c r="T15">
         <v>6000000.0</v>
       </c>
       <c r="U15">
         <v>6000000.0</v>
       </c>
       <c r="V15">
@@ -8401,79 +8432,82 @@
       </c>
       <c r="CM15">
         <v>6000000.0</v>
       </c>
       <c r="CN15">
         <v>6000000.0</v>
       </c>
       <c r="CO15">
         <v>6000000.0</v>
       </c>
       <c r="CP15">
         <v>6000000.0</v>
       </c>
       <c r="CQ15">
         <v>6000000.0</v>
       </c>
       <c r="CR15">
         <v>6000000.0</v>
       </c>
       <c r="CS15">
         <v>6000000.0</v>
       </c>
       <c r="CT15">
         <v>6000000.0</v>
       </c>
-      <c r="CU15"/>
+      <c r="CU15">
+        <v>6000000.0</v>
+      </c>
       <c r="CV15"/>
       <c r="CW15"/>
+      <c r="CX15"/>
     </row>
-    <row r="16" spans="1:101">
+    <row r="16" spans="1:102">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-15604000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-15746000000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-5733000000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
@@ -8484,85 +8518,86 @@
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>1106000000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
+      <c r="CX16"/>
     </row>
-    <row r="17" spans="1:101">
+    <row r="17" spans="1:102">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8622,239 +8657,241 @@
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
+      <c r="CX17"/>
     </row>
-    <row r="18" spans="1:101">
+    <row r="18" spans="1:102">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>366000000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>820000000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>935000000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>1024000000.0</v>
       </c>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>1168000000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>1127000000.0</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>1189000000.0</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>1514000000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
-      <c r="BM18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
+      <c r="BN18"/>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
         <v>0.0</v>
       </c>
       <c r="BQ18">
         <v>0.0</v>
       </c>
-      <c r="BR18"/>
+      <c r="BR18">
+        <v>0.0</v>
+      </c>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
+      <c r="CX18"/>
     </row>
-    <row r="19" spans="1:101">
+    <row r="19" spans="1:102">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8914,558 +8951,561 @@
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
+      <c r="CX19"/>
     </row>
-    <row r="20" spans="1:101">
+    <row r="20" spans="1:102">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>1090000000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>1053000000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>1071000000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>876000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>1804000000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>3035000000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>863000000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>3013000000.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>843000000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>833000000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>824000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>831000000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
-        <v>839000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY20">
         <v>839000000.0</v>
       </c>
       <c r="AZ20">
-        <v>0.0</v>
+        <v>839000000.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>873000000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>888000000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
         <v>707000000.0</v>
       </c>
-      <c r="BL20">
-[...5 lines deleted...]
-      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20"/>
       <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
         <v>709000000.0</v>
       </c>
-      <c r="BP20">
-[...1 lines deleted...]
-      </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
-      <c r="BR20"/>
-      <c r="BS20">
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20"/>
+      <c r="BT20">
         <v>702000000.0</v>
       </c>
-      <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
-      <c r="BW20">
+      <c r="BW20"/>
+      <c r="BX20">
         <v>946000000.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
-      <c r="CA20">
+      <c r="CA20"/>
+      <c r="CB20">
         <v>935000000.0</v>
       </c>
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>835000000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>976000000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
+      <c r="CX20"/>
     </row>
-    <row r="21" spans="1:101">
+    <row r="21" spans="1:102">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>366000000.0</v>
+      </c>
+      <c r="C21">
         <v>382000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22317000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21898000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21672000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21236000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>435000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>488000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>446000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>484000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>530000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>514000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>542000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>601000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>595000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>532000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>571000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>714000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>771000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>815000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1057000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1006000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1683000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1131000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1040000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1070000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1710000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1106000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1227000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1575000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2198000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1962000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1897000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1995000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>20925000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1817000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1897000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2266000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>20285000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2159000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1951000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2582000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>19849000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2847000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2994000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2514000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>19101000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3394000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3499000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3610000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3675000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3837000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3846000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4167000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>17659000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>16777000000.0</v>
       </c>
-      <c r="BE21">
-[...1 lines deleted...]
-      </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
         <v>3845000000.0</v>
       </c>
-      <c r="BH21">
-[...1 lines deleted...]
-      </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
+        <v>0.0</v>
+      </c>
+      <c r="BL21">
         <v>1543000000.0</v>
       </c>
-      <c r="BL21">
-[...5 lines deleted...]
-      </c>
+      <c r="BM21">
+        <v>0.0</v>
+      </c>
+      <c r="BN21"/>
       <c r="BO21">
+        <v>0.0</v>
+      </c>
+      <c r="BP21">
         <v>1576000000.0</v>
       </c>
-      <c r="BP21">
-[...1 lines deleted...]
-      </c>
       <c r="BQ21">
         <v>0.0</v>
       </c>
-      <c r="BR21"/>
-      <c r="BS21">
+      <c r="BR21">
+        <v>0.0</v>
+      </c>
+      <c r="BS21"/>
+      <c r="BT21">
         <v>1794000000.0</v>
       </c>
-      <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21">
         <v>2358000000.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>1159000000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>1045000000.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>1210000000.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
+      <c r="CX21"/>
     </row>
-    <row r="22" spans="1:101">
+    <row r="22" spans="1:102">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-32253000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-34796000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-46664000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-28650000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-347684000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-34795000000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>-307342000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-299672000000.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -9518,1135 +9558,1148 @@
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22"/>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
-      <c r="BR22"/>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
+      <c r="CX22"/>
     </row>
-    <row r="23" spans="1:101">
+    <row r="23" spans="1:102">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>783554000000.0</v>
+      </c>
+      <c r="C23">
         <v>765396000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>773740000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>776302000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>758952000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>739262000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>735587000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>760294000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>715196000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>725823000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>721123000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>681254000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>697304000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>709269000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>689917000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>677756000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>695599000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>878066000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>937582000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>932582000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>926461000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>907280000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>940722000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>911589000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>915387000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>873712000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>896552000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>885626000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>873825000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>849324000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>815078000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>822748000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>812805000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>829677000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>831921000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>821131000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>812590000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>797365000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>783962000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>819865000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>796490000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>772995000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>757388000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>754527000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>762731000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>778612000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>695764000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>693536000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>694251000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>676799000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>731781000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>723126000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>637081000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>724097000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>709298000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>671698000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>576988000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>637737000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>624521000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>541277000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>545143000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>599008000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>539854000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>526924000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>495988000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>491861000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>480203000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>475467000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>444716000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>427529000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>445011000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>460398000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>474611000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>478320000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>485814000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>480414000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>461813000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>458908000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>454266000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>446901000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>440675000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>433617000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>417776000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>413582000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>409499000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>403168000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>401058000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>381940000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>374703000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>334166000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>321274000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>325771000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>336604000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>299252000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>292746000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>292535000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>297704000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>297915000000.0</v>
       </c>
-      <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
+      <c r="CX23"/>
     </row>
-    <row r="24" spans="1:101">
+    <row r="24" spans="1:102">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>23480000000.0</v>
+      </c>
+      <c r="C24">
         <v>21945000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>21260000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>20410000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>20154000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>20728000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20362000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>20277000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>20272000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>20245000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>20001000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>19668000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>19278000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>20451000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>19908000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>19898000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>19612000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>19689000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>18896000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>18687000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>19954000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>19730000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>19718000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>20169000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>20162000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>20149000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>18646000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>19151000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>17841000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>18309000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>17378000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>17421000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>16732000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>18143000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>17172000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>17153000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>17626000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>17893000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>18041000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>18758000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>18986000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>19608000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>19727000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>20329000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>20264000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>19703000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>19831000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>22597000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>23488000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>22565000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>23553000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23642000000.0</v>
       </c>
       <c r="BA24">
         <v>23642000000.0</v>
       </c>
       <c r="BB24">
+        <v>23642000000.0</v>
+      </c>
+      <c r="BC24">
         <v>25488000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>24729000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>23764000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>23673000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>23613000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>24622000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>23920000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>24578000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>24033000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>23653000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>22337000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>22399000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>21641000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>21037000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>22759000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>20981000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>20662000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>20290000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>17870000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>17004000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>15052000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>14101000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>11521000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>11151000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>11830000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>11423000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>9214000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>9270000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>9034000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>8270000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>8803000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>8734000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>7731000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>7627000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>7458000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>6187000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>5570000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>5610000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>6080000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>5103000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>5022000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>5447000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>5517000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>5443000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>5790000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>5994000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>3214000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>2502000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:101">
+    <row r="25" spans="1:102">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>21515000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20665000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20409000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20983000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>20617000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20532000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>19668000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18876000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>20451000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>19908000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19898000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>19612000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19689000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18622000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>18687000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19670000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>19730000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>19718000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>20169000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20162000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20149000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18646000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>19151000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>17841000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18309000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17378000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>17421000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>16732000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>18143000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17172000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>17153000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>17626000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>17893000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>18041000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>18758000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>18986000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>19608000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>19727000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>20329000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>20264000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>19703000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>19831000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>22597000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>23488000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>22565000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>23553000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23642000000.0</v>
       </c>
       <c r="BA25">
         <v>23642000000.0</v>
       </c>
       <c r="BB25">
+        <v>23642000000.0</v>
+      </c>
+      <c r="BC25">
         <v>25488000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>24729000000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>23920000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>24578000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>24033000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>23653000000.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
+      <c r="CX25"/>
     </row>
-    <row r="26" spans="1:101">
+    <row r="26" spans="1:102">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>397879000000.0</v>
+      </c>
+      <c r="C26">
         <v>388533000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>385902000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>369679000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>356131000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>346628000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>342586000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>367576000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>334681000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>341975000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>339358000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>314558000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>333168000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>435171000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>420453000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>408127000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>421194000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>463175000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>397956000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>491598000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>405553000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>521892000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>556813000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>544182000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>551228000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>527897000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>526090000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>526752000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>515367000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>497636000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>482563000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>468152000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>467754000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>474660000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>473196000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>468169000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>461629000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>454118000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>447444000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>469050000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>455091000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>435600000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>420302000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>420106000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>415061000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>424010000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>423116000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>419950000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>422481000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>411602000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>401262000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>401796000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>396110000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>410620000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>408709000000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>355380000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>338246000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>331070000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>286289000000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
+      <c r="CX26"/>
     </row>
-    <row r="27" spans="1:101">
+    <row r="27" spans="1:102">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10706,430 +10759,436 @@
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
+      <c r="CX27"/>
     </row>
-    <row r="28" spans="1:101">
+    <row r="28" spans="1:102">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>5456000000.0</v>
+      </c>
+      <c r="C28">
         <v>3892000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3246000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4582000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5144000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6326000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9869000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8739000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10933000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8913000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7511000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8938000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11486000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10763000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10395000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9002000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14049000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15492000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16915000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14172000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15275000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14167000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7247000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1866000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1340000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-7707000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5526000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3585000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6325000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7384000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5431000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8278000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4976000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3850000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5580000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6487000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4976000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8179000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7197000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2341000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2386000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1031000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11928000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10325000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>14302000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10427000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>13917000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>15301000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>18855000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>17716000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>18085000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>16533000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>14234000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>15135000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10690000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>12952000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>12385000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13833000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>12707000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>10335000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>11746000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>15470000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>12720000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>12936000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>13266000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>15081000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>10995000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>12970000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>11133000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>12977000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>15817000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>21048000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>20837000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>21516000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>18698000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>15100000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>17627000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>18956000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>15370000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10412000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>12320000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>11792000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>11585000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>7118000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6683000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>6244000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3599000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>7768000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>5312000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2115000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2400000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2555000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-261000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-2147000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-1672000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-3900000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-2363000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-1745000000.0</v>
       </c>
-      <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
+      <c r="CX28"/>
     </row>
-    <row r="29" spans="1:101">
+    <row r="29" spans="1:102">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>56212000000.0</v>
+      </c>
+      <c r="C29">
         <v>55086000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>55396000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>54145000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>52364000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>52272000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>49442000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>51898000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>49128000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>48294000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>48694000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>46097000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>48475000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>52956000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>37307000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>37385000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>48637000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>64471000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>81494000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>81765000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>83911000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>78918000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>88373000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>88741000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>88386000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>84386000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11160,119 +11219,122 @@
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
+      <c r="CX29"/>
     </row>
-    <row r="30" spans="1:101">
+    <row r="30" spans="1:102">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>47976000000.0</v>
+      </c>
+      <c r="C30">
         <v>3633000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>47992000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>48768000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48551000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47665000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>41121000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>33199000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31180000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31290000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30598000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3191000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3142000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3095000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3012000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2888000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2798000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2838000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2855000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2808000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3037000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3063000000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
@@ -11293,289 +11355,291 @@
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>1252000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1146000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1072000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1098000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>908000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>6425000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>5126000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>5631000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>5486000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>7091000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>7017000000.0</v>
       </c>
-      <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
+      <c r="CX30"/>
     </row>
-    <row r="31" spans="1:101">
+    <row r="31" spans="1:102">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>25814000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>28434000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>31385000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>16250000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>16502000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>28235000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>43978000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>61876000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>61887000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>63048000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>58036000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>67425000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>66217000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>65897000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>60447000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>63115000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>65798000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>61660000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>55010000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>48617000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>46725000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>48232000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>51830000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>54069000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>50373000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>48444000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>46784000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>45863000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>56431000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>55149000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>49242000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>41890000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>42720000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>41723000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>45044000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>41770000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>41769000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>41195000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>38223000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>35278000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>34358000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>35148000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>39963000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>38575000000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>37149000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>35043000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>32696000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>32415000000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
+      <c r="CX31"/>
     </row>
-    <row r="32" spans="1:101">
+    <row r="32" spans="1:102">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11635,2852 +11699,2877 @@
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
+      <c r="CX32"/>
     </row>
-    <row r="33" spans="1:101">
+    <row r="33" spans="1:102">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>365010000000.0</v>
+      </c>
+      <c r="C33">
         <v>738910000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>634223000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>641561000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>625435000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>607399000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>309228000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>314485000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>309309000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>309851000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>307724000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>323276000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>323003000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>324242000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>320566000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>318057000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>329588000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>473377000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>502333000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>495774000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>459101000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>444423000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>446000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>425259000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>433218000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>410437000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>411012000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>412834000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>403057000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>386609000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>789938000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>360797000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>357965000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>367671000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>344235000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>387584000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>381887000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>376150000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>322391000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>392280000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>380207000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>362118000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>319474000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>347534000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>344039000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>412479000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>406096000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>326975000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>330896000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>396331000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>392252000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>308680000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>368149000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>370525000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>352860000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>276850000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>263872000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>266037000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>251230000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>240567000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>261222000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>256943000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>240650000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>225140000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>208686000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>213392000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>477040000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>210241000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>195383000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1444000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>440843000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>192118000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>194485000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>182067000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>479502000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>180132000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>177741000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>180463000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>446901000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>172438000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>170019000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>166678000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>411958000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>164803000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>168437000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>166731000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>393789000000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>154518000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>150723000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>149926000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>315488000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>146168000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>137897000000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>133597000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>282515000000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>124965000000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>121930000000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>115232000000.0</v>
       </c>
-      <c r="CU33"/>
       <c r="CV33"/>
       <c r="CW33"/>
+      <c r="CX33"/>
     </row>
-    <row r="34" spans="1:101">
+    <row r="34" spans="1:102">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>648210000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>655149000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>652801000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>639911000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>646511000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>666397000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>846839000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>291721000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>289233000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>290536000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>839542000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>303733000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>312759000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>777584000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>800876000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>786007000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>779687000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>762985000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>738282000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>748838000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>744592000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>748680000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>749425000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>738546000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>732914000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>720485000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>718700000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>743226000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>721650000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>703153000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>694522000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>689595000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>696554000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>717132000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>706669000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>700136000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>700977000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>685349000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>672932000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>663580000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>645500000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>657483000000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>644200000000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>546850000000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>551011000000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>539297000000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>481291000000.0</v>
       </c>
-      <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
+      <c r="CX34"/>
     </row>
-    <row r="35" spans="1:101">
+    <row r="35" spans="1:102">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>517883000000.0</v>
+      </c>
+      <c r="C35">
         <v>729523000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>490942000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>497472000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>492032000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>484201000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>476917000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>490761000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>457315000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>465362000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>462093000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>450779000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>453853000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>459227000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>460872000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>450531000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>444507000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>579281000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>595427000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>593993000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>488437000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>490633000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>19718000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>21111000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>21359000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>21400000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>19920000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>20384000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>19087000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>19604000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>18333000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>17421000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>16732000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>18143000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>17172000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>17153000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>17626000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>17893000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>18041000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>18758000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>18986000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>19608000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>19594000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>20329000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>20264000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>19703000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>19831000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>22597000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>23488000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>22565000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>23553000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23642000000.0</v>
       </c>
       <c r="BA35">
         <v>23642000000.0</v>
       </c>
       <c r="BB35">
+        <v>23642000000.0</v>
+      </c>
+      <c r="BC35">
         <v>25488000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>24729000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>23845000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>24299000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>24379000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>24622000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>23920000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>24578000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>24033000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>23653000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>22337000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>22399000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>21641000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>21037000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>22759000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>20981000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>20662000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>20290000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>17870000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>17004000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>15052000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>14101000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>11521000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>11151000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>11830000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>11423000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>9214000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>9270000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>9034000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>8270000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>8803000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>8734000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>7731000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>7627000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>46441000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>6187000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>5570000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>5610000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>6080000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>5103000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>5022000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>5447000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>5517000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>75791000000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>5790000000.0</v>
       </c>
-      <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
+      <c r="CX35"/>
     </row>
-    <row r="36" spans="1:101">
+    <row r="36" spans="1:102">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>256059000000.0</v>
+      </c>
+      <c r="C36">
         <v>271321000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>212110000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>216059000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>211510000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>204592000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>210306000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>216110000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>214247000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>216452000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>214987000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>233027000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>233316000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>235331000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>232081000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>229659000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>240843000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>381612000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>410677000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>406497000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>362649000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>349010000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-463517000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-425259000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-433218000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-410437000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-412475000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-412834000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-403057000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-386609000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>416469000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-360797000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-357965000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-367671000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-46983000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-387584000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-381887000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-376150000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-48346000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-392280000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-380207000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-362118000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-28344000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-347534000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-344039000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>59262000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>101913000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>23906000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>25218000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>98886000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>53506000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-32567000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>80582000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>19140000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2366000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-61321000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>3887000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-34140000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-54052000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-6827000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>28531000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-19176000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>5407000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-62255000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-17013000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-6140000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>263928000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-210241000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-195383000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-187975000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>249127000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-192118000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-194485000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-182067000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>299975000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-180132000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-177741000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-180463000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>367479000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-172438000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-170019000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-166678000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>244473000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-164803000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-168437000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-166731000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>230546000000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-154518000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-150723000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-149926000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>172443000000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-146168000000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-137897000000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-133597000000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>151192000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-124965000000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-121930000000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-115232000000.0</v>
       </c>
-      <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
+      <c r="CX36"/>
     </row>
-    <row r="37" spans="1:101">
+    <row r="37" spans="1:102">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>1021000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>1062000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>958000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>678000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>683000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>700000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>732000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>672000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>636000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>740000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>785000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>673000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>611000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>625000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>604000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>516000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>493000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>440000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>414000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>357000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>360000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>345000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>275000000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>192000000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>196000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>190000000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>225000000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>543000000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>29000000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>23000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>33000000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>50000000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>569000000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>530000000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>579000000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>583000000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>612000000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>641000000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>603000000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>758000000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>760000000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>703000000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>716000000.0</v>
       </c>
-      <c r="BD37">
-[...1 lines deleted...]
-      </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
         <v>655000000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>593000000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>550000000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BL37">
         <v>513000000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>34068000000.0</v>
       </c>
-      <c r="BM37"/>
-      <c r="BN37">
+      <c r="BN37"/>
+      <c r="BO37">
         <v>27506000000.0</v>
       </c>
-      <c r="BO37">
+      <c r="BP37">
         <v>25729000000.0</v>
       </c>
-      <c r="BP37">
+      <c r="BQ37">
         <v>24847000000.0</v>
       </c>
-      <c r="BQ37">
-[...2 lines deleted...]
-      <c r="BR37"/>
+      <c r="BR37">
+        <v>0.0</v>
+      </c>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
+      <c r="CX37"/>
     </row>
-    <row r="38" spans="1:101">
+    <row r="38" spans="1:102">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38">
+        <v>724174000000.0</v>
+      </c>
+      <c r="C38">
         <v>706247000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>747614000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>776302000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>758952000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>739262000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>735587000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>760294000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>715196000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>725823000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>721212000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>681254000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>697304000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>709269000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>689029000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>677756000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>695599000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>878066000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>937582000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>932582000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>926461000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>907280000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>940722000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>911589000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>915387000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>873712000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>72650000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>468064000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>466533000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>458622000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>21211000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>457295000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>450533000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>457694000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>483332000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>428850000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>426667000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>417040000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>457238000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>422548000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>411640000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>406825000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>434418000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>402752000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>414884000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>361696000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>285427000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>361992000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>358466000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>275186000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>334489000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>408491000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>263225000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>350182000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>352497000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>391472000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>310013000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>368750000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>370318000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>297521000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>280752000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>339768000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>297033000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>432368000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>284770000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>275289000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2825000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>261478000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>245671000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>422891000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>440843000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>264800000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>275535000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>291295000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>479502000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>291640000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>276516000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>272211000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>446901000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>267548000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>264448000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>261190000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>411958000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>243169000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>235516000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>230326000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>393789000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>221809000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>217764000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>178487000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>315488000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>173631000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>193267000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>161226000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>5253000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>161879000000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>170244000000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>157148000000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>248579000000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>260194000000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>241662000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:101">
+    <row r="39" spans="1:102">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>21880000000.0</v>
+      </c>
+      <c r="C39">
         <v>-43156000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-47992000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-116585000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-115937000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-115202000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20448000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>21182000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>20564000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20613000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>20856000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>20394000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>20320000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>20741000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>19537000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>19334000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>18632000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18479000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>18192000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>18067000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>19029000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>19273000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-435064000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-431489000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-440509000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-429321000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>-408954000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>-413027000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-400819000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-383813000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>-371764000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>-354741000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>-357830000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-372035000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>-369865000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-365191000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>-361590000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>-353168000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>-348469000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>-377954000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>-366300000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>-346066000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>-321818000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>-323790000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-318863000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>-330257000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>-327886000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-329133000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-327628000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-318725000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-310878000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-312942000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-310274000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>-326675000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>-330219000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>-19825000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>-20108000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>-19176000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>-20399000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>-20244000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>-18339000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>-15716000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>-16041000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>-9508000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>-15327000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>-13370000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>-19645000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>-16062000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>-16966000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>-15814000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>-16436000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>-15765000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>-12170000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>-10533000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>-9985000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>-5387000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>-6712000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>-5538000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>-6258000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>-7130000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>-6160000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>-6684000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>-5940000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>-6365000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>-7011000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>-7238000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>-6048000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>-6594000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>-6904000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>-8763000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>-10894000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>-11239000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>-14803000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>-14373000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>-15970000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>-16014000000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>-18112000000.0</v>
       </c>
-      <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
+      <c r="CX39"/>
     </row>
-    <row r="40" spans="1:101">
+    <row r="40" spans="1:102">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>232781000000.0</v>
+      </c>
+      <c r="C40">
         <v>-255000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>226396000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>224500000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>215050000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>203831000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>220795000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>228553000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>220259000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>223899000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>222569000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>197366000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>207136000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>209239000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>204473000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>201055000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>213610000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>244478000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>268640000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>265222000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>363874000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>347620000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-13247000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-13524000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-14691000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-13956000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>800206000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-14154000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-14144000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-12580000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-10387000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-9407000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-13735000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-10679000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-10980000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-14867000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-13410000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-12013000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-11545000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-16233000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-15816000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-13097000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-9930000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-11477000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-12860000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-14403000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-14375000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-13507000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-12733000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-11347000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>670281000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-8061000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-8239000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-10267000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>643519000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-11909000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-12299000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-11207000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-10419000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>547505000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>551604000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-8034000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-8335000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>461411000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-7530000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-7125000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-7136000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-5589000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-4420000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-7424000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1106000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-17117000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-17951000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-21195000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-20762000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-18045000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-15869000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-18618000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-17102000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-15124000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-14936000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-16947000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-3069000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-12410000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-12627000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-12997000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-32386000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-11622000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-9291000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-9922000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-9385000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-9099000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-13921000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-11431000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-10240000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-10360000000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-11927000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>-13198000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>-1186000000.0</v>
       </c>
-      <c r="CV40"/>
       <c r="CW40"/>
+      <c r="CX40"/>
     </row>
-    <row r="41" spans="1:101">
+    <row r="41" spans="1:102">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>605564000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>621290000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>642142000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>613592000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>612829000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>632532000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>636895000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>831407000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>825324000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>791350000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>804229000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>825149000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>761679000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>762777000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>727599000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>752780000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>746107000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>744038000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>731425000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>693563000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>723647000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>717689000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>721105000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>731795000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>722557000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>715636000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>703875000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>691616000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>718348000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>689786000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>673349000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>662446000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>657321000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>665469000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>675999000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>666224000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>664795000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>667389000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>655459000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>646049000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>641119000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>623615000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>631626000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>618713000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>580983000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>558002000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>553602000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>538941000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>526877000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>534047000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>524351000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>464607000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>450571000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>427241000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>427691000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>417976000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>413561000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>391805000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>376250000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>389866000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>396286000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>408015000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>408119000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>317024000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>316737000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>304877000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>299118000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>295761000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>292041000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>281390000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>282489000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>269957000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>270201000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>266003000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>258689000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>230492000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>212808000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>209693000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>214857000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>213597000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>205908000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>206562000000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>175550000000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>174921000000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>172049000000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>175890000000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>176320000000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>175672000000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>173547000000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>164021000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:101">
+    <row r="42" spans="1:102">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>207000000.0</v>
+      </c>
+      <c r="C42">
         <v>487000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>678000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>857000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1041000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1210000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1390000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1540000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1714000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1850000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1966000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2146000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2321000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2496000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2679000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2971000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3270000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3608000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3894000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4158000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>4957000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>5701000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>5932000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5838000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>5728000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>5665000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>6079000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>5965000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>6409000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>6820000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>7235000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7564000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>7858000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>8165000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>8485000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>8709000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>8930000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>9152000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>9290000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>9531000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>10025000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>10327000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>10668000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>10736000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>10999000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>11113000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>10826000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>11646000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>11755000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>11902000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>12060000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>12118000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>12207000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>12336000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>12217000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>12123000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>10739000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>12371000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>12373000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>12519000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>13212000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>13148000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>13050000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>12017000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>11963000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>11896000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>11845000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>11906000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>11831000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>10382000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>10333000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>10205000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>10518000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>11326000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>11163000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>11784000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>12441000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>12944000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>13523000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>13995000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>14523000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>15081000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>16885000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>16102000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>16645000000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>17030000000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>17387000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>16900000000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>17226000000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>17677000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>17928000000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>18104000000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>18299000000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>18509000000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>18749000000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>18991000000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>19430000000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>19506000000.0</v>
       </c>
-      <c r="CU42"/>
       <c r="CV42"/>
       <c r="CW42"/>
+      <c r="CX42"/>
     </row>
-    <row r="43" spans="1:101">
+    <row r="43" spans="1:102">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14540,88 +14629,87 @@
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
+      <c r="CX43"/>
     </row>
-    <row r="44" spans="1:101">
+    <row r="44" spans="1:102">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -14672,99 +14760,102 @@
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
+        <v>0.0</v>
+      </c>
+      <c r="BM44">
         <v>34068000000.0</v>
       </c>
-      <c r="BM44"/>
-      <c r="BN44">
+      <c r="BN44"/>
+      <c r="BO44">
         <v>27506000000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>25729000000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>24847000000.0</v>
       </c>
-      <c r="BQ44">
-[...2 lines deleted...]
-      <c r="BR44"/>
+      <c r="BR44">
+        <v>0.0</v>
+      </c>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
+      <c r="CX44"/>
     </row>
-    <row r="45" spans="1:101">
+    <row r="45" spans="1:102">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -14824,132 +14915,133 @@
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
+      <c r="CX45"/>
     </row>
-    <row r="46" spans="1:101">
+    <row r="46" spans="1:102">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46"/>
-      <c r="C46">
+      <c r="C46"/>
+      <c r="D46">
         <v>2698000000.0</v>
       </c>
-      <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>373000000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
-      <c r="K46">
+      <c r="K46"/>
+      <c r="L46">
         <v>286000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>-1108000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>332907000000.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>340000000.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>327312000000.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46">
+      <c r="S46"/>
+      <c r="T46">
         <v>395000000.0</v>
       </c>
-      <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>446000000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>554000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>524000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>561000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>527000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>502000000.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>529000000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>559000000.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>579000000.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
@@ -14963,100 +15055,99 @@
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
       <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
+      <c r="CX46"/>
     </row>
-    <row r="47" spans="1:101">
+    <row r="47" spans="1:102">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>340000000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-      <c r="W47">
+      <c r="W47"/>
+      <c r="X47">
         <v>466000000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-      <c r="AA47">
+      <c r="AA47"/>
+      <c r="AB47">
         <v>554000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>524000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>561000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>527000000.0</v>
       </c>
-      <c r="AE47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF47"/>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
         <v>0.0</v>
       </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
@@ -15109,755 +15200,764 @@
       </c>
       <c r="BE47">
         <v>0.0</v>
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
         <v>0.0</v>
       </c>
       <c r="BH47">
         <v>0.0</v>
       </c>
       <c r="BI47">
         <v>0.0</v>
       </c>
       <c r="BJ47">
         <v>0.0</v>
       </c>
       <c r="BK47">
         <v>0.0</v>
       </c>
       <c r="BL47">
         <v>0.0</v>
       </c>
-      <c r="BM47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM47">
+        <v>0.0</v>
+      </c>
+      <c r="BN47"/>
       <c r="BO47">
         <v>0.0</v>
       </c>
       <c r="BP47">
         <v>0.0</v>
       </c>
       <c r="BQ47">
         <v>0.0</v>
       </c>
-      <c r="BR47"/>
+      <c r="BR47">
+        <v>0.0</v>
+      </c>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
+      <c r="CX47"/>
     </row>
-    <row r="48" spans="1:101">
+    <row r="48" spans="1:102">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>35424000000.0</v>
+      </c>
+      <c r="C48">
         <v>34932000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>34831000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>34406000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>33456000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>33408000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>33187000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>33714000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>33737000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>33014000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>32352000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>31493000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>32756000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>32708000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>33392000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>34399000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>35137000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>36159000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>36652000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>35887000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>34808000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>33110000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>30749000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>30372000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>29326000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>32176000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>32991000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>32269000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>31263000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>30966000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>30470000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>30005000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>28713000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>28898000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>28504000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>25060000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>23146000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>22983000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>21946000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>21969000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>20451000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>19843000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>18931000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>18515000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>17314000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>16173000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>14888000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>16616000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>16357000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>15517000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>14531000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>15335000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>14486000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>15203000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>16138000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>16896000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>17524000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>15339000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>19281000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>19332000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>17811000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>16978000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>16381000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>16794000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>15555000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>14478000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>13787000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>12287000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>11238000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>11117000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>10502000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>12316000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>12490000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>11904000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>11841000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>11511000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>10644000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>9894000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>8844000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>8303000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>7110000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>6652000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>5947000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>6007000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>4649000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>3773000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>2851000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>2628000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>1903000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>1357000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>960000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>676000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>381000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>186000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-10000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>428000000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>126000000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>194000000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>985000000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>22105000000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>20608000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:101">
+    <row r="49" spans="1:102">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>32756000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>32708000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>33392000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>34399000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>35137000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>36159000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>36652000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>35887000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>34808000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>33110000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>30749000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>30372000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>29326000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>32176000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>32991000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>32269000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>31263000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>30966000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>30470000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>30005000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>28713000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>28898000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>28504000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>25060000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>23146000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>22983000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>21946000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>21969000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>20451000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>19843000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>18931000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>18515000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>17314000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>16173000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>14888000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>16616000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>16357000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>15517000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>14531000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>15335000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>14486000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>15203000000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>16138000000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>19332000000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>17811000000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>16978000000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>16381000000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>34068000000.0</v>
       </c>
-      <c r="BM49"/>
-      <c r="BN49">
+      <c r="BN49"/>
+      <c r="BO49">
         <v>27506000000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>25729000000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>24847000000.0</v>
       </c>
-      <c r="BQ49">
-[...2 lines deleted...]
-      <c r="BR49"/>
+      <c r="BR49">
+        <v>0.0</v>
+      </c>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
+      <c r="CX49"/>
     </row>
-    <row r="50" spans="1:101">
+    <row r="50" spans="1:102">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>1155000000.0</v>
+      </c>
+      <c r="C50">
         <v>1166000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1698000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1641000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1628000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1661000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1208000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1205000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>843000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>840000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>873000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>615000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>763000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>705000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>775000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>767000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>558000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>544000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>722000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>909000000.0</v>
       </c>
       <c r="U50">
         <v>909000000.0</v>
       </c>
       <c r="V50">
+        <v>909000000.0</v>
+      </c>
+      <c r="W50">
         <v>867000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>925000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1413000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1430000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2839000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2233000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1789000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>2958000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2549000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>1656000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1649000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1521000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>862000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>830000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1692000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>34434000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>9950000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>543000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>7737000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>8011000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>9326000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>752000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>3356000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -15867,989 +15967,997 @@
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
+      <c r="CX50"/>
     </row>
-    <row r="51" spans="1:101">
+    <row r="51" spans="1:102">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>20618000000.0</v>
+      </c>
+      <c r="C51">
         <v>19828000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>22958000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>22051000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>21782000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>22389000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>28366000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>28937000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>28044000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>27648000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>26930000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>25830000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>26138000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>28188000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>27646000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>29106000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>28408000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>29578000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>29803000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>29777000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>30420000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>30266000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>20948000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>22524000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>22489000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>23939000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>21853000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>21874000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>21746000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>22083000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>20784000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>20744000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>21581000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>19526000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>20070000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>21028000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>21581000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>21487000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>21324000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>22387000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>21756000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>23523000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>29540000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>30532000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>31340000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>29546000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>27635000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>30748000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>30190000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>29010000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>29524000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>29183000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>26659000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>29612000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>28790000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>26858000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>25775000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>28034000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>26958000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>26819000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>26730000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>26465000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>25635000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>24909000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>24618000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>24707000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>24159000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>24941000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>24624000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>27313000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>30845000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>32409000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>30780000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>31276000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>29758000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>25005000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>24098000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>25764000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>23959000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>19979000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>20731000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>20390000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>19384000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>15494000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>14968000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>14741000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>11671000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>14070000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>11210000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>10173000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>10349000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>11197000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>9829000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>8544000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>8226000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>8679000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>8974000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>11615000000.0</v>
       </c>
-      <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
+      <c r="CX51"/>
     </row>
-    <row r="52" spans="1:101">
+    <row r="52" spans="1:102">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>955000000.0</v>
+      </c>
+      <c r="C52">
         <v>946000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1698000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1641000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1628000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1661000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7749000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8405000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7517000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7148000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6674000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6162000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6860000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7322000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7364000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8990000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>8564000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>9629000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10907000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>10808000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>10466000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>10251000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1225000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1413000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1430000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2839000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1933000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1490000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2659000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2549000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2451000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2393000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2056000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1383000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1380000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2358000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1779000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1415000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1133000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>907000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>676000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>969000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1216000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1833000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>3621000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>3013000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>3839000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>4429000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>3804000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>4019000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>2669000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>3118000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>2620000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>2228000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>2484000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>3013000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>3226000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>3655000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>2336000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>2899000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2152000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>2432000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>1982000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>2572000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>2219000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>3066000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>3122000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>2182000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>3643000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>6651000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>10555000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>14539000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>13776000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>16224000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>15657000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>13484000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>12947000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>13934000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>12536000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>10765000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>11461000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>11356000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>11114000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>6691000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>6234000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>7010000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>4044000000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>6612000000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>5023000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>4603000000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>4739000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>5117000000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>5416000000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>4212000000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>3469000000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>3852000000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>4221000000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>6515000000.0</v>
       </c>
-      <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
+      <c r="CX52"/>
     </row>
-    <row r="53" spans="1:101">
+    <row r="53" spans="1:102">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>333526000000.0</v>
+      </c>
+      <c r="C53">
         <v>6917000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>71813000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>68504000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>68328000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>68135000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>346293000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>371230000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>337032000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>345334000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>342526000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>317501000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>336187000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>343766000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>329551000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>317373000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>330222000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>369286000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>401314000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>400328000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>430149000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>424422000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>421363000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>410831000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>419360000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>397675000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>396563000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>398977000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>389262000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>372839000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>360125000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>346737000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>338896000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>360671000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>359729000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>355347000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>349021000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>344035000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>338675000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>358263000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>346801000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>327626000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>307702000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>307824000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>305633000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>315575000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>267985000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>267285000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>269384000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>261933000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>304479000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>306247000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>253692000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>315588000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>316060000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>9295000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>8253000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>7925000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>9121000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>6764000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>6497000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>7018000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>5297000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>7272000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>6507000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>6924000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>6819000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>7839000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>7137000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>4672000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>5576000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>7884000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>6818000000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>5731000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>5237000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>4124000000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>7797000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>4964000000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>5034000000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>4478000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>3957000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>3835000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>3959000000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>3599000000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>4272000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>4852000000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>5245000000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>4653000000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>6076000000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>5386000000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>7633000000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>7661000000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>3728000000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>2985000000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>5419000000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>3640000000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>5214000000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>5158000000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>24087000000.0</v>
       </c>
-      <c r="CV53"/>
-      <c r="CW53">
+      <c r="CW53"/>
+      <c r="CX53">
         <v>21499000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:101">
+    <row r="54" spans="1:102">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -16900,1375 +17008,1388 @@
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
+        <v>0.0</v>
+      </c>
+      <c r="BM54">
         <v>34068000000.0</v>
       </c>
-      <c r="BM54"/>
-      <c r="BN54">
+      <c r="BN54"/>
+      <c r="BO54">
         <v>27506000000.0</v>
       </c>
-      <c r="BO54">
+      <c r="BP54">
         <v>25729000000.0</v>
       </c>
-      <c r="BP54">
+      <c r="BQ54">
         <v>24847000000.0</v>
       </c>
-      <c r="BQ54">
-[...2 lines deleted...]
-      <c r="BR54"/>
+      <c r="BR54">
+        <v>0.0</v>
+      </c>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
+      <c r="CX54"/>
     </row>
-    <row r="55" spans="1:101">
+    <row r="55" spans="1:102">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>783554000000.0</v>
+      </c>
+      <c r="C55">
         <v>765396000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>773740000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>776302000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>758952000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>739262000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>735587000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>760294000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>715196000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>725823000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>721123000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>681254000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>697304000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>709269000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>689917000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>677756000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>695599000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>878066000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>937582000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>932582000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>926461000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>907280000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>940722000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>911589000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>915387000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>873712000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>896552000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>885626000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>873825000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>849324000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>815078000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>822748000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>812805000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>829677000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>831921000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>821131000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>812590000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>797365000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>783962000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>819865000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>796490000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>772995000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>757388000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>754527000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>762731000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>778612000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>695764000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>693536000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>694251000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>676799000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>731781000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>723126000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>637081000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>724097000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>709298000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>671698000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>576988000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>637737000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>624521000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>541277000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>545143000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>599008000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>539854000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>227605000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>495988000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>491861000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>480203000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>475467000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>444716000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>427529000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>445011000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>460398000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>474611000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>478320000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>485814000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>480414000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>461813000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>458908000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>454266000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>446901000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>440675000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>433617000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>417776000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>413582000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>409499000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>403168000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>401058000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>381940000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>374703000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>334166000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>321274000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>325771000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>336604000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>299252000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>292746000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>292535000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>297704000000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>297915000000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>293030000000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>295711000000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>272753000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:101">
+    <row r="56" spans="1:102">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>418544000000.0</v>
+      </c>
+      <c r="C56">
         <v>26486000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>139517000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>134741000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>133517000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>131863000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>426359000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>445809000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>405887000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>415972000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>413399000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>357978000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>374301000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>385027000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>369351000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>359699000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>366011000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>404689000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>435249000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>436808000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>467360000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>462857000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3499000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3071000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3447000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3396000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>412890000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4728000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4235000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4093000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3929000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>4656000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4307000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4312000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4354000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>4697000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4036000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4175000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4333000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>5037000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4643000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4052000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3496000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4241000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3808000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>4437000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4241000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>4569000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>4889000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5282000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>5040000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>5955000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>5707000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>3390000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>3941000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3376000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3103000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2950000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2973000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>3189000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>3169000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2297000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>2171000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2465000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2532000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>3180000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>338000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>3748000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>3662000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>3194000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>4168000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>3480000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>4591000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>4958000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>6312000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>8642000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>7556000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>6234000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>7365000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>6915000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>6208000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>5749000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>5818000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>5610000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>5546000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>6111000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>7269000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>5613000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>6216000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>5753000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>5786000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>5972000000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>5440000000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>4429000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>4978000000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>5691000000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>5530000000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>25535000000.0</v>
       </c>
-      <c r="CU56"/>
       <c r="CV56"/>
       <c r="CW56"/>
+      <c r="CX56"/>
     </row>
-    <row r="57" spans="1:101">
+    <row r="57" spans="1:102">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>233736000000.0</v>
+      </c>
+      <c r="C57">
         <v>946000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>247217000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>244015000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>233804000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>222839000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>228544000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>236958000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>227776000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>231047000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>229243000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>203528000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>213996000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>217595000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>211837000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>210045000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>222174000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>254107000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>279547000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>276030000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>374340000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>357871000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>925000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>13224000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>828131000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>791865000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>813517000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>799444000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>793078000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>774710000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>748128000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>758602000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>754896000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>759704000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>760728000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>753605000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>746520000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>732688000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>720058000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>744676000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>722355000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>704145000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>695771000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>691478000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>700744000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>713865000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>705054000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>699781000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>700854000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>685947000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>672950000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>665126000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>646825000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>658646000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>646003000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>609178000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>585143000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>578416000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>561369000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>550404000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>553756000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>542279000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>483786000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>471041000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>443865000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>443220000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>433971000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>428410000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>405662000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>393937000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>411286000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>423829000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>436038000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>440571000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>448256000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>445916000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>427719000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>423542000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>419951000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>414489000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>409911000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>402249000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>382341000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>381124000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>377191000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>373018000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>370857000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>313853000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>347889000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>306743000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>294372000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>298200000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>308804000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>272372000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>265839000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>265177000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>200812000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>272086000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>1186000000.0</v>
       </c>
-      <c r="CV57"/>
       <c r="CW57"/>
+      <c r="CX57"/>
     </row>
-    <row r="58" spans="1:101">
+    <row r="58" spans="1:102">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>751619000000.0</v>
+      </c>
+      <c r="C58">
         <v>730469000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>738159000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>741487000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>725836000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>707040000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>705461000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>727719000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>685091000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>696409000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>691336000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>654307000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>667849000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>676822000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>672709000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>660576000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>666681000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>833388000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>874974000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>870023000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>862777000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>848504000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>872512000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>844699000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>848879000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>812640000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>832833000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>819312000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>811672000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>793874000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>766047000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>775666000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>763998000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>777502000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>777577000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>770566000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>763950000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>750391000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>737874000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>762891000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>741312000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>723730000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>715465000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>711757000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>720439000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>733038000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>654204000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>652750000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>653976000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>639388000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>695900000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>688010000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>602572000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>683431000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>670007000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>632332000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>539820000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>602199000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>586710000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>504971000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>510927000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>565762000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>506926000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>493378000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>465719000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>464355000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>454474000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>450620000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>426041000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>414023000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>431589000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>441699000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>453042000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>455623000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>462357000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>457437000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>438870000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>435372000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>431374000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>423703000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>419181000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>411283000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>395013000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>389927000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>385925000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>380749000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>378714000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>360294000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>354076000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>312313000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>299982000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>304280000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>313217000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>276704000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>270726000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>270004000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>275913000000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>277186000000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1186000000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>273606000000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>252145000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:101">
+    <row r="59" spans="1:102">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>47082000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>48592000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>52175000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>54344000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>50565000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>48640000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>46974000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>46088000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>56974000000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>55178000000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -18289,679 +18410,686 @@
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
+        <v>0.0</v>
+      </c>
+      <c r="BM59">
         <v>34068000000.0</v>
       </c>
-      <c r="BM59"/>
-      <c r="BN59">
+      <c r="BN59"/>
+      <c r="BO59">
         <v>27506000000.0</v>
       </c>
-      <c r="BO59">
+      <c r="BP59">
         <v>25729000000.0</v>
       </c>
-      <c r="BP59">
+      <c r="BQ59">
         <v>24847000000.0</v>
       </c>
-      <c r="BQ59">
-[...2 lines deleted...]
-      <c r="BR59"/>
+      <c r="BR59">
+        <v>0.0</v>
+      </c>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
+      <c r="CX59"/>
     </row>
-    <row r="60" spans="1:101">
+    <row r="60" spans="1:102">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>31577000000.0</v>
+      </c>
+      <c r="C60">
         <v>31975000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>32438000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>32094000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>30582000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>29883000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>27872000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>30416000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>28013000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>27209000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>27820000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>25814000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>28434000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>31385000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>16250000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>16502000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>28235000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>43978000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>61876000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>61887000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>63048000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>58036000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>67425000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>66217000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>65897000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>60447000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>63115000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>65798000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>61660000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>55010000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>48617000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>46725000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>48611000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>51830000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>54069000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>50373000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>48444000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>46784000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>45863000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>56431000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>55149000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>49242000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>41890000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>42720000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>41723000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>45044000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>40981000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>40203000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>39663000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>36770000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>35278000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>34358000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>33749000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>39963000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>38575000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>38675000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>36559000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>34942000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>37223000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>35651000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>33623000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>32696000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>32415000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>33546000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>29724000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>27000000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>25195000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>24298000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>18073000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>12930000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>13422000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>18699000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>21569000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>22697000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>23457000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>22977000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>22943000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>23536000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>22892000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>23198000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>21494000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>22334000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>22763000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>23655000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>23574000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>22419000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>22344000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>21646000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>20627000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>21853000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>21292000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>21491000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>22697000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>21858000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>21330000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>21841000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>21101000000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>20039000000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>20453000000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>22105000000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>20608000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:101">
+    <row r="61" spans="1:102">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-23355000000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-23147000000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-23068000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-22736000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-22391000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-22051000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-21838000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-21522000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-20687000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-19878000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-19652000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-19725000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-19785000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-19841000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-19453000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-19386000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-18416000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-17962000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-17593000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-17246000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-16905000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-16557000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-16284000000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-16012000000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-15741000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-15475000000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-15316000000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-14989000000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-14432000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-14093000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-13814000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-13612000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-13398000000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-13233000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-13088000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-12879000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-12723000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-12533000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-12415000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-12295000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-12176000000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-12018000000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-12163000000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-12225000000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-12117000000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-11917000000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-11920000000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-11738000000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-11027000000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-11062000000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-11173000000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-11205000000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-11236000000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-11290000000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-11390000000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-11442000000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-11494000000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-11545000000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-11655000000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-11640000000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-11315000000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-10476000000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-9693000000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-9004000000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-8301000000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-7757000000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-7143000000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-6597000000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-6026000000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-5443000000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-4925000000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-4353000000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-3775000000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-3277000000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-2967000000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-2634000000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-2286000000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-1932000000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-1632000000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-1397000000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-1165000000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-990000000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-743000000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-495000000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-53000000.0</v>
       </c>
-      <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
+      <c r="CX61"/>
     </row>
-    <row r="62" spans="1:101">
+    <row r="62" spans="1:102">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19021,50 +19149,51 @@
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
+      <c r="CX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19139,54 +19268,54 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
-        <v>35224000000.0</v>
+        <v>42030000000.0</v>
       </c>
       <c r="C2">
         <v>53156000000.0</v>
       </c>
       <c r="D2">
         <v>36710000000.0</v>
       </c>
       <c r="E2">
         <v>45096000000.0</v>
       </c>
       <c r="F2">
         <v>42869000000.0</v>
       </c>
       <c r="G2">
         <v>41818000000.0</v>
       </c>
       <c r="H2">
         <v>44032000000.0</v>
       </c>
       <c r="I2">
         <v>44873000000.0</v>
       </c>
       <c r="J2">
         <v>39196000000.0</v>
       </c>
@@ -19222,51 +19351,51 @@
       </c>
       <c r="U2">
         <v>2917000000.0</v>
       </c>
       <c r="V2">
         <v>2699000000.0</v>
       </c>
       <c r="W2">
         <v>17715000000.0</v>
       </c>
       <c r="X2">
         <v>31280000000.0</v>
       </c>
       <c r="Y2">
         <v>15891000000.0</v>
       </c>
       <c r="Z2">
         <v>15002000000.0</v>
       </c>
       <c r="AA2">
         <v>25341000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
         <v>128000000.0</v>
       </c>
       <c r="C3">
         <v>383000000.0</v>
       </c>
       <c r="D3">
         <v>-70000000.0</v>
       </c>
       <c r="E3">
         <v>117000000.0</v>
       </c>
       <c r="F3">
         <v>206000000.0</v>
       </c>
       <c r="G3">
         <v>457000000.0</v>
       </c>
       <c r="H3">
         <v>460000000.0</v>
       </c>
       <c r="I3">
         <v>161000000.0</v>
       </c>
@@ -19303,93 +19432,93 @@
       <c r="T3">
         <v>272000000.0</v>
       </c>
       <c r="U3">
         <v>350000000.0</v>
       </c>
       <c r="V3">
         <v>501000000.0</v>
       </c>
       <c r="W3">
         <v>537000000.0</v>
       </c>
       <c r="X3">
         <v>714000000.0</v>
       </c>
       <c r="Y3">
         <v>559000000.0</v>
       </c>
       <c r="Z3">
         <v>446000000.0</v>
       </c>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>12000000.0</v>
       </c>
       <c r="N4">
         <v>7000000.0</v>
       </c>
       <c r="O4">
         <v>15000000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>10000000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5">
-        <v>4785000000.0</v>
+        <v>4657000000.0</v>
       </c>
       <c r="C5">
         <v>3209000000.0</v>
       </c>
       <c r="D5">
         <v>3072000000.0</v>
       </c>
       <c r="E5">
         <v>-1892000000.0</v>
       </c>
       <c r="F5">
         <v>10835000000.0</v>
       </c>
       <c r="G5">
         <v>-323000000.0</v>
       </c>
       <c r="H5">
         <v>5085000000.0</v>
       </c>
       <c r="I5">
         <v>4834000000.0</v>
       </c>
       <c r="J5">
         <v>6487000000.0</v>
       </c>
@@ -19423,54 +19552,54 @@
       <c r="T5">
         <v>4686000000.0</v>
       </c>
       <c r="U5">
         <v>4394000000.0</v>
       </c>
       <c r="V5">
         <v>4274000000.0</v>
       </c>
       <c r="W5">
         <v>3266000000.0</v>
       </c>
       <c r="X5">
         <v>3788000000.0</v>
       </c>
       <c r="Y5">
         <v>1910000000.0</v>
       </c>
       <c r="Z5">
         <v>2293000000.0</v>
       </c>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
-        <v>4913000000.0</v>
+        <v>4785000000.0</v>
       </c>
       <c r="C6">
         <v>3592000000.0</v>
       </c>
       <c r="D6">
         <v>3002000000.0</v>
       </c>
       <c r="E6">
         <v>-1775000000.0</v>
       </c>
       <c r="F6">
         <v>11041000000.0</v>
       </c>
       <c r="G6">
         <v>134000000.0</v>
       </c>
       <c r="H6">
         <v>5545000000.0</v>
       </c>
       <c r="I6">
         <v>4995000000.0</v>
       </c>
       <c r="J6">
         <v>6709000000.0</v>
       </c>
@@ -19504,82 +19633,82 @@
       <c r="T6">
         <v>4958000000.0</v>
       </c>
       <c r="U6">
         <v>4744000000.0</v>
       </c>
       <c r="V6">
         <v>4775000000.0</v>
       </c>
       <c r="W6">
         <v>3803000000.0</v>
       </c>
       <c r="X6">
         <v>4502000000.0</v>
       </c>
       <c r="Y6">
         <v>2469000000.0</v>
       </c>
       <c r="Z6">
         <v>2739000000.0</v>
       </c>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>149000000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>153000000.0</v>
       </c>
       <c r="J8">
         <v>2880000000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
         <v>12000000.0</v>
       </c>
       <c r="N8">
         <v>7000000.0</v>
@@ -19596,54 +19725,54 @@
       <c r="R8">
         <v>19000000.0</v>
       </c>
       <c r="S8">
         <v>31000000.0</v>
       </c>
       <c r="T8">
         <v>17000000.0</v>
       </c>
       <c r="U8">
         <v>65000000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8">
         <v>16000000.0</v>
       </c>
       <c r="AA8">
         <v>77000000.0</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
-        <v>25550000000.0</v>
+        <v>18937000000.0</v>
       </c>
       <c r="C9">
         <v>17519000000.0</v>
       </c>
       <c r="D9">
         <v>17555000000.0</v>
       </c>
       <c r="E9">
         <v>11890000000.0</v>
       </c>
       <c r="F9">
         <v>28280000000.0</v>
       </c>
       <c r="G9">
         <v>15212000000.0</v>
       </c>
       <c r="H9">
         <v>20768000000.0</v>
       </c>
       <c r="I9">
         <v>18119000000.0</v>
       </c>
       <c r="J9">
         <v>20497000000.0</v>
       </c>
@@ -19679,54 +19808,54 @@
       </c>
       <c r="U9">
         <v>29351000000.0</v>
       </c>
       <c r="V9">
         <v>28648000000.0</v>
       </c>
       <c r="W9">
         <v>10098000000.0</v>
       </c>
       <c r="X9">
         <v>-3982000000.0</v>
       </c>
       <c r="Y9">
         <v>10180000000.0</v>
       </c>
       <c r="Z9">
         <v>11413000000.0</v>
       </c>
       <c r="AA9">
         <v>1079000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10">
-        <v>4785000000.0</v>
+        <v>4656000000.0</v>
       </c>
       <c r="C10">
         <v>3353000000.0</v>
       </c>
       <c r="D10">
         <v>3121000000.0</v>
       </c>
       <c r="E10">
         <v>-1954000000.0</v>
       </c>
       <c r="F10">
         <v>10933000000.0</v>
       </c>
       <c r="G10">
         <v>-227000000.0</v>
       </c>
       <c r="H10">
         <v>5085000000.0</v>
       </c>
       <c r="I10">
         <v>4834000000.0</v>
       </c>
       <c r="J10">
         <v>6487000000.0</v>
       </c>
@@ -19762,54 +19891,54 @@
       </c>
       <c r="U10">
         <v>4394000000.0</v>
       </c>
       <c r="V10">
         <v>4274000000.0</v>
       </c>
       <c r="W10">
         <v>3266000000.0</v>
       </c>
       <c r="X10">
         <v>1877000000.0</v>
       </c>
       <c r="Y10">
         <v>82000000.0</v>
       </c>
       <c r="Z10">
         <v>-227000000.0</v>
       </c>
       <c r="AA10">
         <v>727000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11">
-        <v>1053000000.0</v>
+        <v>924000000.0</v>
       </c>
       <c r="C11">
         <v>507000000.0</v>
       </c>
       <c r="D11">
         <v>613000000.0</v>
       </c>
       <c r="E11">
         <v>-279000000.0</v>
       </c>
       <c r="F11">
         <v>1995000000.0</v>
       </c>
       <c r="G11">
         <v>-81000000.0</v>
       </c>
       <c r="H11">
         <v>947000000.0</v>
       </c>
       <c r="I11">
         <v>822000000.0</v>
       </c>
       <c r="J11">
         <v>-1438000000.0</v>
       </c>
@@ -19845,51 +19974,51 @@
       </c>
       <c r="U11">
         <v>1245000000.0</v>
       </c>
       <c r="V11">
         <v>803000000.0</v>
       </c>
       <c r="W11">
         <v>931000000.0</v>
       </c>
       <c r="X11">
         <v>621000000.0</v>
       </c>
       <c r="Y11">
         <v>-188000000.0</v>
       </c>
       <c r="Z11">
         <v>-57000000.0</v>
       </c>
       <c r="AA11">
         <v>406000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12">
         <v>2112000000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>1766000000.0</v>
       </c>
       <c r="E12">
         <v>1589000000.0</v>
       </c>
       <c r="F12">
         <v>1474000000.0</v>
       </c>
       <c r="G12">
         <v>1570000000.0</v>
       </c>
       <c r="H12">
         <v>1540000000.0</v>
       </c>
       <c r="I12">
         <v>1414000000.0</v>
       </c>
       <c r="J12">
         <v>1322000000.0</v>
@@ -19926,88 +20055,88 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>1830000000.0</v>
       </c>
       <c r="Y12">
         <v>1846000000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13">
         <v>275000000.0</v>
       </c>
       <c r="C13">
         <v>735000000.0</v>
       </c>
       <c r="D13">
         <v>56000000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
         <v>-156000000.0</v>
       </c>
       <c r="C14">
         <v>-119000000.0</v>
       </c>
       <c r="D14">
         <v>-20000000.0</v>
       </c>
       <c r="E14">
         <v>-24000000.0</v>
       </c>
       <c r="F14">
         <v>-70000000.0</v>
       </c>
       <c r="G14">
         <v>228000000.0</v>
       </c>
       <c r="H14">
         <v>52000000.0</v>
       </c>
       <c r="I14">
         <v>14000000.0</v>
       </c>
@@ -20026,51 +20155,51 @@
       <c r="N14">
         <v>107000000.0</v>
       </c>
       <c r="O14">
         <v>78000000.0</v>
       </c>
       <c r="P14">
         <v>72000000.0</v>
       </c>
       <c r="Q14">
         <v>11000000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15">
         <v>3576000000.0</v>
       </c>
       <c r="C15">
         <v>2727000000.0</v>
       </c>
       <c r="D15">
         <v>2488000000.0</v>
       </c>
       <c r="E15">
         <v>-1647000000.0</v>
       </c>
       <c r="F15">
         <v>8868000000.0</v>
       </c>
       <c r="G15">
         <v>-374000000.0</v>
       </c>
       <c r="H15">
         <v>4186000000.0</v>
       </c>
       <c r="I15">
         <v>4074000000.0</v>
       </c>
@@ -20109,51 +20238,51 @@
       </c>
       <c r="U15">
         <v>3428000000.0</v>
       </c>
       <c r="V15">
         <v>3540000000.0</v>
       </c>
       <c r="W15">
         <v>2256000000.0</v>
       </c>
       <c r="X15">
         <v>1264000000.0</v>
       </c>
       <c r="Y15">
         <v>194000000.0</v>
       </c>
       <c r="Z15">
         <v>-154000000.0</v>
       </c>
       <c r="AA15">
         <v>398000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
         <v>3535000000.0</v>
       </c>
       <c r="C16">
         <v>2695000000.0</v>
       </c>
       <c r="D16">
         <v>2459000000.0</v>
       </c>
       <c r="E16">
         <v>-1438000000.0</v>
       </c>
       <c r="F16">
         <v>7724000000.0</v>
       </c>
       <c r="G16">
         <v>-374000000.0</v>
       </c>
       <c r="H16">
         <v>4186000000.0</v>
       </c>
       <c r="I16">
         <v>4074000000.0</v>
       </c>
@@ -20188,51 +20317,51 @@
       <c r="T16">
         <v>3687000000.0</v>
       </c>
       <c r="U16">
         <v>3363000000.0</v>
       </c>
       <c r="V16">
         <v>3602000000.0</v>
       </c>
       <c r="W16">
         <v>2332000000.0</v>
       </c>
       <c r="X16">
         <v>1308000000.0</v>
       </c>
       <c r="Y16">
         <v>256000000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16">
         <v>321000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17">
         <v>3732000000.0</v>
       </c>
       <c r="C17">
         <v>2846000000.0</v>
       </c>
       <c r="D17">
         <v>2508000000.0</v>
       </c>
       <c r="E17">
         <v>-1406000000.0</v>
       </c>
       <c r="F17">
         <v>7794000000.0</v>
       </c>
       <c r="G17">
         <v>-242000000.0</v>
       </c>
       <c r="H17">
         <v>4138000000.0</v>
       </c>
       <c r="I17">
         <v>4012000000.0</v>
       </c>
@@ -20249,175 +20378,175 @@
         <v>1426000000.0</v>
       </c>
       <c r="N17">
         <v>-567000000.0</v>
       </c>
       <c r="O17">
         <v>532000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>3196000000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18">
         <v>-1589000000.0</v>
       </c>
       <c r="F18">
         <v>-1474000000.0</v>
       </c>
       <c r="G18">
         <v>-1570000000.0</v>
       </c>
       <c r="H18">
         <v>-1540000000.0</v>
       </c>
       <c r="I18">
         <v>-1414000000.0</v>
       </c>
       <c r="J18">
         <v>-1322000000.0</v>
       </c>
       <c r="K18">
         <v>-1315000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-56000000.0</v>
       </c>
       <c r="F19">
         <v>87000000.0</v>
       </c>
       <c r="G19">
         <v>96000000.0</v>
       </c>
       <c r="H19">
         <v>100000000.0</v>
       </c>
       <c r="I19">
         <v>76000000.0</v>
       </c>
       <c r="J19">
         <v>49000000.0</v>
       </c>
       <c r="K19">
         <v>49000000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
-        <v>4785000000.0</v>
+        <v>4657000000.0</v>
       </c>
       <c r="C21">
         <v>3209000000.0</v>
       </c>
       <c r="D21">
         <v>3072000000.0</v>
       </c>
       <c r="E21">
         <v>-1892000000.0</v>
       </c>
       <c r="F21">
         <v>10835000000.0</v>
       </c>
       <c r="G21">
         <v>-323000000.0</v>
       </c>
       <c r="H21">
         <v>5085000000.0</v>
       </c>
       <c r="I21">
         <v>4834000000.0</v>
       </c>
       <c r="J21">
         <v>6487000000.0</v>
       </c>
@@ -20453,85 +20582,85 @@
       </c>
       <c r="U21">
         <v>4394000000.0</v>
       </c>
       <c r="V21">
         <v>4274000000.0</v>
       </c>
       <c r="W21">
         <v>3266000000.0</v>
       </c>
       <c r="X21">
         <v>1877000000.0</v>
       </c>
       <c r="Y21">
         <v>82000000.0</v>
       </c>
       <c r="Z21">
         <v>2293000000.0</v>
       </c>
       <c r="AA21">
         <v>1079000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
-        <v>55989000000.0</v>
+        <v>56310000000.0</v>
       </c>
       <c r="C23">
         <v>67466000000.0</v>
       </c>
       <c r="D23">
         <v>51193000000.0</v>
       </c>
       <c r="E23">
         <v>58878000000.0</v>
       </c>
       <c r="F23">
         <v>60314000000.0</v>
       </c>
       <c r="G23">
         <v>57353000000.0</v>
       </c>
       <c r="H23">
         <v>59715000000.0</v>
       </c>
       <c r="I23">
         <v>58158000000.0</v>
       </c>
       <c r="J23">
         <v>53206000000.0</v>
       </c>
@@ -20565,223 +20694,223 @@
       <c r="T23">
         <v>29715000000.0</v>
       </c>
       <c r="U23">
         <v>27874000000.0</v>
       </c>
       <c r="V23">
         <v>27073000000.0</v>
       </c>
       <c r="W23">
         <v>24547000000.0</v>
       </c>
       <c r="X23">
         <v>25421000000.0</v>
       </c>
       <c r="Y23">
         <v>25989000000.0</v>
       </c>
       <c r="Z23">
         <v>24122000000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
         <v>128000000.0</v>
       </c>
       <c r="C25">
         <v>383000000.0</v>
       </c>
       <c r="D25">
         <v>-70000000.0</v>
       </c>
       <c r="E25">
         <v>124000000.0</v>
       </c>
       <c r="F25">
         <v>204000000.0</v>
       </c>
       <c r="G25">
         <v>457000000.0</v>
       </c>
       <c r="H25">
         <v>460000000.0</v>
       </c>
       <c r="I25">
         <v>161000000.0</v>
       </c>
       <c r="J25">
         <v>222000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>195000000.0</v>
       </c>
       <c r="E27">
         <v>213000000.0</v>
       </c>
       <c r="F27">
         <v>249000000.0</v>
       </c>
       <c r="G27">
         <v>260000000.0</v>
       </c>
       <c r="H27">
         <v>239000000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
         <v>13012000000.0</v>
       </c>
       <c r="C28">
         <v>13342000000.0</v>
       </c>
       <c r="D28">
         <v>12951000000.0</v>
       </c>
       <c r="E28">
         <v>12576000000.0</v>
       </c>
       <c r="F28">
         <v>13609000000.0</v>
       </c>
       <c r="G28">
         <v>13913000000.0</v>
       </c>
       <c r="H28">
         <v>13416000000.0</v>
       </c>
       <c r="I28">
         <v>11949000000.0</v>
       </c>
@@ -20818,51 +20947,51 @@
       <c r="T28">
         <v>8841000000.0</v>
       </c>
       <c r="U28">
         <v>8052000000.0</v>
       </c>
       <c r="V28">
         <v>7641000000.0</v>
       </c>
       <c r="W28">
         <v>6844000000.0</v>
       </c>
       <c r="X28">
         <v>7173000000.0</v>
       </c>
       <c r="Y28">
         <v>8229000000.0</v>
       </c>
       <c r="Z28">
         <v>9120000000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
         <v>1053000000.0</v>
       </c>
       <c r="C29">
         <v>507000000.0</v>
       </c>
       <c r="D29">
         <v>613000000.0</v>
       </c>
       <c r="E29">
         <v>-370000000.0</v>
       </c>
       <c r="F29">
         <v>1674000000.0</v>
       </c>
       <c r="G29">
         <v>-81000000.0</v>
       </c>
       <c r="H29">
         <v>947000000.0</v>
       </c>
       <c r="I29">
         <v>822000000.0</v>
       </c>
@@ -20871,54 +21000,54 @@
       </c>
       <c r="K29">
         <v>1335000000.0</v>
       </c>
       <c r="L29">
         <v>2072000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
-        <v>20765000000.0</v>
+        <v>14280000000.0</v>
       </c>
       <c r="C30">
         <v>14310000000.0</v>
       </c>
       <c r="D30">
         <v>14483000000.0</v>
       </c>
       <c r="E30">
         <v>13782000000.0</v>
       </c>
       <c r="F30">
         <v>17445000000.0</v>
       </c>
       <c r="G30">
         <v>15535000000.0</v>
       </c>
       <c r="H30">
         <v>15683000000.0</v>
       </c>
       <c r="I30">
         <v>13285000000.0</v>
       </c>
       <c r="J30">
         <v>14010000000.0</v>
       </c>
@@ -20952,54 +21081,54 @@
       <c r="T30">
         <v>11744000000.0</v>
       </c>
       <c r="U30">
         <v>24957000000.0</v>
       </c>
       <c r="V30">
         <v>24374000000.0</v>
       </c>
       <c r="W30">
         <v>6832000000.0</v>
       </c>
       <c r="X30">
         <v>-5859000000.0</v>
       </c>
       <c r="Y30">
         <v>10098000000.0</v>
       </c>
       <c r="Z30">
         <v>9120000000.0</v>
       </c>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B31">
-        <v>-44294000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="C31">
         <v>144000000.0</v>
       </c>
       <c r="D31">
         <v>49000000.0</v>
       </c>
       <c r="E31">
         <v>-62000000.0</v>
       </c>
       <c r="F31">
         <v>98000000.0</v>
       </c>
       <c r="G31">
         <v>96000000.0</v>
       </c>
       <c r="H31">
         <v>62000000.0</v>
       </c>
       <c r="I31">
         <v>-46134000000.0</v>
       </c>
       <c r="J31">
         <v>-41355000000.0</v>
       </c>
@@ -21033,54 +21162,54 @@
       <c r="T31">
         <v>4669000000.0</v>
       </c>
       <c r="U31">
         <v>-415000000.0</v>
       </c>
       <c r="V31">
         <v>4533000000.0</v>
       </c>
       <c r="W31">
         <v>3305000000.0</v>
       </c>
       <c r="X31">
         <v>1467000000.0</v>
       </c>
       <c r="Y31">
         <v>-174000000.0</v>
       </c>
       <c r="Z31">
         <v>-2520000000.0</v>
       </c>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B32">
-        <v>60774000000.0</v>
+        <v>60967000000.0</v>
       </c>
       <c r="C32">
         <v>70675000000.0</v>
       </c>
       <c r="D32">
         <v>54265000000.0</v>
       </c>
       <c r="E32">
         <v>56986000000.0</v>
       </c>
       <c r="F32">
         <v>71149000000.0</v>
       </c>
       <c r="G32">
         <v>57030000000.0</v>
       </c>
       <c r="H32">
         <v>64800000000.0</v>
       </c>
       <c r="I32">
         <v>62992000000.0</v>
       </c>
       <c r="J32">
         <v>59693000000.0</v>
       </c>
@@ -21135,1140 +21264,1147 @@
       <c r="AA32">
         <v>29034000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
-      <c r="CV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CW1" t="s">
-        <v>193</v>
+        <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>194</v>
       </c>
       <c r="CY1" t="s">
+        <v>195</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="DA1" t="s">
         <v>196</v>
       </c>
       <c r="DB1" t="s">
         <v>197</v>
       </c>
+      <c r="DC1" t="s">
+        <v>198</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
-        <v>9533000000.0</v>
+        <v>10643000000.0</v>
       </c>
       <c r="C2">
+        <v>11092000000.0</v>
+      </c>
+      <c r="D2">
         <v>10744000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12413000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9551000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9322000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9319000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15437000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10165000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18235000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9257000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6347000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9431000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11675000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9721000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17171000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9737000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9061000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9490000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15847000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9081000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9619000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10793000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10101000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10569000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10355000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13458000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9419000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10937000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10218000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14137000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10904000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11019000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8813000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11562000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9871000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9359000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8404000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9183000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11094000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9474000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9519000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9892000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8410000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8663000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9261000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13297000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8562000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8126000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>7838000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7878000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6544000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7638000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>8487000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>41685000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10815000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9911000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7184000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6945000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7671000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7226000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6256000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5186000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5712000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6118000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5478000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5093000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5242000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4985000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5510000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4531000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>4450000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4756000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4672000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>-10127000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3543000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4458000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4528000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>17699000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>9597000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4218000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4102000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4932000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>642000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5091000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4599000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4546000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4498000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4410000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4393000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7801000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>7608000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7834000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4531000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>8577000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3213000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3392000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7527000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>7057000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>6700000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6888000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>5979000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6807000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>6115000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6273000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6146000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
+        <v>33000000.0</v>
+      </c>
+      <c r="C3">
         <v>143000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>-49000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>177000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>482000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>-161000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>53000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>-41000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-26000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>397000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-71000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-45000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>62000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-126000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>170000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>18000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>117000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>42000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>30000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>65000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>54000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>329000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>108000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>441000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-109000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>20000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>116000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-3000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>70000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-22000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-49000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>164000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>157000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-50000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-84000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-22000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>257000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>167000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-13000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>174000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-218000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>170000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>177000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>275000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>138000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>41000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>73000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>177000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>52000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>109000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>72000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>27000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>98000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>105000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>88000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>35000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>186000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>-19000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>-48000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>-17000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>-8000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>-31000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>17000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>-34000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>50000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>142000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>329000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>165000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>102000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>106000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>113000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>62000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>35000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>62000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>78000000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>136000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>52000000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>84000000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>54000000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>190000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>138000000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>119000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>110000000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>135000000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>155000000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>136000000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>244000000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>205000000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>111000000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>173000000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>114000000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>177000000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>196000000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>72000000.0</v>
       </c>
-      <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>4000000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
-        <v>4000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX4">
         <v>4000000.0</v>
       </c>
       <c r="AY4">
+        <v>4000000.0</v>
+      </c>
+      <c r="AZ4">
         <v>-4000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>8000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>2000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>1000000.0</v>
       </c>
-      <c r="BC4">
-[...1 lines deleted...]
-      </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
         <v>-9000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>16000000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>14000000.0</v>
       </c>
-      <c r="BK4">
-[...1 lines deleted...]
-      </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
@@ -22354,713 +22490,720 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5">
+        <v>1251000000.0</v>
+      </c>
+      <c r="C5">
         <v>735000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1210000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1782000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>740000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>920000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-149000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>553000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1415000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1390000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1662000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1058000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>621000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2244000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>23000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-437000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-153000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>264000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1388000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1806000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2773000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3414000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>900000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1447000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2332000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-338000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1344000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1725000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>876000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1140000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1053000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1838000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>250000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1693000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1116000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3021000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>608000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1742000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>317000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2315000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1341000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1732000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>843000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2049000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2129000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2748000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1750000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>284000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1507000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1718000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-945000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1526000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-769000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1559000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-490000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>90000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2969000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-763000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>907000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3869000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1084000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>628000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>138000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1750000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1506000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1009000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>713000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>848000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-10000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>3000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1622000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-196000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>628000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>63000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>996000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1120000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1143000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1427000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1150000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1473000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>583000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>967000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>720000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1118000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1316000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1318000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>852000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1071000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>689000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>706000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1302000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1018000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>671000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>775000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>272000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>468000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>449000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>692000000.0</v>
       </c>
-      <c r="CU5">
-[...1 lines deleted...]
-      </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>1284000000.0</v>
+      </c>
+      <c r="C6">
         <v>878000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1161000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1959000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1222000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>759000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-96000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>512000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1389000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1787000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1591000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1103000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>626000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2285000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>85000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-563000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>282000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1505000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1848000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2788000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3444000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>909000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1512000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2278000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-9000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1452000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2166000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>767000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1160000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1169000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1835000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>320000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1671000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1067000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3185000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>765000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1692000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>233000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2293000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1598000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1899000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>830000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2223000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1911000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2918000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1573000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>559000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1645000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1759000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-872000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1703000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-717000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1450000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-418000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>117000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3067000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-658000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>995000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3904000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1270000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>609000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>90000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1733000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1498000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>978000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>730000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>814000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>40000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>145000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-1293000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-31000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>730000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>169000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1109000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1182000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1178000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1489000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1228000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1609000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>635000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1051000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>774000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1308000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1454000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1437000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>962000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1206000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>844000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>842000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1546000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1223000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>782000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>948000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>386000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>645000000.0</v>
       </c>
       <c r="CS6">
         <v>645000000.0</v>
       </c>
       <c r="CT6">
+        <v>645000000.0</v>
+      </c>
+      <c r="CU6">
         <v>764000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-21000000.0</v>
       </c>
-      <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -23242,1599 +23385,1615 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>9000000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
         <v>12000000.0</v>
       </c>
-      <c r="AV8">
-[...1 lines deleted...]
-      </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
         <v>7000000.0</v>
       </c>
-      <c r="AZ8">
-[...1 lines deleted...]
-      </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
         <v>15000000.0</v>
       </c>
-      <c r="BD8">
-[...1 lines deleted...]
-      </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
         <v>35000000.0</v>
       </c>
-      <c r="BH8">
-[...1 lines deleted...]
-      </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
         <v>10000000.0</v>
       </c>
-      <c r="BL8">
-[...1 lines deleted...]
-      </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
         <v>19000000.0</v>
       </c>
-      <c r="BP8">
-[...1 lines deleted...]
-      </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
         <v>31000000.0</v>
       </c>
-      <c r="BT8">
-[...1 lines deleted...]
-      </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
         <v>17000000.0</v>
       </c>
-      <c r="BX8">
-[...1 lines deleted...]
-      </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>65000000.0</v>
       </c>
-      <c r="CB8">
-[...1 lines deleted...]
-      </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
         <v>-1000000.0</v>
       </c>
-      <c r="CJ8">
+      <c r="CK8">
         <v>1000000.0</v>
       </c>
-      <c r="CK8">
+      <c r="CL8">
         <v>20000000.0</v>
       </c>
-      <c r="CL8">
-[...1 lines deleted...]
-      </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
         <v>16000000.0</v>
       </c>
-      <c r="CV8">
-[...1 lines deleted...]
-      </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
         <v>77000000.0</v>
       </c>
-      <c r="CZ8">
-[...1 lines deleted...]
-      </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
-        <v>5993000000.0</v>
+        <v>5018000000.0</v>
       </c>
       <c r="C9">
+        <v>4454000000.0</v>
+      </c>
+      <c r="D9">
         <v>4932000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5537000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4253000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4215000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3326000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4096000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4770000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5327000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5985000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2095000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4087000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>17045000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1712000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-333000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1597000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-918000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6836000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5751000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6836000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7323000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5236000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5324000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1546000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3109000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5765000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5686000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4451000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4873000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4295000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5244000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3636000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4944000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4703000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6442000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4082000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5266000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3867000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5867000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4965000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4810000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4364000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5189000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>5049000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6291000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2428000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3818000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5020000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>5016000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>9889000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4766000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2403000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1684000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>4227000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2329000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6225000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2439000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4750000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>7260000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>5018000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3914000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2920000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>4205000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4869000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>3769000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>3566000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>3301000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1894000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3015000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>2435000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>2580000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>2947000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>2892000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>18935000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>4850000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>3967000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>4247000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-9034000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-1236000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>3095000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>3748000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2875000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7149000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>3244000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>3114000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2842000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2834000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>2472000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2358000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-709000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-915000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-530000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2254000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-1992000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3384000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3172000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-813000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>1008000000.0</v>
       </c>
-      <c r="CV9">
-[...1 lines deleted...]
-      </c>
       <c r="CW9">
         <v>0.0</v>
       </c>
       <c r="CX9">
         <v>0.0</v>
       </c>
       <c r="CY9">
+        <v>0.0</v>
+      </c>
+      <c r="CZ9">
         <v>1079000000.0</v>
       </c>
-      <c r="CZ9">
-[...1 lines deleted...]
-      </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10">
+        <v>1178000000.0</v>
+      </c>
+      <c r="C10">
         <v>735000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1210000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1865000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>761000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>949000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-113000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>591000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1435000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1440000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1685000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1042000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>619000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1847000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-713000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-437000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-511000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-115000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1412000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1824000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2792000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3440000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>934000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1457000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2290000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-338000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1344000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1725000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>876000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1140000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1053000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1838000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>250000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1693000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1116000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3021000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>608000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1742000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>317000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2315000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1341000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1732000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>843000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2049000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2129000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2748000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1750000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>284000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1507000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1718000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-932000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1526000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-769000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1559000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-490000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-930000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2969000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-763000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>907000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2406000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1084000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>628000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>138000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1750000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1506000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1009000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>713000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>848000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-10000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1622000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-196000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>628000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>63000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>996000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1120000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1143000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1427000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1150000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1473000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>583000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>967000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>720000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1118000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1316000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1318000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>852000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1071000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>689000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>706000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>838000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>559000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>216000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>314000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-209000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>129000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-103000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>244000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1186000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-167000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>167000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>723000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>531000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>196000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>457000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>692000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11">
+        <v>218000000.0</v>
+      </c>
+      <c r="C11">
         <v>129000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>269000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>382000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>195000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>207000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-186000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>140000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>264000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>289000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>359000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-251000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>123000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>382000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-164000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-148000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-69000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>170000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>259000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>609000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>636000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-88000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-50000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>115000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-58000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>221000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>332000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>162000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>232000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>218000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>184000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>68000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>352000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-2758000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>800000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>125000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>395000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>35000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>501000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>431000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>368000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>110000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>584000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>679000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>699000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-294000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-234000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>404000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>473000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-463000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>497000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-275000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-827000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-368000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-328000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>743000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>179000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>229000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>860000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>292000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>160000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>4000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>524000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>426000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>351000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>332000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-153000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-163000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-2000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-413000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-149000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>60000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>23000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>182000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>316000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>324000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>423000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>340000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>384000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>165000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>279000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>353000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-261000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>389000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>388000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>264000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>329000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>149000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>220000000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>262000000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>237000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>38000000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>102000000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-87000000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-159000000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-38000000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>91000000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1744000000.0</v>
       </c>
-      <c r="CV11">
-[...1 lines deleted...]
-      </c>
       <c r="CW11">
+        <v>0.0</v>
+      </c>
+      <c r="CX11">
         <v>-286000000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>286000000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>277000000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>129000000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>234000000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>316000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12">
+        <v>218000000.0</v>
+      </c>
+      <c r="C12">
         <v>539000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>533000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>531000000.0</v>
       </c>
-      <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>442000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>422000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>461000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>441000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>417000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>407000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>401000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>364000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>362000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>367000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>371000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>376000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>386000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>400000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>397000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>387000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>385000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>377000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>392000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>386000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>372000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>355000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>347000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>340000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1334000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>330000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>326000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>322000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1324000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>314000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>357000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>325000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1328000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>339000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>324000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>317000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1934000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>340000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>319000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1419000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>331000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>296000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>331000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>327000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1369000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1057000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>312000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>308000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>586000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1463000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>290000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>279000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>273000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>267000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>258000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>251000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>241000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>228000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>239000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>247000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>303000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>287000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>248000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>298000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>289000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>281000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>276000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>274000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>255000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>249000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>233000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>212000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>775000000.0</v>
       </c>
-      <c r="CF12">
-[...1 lines deleted...]
-      </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
+        <v>0.0</v>
+      </c>
+      <c r="CJ12">
         <v>492000000.0</v>
       </c>
-      <c r="CJ12">
-[...1 lines deleted...]
-      </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
-        <v>464000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CM12">
         <v>464000000.0</v>
       </c>
       <c r="CN12">
+        <v>464000000.0</v>
+      </c>
+      <c r="CO12">
         <v>459000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>455000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>452000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>481000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>468000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>449000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>448000000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>934000000.0</v>
       </c>
-      <c r="CV12">
-[...1 lines deleted...]
-      </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
+        <v>0.0</v>
+      </c>
+      <c r="CZ12">
         <v>1512000000.0</v>
       </c>
-      <c r="CZ12">
-[...1 lines deleted...]
-      </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>373000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>314000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>374000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>160000000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
@@ -24890,277 +25049,278 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
+        <v>-51000000.0</v>
+      </c>
+      <c r="C14">
         <v>-9000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-36000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-52000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-33000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-35000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-130000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-3000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>27000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-13000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-9000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="N14">
         <v>15000000.0</v>
       </c>
       <c r="O14">
+        <v>15000000.0</v>
+      </c>
+      <c r="P14">
         <v>2000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-6000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-7000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-13000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-34000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>35000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>636000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-24000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>203000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>30000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AG14">
         <v>3000000.0</v>
       </c>
       <c r="AH14">
+        <v>3000000.0</v>
+      </c>
+      <c r="AI14">
         <v>1000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>100000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>33000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>5000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>53000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>12000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>11000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AY14">
         <v>11000000.0</v>
       </c>
       <c r="AZ14">
+        <v>11000000.0</v>
+      </c>
+      <c r="BA14">
         <v>19000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>35000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>42000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>21000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>15000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>11000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>10000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>29000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>25000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>12000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>-27000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>27000000.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>10000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-17000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>17000000.0</v>
       </c>
-      <c r="BR14">
-[...1 lines deleted...]
-      </c>
       <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
         <v>-5000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>5000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>8000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>24000000.0</v>
       </c>
-      <c r="BW14">
-[...1 lines deleted...]
-      </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
@@ -25210,873 +25370,880 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15">
+        <v>909000000.0</v>
+      </c>
+      <c r="C15">
         <v>597000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>905000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1431000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>533000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>707000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-57000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>448000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1198000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1138000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1317000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-802000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>511000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1462000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-549000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-289000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-522000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-46000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1208000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1530000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2158000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2828000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>819000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1487000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2409000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-271000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1128000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1418000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>708000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>932000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>842000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1672000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>197000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1363000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3765000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2238000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>491000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1369000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>284000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1827000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>921000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1336000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>735000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1465000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1406000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2036000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-1459000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>512000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1090000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1238000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-482000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1027000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-514000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-720000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-144000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-584000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2224000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-939000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>686000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1594000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>789000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>561000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>177000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1244000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1077000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>697000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1865000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1082000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>163000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>14000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-1566000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-176000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>581000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>60000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>871000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>867000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>846000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1120000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1037000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1205000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>453000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>733000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>364000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1364000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>883000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>929000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>578000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>728000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>549000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>401000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>575000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>297000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000000.0</v>
       </c>
       <c r="CP15">
         <v>196000000.0</v>
       </c>
       <c r="CQ15">
+        <v>196000000.0</v>
+      </c>
+      <c r="CR15">
         <v>-193000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>302000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-68000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>153000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-558000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-195000000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>195000000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>437000000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>331000000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>67000000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>223000000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>376000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>895000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1416000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>527000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>697000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-56000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>443000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-807000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>511000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1462000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-558000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-284000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-571000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-31000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1198000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1530000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2127000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2828000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>819000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1487000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2409000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-271000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1128000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1418000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>708000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>932000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>842000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1672000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>197000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1363000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3765000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2238000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>491000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1369000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>284000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1827000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>921000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1336000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>735000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1465000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1406000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2036000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-1459000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>512000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1090000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1238000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-482000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1042000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-521000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-706000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>454000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-2217000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2217000000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>608000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1534000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>838000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>608000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>164000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1242000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1062000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>694000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1930000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1082000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>141000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>10000000.0</v>
       </c>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-584000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>584000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>58000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>860000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>871000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>875000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1081000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1020000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1139000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>463000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>735000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>393000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1378000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>921000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>930000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>644000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>742000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>540000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>487000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>596000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>322000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>178000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>212000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>-38000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>294000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>-157000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>157000000.0</v>
       </c>
-      <c r="CU16">
-[...1 lines deleted...]
-      </c>
       <c r="CV16">
+        <v>0.0</v>
+      </c>
+      <c r="CW16">
         <v>-202000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>202000000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>437000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>254000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>67000000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>223000000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>376000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17">
+        <v>1036000000.0</v>
+      </c>
+      <c r="C17">
         <v>606000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>941000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1483000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>566000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>742000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>73000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>451000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1171000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1151000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1326000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-791000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>496000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1465000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-549000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-289000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-522000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-46000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1242000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1547000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2183000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2778000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>988000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1497000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2447000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-280000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1123000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1393000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>714000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>908000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>835000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1654000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>182000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1341000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3874000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2221000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>483000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1347000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>293000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>1832000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>925000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>1369000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>740000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1467000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1459000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2046000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-1451000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>523000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1109000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>1245000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-467000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1053000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-488000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-665000000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>1553000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>851000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>619000000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -26162,123 +26329,126 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-422000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-461000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-441000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-417000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-407000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-401000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-364000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-362000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-367000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-371000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-376000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-386000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-400000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-397000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-387000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-385000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-377000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-392000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-386000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -26310,148 +26480,149 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-2000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>12000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-7000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-50000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>2000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>24000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>18000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>19000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>26000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>34000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>10000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>42000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>10000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>15000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>32000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>24000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>29000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>14000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>21000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>18000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>23000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-9000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>20000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>13000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>25000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>49000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
@@ -26474,87 +26645,86 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -26736,407 +26906,411 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
+        <v>1251000000.0</v>
+      </c>
+      <c r="C21">
         <v>735000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1210000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1782000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>740000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>920000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-149000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>553000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1415000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1390000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1662000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1058000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>621000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2244000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>23000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-437000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-153000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>264000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1388000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1806000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2773000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3414000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>900000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1447000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2332000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-338000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1344000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1725000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>876000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1140000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1053000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1838000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>250000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1693000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1116000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3021000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>608000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1742000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>317000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2315000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1341000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1732000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>843000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2049000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2129000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2748000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1750000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>284000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1507000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1718000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-567000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1526000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-769000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-1559000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-490000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-930000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2969000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-763000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>907000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2406000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1084000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>628000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>138000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1750000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1506000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1009000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>713000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>848000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-10000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-1622000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-196000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>628000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>63000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>996000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1120000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1143000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1427000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1150000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1473000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>583000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>967000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>720000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1118000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1316000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1318000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>852000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1071000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>689000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>706000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>838000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>559000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>216000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>314000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-209000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>817000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>588000000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>244000000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-21000000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-284000000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>284000000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>768000000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>883000000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>196000000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>457000000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>692000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -27318,374 +27492,380 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
-        <v>14791000000.0</v>
+        <v>14410000000.0</v>
       </c>
       <c r="C23">
+        <v>14813000000.0</v>
+      </c>
+      <c r="D23">
         <v>14461000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16168000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13064000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12617000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12794000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18980000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13520000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>22172000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>13580000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9500000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12897000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15198000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12335000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>20584000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11935000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12412000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>14938000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19792000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13144000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13528000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15129000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13978000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14447000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13802000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>17879000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13380000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14512000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13951000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17379000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14310000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14405000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12064000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15149000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13292000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12833000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11928000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12733000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14646000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>13098000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>12597000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>13413000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>11550000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11583000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>12804000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>17475000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>12096000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11639000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11136000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10821000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9784000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10810000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>11730000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>46402000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>14074000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>13167000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>10386000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>10788000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>12525000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>11160000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>9542000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7968000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8167000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>9481000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>8238000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>7946000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7695000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6889000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>8522000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>8588000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>7226000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>7075000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>7501000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>7812000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>7273000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>7282000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>7348000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>7515000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>6888000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>6730000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>6883000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>7087000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>6673000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>7019000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>6395000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>6536000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>6261000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>6193000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>6045000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>6254000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>6134000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>7088000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>6471000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>6794000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>5780000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>5976000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>6470000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>21000000.0</v>
       </c>
-      <c r="CV23">
-[...1 lines deleted...]
-      </c>
       <c r="CW23">
         <v>0.0</v>
       </c>
       <c r="CX23">
         <v>0.0</v>
       </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
       <c r="DB23">
         <v>0.0</v>
       </c>
+      <c r="DC23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27748,391 +27928,393 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
+        <v>-110000000.0</v>
+      </c>
+      <c r="C25">
         <v>143000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-49000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-144000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>482000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-161000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>53000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-41000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-26000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>397000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-71000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-45000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>41000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>62000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-126000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>170000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>18000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>117000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>42000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>30000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>65000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>54000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>329000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>108000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>441000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-109000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>20000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>116000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-3000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>70000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-22000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-49000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>164000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>157000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-50000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-84000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-22000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>257000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>167000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-13000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>174000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-218000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>170000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>177000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>275000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>138000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>41000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>73000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>177000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>52000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>109000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>72000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>27000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>98000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>105000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>88000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>35000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>186000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-19000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-48000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-17000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-8000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-31000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>17000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-34000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>50000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>142000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>329000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>149000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>87000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>91000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>113000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>62000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>35000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>62000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>78000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>136000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>52000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>84000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>54000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>155000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>157000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>135000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>110000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>136000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>207000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>136000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>244000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>205000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>111000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>173000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>114000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>177000000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>196000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>72000000.0</v>
       </c>
-      <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -28314,615 +28496,626 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27">
+        <v>430000000.0</v>
+      </c>
+      <c r="C27">
         <v>227000000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>195000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>1259000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>824000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>788000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>381000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>532000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>249000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>199000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>225000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>304000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>260000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>134000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>55000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>947000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>239000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>314000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>208000000.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>5000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1000000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>5000000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
-        <v>3238000000.0</v>
+        <v>3337000000.0</v>
       </c>
       <c r="C28">
-        <v>9536000000.0</v>
+        <v>3469000000.0</v>
       </c>
       <c r="D28">
+        <v>3476000000.0</v>
+      </c>
+      <c r="E28">
         <v>3277000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3176000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3083000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3310000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3311000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3127000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3594000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3538000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3066000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3143000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3245000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3378000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3063000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3061000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3083000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3651000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3386000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3230000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3315000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3719000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3323000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3347000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3524000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3828000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3294000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3138000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3156000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3220000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2960000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2846000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2923000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3102000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2921000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2983000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2909000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2958000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2983000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3026000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2812000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2894000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2773000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2483000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2762000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3518000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2789000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2802000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2698000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2943000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2658000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2727000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2683000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2830000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2742000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2652000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2760000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2677000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2665000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2689000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2384000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>703000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1949000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1853000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1817000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2397000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1887000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1627000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3013000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2878000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1992000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2160000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2279000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2368000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2145000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2219000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2153000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2324000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1725000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2029000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2153000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2155000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1955000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1928000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1796000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1990000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1763000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1783000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1652000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1790000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1748000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2158000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1942000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1969000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2099000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2135000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2146000000.0</v>
       </c>
-      <c r="CU28">
-[...1 lines deleted...]
-      </c>
       <c r="CV28">
         <v>0.0</v>
       </c>
       <c r="CW28">
         <v>0.0</v>
       </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
         <v>0.0</v>
       </c>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
+        <v>218000000.0</v>
+      </c>
+      <c r="C29">
         <v>129000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>269000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>382000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>195000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>207000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-186000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>140000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>264000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>289000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>359000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-251000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>123000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>382000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-164000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-148000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-69000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>170000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>259000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>609000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>636000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-88000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-50000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>115000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-58000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>221000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>332000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>162000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>232000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -28954,1008 +29147,1018 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
-        <v>5258000000.0</v>
+        <v>3767000000.0</v>
       </c>
       <c r="C30">
+        <v>3721000000.0</v>
+      </c>
+      <c r="D30">
         <v>3717000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3755000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3513000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3295000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3475000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3543000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3355000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3937000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4323000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3153000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3466000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4504000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6554000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3058000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2881000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3211000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5448000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3945000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4063000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3909000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4336000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3877000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3878000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3447000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4421000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3961000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3575000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3733000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3242000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3406000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3386000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3251000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3587000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3421000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3474000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3524000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3550000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3552000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3624000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3078000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3521000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3140000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2920000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3543000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4178000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3534000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3513000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3298000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10821000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3240000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3172000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3243000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4717000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3259000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3256000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3202000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3843000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4854000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3934000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3286000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2782000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2455000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3363000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2760000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2853000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2453000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1904000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3012000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4057000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2776000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2319000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2829000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>17939000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3730000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2824000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2820000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-10184000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-2709000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2512000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2781000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2155000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>6031000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1928000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1796000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1990000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1763000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1783000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1652000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1547000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-1474000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-746000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1940000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-1783000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2567000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2584000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-1057000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-21000000.0</v>
       </c>
-      <c r="CV30">
-[...1 lines deleted...]
-      </c>
       <c r="CW30">
         <v>0.0</v>
       </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
       <c r="DB30">
         <v>0.0</v>
       </c>
+      <c r="DC30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B31">
+        <v>-73000000.0</v>
+      </c>
+      <c r="C31">
         <v>-584000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>83000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>21000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>29000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>36000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>38000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>20000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>50000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>23000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>16000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-397000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-736000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1083000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-358000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-379000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>24000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>18000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>19000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>26000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>34000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>10000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>42000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-10270000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-14060000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-10056000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-11351000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-10766000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-14434000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-11329000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11542000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-9118000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-13527000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-10351000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-9836000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-8997000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-11242000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-11645000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-10059000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-9780000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-11819000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-8902000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8960000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-10022000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-18368000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-9876000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-9053000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-8200000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-365000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-5704000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1239000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2135000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1467000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-885000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>763000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>200000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2796000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>853000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>233000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>85000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3068000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>516000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>424000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>343000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>694000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-184000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-167000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>3000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-1653000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-25000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>42000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>979000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>249000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>268000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>347000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1085000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>411000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>190000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>305000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>782000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>1132000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>1360000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>1301000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>870000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>1059000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>680000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>706000000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>347000000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>541000000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-229000000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-439000000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-456000000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-688000000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-691000000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>244000000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>1207000000.0</v>
       </c>
-      <c r="CV31">
-[...1 lines deleted...]
-      </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B32">
-        <v>15526000000.0</v>
+        <v>15661000000.0</v>
       </c>
       <c r="C32">
+        <v>15546000000.0</v>
+      </c>
+      <c r="D32">
         <v>15676000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>17950000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>13804000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13537000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12645000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>19533000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>14935000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>23562000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>15242000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8442000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13518000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>15548000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>11911000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>20147000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>11424000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>12297000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>16326000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>21598000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>15917000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>16942000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>16029000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>15425000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>12115000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>13464000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>19223000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>15105000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>15388000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>15091000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>18432000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>16148000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>14655000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>13757000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>16265000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>16313000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>13441000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>13670000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>13050000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>16961000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>14439000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>14329000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>14256000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>13599000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>13712000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>15552000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>15725000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>12380000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>13146000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>12854000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>9889000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>11310000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>10041000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>10171000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>45912000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>13144000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>16136000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>9623000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>11695000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>14931000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>12244000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>10170000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>8106000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>9917000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>10987000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>9247000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>8659000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>8543000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>6879000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>8525000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>6966000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>7030000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>7703000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>7564000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>8808000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>8393000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>8425000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>8775000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>8665000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>8361000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>7313000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>7850000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>7807000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>7791000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>8335000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>7713000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>7388000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>7332000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>6882000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>6751000000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>7092000000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>6693000000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>7304000000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>6785000000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>6585000000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>6597000000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>6564000000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>6714000000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>6880000000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>6272000000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>7172000000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>6747000000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>6665000000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>6311000000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>6730000000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>6838000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -30032,51 +30235,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
         <v>18520000000.0</v>
       </c>
       <c r="C2">
         <v>19463000000.0</v>
       </c>
       <c r="D2">
         <v>17299000000.0</v>
       </c>
       <c r="E2">
         <v>12934000000.0</v>
       </c>
       <c r="F2">
         <v>13855000000.0</v>
       </c>
       <c r="G2">
         <v>16474000000.0</v>
       </c>
       <c r="H2">
         <v>15495000000.0</v>
       </c>
       <c r="I2">
         <v>14536000000.0</v>
       </c>
@@ -30113,51 +30316,51 @@
       <c r="T2">
         <v>8589000000.0</v>
       </c>
       <c r="U2">
         <v>7799000000.0</v>
       </c>
       <c r="V2">
         <v>8072000000.0</v>
       </c>
       <c r="W2">
         <v>7949000000.0</v>
       </c>
       <c r="X2">
         <v>9898000000.0</v>
       </c>
       <c r="Y2">
         <v>18536000000.0</v>
       </c>
       <c r="Z2">
         <v>7676000000.0</v>
       </c>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>736000000</v>
       </c>
       <c r="G3">
         <v>88000000</v>
       </c>
       <c r="H3">
         <v>3804000000</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -30196,51 +30399,51 @@
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>1158000000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>2453000000.0</v>
       </c>
       <c r="F4">
         <v>1150000000.0</v>
       </c>
       <c r="G4">
         <v>-19355000000.0</v>
       </c>
       <c r="H4">
         <v>979000000.0</v>
       </c>
       <c r="I4">
         <v>959000000.0</v>
       </c>
       <c r="J4">
         <v>363000000.0</v>
       </c>
       <c r="K4">
         <v>-3485000000.0</v>
       </c>
@@ -30251,51 +30454,51 @@
         <v>3479000000.0</v>
       </c>
       <c r="N4">
         <v>-6661000000.0</v>
       </c>
       <c r="O4">
         <v>3849000000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>-249000000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2664000000.0</v>
       </c>
       <c r="F5">
         <v>-2922000000.0</v>
       </c>
       <c r="G5">
         <v>6223000000.0</v>
       </c>
       <c r="H5">
         <v>3815000000.0</v>
       </c>
       <c r="I5">
         <v>2862000000.0</v>
       </c>
       <c r="J5">
         <v>-3304000000.0</v>
       </c>
       <c r="K5">
         <v>-2668000000.0</v>
       </c>
@@ -30306,51 +30509,51 @@
         <v>3205000000.0</v>
       </c>
       <c r="N5">
         <v>-6726000000.0</v>
       </c>
       <c r="O5">
         <v>-3893000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>-2417000000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
         <v>1229000000.0</v>
       </c>
       <c r="C6">
         <v>-943000000.0</v>
       </c>
       <c r="D6">
         <v>2164000000.0</v>
       </c>
       <c r="E6">
         <v>4365000000.0</v>
       </c>
       <c r="F6">
         <v>-921000000.0</v>
       </c>
       <c r="G6">
         <v>-2619000000.0</v>
       </c>
       <c r="H6">
         <v>979000000.0</v>
       </c>
       <c r="I6">
         <v>959000000.0</v>
       </c>
@@ -30387,51 +30590,51 @@
       <c r="T6">
         <v>2471000000.0</v>
       </c>
       <c r="U6">
         <v>790000000.0</v>
       </c>
       <c r="V6">
         <v>-273000000.0</v>
       </c>
       <c r="W6">
         <v>123000000.0</v>
       </c>
       <c r="X6">
         <v>-1949000000.0</v>
       </c>
       <c r="Y6">
         <v>-8638000000.0</v>
       </c>
       <c r="Z6">
         <v>10860000000.0</v>
       </c>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7">
         <v>-4588000000.0</v>
       </c>
       <c r="C7">
         <v>-412000000.0</v>
       </c>
       <c r="D7">
         <v>-958000000.0</v>
       </c>
       <c r="E7">
         <v>1312000000.0</v>
       </c>
       <c r="F7">
         <v>3299000000.0</v>
       </c>
       <c r="G7">
         <v>3027000000.0</v>
       </c>
       <c r="H7">
         <v>13175000000.0</v>
       </c>
       <c r="I7">
         <v>17581000000.0</v>
       </c>
@@ -30468,82 +30671,82 @@
       <c r="T7">
         <v>296000000.0</v>
       </c>
       <c r="U7">
         <v>-820000000.0</v>
       </c>
       <c r="V7">
         <v>-465000000.0</v>
       </c>
       <c r="W7">
         <v>3598000000.0</v>
       </c>
       <c r="X7">
         <v>-4253000000.0</v>
       </c>
       <c r="Y7">
         <v>6822000000.0</v>
       </c>
       <c r="Z7">
         <v>-1541000000.0</v>
       </c>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
@@ -30560,51 +30763,51 @@
       </c>
       <c r="S9"/>
       <c r="T9">
         <v>-1649000000.0</v>
       </c>
       <c r="U9">
         <v>-1245000000.0</v>
       </c>
       <c r="V9">
         <v>-931000000.0</v>
       </c>
       <c r="W9">
         <v>1781000000.0</v>
       </c>
       <c r="X9">
         <v>-560000000.0</v>
       </c>
       <c r="Y9">
         <v>1596000000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
@@ -30621,51 +30824,51 @@
       </c>
       <c r="S10"/>
       <c r="T10">
         <v>-1019000000.0</v>
       </c>
       <c r="U10">
         <v>-1145000000.0</v>
       </c>
       <c r="V10">
         <v>635000000.0</v>
       </c>
       <c r="W10">
         <v>1561000000.0</v>
       </c>
       <c r="X10">
         <v>300000000.0</v>
       </c>
       <c r="Y10">
         <v>264191000000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4888000000.0</v>
       </c>
       <c r="F11">
         <v>7700000000.0</v>
       </c>
       <c r="G11">
         <v>-10393000000.0</v>
       </c>
       <c r="H11">
         <v>10653000000.0</v>
       </c>
       <c r="I11">
         <v>16530000000.0</v>
       </c>
       <c r="J11">
         <v>9321000000.0</v>
       </c>
       <c r="K11">
         <v>11202000000.0</v>
       </c>
@@ -30676,51 +30879,51 @@
         <v>11451000000.0</v>
       </c>
       <c r="N11">
         <v>7036000000.0</v>
       </c>
       <c r="O11">
         <v>18311000000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>3342000000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>4272000000.0</v>
       </c>
       <c r="F12">
         <v>-2964000000.0</v>
       </c>
       <c r="G12">
         <v>-3887000000.0</v>
       </c>
       <c r="H12">
         <v>459000000.0</v>
       </c>
       <c r="I12">
         <v>-1977000000.0</v>
       </c>
       <c r="J12">
         <v>-768000000.0</v>
       </c>
       <c r="K12">
         <v>1507000000.0</v>
       </c>
@@ -30743,100 +30946,100 @@
       <c r="R12">
         <v>1101000000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12">
         <v>105000000.0</v>
       </c>
       <c r="U12">
         <v>593000000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12">
         <v>470000000.0</v>
       </c>
       <c r="X12">
         <v>263000000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12">
         <v>199000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2997000000.0</v>
       </c>
       <c r="F13">
         <v>3361000000.0</v>
       </c>
       <c r="G13">
         <v>3451000000.0</v>
       </c>
       <c r="H13">
         <v>13514000000.0</v>
       </c>
       <c r="I13">
         <v>17532000000.0</v>
       </c>
       <c r="J13">
         <v>6305000000.0</v>
       </c>
       <c r="K13">
         <v>9844000000.0</v>
       </c>
       <c r="L13">
         <v>8805000000.0</v>
       </c>
       <c r="M13">
         <v>16853000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14">
         <v>128000000.0</v>
       </c>
       <c r="C14">
         <v>383000000.0</v>
       </c>
       <c r="D14">
         <v>-70000000.0</v>
       </c>
       <c r="E14">
         <v>124000000.0</v>
       </c>
       <c r="F14">
         <v>204000000.0</v>
       </c>
       <c r="G14">
         <v>457000000.0</v>
       </c>
       <c r="H14">
         <v>460000000.0</v>
       </c>
       <c r="I14">
         <v>161000000.0</v>
       </c>
@@ -30873,51 +31076,51 @@
       <c r="T14">
         <v>272000000.0</v>
       </c>
       <c r="U14">
         <v>350000000.0</v>
       </c>
       <c r="V14">
         <v>501000000.0</v>
       </c>
       <c r="W14">
         <v>589000000.0</v>
       </c>
       <c r="X14">
         <v>733000000.0</v>
       </c>
       <c r="Y14">
         <v>559000000.0</v>
       </c>
       <c r="Z14">
         <v>446000000.0</v>
       </c>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
         <v>1926000000.0</v>
       </c>
       <c r="C15">
         <v>1891000000.0</v>
       </c>
       <c r="D15">
         <v>1846000000.0</v>
       </c>
       <c r="E15">
         <v>1817000000.0</v>
       </c>
       <c r="F15">
         <v>1814000000.0</v>
       </c>
       <c r="G15">
         <v>1766000000.0</v>
       </c>
       <c r="H15">
         <v>1641000000.0</v>
       </c>
       <c r="I15">
         <v>1521000000.0</v>
       </c>
@@ -30952,51 +31155,51 @@
         <v>317000000.0</v>
       </c>
       <c r="T15">
         <v>533000000.0</v>
       </c>
       <c r="U15">
         <v>440000000.0</v>
       </c>
       <c r="V15">
         <v>394000000.0</v>
       </c>
       <c r="W15">
         <v>341000000.0</v>
       </c>
       <c r="X15">
         <v>275000000.0</v>
       </c>
       <c r="Y15">
         <v>192000000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16">
         <v>19749000000.0</v>
       </c>
       <c r="C16">
         <v>18520000000.0</v>
       </c>
       <c r="D16">
         <v>19463000000.0</v>
       </c>
       <c r="E16">
         <v>17299000000.0</v>
       </c>
       <c r="F16">
         <v>12934000000.0</v>
       </c>
       <c r="G16">
         <v>13855000000.0</v>
       </c>
       <c r="H16">
         <v>16474000000.0</v>
       </c>
       <c r="I16">
         <v>15495000000.0</v>
       </c>
@@ -31035,51 +31238,51 @@
       </c>
       <c r="U16">
         <v>8589000000.0</v>
       </c>
       <c r="V16">
         <v>7799000000.0</v>
       </c>
       <c r="W16">
         <v>8072000000.0</v>
       </c>
       <c r="X16">
         <v>7949000000.0</v>
       </c>
       <c r="Y16">
         <v>9898000000.0</v>
       </c>
       <c r="Z16">
         <v>18536000000.0</v>
       </c>
       <c r="AA16">
         <v>7676000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-309000000.0</v>
       </c>
       <c r="G17">
         <v>340000000.0</v>
       </c>
       <c r="H17">
         <v>16000000.0</v>
       </c>
       <c r="I17">
         <v>142000000.0</v>
       </c>
       <c r="J17">
         <v>110000000.0</v>
       </c>
       <c r="K17">
         <v>50000000.0</v>
       </c>
       <c r="L17">
         <v>69000000.0</v>
@@ -31088,51 +31291,51 @@
         <v>-458000000.0</v>
       </c>
       <c r="N17">
         <v>-1014000000.0</v>
       </c>
       <c r="O17">
         <v>-335000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>118000000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
         <v>6271000000.0</v>
       </c>
       <c r="C18">
         <v>8502000000.0</v>
       </c>
       <c r="D18">
         <v>6510000000.0</v>
       </c>
       <c r="E18">
         <v>5158000000.0</v>
       </c>
       <c r="F18">
         <v>10548000000.0</v>
       </c>
       <c r="G18">
         <v>8280000000.0</v>
       </c>
       <c r="H18">
         <v>15821000000.0</v>
       </c>
       <c r="I18">
         <v>21664000000.0</v>
       </c>
@@ -31169,51 +31372,51 @@
       <c r="T18">
         <v>5966000000.0</v>
       </c>
       <c r="U18">
         <v>4375000000.0</v>
       </c>
       <c r="V18">
         <v>4042000000.0</v>
       </c>
       <c r="W18">
         <v>8277000000.0</v>
       </c>
       <c r="X18">
         <v>-596000000.0</v>
       </c>
       <c r="Y18">
         <v>9981000000.0</v>
       </c>
       <c r="Z18">
         <v>76000000.0</v>
       </c>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19">
         <v>-24111000000.0</v>
       </c>
       <c r="C19">
         <v>-28585000000.0</v>
       </c>
       <c r="D19">
         <v>-12122000000.0</v>
       </c>
       <c r="E19">
         <v>-7573000000.0</v>
       </c>
       <c r="F19">
         <v>-2347000000.0</v>
       </c>
       <c r="G19">
         <v>-15726000000.0</v>
       </c>
       <c r="H19">
         <v>-17259000000.0</v>
       </c>
       <c r="I19">
         <v>-21508000000.0</v>
       </c>
@@ -31230,82 +31433,82 @@
         <v>-30395000000.0</v>
       </c>
       <c r="N19">
         <v>-34182000000.0</v>
       </c>
       <c r="O19">
         <v>-30710000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-49068000000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
         <v>1223000000.0</v>
       </c>
       <c r="C21">
         <v>845000000.0</v>
       </c>
       <c r="D21">
         <v>-232000000.0</v>
       </c>
       <c r="E21">
         <v>1308000000.0</v>
       </c>
       <c r="F21">
         <v>-1143000000.0</v>
       </c>
       <c r="G21">
         <v>249000000.0</v>
       </c>
       <c r="H21">
         <v>1383000000.0</v>
       </c>
       <c r="I21">
         <v>199000000.0</v>
       </c>
@@ -31322,51 +31525,51 @@
         <v>544000000.0</v>
       </c>
       <c r="N21">
         <v>-1030000000.0</v>
       </c>
       <c r="O21">
         <v>688000000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>1507000000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22">
         <v>3576000000.0</v>
       </c>
       <c r="C22">
         <v>2846000000.0</v>
       </c>
       <c r="D22">
         <v>2508000000.0</v>
       </c>
       <c r="E22">
         <v>-1462000000.0</v>
       </c>
       <c r="F22">
         <v>7794000000.0</v>
       </c>
       <c r="G22">
         <v>-146000000.0</v>
       </c>
       <c r="H22">
         <v>4238000000.0</v>
       </c>
       <c r="I22">
         <v>4088000000.0</v>
       </c>
@@ -31405,51 +31608,51 @@
       </c>
       <c r="U22">
         <v>3428000000.0</v>
       </c>
       <c r="V22">
         <v>3540000000.0</v>
       </c>
       <c r="W22">
         <v>2256000000.0</v>
       </c>
       <c r="X22">
         <v>1264000000.0</v>
       </c>
       <c r="Y22">
         <v>194000000.0</v>
       </c>
       <c r="Z22">
         <v>-154000000.0</v>
       </c>
       <c r="AA22">
         <v>398000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
         <v>20486000000.0</v>
       </c>
       <c r="C23">
         <v>21440000000.0</v>
       </c>
       <c r="D23">
         <v>10985000000.0</v>
       </c>
       <c r="E23">
         <v>9422000000.0</v>
       </c>
       <c r="F23">
         <v>2204000000.0</v>
       </c>
       <c r="G23">
         <v>6267000000.0</v>
       </c>
       <c r="H23">
         <v>642000000.0</v>
       </c>
       <c r="I23">
         <v>2479000000.0</v>
       </c>
@@ -31486,51 +31689,51 @@
       <c r="T23">
         <v>961000000.0</v>
       </c>
       <c r="U23">
         <v>2183000000.0</v>
       </c>
       <c r="V23">
         <v>-375000000.0</v>
       </c>
       <c r="W23">
         <v>-139000000.0</v>
       </c>
       <c r="X23">
         <v>191000000.0</v>
       </c>
       <c r="Y23">
         <v>-5811000000.0</v>
       </c>
       <c r="Z23">
         <v>-2243000000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24">
         <v>-207000000.0</v>
       </c>
       <c r="C24">
         <v>-3347000000.0</v>
       </c>
       <c r="D24">
         <v>-2788000000.0</v>
       </c>
       <c r="E24">
         <v>-65000000.0</v>
       </c>
       <c r="F24">
         <v>-2995000000.0</v>
       </c>
       <c r="G24">
         <v>-484000000.0</v>
       </c>
       <c r="H24">
         <v>231000000.0</v>
       </c>
       <c r="I24">
         <v>-3703000000.0</v>
       </c>
@@ -31567,51 +31770,51 @@
       <c r="T24">
         <v>-104000000.0</v>
       </c>
       <c r="U24">
         <v>1247000000.0</v>
       </c>
       <c r="V24">
         <v>-121037000000.0</v>
       </c>
       <c r="W24">
         <v>-1158000000.0</v>
       </c>
       <c r="X24">
         <v>-229000000.0</v>
       </c>
       <c r="Y24">
         <v>-80515000000.0</v>
       </c>
       <c r="Z24">
         <v>-94591000000.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
         <v>7155000000.0</v>
       </c>
       <c r="C25">
         <v>5685000000.0</v>
       </c>
       <c r="D25">
         <v>5287000000.0</v>
       </c>
       <c r="E25">
         <v>5184000000.0</v>
       </c>
       <c r="F25">
         <v>-1485000000.0</v>
       </c>
       <c r="G25">
         <v>5030000000.0</v>
       </c>
       <c r="H25">
         <v>1752000000.0</v>
       </c>
       <c r="I25">
         <v>-166000000.0</v>
       </c>
@@ -31648,51 +31851,51 @@
       <c r="T25">
         <v>1694000000.0</v>
       </c>
       <c r="U25">
         <v>1417000000.0</v>
       </c>
       <c r="V25">
         <v>466000000.0</v>
       </c>
       <c r="W25">
         <v>676000000.0</v>
       </c>
       <c r="X25">
         <v>1660000000.0</v>
       </c>
       <c r="Y25">
         <v>2406000000.0</v>
       </c>
       <c r="Z25">
         <v>1325000000.0</v>
       </c>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26">
         <v>-1000000000.0</v>
       </c>
       <c r="C26">
         <v>-1000000000.0</v>
       </c>
       <c r="D26">
         <v>-1012000000.0</v>
       </c>
       <c r="E26">
         <v>-1488000000.0</v>
       </c>
       <c r="F26">
         <v>-2500000000.0</v>
       </c>
       <c r="G26">
         <v>-500000000.0</v>
       </c>
       <c r="H26">
         <v>-2500000000.0</v>
       </c>
       <c r="I26">
         <v>-1500000000.0</v>
       </c>
@@ -31727,51 +31930,51 @@
         <v>-2161000000.0</v>
       </c>
       <c r="T26">
         <v>-3000000000.0</v>
       </c>
       <c r="U26">
         <v>-2512000000.0</v>
       </c>
       <c r="V26">
         <v>-2095000000.0</v>
       </c>
       <c r="W26">
         <v>-1493000000.0</v>
       </c>
       <c r="X26">
         <v>-1007000000.0</v>
       </c>
       <c r="Y26">
         <v>-782000000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>257000000.0</v>
       </c>
       <c r="E27">
         <v>220000000.0</v>
       </c>
       <c r="F27">
         <v>284000000.0</v>
       </c>
       <c r="G27">
         <v>242000000.0</v>
       </c>
       <c r="H27">
         <v>231000000.0</v>
       </c>
       <c r="I27">
         <v>155000000.0</v>
       </c>
       <c r="J27">
         <v>263000000.0</v>
       </c>
       <c r="K27">
@@ -31782,51 +31985,51 @@
       </c>
       <c r="M27">
         <v>166000000.0</v>
       </c>
       <c r="N27">
         <v>217000000.0</v>
       </c>
       <c r="O27">
         <v>155000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
         <v>20773000000.0</v>
       </c>
       <c r="C28">
         <v>19394000000.0</v>
       </c>
       <c r="D28">
         <v>7739000000.0</v>
       </c>
       <c r="E28">
         <v>4933000000.0</v>
       </c>
       <c r="F28">
         <v>-3011000000.0</v>
       </c>
       <c r="G28">
         <v>4883000000.0</v>
       </c>
       <c r="H28">
         <v>-1634000000.0</v>
       </c>
       <c r="I28">
         <v>781000000.0</v>
       </c>
@@ -31863,51 +32066,51 @@
       <c r="T28">
         <v>1539000000.0</v>
       </c>
       <c r="U28">
         <v>6522000000.0</v>
       </c>
       <c r="V28">
         <v>7138000000.0</v>
       </c>
       <c r="W28">
         <v>506000000.0</v>
       </c>
       <c r="X28">
         <v>3066000000.0</v>
       </c>
       <c r="Y28">
         <v>-4567000000.0</v>
       </c>
       <c r="Z28">
         <v>-1680000000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
         <v>6271000000.0</v>
       </c>
       <c r="C29">
         <v>8502000000.0</v>
       </c>
       <c r="D29">
         <v>6510000000.0</v>
       </c>
       <c r="E29">
         <v>5158000000.0</v>
       </c>
       <c r="F29">
         <v>9812000000.0</v>
       </c>
       <c r="G29">
         <v>8368000000.0</v>
       </c>
       <c r="H29">
         <v>19625000000.0</v>
       </c>
       <c r="I29">
         <v>21664000000.0</v>
       </c>
@@ -31946,51 +32149,51 @@
       </c>
       <c r="U29">
         <v>4375000000.0</v>
       </c>
       <c r="V29">
         <v>4042000000.0</v>
       </c>
       <c r="W29">
         <v>7119000000.0</v>
       </c>
       <c r="X29">
         <v>-596000000.0</v>
       </c>
       <c r="Y29">
         <v>9981000000.0</v>
       </c>
       <c r="Z29">
         <v>76000000.0</v>
       </c>
       <c r="AA29">
         <v>8150000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
         <v>-25892000000.0</v>
       </c>
       <c r="C30">
         <v>-28585000000.0</v>
       </c>
       <c r="D30">
         <v>-12122000000.0</v>
       </c>
       <c r="E30">
         <v>-7638000000.0</v>
       </c>
       <c r="F30">
         <v>-5342000000.0</v>
       </c>
       <c r="G30">
         <v>-16210000000.0</v>
       </c>
       <c r="H30">
         <v>-17028000000.0</v>
       </c>
       <c r="I30">
         <v>-21628000000.0</v>
       </c>
@@ -32046,742 +32249,748 @@
         <v>12464000000.0</v>
       </c>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
-      <c r="CV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CW1" t="s">
-        <v>193</v>
+        <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>194</v>
       </c>
       <c r="CY1" t="s">
+        <v>195</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="DA1" t="s">
         <v>196</v>
       </c>
       <c r="DB1" t="s">
         <v>197</v>
       </c>
+      <c r="DC1" t="s">
+        <v>198</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
+        <v>15993000000.0</v>
+      </c>
+      <c r="C2">
         <v>19749000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17524000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16701000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16104000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18520000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20228000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17131000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18756000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19463000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16929000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14694000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17473000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17299000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20152000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14414000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14136000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12934000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15653000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15195000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16151000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13855000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20804000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21297000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31797000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16474000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18433000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15570000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>14845000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>15495000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12604000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>15060000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15757000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>14536000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14541000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>16605000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13308000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>14127000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>24728000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>24142000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22492000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17612000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>20207000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17038000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>19119000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14918000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17222000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12160000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12472000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11439000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12650000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>13045000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14477000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>18100000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13906000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14242000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>14201000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>14251000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>15526000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>13909000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10995000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>12915000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>11973000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>11352000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9626000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13164000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>11971000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>13491000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>14336000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15028000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11361000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>9943000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>9760000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>11060000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>9905000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6471000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6808000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8589000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>9567000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>8411000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>8598000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7799000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8376000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8285000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>8497000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8072000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>6302000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5898000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>8058000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7949000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>8642000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>10090000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>10691000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>9898000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>12579000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11337000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>13360000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>18536000000.0</v>
       </c>
-      <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
         <v>422000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
@@ -32794,129 +33003,129 @@
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
+        <v>0</v>
+      </c>
+      <c r="AL3">
         <v>554000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
         <v>70000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
         <v>1281000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
         <v>590000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
         <v>256000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
@@ -32944,1123 +33153,1134 @@
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
+        <v>0</v>
+      </c>
+      <c r="CJ3">
         <v>783000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000</v>
       </c>
       <c r="CL3">
         <v>69000000</v>
       </c>
       <c r="CM3">
-        <v>0</v>
+        <v>69000000</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
         <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
       <c r="DB3">
         <v>0</v>
       </c>
+      <c r="DC3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-2631000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>169000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-3140000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>5867000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-1196000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>922000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-2147000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1957000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-956000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>2296000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-23685000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-493000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-10500000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>15323000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1959000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>2863000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>725000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-650000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>2891000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-2456000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-697000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1221000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-51000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-2064000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>3297000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-819000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-10601000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>586000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1650000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>4880000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-2595000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>3169000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-2081000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>4201000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-2304000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>5062000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-312000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>1033000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-1211000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-395000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-1432000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-3623000000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>1617000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>2914000000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-1920000000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-512000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2203000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2345000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1937000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-646000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1610000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>377000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>841000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2156000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6296000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2111000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4392000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5160000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>13664000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-651000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4051000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1709000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1294000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4003000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1648000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1403000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-896000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1145000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>41000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>150000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2350000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7726000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2144000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3808000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3394000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2301000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5639000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5792000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2258000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3666000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2049000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-450000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2060000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1685000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3171000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>43000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1913000000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>3274000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-507000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1181000000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
+        <v>-776000000.0</v>
+      </c>
+      <c r="C6">
         <v>-3756000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2225000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>823000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>597000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2416000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1708000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3097000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1625000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-707000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2534000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2235000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2779000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>174000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2853000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5738000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>278000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1202000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2719000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>458000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-956000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2296000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6949000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-493000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-10500000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15323000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1959000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2863000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>725000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-650000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2891000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2456000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-697000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1221000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-51000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2064000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3297000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-819000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-10601000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>586000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1650000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4880000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2595000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3169000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2081000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4201000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2304000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5062000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-312000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1033000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1211000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-395000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1432000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3623000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4194000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-336000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>41000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-50000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1275000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1617000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2914000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1920000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>942000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>621000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1726000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-3538000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1193000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1520000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-845000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-692000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>3667000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1418000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>183000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1300000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1155000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3434000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-337000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-1781000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-978000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1156000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-187000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>799000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-577000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>91000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-212000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>425000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1770000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>404000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-2160000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>109000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-693000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1448000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-601000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>793000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-2681000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1242000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-2023000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-5176000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>1208000000.0</v>
       </c>
-      <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7">
+        <v>-976000000.0</v>
+      </c>
+      <c r="C7">
         <v>-1008000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1042000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1541000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2429000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4742000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>387000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1770000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2161000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3132000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-949000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>708000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-527000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-190000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2613000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4038000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>683000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-796000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1509000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3835000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2447000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4492000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-7423000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2520000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2875000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>15845000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2016000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5922000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4165000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1072000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>10754000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1636000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>4200000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>991000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>59000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2928000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1288000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>396000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-4883000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2288000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>6761000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>6198000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>785000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>7968000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-3879000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>5101000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>9581000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>4620000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2502000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>492000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>1585000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-571000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1086000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-424000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>8307000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>4466000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>3809000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-172000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>29000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>5356000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1672000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1021000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>125000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>224000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>2416000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1007000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>660000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-1077000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-1353000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>1965000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>3639000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>2130000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>191000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-78000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>458000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-321000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>825000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-666000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>1188000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>285000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1690000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-603000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-544000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>247000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-198000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>30000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>1298000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>127000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>1166000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>1007000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-3785000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>490000000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-2084000000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1126000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>3468000000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>4304000000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>1064000000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-2014000000.0</v>
       </c>
-      <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -34123,88 +34343,87 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
@@ -34257,192 +34476,193 @@
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
-      <c r="BM9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9"/>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
-      <c r="BR9"/>
+      <c r="BR9">
+        <v>0.0</v>
+      </c>
       <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>-273000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>389000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-87000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-77000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-1556000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>36000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-52000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-186000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-113000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-139000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-807000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>102000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-394000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-462000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-177000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>212000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-57000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>2219000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-593000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>544000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-791000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-406000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>93000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>974000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>1622000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>249000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-1249000000.0</v>
       </c>
-      <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -34495,726 +34715,731 @@
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10"/>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
         <v>0.0</v>
       </c>
-      <c r="BR10"/>
+      <c r="BR10">
+        <v>0.0</v>
+      </c>
       <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>2191000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-3493000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>462000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>594000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1836000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>27000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>196000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-621000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>202000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-729000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1048000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-565000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-124000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>276000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-353000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-133000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2379000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-332000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>283432000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>292329000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>302180000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>268415000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>262485000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>261650000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>195763000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>271017000000.0</v>
       </c>
-      <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>297000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2245000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-78000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2243000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1402000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1321000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1415000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3401000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>640000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2244000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-17718000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2143000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2472000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2710000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3180000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2252000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2565000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2656000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7144000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3720000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3386000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2280000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1508000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3305000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2288000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2220000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2737000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3899000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2703000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1863000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2606000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1755000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2002000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2193000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5200000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2102000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2193000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1956000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2787000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2156000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1201000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>892000000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>1809000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1444000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1865000000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2979000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>938000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-217000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2295000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>514000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1147000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>316000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>182000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-432000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-261000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-2079000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-6051000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>79000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3752000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-1667000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>210000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-853000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>336000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>766000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-716000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-151000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-685000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-425000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>505000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1693000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-34000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>454000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2520000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-16000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-498000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-499000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1033000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-680000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>496000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-1139000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>378000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>918000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>582000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>793000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2258000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2874000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1389000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1763000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>527000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>879000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>335000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>272000000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>-1015000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>953000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>933000000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>1101000000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>322000000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>105000000.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>34000000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>593000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>698000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>461000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>631000000.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>404000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>142000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>63000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>470000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>303000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>226000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>323000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>263000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>96000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>67000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>18000000.0</v>
       </c>
-      <c r="CQ12"/>
       <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>63000000.0</v>
       </c>
-      <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>199000000.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>794000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="N13">
         <v>26000000.0</v>
       </c>
       <c r="O13">
+        <v>26000000.0</v>
+      </c>
+      <c r="P13">
         <v>-2365000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4104000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1971000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-713000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2077000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3550000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2808000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5074000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-7330000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2193000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2986000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>15960000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2110000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5785000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4699000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>920000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>10578000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1667000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>4717000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>570000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>6305000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2139000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1041000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1824000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>9844000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1662000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>3971000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>4335000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>8805000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>16853000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -35229,1684 +35454,1701 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14">
+        <v>-110000000.0</v>
+      </c>
+      <c r="C14">
         <v>143000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-49000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>177000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>482000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-161000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-41000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-26000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>397000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-71000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-45000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>41000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>62000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-126000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>170000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>18000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>117000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>42000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>15000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>30000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>9000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>65000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>54000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>329000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>108000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>441000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-109000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>20000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>116000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-3000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>70000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-22000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-49000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>164000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>157000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-50000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-84000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-22000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>257000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>167000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-13000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>174000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-218000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>170000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>177000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>275000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>138000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>41000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>73000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>177000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>52000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>109000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>72000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>27000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>98000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>105000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>88000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>35000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>186000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>-19000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>-48000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>-17000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>-8000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>-31000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>17000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-34000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>50000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>142000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>329000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>149000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>87000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>91000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>113000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>62000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>35000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>62000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>78000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>136000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>52000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>84000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>54000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>155000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>157000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>135000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>110000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>136000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>207000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>136000000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>244000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>205000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>111000000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>173000000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>114000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>177000000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>196000000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>72000000.0</v>
       </c>
-      <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
+        <v>490000000.0</v>
+      </c>
+      <c r="C15">
         <v>502000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>475000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>479000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>481000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>491000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>467000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>469000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>472000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>483000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>455000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>458000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>460000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>473000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>446000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>450000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>455000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>466000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>440000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>448000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>455000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>471000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>441000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>439000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>438000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>448000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>404000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>410000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>407000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>420000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>374000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>378000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>381000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>388000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>320000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>323000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>324000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>329000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>361000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>308000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>313000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>318000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>316000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>264000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>269000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>268000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>272000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>250000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>253000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>252000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>248000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>192000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>196000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>211000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>715000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>6000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>44000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>653000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>8000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>41000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>533000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>6000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>34000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>308000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>31000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>231000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>75000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>450000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>8000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>72000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>387000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>7000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>44000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>350000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>6000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>37000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>296000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>6000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>38000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>232000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>4000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>38000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>192000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2556000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2537000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2369000000.0</v>
       </c>
-      <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16">
+        <v>15217000000.0</v>
+      </c>
+      <c r="C16">
         <v>15993000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19749000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>17524000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16701000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16104000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18520000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20228000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>17131000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>18756000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19463000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>16929000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14694000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17473000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17299000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>20152000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>14414000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14136000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12934000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15653000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15195000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16151000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13855000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>20804000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>21297000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>31797000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>16474000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>18433000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>15570000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>14845000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>15495000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>12604000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>15060000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>15757000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>14490000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>14541000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>16605000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>13308000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>14127000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>24728000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>24142000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>22492000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>17612000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>20207000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>17038000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>19119000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>14918000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17222000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>12160000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>12472000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11439000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>12650000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>13045000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>14477000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>18100000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>13906000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>14242000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>14201000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>14251000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>15526000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>13909000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>10995000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>12915000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>11973000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>11352000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>9626000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>13164000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>11971000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>13491000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>14336000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>15028000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11361000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>9943000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>9760000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>11060000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>9905000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6471000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>6808000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>8589000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>9567000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>8411000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>8598000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7799000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>8376000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>8285000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>8497000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>8072000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>6302000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5898000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>8058000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>7949000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>8642000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>10090000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>10691000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>9898000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>12579000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>11337000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>13360000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1208000000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-57000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-35000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-4000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-213000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>218000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>116000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>28000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-22000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="AC17">
         <v>29000000.0</v>
       </c>
       <c r="AD17">
+        <v>29000000.0</v>
+      </c>
+      <c r="AE17">
         <v>-2000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>210000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>3000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-375000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>304000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-35000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>35000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-6000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>116000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-310000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>149000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>56000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>155000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>13000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>16000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-71000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>111000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-378000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-154000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>48000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>26000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-205000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>44000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-346000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-507000000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>102000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>127000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-48000000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
+        <v>2346000000.0</v>
+      </c>
+      <c r="C18">
         <v>1008000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3319000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4296000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1162000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2506000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2322000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1105000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-146000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5221000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1103000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2840000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1224000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1343000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-622000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4278000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1079000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3333000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5417000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4359000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3297000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4513000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-598000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1287000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>14766000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3985000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>7316000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5239000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3085000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>11396000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3593000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4374000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2301000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4684000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>4058000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2503000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1646000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-2260000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>3549000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>7195000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>6364000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2065000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>8355000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-2053000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>5528000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>7974000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>5867000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3576000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>698000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>2962000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3097000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2199000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-403000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>9160000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>5713000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>5269000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>767000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>1556000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>5647000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>2943000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1975000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1938000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>2053000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2602000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-51000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>1137000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>944000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1223000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>2536000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>4523000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>2710000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>2251000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1354000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>1865000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>1321000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>2089000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>691000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>2354000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>2082000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-506000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>445000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>96000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>2011000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>900000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>1035000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>1449000000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-1747000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>5019000000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>1615000000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-3031000000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1700000000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>301000000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>434000000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>3230000000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>687000000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>3421000000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>2643000000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>1208000000.0</v>
       </c>
-      <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19">
+        <v>-5864000000.0</v>
+      </c>
+      <c r="C19">
         <v>-9972000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-5240000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9242000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5828000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5465000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7301000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5700000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5340000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10244000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3098000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2881000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2756000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3230000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3289000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-920000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4181000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>817000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4652000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1553000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3641000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>6791000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2614000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1308000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6731000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5073000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4582000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-4661000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2885000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-5131000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-8402000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-6661000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-3996000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-2449000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-3666000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-5213000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>9458000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-11801000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-15229000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-15489000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-12399000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-12676000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-6386000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-7708000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-5690000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-2780000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-8748000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-5804000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-8054000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-7789000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-7846000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-7259000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-9737000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-9340000000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-14216000000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-7772000000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-7939000000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36969,2864 +37211,2893 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
+        <v>1522000000.0</v>
+      </c>
+      <c r="C21">
         <v>173000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>838000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>321000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-859000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>923000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>460000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>292000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>448000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1610000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>504000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>196000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>470000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-327000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>969000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-157000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-957000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-105000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-530000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-299000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1101000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2179000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-169000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>871000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-469000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1150000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1075000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1377000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-13000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-90000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-15000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>45000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-224000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>476000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>18000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>22000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-166000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-259000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>499000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-6000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2491000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>865000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>777000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1393000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-566000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>445000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-1493000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>584000000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>-86000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>284000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>347000000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22">
+        <v>1045000000.0</v>
+      </c>
+      <c r="C22">
         <v>597000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>905000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1518000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>566000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>742000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>73000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>451000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1171000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1151000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1326000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-791000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>496000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1477000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-556000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-290000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-572000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-44000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1208000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1565000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2183000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2804000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>819000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1507000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2405000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-270000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1138000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1425000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>738000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>937000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>849000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1675000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>200000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1364000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3865000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2241000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>496000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1372000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>293000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1832000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>925000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1369000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>740000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1467000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1459000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2046000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1447000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>523000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1113000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1249000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-471000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1061000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-486000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-664000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-117000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-593000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2213000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-956000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>694000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1544000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>867000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>633000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>189000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1242000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1104000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>671000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1875000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1032000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>180000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-1566000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-166000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>590000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>69000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>871000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>867000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>846000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1120000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1037000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1205000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>453000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>733000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>364000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1364000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>883000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>929000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>578000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>728000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>549000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>401000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>575000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>297000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000000.0</v>
       </c>
       <c r="CP22">
         <v>196000000.0</v>
       </c>
       <c r="CQ22">
+        <v>196000000.0</v>
+      </c>
+      <c r="CR22">
         <v>-193000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>302000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-68000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>153000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1208000000.0</v>
       </c>
-      <c r="CV22"/>
-      <c r="CW22">
+      <c r="CW22"/>
+      <c r="CX22">
         <v>195000000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>437000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>398000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>67000000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>223000000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>376000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
+        <v>6351000000.0</v>
+      </c>
+      <c r="C23">
         <v>4403000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4500000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4946000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6394000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5313000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3681000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7859000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4759000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5141000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4299000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2585000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2554000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2870000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1682000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2966000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2273000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>287000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1364000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1404000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-558000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>152000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>741000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>723000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-116000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5129000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-905000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1093000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-445000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1048000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>685000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>120000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>996000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>678000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>619000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-326000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>693000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>874000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1465000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1438000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1025000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2227000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-893000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1708000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>173000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1909000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>145000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1136000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>346000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1106000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>59000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>608000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2554000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-384000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1551000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>538000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1146000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>704000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>642000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1463000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>446000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-471000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>907000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>370000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>133000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-321000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-1268000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-2265000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-1267000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1465000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6699000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4261000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1327000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4538000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-660000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3341000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>817000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-2070000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1088000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-3322000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4167000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-72000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1333000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-1404000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1024000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1790000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1081000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2251000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-1235000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-3000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-497000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-267000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>234000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>69000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-53000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>524000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-220000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-2326000000.0</v>
       </c>
-      <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24">
+        <v>-618000000.0</v>
+      </c>
+      <c r="C24">
         <v>78000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>138000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-271000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-28000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-26000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-944000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1503000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-728000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-172000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1460000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-9024000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-84000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-73000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-87000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>210000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>904000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>79000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>122000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-433000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>53000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>281000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-19000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>15000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>62000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-98000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-906000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-212000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1268000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>29000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-819000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-798000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2115000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-437000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-668000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-305000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1055000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1102000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-631000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-436000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>61000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-207000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1394000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-691000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1113000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-1537000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1818000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-376000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>202000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3788000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1357000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-148000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-228000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>115000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-539000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-489000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-454000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-459000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-274000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-342000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-282000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>157000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-27493000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>26858000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>686000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>3616000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>259000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>262000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-26000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-2912000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>115000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-190000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>32000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-256000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>244000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-293000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>201000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-312000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>69984000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-40500000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-28649000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-27433000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-29177000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-29010000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-35417000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-60515000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>21138000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>40091000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>69000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>40100000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-21810000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-14047000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-5151000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-23697000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-18824000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-22340000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-15654000000.0</v>
       </c>
-      <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
+        <v>2387000000.0</v>
+      </c>
+      <c r="C25">
         <v>1276000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1421000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1060000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2543000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1655000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1809000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2465000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>870000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>541000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>797000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2968000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1250000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2485000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>656000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1220000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>823000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>215000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-25000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-286000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-589000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1840000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>350000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-665000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-701000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>497000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-472000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>445000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1056000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-323000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>285000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-96000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-32000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>809000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1275000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1116000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-72000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2414000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-549000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-748000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1440000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>553000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1254000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>585000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-1789000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-337000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>449000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-177000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>197000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-457000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2430000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1547000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1166000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>898000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1813000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-851000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1790000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>745000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1288000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>218000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>596000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1672000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>604000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-910000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>316000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1415000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1023000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2346000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>426000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2121000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>597000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1383000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1272000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>423000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>713000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>383000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>175000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>51000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>456000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>679000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>231000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>222000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>245000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>58000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-59000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>246000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-2738000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3028000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>140000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-65000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>708000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2078000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-1061000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-159000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-4096000000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2229000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>4432000000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-1208000000.0</v>
       </c>
-      <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26">
+        <v>-250000000.0</v>
+      </c>
+      <c r="C26">
         <v>-246000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-254000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250000000.0</v>
       </c>
       <c r="E26">
         <v>-250000000.0</v>
       </c>
       <c r="F26">
+        <v>-250000000.0</v>
+      </c>
+      <c r="G26">
         <v>-246000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-254000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-253000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-251000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-242000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-258000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-250000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-253000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-251000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-375000000.0</v>
       </c>
       <c r="P26">
         <v>-375000000.0</v>
       </c>
       <c r="Q26">
+        <v>-375000000.0</v>
+      </c>
+      <c r="R26">
         <v>-374000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-364000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-403000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-859000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-879000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-359000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>47000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>33000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-15000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-485000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-560000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-957000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-499000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-484000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-388000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-373000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-376000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-363000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-323000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-315000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-321000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-291000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-661000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-606000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-376000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-476000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-269000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-242000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-250000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-903000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250000000.0</v>
       </c>
       <c r="AV26">
         <v>-250000000.0</v>
       </c>
       <c r="AW26">
         <v>-250000000.0</v>
       </c>
       <c r="AX26">
         <v>-250000000.0</v>
       </c>
       <c r="AY26">
+        <v>-250000000.0</v>
+      </c>
+      <c r="AZ26">
         <v>-251000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-250000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-237000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>46000000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>-150000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-275000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-225000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-304000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-695000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>22000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>47000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>2088000000.0</v>
       </c>
-      <c r="BL26">
-[...5 lines deleted...]
-      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26"/>
       <c r="BO26">
-        <v>1391000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BP26">
         <v>1391000000.0</v>
       </c>
       <c r="BQ26">
         <v>1391000000.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26">
+      <c r="BR26">
+        <v>1391000000.0</v>
+      </c>
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-51000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-393000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-848000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-869000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-750000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-799000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-739000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-712000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-657000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-624000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-627000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-604000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-511000000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-621000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-417000000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-415000000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-376000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-398000000.0</v>
       </c>
       <c r="CK26">
         <v>-398000000.0</v>
       </c>
       <c r="CL26">
+        <v>-398000000.0</v>
+      </c>
+      <c r="CM26">
         <v>-393000000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-257000000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-255000000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-228000000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-267000000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-232000000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-444000000.0</v>
       </c>
-      <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>257000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>220000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>284000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>72000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>242000000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>144000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>140000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>236000000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>155000000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>263000000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>202000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>164000000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>166000000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
-[...1 lines deleted...]
-      </c>
+      <c r="AX27"/>
       <c r="AY27">
         <v>966000000.0</v>
       </c>
-      <c r="AZ27"/>
+      <c r="AZ27">
+        <v>966000000.0</v>
+      </c>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>155000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>68000000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>145000000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>106000000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
+        <v>4197000000.0</v>
+      </c>
+      <c r="C28">
         <v>5440000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4398000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5727000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5149000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5499000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3420000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7429000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4002000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4543000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4272000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2353000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1015000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2129000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>858000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2611000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1038000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>426000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>516000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-860000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1997000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-670000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-183000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>379000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1672000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6359000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1992000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>597000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1805000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1566000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-28000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>400000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-480000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>889000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-955000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-755000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>22000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>430000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>435000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2182000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-562000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1146000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-2090000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>675000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>977000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3086000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2489000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1501000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>620000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1997000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>90000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>887000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>916000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>349000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-636000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-175000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2013000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1519000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-494000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>545000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2219000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-171000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1355000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>523000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-550000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>285000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-3974000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1013000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-3259000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-2175000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1398000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4881000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1257000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1587000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>791000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4124000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-1329000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-2047000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2818000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-225000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3690000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>239000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3758000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>47000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-1502000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>4835000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-1253000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2629000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>89000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-959000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-729000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2695000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1024000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>76000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-457000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-201000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-2474000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-1435000000.0</v>
       </c>
-      <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
+        <v>2346000000.0</v>
+      </c>
+      <c r="C29">
         <v>1008000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3319000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4296000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1162000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2506000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2322000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1105000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-146000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5221000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1103000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2840000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1224000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1343000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-622000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4278000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1501000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3333000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5417000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4359000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3297000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4513000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-598000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1287000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14766000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3985000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7316000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5239000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>3085000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>11396000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3593000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>4374000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2301000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>4684000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4058000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3057000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1646000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-2260000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>3549000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>7195000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>6294000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2065000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>8355000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2053000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5528000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>7974000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>5867000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>3576000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1979000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>2962000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3097000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2199000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>187000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>9160000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5713000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>5269000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>767000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>1556000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>5647000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2943000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>2231000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1938000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>2053000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>2602000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-51000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1137000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>944000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>1223000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>2536000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>4523000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>2710000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>2251000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1354000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>1865000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>1321000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2089000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>691000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>2354000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>2082000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-506000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>445000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>96000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>2011000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>900000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>1035000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>2232000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-1747000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>4950000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>1684000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-3031000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>1700000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>301000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>434000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>3230000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>687000000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>3421000000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>2643000000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>1208000000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>2521000000.0</v>
       </c>
-      <c r="CW29"/>
       <c r="CX29"/>
-      <c r="CY29">
+      <c r="CY29"/>
+      <c r="CZ29">
         <v>8150000000.0</v>
       </c>
-      <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
+        <v>-7271000000.0</v>
+      </c>
+      <c r="C30">
         <v>-10176000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5357000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9242000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5828000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5465000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7301000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5700000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5340000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-10244000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3098000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9024000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2840000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3303000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3376000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1022000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3735000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>495000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5939000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2565000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3314000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6476000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2471000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-390000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-7569000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5780000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3912000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5079000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2738000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5299000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-8687000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6452000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4216000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2273000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3745000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-5402000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>224000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3011000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-8467000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5295000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5041000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2748000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2583000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-5877000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-934000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1648000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-7411000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2152000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4556000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2969000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-4058000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-4423000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-4201000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3652000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-4008000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-5903000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3285000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2224000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2311000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-4677000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2375000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3932000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2392000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-2172000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-288000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-3670000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3825000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1587000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1222000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1031000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>432000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-6143000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-449000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-4620000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1498000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-2009000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1071000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-426000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-6183000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-629000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-3453000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>118000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-4331000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-1890000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>447000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-5499000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>870000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-478000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-7199000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-616000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3067000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-5843000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-1926000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>283000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-5454000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>756000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-2970000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-6384000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>12464000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>9623000000.0</v>
       </c>
-      <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
+      <c r="DC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>