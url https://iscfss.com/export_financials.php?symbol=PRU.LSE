--- v0 (2026-09-12)
+++ v1 (2026-11-02)
@@ -4236,54 +4236,62 @@
         <v>-72100595000.0</v>
       </c>
       <c r="AK36">
         <v>-62594228000.0</v>
       </c>
       <c r="AL36">
         <v>-57037066000.0</v>
       </c>
       <c r="AM36">
         <v>-50497153000.0</v>
       </c>
       <c r="AN36">
         <v>-45056489236.13</v>
       </c>
       <c r="AO36">
         <v>-34900505603.03</v>
       </c>
       <c r="AP36">
         <v>-26463342601.53</v>
       </c>
     </row>
     <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>1243000000.0</v>
+      </c>
+      <c r="C37">
+        <v>1182000000.0</v>
+      </c>
+      <c r="D37">
+        <v>160000000.0</v>
+      </c>
+      <c r="E37">
+        <v>167000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -9024,51 +9032,51 @@
       <c r="BG14">
         <v>2529000000.0</v>
       </c>
       <c r="BH14"/>
       <c r="BI14">
         <v>2529000000.0</v>
       </c>
       <c r="BJ14"/>
       <c r="BK14">
         <v>2506000000.0</v>
       </c>
       <c r="BL14"/>
       <c r="BM14">
         <v>2506000000.0</v>
       </c>
       <c r="BN14"/>
       <c r="BO14">
         <v>2472000000.0</v>
       </c>
       <c r="BP14"/>
       <c r="BQ14">
         <v>2472000000.0</v>
       </c>
       <c r="BR14"/>
       <c r="BS14">
-        <v>2445000000.0</v>
+        <v>2448000000.0</v>
       </c>
       <c r="BT14">
         <v>2448000000.0</v>
       </c>
       <c r="BU14">
         <v>2445000000.0</v>
       </c>
       <c r="BV14">
         <v>2440000000.0</v>
       </c>
       <c r="BW14">
         <v>2413000000.0</v>
       </c>
       <c r="BX14">
         <v>2431271038.0</v>
       </c>
       <c r="BY14">
         <v>2413000000.0</v>
       </c>
       <c r="BZ14">
         <v>2422373000.0</v>
       </c>
       <c r="CA14">
         <v>2365000000.0</v>
       </c>
@@ -12798,54 +12806,62 @@
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36">
         <v>-155810582266.25</v>
       </c>
       <c r="CN36"/>
       <c r="CO36">
         <v>-12341598000.0</v>
       </c>
       <c r="CP36"/>
       <c r="CQ36">
         <v>-142025195065.6</v>
       </c>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36">
         <v>-197513143744.77</v>
       </c>
       <c r="CV36"/>
     </row>
     <row r="37" spans="1:100">
       <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>820000000.0</v>
+      </c>
+      <c r="C37">
+        <v>1243000000.0</v>
+      </c>
+      <c r="D37">
+        <v>1325000000.0</v>
+      </c>
+      <c r="E37">
+        <v>1182000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -18017,113 +18033,113 @@
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>177</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>421543158.0</v>
       </c>
       <c r="E3">
         <v>401045582.0</v>
       </c>
       <c r="F3">
         <v>-4256000000.0</v>
       </c>
       <c r="G3">
         <v>218000000.0</v>
       </c>
       <c r="H3">
         <v>-1923459720.0</v>
       </c>
       <c r="I3">
         <v>1205935697.0</v>
       </c>
       <c r="J3">
-        <v>217087000.0</v>
+        <v>288000000.0</v>
       </c>
       <c r="K3">
-        <v>197093000.0</v>
+        <v>242000000.0</v>
       </c>
       <c r="L3">
-        <v>510922000.0</v>
+        <v>755000000.0</v>
       </c>
       <c r="M3">
-        <v>99011000.0</v>
+        <v>159000000.0</v>
       </c>
       <c r="N3">
-        <v>313774000.0</v>
+        <v>510000000.0</v>
       </c>
       <c r="O3">
         <v>-1287000000.0</v>
       </c>
       <c r="P3">
         <v>1025000000.0</v>
       </c>
       <c r="Q3">
         <v>-245000000.0</v>
       </c>
       <c r="R3">
         <v>-2118000000.0</v>
       </c>
       <c r="S3">
         <v>5815000000.0</v>
       </c>
       <c r="T3">
         <v>-541000000.0</v>
       </c>
       <c r="U3">
         <v>-2296000000.0</v>
       </c>
       <c r="V3">
         <v>-120000000.0</v>
       </c>
       <c r="W3">
         <v>-113000000.0</v>
       </c>
       <c r="X3">
-        <v>655357000.0</v>
+        <v>655357142.0</v>
       </c>
       <c r="Y3">
         <v>539582829.0</v>
       </c>
       <c r="Z3">
         <v>591372070.0</v>
       </c>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3">
-        <v>29878000.0</v>
+        <v>29877998.0</v>
       </c>
       <c r="AD3">
-        <v>26450000.0</v>
+        <v>26449778.0</v>
       </c>
       <c r="AE3">
-        <v>30825000.0</v>
+        <v>30825084.0</v>
       </c>
       <c r="AF3">
-        <v>30904000.0</v>
+        <v>30904258.0</v>
       </c>
       <c r="AG3">
         <v>28141269.0</v>
       </c>
       <c r="AH3">
         <v>29584048.0</v>
       </c>
       <c r="AI3">
         <v>43984044.0</v>
       </c>
       <c r="AJ3">
         <v>59877998.0</v>
       </c>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
         <v>178</v>
       </c>
       <c r="B4"/>
@@ -18162,51 +18178,53 @@
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>179</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>5124000000.0</v>
+      </c>
       <c r="C5">
         <v>2953000000.0</v>
       </c>
       <c r="D5">
         <v>2269000000.0</v>
       </c>
       <c r="E5">
         <v>-443000000.0</v>
       </c>
       <c r="F5">
         <v>-2221000000.0</v>
       </c>
       <c r="G5">
         <v>3224000000.0</v>
       </c>
       <c r="H5">
         <v>52000000.0</v>
       </c>
       <c r="I5">
         <v>2838598641.0</v>
       </c>
       <c r="J5">
         <v>4395000000.0</v>
       </c>
       <c r="K5">
@@ -18242,60 +18260,60 @@
       <c r="U5">
         <v>4694000000.0</v>
       </c>
       <c r="V5">
         <v>2473000000.0</v>
       </c>
       <c r="W5">
         <v>1748000000.0</v>
       </c>
       <c r="X5">
         <v>1826786000.0</v>
       </c>
       <c r="Y5">
         <v>-1670290729.0</v>
       </c>
       <c r="Z5">
         <v>-1047614895.0</v>
       </c>
       <c r="AA5">
         <v>1450292747.0</v>
       </c>
       <c r="AB5">
         <v>1213278115.0</v>
       </c>
       <c r="AC5">
-        <v>1893933106.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD5">
-        <v>1932486940.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE5">
-        <v>2763982601.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF5">
-        <v>1613202299.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG5">
         <v>559698575.0</v>
       </c>
       <c r="AH5">
         <v>871250222.0</v>
       </c>
       <c r="AI5">
         <v>614259930.0</v>
       </c>
       <c r="AJ5">
         <v>338684930.0</v>
       </c>
       <c r="AK5">
         <v>470275066.0</v>
       </c>
       <c r="AL5">
         <v>618581514.0</v>
       </c>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
     </row>
     <row r="6" spans="1:42">
@@ -18305,117 +18323,117 @@
       <c r="B6">
         <v>5415279000.0</v>
       </c>
       <c r="C6">
         <v>3338796000.0</v>
       </c>
       <c r="D6">
         <v>2485190000.0</v>
       </c>
       <c r="E6">
         <v>-318298130.0</v>
       </c>
       <c r="F6">
         <v>-6477000000.0</v>
       </c>
       <c r="G6">
         <v>3707291000.0</v>
       </c>
       <c r="H6">
         <v>52000000.0</v>
       </c>
       <c r="I6">
         <v>3077836000.0</v>
       </c>
       <c r="J6">
-        <v>4395000000.0</v>
+        <v>4683000000.0</v>
       </c>
       <c r="K6">
-        <v>3572000000.0</v>
+        <v>3814000000.0</v>
       </c>
       <c r="L6">
-        <v>3633000000.0</v>
+        <v>4388000000.0</v>
       </c>
       <c r="M6">
-        <v>3495000000.0</v>
+        <v>3654000000.0</v>
       </c>
       <c r="N6">
-        <v>2387000000.0</v>
+        <v>2897000000.0</v>
       </c>
       <c r="O6">
         <v>3397000000.0</v>
       </c>
       <c r="P6">
         <v>3341200000.0</v>
       </c>
       <c r="Q6">
         <v>3594580000.0</v>
       </c>
       <c r="R6">
         <v>2866937244.0</v>
       </c>
       <c r="S6">
         <v>-2785303205.0</v>
       </c>
       <c r="T6">
         <v>2431333663.0</v>
       </c>
       <c r="U6">
         <v>4698183813.0</v>
       </c>
       <c r="V6">
         <v>3916305320.0</v>
       </c>
       <c r="W6">
         <v>1635000000.0</v>
       </c>
       <c r="X6">
-        <v>2482143000.0</v>
+        <v>2482143142.0</v>
       </c>
       <c r="Y6">
         <v>-1130707900.0</v>
       </c>
       <c r="Z6">
         <v>-456242825.0</v>
       </c>
       <c r="AA6">
         <v>-0.69</v>
       </c>
       <c r="AB6">
         <v>1213278115.0</v>
       </c>
       <c r="AC6">
-        <v>1923811104.0</v>
+        <v>29877998.0</v>
       </c>
       <c r="AD6">
-        <v>1958936718.0</v>
+        <v>26449778.0</v>
       </c>
       <c r="AE6">
-        <v>2794807685.0</v>
+        <v>30825084.0</v>
       </c>
       <c r="AF6">
-        <v>1644106557.0</v>
+        <v>30904258.0</v>
       </c>
       <c r="AG6">
         <v>587839844.0</v>
       </c>
       <c r="AH6">
         <v>900834270.0</v>
       </c>
       <c r="AI6">
         <v>658243974.0</v>
       </c>
       <c r="AJ6">
         <v>398562928.0</v>
       </c>
       <c r="AK6">
         <v>470275066.0</v>
       </c>
       <c r="AL6">
         <v>618581514.0</v>
       </c>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
     </row>
     <row r="7" spans="1:42">
@@ -18605,51 +18623,51 @@
       </c>
       <c r="AA9">
         <v>24647073740.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" t="s">
         <v>184</v>
       </c>
       <c r="B10">
-        <v>5228440000.0</v>
+        <v>5121000000.0</v>
       </c>
       <c r="C10">
         <v>3171366000.0</v>
       </c>
       <c r="D10">
         <v>2310291000.0</v>
       </c>
       <c r="E10">
         <v>-517858086.0</v>
       </c>
       <c r="F10">
         <v>2676000000.0</v>
       </c>
       <c r="G10">
         <v>3372097000.0</v>
       </c>
       <c r="H10">
         <v>1922000000.0</v>
       </c>
       <c r="I10">
         <v>2667608000.0</v>
       </c>
       <c r="J10">
         <v>3970000000.0</v>
       </c>
@@ -19139,51 +19157,51 @@
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" t="s">
         <v>189</v>
       </c>
       <c r="B15">
-        <v>4061460000.0</v>
+        <v>3978000000.0</v>
       </c>
       <c r="C15">
         <v>2237287000.0</v>
       </c>
       <c r="D15">
         <v>1729667000.0</v>
       </c>
       <c r="E15">
         <v>-1004784383.0</v>
       </c>
       <c r="F15">
         <v>2214000000.0</v>
       </c>
       <c r="G15">
         <v>2246650000.0</v>
       </c>
       <c r="H15">
         <v>1953000000.0</v>
       </c>
       <c r="I15">
         <v>3014089000.0</v>
       </c>
       <c r="J15">
         <v>2389000000.0</v>
       </c>
@@ -21003,53 +21021,55 @@
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
     </row>
     <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>177</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
-        <v>232320648.0</v>
-[...1 lines deleted...]
-      <c r="E3"/>
+        <v>220105538.0</v>
+      </c>
+      <c r="E3">
+        <v>332921988.0</v>
+      </c>
       <c r="F3">
         <v>205000000.0</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>161704713.0</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>216000000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3">
         <v>-748579865.0</v>
       </c>
       <c r="M3"/>
       <c r="N3">
         <v>54774241.0</v>
       </c>
       <c r="O3"/>
       <c r="P3">
         <v>61645725.0</v>
       </c>
       <c r="Q3"/>
       <c r="R3">
@@ -21271,54 +21291,54 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
     </row>
     <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>179</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
-        <v>1383518208.0</v>
+        <v>1885348000.0</v>
       </c>
       <c r="E5">
-        <v>-1259447750.0</v>
+        <v>2732354000.0</v>
       </c>
       <c r="F5">
         <v>3108000000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>-856709693.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>-693970010.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>502565800.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
         <v>201353201.0</v>
       </c>
       <c r="O5"/>
       <c r="P5">
         <v>731676054.0</v>
       </c>
       <c r="Q5"/>
@@ -21454,54 +21474,54 @@
       <c r="CM5"/>
       <c r="CN5">
         <v>-3212214495.95</v>
       </c>
       <c r="CO5"/>
       <c r="CP5">
         <v>-1023705312.18</v>
       </c>
       <c r="CQ5"/>
       <c r="CR5">
         <v>406495887.0</v>
       </c>
       <c r="CS5"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>180</v>
       </c>
       <c r="B6">
         <v>1271494651.0</v>
       </c>
       <c r="C6">
         <v>3526850000.0</v>
       </c>
       <c r="D6">
-        <v>1885348000.0</v>
+        <v>2105453538.0</v>
       </c>
       <c r="E6">
-        <v>2732354000.0</v>
+        <v>3065275988.0</v>
       </c>
       <c r="F6">
         <v>3313000000.0</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>-695004980.0</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>-477970010.0</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>-246014065.0</v>
       </c>
       <c r="M6"/>
       <c r="N6">
         <v>256127442.0</v>
       </c>
       <c r="O6"/>
       <c r="P6">
         <v>793321779.0</v>
       </c>
       <c r="Q6"/>
@@ -22022,51 +22042,53 @@
       <c r="CE9"/>
       <c r="CF9">
         <v>6308967315.0</v>
       </c>
       <c r="CG9"/>
       <c r="CH9">
         <v>-7580203813.7</v>
       </c>
       <c r="CI9"/>
       <c r="CJ9">
         <v>11674290253.0</v>
       </c>
       <c r="CK9"/>
       <c r="CL9">
         <v>-20004142020.8</v>
       </c>
       <c r="CM9"/>
       <c r="CN9">
         <v>9956456953.0</v>
       </c>
       <c r="CO9"/>
       <c r="CP9">
         <v>-9428734679.75</v>
       </c>
       <c r="CQ9"/>
-      <c r="CR9"/>
+      <c r="CR9">
+        <v>5402411325.0</v>
+      </c>
       <c r="CS9"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" t="s">
         <v>184</v>
       </c>
       <c r="B10">
         <v>1176281323.0</v>
       </c>
       <c r="C10">
         <v>3430390000.0</v>
       </c>
       <c r="D10">
         <v>1793918000.0</v>
       </c>
       <c r="E10">
         <v>2648998000.0</v>
       </c>
       <c r="F10">
         <v>400281420.0</v>
       </c>
       <c r="G10"/>
       <c r="H10">
         <v>807178470.0</v>
       </c>
@@ -26269,63 +26291,63 @@
     <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>220</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>411041320.0</v>
       </c>
       <c r="E14">
         <v>446000000.0</v>
       </c>
       <c r="F14">
         <v>169000000.0</v>
       </c>
       <c r="G14">
         <v>218000000.0</v>
       </c>
       <c r="H14">
         <v>465000000.0</v>
       </c>
       <c r="I14">
         <v>1205935697.0</v>
       </c>
       <c r="J14">
-        <v>217086582.0</v>
+        <v>288000000.0</v>
       </c>
       <c r="K14">
-        <v>197093028.0</v>
+        <v>242000000.0</v>
       </c>
       <c r="L14">
-        <v>510921712.0</v>
+        <v>755000000.0</v>
       </c>
       <c r="M14">
-        <v>99011117.0</v>
+        <v>159000000.0</v>
       </c>
       <c r="N14">
-        <v>313773857.0</v>
+        <v>510000000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14">
         <v>462252570.0</v>
       </c>
       <c r="X14">
         <v>655357142.0</v>
       </c>
       <c r="Y14">
         <v>539582829.0</v>
       </c>
       <c r="Z14">
         <v>591372070.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14">
         <v>29877998.0</v>
@@ -27195,93 +27217,93 @@
       <c r="B25">
         <v>-367552909.0</v>
       </c>
       <c r="C25">
         <v>168301537.0</v>
       </c>
       <c r="D25">
         <v>-14290538830.0</v>
       </c>
       <c r="E25">
         <v>6415000000.0</v>
       </c>
       <c r="F25">
         <v>2702000000.0</v>
       </c>
       <c r="G25">
         <v>-35543000000.0</v>
       </c>
       <c r="H25">
         <v>-2848000000.0</v>
       </c>
       <c r="I25">
         <v>-2358084.0</v>
       </c>
       <c r="J25">
-        <v>990993640.0</v>
+        <v>920080222.0</v>
       </c>
       <c r="K25">
-        <v>1066184586.0</v>
+        <v>1021277614.0</v>
       </c>
       <c r="L25">
-        <v>-62132629.0</v>
+        <v>-306210917.0</v>
       </c>
       <c r="M25">
-        <v>681965989.0</v>
+        <v>621977106.0</v>
       </c>
       <c r="N25">
-        <v>307857315.0</v>
+        <v>111631172.0</v>
       </c>
       <c r="O25">
         <v>108477610.0</v>
       </c>
       <c r="P25">
         <v>-259706496.0</v>
       </c>
       <c r="Q25">
         <v>466902457.0</v>
       </c>
       <c r="R25">
         <v>2660758469.0</v>
       </c>
       <c r="S25">
         <v>-4461413329.0</v>
       </c>
       <c r="T25">
         <v>-840711948.0</v>
       </c>
       <c r="U25">
         <v>194132110.0</v>
       </c>
       <c r="V25">
         <v>2267186110.0</v>
       </c>
       <c r="W25">
         <v>1959348165.0</v>
       </c>
       <c r="X25">
-        <v>2335714285.0</v>
+        <v>2335714287.0</v>
       </c>
       <c r="Y25">
         <v>-4671026237.0</v>
       </c>
       <c r="Z25">
         <v>3709515714.0</v>
       </c>
       <c r="AA25">
         <v>1115724700.0</v>
       </c>
       <c r="AB25">
         <v>-1091950304.0</v>
       </c>
       <c r="AC25">
         <v>-1452402690.0</v>
       </c>
       <c r="AD25">
         <v>-1474575150.0</v>
       </c>
       <c r="AE25">
         <v>-2251943692.0</v>
       </c>
       <c r="AF25">
         <v>-959577230.0</v>
       </c>
@@ -31648,171 +31670,171 @@
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
     </row>
     <row r="14" spans="1:158">
       <c r="A14" t="s">
         <v>220</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
-        <v>232320648.0</v>
+        <v>220105538.0</v>
       </c>
       <c r="E14">
-        <v>-162169350.0</v>
+        <v>332921988.0</v>
       </c>
       <c r="F14">
-        <v>162169350.0</v>
+        <v>205217203.0</v>
       </c>
       <c r="G14">
-        <v>241604440.0</v>
+        <v>294248034.0</v>
       </c>
       <c r="H14">
         <v>126227640.0</v>
       </c>
       <c r="I14">
-        <v>170084880.0</v>
+        <v>210236477.0</v>
       </c>
       <c r="J14">
         <v>87543720.0</v>
       </c>
       <c r="K14">
-        <v>408646680.0</v>
+        <v>452112656.0</v>
       </c>
       <c r="L14">
         <v>221186030.0</v>
       </c>
       <c r="M14">
         <v>54774241.0</v>
       </c>
       <c r="N14">
         <v>35500000.0</v>
       </c>
       <c r="O14">
-        <v>543510450.0</v>
+        <v>734164223.0</v>
       </c>
       <c r="P14">
         <v>42000000.0</v>
       </c>
       <c r="Q14">
-        <v>61449050.0</v>
+        <v>84896563.0</v>
       </c>
       <c r="R14">
         <v>42500000.0</v>
       </c>
       <c r="S14">
-        <v>68737500.0</v>
+        <v>88716592.0</v>
       </c>
       <c r="T14">
         <v>150000000.0</v>
       </c>
       <c r="U14">
-        <v>74248600.0</v>
+        <v>91646222.0</v>
       </c>
       <c r="V14">
         <v>54500000.0</v>
       </c>
       <c r="W14">
         <v>-249868589.0</v>
       </c>
       <c r="X14">
         <v>-51042999.0</v>
       </c>
       <c r="Y14">
         <v>41500000.0</v>
       </c>
       <c r="Z14">
         <v>41500000.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14">
-        <v>973014268.0</v>
+        <v>1307383099.0</v>
       </c>
       <c r="AC14">
         <v>44000000.0</v>
       </c>
       <c r="AD14">
         <v>27000000.0</v>
       </c>
       <c r="AE14">
         <v>27000000.0</v>
       </c>
       <c r="AF14"/>
       <c r="AG14">
-        <v>171860211.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="AH14">
         <v>50000000.0</v>
       </c>
       <c r="AI14">
-        <v>46322600.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="AJ14">
         <v>30000000.0</v>
       </c>
       <c r="AK14"/>
       <c r="AL14">
-        <v>136010478.0</v>
+        <v>167000000.0</v>
       </c>
       <c r="AM14">
         <v>46500000.0</v>
       </c>
       <c r="AN14">
-        <v>56275000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14">
-        <v>473702250.0</v>
+        <v>700000000.0</v>
       </c>
       <c r="AR14"/>
       <c r="AS14">
-        <v>35210175.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14">
-        <v>70989102.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="AW14"/>
       <c r="AX14">
-        <v>26227500.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14">
         <v>286087928.0</v>
       </c>
       <c r="BB14"/>
       <c r="BC14">
         <v>27685929.0</v>
       </c>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
@@ -35218,171 +35240,171 @@
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
     </row>
     <row r="25" spans="1:158">
       <c r="A25" t="s">
         <v>230</v>
       </c>
       <c r="B25">
         <v>3403876481.0</v>
       </c>
       <c r="C25">
         <v>-3891539000.0</v>
       </c>
       <c r="D25">
-        <v>3321361176.0</v>
+        <v>3333576286.0</v>
       </c>
       <c r="E25">
-        <v>-523822691.0</v>
+        <v>-1018914029.0</v>
       </c>
       <c r="F25">
-        <v>648116226.0</v>
+        <v>605068373.0</v>
       </c>
       <c r="G25">
-        <v>-179995688.0</v>
+        <v>-232639282.0</v>
       </c>
       <c r="H25">
         <v>14344050.0</v>
       </c>
       <c r="I25">
-        <v>342912809.0</v>
+        <v>302761212.0</v>
       </c>
       <c r="J25">
         <v>72142510.0</v>
       </c>
       <c r="K25">
-        <v>-360065668.0</v>
+        <v>-403531644.0</v>
       </c>
       <c r="L25">
         <v>-154919770.0</v>
       </c>
       <c r="M25">
         <v>297995413.0</v>
       </c>
       <c r="N25"/>
       <c r="O25">
-        <v>-1401388424.0</v>
+        <v>-1592042197.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25">
-        <v>4207278337.0</v>
+        <v>4183830824.0</v>
       </c>
       <c r="R25"/>
       <c r="S25">
-        <v>-366356250.0</v>
+        <v>-386335342.0</v>
       </c>
       <c r="T25"/>
       <c r="U25">
-        <v>117813877.0</v>
+        <v>100416255.0</v>
       </c>
       <c r="V25"/>
       <c r="W25">
         <v>-3494385811.0</v>
       </c>
       <c r="X25"/>
       <c r="Y25">
         <v>-15343250000.0</v>
       </c>
       <c r="Z25">
         <v>-15915000000.0</v>
       </c>
       <c r="AA25">
         <v>-15915000000.0</v>
       </c>
       <c r="AB25">
-        <v>141000931.0</v>
+        <v>-193367900.0</v>
       </c>
       <c r="AC25"/>
       <c r="AD25">
         <v>4920820221.3</v>
       </c>
       <c r="AE25">
         <v>3871117145.0</v>
       </c>
       <c r="AF25">
         <v>3871117145.47</v>
       </c>
       <c r="AG25">
-        <v>707217615.0</v>
+        <v>651077826.0</v>
       </c>
       <c r="AH25"/>
       <c r="AI25">
-        <v>293587270.0</v>
+        <v>279909870.0</v>
       </c>
       <c r="AJ25">
         <v>-17090895576.85</v>
       </c>
       <c r="AK25">
         <v>-17090895576.85</v>
       </c>
       <c r="AL25">
-        <v>515536722.0</v>
+        <v>484547200.0</v>
       </c>
       <c r="AM25"/>
       <c r="AN25">
-        <v>648431333.0</v>
+        <v>629706333.0</v>
       </c>
       <c r="AO25">
         <v>-12340222085.13</v>
       </c>
       <c r="AP25">
         <v>-12340222085.13</v>
       </c>
       <c r="AQ25">
-        <v>-720704137.0</v>
+        <v>-947001887.0</v>
       </c>
       <c r="AR25">
         <v>-3191158387.53</v>
       </c>
       <c r="AS25">
-        <v>129317370.0</v>
+        <v>109527545.0</v>
       </c>
       <c r="AT25">
         <v>-3191158387.53</v>
       </c>
       <c r="AU25">
         <v>-3191158387.53</v>
       </c>
       <c r="AV25">
-        <v>-14945074.0</v>
+        <v>-57955972.0</v>
       </c>
       <c r="AW25">
         <v>-12613233096.75</v>
       </c>
       <c r="AX25">
-        <v>567680667.0</v>
+        <v>548908167.0</v>
       </c>
       <c r="AY25">
         <v>-12613233096.75</v>
       </c>
       <c r="AZ25">
         <v>-12613233096.75</v>
       </c>
       <c r="BA25">
         <v>-135353428.0</v>
       </c>
       <c r="BB25">
         <v>-10147914845.9</v>
       </c>
       <c r="BC25">
         <v>233792284.0</v>
       </c>
       <c r="BD25">
         <v>-10147914845.9</v>
       </c>
       <c r="BE25">
         <v>-10147914845.9</v>
       </c>
       <c r="BF25">
         <v>-10147914845.9</v>
       </c>