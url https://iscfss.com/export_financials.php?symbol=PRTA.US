--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -12199,69 +12199,69 @@
       </c>
       <c r="L2">
         <v>58439000.0</v>
       </c>
       <c r="M2">
         <v>56760000.0</v>
       </c>
       <c r="N2">
         <v>40443000.0</v>
       </c>
       <c r="O2">
         <v>43600000.0</v>
       </c>
       <c r="P2">
         <v>29400000.0</v>
       </c>
       <c r="Q2">
         <v>13200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>124</v>
       </c>
       <c r="B3">
-        <v>3702000.0</v>
+        <v>895000.0</v>
       </c>
       <c r="C3">
         <v>893000.0</v>
       </c>
       <c r="D3">
         <v>928000.0</v>
       </c>
       <c r="E3">
         <v>744000.0</v>
       </c>
       <c r="F3">
         <v>6803000.0</v>
       </c>
       <c r="G3">
         <v>6977000.0</v>
       </c>
       <c r="H3">
-        <v>1564000.0</v>
+        <v>6820000.0</v>
       </c>
       <c r="I3">
         <v>3216000.0</v>
       </c>
       <c r="J3">
         <v>3067000.0</v>
       </c>
       <c r="K3">
         <v>2427000.0</v>
       </c>
       <c r="L3">
         <v>806000.0</v>
       </c>
       <c r="M3">
         <v>743000.0</v>
       </c>
       <c r="N3">
         <v>660000.0</v>
       </c>
       <c r="O3">
         <v>468000.0</v>
       </c>
       <c r="P3">
         <v>391000.0</v>
       </c>
@@ -12326,69 +12326,69 @@
       </c>
       <c r="L5">
         <v>-79937000.0</v>
       </c>
       <c r="M5">
         <v>-6649000.0</v>
       </c>
       <c r="N5">
         <v>-40427000.0</v>
       </c>
       <c r="O5">
         <v>-41410000.0</v>
       </c>
       <c r="P5">
         <v>-29244000.0</v>
       </c>
       <c r="Q5">
         <v>-12162000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>127</v>
       </c>
       <c r="B6">
-        <v>-197127000.0</v>
+        <v>-199934000.0</v>
       </c>
       <c r="C6">
         <v>-128037000.0</v>
       </c>
       <c r="D6">
         <v>-159552000.0</v>
       </c>
       <c r="E6">
         <v>-130813000.0</v>
       </c>
       <c r="F6">
         <v>78778000.0</v>
       </c>
       <c r="G6">
         <v>-105757000.0</v>
       </c>
       <c r="H6">
-        <v>-84194000.0</v>
+        <v>-78938000.0</v>
       </c>
       <c r="I6">
         <v>-152899000.0</v>
       </c>
       <c r="J6">
         <v>-152187000.0</v>
       </c>
       <c r="K6">
         <v>-157108000.0</v>
       </c>
       <c r="L6">
         <v>-79131000.0</v>
       </c>
       <c r="M6">
         <v>-5906000.0</v>
       </c>
       <c r="N6">
         <v>-39767000.0</v>
       </c>
       <c r="O6">
         <v>-40942000.0</v>
       </c>
       <c r="P6">
         <v>-28853000.0</v>
       </c>
@@ -13846,129 +13846,129 @@
       </c>
       <c r="BD2">
         <v>9833000.0</v>
       </c>
       <c r="BE2">
         <v>7530000.0</v>
       </c>
       <c r="BF2">
         <v>10331000.0</v>
       </c>
       <c r="BG2">
         <v>11102000.0</v>
       </c>
       <c r="BH2">
         <v>29400000.0</v>
       </c>
       <c r="BI2">
         <v>13200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>124</v>
       </c>
       <c r="B3">
-        <v>381000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="C3">
-        <v>918000.0</v>
+        <v>184000.0</v>
       </c>
       <c r="D3">
-        <v>942000.0</v>
+        <v>218000.0</v>
       </c>
       <c r="E3">
         <v>229000.0</v>
       </c>
       <c r="F3">
         <v>225000.0</v>
       </c>
       <c r="G3">
         <v>223000.0</v>
       </c>
       <c r="H3">
         <v>221000.0</v>
       </c>
       <c r="I3">
         <v>226000.0</v>
       </c>
       <c r="J3">
         <v>231000.0</v>
       </c>
       <c r="K3">
         <v>215000.0</v>
       </c>
       <c r="L3">
-        <v>276000.0</v>
+        <v>14285000.0</v>
       </c>
       <c r="M3">
         <v>229000.0</v>
       </c>
       <c r="N3">
         <v>222000.0</v>
       </c>
       <c r="O3">
         <v>201000.0</v>
       </c>
       <c r="P3">
-        <v>196000.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="Q3">
-        <v>182000.0</v>
+        <v>4648000.0</v>
       </c>
       <c r="R3">
         <v>184000.0</v>
       </c>
       <c r="S3">
         <v>182000.0</v>
       </c>
       <c r="T3">
-        <v>240001.0</v>
+        <v>1684000.0</v>
       </c>
       <c r="U3">
-        <v>280000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="V3">
-        <v>291000.0</v>
+        <v>1706000.0</v>
       </c>
       <c r="W3">
-        <v>304000.0</v>
+        <v>1704000.0</v>
       </c>
       <c r="X3">
-        <v>362000.0</v>
+        <v>1748000.0</v>
       </c>
       <c r="Y3">
-        <v>387000.0</v>
+        <v>1760000.0</v>
       </c>
       <c r="Z3">
-        <v>381000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="AA3">
-        <v>384000.0</v>
+        <v>1729000.0</v>
       </c>
       <c r="AB3">
-        <v>400000.0</v>
+        <v>1733000.0</v>
       </c>
       <c r="AC3">
         <v>1712000.0</v>
       </c>
       <c r="AD3">
         <v>1694000.0</v>
       </c>
       <c r="AE3">
         <v>1681000.0</v>
       </c>
       <c r="AF3">
         <v>826000.0</v>
       </c>
       <c r="AG3">
         <v>794000.0</v>
       </c>
       <c r="AH3">
         <v>799000.0</v>
       </c>
       <c r="AI3">
         <v>797000.0</v>
       </c>
       <c r="AJ3">
         <v>782000.0</v>
       </c>
@@ -14337,129 +14337,129 @@
       </c>
       <c r="BD5">
         <v>-12220000.0</v>
       </c>
       <c r="BE5">
         <v>-8668000.0</v>
       </c>
       <c r="BF5">
         <v>-9711000.0</v>
       </c>
       <c r="BG5">
         <v>-10811000.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>127</v>
       </c>
       <c r="B6">
-        <v>-18200000.0</v>
+        <v>-18384000.0</v>
       </c>
       <c r="C6">
-        <v>33640000.0</v>
+        <v>32906000.0</v>
       </c>
       <c r="D6">
-        <v>-20637000.0</v>
+        <v>-21361000.0</v>
       </c>
       <c r="E6">
         <v>-35941000.0</v>
       </c>
       <c r="F6">
         <v>-51782000.0</v>
       </c>
       <c r="G6">
         <v>-61150000.0</v>
       </c>
       <c r="H6">
         <v>-59280000.0</v>
       </c>
       <c r="I6">
         <v>-59610000.0</v>
       </c>
       <c r="J6">
         <v>65078000.0</v>
       </c>
       <c r="K6">
         <v>-74225000.0</v>
       </c>
       <c r="L6">
-        <v>-64058001.0</v>
+        <v>-50049001.0</v>
       </c>
       <c r="M6">
         <v>25227999.0</v>
       </c>
       <c r="N6">
         <v>-50067001.0</v>
       </c>
       <c r="O6">
         <v>-43751001.0</v>
       </c>
       <c r="P6">
-        <v>9548999.0</v>
+        <v>11079999.0</v>
       </c>
       <c r="Q6">
-        <v>-42929001.0</v>
+        <v>-38463001.0</v>
       </c>
       <c r="R6">
         <v>-39732001.0</v>
       </c>
       <c r="S6">
         <v>-34437001.0</v>
       </c>
       <c r="T6">
-        <v>-32855998.0</v>
+        <v>-31411999.0</v>
       </c>
       <c r="U6">
-        <v>109577999.0</v>
+        <v>111006999.0</v>
       </c>
       <c r="V6">
-        <v>28187000.0</v>
+        <v>29602000.0</v>
       </c>
       <c r="W6">
-        <v>-31805000.0</v>
+        <v>-30405000.0</v>
       </c>
       <c r="X6">
-        <v>-29946000.0</v>
+        <v>-28560000.0</v>
       </c>
       <c r="Y6">
-        <v>-30459000.0</v>
+        <v>-29086000.0</v>
       </c>
       <c r="Z6">
-        <v>-26351000.0</v>
+        <v>-24992000.0</v>
       </c>
       <c r="AA6">
-        <v>-24464000.0</v>
+        <v>-23119000.0</v>
       </c>
       <c r="AB6">
-        <v>-22874000.0</v>
+        <v>-21541000.0</v>
       </c>
       <c r="AC6">
         <v>-17268000.0</v>
       </c>
       <c r="AD6">
         <v>-16803000.0</v>
       </c>
       <c r="AE6">
         <v>-21334000.0</v>
       </c>
       <c r="AF6">
         <v>-21084000.0</v>
       </c>
       <c r="AG6">
         <v>-22803000.0</v>
       </c>
       <c r="AH6">
         <v>-61029000.0</v>
       </c>
       <c r="AI6">
         <v>-47075000.0</v>
       </c>
       <c r="AJ6">
         <v>-46535000.0</v>
       </c>
@@ -22031,72 +22031,72 @@
       <c r="A14" t="s">
         <v>166</v>
       </c>
       <c r="B14">
         <v>197000.0</v>
       </c>
       <c r="C14">
         <v>184000.0</v>
       </c>
       <c r="D14">
         <v>218000.0</v>
       </c>
       <c r="E14">
         <v>229000.0</v>
       </c>
       <c r="F14">
         <v>225000.0</v>
       </c>
       <c r="G14">
         <v>223000.0</v>
       </c>
       <c r="H14">
         <v>221000.0</v>
       </c>
       <c r="I14">
-        <v>-436000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="J14">
         <v>231000.0</v>
       </c>
       <c r="K14">
         <v>215000.0</v>
       </c>
       <c r="L14">
-        <v>-4945000.0</v>
+        <v>14285000.0</v>
       </c>
       <c r="M14">
         <v>229000.0</v>
       </c>
       <c r="N14">
         <v>222000.0</v>
       </c>
       <c r="O14">
         <v>201000.0</v>
       </c>
       <c r="P14">
-        <v>-4270000.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="Q14">
         <v>4648000.0</v>
       </c>
       <c r="R14">
         <v>184000.0</v>
       </c>
       <c r="S14">
         <v>182000.0</v>
       </c>
       <c r="T14">
         <v>1684000.0</v>
       </c>
       <c r="U14">
         <v>1709000.0</v>
       </c>
       <c r="V14">
         <v>1706000.0</v>
       </c>
       <c r="W14">
         <v>1704000.0</v>
       </c>
       <c r="X14">
         <v>1748000.0</v>
       </c>
@@ -23542,72 +23542,72 @@
       <c r="A25" t="s">
         <v>176</v>
       </c>
       <c r="B25">
         <v>-1021000.0</v>
       </c>
       <c r="C25">
         <v>-4464000.0</v>
       </c>
       <c r="D25">
         <v>825000.0</v>
       </c>
       <c r="E25">
         <v>715000.0</v>
       </c>
       <c r="F25">
         <v>683000.0</v>
       </c>
       <c r="G25">
         <v>688000.0</v>
       </c>
       <c r="H25">
         <v>692000.0</v>
       </c>
       <c r="I25">
-        <v>-806657.0</v>
+        <v>-1468657.0</v>
       </c>
       <c r="J25">
         <v>662000.0</v>
       </c>
       <c r="K25">
         <v>672000.0</v>
       </c>
       <c r="L25">
-        <v>7499000.0</v>
+        <v>-11731000.0</v>
       </c>
       <c r="M25">
         <v>2084000.0</v>
       </c>
       <c r="N25">
         <v>1579000.0</v>
       </c>
       <c r="O25">
         <v>1558000.0</v>
       </c>
       <c r="P25">
-        <v>5998000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="Q25">
         <v>-2934000.0</v>
       </c>
       <c r="R25">
         <v>1475000.0</v>
       </c>
       <c r="S25">
         <v>1459000.0</v>
       </c>
       <c r="T25">
         <v>5622574.0</v>
       </c>
       <c r="U25">
         <v>4071510.0</v>
       </c>
       <c r="V25">
         <v>5542837.0</v>
       </c>
       <c r="W25">
         <v>6176000.0</v>
       </c>
       <c r="X25">
         <v>3939000.0</v>
       </c>