--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8080,57 +8080,57 @@
         <v>1734000.0</v>
       </c>
       <c r="AZ35">
         <v>1440000.0</v>
       </c>
       <c r="BA35">
         <v>1618000.0</v>
       </c>
       <c r="BB35">
         <v>1393000.0</v>
       </c>
       <c r="BC35">
         <v>1055000.0</v>
       </c>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
     </row>
     <row r="36" spans="1:60">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>1342000.0</v>
+        <v>482000.0</v>
       </c>
       <c r="C36">
         <v>482000.0</v>
       </c>
       <c r="D36">
-        <v>1342000.0</v>
+        <v>482000.0</v>
       </c>
       <c r="E36">
         <v>478000.0</v>
       </c>
       <c r="F36">
         <v>1354000.0</v>
       </c>
       <c r="G36">
         <v>4668000.0</v>
       </c>
       <c r="H36">
         <v>4614000.0</v>
       </c>
       <c r="I36">
         <v>4552000.0</v>
       </c>
       <c r="J36">
         <v>4469000.0</v>
       </c>
       <c r="K36">
         <v>7209000.0</v>
       </c>
       <c r="L36">
         <v>11338000.0</v>
       </c>
@@ -8702,51 +8702,51 @@
       </c>
       <c r="BC39">
         <v>758000.0</v>
       </c>
       <c r="BD39">
         <v>100000.0</v>
       </c>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39">
         <v>100000.0</v>
       </c>
       <c r="BH39"/>
     </row>
     <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
         <v>23695000.0</v>
       </c>
       <c r="C40">
         <v>29418000.0</v>
       </c>
       <c r="D40">
-        <v>38054000.0</v>
+        <v>35369000.0</v>
       </c>
       <c r="E40">
         <v>47656000.0</v>
       </c>
       <c r="F40">
         <v>21906000.0</v>
       </c>
       <c r="G40">
         <v>29271000.0</v>
       </c>
       <c r="H40">
         <v>24647000.0</v>
       </c>
       <c r="I40">
         <v>26854000.0</v>
       </c>
       <c r="J40">
         <v>26474000.0</v>
       </c>
       <c r="K40">
         <v>30386000.0</v>
       </c>
       <c r="L40">
         <v>31779000.0</v>
       </c>
@@ -12153,107 +12153,107 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>125</v>
       </c>
       <c r="B5">
         <v>-200829000.0</v>
       </c>
       <c r="C5">
-        <v>-154561000.0</v>
+        <v>-128930000.0</v>
       </c>
       <c r="D5">
-        <v>-191036000.0</v>
+        <v>-160480000.0</v>
       </c>
       <c r="E5">
         <v>-131557000.0</v>
       </c>
       <c r="F5">
         <v>71975000.0</v>
       </c>
       <c r="G5">
         <v>-112734000.0</v>
       </c>
       <c r="H5">
         <v>-85758000.0</v>
       </c>
       <c r="I5">
         <v>-156115000.0</v>
       </c>
       <c r="J5">
         <v>-155254000.0</v>
       </c>
       <c r="K5">
         <v>-159535000.0</v>
       </c>
       <c r="L5">
         <v>-79937000.0</v>
       </c>
       <c r="M5">
         <v>-6649000.0</v>
       </c>
       <c r="N5">
         <v>-40427000.0</v>
       </c>
       <c r="O5">
         <v>-41410000.0</v>
       </c>
       <c r="P5">
         <v>-29244000.0</v>
       </c>
       <c r="Q5">
         <v>-12162000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>126</v>
       </c>
       <c r="B6">
         <v>-197127000.0</v>
       </c>
       <c r="C6">
-        <v>-153668000.0</v>
+        <v>-128037000.0</v>
       </c>
       <c r="D6">
-        <v>-190108000.0</v>
+        <v>-159552000.0</v>
       </c>
       <c r="E6">
         <v>-130813000.0</v>
       </c>
       <c r="F6">
         <v>78778000.0</v>
       </c>
       <c r="G6">
         <v>-105757000.0</v>
       </c>
       <c r="H6">
         <v>-84194000.0</v>
       </c>
       <c r="I6">
         <v>-152899000.0</v>
       </c>
       <c r="J6">
         <v>-152187000.0</v>
       </c>
       <c r="K6">
         <v>-157108000.0</v>
       </c>
       <c r="L6">
         <v>-79131000.0</v>
       </c>
@@ -14021,108 +14021,108 @@
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>125</v>
       </c>
       <c r="B5">
-        <v>25791000.0</v>
+        <v>32722000.0</v>
       </c>
       <c r="C5">
         <v>-21579000.0</v>
       </c>
       <c r="D5">
         <v>-36170000.0</v>
       </c>
       <c r="E5">
         <v>-52007000.0</v>
       </c>
       <c r="F5">
-        <v>-65581000.0</v>
+        <v>-61373000.0</v>
       </c>
       <c r="G5">
-        <v>-64897000.0</v>
+        <v>-59501000.0</v>
       </c>
       <c r="H5">
-        <v>-66513000.0</v>
+        <v>-59836000.0</v>
       </c>
       <c r="I5">
-        <v>58377000.0</v>
+        <v>64847000.0</v>
       </c>
       <c r="J5">
-        <v>-81528000.0</v>
+        <v>-74440000.0</v>
       </c>
       <c r="K5">
-        <v>-78515000.0</v>
+        <v>-64334001.0</v>
       </c>
       <c r="L5">
-        <v>10308000.0</v>
+        <v>24998999.0</v>
       </c>
       <c r="M5">
-        <v>-66504000.0</v>
+        <v>-50289001.0</v>
       </c>
       <c r="N5">
-        <v>-56325000.0</v>
+        <v>-43952001.0</v>
       </c>
       <c r="O5">
-        <v>-72000.0</v>
+        <v>9352999.0</v>
       </c>
       <c r="P5">
-        <v>-50332000.0</v>
+        <v>-43111001.0</v>
       </c>
       <c r="Q5">
-        <v>-43209000.0</v>
+        <v>-39916001.0</v>
       </c>
       <c r="R5">
-        <v>-37944000.0</v>
+        <v>-34619001.0</v>
       </c>
       <c r="S5">
-        <v>-33092000.0</v>
+        <v>-33095999.0</v>
       </c>
       <c r="T5">
-        <v>109227000.0</v>
+        <v>109297999.0</v>
       </c>
       <c r="U5">
-        <v>27949000.0</v>
+        <v>27896000.0</v>
       </c>
       <c r="V5">
         <v>-32109000.0</v>
       </c>
       <c r="W5">
         <v>-30308000.0</v>
       </c>
       <c r="X5">
         <v>-30846000.0</v>
       </c>
       <c r="Y5">
         <v>-26732000.0</v>
       </c>
       <c r="Z5">
         <v>-24848000.0</v>
       </c>
       <c r="AA5">
         <v>-23274000.0</v>
       </c>
       <c r="AB5">
         <v>-18980000.0</v>
       </c>
       <c r="AC5">
         <v>-18497000.0</v>
       </c>
@@ -14203,108 +14203,108 @@
       </c>
       <c r="BC5">
         <v>-12220000.0</v>
       </c>
       <c r="BD5">
         <v>-8668000.0</v>
       </c>
       <c r="BE5">
         <v>-9711000.0</v>
       </c>
       <c r="BF5">
         <v>-10811000.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>126</v>
       </c>
       <c r="B6">
-        <v>26709000.0</v>
+        <v>33640000.0</v>
       </c>
       <c r="C6">
         <v>-20637000.0</v>
       </c>
       <c r="D6">
         <v>-35941000.0</v>
       </c>
       <c r="E6">
         <v>-51782000.0</v>
       </c>
       <c r="F6">
-        <v>-65358000.0</v>
+        <v>-61150000.0</v>
       </c>
       <c r="G6">
-        <v>-64676000.0</v>
+        <v>-59280000.0</v>
       </c>
       <c r="H6">
-        <v>-66287000.0</v>
+        <v>-59610000.0</v>
       </c>
       <c r="I6">
-        <v>58608000.0</v>
+        <v>65078000.0</v>
       </c>
       <c r="J6">
-        <v>-81313000.0</v>
+        <v>-74225000.0</v>
       </c>
       <c r="K6">
-        <v>-78239000.0</v>
+        <v>-64058001.0</v>
       </c>
       <c r="L6">
-        <v>10537000.0</v>
+        <v>25227999.0</v>
       </c>
       <c r="M6">
-        <v>-66282000.0</v>
+        <v>-50067001.0</v>
       </c>
       <c r="N6">
-        <v>-56124000.0</v>
+        <v>-43751001.0</v>
       </c>
       <c r="O6">
-        <v>124000.0</v>
+        <v>9548999.0</v>
       </c>
       <c r="P6">
-        <v>-50150000.0</v>
+        <v>-42929001.0</v>
       </c>
       <c r="Q6">
-        <v>-43025000.0</v>
+        <v>-39732001.0</v>
       </c>
       <c r="R6">
-        <v>-37762000.0</v>
+        <v>-34437001.0</v>
       </c>
       <c r="S6">
-        <v>-32851999.0</v>
+        <v>-32855998.0</v>
       </c>
       <c r="T6">
-        <v>109507000.0</v>
+        <v>109577999.0</v>
       </c>
       <c r="U6">
-        <v>28240000.0</v>
+        <v>28187000.0</v>
       </c>
       <c r="V6">
         <v>-31805000.0</v>
       </c>
       <c r="W6">
         <v>-29946000.0</v>
       </c>
       <c r="X6">
         <v>-30459000.0</v>
       </c>
       <c r="Y6">
         <v>-26351000.0</v>
       </c>
       <c r="Z6">
         <v>-24464000.0</v>
       </c>
       <c r="AA6">
         <v>-22874000.0</v>
       </c>
       <c r="AB6">
         <v>-17268000.0</v>
       </c>
       <c r="AC6">
         <v>-16803000.0</v>
       </c>
@@ -20113,51 +20113,51 @@
       </c>
       <c r="AZ2">
         <v>112507000.0</v>
       </c>
       <c r="BA2">
         <v>119563000.0</v>
       </c>
       <c r="BB2">
         <v>124860000.0</v>
       </c>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
     </row>
     <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>154</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>4939</v>
+        <v>2040</v>
       </c>
       <c r="D3">
         <v>10000</v>
       </c>
       <c r="E3">
         <v>86000</v>
       </c>
       <c r="F3">
         <v>42000</v>
       </c>
       <c r="G3">
         <v>43000</v>
       </c>
       <c r="H3">
         <v>9000</v>
       </c>
       <c r="I3">
         <v>143000</v>
       </c>
       <c r="J3">
         <v>103000</v>
       </c>
       <c r="K3">
         <v>1549000</v>
       </c>
@@ -20167,51 +20167,51 @@
       <c r="M3">
         <v>771000</v>
       </c>
       <c r="N3">
         <v>48000</v>
       </c>
       <c r="O3">
         <v>151000</v>
       </c>
       <c r="P3">
         <v>130000</v>
       </c>
       <c r="Q3">
         <v>161000</v>
       </c>
       <c r="R3">
         <v>22000</v>
       </c>
       <c r="S3">
         <v>319000</v>
       </c>
       <c r="T3">
         <v>208000</v>
       </c>
       <c r="U3">
-        <v>22.57</v>
+        <v>18</v>
       </c>
       <c r="V3">
         <v>48000</v>
       </c>
       <c r="W3">
         <v>51000</v>
       </c>
       <c r="X3">
         <v>77000</v>
       </c>
       <c r="Y3">
         <v>46000</v>
       </c>
       <c r="Z3">
         <v>22000</v>
       </c>
       <c r="AA3">
         <v>106000</v>
       </c>
       <c r="AB3">
         <v>249000</v>
       </c>
       <c r="AC3">
         <v>69000</v>
       </c>
@@ -22979,94 +22979,96 @@
         <v>-8951000.0</v>
       </c>
       <c r="BC22">
         <v>-12221000.0</v>
       </c>
       <c r="BD22">
         <v>-8668000.0</v>
       </c>
       <c r="BE22">
         <v>-9711000.0</v>
       </c>
       <c r="BF22">
         <v>-10811000.0</v>
       </c>
       <c r="BG22"/>
       <c r="BH22"/>
     </row>
     <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>173</v>
       </c>
       <c r="B23">
         <v>-6946000.0</v>
       </c>
       <c r="C23">
-        <v>138647.0</v>
+        <v>145404.6</v>
       </c>
       <c r="D23">
-        <v>-12293.0</v>
+        <v>-18795.0</v>
       </c>
       <c r="E23">
-        <v>-122000.0</v>
-[...1 lines deleted...]
-      <c r="F23"/>
+        <v>-78609.0</v>
+      </c>
+      <c r="F23">
+        <v>-48000.0</v>
+      </c>
       <c r="G23">
         <v>-1000.0</v>
       </c>
       <c r="H23">
         <v>427000.0</v>
       </c>
       <c r="I23">
         <v>591000.0</v>
       </c>
       <c r="J23">
         <v>890000.0</v>
       </c>
       <c r="K23">
         <v>548000.0</v>
       </c>
       <c r="L23">
         <v>2784000.0</v>
       </c>
       <c r="M23">
         <v>18625000.0</v>
       </c>
       <c r="N23">
         <v>2602000.0</v>
       </c>
       <c r="O23">
         <v>11631000.0</v>
       </c>
       <c r="P23">
         <v>4295000.0</v>
       </c>
       <c r="Q23">
         <v>578000.0</v>
       </c>
       <c r="R23">
-        <v>1337000.0</v>
+        <v>-151000.0</v>
       </c>
       <c r="S23">
         <v>1850000.0</v>
       </c>
       <c r="T23">
         <v>4140000.0</v>
       </c>
       <c r="U23">
         <v>6594000.0</v>
       </c>
       <c r="V23">
         <v>2960000.0</v>
       </c>
       <c r="W23">
         <v>-215000.0</v>
       </c>
       <c r="X23">
         <v>64000.0</v>
       </c>
       <c r="Y23">
         <v>-46000.0</v>
       </c>
       <c r="Z23">
         <v>151000.0</v>
       </c>
@@ -23333,57 +23335,57 @@
       <c r="K25">
         <v>7499000.0</v>
       </c>
       <c r="L25">
         <v>2084000.0</v>
       </c>
       <c r="M25">
         <v>3629000.0</v>
       </c>
       <c r="N25">
         <v>1558000.0</v>
       </c>
       <c r="O25">
         <v>5998000.0</v>
       </c>
       <c r="P25">
         <v>-2934000.0</v>
       </c>
       <c r="Q25">
         <v>1475000.0</v>
       </c>
       <c r="R25">
         <v>1459000.0</v>
       </c>
       <c r="S25">
-        <v>5254518.0</v>
+        <v>5622574.0</v>
       </c>
       <c r="T25">
-        <v>13486686.0</v>
+        <v>4071510.0</v>
       </c>
       <c r="U25">
-        <v>4317990.0</v>
+        <v>5542837.0</v>
       </c>
       <c r="V25">
         <v>6176000.0</v>
       </c>
       <c r="W25">
         <v>3939000.0</v>
       </c>
       <c r="X25">
         <v>2573000.0</v>
       </c>
       <c r="Y25">
         <v>771000.0</v>
       </c>
       <c r="Z25">
         <v>-1243000.0</v>
       </c>
       <c r="AA25">
         <v>-14568000.0</v>
       </c>
       <c r="AB25">
         <v>3612000.0</v>
       </c>
       <c r="AC25">
         <v>12423000.0</v>
       </c>
@@ -23797,51 +23799,51 @@
         <v>340000.0</v>
       </c>
       <c r="BC27">
         <v>365000.0</v>
       </c>
       <c r="BD27">
         <v>508000.0</v>
       </c>
       <c r="BE27">
         <v>1655000.0</v>
       </c>
       <c r="BF27">
         <v>3570000.0</v>
       </c>
       <c r="BG27"/>
       <c r="BH27"/>
     </row>
     <row r="28" spans="1:60">
       <c r="A28" t="s">
         <v>178</v>
       </c>
       <c r="B28">
         <v>-6946000.0</v>
       </c>
       <c r="C28">
-        <v>-4707.0</v>
+        <v>2050.6</v>
       </c>
       <c r="D28">
         <v>-17000.0</v>
       </c>
       <c r="E28">
         <v>-74000.0</v>
       </c>
       <c r="F28">
         <v>-48000.0</v>
       </c>
       <c r="G28">
         <v>-59000.0</v>
       </c>
       <c r="H28">
         <v>333000.0</v>
       </c>
       <c r="I28">
         <v>444000.0</v>
       </c>
       <c r="J28">
         <v>836000.0</v>
       </c>
       <c r="K28">
         <v>483000.0</v>
       </c>
@@ -24155,51 +24157,51 @@
       </c>
       <c r="BB29">
         <v>-5103000.0</v>
       </c>
       <c r="BC29">
         <v>-15635000.0</v>
       </c>
       <c r="BD29">
         <v>-7449000.0</v>
       </c>
       <c r="BE29">
         <v>-10364000.0</v>
       </c>
       <c r="BF29">
         <v>-8624000.0</v>
       </c>
       <c r="BG29"/>
       <c r="BH29"/>
     </row>
     <row r="30" spans="1:60">
       <c r="A30" t="s">
         <v>180</v>
       </c>
       <c r="B30"/>
       <c r="C30">
-        <v>-4938.0</v>
+        <v>2035.85</v>
       </c>
       <c r="D30">
         <v>-10000.0</v>
       </c>
       <c r="E30">
         <v>-86000.0</v>
       </c>
       <c r="F30">
         <v>-42000.0</v>
       </c>
       <c r="G30">
         <v>-43000.0</v>
       </c>
       <c r="H30">
         <v>-9000.0</v>
       </c>
       <c r="I30">
         <v>-143000.0</v>
       </c>
       <c r="J30">
         <v>-103000.0</v>
       </c>
       <c r="K30">
         <v>-1512000.0</v>
       </c>