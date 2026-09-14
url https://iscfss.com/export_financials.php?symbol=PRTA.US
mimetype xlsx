--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3551,419 +3554,425 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
+        <v>1941000.0</v>
+      </c>
+      <c r="C2">
         <v>4299000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5875000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10503000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12198000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16027000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7770000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10330000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9286000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14420000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25391000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19458000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13851000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12523000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9270000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9788000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7551000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9316000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3691000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3483000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5908000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4212000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4117000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2810000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2124000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3297000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1242000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2418000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1525000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2103000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1470000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4485000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10052000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11590000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13633000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11062000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12545000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6254000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13069000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10540000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11592000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7897000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4519000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4058000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2865000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1990000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4722000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1240000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1483000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2128000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1790000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>896000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>779000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2668000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>400000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3982,52 +3991,53 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+    </row>
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4046,854 +4056,867 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...2 lines deleted...]
-      <c r="J5"/>
+      <c r="I5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5"/>
-      <c r="L5">
-[...5 lines deleted...]
-      </c>
+      <c r="L5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
         <v>-10088000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9797000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-9149000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8772000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-8391000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-8007000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-7622000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7244000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6857000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-10504000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-10118000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-9324000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-8540000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7743000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-6993000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6231000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5589000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7668000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-6844000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-6014000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-5594000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-5343000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5136000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5099000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4904000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4711000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4838000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4646000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4464000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-4289000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-4053000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3909000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3839000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-3707000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>849154000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>654266000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7">
+        <v>6991000.0</v>
+      </c>
+      <c r="C7">
         <v>7654000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8373000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9082000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9781000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10203000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10843000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11494000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>12117000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>12496000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11835000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10735000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3448000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4885000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6473000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8034000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>9577000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10884000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>12326000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>13753000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>15149000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>16501000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>17838000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>19161000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>20454000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>21703000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>22939000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>24163000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>25358000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>26513000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
+        <v>517000.0</v>
+      </c>
+      <c r="C8">
         <v>530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>538000.0</v>
       </c>
       <c r="D8">
         <v>538000.0</v>
       </c>
       <c r="E8">
         <v>538000.0</v>
       </c>
       <c r="F8">
         <v>538000.0</v>
       </c>
       <c r="G8">
         <v>538000.0</v>
       </c>
       <c r="H8">
         <v>538000.0</v>
       </c>
       <c r="I8">
         <v>538000.0</v>
       </c>
       <c r="J8">
-        <v>537000.0</v>
+        <v>538000.0</v>
       </c>
       <c r="K8">
         <v>537000.0</v>
       </c>
       <c r="L8">
+        <v>537000.0</v>
+      </c>
+      <c r="M8">
         <v>536000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>535000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>527000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>521000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>479000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>468000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>467000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>466000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>465000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>449000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1515606000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1486749000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>1243521000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1200419000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1190764000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1181630000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1172881000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1079880000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1053906000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>966636000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>961428000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>955781000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>950094000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>944407000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>939107000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>933291000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>926804000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>920594000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>914786000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>906583000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>900200000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>849154000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>840462000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>828792000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>820365000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>654266000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>641064000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>627591000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>622061000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>489455000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>482584000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>476876000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>340844000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>338106000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>336668000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>320351000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>216281000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>214392000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>128891000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>127650000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>126908000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>288193000.0</v>
+      </c>
+      <c r="C10">
         <v>329462000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>307531000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>330843000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>371435000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>417935000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>471388000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>519262000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>564124000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>546512000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>618830000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>670897000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>659111000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>686184000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>710406000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>495628000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>508795000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>542994000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>579094000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>600098000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>399831000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>342993000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>295380000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>314525000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>333942000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>352685000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>375723000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>390304000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>398144000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>410106000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>427659000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>451512000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>486212000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>429039000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>417620000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>456061000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>471729000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>506550000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>386923000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>408574000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>442948000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>474252000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>370586000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>387802000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>402389000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>279857000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>293579000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>306153000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>303851000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>195052000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>176677000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>101859000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>112507000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>119563000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>124860000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4912,1122 +4935,1138 @@
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>288193000.0</v>
+      </c>
+      <c r="C12">
         <v>329462000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>307531000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>330843000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>371435000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>417935000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>471388000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>519262000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>564124000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>546512000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>618830000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>670897000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>659111000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>686184000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>710406000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>495628000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>508795000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>542994000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>579094000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>600098000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>399831000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>342993000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>295380000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>314525000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>333942000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>352685000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>375723000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>390304000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>398144000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>410106000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>427659000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>451512000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>486212000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>429039000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>417620000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>456061000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>471729000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>506550000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>386923000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>408574000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>442948000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>474252000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>370586000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>387802000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>402389000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>279857000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>293579000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>306153000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>303851000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>195052000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>176677000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>101859000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>112507000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>119563000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>124860000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
+        <v>517000.0</v>
+      </c>
+      <c r="C13">
         <v>530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>538000.0</v>
       </c>
       <c r="D13">
         <v>538000.0</v>
       </c>
       <c r="E13">
         <v>538000.0</v>
       </c>
       <c r="F13">
         <v>538000.0</v>
       </c>
       <c r="G13">
         <v>538000.0</v>
       </c>
       <c r="H13">
         <v>538000.0</v>
       </c>
       <c r="I13">
         <v>538000.0</v>
       </c>
       <c r="J13">
-        <v>537000.0</v>
+        <v>538000.0</v>
       </c>
       <c r="K13">
         <v>537000.0</v>
       </c>
       <c r="L13">
+        <v>537000.0</v>
+      </c>
+      <c r="M13">
         <v>536000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>535000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>527000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>521000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>479000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>468000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>467000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>466000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>465000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>449000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>399000.0</v>
       </c>
       <c r="X13">
         <v>399000.0</v>
       </c>
       <c r="Y13">
         <v>399000.0</v>
       </c>
       <c r="Z13">
         <v>399000.0</v>
       </c>
       <c r="AA13">
         <v>399000.0</v>
       </c>
       <c r="AB13">
         <v>399000.0</v>
       </c>
       <c r="AC13">
         <v>399000.0</v>
       </c>
       <c r="AD13">
         <v>399000.0</v>
       </c>
       <c r="AE13">
         <v>399000.0</v>
       </c>
       <c r="AF13">
-        <v>398000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="AG13">
         <v>398000.0</v>
       </c>
       <c r="AH13">
         <v>398000.0</v>
       </c>
       <c r="AI13">
+        <v>398000.0</v>
+      </c>
+      <c r="AJ13">
         <v>385000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>384000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>382000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>380000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>348000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343000.0</v>
       </c>
       <c r="AP13">
         <v>343000.0</v>
       </c>
       <c r="AQ13">
+        <v>343000.0</v>
+      </c>
+      <c r="AR13">
         <v>317000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>315000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>314000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274000.0</v>
       </c>
       <c r="AV13">
         <v>274000.0</v>
       </c>
       <c r="AW13">
+        <v>274000.0</v>
+      </c>
+      <c r="AX13">
         <v>267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219000.0</v>
       </c>
       <c r="AY13">
         <v>219000.0</v>
       </c>
       <c r="AZ13">
-        <v>177000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="BA13">
         <v>177000.0</v>
       </c>
       <c r="BB13">
         <v>177000.0</v>
       </c>
       <c r="BC13">
         <v>177000.0</v>
       </c>
-      <c r="BD13"/>
+      <c r="BD13">
+        <v>177000.0</v>
+      </c>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
+        <v>52145000.0</v>
+      </c>
+      <c r="C14">
         <v>54109000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>53831000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>53830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53827000.0</v>
       </c>
       <c r="F14">
         <v>53827000.0</v>
       </c>
       <c r="G14">
+        <v>53827000.0</v>
+      </c>
+      <c r="H14">
         <v>53815000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53790000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>55043000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53714000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>53668000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>58004000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>53121000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>52501000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>53979000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>46986000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>46805000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>46704000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>46618000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>51205000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>47414000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>40250000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>39921000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>39917000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>39911000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>39909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39897000.0</v>
       </c>
       <c r="AB14">
         <v>39897000.0</v>
       </c>
       <c r="AC14">
+        <v>39897000.0</v>
+      </c>
+      <c r="AD14">
         <v>39872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39864000.0</v>
       </c>
       <c r="AE14">
         <v>39864000.0</v>
       </c>
       <c r="AF14">
+        <v>39864000.0</v>
+      </c>
+      <c r="AG14">
         <v>39850000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>39824000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>38684000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>38455000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>38292000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>38073000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>35758000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>34603000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>34413000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>34358000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>34026000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>31611000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>31441000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>30792000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>27401000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>27384000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>27370000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>22898000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22942000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>21394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17679000.0</v>
       </c>
       <c r="BA14">
         <v>17679000.0</v>
       </c>
       <c r="BB14">
         <v>17679000.0</v>
       </c>
       <c r="BC14">
+        <v>17679000.0</v>
+      </c>
+      <c r="BD14">
         <v>14886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17679000.0</v>
       </c>
       <c r="BE14">
         <v>17679000.0</v>
       </c>
       <c r="BF14">
         <v>17679000.0</v>
       </c>
-      <c r="BG14"/>
+      <c r="BG14">
+        <v>17679000.0</v>
+      </c>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>535000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>527000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>479000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>468000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>467000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>466000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>465000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>449000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>399000.0</v>
       </c>
       <c r="X15">
         <v>399000.0</v>
       </c>
       <c r="Y15">
         <v>399000.0</v>
       </c>
       <c r="Z15">
         <v>399000.0</v>
       </c>
       <c r="AA15">
         <v>399000.0</v>
       </c>
       <c r="AB15">
         <v>399000.0</v>
       </c>
       <c r="AC15">
         <v>399000.0</v>
       </c>
       <c r="AD15">
         <v>399000.0</v>
       </c>
       <c r="AE15">
         <v>399000.0</v>
       </c>
       <c r="AF15">
-        <v>398000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="AG15">
         <v>398000.0</v>
       </c>
       <c r="AH15">
         <v>398000.0</v>
       </c>
       <c r="AI15">
+        <v>398000.0</v>
+      </c>
+      <c r="AJ15">
         <v>385000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>384000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>382000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>380000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>348000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343000.0</v>
       </c>
       <c r="AP15">
         <v>343000.0</v>
       </c>
       <c r="AQ15">
+        <v>343000.0</v>
+      </c>
+      <c r="AR15">
         <v>317000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>315000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>314000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274000.0</v>
       </c>
       <c r="AV15">
         <v>274000.0</v>
       </c>
       <c r="AW15">
+        <v>274000.0</v>
+      </c>
+      <c r="AX15">
         <v>267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219000.0</v>
       </c>
       <c r="AY15">
         <v>219000.0</v>
       </c>
       <c r="AZ15">
-        <v>177000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="BA15">
         <v>177000.0</v>
       </c>
       <c r="BB15">
         <v>177000.0</v>
       </c>
       <c r="BC15">
         <v>177000.0</v>
       </c>
-      <c r="BD15"/>
+      <c r="BD15">
+        <v>177000.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16">
+        <v>620000.0</v>
+      </c>
+      <c r="C16">
         <v>1630000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2664000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2685000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7898000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8850000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8832000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67405000.0</v>
       </c>
       <c r="K16">
         <v>67405000.0</v>
       </c>
       <c r="L16">
+        <v>67405000.0</v>
+      </c>
+      <c r="M16">
         <v>316000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>25123000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9323000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11442000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9665000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9822000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8844000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7657000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7205000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24949000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110242000.0</v>
       </c>
       <c r="W16">
         <v>110242000.0</v>
       </c>
       <c r="X16">
         <v>110242000.0</v>
       </c>
       <c r="Y16">
         <v>110242000.0</v>
       </c>
       <c r="Z16">
         <v>110242000.0</v>
       </c>
       <c r="AA16">
         <v>110242000.0</v>
       </c>
       <c r="AB16">
         <v>110242000.0</v>
       </c>
       <c r="AC16">
         <v>110242000.0</v>
       </c>
       <c r="AD16">
         <v>110242000.0</v>
       </c>
       <c r="AE16">
         <v>110242000.0</v>
       </c>
       <c r="AF16">
         <v>110242000.0</v>
       </c>
       <c r="AG16">
         <v>110242000.0</v>
       </c>
       <c r="AH16">
         <v>110242000.0</v>
       </c>
       <c r="AI16">
+        <v>110242000.0</v>
+      </c>
+      <c r="AJ16">
         <v>-857000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>26093000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>9956000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>9459000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9492000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>8903000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>9702000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>10209000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>11307000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>8320000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>8113000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>6392000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5756000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>5176000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>5913000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5988000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>3693000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>3294000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2850000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2417000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2148000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2093000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>1720000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1496000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1298000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>979000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>816000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>678000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>607000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>62000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>67405000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>85293000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>96992000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>98352000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>100642000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>102933000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>104557000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>85293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110242000.0</v>
       </c>
       <c r="W18">
         <v>110242000.0</v>
       </c>
       <c r="X18">
         <v>110242000.0</v>
       </c>
       <c r="Y18">
         <v>110242000.0</v>
       </c>
       <c r="Z18">
         <v>110242000.0</v>
       </c>
       <c r="AA18">
         <v>110242000.0</v>
       </c>
       <c r="AB18">
         <v>110242000.0</v>
       </c>
       <c r="AC18">
         <v>110242000.0</v>
       </c>
       <c r="AD18">
         <v>110242000.0</v>
       </c>
       <c r="AE18">
+        <v>110242000.0</v>
+      </c>
+      <c r="AF18">
         <v>110418000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>110458000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>110471000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>110485000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>254000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>266000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>277000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>287000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2080000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2118000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2084000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2070000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2127000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>2195000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2264000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2391000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2090000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
         <v>1835000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1734000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1440000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1618000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1393000.0</v>
       </c>
-      <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6046,88 +6085,87 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -6150,94 +6188,95 @@
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BC20"/>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
@@ -6258,558 +6297,567 @@
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
         <v>44000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>49000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>100000.0</v>
       </c>
-      <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>100000.0</v>
       </c>
-      <c r="BH21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>-5159000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11497000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10666000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>-62000.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>-13000.0</v>
       </c>
-      <c r="T22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U22"/>
       <c r="V22">
         <v>1352000.0</v>
       </c>
       <c r="W22">
         <v>1352000.0</v>
       </c>
       <c r="X22">
         <v>1352000.0</v>
       </c>
       <c r="Y22">
-        <v>1.0</v>
+        <v>1352000.0</v>
       </c>
       <c r="Z22">
         <v>1.0</v>
       </c>
       <c r="AA22">
+        <v>1.0</v>
+      </c>
+      <c r="AB22">
         <v>-68000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-42000.0</v>
       </c>
-      <c r="AC22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>1.0</v>
       </c>
       <c r="AF22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
       <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
         <v>-240000.0</v>
       </c>
-      <c r="AJ22">
-[...1 lines deleted...]
-      </c>
       <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
         <v>-30240000.0</v>
       </c>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
       <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
         <v>-178000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1.0</v>
       </c>
-      <c r="AO22">
-[...1 lines deleted...]
-      </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>2.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-509000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-814000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-961000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>163000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1759000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-1059000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1537000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>77000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-58000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>267000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-55000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>73000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-223000.0</v>
       </c>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>302579000.0</v>
+      </c>
+      <c r="C23">
         <v>349894000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>326804000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>352628000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>399066000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>495336000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>547108000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>595254000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>645565000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>623194000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>696382000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>746920000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>720649000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>741586000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>758035000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>554440000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>549589000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>581412000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>609366000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>632704000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>436378000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>379719000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>332975000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>355784000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>378933000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>399421000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>419268000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>450894000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>462072000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>459534000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>498796000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>524626000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>563300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>606647000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>496329000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>537680000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>579000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>581950000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>459976000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>479582000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>502562000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>491308000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>385236000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>398930000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>411164000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>289585000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>304116000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>313597000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>311685000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>203810000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>182410000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>107936000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>117930000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>124268000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>129283000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+    </row>
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>21703000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>32265000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>33581000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>34664000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>35747000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>36830000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>37762000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>38392000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>39022000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>39358000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>35933000.0</v>
       </c>
-      <c r="AP24">
-[...1 lines deleted...]
-      </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
-      <c r="BC24"/>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>49901000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6828,52 +6876,53 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6892,1444 +6941,1464 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
+        <v>-281202000.0</v>
+      </c>
+      <c r="C28">
         <v>-321808000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-293671000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-321761000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-361654000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-407732000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-460545000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-507768000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-552007000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-534016000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-606995000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-660162000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-655663000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-681299000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-703933000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-487594000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-499218000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-532110000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-566768000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-586345000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-384682000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-326492000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-277542000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-295364000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-313488000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-330982000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-352784000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-366141000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-372786000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-383593000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-376113000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-399599000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-434047000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-376837000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-365372000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-403787000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-419581000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-454815000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-335603000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-369216000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-407015000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-474252000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-370586000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-387802000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-402389000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-279857000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-293579000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-306153000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-303851000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-195052000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-176677000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-101859000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-112507000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-119563000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-124860000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29">
+        <v>286891000.0</v>
+      </c>
+      <c r="C29">
         <v>312616000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>280474000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>294989000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>324331000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>437680000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>486926000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>534362000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>581917000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>502399000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>561365000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>617227000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>581679000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>607409000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>622042000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>404648000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>407299000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>438887000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>466042000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>490471000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>288207000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>234584000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>184006000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>209514000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>234444000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>255039000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
+      <c r="G30"/>
       <c r="H30">
         <v>0.0</v>
       </c>
       <c r="I30">
         <v>0.0</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
-        <v>5159000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L30">
         <v>5159000.0</v>
       </c>
       <c r="M30">
+        <v>5159000.0</v>
+      </c>
+      <c r="N30">
         <v>597000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>62000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3267000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>13000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>79000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>56000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>174000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>68000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>42000.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>7000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2000.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>8000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>100012000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>240000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>220000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>30240000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>271000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>178000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>409000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>364000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1003000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>509000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>814000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>961000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1387000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1759000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1059000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1537000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2207000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>58000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>54000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>55000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>261000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>223000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30"/>
+    </row>
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>617227000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>581679000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>607409000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>622042000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>404648000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>407299000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>438887000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>466042000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>490471000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>288207000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>234584000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>184006000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>209514000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>234444000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>255039000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>272921000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>289175000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>302807000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>312130000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>322998000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>339650000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>356006000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>409505000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>407189000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>446254000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>486976000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>496248000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>365403000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>401100000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>430865000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>465780000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>360669000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>377953000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>395220000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>277426000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>289889000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>301561000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>298419000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>193011000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>173270000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>98781000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>107229000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>117745000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+    </row>
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32">
+        <v>280355000.0</v>
+      </c>
+      <c r="C32">
         <v>306684000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>274350000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>288538000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>317668000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>387714000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>436911000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>488562000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>539234000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>522602000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>582391000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>637234000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>605538000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>651459000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>668951000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>473964000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>481187000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>519124000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>551357000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>578329000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>356569000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>328845000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>273436000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>298763000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>322579000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>342605000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
-    </row>
-    <row r="33" spans="1:60">
+      <c r="BI32"/>
+    </row>
+    <row r="33" spans="1:61">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>10566000.0</v>
+      </c>
+      <c r="C33">
         <v>10693000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11611000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>12654000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>13591000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>59163000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>61696000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>60270000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>59587000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>57326000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>57100000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>56316000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>43546000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>41243000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>38937000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>29878000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>28295000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>25792000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>24557000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>25174000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>26910000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>27418000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>33691000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>35299000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>37810000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>39730000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>40893000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>41692000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>43364000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>44341000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>67406000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>67718000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>69263000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>69494000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>70002000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>68616000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>67280000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>67746000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>68614000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>63944000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>51964000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>9216000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>7833000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>5354000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4964000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>5166000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4841000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4778000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4666000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4212000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4188000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4998000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4336000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3477000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3442000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2600000.0</v>
       </c>
-      <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
-    </row>
-    <row r="34" spans="1:60">
+      <c r="BI33"/>
+    </row>
+    <row r="34" spans="1:61">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>553000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2202000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>553000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5387000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>6939000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8475000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>553000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>11437000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>12879000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>14306000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>15703000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>17054000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>18391000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>19714000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>21007000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>22256000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>50454000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>50891000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>50691000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>51102000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>51515000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>51902000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>52100000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>51700000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>51418000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>39456000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>36157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224000.0</v>
       </c>
       <c r="AQ34">
         <v>224000.0</v>
       </c>
       <c r="AR34">
         <v>224000.0</v>
       </c>
       <c r="AS34">
         <v>224000.0</v>
       </c>
       <c r="AT34">
         <v>224000.0</v>
       </c>
       <c r="AU34">
+        <v>224000.0</v>
+      </c>
+      <c r="AV34">
         <v>98000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>2065000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>1955000.0</v>
       </c>
-      <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
-    </row>
-    <row r="35" spans="1:60">
+      <c r="BI34"/>
+    </row>
+    <row r="35" spans="1:61">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
+        <v>4030000.0</v>
+      </c>
+      <c r="C35">
         <v>4761000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5487000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6203000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6928000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>9197000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11681000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>14470000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>16904000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>77529000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>78126000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>76323000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>67405000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>85293000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>85846000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>99194000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>102183000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>106029000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>109872000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>113032000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>95272000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>121679000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>123121000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>124548000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>125945000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>127296000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>128633000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>129956000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>131249000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>132498000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>160872000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>161349000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>161162000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>161587000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>51769000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>52168000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>52425000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>52022000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>53498000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>41574000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>38241000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2294000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2351000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2419000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2488000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2615000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2188000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2065000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1955000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1835000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1734000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1440000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1618000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1393000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1055000.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
-    </row>
-    <row r="36" spans="1:60">
+      <c r="BI35"/>
+    </row>
+    <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
         <v>482000.0</v>
       </c>
       <c r="C36">
         <v>482000.0</v>
       </c>
       <c r="D36">
         <v>482000.0</v>
       </c>
       <c r="E36">
+        <v>482000.0</v>
+      </c>
+      <c r="F36">
         <v>478000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1354000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4668000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4614000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4552000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4469000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7209000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>11338000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>12127000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>13167000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>12725000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5099000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5136000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3671000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3351000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3160000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3403000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1690000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1685000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1679000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3008000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3819000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3789000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3381000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3627000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3572000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>4869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4558000.0</v>
       </c>
       <c r="AG36">
         <v>4558000.0</v>
       </c>
       <c r="AH36">
+        <v>4558000.0</v>
+      </c>
+      <c r="AI36">
         <v>6896000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6899000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>6840000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>5681000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>6486000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>6249000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>6218000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>6419000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1998000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1121000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>7000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2816000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>117000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>3121000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3282000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>28000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>3233000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3372000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>739000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>3729000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>3371000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3393000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-2600000.0</v>
       </c>
-      <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
-    </row>
-    <row r="37" spans="1:60">
+      <c r="BI36"/>
+    </row>
+    <row r="37" spans="1:61">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -8352,898 +8421,912 @@
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
-    </row>
-    <row r="38" spans="1:60">
+      <c r="BI37"/>
+    </row>
+    <row r="38" spans="1:61">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>41254000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>38069000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>30929000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>20073000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>17094000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>13263000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>10422000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>9663000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9834000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8712000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>31140000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>13203000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>14025000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>14270000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>13745000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>12840000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>13119000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>12475000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>14571000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>14767000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>15865000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>15216000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>15012000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>13232000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>11437000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>11662000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>12162000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>12206000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>10112000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>5292000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3971000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2424000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2148000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2210000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1720000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1496000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1326000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>979000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>816000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1417000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>607000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>106000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>49000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>900000.0</v>
       </c>
-      <c r="BE38"/>
       <c r="BF38"/>
-      <c r="BG38">
+      <c r="BG38"/>
+      <c r="BH38">
         <v>1000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:60">
+    <row r="39" spans="1:61">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
+        <v>3820000.0</v>
+      </c>
+      <c r="C39">
         <v>9739000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7662000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9131000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>14040000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>18238000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14024000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>15722000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>21854000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>19356000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>15293000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>14548000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>17395000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>14159000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8630000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>28934000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>12499000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>12626000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5702000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7353000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>9634000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9307000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3889000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5938000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7125000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6832000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2584000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>18856000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>20564000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5080000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3729000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>10792000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>7817000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>8102000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8467000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>12783000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>9751000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7383000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>4261000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6655000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>7286000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>6837000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>6308000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4960000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2850000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>3175000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3770000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1607000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1631000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>2339000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1487000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1025000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1032000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>967000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>758000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>100000.0</v>
       </c>
-      <c r="BE39"/>
       <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>100000.0</v>
       </c>
-      <c r="BH39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:60">
+      <c r="BI39"/>
+    </row>
+    <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
+        <v>6136000.0</v>
+      </c>
+      <c r="C40">
         <v>23695000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>29418000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35369000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>47656000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>21906000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>29271000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>24647000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>26854000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>26474000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>30386000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>31779000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>29143000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>22153000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>22962000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>24760000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>16341000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>11617000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>16164000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>12682000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>16319000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>13627000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>16183000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>13246000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>10895000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>8587000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>11366000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>16661000.0</v>
+        <v>-85911000.0</v>
       </c>
       <c r="AD40">
-        <v>2893000.0</v>
+        <v>-88677000.0</v>
       </c>
       <c r="AE40">
+        <v>-102539000.0</v>
+      </c>
+      <c r="AF40">
         <v>11757000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>17282000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>33660000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-87377000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>22694000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>27771000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>26650000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>27041000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>27628000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>25188000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>21766000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>14807000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>17599000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>14402000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>10493000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>7456000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>7260000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>8449000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>9422000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>6836000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5432000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>6202000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>8004000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5014000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1717000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4800000.0</v>
       </c>
-      <c r="BE40"/>
       <c r="BF40"/>
-      <c r="BG40">
+      <c r="BG40"/>
+      <c r="BH40">
         <v>7900000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:60">
+    <row r="41" spans="1:61">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41">
         <v>67405000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="N41">
+        <v>67405000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>85846000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>97545000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>98905000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>101195000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>103486000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>105110000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>85846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110795000.0</v>
       </c>
       <c r="W41">
         <v>110795000.0</v>
       </c>
       <c r="X41">
         <v>110795000.0</v>
       </c>
       <c r="Y41">
         <v>110795000.0</v>
       </c>
       <c r="Z41">
         <v>110795000.0</v>
       </c>
       <c r="AA41">
         <v>110795000.0</v>
       </c>
       <c r="AB41">
         <v>110795000.0</v>
       </c>
       <c r="AC41">
         <v>110795000.0</v>
       </c>
       <c r="AD41">
         <v>110795000.0</v>
       </c>
       <c r="AE41">
+        <v>110795000.0</v>
+      </c>
+      <c r="AF41">
         <v>110971000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>111011000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>110471000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>110485000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>16022000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>15338000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>14663000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>13630000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>14476000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2216000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2308000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2294000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2351000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2419000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2488000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2615000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2188000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2065000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1955000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1835000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1734000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1440000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1417000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1393000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1055000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1900000.0</v>
       </c>
-      <c r="BE41"/>
       <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>1700000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:60">
+    <row r="42" spans="1:61">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
+        <v>1618669000.0</v>
+      </c>
+      <c r="C42">
         <v>1625798000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1626369000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1619295000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1612096000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1599678000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1588729000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1578209000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1566763000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1554132000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1540859000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1529246000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1515606000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1486749000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1454524000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1243521000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1200419000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1190764000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1181630000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1172881000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1079880000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1053906000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>966636000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>961428000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>955781000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>950094000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>944407000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>939107000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>933291000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>926804000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>920594000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>914786000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>906583000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>908740000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>849154000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>840462000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>828792000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>820365000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>654266000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>641064000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>627591000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>622061000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>489455000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>482584000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>476876000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>340844000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>338106000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>336668000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>320351000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>216281000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>214392000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>128891000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>127650000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>126908000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>126652000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-3100000.0</v>
       </c>
-      <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
-    </row>
-    <row r="43" spans="1:60">
+      <c r="BI42"/>
+    </row>
+    <row r="43" spans="1:61">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9262,88 +9345,87 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
-    </row>
-    <row r="44" spans="1:60">
+      <c r="BI43"/>
+    </row>
+    <row r="44" spans="1:61">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -9366,1250 +9448,1269 @@
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
-      <c r="BC44"/>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
-    </row>
-    <row r="45" spans="1:60">
+      <c r="BI44"/>
+    </row>
+    <row r="45" spans="1:61">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45">
+        <v>15949000.0</v>
+      </c>
+      <c r="C45">
         <v>16587000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>17321000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>18224000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>19655000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>21297000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>22097000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>22741000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>23414000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>23812000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>23413000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>26882000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>17068000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>6643000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8008000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>9805000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>17076000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>18706000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>20362000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>22096000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-      <c r="AD45">
-[...1 lines deleted...]
-      </c>
+      <c r="AD45"/>
       <c r="AE45">
         <v>52245000.0</v>
       </c>
       <c r="AF45">
-        <v>51760000.0</v>
+        <v>52245000.0</v>
       </c>
       <c r="AG45">
         <v>51760000.0</v>
       </c>
       <c r="AH45">
         <v>51760000.0</v>
       </c>
       <c r="AI45">
         <v>51760000.0</v>
       </c>
       <c r="AJ45">
         <v>51760000.0</v>
       </c>
       <c r="AK45">
         <v>51760000.0</v>
       </c>
       <c r="AL45">
         <v>51760000.0</v>
       </c>
       <c r="AM45">
+        <v>51760000.0</v>
+      </c>
+      <c r="AN45">
         <v>51359000.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
-    </row>
-    <row r="46" spans="1:60">
+      <c r="BI45"/>
+    </row>
+    <row r="46" spans="1:61">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
+        <v>9224000.0</v>
+      </c>
+      <c r="C46">
         <v>9351000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>10269000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>11312000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12253000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12898000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>13789000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>14654000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>15552000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16182000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>15998000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>15062000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5477000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6643000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8008000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>9805000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>11201000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>12529000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>14135000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>15511000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>17076000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>18706000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>20362000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>22096000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>23785000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>25460000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>27148000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>28852000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>30245000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>31866000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>52835000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>52951000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>53398000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>54278000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>54990000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>55384000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>55843000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>56084000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>56452000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>51738000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>41852000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3924000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3862000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2930000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2816000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2956000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3121000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3282000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3340000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3233000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3372000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3581000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3729000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3371000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3393000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2500000.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
-    </row>
-    <row r="47" spans="1:60">
+      <c r="BI46"/>
+    </row>
+    <row r="47" spans="1:61">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>15062000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2170000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1924000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>8008000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1997000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1861000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1865000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2012000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1944000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>17076000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2295000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2551000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2899000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3215000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3531000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3874000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>4245000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>4318000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>4632000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>52835000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>52951000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>53398000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>54278000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>54990000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>55384000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>55843000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>56084000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>56452000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>51738000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>41852000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3924000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3862000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2930000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2816000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2956000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3121000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3282000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3340000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3233000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>3372000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>3581000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>3729000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>3371000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>3393000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2500000.0</v>
       </c>
-      <c r="BE47"/>
       <c r="BF47"/>
-      <c r="BG47">
+      <c r="BG47"/>
+      <c r="BH47">
         <v>2500000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:60">
+    <row r="48" spans="1:61">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
+        <v>-1332295000.0</v>
+      </c>
+      <c r="C48">
         <v>-1313712000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1346433000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1324844000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1288303000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1162536000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1102341000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1044385000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-985384000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1052270000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-980031000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-912555000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-934462000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-879867000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-833003000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-839352000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-793588000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-752344000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-716054000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-682875000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-792122000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-819764000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-783029000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-752313000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-721736000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-695454000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-671885000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-650331000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-630883000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-615073000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-597995000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-575534000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-550975000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-491093000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-442350000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-394592000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-342198000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-324497000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-289211000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-240308000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-197069000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-156624000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-129103000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-104946000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-81970000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-63693000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-48491000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-35381000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-22199000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-23489000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-41341000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-30287000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-20598000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-9296000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-345000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
-    </row>
-    <row r="49" spans="1:60">
+      <c r="BI48"/>
+    </row>
+    <row r="49" spans="1:61">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-934462000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-879867000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-839352000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-793588000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-752344000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-716054000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-682875000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-792122000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-819764000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-783029000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-752313000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-721736000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-695454000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-671885000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-650331000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-630883000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-615073000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-597995000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-575534000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-550975000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-491093000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-442350000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-394592000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-342198000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-324497000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-289211000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-240308000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-197069000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-156624000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-129103000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-104946000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-81970000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-63693000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-48491000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-35381000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-22199000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-23489000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-41341000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-30287000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-20598000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-9296000.0</v>
       </c>
-      <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
-    </row>
-    <row r="50" spans="1:60">
+      <c r="BI49"/>
+    </row>
+    <row r="50" spans="1:61">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>4810000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>52165000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>52202000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>52248000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>52274000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>52148000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>51735000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>51320000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>39358000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>36000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>51000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>51000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>51000000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
-    </row>
-    <row r="51" spans="1:60">
+      <c r="BI50"/>
+    </row>
+    <row r="51" spans="1:61">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
+        <v>6991000.0</v>
+      </c>
+      <c r="C51">
         <v>7654000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13860000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>9082000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>9781000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>10203000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10843000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11494000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>12117000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>12496000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>11835000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10735000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3448000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4885000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6473000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>8034000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>9577000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>10884000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>12326000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>13753000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>15149000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>16501000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>17838000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>19161000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>20454000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>21703000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>22939000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>24163000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>25358000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>26513000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>51546000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>51913000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>52165000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>52202000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>52248000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>52274000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>52148000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>51735000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>51320000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>39358000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>35933000.0</v>
       </c>
-      <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
-    </row>
-    <row r="52" spans="1:60">
+      <c r="BI51"/>
+    </row>
+    <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
+        <v>2961000.0</v>
+      </c>
+      <c r="C52">
         <v>2893000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2886000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2879000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2853000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2628000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2610000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2613000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2579000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2372000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1114000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1817000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3448000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4885000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6473000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6385000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6299000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6050000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5940000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5831000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5723000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5617000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5512000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>5408000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>5304000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5202000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>5101000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>9808000.0</v>
+        <v>5002000.0</v>
       </c>
       <c r="AD52">
-        <v>9620000.0</v>
+        <v>4904000.0</v>
       </c>
       <c r="AE52">
+        <v>4810000.0</v>
+      </c>
+      <c r="AF52">
         <v>1645000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1575000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1474000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1100000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>733000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>372000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>52148000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>51735000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>51320000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>39358000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>36000000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>51000000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>51000000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>51000000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-    </row>
-    <row r="53" spans="1:60">
+      <c r="BI52"/>
+    </row>
+    <row r="53" spans="1:61">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -10632,94 +10733,95 @@
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
-      <c r="BC53"/>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-    </row>
-    <row r="54" spans="1:60">
+      <c r="BI53"/>
+    </row>
+    <row r="54" spans="1:61">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -10742,1088 +10844,1105 @@
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
-    </row>
-    <row r="55" spans="1:60">
+      <c r="BI54"/>
+    </row>
+    <row r="55" spans="1:61">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>302579000.0</v>
+      </c>
+      <c r="C55">
         <v>349894000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>326804000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>352628000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>399066000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>495336000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>547108000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>595254000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>645565000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>623194000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>696382000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>746920000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>720649000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>741586000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>758035000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>554440000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>549589000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>581412000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>609366000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>632704000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>436378000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>379719000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>332975000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>355784000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>378933000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>399421000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>419268000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>450894000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>462072000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>459534000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>498796000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>524626000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>563300000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>606647000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>496329000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>537680000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>579000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>581950000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>459976000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>479582000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>502562000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>491308000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>385236000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>398930000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>411164000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>289585000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>304116000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>313597000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>311685000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>203810000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>182410000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>107936000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>117930000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>124268000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>129283000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3600000.0</v>
       </c>
-      <c r="BE55"/>
       <c r="BF55"/>
-      <c r="BG55">
+      <c r="BG55"/>
+      <c r="BH55">
         <v>3600000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:60">
+    <row r="56" spans="1:61">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>292013000.0</v>
+      </c>
+      <c r="C56">
         <v>339201000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>315193000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>339974000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>385475000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>436173000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>485412000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>534984000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>585978000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>565868000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>639282000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>690604000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>677103000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>700343000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>719098000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>524562000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>521294000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>555620000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>584809000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>607530000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>409468000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>352301000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>299284000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>320485000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>341123000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>359691000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>378375000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>409202000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>418708000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>415193000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>431390000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>456908000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>494037000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>537153000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>426327000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>469064000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>511720000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>514204000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>391362000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>415638000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>450598000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>482092000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>377403000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>393576000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>406200000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>284419000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>299275000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>308819000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>307019000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>199598000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>178222000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>102938000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>113594000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>120791000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>125841000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>100000.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
-    </row>
-    <row r="57" spans="1:60">
+      <c r="BI56"/>
+    </row>
+    <row r="57" spans="1:61">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
+        <v>11658000.0</v>
+      </c>
+      <c r="C57">
         <v>32517000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>40843000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>51436000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>67807000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>48459000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>48501000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>46422000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>46744000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>43266000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>56891000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>53370000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>71565000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>48884000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>50147000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>50598000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>40107000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>36496000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>33452000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>29201000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>52899000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>23456000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>25848000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>21722000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>18544000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>17086000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>17714000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>31763000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>28016000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>14906000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>14926000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>23627000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>46132000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>35555000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>37371000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>39258000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>39599000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>33680000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>41075000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>36908000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>33456000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>23234000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>22216000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>18558000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>13456000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>9544000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>12039000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>9971000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>11311000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>8964000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>7406000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>7715000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>9083000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>5086000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1744000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4800000.0</v>
       </c>
-      <c r="BE57"/>
       <c r="BF57"/>
-      <c r="BG57">
+      <c r="BG57"/>
+      <c r="BH57">
         <v>8300000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:60">
+    <row r="58" spans="1:61">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>15688000.0</v>
+      </c>
+      <c r="C58">
         <v>37278000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>46330000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>57639000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>74735000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>57656000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>60182000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>60892000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>63648000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>120795000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>135017000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>129693000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>138970000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>134177000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>135993000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>149792000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>142290000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>142525000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>143324000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>142233000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>148171000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>145135000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>148969000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>146270000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>144489000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>144382000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>146347000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>161719000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>159265000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>147404000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>175798000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>184976000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>207294000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>197142000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>89140000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>91426000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>92024000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>85702000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>94573000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>78482000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>71697000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>25528000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>24567000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>20977000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>15944000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>12159000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>14227000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>12036000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>13266000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>10799000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>9140000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>9155000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>10701000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6479000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2799000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4800000.0</v>
       </c>
-      <c r="BE58"/>
       <c r="BF58"/>
-      <c r="BG58">
+      <c r="BG58"/>
+      <c r="BH58">
         <v>10000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3200000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:60">
+    <row r="59" spans="1:61">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
         <v>407189000.0</v>
       </c>
-      <c r="AJ59">
-[...1 lines deleted...]
-      </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
         <v>365403000.0</v>
       </c>
-      <c r="AN59">
-[...1 lines deleted...]
-      </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
-    </row>
-    <row r="60" spans="1:60">
+      <c r="BI59"/>
+    </row>
+    <row r="60" spans="1:61">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>286891000.0</v>
+      </c>
+      <c r="C60">
         <v>312616000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>280474000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>294989000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>324331000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>437680000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>486926000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>534362000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>581917000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>502399000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>561365000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>617227000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>581679000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>607409000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>622042000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>404648000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>407299000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>438887000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>466042000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>490471000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>288207000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>234584000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>184006000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>209514000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>234444000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>255039000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>272921000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>289175000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>302807000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>312130000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>322998000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>339650000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>356006000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>409505000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>407189000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>446254000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>486976000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>496248000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>365403000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>401100000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>430865000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>465780000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>360669000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>377953000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>395220000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>277426000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>289889000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>301561000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>298419000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>193011000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>173270000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>98781000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>107229000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>117789000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>126484000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-3100000.0</v>
       </c>
-      <c r="BE60"/>
       <c r="BF60"/>
       <c r="BG60"/>
-      <c r="BH60">
+      <c r="BH60"/>
+      <c r="BI60">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:60">
+    <row r="61" spans="1:61">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -11846,58 +11965,61 @@
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
-      <c r="BC61"/>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
-    </row>
-    <row r="62" spans="1:60">
+      <c r="BI61"/>
+    </row>
+    <row r="62" spans="1:61">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11916,50 +12038,51 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12020,51 +12143,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>3702000.0</v>
       </c>
       <c r="C2">
         <v>3585000.0</v>
       </c>
       <c r="D2">
         <v>220571000.0</v>
       </c>
       <c r="E2">
         <v>6741000.0</v>
       </c>
       <c r="F2">
         <v>82284000.0</v>
       </c>
       <c r="G2">
         <v>74884000.0</v>
       </c>
       <c r="H2">
         <v>50836000.0</v>
       </c>
       <c r="I2">
         <v>101183000.0</v>
       </c>
@@ -12073,51 +12196,51 @@
       </c>
       <c r="K2">
         <v>119534000.0</v>
       </c>
       <c r="L2">
         <v>58439000.0</v>
       </c>
       <c r="M2">
         <v>56760000.0</v>
       </c>
       <c r="N2">
         <v>40443000.0</v>
       </c>
       <c r="O2">
         <v>43600000.0</v>
       </c>
       <c r="P2">
         <v>29400000.0</v>
       </c>
       <c r="Q2">
         <v>13200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>3702000.0</v>
       </c>
       <c r="C3">
         <v>893000.0</v>
       </c>
       <c r="D3">
         <v>928000.0</v>
       </c>
       <c r="E3">
         <v>744000.0</v>
       </c>
       <c r="F3">
         <v>6803000.0</v>
       </c>
       <c r="G3">
         <v>6977000.0</v>
       </c>
       <c r="H3">
         <v>1564000.0</v>
       </c>
       <c r="I3">
         <v>3216000.0</v>
       </c>
@@ -12126,72 +12249,72 @@
       </c>
       <c r="K3">
         <v>2427000.0</v>
       </c>
       <c r="L3">
         <v>806000.0</v>
       </c>
       <c r="M3">
         <v>743000.0</v>
       </c>
       <c r="N3">
         <v>660000.0</v>
       </c>
       <c r="O3">
         <v>468000.0</v>
       </c>
       <c r="P3">
         <v>391000.0</v>
       </c>
       <c r="Q3">
         <v>191000.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5">
         <v>-200829000.0</v>
       </c>
       <c r="C5">
         <v>-128930000.0</v>
       </c>
       <c r="D5">
         <v>-160480000.0</v>
       </c>
       <c r="E5">
         <v>-131557000.0</v>
       </c>
       <c r="F5">
         <v>71975000.0</v>
       </c>
       <c r="G5">
         <v>-112734000.0</v>
       </c>
       <c r="H5">
         <v>-85758000.0</v>
       </c>
       <c r="I5">
         <v>-156115000.0</v>
       </c>
@@ -12200,51 +12323,51 @@
       </c>
       <c r="K5">
         <v>-159535000.0</v>
       </c>
       <c r="L5">
         <v>-79937000.0</v>
       </c>
       <c r="M5">
         <v>-6649000.0</v>
       </c>
       <c r="N5">
         <v>-40427000.0</v>
       </c>
       <c r="O5">
         <v>-41410000.0</v>
       </c>
       <c r="P5">
         <v>-29244000.0</v>
       </c>
       <c r="Q5">
         <v>-12162000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>-197127000.0</v>
       </c>
       <c r="C6">
         <v>-128037000.0</v>
       </c>
       <c r="D6">
         <v>-159552000.0</v>
       </c>
       <c r="E6">
         <v>-130813000.0</v>
       </c>
       <c r="F6">
         <v>78778000.0</v>
       </c>
       <c r="G6">
         <v>-105757000.0</v>
       </c>
       <c r="H6">
         <v>-84194000.0</v>
       </c>
       <c r="I6">
         <v>-152899000.0</v>
       </c>
@@ -12253,95 +12376,95 @@
       </c>
       <c r="K6">
         <v>-157108000.0</v>
       </c>
       <c r="L6">
         <v>-79131000.0</v>
       </c>
       <c r="M6">
         <v>-5906000.0</v>
       </c>
       <c r="N6">
         <v>-39767000.0</v>
       </c>
       <c r="O6">
         <v>-40942000.0</v>
       </c>
       <c r="P6">
         <v>-28853000.0</v>
       </c>
       <c r="Q6">
         <v>-11971000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>5982000.0</v>
       </c>
       <c r="C9">
         <v>135157000.0</v>
       </c>
       <c r="D9">
         <v>91370000.0</v>
       </c>
       <c r="E9">
         <v>53905000.0</v>
       </c>
       <c r="F9">
         <v>200577000.0</v>
       </c>
       <c r="G9">
         <v>853000.0</v>
       </c>
       <c r="H9">
         <v>-50022000.0</v>
       </c>
       <c r="I9">
         <v>-100228000.0</v>
       </c>
@@ -12350,51 +12473,51 @@
       </c>
       <c r="K9">
         <v>1055000.0</v>
       </c>
       <c r="L9">
         <v>1607000.0</v>
       </c>
       <c r="M9">
         <v>50854000.0</v>
       </c>
       <c r="N9">
         <v>676000.0</v>
       </c>
       <c r="O9">
         <v>2658000.0</v>
       </c>
       <c r="P9">
         <v>507000.0</v>
       </c>
       <c r="Q9">
         <v>1243000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
         <v>-200829000.0</v>
       </c>
       <c r="C10">
         <v>-128930000.0</v>
       </c>
       <c r="D10">
         <v>-160480000.0</v>
       </c>
       <c r="E10">
         <v>-125605000.0</v>
       </c>
       <c r="F10">
         <v>71921000.0</v>
       </c>
       <c r="G10">
         <v>-111427000.0</v>
       </c>
       <c r="H10">
         <v>-77298000.0</v>
       </c>
       <c r="I10">
         <v>-156115000.0</v>
       </c>
@@ -12403,51 +12526,51 @@
       </c>
       <c r="K10">
         <v>-158964000.0</v>
       </c>
       <c r="L10">
         <v>-79911000.0</v>
       </c>
       <c r="M10">
         <v>-6339000.0</v>
       </c>
       <c r="N10">
         <v>-40581000.0</v>
       </c>
       <c r="O10">
         <v>-41405000.0</v>
       </c>
       <c r="P10">
         <v>-29244000.0</v>
       </c>
       <c r="Q10">
         <v>-12162000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
         <v>43263000.0</v>
       </c>
       <c r="C11">
         <v>-6620000.0</v>
       </c>
       <c r="D11">
         <v>-13452000.0</v>
       </c>
       <c r="E11">
         <v>-8656000.0</v>
       </c>
       <c r="F11">
         <v>4946000.0</v>
       </c>
       <c r="G11">
         <v>-283000.0</v>
       </c>
       <c r="H11">
         <v>379000.0</v>
       </c>
       <c r="I11">
         <v>-470000.0</v>
       </c>
@@ -12456,162 +12579,162 @@
       </c>
       <c r="K11">
         <v>1144000.0</v>
       </c>
       <c r="L11">
         <v>701000.0</v>
       </c>
       <c r="M11">
         <v>811000.0</v>
       </c>
       <c r="N11">
         <v>415000.0</v>
       </c>
       <c r="O11">
         <v>6000.0</v>
       </c>
       <c r="P11">
         <v>426000.0</v>
       </c>
       <c r="Q11">
         <v>320000.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6696000.0</v>
       </c>
       <c r="F12">
         <v>6749000.0</v>
       </c>
       <c r="G12">
         <v>8284000.0</v>
       </c>
       <c r="H12">
         <v>8203000.0</v>
       </c>
       <c r="I12">
         <v>3697000.0</v>
       </c>
       <c r="J12">
         <v>3688000.0</v>
       </c>
       <c r="K12">
         <v>863000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>154000.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13">
         <v>14139000.0</v>
       </c>
       <c r="C13">
         <v>25816000.0</v>
       </c>
       <c r="D13">
         <v>31014000.0</v>
       </c>
       <c r="E13">
         <v>6349000.0</v>
       </c>
       <c r="F13">
         <v>42000.0</v>
       </c>
       <c r="G13">
         <v>1369000.0</v>
       </c>
       <c r="H13">
         <v>8203000.0</v>
       </c>
       <c r="I13">
         <v>6389000.0</v>
       </c>
       <c r="J13">
         <v>3546000.0</v>
       </c>
       <c r="K13">
         <v>556000.0</v>
       </c>
       <c r="L13">
         <v>196000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
         <v>-244092000.0</v>
       </c>
       <c r="C15">
         <v>-122310000.0</v>
       </c>
       <c r="D15">
         <v>-147028000.0</v>
       </c>
       <c r="E15">
         <v>-116949000.0</v>
       </c>
       <c r="F15">
         <v>66975000.0</v>
       </c>
       <c r="G15">
         <v>-111144000.0</v>
       </c>
       <c r="H15">
         <v>-77677000.0</v>
       </c>
       <c r="I15">
         <v>-155645000.0</v>
       </c>
@@ -12620,244 +12743,244 @@
       </c>
       <c r="K15">
         <v>-160108000.0</v>
       </c>
       <c r="L15">
         <v>-80612000.0</v>
       </c>
       <c r="M15">
         <v>-7150000.0</v>
       </c>
       <c r="N15">
         <v>-40996000.0</v>
       </c>
       <c r="O15">
         <v>-41411000.0</v>
       </c>
       <c r="P15">
         <v>-29670000.0</v>
       </c>
       <c r="Q15">
         <v>-12482000.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-116949000.0</v>
       </c>
       <c r="F16">
         <v>66975000.0</v>
       </c>
       <c r="G16">
         <v>-111144000.0</v>
       </c>
       <c r="H16">
         <v>-77677000.0</v>
       </c>
       <c r="I16">
         <v>-155645000.0</v>
       </c>
       <c r="J16">
         <v>-153237000.0</v>
       </c>
       <c r="K16">
         <v>-160108000.0</v>
       </c>
       <c r="L16">
         <v>-80612000.0</v>
       </c>
       <c r="M16">
         <v>-7150000.0</v>
       </c>
       <c r="N16">
         <v>-40996000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17">
         <v>-244092000.0</v>
       </c>
       <c r="C17">
         <v>-122310000.0</v>
       </c>
       <c r="D17">
         <v>-147028000.0</v>
       </c>
       <c r="E17">
         <v>-116949000.0</v>
       </c>
       <c r="F17">
         <v>66975000.0</v>
       </c>
       <c r="G17">
         <v>-111144000.0</v>
       </c>
       <c r="H17">
         <v>-77677000.0</v>
       </c>
       <c r="I17">
         <v>-155645000.0</v>
       </c>
       <c r="J17">
         <v>-153237000.0</v>
       </c>
       <c r="K17">
         <v>-160108000.0</v>
       </c>
       <c r="L17">
         <v>-80612000.0</v>
       </c>
       <c r="M17">
         <v>-7150000.0</v>
       </c>
       <c r="N17">
         <v>-40996000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>14139000.0</v>
       </c>
       <c r="C18">
         <v>25816000.0</v>
       </c>
       <c r="D18">
         <v>31014000.0</v>
       </c>
       <c r="E18">
         <v>6349000.0</v>
       </c>
       <c r="F18">
         <v>42000.0</v>
       </c>
       <c r="G18">
         <v>1369000.0</v>
       </c>
       <c r="H18">
         <v>8203000.0</v>
       </c>
       <c r="I18">
         <v>2692000.0</v>
       </c>
       <c r="J18">
         <v>-142000.0</v>
       </c>
       <c r="K18">
         <v>556000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-96000.0</v>
       </c>
       <c r="G19">
         <v>-62000.0</v>
       </c>
       <c r="H19">
         <v>196000.0</v>
       </c>
       <c r="I19">
         <v>48000.0</v>
       </c>
       <c r="J19">
         <v>-2207000.0</v>
       </c>
       <c r="K19">
         <v>15000.0</v>
       </c>
       <c r="L19">
         <v>26000.0</v>
       </c>
       <c r="M19">
         <v>310000.0</v>
       </c>
       <c r="N19">
         <v>-154000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>-61000.0</v>
       </c>
       <c r="I20">
         <v>16145000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
         <v>-184560000.0</v>
       </c>
       <c r="C21">
         <v>-154561000.0</v>
       </c>
       <c r="D21">
         <v>-191036000.0</v>
       </c>
       <c r="E21">
         <v>-131557000.0</v>
       </c>
       <c r="F21">
         <v>71975000.0</v>
       </c>
       <c r="G21">
         <v>-112734000.0</v>
       </c>
       <c r="H21">
         <v>-85697000.0</v>
       </c>
       <c r="I21">
         <v>-158855000.0</v>
       </c>
@@ -12866,72 +12989,72 @@
       </c>
       <c r="K21">
         <v>-159535000.0</v>
       </c>
       <c r="L21">
         <v>-79937000.0</v>
       </c>
       <c r="M21">
         <v>-6649000.0</v>
       </c>
       <c r="N21">
         <v>-40427000.0</v>
       </c>
       <c r="O21">
         <v>-41410000.0</v>
       </c>
       <c r="P21">
         <v>-29244000.0</v>
       </c>
       <c r="Q21">
         <v>-12162000.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>194244000.0</v>
       </c>
       <c r="C23">
         <v>289718000.0</v>
       </c>
       <c r="D23">
         <v>282406000.0</v>
       </c>
       <c r="E23">
         <v>185462000.0</v>
       </c>
       <c r="F23">
         <v>128602000.0</v>
       </c>
       <c r="G23">
         <v>113587000.0</v>
       </c>
       <c r="H23">
         <v>86511000.0</v>
       </c>
       <c r="I23">
         <v>143665000.0</v>
       </c>
@@ -12940,111 +13063,111 @@
       </c>
       <c r="K23">
         <v>160590000.0</v>
       </c>
       <c r="L23">
         <v>81544000.0</v>
       </c>
       <c r="M23">
         <v>57503000.0</v>
       </c>
       <c r="N23">
         <v>41103000.0</v>
       </c>
       <c r="O23">
         <v>44068000.0</v>
       </c>
       <c r="P23">
         <v>29751000.0</v>
       </c>
       <c r="Q23">
         <v>13405000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>895000.0</v>
       </c>
       <c r="C25">
         <v>893000.0</v>
       </c>
       <c r="D25">
         <v>928000.0</v>
       </c>
       <c r="E25">
         <v>744000.0</v>
       </c>
       <c r="F25">
         <v>6803000.0</v>
       </c>
       <c r="G25">
         <v>6977000.0</v>
       </c>
       <c r="H25">
         <v>6820000.0</v>
       </c>
       <c r="I25">
         <v>3216000.0</v>
       </c>
       <c r="J25">
         <v>3067000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26">
         <v>134852000.0</v>
       </c>
       <c r="C26">
         <v>222519000.0</v>
       </c>
       <c r="D26">
         <v>220571000.0</v>
       </c>
       <c r="E26">
         <v>135562000.0</v>
       </c>
       <c r="F26">
         <v>82284000.0</v>
       </c>
       <c r="G26">
         <v>74884000.0</v>
       </c>
       <c r="H26">
         <v>50836000.0</v>
       </c>
       <c r="I26">
         <v>101183000.0</v>
       </c>
@@ -13053,72 +13176,72 @@
       </c>
       <c r="K26">
         <v>119534000.0</v>
       </c>
       <c r="L26">
         <v>58439000.0</v>
       </c>
       <c r="M26">
         <v>38452000.0</v>
       </c>
       <c r="N26">
         <v>26052000.0</v>
       </c>
       <c r="O26">
         <v>34139000.0</v>
       </c>
       <c r="P26">
         <v>24172000.0</v>
       </c>
       <c r="Q26">
         <v>9787000.0</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>59392000.0</v>
       </c>
       <c r="C28">
         <v>67199000.0</v>
       </c>
       <c r="D28">
         <v>61835000.0</v>
       </c>
       <c r="E28">
         <v>49900000.0</v>
       </c>
       <c r="F28">
         <v>46318000.0</v>
       </c>
       <c r="G28">
         <v>38703000.0</v>
       </c>
       <c r="H28">
         <v>35736000.0</v>
       </c>
       <c r="I28">
         <v>42482000.0</v>
       </c>
@@ -13127,94 +13250,94 @@
       </c>
       <c r="K28">
         <v>41056000.0</v>
       </c>
       <c r="L28">
         <v>23105000.0</v>
       </c>
       <c r="M28">
         <v>19051000.0</v>
       </c>
       <c r="N28">
         <v>15051000.0</v>
       </c>
       <c r="O28">
         <v>9929000.0</v>
       </c>
       <c r="P28">
         <v>5579000.0</v>
       </c>
       <c r="Q28">
         <v>3618000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>43263000.0</v>
       </c>
       <c r="C29">
         <v>-6620000.0</v>
       </c>
       <c r="D29">
         <v>-13452000.0</v>
       </c>
       <c r="E29">
         <v>-8656000.0</v>
       </c>
       <c r="F29">
         <v>4946000.0</v>
       </c>
       <c r="G29">
         <v>-283000.0</v>
       </c>
       <c r="H29">
         <v>379000.0</v>
       </c>
       <c r="I29">
         <v>-470000.0</v>
       </c>
       <c r="J29">
         <v>-4366000.0</v>
       </c>
       <c r="K29">
         <v>1144000.0</v>
       </c>
       <c r="L29">
         <v>701000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>190542000.0</v>
       </c>
       <c r="C30">
         <v>289718000.0</v>
       </c>
       <c r="D30">
         <v>282406000.0</v>
       </c>
       <c r="E30">
         <v>185462000.0</v>
       </c>
       <c r="F30">
         <v>128602000.0</v>
       </c>
       <c r="G30">
         <v>113587000.0</v>
       </c>
       <c r="H30">
         <v>35675000.0</v>
       </c>
       <c r="I30">
         <v>143665000.0</v>
       </c>
@@ -13223,100 +13346,100 @@
       </c>
       <c r="K30">
         <v>160590000.0</v>
       </c>
       <c r="L30">
         <v>81544000.0</v>
       </c>
       <c r="M30">
         <v>57503000.0</v>
       </c>
       <c r="N30">
         <v>41103000.0</v>
       </c>
       <c r="O30">
         <v>44068000.0</v>
       </c>
       <c r="P30">
         <v>29751000.0</v>
       </c>
       <c r="Q30">
         <v>13405000.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
         <v>-16269000.0</v>
       </c>
       <c r="C31">
         <v>25631000.0</v>
       </c>
       <c r="D31">
         <v>30556000.0</v>
       </c>
       <c r="E31">
         <v>5952000.0</v>
       </c>
       <c r="F31">
         <v>-54000.0</v>
       </c>
       <c r="G31">
         <v>1307000.0</v>
       </c>
       <c r="H31">
         <v>8399000.0</v>
       </c>
       <c r="I31">
         <v>2740000.0</v>
       </c>
       <c r="J31">
         <v>-2349000.0</v>
       </c>
       <c r="K31">
         <v>571000.0</v>
       </c>
       <c r="L31">
         <v>26000.0</v>
       </c>
       <c r="M31">
         <v>310000.0</v>
       </c>
       <c r="N31">
         <v>-225000.0</v>
       </c>
       <c r="O31">
         <v>5000.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
         <v>9684000.0</v>
       </c>
       <c r="C32">
         <v>135157000.0</v>
       </c>
       <c r="D32">
         <v>91370000.0</v>
       </c>
       <c r="E32">
         <v>53905000.0</v>
       </c>
       <c r="F32">
         <v>200577000.0</v>
       </c>
       <c r="G32">
         <v>853000.0</v>
       </c>
       <c r="H32">
         <v>814000.0</v>
       </c>
       <c r="I32">
         <v>955000.0</v>
       </c>
@@ -13344,634 +13467,639 @@
       <c r="Q32">
         <v>1243000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>123</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>918000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>942000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28938000.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>913000.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>57510000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>887000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>61891000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>57913000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>56011000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>44756000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>36871000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>39860000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31569000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27262000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22058000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17992000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>21090000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21144000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20760000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21605000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17271000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15248000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15471000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12486000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9583000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13296000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16510000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>18515000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>31452000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>34706000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>33502000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>41315000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>34032000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>25698000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>39844000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>26838000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>32359000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>20493000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>17890000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17185000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12791000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10573000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10107000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10388000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8615000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>9342000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5600000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6348000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8147000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5957000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>9833000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7530000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>10331000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11102000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>29400000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>13200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>381000.0</v>
+      </c>
+      <c r="C3">
         <v>918000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>942000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>229000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>225000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>223000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>221000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>226000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>231000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>215000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>276000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>229000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>222000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>201000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>196000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>182000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>184000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>182000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>240001.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>280000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>291000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>304000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>362000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>387000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>381000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>384000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>400000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1712000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1694000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1681000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>826000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>794000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>799000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>797000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>782000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>759000.0</v>
       </c>
       <c r="AL3">
         <v>759000.0</v>
       </c>
       <c r="AM3">
+        <v>759000.0</v>
+      </c>
+      <c r="AN3">
         <v>918000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>830000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>428000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>251000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>218000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>200000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>195000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>193000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>194000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>192000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>182000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>175000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>232000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>144000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>147000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>137000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>162000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>78000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>115000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>113000.0</v>
       </c>
-      <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+    </row>
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -14015,447 +14143,454 @@
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5">
+        <v>-18581000.0</v>
+      </c>
+      <c r="C5">
         <v>32722000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-21579000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-36170000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-52007000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-61373000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-59501000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-59836000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>64847000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-74440000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-64334001.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>24998999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-50289001.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-43952001.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9352999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-43111001.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-39916001.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-34619001.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-33095999.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>109297999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>27896000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-32109000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-30308000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-30846000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-26732000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-24848000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-23274000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-18980000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-18497000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-23015000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-21910000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-23597000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-61828000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-47872000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-47317000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-53534000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-18132000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-36271000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-48550000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-42688000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-40160000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-27410000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-24212000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-22661000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-18035000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-15029000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-13105000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-13132000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1569000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>18019000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10702000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-9566000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-11192000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-8967000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-12220000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-8668000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-9711000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-10811000.0</v>
       </c>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-18200000.0</v>
+      </c>
+      <c r="C6">
         <v>33640000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20637000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-35941000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-51782000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-61150000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-59280000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-59610000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>65078000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-74225000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-64058001.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>25227999.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-50067001.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-43751001.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9548999.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-42929001.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-39732001.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-34437001.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-32855998.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>109577999.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>28187000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-31805000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-29946000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-30459000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-26351000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-24464000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-22874000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-17268000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-16803000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-21334000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-21084000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-22803000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-61029000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-47075000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-46535000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-52767000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-17373000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-35512000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-47632000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-41858000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-39732000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-27159000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-23994000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-22461000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-17840000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-14836000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-12911000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-12940000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1751000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>18194000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-10470000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-9422000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-11045000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-8830000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-12058000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-8590000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-9596000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-10698000.0</v>
       </c>
-      <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -14499,87 +14634,88 @@
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -14623,917 +14759,931 @@
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>1010000.0</v>
+      </c>
+      <c r="C9">
         <v>50166000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-921000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-26523000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4420000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2828000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2123000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>970000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>132014000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>50000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-61575000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>26953000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-51992000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-42587000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>13052000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-38343000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-30257000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-26109000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-20886000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>121182000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>38981000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-20984000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-20400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-21448000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-17076000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-15107000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-15215000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-12281000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-9416000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-13110000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-16316000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-18260000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-31173000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>227000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-33273000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-41096000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-7220000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-25439000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-39673000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-26552000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-32026000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-20228000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-17583000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-16756000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-12513000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-9980000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-8094000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-8902000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>6506000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>22892000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-5433000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-6177000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-7980000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-5786000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-9258000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-6586000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>735000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>404000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>-18581000.0</v>
+      </c>
+      <c r="C10">
         <v>32722000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-21579000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-36170000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-80965000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-61373000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-59501000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-59836000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>64847000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-74440000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-64334001.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24998999.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-50289001.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-43952001.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9352999.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-43111001.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-39916001.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-34619001.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-33095999.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>109297999.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27896000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-32075000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-30363000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-30362000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-26027000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-23403000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-21423000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-18980000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-15966000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-20667000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-21910000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-23597000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-61828000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-48780000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-47471000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-54099000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-18988000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-37045000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-48550000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-42818000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-40256000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-27340000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-24155000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-22738000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-18082000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-14936000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-12987000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-12941000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1586000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>18003000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-10906000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-9552000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-11178000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-8945000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-12215000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-8668000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-9711000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-10811000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
+        <v>2000.0</v>
+      </c>
+      <c r="C11">
         <v>1000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>10000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>370999.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>44802000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1178000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1545000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-835000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2039000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2201000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3141999.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3091999.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4305999.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2911999.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3003999.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2652999.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1327999.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1670999.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>83000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>50999.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>254000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4660000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>353000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>215000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>255000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>166000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>131000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>468000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-156000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>198000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>551000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>962000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1946000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-37000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>287000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1705000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1287000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1661000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>353000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>421000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>189000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>181000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>238000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>195000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>266000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>123000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>241000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>296000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>151000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>148000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>137000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BC11">
         <v>6000.0</v>
       </c>
       <c r="BD11">
-        <v>0.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BE11">
         <v>0.0</v>
       </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
       <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
         <v>500000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>6549000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>7700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6549000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2605000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1913000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>639000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>53000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>179000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1137000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1569000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2034000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>936000.0</v>
       </c>
       <c r="AE12">
         <v>936000.0</v>
       </c>
       <c r="AF12">
         <v>936000.0</v>
       </c>
       <c r="AG12">
+        <v>936000.0</v>
+      </c>
+      <c r="AH12">
         <v>917000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>929000.0</v>
       </c>
       <c r="AJ12">
         <v>929000.0</v>
       </c>
       <c r="AK12">
+        <v>929000.0</v>
+      </c>
+      <c r="AL12">
         <v>914000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>916000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>428000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>226000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>324000.0</v>
       </c>
-      <c r="AP12">
-[...1 lines deleted...]
-      </c>
       <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>863000.0</v>
       </c>
-      <c r="AR12">
-[...1 lines deleted...]
-      </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>863000.0</v>
       </c>
-      <c r="AV12">
-[...1 lines deleted...]
-      </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
-        <v>204000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY12">
         <v>204000.0</v>
       </c>
       <c r="AZ12">
-        <v>0.0</v>
+        <v>204000.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13">
+        <v>2553000.0</v>
+      </c>
+      <c r="C13">
         <v>2416000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2646000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3351000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3794000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4348000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5387000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6743000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6521000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7165000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>8102000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>8522000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>7700000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6690000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3744000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1913000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>639000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>53000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>43000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>179000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1137000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1569000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2034000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2296000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2304000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -15577,892 +15727,904 @@
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>-18583000.0</v>
+      </c>
+      <c r="C15">
         <v>32721000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-21589000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-36541000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-125767000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-60195000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-57956000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-59001000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>66886000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-72239000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-67476000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>21907000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-54595000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-46864000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6349000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-45764000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-41244000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-36290000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-33179000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>109247000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>27642000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-36735000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-30716000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-30577000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-26282000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-23569000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-21554000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-19448000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-15810000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-20865000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-22461000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-24559000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-59882000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-48743000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-47758000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-52394000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-17701000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-35384000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-48903000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-43239000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-40445000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-27521000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-24157000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-22976000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-18277000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-15202000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-13110000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-13182000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1290000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>17852000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-11054000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-9689000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-11302000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-8951000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-12221000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-8668000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-9711000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-10811000.0</v>
       </c>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>21907000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-54595000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-46864000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6349000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-45764000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-41244000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-36290000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-33179000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>109247000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>27642000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-36735000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-30716000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-30577000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-26282000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-23569000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-21554000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-19448000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-15810000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-20865000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-22461000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-24559000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-59882000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-48743000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-47758000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-52394000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-17701000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-35384000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-48903000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-43239000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-40445000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-27521000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-24157000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-22976000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-18277000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-15202000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-13110000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-13182000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1290000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>17852000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-11054000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-9689000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-11302000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-8951000.0</v>
       </c>
-      <c r="BC16">
-[...1 lines deleted...]
-      </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17">
+        <v>-18583000.0</v>
+      </c>
+      <c r="C17">
         <v>32721000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-21589000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-36541000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-125767000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-60195000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-57956000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-59001000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>66886000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-72239000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-67476000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>21907000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-54595000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-46864000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>6349000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-45764000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-41244000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-36290000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-33179000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>109247000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>27642000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-36735000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-30716000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-30577000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-26282000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-23569000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-21554000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-19448000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-15810000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-20865000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-22461000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-24559000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-59882000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-48743000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-47797000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-52394000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-17701000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-35345000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-48903000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-43239000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-40445000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-27521000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-24157000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-22976000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-18277000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-15202000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-13110000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-13182000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1290000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>17852000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-11054000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-9689000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-11302000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-8951000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>2553000.0</v>
+      </c>
+      <c r="C18">
         <v>2416000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2646000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3351000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3794000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4348000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5387000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6743000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6521000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7165000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8102000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>8522000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>7700000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6690000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3744000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1913000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>639000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>53000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>43000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>179000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1137000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1569000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2034000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2296000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2304000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-97000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-141000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>2000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-70000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-16000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-42000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-61000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>23000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-65000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>11000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>16000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-24000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>20000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-42000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>235000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-17000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-25000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-65000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>410000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-272000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-240000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-683000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-874000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-410000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>299000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-268000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-86000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>70000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>57000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-77000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-47000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>93000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>118000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>191000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>17000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-16000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="BA19">
         <v>14000.0</v>
       </c>
       <c r="BB19">
+        <v>14000.0</v>
+      </c>
+      <c r="BC19">
         <v>22000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>-61000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>-1587000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>-3172000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>20904000.0</v>
       </c>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
@@ -16497,269 +16659,273 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>-21101000.0</v>
+      </c>
+      <c r="C21">
         <v>25791000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-27211000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-40240000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-84616000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-65581000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-64897000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-66513000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>58377000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-81528000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-78515000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10308000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-66504000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-56325000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-72000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-50332000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-43209000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-37944000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-33092000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>109227000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>27949000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-32109000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-30308000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-30846000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-26732000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-24848000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-23274000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-20972000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-18497000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-22954000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-22755000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-24323000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-63069000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-48708000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-47317000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-53534000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-18132000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-36271000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-49277000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-42688000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-40160000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-27410000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-24212000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-22661000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-18035000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-15029000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-13105000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-13132000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1569000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>18019000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-10702000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-9566000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-11192000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-8967000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-12220000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-8668000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-9711000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-10811000.0</v>
       </c>
-      <c r="BG21">
-[...1 lines deleted...]
-      </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -16803,236 +16969,242 @@
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>22111000.0</v>
+      </c>
+      <c r="C23">
         <v>25293000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>27232000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>42655000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>89036000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>68409000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>67020000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>67483000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>73637000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>81578000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>78831000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>74558000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>70523000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>58494000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>49995000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>51849000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>44521000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>39097000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>34264000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>29947000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>32122000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>32269000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>30668000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>31003000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>26927000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>24989000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>23530000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>21177000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>18664000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>23201000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>24536000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>27750000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>42444000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>48935000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>47546000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>53753000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>44944000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>36530000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>49448000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>42974000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>40493000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>27675000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>24519000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>23090000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>18313000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>15622000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>15118000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>14618000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>13552000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>14215000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10869000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9737000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>11359000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>9138000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>12795000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>9612000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>10446000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>11215000.0</v>
       </c>
-      <c r="BG23">
-[...1 lines deleted...]
-      </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17049,1324 +17221,1347 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>197000.0</v>
+      </c>
+      <c r="C25">
         <v>184000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>218000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>229000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>225000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>223000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>221000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>226000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>231000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>215000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-4945000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5450000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>222000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>201000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4270000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1714000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1659000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1641000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1684000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1709000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1706000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1704000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1748000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1760000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1740000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1729000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1733000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1712000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1694000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1681000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>826000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>794000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>799000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>797000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>782000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>759000.0</v>
       </c>
       <c r="AL25">
         <v>759000.0</v>
       </c>
       <c r="AM25">
+        <v>759000.0</v>
+      </c>
+      <c r="AN25">
         <v>918000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>830000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>428000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>251000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>218000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>200000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>195000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>193000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>194000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>192000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>182000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>175000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>232000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>144000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>147000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>137000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>162000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>78000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>115000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>113000.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26">
+        <v>8798000.0</v>
+      </c>
+      <c r="C26">
         <v>12627000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>14586000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>28938000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>40517000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>50811000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>50172000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>50723000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>57510000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>64114000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>61891000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>57913000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>56011000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>44756000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>36871000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>39860000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>31569000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>27262000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>22058000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>17992000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>21090000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>21144000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>20969000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>21605000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>17271000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>15248000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>15471000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>12486000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>9583000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>13296000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>16510000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>18515000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>31452000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>34706000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>33502000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>41315000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>34032000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>25698000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>39844000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>26838000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>32359000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>20493000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>17890000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>17185000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>12791000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>10573000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>10107000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>10388000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>8615000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>9342000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>5600000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>6348000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>8147000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>5957000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>9833000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>7530000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>8019000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>8757000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>24200000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>9800000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>893000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>10899000.0</v>
+      </c>
+      <c r="C28">
         <v>12666000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12646000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13238000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15910000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17598000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16848000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16760000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16127000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17464000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16940000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16645000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14512000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13738000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13124000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11989000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12952000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11835000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12206000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11955000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11032000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11125000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9908000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9398000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9656000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9741000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8058999.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8691000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9081000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9905000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8026000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9235000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10992000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>14229000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>14044000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12438000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10912000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10832000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9604000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>16136000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8134000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7182000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6629000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5905000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5522000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5049000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5011000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4230000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4937000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4873000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5269000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3389000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3212000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3181000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2962000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2082000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2427000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2458000.0</v>
       </c>
-      <c r="BG28">
-[...1 lines deleted...]
-      </c>
       <c r="BH28">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>2000.0</v>
+      </c>
+      <c r="C29">
         <v>1000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-371000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>44802000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1178000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1545000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-835000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2039000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2201000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3142000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3092000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4306000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2912000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3004000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2653000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1328000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1671000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>83000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-51000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>254000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4660000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>353000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-215000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-255000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-166000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-131000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>468000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-156000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>198000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>22111000.0</v>
+      </c>
+      <c r="C30">
         <v>24375000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26290000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13717000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>89036000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>68409000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>67020000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>67483000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>73637000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>81578000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16940000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16645000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14512000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13738000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13124000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>11989000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12952000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11835000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>12206000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11955000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11032000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11125000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9908000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9398000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9656000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9741000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8059000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>21177000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>18664000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>23201000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>24536000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>27750000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>42444000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>48935000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>47546000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>53753000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>44944000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>36530000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>49448000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>42974000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>40493000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>27675000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>24519000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>23090000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>18313000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>15622000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15118000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>14618000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>13552000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>14215000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10869000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9737000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>11359000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>9138000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12795000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>9612000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>10446000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>11215000.0</v>
       </c>
-      <c r="BG30">
-[...1 lines deleted...]
-      </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>2520000.0</v>
+      </c>
+      <c r="C31">
         <v>6931000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>5632000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4069999.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3651000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4208000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5396000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6677000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6470000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>7088000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>14180999.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>14690999.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>16214999.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>12372999.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9424999.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>7220999.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3292999.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3324999.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3999.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>70999.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-53000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>34000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-55000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>484000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>705000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1445000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1851000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1992000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2531000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2287000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>845000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>726000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1241000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-272000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-154000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-565000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-856000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-774000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>727000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-130000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-96000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>70000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>57000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-77000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-47000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>93000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>118000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>191000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>17000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-16000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="BA31">
         <v>14000.0</v>
       </c>
       <c r="BB31">
+        <v>14000.0</v>
+      </c>
+      <c r="BC31">
         <v>22000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>5000.0</v>
       </c>
-      <c r="BD31">
-[...1 lines deleted...]
-      </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
+        <v>1010000.0</v>
+      </c>
+      <c r="C32">
         <v>51084000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>21000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2415000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4420000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2828000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2123000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>970000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>132014000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>50000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>316000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>84866000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4019000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2169000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>49923000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1517000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1312000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1153000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1172000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>139174000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>60071000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>160000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>360000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>157000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>195000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>141000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>256000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>205000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>167000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>186000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>194000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>255000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>279000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>227000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>229000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>219000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>26812000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>259000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>171000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>286000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>333000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>265000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>307000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>429000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>278000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>593000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2013000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1486000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>15121000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>32234000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>167000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>171000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>167000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>171000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>575000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>944000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>735000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>404000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>500000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -18429,98 +18624,98 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>472248000.0</v>
       </c>
       <c r="C2">
         <v>621042000.0</v>
       </c>
       <c r="D2">
         <v>712618000.0</v>
       </c>
       <c r="E2">
         <v>580446000.0</v>
       </c>
       <c r="F2">
         <v>298084000.0</v>
       </c>
       <c r="G2">
         <v>378427000.0</v>
       </c>
       <c r="H2">
         <v>431715000.0</v>
       </c>
       <c r="I2">
         <v>421676000.0</v>
       </c>
       <c r="J2">
         <v>390979000.0</v>
       </c>
       <c r="K2">
         <v>370586000.0</v>
       </c>
       <c r="L2">
         <v>293579000.0</v>
       </c>
       <c r="M2">
         <v>176677000.0</v>
       </c>
       <c r="N2">
         <v>124860000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>138000</v>
       </c>
       <c r="C3">
         <v>298000</v>
       </c>
       <c r="D3">
         <v>2810000</v>
       </c>
       <c r="E3">
         <v>464000</v>
       </c>
       <c r="F3">
         <v>575000</v>
       </c>
       <c r="G3">
         <v>196000</v>
       </c>
       <c r="H3">
         <v>555000</v>
       </c>
       <c r="I3">
         <v>1768000</v>
       </c>
@@ -18529,178 +18724,178 @@
       </c>
       <c r="K3">
         <v>16644000</v>
       </c>
       <c r="L3">
         <v>1382000</v>
       </c>
       <c r="M3">
         <v>526000</v>
       </c>
       <c r="N3">
         <v>564000</v>
       </c>
       <c r="O3">
         <v>1301000</v>
       </c>
       <c r="P3">
         <v>595000</v>
       </c>
       <c r="Q3">
         <v>2607000</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>282362000.0</v>
       </c>
       <c r="G4">
         <v>-80343000.0</v>
       </c>
       <c r="H4">
         <v>-53288000.0</v>
       </c>
       <c r="I4">
         <v>10039000.0</v>
       </c>
       <c r="J4">
         <v>30697000.0</v>
       </c>
       <c r="K4">
         <v>20393000.0</v>
       </c>
       <c r="L4">
         <v>77007000.0</v>
       </c>
       <c r="M4">
         <v>116902000.0</v>
       </c>
       <c r="N4">
         <v>51817000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>20071000.0</v>
       </c>
       <c r="G5">
         <v>23175000.0</v>
       </c>
       <c r="H5">
         <v>24931000.0</v>
       </c>
       <c r="I5">
         <v>39845000.0</v>
       </c>
       <c r="J5">
         <v>-3561000.0</v>
       </c>
       <c r="K5">
         <v>4226000.0</v>
       </c>
       <c r="L5">
         <v>-937000.0</v>
       </c>
       <c r="M5">
         <v>-2352000.0</v>
       </c>
       <c r="N5">
         <v>-721000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
         <v>-163857000.0</v>
       </c>
       <c r="C6">
         <v>-148794000.0</v>
       </c>
       <c r="D6">
         <v>-91576000.0</v>
       </c>
       <c r="E6">
         <v>132172000.0</v>
       </c>
       <c r="F6">
         <v>282362000.0</v>
       </c>
       <c r="G6">
         <v>-80343000.0</v>
       </c>
       <c r="H6">
         <v>-53288000.0</v>
       </c>
       <c r="I6">
         <v>10039000.0</v>
       </c>
       <c r="J6">
         <v>30697000.0</v>
       </c>
       <c r="K6">
         <v>20393000.0</v>
       </c>
       <c r="L6">
         <v>77007000.0</v>
       </c>
       <c r="M6">
         <v>116902000.0</v>
       </c>
       <c r="N6">
         <v>51817000.0</v>
       </c>
       <c r="O6">
         <v>124860000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
         <v>-4173000.0</v>
       </c>
       <c r="C7">
         <v>-67943000.0</v>
       </c>
       <c r="D7">
         <v>-20530000.0</v>
       </c>
       <c r="E7">
         <v>-18803000.0</v>
       </c>
       <c r="F7">
         <v>-10404000.0</v>
       </c>
       <c r="G7">
         <v>3479000.0</v>
       </c>
       <c r="H7">
         <v>-4449000.0</v>
       </c>
       <c r="I7">
         <v>94452000.0</v>
       </c>
@@ -18709,303 +18904,303 @@
       </c>
       <c r="K7">
         <v>18887000.0</v>
       </c>
       <c r="L7">
         <v>11474000.0</v>
       </c>
       <c r="M7">
         <v>1378000.0</v>
       </c>
       <c r="N7">
         <v>5677000.0</v>
       </c>
       <c r="O7">
         <v>-7227000.0</v>
       </c>
       <c r="P7">
         <v>6610000.0</v>
       </c>
       <c r="Q7">
         <v>1608000.0</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>15000.0</v>
       </c>
       <c r="G8">
         <v>53000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>238000.0</v>
       </c>
       <c r="J8">
         <v>-62000.0</v>
       </c>
       <c r="K8">
         <v>331000.0</v>
       </c>
       <c r="L8">
         <v>1250000.0</v>
       </c>
       <c r="M8">
         <v>-1701000.0</v>
       </c>
       <c r="N8">
         <v>165000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>0.0</v>
       </c>
       <c r="C9">
         <v>5159000.0</v>
       </c>
       <c r="D9">
         <v>-5159000.0</v>
       </c>
       <c r="E9">
         <v>79000.0</v>
       </c>
       <c r="F9">
         <v>15000.0</v>
       </c>
       <c r="G9">
         <v>53000.0</v>
       </c>
       <c r="H9">
         <v>53000.0</v>
       </c>
       <c r="I9">
         <v>238000.0</v>
       </c>
       <c r="J9">
         <v>-62000.0</v>
       </c>
       <c r="K9">
         <v>331000.0</v>
       </c>
       <c r="L9">
         <v>1250000.0</v>
       </c>
       <c r="M9">
         <v>-1701000.0</v>
       </c>
       <c r="N9">
         <v>165000.0</v>
       </c>
       <c r="O9">
         <v>-223000.0</v>
       </c>
       <c r="P9">
         <v>-146000.0</v>
       </c>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-8896000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-10275000.0</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>9600000.0</v>
       </c>
       <c r="J10">
         <v>-396205000.0</v>
       </c>
       <c r="K10">
         <v>-346924000.0</v>
       </c>
       <c r="L10">
         <v>-356124000.0</v>
       </c>
       <c r="M10">
         <v>-289588000.0</v>
       </c>
       <c r="N10">
         <v>-171537000.0</v>
       </c>
       <c r="O10">
         <v>-124564000.0</v>
       </c>
       <c r="P10">
         <v>8280000.0</v>
       </c>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1990000.0</v>
       </c>
       <c r="F11">
         <v>-144000.0</v>
       </c>
       <c r="G11">
         <v>7728000.0</v>
       </c>
       <c r="H11">
         <v>-539000.0</v>
       </c>
       <c r="I11">
         <v>85075000.0</v>
       </c>
       <c r="J11">
         <v>147000.0</v>
       </c>
       <c r="K11">
         <v>15193000.0</v>
       </c>
       <c r="L11">
         <v>11161000.0</v>
       </c>
       <c r="M11">
         <v>5431000.0</v>
       </c>
       <c r="N11">
         <v>6233000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>20190000.0</v>
       </c>
       <c r="F12">
         <v>4573000.0</v>
       </c>
       <c r="G12">
         <v>-1688000.0</v>
       </c>
       <c r="H12">
         <v>-1248000.0</v>
       </c>
       <c r="I12">
         <v>-1005000.0</v>
       </c>
       <c r="J12">
         <v>22463000.0</v>
       </c>
       <c r="K12">
         <v>20662000.0</v>
       </c>
       <c r="L12">
         <v>5877000.0</v>
       </c>
       <c r="M12">
         <v>4346000.0</v>
       </c>
       <c r="N12">
         <v>2561000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-16813000.0</v>
       </c>
       <c r="F13">
         <v>-10275000.0</v>
       </c>
       <c r="G13">
         <v>-4302000.0</v>
       </c>
       <c r="H13">
         <v>-4371000.0</v>
       </c>
       <c r="I13">
         <v>9838000.0</v>
       </c>
       <c r="J13">
         <v>-7311000.0</v>
       </c>
       <c r="K13">
         <v>3363000.0</v>
       </c>
       <c r="L13">
         <v>-907000.0</v>
       </c>
       <c r="M13">
         <v>-2324000.0</v>
       </c>
       <c r="N13">
         <v>-556000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
         <v>895000.0</v>
       </c>
       <c r="C14">
         <v>893000.0</v>
       </c>
       <c r="D14">
         <v>928000.0</v>
       </c>
       <c r="E14">
         <v>744000.0</v>
       </c>
       <c r="F14">
         <v>1115000.0</v>
       </c>
       <c r="G14">
         <v>1514000.0</v>
       </c>
       <c r="H14">
         <v>6820000.0</v>
       </c>
       <c r="I14">
         <v>3216000.0</v>
       </c>
@@ -19014,152 +19209,152 @@
       </c>
       <c r="K14">
         <v>2427000.0</v>
       </c>
       <c r="L14">
         <v>806000.0</v>
       </c>
       <c r="M14">
         <v>743000.0</v>
       </c>
       <c r="N14">
         <v>660000.0</v>
       </c>
       <c r="O14">
         <v>468000.0</v>
       </c>
       <c r="P14">
         <v>391000.0</v>
       </c>
       <c r="Q14">
         <v>191000.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
         <v>308391000.0</v>
       </c>
       <c r="C16">
         <v>472248000.0</v>
       </c>
       <c r="D16">
         <v>621042000.0</v>
       </c>
       <c r="E16">
         <v>712618000.0</v>
       </c>
       <c r="F16">
         <v>580446000.0</v>
       </c>
       <c r="G16">
         <v>298084000.0</v>
       </c>
       <c r="H16">
         <v>378427000.0</v>
       </c>
       <c r="I16">
         <v>431715000.0</v>
       </c>
       <c r="J16">
         <v>421676000.0</v>
       </c>
       <c r="K16">
         <v>390979000.0</v>
       </c>
       <c r="L16">
         <v>370586000.0</v>
       </c>
       <c r="M16">
         <v>293579000.0</v>
       </c>
       <c r="N16">
         <v>176677000.0</v>
       </c>
       <c r="O16">
         <v>124860000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
         <v>-163718000.0</v>
       </c>
       <c r="C18">
         <v>-150348000.0</v>
       </c>
       <c r="D18">
         <v>-136716000.0</v>
       </c>
       <c r="E18">
         <v>-109285000.0</v>
       </c>
       <c r="F18">
         <v>92030000.0</v>
       </c>
       <c r="G18">
         <v>-80558000.0</v>
       </c>
       <c r="H18">
         <v>-53524000.0</v>
       </c>
       <c r="I18">
         <v>-30044000.0</v>
       </c>
@@ -19168,158 +19363,158 @@
       </c>
       <c r="K18">
         <v>-133913000.0</v>
       </c>
       <c r="L18">
         <v>-63837000.0</v>
       </c>
       <c r="M18">
         <v>-1209000.0</v>
       </c>
       <c r="N18">
         <v>-32662000.0</v>
       </c>
       <c r="O18">
         <v>-43373000.0</v>
       </c>
       <c r="P18">
         <v>-20292000.0</v>
       </c>
       <c r="Q18">
         <v>-11690000.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-298000.0</v>
       </c>
       <c r="D19">
         <v>-1412000.0</v>
       </c>
       <c r="E19">
         <v>-464000.0</v>
       </c>
       <c r="F19">
         <v>-575000.0</v>
       </c>
       <c r="G19">
         <v>-196000.0</v>
       </c>
       <c r="H19">
         <v>-547000.0</v>
       </c>
       <c r="I19">
         <v>-1729000.0</v>
       </c>
       <c r="J19">
         <v>-3521000.0</v>
       </c>
       <c r="K19">
         <v>-16644000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>232782000.0</v>
       </c>
       <c r="E20">
         <v>223616000.0</v>
       </c>
       <c r="F20">
         <v>174788000.0</v>
       </c>
       <c r="G20">
         <v>78367000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>39758000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>-4400000.0</v>
       </c>
       <c r="J21">
         <v>-2760000.0</v>
       </c>
       <c r="K21">
         <v>-169000.0</v>
       </c>
       <c r="L21">
         <v>-169000.0</v>
       </c>
       <c r="M21">
         <v>-169000.0</v>
       </c>
       <c r="N21">
         <v>13994000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
         <v>-244092000.0</v>
       </c>
       <c r="C22">
         <v>-122310000.0</v>
       </c>
       <c r="D22">
         <v>-147028000.0</v>
       </c>
       <c r="E22">
         <v>-116949000.0</v>
       </c>
       <c r="F22">
         <v>66975000.0</v>
       </c>
       <c r="G22">
         <v>-111144000.0</v>
       </c>
       <c r="H22">
         <v>-77677000.0</v>
       </c>
       <c r="I22">
         <v>-155645000.0</v>
       </c>
@@ -19328,51 +19523,51 @@
       </c>
       <c r="K22">
         <v>-160108000.0</v>
       </c>
       <c r="L22">
         <v>-80612000.0</v>
       </c>
       <c r="M22">
         <v>-7150000.0</v>
       </c>
       <c r="N22">
         <v>-40996000.0</v>
       </c>
       <c r="O22">
         <v>-41411000.0</v>
       </c>
       <c r="P22">
         <v>-29670000.0</v>
       </c>
       <c r="Q22">
         <v>-12482000.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
         <v>-139000.0</v>
       </c>
       <c r="C23">
         <v>1907000.0</v>
       </c>
       <c r="D23">
         <v>21520000.0</v>
       </c>
       <c r="E23">
         <v>17841000.0</v>
       </c>
       <c r="F23">
         <v>15544000.0</v>
       </c>
       <c r="G23">
         <v>215000.0</v>
       </c>
       <c r="H23">
         <v>228000.0</v>
       </c>
       <c r="I23">
         <v>4686000.0</v>
       </c>
@@ -19381,180 +19576,180 @@
       </c>
       <c r="K23">
         <v>25698000.0</v>
       </c>
       <c r="L23">
         <v>9503000.0</v>
       </c>
       <c r="M23">
         <v>736000.0</v>
       </c>
       <c r="N23">
         <v>-84000.0</v>
       </c>
       <c r="O23">
         <v>142233000.0</v>
       </c>
       <c r="P23">
         <v>20292000.0</v>
       </c>
       <c r="Q23">
         <v>11690000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>37000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>8000.0</v>
       </c>
       <c r="I24">
         <v>39000.0</v>
       </c>
       <c r="J24">
         <v>105000.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>27000.0</v>
       </c>
       <c r="N24">
         <v>29000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
         <v>2911000.0</v>
       </c>
       <c r="C25">
         <v>2692000.0</v>
       </c>
       <c r="D25">
         <v>7499000.0</v>
       </c>
       <c r="E25">
         <v>5998000.0</v>
       </c>
       <c r="F25">
         <v>5688000.0</v>
       </c>
       <c r="G25">
         <v>5463000.0</v>
       </c>
       <c r="H25">
         <v>37303000.0</v>
       </c>
       <c r="I25">
         <v>4280000.0</v>
       </c>
       <c r="J25">
         <v>1587000.0</v>
       </c>
       <c r="K25">
         <v>-156000.0</v>
       </c>
       <c r="L25">
         <v>-3574000.0</v>
       </c>
       <c r="M25">
         <v>-261000.0</v>
       </c>
       <c r="N25">
         <v>-29000.0</v>
       </c>
       <c r="O25">
         <v>-1129000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26">
         <v>-139000.0</v>
       </c>
       <c r="C26">
         <v>-353000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>93593000.0</v>
       </c>
       <c r="G26">
         <v>215000.0</v>
       </c>
       <c r="H26">
         <v>228000.0</v>
       </c>
       <c r="I26">
         <v>44444000.0</v>
       </c>
       <c r="J26">
         <v>168161000.0</v>
       </c>
       <c r="K26">
         <v>139293000.0</v>
       </c>
       <c r="L26">
         <v>136989000.0</v>
       </c>
       <c r="M26">
         <v>117842000.0</v>
       </c>
       <c r="N26">
         <v>84534000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27">
         <v>37640000.0</v>
       </c>
       <c r="C27">
         <v>45964000.0</v>
       </c>
       <c r="D27">
         <v>40914000.0</v>
       </c>
       <c r="E27">
         <v>31322000.0</v>
       </c>
       <c r="F27">
         <v>24658000.0</v>
       </c>
       <c r="G27">
         <v>22014000.0</v>
       </c>
       <c r="H27">
         <v>23585000.0</v>
       </c>
       <c r="I27">
         <v>27010000.0</v>
       </c>
@@ -19563,51 +19758,51 @@
       </c>
       <c r="K27">
         <v>24929000.0</v>
       </c>
       <c r="L27">
         <v>10414000.0</v>
       </c>
       <c r="M27">
         <v>5597000.0</v>
       </c>
       <c r="N27">
         <v>3128000.0</v>
       </c>
       <c r="O27">
         <v>6098000.0</v>
       </c>
       <c r="P27">
         <v>2972000.0</v>
       </c>
       <c r="Q27">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
         <v>-139000.0</v>
       </c>
       <c r="C28">
         <v>1554000.0</v>
       </c>
       <c r="D28">
         <v>45103000.0</v>
       </c>
       <c r="E28">
         <v>241457000.0</v>
       </c>
       <c r="F28">
         <v>190332000.0</v>
       </c>
       <c r="G28">
         <v>215000.0</v>
       </c>
       <c r="H28">
         <v>228000.0</v>
       </c>
       <c r="I28">
         <v>40044000.0</v>
       </c>
@@ -19616,51 +19811,51 @@
       </c>
       <c r="K28">
         <v>154306000.0</v>
       </c>
       <c r="L28">
         <v>140844000.0</v>
       </c>
       <c r="M28">
         <v>118084000.0</v>
       </c>
       <c r="N28">
         <v>84450000.0</v>
       </c>
       <c r="O28">
         <v>168233000.0</v>
       </c>
       <c r="P28">
         <v>20292000.0</v>
       </c>
       <c r="Q28">
         <v>11690000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
         <v>-163580000.0</v>
       </c>
       <c r="C29">
         <v>-150050000.0</v>
       </c>
       <c r="D29">
         <v>-133906000.0</v>
       </c>
       <c r="E29">
         <v>-108821000.0</v>
       </c>
       <c r="F29">
         <v>92605000.0</v>
       </c>
       <c r="G29">
         <v>-80362000.0</v>
       </c>
       <c r="H29">
         <v>-52969000.0</v>
       </c>
       <c r="I29">
         <v>-28276000.0</v>
       </c>
@@ -19669,51 +19864,51 @@
       </c>
       <c r="K29">
         <v>-117269000.0</v>
       </c>
       <c r="L29">
         <v>-62455000.0</v>
       </c>
       <c r="M29">
         <v>-683000.0</v>
       </c>
       <c r="N29">
         <v>-32098000.0</v>
       </c>
       <c r="O29">
         <v>-42072000.0</v>
       </c>
       <c r="P29">
         <v>-19697000.0</v>
       </c>
       <c r="Q29">
         <v>-9083000.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
         <v>-138000.0</v>
       </c>
       <c r="C30">
         <v>-298000.0</v>
       </c>
       <c r="D30">
         <v>-2773000.0</v>
       </c>
       <c r="E30">
         <v>-464000.0</v>
       </c>
       <c r="F30">
         <v>-575000.0</v>
       </c>
       <c r="G30">
         <v>-196000.0</v>
       </c>
       <c r="H30">
         <v>-547000.0</v>
       </c>
       <c r="I30">
         <v>-1729000.0</v>
       </c>
@@ -19741,2311 +19936,2335 @@
       <c r="Q30">
         <v>-2607000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH30"/>
+  <dimension ref="A1:BI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>330322000.0</v>
+      </c>
+      <c r="C2">
         <v>308391000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>331703000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>372295000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>418795000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>472248000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>520122000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>564984000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>548724000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>621042000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>673109000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>661323000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>688396000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>712618000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>496980000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>510147000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>544346000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>580446000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>601450000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>402535000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>345697000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>298084000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>317229000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>336646000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>355389000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>378427000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>393008000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>402200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>414162000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>431715000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>455568000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>490268000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>433095000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>421676000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>460117000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>475785000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>510606000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>390979000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>408574000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>442948000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>474252000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>370586000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>387802000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>402389000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>279857000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>293579000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>306153000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>303851000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>195052000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>176677000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>101859000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>112507000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>119563000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>124860000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+    </row>
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>652000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2040</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>86000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>42000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>43000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>143000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>103000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1549000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>442000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>771000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>151000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>130000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>161000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>22000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>319000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>208000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>48000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>51000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>77000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>46000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>22000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>106000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>249000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>69000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>131000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1336000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>152000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>99000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>181000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>376000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>538000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>213000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2499000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7147000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8555000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>704000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>238000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>985000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>329000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>40000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>28000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>67000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>106000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>327000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>26000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>227000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>230000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>110000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1027000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>103000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>34000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>137000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>500000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2600000</v>
       </c>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-27073000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-24222000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-13167000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-34199000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-36100000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-21004000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>198915000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>56838000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>47613000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-19145000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-19417000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-18743000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-23038000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-14581000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-9192000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-11962000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-17553000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-23853000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-34700000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>57173000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>11419000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-38441000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-15668000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-34821000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>119627000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-17595000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-34374000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-31304000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>103666000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-17216000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-14587000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>122532000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-13722000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-12574000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>2302000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>108799000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>18375000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>74818000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-10648000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-7056000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-5297000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-2704000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5965000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-12657000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7110000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>573000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8432000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3459000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>980000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>24120000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2596000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4908000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1367000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>21236000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6501000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-9110000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6304000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8907000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10399000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>19209000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1330000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4863000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1510000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2378000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4536000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4640000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1592000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-825000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1181000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1241000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1256000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>627000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>933000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2240000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>26000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>569000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-707000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-648000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>201000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-271000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>-41269000.0</v>
+      </c>
+      <c r="C6">
         <v>21931000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-23312000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-40592000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-46500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-53453000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-47874000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-44862000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16260000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-72318000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-52067000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11786000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-27073000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-24222000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>215638000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13167000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-34199000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-36100000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-21004000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>198915000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>56838000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>47613000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-19145000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-19417000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-18743000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-23038000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-14581000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9192000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-11962000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-17553000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-23853000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-34700000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>57173000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11419000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-38441000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-15668000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-34821000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>119627000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-17595000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-34374000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-31304000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>103666000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-17216000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-14587000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>122532000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-13722000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-12574000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2302000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>108799000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>18375000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>74818000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-10648000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-7056000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-5297000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>124860000.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
+        <v>-13520000.0</v>
+      </c>
+      <c r="C7">
         <v>-6479000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-9840000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-12167000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21190000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3356000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>988000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5579000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-61053000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11300000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6781000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-21673000.0</v>
       </c>
-      <c r="M7">
-[...1 lines deleted...]
-      </c>
       <c r="N7">
+        <v>2276000.0</v>
+      </c>
+      <c r="O7">
         <v>-7914000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-17256000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7933000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1575000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-7905000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2718000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4829000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1140000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-9433000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4786000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4337000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>724000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-6368000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>543000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2944000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-3675000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4261000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2441000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-20234000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>108970000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>8157000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>837000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>26494000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-26119000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-8376000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>8747000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2977000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>8229000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1066000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2723000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>4485000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>5182000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-916000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-704000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-478000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>3670000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1110000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-153000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1534000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3993000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>3371000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-3941000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>633000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2423000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1496000.0</v>
       </c>
-      <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>79000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-76000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>14000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>7000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>34000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>118000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-106000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8">
         <v>7000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-5000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-2000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>8000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>100004000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-99772000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-20000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>30020000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-29969000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-93000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>231000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-45000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>639000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-494000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>305000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>147000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>426000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>372000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-700000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>478000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>670000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-2149000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-4000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>1000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>206000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-38000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>0.0</v>
       </c>
       <c r="E9">
         <v>0.0</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
       <c r="G9">
         <v>0.0</v>
       </c>
       <c r="H9">
+        <v>0.0</v>
+      </c>
+      <c r="I9">
         <v>20620.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-20620.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5159000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5159000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4635000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5159000.0</v>
       </c>
       <c r="O9">
         <v>-5159000.0</v>
       </c>
       <c r="P9">
-        <v>0.0</v>
+        <v>-5159000.0</v>
       </c>
       <c r="Q9">
         <v>0.0</v>
       </c>
       <c r="R9">
         <v>0.0</v>
       </c>
       <c r="S9">
+        <v>0.0</v>
+      </c>
+      <c r="T9">
         <v>79000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-76000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>34000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>118000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-106000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2000.0</v>
       </c>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
       <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9">
         <v>7000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-5000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>8000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>100004000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-99772000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-20000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>30020000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-29969000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-93000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>231000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-45000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>639000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-494000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>305000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>147000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>426000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>372000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-700000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>478000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>670000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2149000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-4000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>206000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-38000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-223000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>7897000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5159000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>101000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>1183034000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-407386000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-401945000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-416620000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-442400000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-429452000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>422000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-385022000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-432245000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-475413000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-485976000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-345960000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-377363000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-418292000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-460039000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-356428000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-376274000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-392117000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-273942000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-289476000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-298822000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-295139000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-191341000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-171464000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-95022000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-104514000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-115976000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-124541000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-16686000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6559000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-391000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-9883000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6199000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1053000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>641000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2538000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4469000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4638000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2851000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4059000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3080000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1337000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-748000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-14071000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3579000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>13012000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-3059000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-6166000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-22663000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6397000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>107507000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-3077000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1087000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>7142000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-2831000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4189000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1655000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>8740000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>609000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3659000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5594000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4129000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-2221000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2236000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-982000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2431000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1746000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>499000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-1736000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3790000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3680000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>6970000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5591000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5561000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4204000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20873000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-2366000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-2521000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-568000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-72000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6131000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4622000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-16926000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5076000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10657000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-495000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-497000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>33000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-589000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-195000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-2356000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2448000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-8394000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7297000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5686000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6466000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6068000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4243000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4927000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8619000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3933000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3183000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1535000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1377000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1760000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1205000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1097000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1203000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1069000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>977000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1139000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>775000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>307000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>340000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>172000.0</v>
       </c>
       <c r="N13">
         <v>172000.0</v>
       </c>
       <c r="O13">
+        <v>172000.0</v>
+      </c>
+      <c r="P13">
         <v>-7373000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1734000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2628000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-8546000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>101000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-284000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3496000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-6596000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>720000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1223000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-731000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-5514000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>14616000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-635000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-16694000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1658000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-156000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-9119000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>18453000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>422000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-7249000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2439000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-3292000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-5452000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>3363000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1367000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-1150000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-907000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-2324000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-556000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
+        <v>197000.0</v>
+      </c>
+      <c r="C14">
         <v>184000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>218000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>229000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>225000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>223000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>221000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-436000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>231000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>215000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-4945000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>229000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>222000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>201000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-4270000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4648000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>184000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>182000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1684000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1709000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1706000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1704000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1748000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1760000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1740000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1729000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1733000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1712000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1694000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1681000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>826000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>794000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>799000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>797000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>782000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>759000.0</v>
       </c>
       <c r="AL14">
         <v>759000.0</v>
       </c>
       <c r="AM14">
+        <v>759000.0</v>
+      </c>
+      <c r="AN14">
         <v>918000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>830000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>428000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>251000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>218000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>200000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>195000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>193000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>194000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>192000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>182000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>175000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>232000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>144000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>147000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>137000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>162000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>78000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>115000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>113000.0</v>
       </c>
-      <c r="BG14"/>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -22068,232 +22287,238 @@
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>289053000.0</v>
+      </c>
+      <c r="C16">
         <v>330322000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>308391000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>331703000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>372295000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>418795000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>472248000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>520122000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>564984000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>548724000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>621042000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>673109000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>661323000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>688396000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>712618000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>496980000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>510147000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>544346000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>580446000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>601450000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>402535000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>345697000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>298084000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>317229000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>336646000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>355389000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>378427000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>393008000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>402200000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>414162000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>431715000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>455568000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>490268000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>433095000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>421676000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>460117000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>475785000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>510606000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>390979000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>408574000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>442948000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>474252000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>370586000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>387802000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>402389000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>279857000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>293579000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>306153000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>303851000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>195052000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>176677000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>101859000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>112507000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>119563000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>124860000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22310,2066 +22535,2096 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>-25701000.0</v>
+      </c>
+      <c r="C18">
         <v>28877000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-23312000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-40575000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-46426000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-53405000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-47815000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-45195000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>15816000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-73154000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-52587000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>9075000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-45698000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-47506000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5127000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-31297000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-35424000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-37437000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-22777000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>111902000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>36619000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-33714000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-19145000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-19481000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-18743000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-23189000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-14594000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-9192000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-12172000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-17566000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-22588000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-33725000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>58034000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-31765000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-39900000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-18276000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-36292000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-40341000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-41145000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-39143000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-28234000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-25391000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-20666000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-17243000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-11180000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-14748000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-12590000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-12371000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>5884000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>17868000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-9833000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-10531000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-7085000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-5213000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-16662000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-7552000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-10398000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-8761000.0</v>
       </c>
-      <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-10000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-86000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-42000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-43000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-143000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-103000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1512000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-442000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-771000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-48000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-151000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-130000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-161000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-22000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-319000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-208000.0</v>
       </c>
-      <c r="U19">
-[...1 lines deleted...]
-      </c>
       <c r="V19">
+        <v>0.0</v>
+      </c>
+      <c r="W19">
         <v>-48000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-51000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-77000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-46000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-22000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-106000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-249000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-69000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-123000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>-65000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>-73000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2999000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>20722000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>209134000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>13835000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>647000.0</v>
       </c>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>77000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>82873000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>13625000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-1304000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-954000.0</v>
       </c>
       <c r="AH21">
         <v>-954000.0</v>
       </c>
       <c r="AI21">
+        <v>-954000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-2760000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-501000.0</v>
       </c>
       <c r="AL21">
         <v>-501000.0</v>
       </c>
       <c r="AM21">
+        <v>-501000.0</v>
+      </c>
+      <c r="AN21">
         <v>-169000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2812000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11182000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-169000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-169000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>13994000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>-18583000.0</v>
+      </c>
+      <c r="C22">
         <v>32721000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-21589000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-36541000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-125767000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-60195000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-57956000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-59001000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>66886000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-72239000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-67476000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>21907000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-54595000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-46864000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6349000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-45764000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-41244000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-36290000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-33179000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>109247000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>27642000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-36735000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-30716000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-30577000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-26282000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-23569000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-21554000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-19448000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-15810000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-20865000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-22461000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-24559000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-59882000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-48743000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-47758000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-52394000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-17701000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-35384000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-48903000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-43239000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-40445000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-27521000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-24157000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-22976000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-18277000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-15202000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-13110000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-13182000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1290000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>17852000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-11054000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-9689000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-11302000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-8951000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-12221000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-8668000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-9711000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-10811000.0</v>
       </c>
-      <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>174</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-6946000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>145404.6</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-18795.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-78609.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-48000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>427000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>591000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>890000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>548000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2784000.0</v>
       </c>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
       <c r="N23">
+        <v>40000.0</v>
+      </c>
+      <c r="O23">
         <v>2602000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11631000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4295000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>578000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-151000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1850000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4140000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6594000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2960000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-215000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>64000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-46000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>151000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-249000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>210000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>366648.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>213000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>93000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>44138000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2414000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3411000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1967000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9948000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>19494000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4242000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>782000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>272000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3450000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2656000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2231000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1026000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-11000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>62000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>102915000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>507000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>84651000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-117000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-201000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-84000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>141522000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7552000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>10398000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8761000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>20300000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>11700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>984.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-984.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>37000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>8000.0</v>
       </c>
       <c r="AC24">
         <v>8000.0</v>
       </c>
       <c r="AD24">
         <v>8000.0</v>
       </c>
       <c r="AE24">
+        <v>8000.0</v>
+      </c>
+      <c r="AF24">
         <v>39000.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
         <v>5000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>100000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4056000.0</v>
       </c>
-      <c r="AN24">
-[...1 lines deleted...]
-      </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>-4056000.0</v>
       </c>
-      <c r="AP24">
-[...1 lines deleted...]
-      </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
         <v>27000.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
         <v>29000.0</v>
       </c>
-      <c r="BB24">
-[...2 lines deleted...]
-      <c r="BC24"/>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>-1021000.0</v>
+      </c>
+      <c r="C25">
         <v>-4464000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>825000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>715000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>683000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>688000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>692000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-806657.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>662000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>672000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7499000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2084000.0</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="N25">
+        <v>1579000.0</v>
+      </c>
+      <c r="O25">
         <v>1558000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5998000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2934000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1475000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1459000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5622574.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4071510.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5542837.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6176000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3939000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2573000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>771000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1243000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-14568000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3612000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12423000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-2793000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1418000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>936000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1018000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>929000.0</v>
       </c>
       <c r="AJ25">
         <v>929000.0</v>
       </c>
       <c r="AK25">
+        <v>929000.0</v>
+      </c>
+      <c r="AL25">
         <v>909000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1180000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>121000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-302000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>121000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-96000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1484000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1362000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-599000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-129000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-10000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-45000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-207000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>547000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1916000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-435000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3680000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-3576000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1141000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26">
+        <v>-15568000.0</v>
+      </c>
+      <c r="C26">
         <v>-6946000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-170000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-17000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-74000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-48000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-58000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-94000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-147000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-54000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>15593000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-40000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>4295000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>427000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1488000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1850000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4140000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6276000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>81327000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>64000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>151000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>13000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>215000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>210000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>5000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>44444000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>213000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>93000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>44138000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2414000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3411000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1967000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>160369000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>8120000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1430000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>782000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>128961000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1946000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1294000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>133113000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>636000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>9000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>14663000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>102870000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>300000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>84651000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-117000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
-      <c r="BC26"/>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27">
+        <v>7878000.0</v>
+      </c>
+      <c r="C27">
         <v>6915000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7074000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7199000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12418000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10949000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10520000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11020000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>12041000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>12383000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11080000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10944000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10100000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8790000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7433000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7966000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8263000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7660000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6887000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6055000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5540000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6176000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5208000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5583000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5687000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5536000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5287000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5816000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6277000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6205000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4245000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7042000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8821000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>6902000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7407000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>7102000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6653000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5602000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5211000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>11448000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4546000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3724000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3278000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3017000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2416000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1703000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1398000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1418000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1438000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1343000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1091000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>955000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>742000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>340000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>365000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>508000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1655000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3570000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>-15568000.0</v>
+      </c>
+      <c r="C28">
         <v>-6946000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2050.6</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-74000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-48000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-59000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>333000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>444000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>836000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>483000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2711000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>18625000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23284000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>220765000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18130000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1225000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1337000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1773000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>87013000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81327000.0</v>
       </c>
       <c r="W28">
         <v>81327000.0</v>
       </c>
       <c r="X28">
-        <v>64000.0</v>
+        <v>81327000.0</v>
       </c>
       <c r="Y28">
         <v>64000.0</v>
       </c>
       <c r="Z28">
+        <v>64000.0</v>
+      </c>
+      <c r="AA28">
         <v>151000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>13000.0</v>
       </c>
-      <c r="AB28">
-[...1 lines deleted...]
-      </c>
       <c r="AC28">
+        <v>0.0</v>
+      </c>
+      <c r="AD28">
         <v>210000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1304000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-975000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-861000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>43184000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1459000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2608000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1466000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>159868000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>19494000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4769000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>986000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>129057000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3450000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2656000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>133712000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1026000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-11000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>14673000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>102915000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>507000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>84651000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-84000.0</v>
       </c>
       <c r="BB28">
         <v>-84000.0</v>
       </c>
       <c r="BC28">
+        <v>-84000.0</v>
+      </c>
+      <c r="BD28">
         <v>141522000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>7552000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10398000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>8761000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>20300000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>-25049000.0</v>
+      </c>
+      <c r="C29">
         <v>28877000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-23312000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-40565000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-46340000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-53363000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-47772000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-45186000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>15959000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-73051000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-51038000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9517000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-44927000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-47458000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4976000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-31167000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-35263000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-37415000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-22458000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>112110000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>36619000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-33666000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-19094000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-19404000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-18697000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-23167000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-14488000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-8943000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-12103000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-17435000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-21252000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-33573000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>58133000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-31584000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-39524000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-17738000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-36079000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-37842000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-33998000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-30588000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-27530000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-25153000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-19681000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-16914000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-11140000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-14720000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-12523000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-12265000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>6211000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>17894000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-9836000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-10304000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-6855000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-5103000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-15635000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-7449000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-10364000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-8624000.0</v>
       </c>
-      <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-      <c r="C30">
+        <v>181</v>
+      </c>
+      <c r="B30">
+        <v>-652000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>2035.85</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-86000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-42000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-43000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-143000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-103000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1512000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-442000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-771000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-48000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-151000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-130000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-161000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-22000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-319000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-208000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-22.57</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-48000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-51000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-77000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-46000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-22000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-106000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-249000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-69000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-123000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1297000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-152000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-99000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-181000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-376000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-538000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-208000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2399000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3091000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-8555000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-4760000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-238000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-985000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-329000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-40000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-28000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-40000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-106000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-327000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-26000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-227000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-201000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-110000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1027000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-103000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-34000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-137000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
+      <c r="BI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>