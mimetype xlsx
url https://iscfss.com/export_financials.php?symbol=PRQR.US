--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3851,80 +3851,82 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
         <v>28332516.0</v>
       </c>
       <c r="C5">
         <v>28678788.0</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>274000.0</v>
+      </c>
       <c r="E5">
         <v>26569000.0</v>
       </c>
       <c r="F5">
         <v>29142715.0</v>
       </c>
       <c r="G5">
         <v>27598000.0</v>
       </c>
       <c r="H5">
         <v>26566000.0</v>
       </c>
       <c r="I5">
         <v>26968999.0</v>
       </c>
       <c r="J5">
         <v>28711800.0</v>
       </c>
       <c r="K5">
         <v>28694388.0</v>
       </c>
       <c r="L5">
         <v>27534911.0</v>
       </c>
       <c r="M5">
         <v>1000000.0</v>
       </c>
       <c r="N5">
-        <v>27154984.0</v>
+        <v>29430844.0</v>
       </c>
       <c r="O5">
         <v>30263999.0</v>
       </c>
       <c r="P5">
         <v>1953000.0</v>
       </c>
       <c r="Q5">
         <v>32415932.0</v>
       </c>
       <c r="R5">
         <v>31709846.0</v>
       </c>
       <c r="S5">
         <v>30299000.0</v>
       </c>
       <c r="T5">
         <v>272000.0</v>
       </c>
       <c r="U5">
         <v>26188986.0</v>
       </c>
       <c r="V5">
         <v>29480049.0</v>
       </c>
@@ -4726,81 +4728,81 @@
       </c>
       <c r="AV12">
         <v>115257000.0</v>
       </c>
       <c r="AW12">
         <v>38193000.0</v>
       </c>
       <c r="AX12"/>
       <c r="AY12">
         <v>4129000.0</v>
       </c>
       <c r="AZ12"/>
       <c r="BA12"/>
     </row>
     <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>4312492.0</v>
       </c>
       <c r="C13">
         <v>4306165.0</v>
       </c>
       <c r="D13">
-        <v>57071000.0</v>
+        <v>4308000.0</v>
       </c>
       <c r="E13">
         <v>4308000.0</v>
       </c>
       <c r="F13">
         <v>4653501.0</v>
       </c>
       <c r="G13">
         <v>4308000.0</v>
       </c>
       <c r="H13">
         <v>3370000.0</v>
       </c>
       <c r="I13">
         <v>3370000.0</v>
       </c>
       <c r="J13">
         <v>3639600.0</v>
       </c>
       <c r="K13">
         <v>3722670.0</v>
       </c>
       <c r="L13">
         <v>3567987.0</v>
       </c>
       <c r="M13">
         <v>3370000.0</v>
       </c>
       <c r="N13">
-        <v>3378208.0</v>
+        <v>3661336.0</v>
       </c>
       <c r="O13">
         <v>3370000.0</v>
       </c>
       <c r="P13">
         <v>2995000.0</v>
       </c>
       <c r="Q13">
         <v>2987712.0</v>
       </c>
       <c r="R13">
         <v>3011510.0</v>
       </c>
       <c r="S13">
         <v>2995000.0</v>
       </c>
       <c r="T13">
         <v>2995000.0</v>
       </c>
       <c r="U13">
         <v>2829998.0</v>
       </c>
       <c r="V13">
         <v>2577432.0</v>
       </c>
@@ -5154,51 +5156,53 @@
         <v>934000.0</v>
       </c>
       <c r="AV15">
         <v>934000.0</v>
       </c>
       <c r="AW15">
         <v>144000.0</v>
       </c>
       <c r="AX15"/>
       <c r="AY15">
         <v>59000.0</v>
       </c>
       <c r="AZ15"/>
       <c r="BA15"/>
     </row>
     <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
         <v>19627447.0</v>
       </c>
       <c r="C16">
         <v>17544529.0</v>
       </c>
-      <c r="D16"/>
+      <c r="D16">
+        <v>17394000.0</v>
+      </c>
       <c r="E16">
         <v>17450000.0</v>
       </c>
       <c r="F16">
         <v>20793850.0</v>
       </c>
       <c r="G16">
         <v>21942000.0</v>
       </c>
       <c r="H16">
         <v>24860000.0</v>
       </c>
       <c r="I16">
         <v>23827000.0</v>
       </c>
       <c r="J16">
         <v>22212360.0</v>
       </c>
       <c r="K16">
         <v>22721545.0</v>
       </c>
       <c r="L16">
         <v>17373028.0</v>
       </c>
       <c r="M16">
@@ -6616,51 +6620,53 @@
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
         <v>2718832.0</v>
       </c>
       <c r="C30">
         <v>5083834.0</v>
       </c>
-      <c r="D30"/>
+      <c r="D30">
+        <v>576000.0</v>
+      </c>
       <c r="E30">
         <v>2426000.0</v>
       </c>
       <c r="F30">
         <v>2978111.0</v>
       </c>
       <c r="G30">
         <v>2027000.0</v>
       </c>
       <c r="H30">
         <v>1305000.0</v>
       </c>
       <c r="I30">
         <v>4546000.0</v>
       </c>
       <c r="J30">
         <v>3404160.0</v>
       </c>
       <c r="K30">
         <v>1400696.0</v>
       </c>
       <c r="L30">
         <v>3350943.0</v>
       </c>
       <c r="M30">
@@ -7666,105 +7672,105 @@
         <v>49000.0</v>
       </c>
       <c r="AW38">
         <v>53000.0</v>
       </c>
       <c r="AX38"/>
       <c r="AY38">
         <v>54000.0</v>
       </c>
       <c r="AZ38"/>
       <c r="BA38">
         <v>52000.0</v>
       </c>
     </row>
     <row r="39" spans="1:53">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
         <v>3181313.0</v>
       </c>
       <c r="C39">
         <v>2625881.0</v>
       </c>
       <c r="D39">
-        <v>4448000.0</v>
+        <v>3872000.0</v>
       </c>
       <c r="E39">
         <v>4514000.0</v>
       </c>
       <c r="F39">
         <v>3143382.0</v>
       </c>
       <c r="G39">
         <v>4437000.0</v>
       </c>
       <c r="H39">
         <v>3013000.0</v>
       </c>
       <c r="I39">
         <v>5613000.0</v>
       </c>
       <c r="J39">
         <v>1393200.0</v>
       </c>
       <c r="K39">
         <v>875987.0</v>
       </c>
       <c r="L39">
         <v>1026987.0</v>
       </c>
       <c r="M39">
-        <v>2187521.0</v>
+        <v>4374521.0</v>
       </c>
       <c r="N39">
         <v>2168000.0</v>
       </c>
       <c r="O39">
         <v>3431000.0</v>
       </c>
       <c r="P39">
         <v>3104000.0</v>
       </c>
       <c r="Q39">
         <v>4159000.0</v>
       </c>
       <c r="R39">
         <v>4047000.0</v>
       </c>
       <c r="S39">
         <v>3136000.0</v>
       </c>
       <c r="T39">
         <v>20407000.0</v>
       </c>
       <c r="U39">
         <v>3761000.0</v>
       </c>
       <c r="V39">
-        <v>5328810.0</v>
+        <v>9862810.0</v>
       </c>
       <c r="W39">
         <v>4602995.0</v>
       </c>
       <c r="X39">
         <v>2759000.0</v>
       </c>
       <c r="Y39">
         <v>3562000.0</v>
       </c>
       <c r="Z39">
         <v>1987000.0</v>
       </c>
       <c r="AA39">
         <v>1712935.0</v>
       </c>
       <c r="AB39">
         <v>2450000.0</v>
       </c>
       <c r="AC39">
         <v>2165000.0</v>
       </c>
       <c r="AD39">
         <v>2088000.0</v>
       </c>
@@ -7819,51 +7825,51 @@
       <c r="AU39">
         <v>1551000.0</v>
       </c>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39">
         <v>2000.0</v>
       </c>
       <c r="AZ39"/>
       <c r="BA39">
         <v>4000.0</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>10657103.0</v>
       </c>
       <c r="C40">
         <v>10142682.0</v>
       </c>
       <c r="D40">
-        <v>26357000.0</v>
+        <v>8963000.0</v>
       </c>
       <c r="E40">
         <v>25424000.0</v>
       </c>
       <c r="F40">
         <v>10471458.0</v>
       </c>
       <c r="G40">
         <v>32737000.0</v>
       </c>
       <c r="H40">
         <v>33713000.0</v>
       </c>
       <c r="I40">
         <v>31134000.0</v>
       </c>
       <c r="J40">
         <v>9864720.0</v>
       </c>
       <c r="K40">
         <v>11575627.0</v>
       </c>
       <c r="L40">
         <v>6669066.0</v>
       </c>
@@ -8070,101 +8076,103 @@
         <v>18000.0</v>
       </c>
       <c r="AV41"/>
       <c r="AW41">
         <v>132000.0</v>
       </c>
       <c r="AX41"/>
       <c r="AY41">
         <v>29000.0</v>
       </c>
       <c r="AZ41"/>
       <c r="BA41">
         <v>1000.0</v>
       </c>
     </row>
     <row r="42" spans="1:53">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
         <v>484385630.0</v>
       </c>
       <c r="C42">
         <v>483675057.0</v>
       </c>
-      <c r="D42"/>
+      <c r="D42">
+        <v>511195000.0</v>
+      </c>
       <c r="E42">
         <v>483879000.0</v>
       </c>
       <c r="F42">
         <v>522686095.0</v>
       </c>
       <c r="G42">
         <v>483812000.0</v>
       </c>
       <c r="H42">
         <v>413069000.0</v>
       </c>
       <c r="I42">
         <v>413068001.0</v>
       </c>
       <c r="J42">
         <v>446100480.0</v>
       </c>
       <c r="K42">
         <v>456103357.0</v>
       </c>
       <c r="L42">
         <v>436940831.0</v>
       </c>
       <c r="M42">
         <v>439352000.0</v>
       </c>
       <c r="N42">
-        <v>59007000.0</v>
+        <v>507211083.0</v>
       </c>
       <c r="O42">
         <v>412540001.0</v>
       </c>
       <c r="P42">
         <v>430458000.0</v>
       </c>
       <c r="Q42">
-        <v>87369000.0</v>
+        <v>503815643.0</v>
       </c>
       <c r="R42">
-        <v>100829000.0</v>
+        <v>544044226.0</v>
       </c>
       <c r="S42">
         <v>398309000.0</v>
       </c>
       <c r="T42">
         <v>425274000.0</v>
       </c>
       <c r="U42">
-        <v>118106000.0</v>
+        <v>562208947.0</v>
       </c>
       <c r="V42">
         <v>343583676.0</v>
       </c>
       <c r="W42">
         <v>353308627.0</v>
       </c>
       <c r="X42">
         <v>311011000.0</v>
       </c>
       <c r="Y42">
         <v>309054000.0</v>
       </c>
       <c r="Z42">
         <v>306798000.0</v>
       </c>
       <c r="AA42">
         <v>322397715.0</v>
       </c>
       <c r="AB42">
         <v>251156000.0</v>
       </c>
       <c r="AC42">
         <v>249934000.0</v>
       </c>
@@ -8783,51 +8791,51 @@
       <c r="F48">
         <v>-471216726.0</v>
       </c>
       <c r="G48">
         <v>-427158000.0</v>
       </c>
       <c r="H48">
         <v>-418023000.0</v>
       </c>
       <c r="I48">
         <v>-410553000.0</v>
       </c>
       <c r="J48">
         <v>-440845200.0</v>
       </c>
       <c r="K48">
         <v>-442798952.0</v>
       </c>
       <c r="L48">
         <v>-418981255.0</v>
       </c>
       <c r="M48">
         <v>-391932000.0</v>
       </c>
       <c r="N48">
-        <v>-384927347.0</v>
+        <v>-417188108.0</v>
       </c>
       <c r="O48">
         <v>-379109000.0</v>
       </c>
       <c r="P48">
         <v>-370485000.0</v>
       </c>
       <c r="Q48">
         <v>-345619984.0</v>
       </c>
       <c r="R48">
         <v>-333874435.0</v>
       </c>
       <c r="S48">
         <v>-317770000.0</v>
       </c>
       <c r="T48">
         <v>-299935000.0</v>
       </c>
       <c r="U48">
         <v>-285398857.0</v>
       </c>
       <c r="V48">
         <v>-317186438.0</v>
       </c>
@@ -10788,96 +10796,96 @@
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>117</v>
       </c>
       <c r="B5">
-        <v>-42154897.0</v>
+        <v>-39634460.0</v>
       </c>
       <c r="C5">
         <v>-26883000.0</v>
       </c>
       <c r="D5">
         <v>-26610000.0</v>
       </c>
       <c r="E5">
         <v>-58981000.0</v>
       </c>
       <c r="F5">
         <v>-57277000.0</v>
       </c>
       <c r="G5">
         <v>-50791000.0</v>
       </c>
       <c r="H5">
         <v>-176314057.0</v>
       </c>
       <c r="I5">
         <v>-36275000.0</v>
       </c>
       <c r="J5">
         <v>-40980516.0</v>
       </c>
       <c r="K5">
         <v>-121828605.0</v>
       </c>
       <c r="L5">
         <v>-84724000.0</v>
       </c>
       <c r="M5">
         <v>-49822000.0</v>
       </c>
       <c r="N5">
         <v>-3215000.0</v>
       </c>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>118</v>
       </c>
       <c r="B6">
-        <v>-39558578.0</v>
+        <v>-37038141.0</v>
       </c>
       <c r="C6">
         <v>-24122000.0</v>
       </c>
       <c r="D6">
         <v>-24097000.0</v>
       </c>
       <c r="E6">
         <v>-56460000.0</v>
       </c>
       <c r="F6">
         <v>-54948000.0</v>
       </c>
       <c r="G6">
         <v>-48436000.0</v>
       </c>
       <c r="H6">
         <v>-174268000.0</v>
       </c>
       <c r="I6">
         <v>-35291489.0</v>
       </c>
       <c r="J6">
         <v>-40928000.0</v>
       </c>
@@ -12499,108 +12507,108 @@
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>117</v>
       </c>
       <c r="B5">
-        <v>-13873452.0</v>
+        <v>-13603078.0</v>
       </c>
       <c r="C5">
         <v>-9039429.0</v>
       </c>
       <c r="D5">
         <v>-11006000.0</v>
       </c>
       <c r="E5">
-        <v>-12249000.0</v>
+        <v>-12161000.0</v>
       </c>
       <c r="F5">
-        <v>-10816000.0</v>
+        <v>-10079000.0</v>
       </c>
       <c r="G5">
         <v>-6492000.0</v>
       </c>
       <c r="H5">
         <v>-8854000.0</v>
       </c>
       <c r="I5">
-        <v>-3600000.0</v>
+        <v>-2889406.0</v>
       </c>
       <c r="J5">
-        <v>-8075000.0</v>
+        <v>-7652128.0</v>
       </c>
       <c r="K5">
         <v>-1019000.0</v>
       </c>
       <c r="L5">
-        <v>-7391000.0</v>
+        <v>-5368443.0</v>
       </c>
       <c r="M5">
-        <v>-8811000.0</v>
+        <v>-7936035.0</v>
       </c>
       <c r="N5">
-        <v>-9389000.0</v>
+        <v>-8311000.0</v>
       </c>
       <c r="O5">
-        <v>-12460000.0</v>
+        <v>-12071856.0</v>
       </c>
       <c r="P5">
-        <v>-19823000.0</v>
+        <v>-23235000.0</v>
       </c>
       <c r="Q5">
-        <v>-15832000.0</v>
+        <v>-13463000.0</v>
       </c>
       <c r="R5">
-        <v>-17044000.0</v>
+        <v>-13288000.0</v>
       </c>
       <c r="S5">
         <v>-17533000.0</v>
       </c>
       <c r="T5">
-        <v>-14557000.0</v>
+        <v>-15034000.0</v>
       </c>
       <c r="U5">
-        <v>-13203000.0</v>
+        <v>-13236000.0</v>
       </c>
       <c r="V5">
         <v>-12103000.0</v>
       </c>
       <c r="W5">
         <v>-13174000.0</v>
       </c>
       <c r="X5">
         <v>-11113000.0</v>
       </c>
       <c r="Y5">
         <v>-12033000.0</v>
       </c>
       <c r="Z5">
         <v>-16480000.0</v>
       </c>
       <c r="AA5">
         <v>-14001000.0</v>
       </c>
       <c r="AB5">
         <v>-12985646.0</v>
       </c>
       <c r="AC5">
         <v>-11836000.0</v>
       </c>
@@ -12663,108 +12671,108 @@
       </c>
       <c r="AW5">
         <v>-4807000.0</v>
       </c>
       <c r="AX5">
         <v>-1860000.0</v>
       </c>
       <c r="AY5">
         <v>-1475000.0</v>
       </c>
       <c r="AZ5">
         <v>-882000.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>118</v>
       </c>
       <c r="B6">
-        <v>-13168040.0</v>
+        <v>-12897666.0</v>
       </c>
       <c r="C6">
         <v>-8366798.0</v>
       </c>
       <c r="D6">
         <v>-10335000.0</v>
       </c>
       <c r="E6">
-        <v>-11574000.0</v>
+        <v>-11486000.0</v>
       </c>
       <c r="F6">
-        <v>-10138000.0</v>
+        <v>-9401000.0</v>
       </c>
       <c r="G6">
         <v>-5821000.0</v>
       </c>
       <c r="H6">
         <v>-8166000.0</v>
       </c>
       <c r="I6">
-        <v>-2889000.0</v>
+        <v>-2178406.0</v>
       </c>
       <c r="J6">
-        <v>-7384000.0</v>
+        <v>-6961128.0</v>
       </c>
       <c r="K6">
         <v>-291000.0</v>
       </c>
       <c r="L6">
-        <v>-6749000.0</v>
+        <v>-4726443.0</v>
       </c>
       <c r="M6">
-        <v>-8217000.0</v>
+        <v>-7342035.0</v>
       </c>
       <c r="N6">
-        <v>-8840000.0</v>
+        <v>-7762000.0</v>
       </c>
       <c r="O6">
-        <v>-12264000.0</v>
+        <v>-11875856.0</v>
       </c>
       <c r="P6">
-        <v>-19211000.0</v>
+        <v>-22623000.0</v>
       </c>
       <c r="Q6">
-        <v>-15241000.0</v>
+        <v>-12872000.0</v>
       </c>
       <c r="R6">
-        <v>-16474000.0</v>
+        <v>-12718000.0</v>
       </c>
       <c r="S6">
         <v>-16981000.0</v>
       </c>
       <c r="T6">
-        <v>-14013000.0</v>
+        <v>-14490000.0</v>
       </c>
       <c r="U6">
-        <v>-12601000.0</v>
+        <v>-12634000.0</v>
       </c>
       <c r="V6">
         <v>-11472000.0</v>
       </c>
       <c r="W6">
         <v>-12522000.0</v>
       </c>
       <c r="X6">
         <v>-10462000.0</v>
       </c>
       <c r="Y6">
         <v>-11503000.0</v>
       </c>
       <c r="Z6">
         <v>-15958000.0</v>
       </c>
       <c r="AA6">
         <v>-13492000.0</v>
       </c>
       <c r="AB6">
         <v>-12941000.0</v>
       </c>
       <c r="AC6">
         <v>-11320000.0</v>
       </c>
@@ -13111,51 +13119,51 @@
       <c r="N9">
         <v>697000.0</v>
       </c>
       <c r="O9">
         <v>1211000.0</v>
       </c>
       <c r="P9">
         <v>888000.0</v>
       </c>
       <c r="Q9">
         <v>1028999.0</v>
       </c>
       <c r="R9">
         <v>1231000.0</v>
       </c>
       <c r="S9">
         <v>239000.0</v>
       </c>
       <c r="T9">
         <v>1158000.0</v>
       </c>
       <c r="U9">
         <v>654000.0</v>
       </c>
       <c r="V9">
-        <v>-646669.0</v>
+        <v>-760030.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>251000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9">
         <v>-114890000.0</v>
       </c>
       <c r="AB9">
         <v>1150326.72</v>
       </c>
       <c r="AC9">
         <v>1671720.89</v>
       </c>
       <c r="AD9">
         <v>1165966.62</v>
       </c>
       <c r="AE9">
         <v>4941000.0</v>
       </c>
       <c r="AF9">
         <v>3424403.8</v>
       </c>
@@ -13373,51 +13381,51 @@
       </c>
       <c r="AW10">
         <v>-4796000.0</v>
       </c>
       <c r="AX10">
         <v>-1919000.0</v>
       </c>
       <c r="AY10">
         <v>-1634000.0</v>
       </c>
       <c r="AZ10">
         <v>-876000.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:54">
       <c r="A11" t="s">
         <v>123</v>
       </c>
       <c r="B11">
-        <v>990.62</v>
+        <v>1000.0</v>
       </c>
       <c r="C11">
         <v>990.62</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>18000.0</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
         <v>-200000.0</v>
       </c>
       <c r="J11">
         <v>3000.0</v>
       </c>
       <c r="K11">
         <v>5000.0</v>
       </c>
       <c r="L11">
         <v>40999.0</v>
       </c>
       <c r="M11">
         <v>41999.0</v>