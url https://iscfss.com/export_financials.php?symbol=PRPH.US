--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -737,53 +740,50 @@
   </si>
   <si>
     <t>otherCashflowsFromFinancingActivities</t>
   </si>
   <si>
     <t>otherCashflowsFromInvestingActivities</t>
   </si>
   <si>
     <t>otherNonCashItems</t>
   </si>
   <si>
     <t>salePurchaseOfStock</t>
   </si>
   <si>
     <t>stockBasedCompensation</t>
   </si>
   <si>
     <t>totalCashFromFinancingActivities</t>
   </si>
   <si>
     <t>totalCashFromOperatingActivities</t>
   </si>
   <si>
     <t>totalCashflowsFromInvestingActivities</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -1381,51 +1381,53 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>34</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-198000.0</v>
+      </c>
       <c r="C5">
         <v>-198000.0</v>
       </c>
       <c r="D5">
         <v>-300000.0</v>
       </c>
       <c r="E5">
         <v>757000.0</v>
       </c>
       <c r="F5">
         <v>-175000.0</v>
       </c>
       <c r="G5">
         <v>-11000.0</v>
       </c>
       <c r="H5">
         <v>-2000.0</v>
       </c>
       <c r="I5">
         <v>-24000.0</v>
       </c>
       <c r="J5">
         <v>-78000.0</v>
       </c>
       <c r="K5">
@@ -1804,51 +1806,53 @@
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>41</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>90000.0</v>
+      </c>
       <c r="C12">
         <v>678000.0</v>
       </c>
       <c r="D12">
         <v>4736000.0</v>
       </c>
       <c r="E12">
         <v>17437000.0</v>
       </c>
       <c r="F12">
         <v>17513000.0</v>
       </c>
       <c r="G12">
         <v>8455000.0</v>
       </c>
       <c r="H12">
         <v>1360000.0</v>
       </c>
       <c r="I12">
         <v>8241000.0</v>
       </c>
       <c r="J12">
         <v>21938000.0</v>
       </c>
       <c r="K12">
@@ -1897,51 +1901,53 @@
         <v>12897080.0</v>
       </c>
       <c r="Z12">
         <v>9740840.0</v>
       </c>
       <c r="AA12">
         <v>11365843.0</v>
       </c>
       <c r="AB12">
         <v>14000000.0</v>
       </c>
       <c r="AC12">
         <v>28300000.0</v>
       </c>
       <c r="AD12">
         <v>25500000.0</v>
       </c>
       <c r="AE12">
         <v>400000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>42</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>4000.0</v>
+      </c>
       <c r="C13">
         <v>23000.0</v>
       </c>
       <c r="D13">
         <v>18000.0</v>
       </c>
       <c r="E13">
         <v>16000.0</v>
       </c>
       <c r="F13">
         <v>16000.0</v>
       </c>
       <c r="G13">
         <v>14000.0</v>
       </c>
       <c r="H13">
         <v>14000.0</v>
       </c>
       <c r="I13">
         <v>14000.0</v>
       </c>
       <c r="J13">
         <v>14000.0</v>
       </c>
       <c r="K13">
@@ -2158,51 +2164,53 @@
         <v>8143.0</v>
       </c>
       <c r="X15">
         <v>8074.0</v>
       </c>
       <c r="Y15">
         <v>8051.0</v>
       </c>
       <c r="Z15">
         <v>7661.0</v>
       </c>
       <c r="AA15">
         <v>7636.0</v>
       </c>
       <c r="AB15">
         <v>7400000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>45</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1501000.0</v>
+      </c>
       <c r="C16">
         <v>1698000.0</v>
       </c>
       <c r="D16">
         <v>2382000.0</v>
       </c>
       <c r="E16">
         <v>2499000.0</v>
       </c>
       <c r="F16">
         <v>2033999.0</v>
       </c>
       <c r="G16">
         <v>169000.0</v>
       </c>
       <c r="H16">
         <v>104000.0</v>
       </c>
       <c r="I16">
         <v>206000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16">
         <v>2805000.0</v>
       </c>
@@ -2593,51 +2601,53 @@
         <v>4526761.0</v>
       </c>
       <c r="Z22">
         <v>6507746.0</v>
       </c>
       <c r="AA22">
         <v>6917889.0</v>
       </c>
       <c r="AB22">
         <v>6200000.0</v>
       </c>
       <c r="AC22">
         <v>6500000.0</v>
       </c>
       <c r="AD22">
         <v>7700000.0</v>
       </c>
       <c r="AE22">
         <v>100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>52</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>59871000.0</v>
+      </c>
       <c r="C23">
         <v>63200000.0</v>
       </c>
       <c r="D23">
         <v>91927000.0</v>
       </c>
       <c r="E23">
         <v>87648000.0</v>
       </c>
       <c r="F23">
         <v>89295000.0</v>
       </c>
       <c r="G23">
         <v>31405000.0</v>
       </c>
       <c r="H23">
         <v>12274000.0</v>
       </c>
       <c r="I23">
         <v>20737000.0</v>
       </c>
       <c r="J23">
         <v>33659000.0</v>
       </c>
       <c r="K23">
@@ -2863,51 +2873,51 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
-        <v>5065000.0</v>
+        <v>8528000.0</v>
       </c>
       <c r="C28">
         <v>23895000.0</v>
       </c>
       <c r="D28">
         <v>16847000.0</v>
       </c>
       <c r="E28">
         <v>-2149000.0</v>
       </c>
       <c r="F28">
         <v>6243000.0</v>
       </c>
       <c r="G28">
         <v>7906000.0</v>
       </c>
       <c r="H28">
         <v>-434000.0</v>
       </c>
       <c r="I28">
         <v>-1554000.0</v>
       </c>
       <c r="J28">
         <v>-3173000.0</v>
       </c>
@@ -3011,51 +3021,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
-        <v>2558000.0</v>
+        <v>1536000.0</v>
       </c>
       <c r="C30">
         <v>20058000.0</v>
       </c>
       <c r="D30">
         <v>35814000.0</v>
       </c>
       <c r="E30">
         <v>37054000.0</v>
       </c>
       <c r="F30">
         <v>37708000.0</v>
       </c>
       <c r="G30">
         <v>3155000.0</v>
       </c>
       <c r="H30">
         <v>6822000.0</v>
       </c>
       <c r="I30">
         <v>7798000.0</v>
       </c>
       <c r="J30">
         <v>1945000.0</v>
       </c>
@@ -3451,51 +3461,51 @@
       </c>
       <c r="Z35">
         <v>911813.0</v>
       </c>
       <c r="AA35">
         <v>763527.0</v>
       </c>
       <c r="AB35">
         <v>400000.0</v>
       </c>
       <c r="AC35">
         <v>800000.0</v>
       </c>
       <c r="AD35">
         <v>1100000.0</v>
       </c>
       <c r="AE35">
         <v>100000.0</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
-        <v>2000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="C36">
         <v>5966000.0</v>
       </c>
       <c r="D36">
         <v>4563000.0</v>
       </c>
       <c r="E36">
         <v>1283999.0</v>
       </c>
       <c r="F36">
         <v>1068000.0</v>
       </c>
       <c r="G36">
         <v>2324000.0</v>
       </c>
       <c r="H36">
         <v>-2329000.0</v>
       </c>
       <c r="I36">
         <v>2499000.0</v>
       </c>
       <c r="J36">
         <v>2499999.0</v>
       </c>
@@ -3753,51 +3763,51 @@
       </c>
       <c r="Z39">
         <v>2230422.0</v>
       </c>
       <c r="AA39">
         <v>1123275.0</v>
       </c>
       <c r="AB39">
         <v>3900000.0</v>
       </c>
       <c r="AC39">
         <v>4600000.0</v>
       </c>
       <c r="AD39">
         <v>5100000.0</v>
       </c>
       <c r="AE39">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
-        <v>50000.0</v>
+        <v>30640000.0</v>
       </c>
       <c r="C40">
         <v>8164000.0</v>
       </c>
       <c r="D40">
         <v>3760000.0</v>
       </c>
       <c r="E40">
         <v>3180000.0</v>
       </c>
       <c r="F40">
         <v>4489000.0</v>
       </c>
       <c r="G40">
         <v>2017000.0</v>
       </c>
       <c r="H40">
         <v>397000.0</v>
       </c>
       <c r="I40">
         <v>3481000.0</v>
       </c>
       <c r="J40">
         <v>1250000.0</v>
       </c>
@@ -3894,51 +3904,53 @@
       </c>
       <c r="O41">
         <v>300000.0</v>
       </c>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
     </row>
     <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>71</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>76838000.0</v>
+      </c>
       <c r="C42">
         <v>65920999.0</v>
       </c>
       <c r="D42">
         <v>54694000.0</v>
       </c>
       <c r="E42">
         <v>51105000.0</v>
       </c>
       <c r="F42">
         <v>56145000.0</v>
       </c>
       <c r="G42">
         <v>14184000.0</v>
       </c>
       <c r="H42">
         <v>12725000.0</v>
       </c>
       <c r="I42">
         <v>11981000.0</v>
       </c>
       <c r="J42">
         <v>11009000.0</v>
       </c>
       <c r="K42">
@@ -4535,51 +4547,53 @@
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
     </row>
     <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>80</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>8618000.0</v>
+      </c>
       <c r="C51">
         <v>24573000.0</v>
       </c>
       <c r="D51">
         <v>18456000.0</v>
       </c>
       <c r="E51">
         <v>6960000.0</v>
       </c>
       <c r="F51">
         <v>14901000.0</v>
       </c>
       <c r="G51">
         <v>14722000.0</v>
       </c>
       <c r="H51">
         <v>926000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51">
         <v>1490000.0</v>
       </c>
       <c r="L51">
         <v>1466000.0</v>
@@ -4596,51 +4610,53 @@
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51">
         <v>1464286.0</v>
       </c>
       <c r="W51">
         <v>2892857.0</v>
       </c>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
     </row>
     <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>81</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>7979000.0</v>
+      </c>
       <c r="C52">
         <v>6568000.0</v>
       </c>
       <c r="D52">
         <v>2793000.0</v>
       </c>
       <c r="E52">
         <v>301000.0</v>
       </c>
       <c r="F52">
         <v>663000.0</v>
       </c>
       <c r="G52">
         <v>329000.0</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>3591000.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>1490000.0</v>
       </c>
@@ -5418,777 +5434,783 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN62"/>
+  <dimension ref="A1:DO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>41741000.0</v>
+      </c>
+      <c r="C2">
         <v>12961000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41848000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15032000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13326000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13717000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15459000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13628000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11759000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9383000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5467000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4786000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4866000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5905000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1545000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4445000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8204000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7026000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2394000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7114000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7780000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3771000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>836000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>844000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>695000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>432000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>374000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>442000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>258000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>437000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>380000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>445000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>544000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>562000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>503000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>916000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>559000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2156000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1968000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1372000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1562000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>990000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>919000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>646000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1231000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>667000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2108000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1399000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>992000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1011000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1298000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1027000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>678000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1296000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>537000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>526000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>822000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>885000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>726000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>131000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>314000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>489000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>761000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>232000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>306000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>708000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>346000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>170543.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>290937.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>694000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>626535.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>505207.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>477477.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>454963.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>736448.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1420540.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>661968.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>885648.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>701501.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>524882.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>686556.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>771819.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>698211.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>546278.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>970571.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>978401.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>425732.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>535856.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>670978.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>524136.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>421560.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>683059.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>440031.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>394675.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>846529.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>913147.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>601399.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>818805.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>482153.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>316059.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>424685.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>763527.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>490127.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>459569.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>312691.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>400000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>100000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6265,52 +6287,53 @@
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
+      <c r="DO3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6387,433 +6410,435 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
         <v>34</v>
       </c>
-      <c r="B5"/>
-      <c r="C5">
+      <c r="B5">
+        <v>-176000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>-198000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-198000.0</v>
       </c>
       <c r="F5">
         <v>-198000.0</v>
       </c>
       <c r="G5">
+        <v>-198000.0</v>
+      </c>
+      <c r="H5">
         <v>-197000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-198000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-140000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1444000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>588000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>92000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>757000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-287000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-236000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-138000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-175000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-122000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-89000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-22000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-6000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24000.0</v>
       </c>
       <c r="AE5">
         <v>-24000.0</v>
       </c>
       <c r="AF5">
+        <v>-24000.0</v>
+      </c>
+      <c r="AG5">
         <v>-53000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-121000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-78000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-35000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-5274000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5397000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5134000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5025000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4921000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4815000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4708000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4601000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4508000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4424000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4341000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4266000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4197000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4128000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4064000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-4000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3980000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3922000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3860000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-3796000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-3729000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-3666000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3608000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-3549000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-3583000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-3486000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3389000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3420000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-3322000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-3237000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-3155000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-4000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3920181.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4869645.0</v>
       </c>
       <c r="BR5">
         <v>-4869645.0</v>
       </c>
       <c r="BS5">
-        <v>-4954520.0</v>
+        <v>-4869645.0</v>
       </c>
       <c r="BT5">
         <v>-4954520.0</v>
       </c>
       <c r="BU5">
         <v>-4954520.0</v>
       </c>
       <c r="BV5">
         <v>-4954520.0</v>
       </c>
       <c r="BW5">
-        <v>-4025731.0</v>
+        <v>-4954520.0</v>
       </c>
       <c r="BX5">
         <v>-4025731.0</v>
       </c>
       <c r="BY5">
         <v>-4025731.0</v>
       </c>
       <c r="BZ5">
         <v>-4025731.0</v>
       </c>
       <c r="CA5">
-        <v>-3166234.0</v>
+        <v>-4025731.0</v>
       </c>
       <c r="CB5">
         <v>-3166234.0</v>
       </c>
       <c r="CC5">
         <v>-3166234.0</v>
       </c>
       <c r="CD5">
         <v>-3166234.0</v>
       </c>
       <c r="CE5">
-        <v>-1817415.0</v>
+        <v>-3166234.0</v>
       </c>
       <c r="CF5">
         <v>-1817415.0</v>
       </c>
       <c r="CG5">
         <v>-1817415.0</v>
       </c>
       <c r="CH5">
         <v>-1817415.0</v>
       </c>
       <c r="CI5">
-        <v>-1445821.0</v>
+        <v>-1817415.0</v>
       </c>
       <c r="CJ5">
         <v>-1445821.0</v>
       </c>
       <c r="CK5">
         <v>-1445821.0</v>
       </c>
       <c r="CL5">
         <v>-1445821.0</v>
       </c>
       <c r="CM5">
-        <v>-1023279.0</v>
+        <v>-1445821.0</v>
       </c>
       <c r="CN5">
         <v>-1023279.0</v>
       </c>
       <c r="CO5">
         <v>-1023279.0</v>
       </c>
       <c r="CP5">
         <v>-1023279.0</v>
       </c>
       <c r="CQ5">
-        <v>-812386.0</v>
+        <v>-1023279.0</v>
       </c>
       <c r="CR5">
         <v>-812386.0</v>
       </c>
       <c r="CS5">
         <v>-812386.0</v>
       </c>
       <c r="CT5">
         <v>-812386.0</v>
       </c>
       <c r="CU5">
-        <v>-520330.0</v>
+        <v>-812386.0</v>
       </c>
       <c r="CV5">
         <v>-520330.0</v>
       </c>
       <c r="CW5">
         <v>-520330.0</v>
       </c>
       <c r="CX5">
         <v>-520330.0</v>
       </c>
       <c r="CY5">
+        <v>-520330.0</v>
+      </c>
+      <c r="CZ5">
         <v>-449450.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-386994.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-368401.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-300000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-27200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DE5">
         <v>-200000.0</v>
       </c>
       <c r="DF5">
         <v>-200000.0</v>
       </c>
       <c r="DG5">
-        <v>-100000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="DH5">
         <v>-100000.0</v>
       </c>
       <c r="DI5">
         <v>-100000.0</v>
       </c>
       <c r="DJ5">
         <v>-100000.0</v>
       </c>
-      <c r="DK5"/>
+      <c r="DK5">
+        <v>-100000.0</v>
+      </c>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6857,51 +6882,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -6915,119 +6942,122 @@
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
+      <c r="DO6"/>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>3502000.0</v>
+      </c>
+      <c r="C7">
         <v>3463000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3545000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4616000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9723000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9714000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12416000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13231000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10663000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11122000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11568000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6847000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4480000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4560000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4638000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4714000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4788000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4861000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4928000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4936000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4832000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4731000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
@@ -7079,113 +7109,116 @@
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
+        <v>7000.0</v>
+      </c>
+      <c r="C8">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="D8">
         <v>29000.0</v>
       </c>
       <c r="E8">
         <v>29000.0</v>
       </c>
       <c r="F8">
+        <v>29000.0</v>
+      </c>
+      <c r="G8">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="H8">
         <v>18000.0</v>
       </c>
       <c r="I8">
         <v>18000.0</v>
       </c>
       <c r="J8">
         <v>18000.0</v>
       </c>
       <c r="K8">
         <v>18000.0</v>
       </c>
       <c r="L8">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="M8">
         <v>17000.0</v>
       </c>
       <c r="N8">
+        <v>17000.0</v>
+      </c>
+      <c r="O8">
         <v>16000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="Q8">
         <v>16000.0</v>
       </c>
       <c r="R8">
         <v>16000.0</v>
       </c>
       <c r="S8">
         <v>16000.0</v>
       </c>
       <c r="T8">
         <v>16000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>16000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7239,207 +7272,208 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>113789000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>111482000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>108131000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>106162000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>105634000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>99265000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>102735000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>61674000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>60894000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>60611000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>60413000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>60215000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>60027000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>59847000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>59667000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>59471000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>58805000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>58606000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>58065000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>58034000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>57347000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>56567000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>56447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56378000.0</v>
       </c>
       <c r="AM9">
         <v>56378000.0</v>
       </c>
       <c r="AN9">
         <v>56378000.0</v>
       </c>
       <c r="AO9">
         <v>56378000.0</v>
       </c>
       <c r="AP9">
+        <v>56378000.0</v>
+      </c>
+      <c r="AQ9">
         <v>56377000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>56329000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>55256000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>54698000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>54664000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>53811000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>48560000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>44618000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>43607000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>43235000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>43141000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>43101000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>42867000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>41760000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>41715000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>41640000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>41552000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>41237000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>41112000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7453,408 +7487,412 @@
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>31000.0</v>
+      </c>
+      <c r="C10">
         <v>90000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>405000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>169000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>88000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>678000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1094000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2365000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1736000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2149000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>702000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3824000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9613000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9109000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22799000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>23959000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>25807000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8658000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8783000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>17677000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>32726999.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6816000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10860000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2537000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>697000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>434000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>968000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1049000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2450000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1554000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2269000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3665000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3387000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3173000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3897000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>37280000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>42800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>441000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>375000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1149000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2457000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1664000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1336000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3761000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5021000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2926000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4953000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7350000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5519000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1638000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>751000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4058000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4536000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>572000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1815000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4610000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6268000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5541000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4616000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8743000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>9586000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8232000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>8705000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>11163000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>12352000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>12801000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>8945000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>9216569.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>12244227.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11956796.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>10880278.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>14375253.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>16265034.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>16085282.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>12483691.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>15843173.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>19175912.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>17756759.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>13597067.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>16060396.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>18190419.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>16885170.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>12173000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>13978988.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>16480576.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>14366441.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>11703398.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>13736331.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>15586602.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>11392089.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10647170.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>12384572.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>13315034.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>12897080.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>11292421.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>12839166.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>10751063.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>9740840.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7585400.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>8695171.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>9707000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>11365843.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>10107132.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>8213998.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>12106089.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>14000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>13400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>14700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>23700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>28300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>26700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>28900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>32300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>25500000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>7700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>6600000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>9000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7931,32210 +7969,1620 @@
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
         <v>41</v>
       </c>
-      <c r="B12"/>
-      <c r="C12">
+      <c r="B12">
+        <v>31000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>405000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>171000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>88000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>1096000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2366000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1794000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5276000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3267000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9104000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15559000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17437000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>26477000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>27498000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>29350000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17513000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>23111000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>36251000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>36258000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8455000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10860000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5876000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1537000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1360000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4728000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5734000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6679000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8241000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9135000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>10441000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>21714000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>21938000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>27538000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>37280000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>42800000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>441000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>375000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1149000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2457000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1664000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1336000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3761000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5021000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2926000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4953000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7350000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5519000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1638000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>751000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4058000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4536000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>572000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1815000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4610000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>6268000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5541000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4616000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8743000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>9586000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8232000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>8705000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>11163000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>12352000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>12801000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8945000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>9216569.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>12244227.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>11956796.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>10880278.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>14375253.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>16265034.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>16085282.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>12483691.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>15843173.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>19175912.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>17756759.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>13597067.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>16060396.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>18190419.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>16885170.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>12173000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>13978988.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>16480576.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>14366441.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>11703398.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>13736331.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>15586602.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>11392089.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>10647170.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>12384572.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>13315034.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>12897080.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>11292421.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>12839166.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>10751063.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>9740840.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>7585400.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>8695171.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>9707000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>11365843.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>10107132.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>8213998.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>12106089.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>14000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>13400000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>14700000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>23700000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>28300000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>26700000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>28900000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>32300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>25500000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>7700000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>6600000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>9000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
         <v>42</v>
       </c>
-      <c r="B13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B13">
+        <v>7000.0</v>
+      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>29000.0</v>
       </c>
       <c r="E13">
         <v>29000.0</v>
       </c>
       <c r="F13">
+        <v>29000.0</v>
+      </c>
+      <c r="G13">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="H13">
         <v>18000.0</v>
       </c>
       <c r="I13">
         <v>18000.0</v>
       </c>
       <c r="J13">
         <v>18000.0</v>
       </c>
       <c r="K13">
         <v>18000.0</v>
       </c>
       <c r="L13">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="M13">
         <v>17000.0</v>
       </c>
       <c r="N13">
+        <v>17000.0</v>
+      </c>
+      <c r="O13">
         <v>16000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="Q13">
         <v>16000.0</v>
       </c>
       <c r="R13">
         <v>16000.0</v>
       </c>
       <c r="S13">
         <v>16000.0</v>
       </c>
       <c r="T13">
         <v>16000.0</v>
       </c>
       <c r="U13">
         <v>16000.0</v>
       </c>
       <c r="V13">
-        <v>14000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="W13">
         <v>14000.0</v>
       </c>
       <c r="X13">
         <v>14000.0</v>
       </c>
       <c r="Y13">
         <v>14000.0</v>
       </c>
       <c r="Z13">
         <v>14000.0</v>
       </c>
       <c r="AA13">
         <v>14000.0</v>
       </c>
       <c r="AB13">
         <v>14000.0</v>
       </c>
       <c r="AC13">
         <v>14000.0</v>
       </c>
       <c r="AD13">
         <v>14000.0</v>
       </c>
       <c r="AE13">
         <v>14000.0</v>
       </c>
       <c r="AF13">
         <v>14000.0</v>
       </c>
       <c r="AG13">
         <v>14000.0</v>
       </c>
       <c r="AH13">
         <v>14000.0</v>
       </c>
       <c r="AI13">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AJ13">
         <v>13000.0</v>
       </c>
       <c r="AK13">
         <v>13000.0</v>
       </c>
       <c r="AL13">
         <v>13000.0</v>
       </c>
       <c r="AM13">
         <v>13000.0</v>
       </c>
       <c r="AN13">
         <v>13000.0</v>
       </c>
       <c r="AO13">
         <v>13000.0</v>
       </c>
       <c r="AP13">
         <v>13000.0</v>
       </c>
       <c r="AQ13">
         <v>13000.0</v>
       </c>
       <c r="AR13">
         <v>13000.0</v>
       </c>
       <c r="AS13">
         <v>13000.0</v>
       </c>
       <c r="AT13">
         <v>13000.0</v>
       </c>
       <c r="AU13">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AV13">
         <v>12000.0</v>
       </c>
       <c r="AW13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AX13">
         <v>11000.0</v>
       </c>
       <c r="AY13">
         <v>11000.0</v>
       </c>
       <c r="AZ13">
         <v>11000.0</v>
       </c>
       <c r="BA13">
         <v>11000.0</v>
       </c>
       <c r="BB13">
         <v>11000.0</v>
       </c>
       <c r="BC13">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="BD13">
         <v>10000.0</v>
       </c>
       <c r="BE13">
         <v>10000.0</v>
       </c>
       <c r="BF13">
         <v>10000.0</v>
       </c>
       <c r="BG13">
         <v>10000.0</v>
       </c>
       <c r="BH13">
         <v>10000.0</v>
       </c>
       <c r="BI13">
         <v>10000.0</v>
       </c>
       <c r="BJ13">
         <v>10000.0</v>
       </c>
       <c r="BK13">
         <v>10000.0</v>
       </c>
       <c r="BL13">
         <v>10000.0</v>
       </c>
       <c r="BM13">
         <v>10000.0</v>
       </c>
       <c r="BN13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BO13">
         <v>9000.0</v>
       </c>
       <c r="BP13">
+        <v>9000.0</v>
+      </c>
+      <c r="BQ13">
         <v>8787.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8777.0</v>
       </c>
       <c r="BR13">
         <v>8777.0</v>
       </c>
       <c r="BS13">
+        <v>8777.0</v>
+      </c>
+      <c r="BT13">
         <v>8775.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>8755.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>8753.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>8750.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>8743.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8665.0</v>
       </c>
       <c r="BY13">
         <v>8665.0</v>
       </c>
       <c r="BZ13">
         <v>8665.0</v>
       </c>
       <c r="CA13">
-        <v>8590.0</v>
+        <v>8665.0</v>
       </c>
       <c r="CB13">
         <v>8590.0</v>
       </c>
       <c r="CC13">
+        <v>8590.0</v>
+      </c>
+      <c r="CD13">
         <v>8175.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>8180.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>8159.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>8157.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>8153.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>8143.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>8084.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>8082.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>8080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8074.0</v>
       </c>
       <c r="CM13">
         <v>8074.0</v>
       </c>
       <c r="CN13">
+        <v>8074.0</v>
+      </c>
+      <c r="CO13">
         <v>8061.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8051.0</v>
       </c>
       <c r="CP13">
         <v>8051.0</v>
       </c>
       <c r="CQ13">
         <v>8051.0</v>
       </c>
       <c r="CR13">
         <v>8051.0</v>
       </c>
       <c r="CS13">
+        <v>8051.0</v>
+      </c>
+      <c r="CT13">
         <v>7681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7661.0</v>
       </c>
       <c r="CU13">
         <v>7661.0</v>
       </c>
       <c r="CV13">
         <v>7661.0</v>
       </c>
       <c r="CW13">
         <v>7661.0</v>
       </c>
       <c r="CX13">
-        <v>7636.0</v>
+        <v>7661.0</v>
       </c>
       <c r="CY13">
         <v>7636.0</v>
       </c>
       <c r="CZ13">
+        <v>7636.0</v>
+      </c>
+      <c r="DA13">
         <v>7571.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>7415.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>7400000.0</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
-      <c r="DF13">
+      <c r="DF13"/>
+      <c r="DG13">
         <v>7200000.0</v>
       </c>
-      <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
-      <c r="DN13">
+      <c r="DN13"/>
+      <c r="DO13">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
-        <v>4187902.0</v>
+        <v>12317000.0</v>
       </c>
       <c r="C14">
-        <v>4154100.0</v>
+        <v>8966406.0</v>
       </c>
       <c r="D14">
         <v>4154100.0</v>
       </c>
       <c r="E14">
+        <v>4154100.0</v>
+      </c>
+      <c r="F14">
         <v>1907900.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>29874029.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1907900.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1888800.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1804500.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1804503.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1717500.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1684500.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1806100.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1621078.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2024800.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1927200.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1874000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1543900.0</v>
       </c>
       <c r="S14">
         <v>1543900.0</v>
       </c>
       <c r="T14">
+        <v>1543900.0</v>
+      </c>
+      <c r="U14">
         <v>1515400.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1820000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1160400.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11604000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1161800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158200.0</v>
       </c>
       <c r="Z14">
         <v>1158200.0</v>
       </c>
       <c r="AA14">
+        <v>1158200.0</v>
+      </c>
+      <c r="AB14">
         <v>1156500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1155700.0</v>
       </c>
       <c r="AD14">
         <v>1155700.0</v>
       </c>
       <c r="AE14">
+        <v>1155700.0</v>
+      </c>
+      <c r="AF14">
         <v>1154100.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1133900.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1141300.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1583150.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1596700.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1694300.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1777200.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1708200.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708100.0</v>
       </c>
       <c r="AO14">
         <v>1708100.0</v>
       </c>
       <c r="AP14">
+        <v>1708100.0</v>
+      </c>
+      <c r="AQ14">
         <v>17081000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1697200.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1602000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1589200.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1577200.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1820800.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1694400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646900.0</v>
       </c>
       <c r="AX14">
         <v>1646900.0</v>
       </c>
       <c r="AY14">
+        <v>1646900.0</v>
+      </c>
+      <c r="AZ14">
         <v>1630700.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1584500.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1619900.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1530500.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1498100.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1483100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1479600.0</v>
       </c>
       <c r="BF14">
         <v>1479600.0</v>
       </c>
       <c r="BG14">
+        <v>1479600.0</v>
+      </c>
+      <c r="BH14">
         <v>1511300.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474400.0</v>
       </c>
       <c r="BJ14">
         <v>1474400.0</v>
       </c>
       <c r="BK14">
+        <v>1474400.0</v>
+      </c>
+      <c r="BL14">
         <v>1465900.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1459300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318300.0</v>
       </c>
       <c r="BN14">
         <v>1318300.0</v>
       </c>
       <c r="BO14">
+        <v>1318300.0</v>
+      </c>
+      <c r="BP14">
         <v>1311000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1291400.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1290800.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1290838.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1315815.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1286180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285943.0</v>
       </c>
       <c r="BV14">
         <v>1285943.0</v>
       </c>
       <c r="BW14">
+        <v>1285943.0</v>
+      </c>
+      <c r="BX14">
         <v>1309584.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268463.0</v>
       </c>
       <c r="BY14">
         <v>1268463.0</v>
       </c>
       <c r="BZ14">
         <v>1268463.0</v>
       </c>
       <c r="CA14">
+        <v>1268463.0</v>
+      </c>
+      <c r="CB14">
         <v>1324213.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1238872.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171414.0</v>
       </c>
       <c r="CD14">
         <v>1171414.0</v>
       </c>
       <c r="CE14">
+        <v>1171414.0</v>
+      </c>
+      <c r="CF14">
         <v>1331666.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1165600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165480.0</v>
       </c>
       <c r="CH14">
         <v>1165480.0</v>
       </c>
       <c r="CI14">
+        <v>1165480.0</v>
+      </c>
+      <c r="CJ14">
         <v>1410731.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1151209.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1151069.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>11510687.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1439729.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1145995.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145662.0</v>
       </c>
       <c r="CP14">
         <v>1145662.0</v>
       </c>
       <c r="CQ14">
-        <v>1096460.0</v>
+        <v>1145662.0</v>
       </c>
       <c r="CR14">
         <v>1096460.0</v>
       </c>
       <c r="CS14">
-        <v>1068199.0</v>
+        <v>1096460.0</v>
       </c>
       <c r="CT14">
         <v>1068199.0</v>
       </c>
       <c r="CU14">
+        <v>1068199.0</v>
+      </c>
+      <c r="CV14">
         <v>1074040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067515.0</v>
       </c>
       <c r="CW14">
         <v>1067515.0</v>
       </c>
       <c r="CX14">
         <v>1067515.0</v>
       </c>
       <c r="CY14">
+        <v>1067515.0</v>
+      </c>
+      <c r="CZ14">
         <v>1066974.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>1055628.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034973.0</v>
       </c>
       <c r="DB14">
         <v>1034973.0</v>
       </c>
       <c r="DC14">
+        <v>1034973.0</v>
+      </c>
+      <c r="DD14">
         <v>1200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266667.0</v>
       </c>
       <c r="DF14">
         <v>1266667.0</v>
       </c>
       <c r="DG14">
+        <v>1266667.0</v>
+      </c>
+      <c r="DH14">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1625000.0</v>
       </c>
       <c r="DI14">
         <v>1625000.0</v>
       </c>
       <c r="DJ14">
+        <v>1625000.0</v>
+      </c>
+      <c r="DK14">
         <v>1300000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>1214600.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>1169100.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>1173600.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>1361000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>17000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="N15">
         <v>17000.0</v>
       </c>
+      <c r="O15"/>
       <c r="P15">
-        <v>16000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="Q15">
         <v>16000.0</v>
       </c>
-      <c r="R15"/>
+      <c r="R15">
+        <v>16000.0</v>
+      </c>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>16000.0</v>
       </c>
       <c r="V15">
-        <v>14000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="W15">
         <v>14000.0</v>
       </c>
       <c r="X15">
         <v>14000.0</v>
       </c>
       <c r="Y15">
         <v>14000.0</v>
       </c>
       <c r="Z15">
         <v>14000.0</v>
       </c>
       <c r="AA15">
         <v>14000.0</v>
       </c>
       <c r="AB15">
         <v>14000.0</v>
       </c>
       <c r="AC15">
         <v>14000.0</v>
       </c>
       <c r="AD15">
         <v>14000.0</v>
       </c>
       <c r="AE15">
         <v>14000.0</v>
       </c>
       <c r="AF15">
         <v>14000.0</v>
       </c>
       <c r="AG15">
         <v>14000.0</v>
       </c>
       <c r="AH15">
         <v>14000.0</v>
       </c>
       <c r="AI15">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AJ15">
         <v>13000.0</v>
       </c>
       <c r="AK15">
         <v>13000.0</v>
       </c>
       <c r="AL15">
         <v>13000.0</v>
       </c>
       <c r="AM15">
         <v>13000.0</v>
       </c>
       <c r="AN15">
         <v>13000.0</v>
       </c>
       <c r="AO15">
         <v>13000.0</v>
       </c>
       <c r="AP15">
         <v>13000.0</v>
       </c>
       <c r="AQ15">
         <v>13000.0</v>
       </c>
       <c r="AR15">
         <v>13000.0</v>
       </c>
       <c r="AS15">
         <v>13000.0</v>
       </c>
       <c r="AT15">
         <v>13000.0</v>
       </c>
       <c r="AU15">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AV15">
         <v>12000.0</v>
       </c>
       <c r="AW15">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AX15">
         <v>11000.0</v>
       </c>
       <c r="AY15">
         <v>11000.0</v>
       </c>
       <c r="AZ15">
         <v>11000.0</v>
       </c>
       <c r="BA15">
         <v>11000.0</v>
       </c>
       <c r="BB15">
         <v>11000.0</v>
       </c>
       <c r="BC15">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="BD15">
         <v>10000.0</v>
       </c>
       <c r="BE15">
         <v>10000.0</v>
       </c>
       <c r="BF15">
         <v>10000.0</v>
       </c>
       <c r="BG15">
         <v>10000.0</v>
       </c>
       <c r="BH15">
         <v>10000.0</v>
       </c>
       <c r="BI15">
         <v>10000.0</v>
       </c>
       <c r="BJ15">
         <v>10000.0</v>
       </c>
       <c r="BK15">
         <v>10000.0</v>
       </c>
       <c r="BL15">
         <v>10000.0</v>
       </c>
       <c r="BM15">
         <v>10000.0</v>
       </c>
       <c r="BN15">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BO15">
         <v>9000.0</v>
       </c>
       <c r="BP15">
+        <v>9000.0</v>
+      </c>
+      <c r="BQ15">
         <v>8787.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8777.0</v>
       </c>
       <c r="BR15">
         <v>8777.0</v>
       </c>
       <c r="BS15">
+        <v>8777.0</v>
+      </c>
+      <c r="BT15">
         <v>8775.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8755.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8753.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>8750.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>8743.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8665.0</v>
       </c>
       <c r="BY15">
         <v>8665.0</v>
       </c>
       <c r="BZ15">
         <v>8665.0</v>
       </c>
       <c r="CA15">
-        <v>8590.0</v>
+        <v>8665.0</v>
       </c>
       <c r="CB15">
         <v>8590.0</v>
       </c>
       <c r="CC15">
+        <v>8590.0</v>
+      </c>
+      <c r="CD15">
         <v>8175.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>8180.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>8159.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>8157.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>8153.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>8143.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>8084.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>8082.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>8080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8074.0</v>
       </c>
       <c r="CM15">
         <v>8074.0</v>
       </c>
       <c r="CN15">
+        <v>8074.0</v>
+      </c>
+      <c r="CO15">
         <v>8061.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8051.0</v>
       </c>
       <c r="CP15">
         <v>8051.0</v>
       </c>
       <c r="CQ15">
         <v>8051.0</v>
       </c>
       <c r="CR15">
         <v>8051.0</v>
       </c>
       <c r="CS15">
+        <v>8051.0</v>
+      </c>
+      <c r="CT15">
         <v>7681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7661.0</v>
       </c>
       <c r="CU15">
         <v>7661.0</v>
       </c>
       <c r="CV15">
         <v>7661.0</v>
       </c>
       <c r="CW15">
         <v>7661.0</v>
       </c>
       <c r="CX15">
-        <v>7636.0</v>
+        <v>7661.0</v>
       </c>
       <c r="CY15">
         <v>7636.0</v>
       </c>
       <c r="CZ15">
+        <v>7636.0</v>
+      </c>
+      <c r="DA15">
         <v>7571.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>7415.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>7400000.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
-      <c r="DN15">
+      <c r="DN15"/>
+      <c r="DO15">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
         <v>45</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>1840000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>1374000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1418000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>784000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1647000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1821000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1630000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2382000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2447000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2249000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2841000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2499000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2958000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2430000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2246000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2033999.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1517000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>112000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>129000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>169000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>182000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>135000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>93000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>104000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>118000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>111000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>119000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>206000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>57000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>52000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>91000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>2805000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2298000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1887000.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>3667663.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6162012.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3417075.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1638100.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2107979.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3715092.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
-    </row>
-[...30602 lines deleted...]
-      </c>
+      <c r="DO16"/>
     </row>
     <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>225</v>
+        <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40213,535 +9661,283 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
     </row>
     <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>226</v>
-[...48 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
       <c r="R18">
-        <v>19192000.0</v>
-[...39 lines deleted...]
-      </c>
+        <v>443000.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
       <c r="AF18">
-        <v>-1301000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG18">
-        <v>106000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH18">
-        <v>-167000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI18">
-        <v>-1732000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ18">
-        <v>-515000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK18">
-        <v>-3764000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL18">
-        <v>2965000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM18">
-        <v>166000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN18">
-        <v>-774000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO18">
-        <v>-1308000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP18">
-        <v>793000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ18">
-        <v>-1052000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR18">
-        <v>-3465000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS18">
-        <v>-1788000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT18">
-        <v>2090000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU18">
-        <v>-1928000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV18">
-        <v>-2486000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW18">
-        <v>-2048000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX18">
-        <v>2934000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY18">
-        <v>738000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ18">
-        <v>-3334000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA18">
-        <v>-478000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB18">
-        <v>3769000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC18">
-        <v>-2313000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD18">
-        <v>-2795000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BE18">
-        <v>-1658000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF18">
-        <v>727000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG18">
-        <v>925000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH18">
-        <v>-3678000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BI18">
-        <v>-843000.0</v>
-[...174 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
     </row>
     <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>227</v>
+        <v>48</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
-[...109 lines deleted...]
-      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
-[...1 lines deleted...]
-      </c>
+      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
@@ -40773,53 +9969,31087 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
     </row>
     <row r="20" spans="1:119">
       <c r="A20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20">
+        <v>3968000.0</v>
+      </c>
+      <c r="C20">
+        <v>3968000.0</v>
+      </c>
+      <c r="D20">
+        <v>3968000.0</v>
+      </c>
+      <c r="E20">
+        <v>5231000.0</v>
+      </c>
+      <c r="F20">
+        <v>5231000.0</v>
+      </c>
+      <c r="G20">
+        <v>5231000.0</v>
+      </c>
+      <c r="H20">
+        <v>5231000.0</v>
+      </c>
+      <c r="I20">
+        <v>5231000.0</v>
+      </c>
+      <c r="J20">
+        <v>5231000.0</v>
+      </c>
+      <c r="K20">
+        <v>5231000.0</v>
+      </c>
+      <c r="L20">
+        <v>5231000.0</v>
+      </c>
+      <c r="M20">
+        <v>5231000.0</v>
+      </c>
+      <c r="N20">
+        <v>5231000.0</v>
+      </c>
+      <c r="O20">
+        <v>5709000.0</v>
+      </c>
+      <c r="P20">
+        <v>5709000.0</v>
+      </c>
+      <c r="Q20">
+        <v>5709000.0</v>
+      </c>
+      <c r="R20">
+        <v>5709000.0</v>
+      </c>
+      <c r="S20">
+        <v>5709000.0</v>
+      </c>
+      <c r="T20">
+        <v>1385000.0</v>
+      </c>
+      <c r="U20">
+        <v>901000.0</v>
+      </c>
+      <c r="V20">
+        <v>901000.0</v>
+      </c>
+      <c r="W20">
+        <v>901000.0</v>
+      </c>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>3577000.0</v>
+      </c>
+      <c r="AX20">
+        <v>3577000.0</v>
+      </c>
+      <c r="AY20">
+        <v>3577000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BA20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BB20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BC20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BD20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BE20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BF20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BG20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BH20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BI20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BK20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BL20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BM20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BN20">
+        <v>3577000.0</v>
+      </c>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20">
+        <v>30763.0</v>
+      </c>
+      <c r="CC20">
+        <v>30763.0</v>
+      </c>
+      <c r="CD20">
+        <v>30763.0</v>
+      </c>
+      <c r="CE20">
+        <v>30763.0</v>
+      </c>
+      <c r="CF20">
+        <v>30763.0</v>
+      </c>
+      <c r="CG20">
+        <v>30763.0</v>
+      </c>
+      <c r="CH20">
+        <v>30763.0</v>
+      </c>
+      <c r="CI20">
+        <v>30763.0</v>
+      </c>
+      <c r="CJ20">
+        <v>30763.0</v>
+      </c>
+      <c r="CK20">
+        <v>30763.0</v>
+      </c>
+      <c r="CL20">
+        <v>30763.0</v>
+      </c>
+      <c r="CM20">
+        <v>30763.0</v>
+      </c>
+      <c r="CN20">
+        <v>30763.0</v>
+      </c>
+      <c r="CO20">
+        <v>30763.0</v>
+      </c>
+      <c r="CP20">
+        <v>30763.0</v>
+      </c>
+      <c r="CQ20">
+        <v>30763.0</v>
+      </c>
+      <c r="CR20">
+        <v>327014.0</v>
+      </c>
+      <c r="CS20">
+        <v>327014.0</v>
+      </c>
+      <c r="CT20">
+        <v>327014.0</v>
+      </c>
+      <c r="CU20">
+        <v>327014.0</v>
+      </c>
+      <c r="CV20">
+        <v>435074.0</v>
+      </c>
+      <c r="CW20">
+        <v>435717.0</v>
+      </c>
+      <c r="CX20">
+        <v>528964.0</v>
+      </c>
+      <c r="CY20">
+        <v>329166.0</v>
+      </c>
+      <c r="CZ20">
+        <v>501299.0</v>
+      </c>
+      <c r="DA20">
+        <v>153582.0</v>
+      </c>
+      <c r="DB20">
+        <v>175522.0</v>
+      </c>
+      <c r="DC20">
+        <v>200000.0</v>
+      </c>
+      <c r="DD20">
+        <v>200000.0</v>
+      </c>
+      <c r="DE20">
+        <v>200000.0</v>
+      </c>
+      <c r="DF20">
+        <v>300000.0</v>
+      </c>
+      <c r="DG20">
+        <v>300000.0</v>
+      </c>
+      <c r="DH20">
+        <v>300000.0</v>
+      </c>
+      <c r="DI20">
+        <v>300000.0</v>
+      </c>
+      <c r="DJ20">
+        <v>400000.0</v>
+      </c>
+      <c r="DK20">
+        <v>400000.0</v>
+      </c>
+      <c r="DL20">
+        <v>400000.0</v>
+      </c>
+      <c r="DM20">
+        <v>400000.0</v>
+      </c>
+      <c r="DN20">
+        <v>400000.0</v>
+      </c>
+      <c r="DO20">
+        <v>270000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:119">
+      <c r="A21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21">
+        <v>6522000.0</v>
+      </c>
+      <c r="C21">
+        <v>7167000.0</v>
+      </c>
+      <c r="D21">
+        <v>7813000.0</v>
+      </c>
+      <c r="E21">
+        <v>8459000.0</v>
+      </c>
+      <c r="F21">
+        <v>9104000.0</v>
+      </c>
+      <c r="G21">
+        <v>9750000.0</v>
+      </c>
+      <c r="H21">
+        <v>10396000.0</v>
+      </c>
+      <c r="I21">
+        <v>11041000.0</v>
+      </c>
+      <c r="J21">
+        <v>11687000.0</v>
+      </c>
+      <c r="K21">
+        <v>12333000.0</v>
+      </c>
+      <c r="L21">
+        <v>13015000.0</v>
+      </c>
+      <c r="M21">
+        <v>13769000.0</v>
+      </c>
+      <c r="N21">
+        <v>14524000.0</v>
+      </c>
+      <c r="O21">
+        <v>8475000.0</v>
+      </c>
+      <c r="P21">
+        <v>8889000.0</v>
+      </c>
+      <c r="Q21">
+        <v>9434000.0</v>
+      </c>
+      <c r="R21">
+        <v>10143000.0</v>
+      </c>
+      <c r="S21">
+        <v>10852000.0</v>
+      </c>
+      <c r="T21">
+        <v>11562000.0</v>
+      </c>
+      <c r="U21">
+        <v>1017000.0</v>
+      </c>
+      <c r="V21">
+        <v>1125000.0</v>
+      </c>
+      <c r="W21">
+        <v>1234000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>0.0</v>
+      </c>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
+      <c r="AJ21">
+        <v>0.0</v>
+      </c>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
+      <c r="AL21">
+        <v>0.0</v>
+      </c>
+      <c r="AM21">
+        <v>0.0</v>
+      </c>
+      <c r="AN21">
+        <v>0.0</v>
+      </c>
+      <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
+        <v>0.0</v>
+      </c>
+      <c r="AS21">
+        <v>0.0</v>
+      </c>
+      <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
+      <c r="AW21">
+        <v>3577000.0</v>
+      </c>
+      <c r="AX21">
+        <v>3577000.0</v>
+      </c>
+      <c r="AY21">
+        <v>3577000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BA21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BB21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BC21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BD21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BE21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BF21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BG21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BH21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BI21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BK21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BL21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BM21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BN21">
+        <v>3577000.0</v>
+      </c>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21">
+        <v>31000.0</v>
+      </c>
+      <c r="CC21">
+        <v>31000.0</v>
+      </c>
+      <c r="CD21">
+        <v>31000.0</v>
+      </c>
+      <c r="CE21">
+        <v>30763.0</v>
+      </c>
+      <c r="CF21">
+        <v>30763.0</v>
+      </c>
+      <c r="CG21">
+        <v>30763.0</v>
+      </c>
+      <c r="CH21">
+        <v>30763.0</v>
+      </c>
+      <c r="CI21">
+        <v>30763.0</v>
+      </c>
+      <c r="CJ21">
+        <v>30763.0</v>
+      </c>
+      <c r="CK21">
+        <v>30763.0</v>
+      </c>
+      <c r="CL21">
+        <v>30763.0</v>
+      </c>
+      <c r="CM21">
+        <v>30763.0</v>
+      </c>
+      <c r="CN21">
+        <v>30763.0</v>
+      </c>
+      <c r="CO21">
+        <v>30763.0</v>
+      </c>
+      <c r="CP21">
+        <v>30763.0</v>
+      </c>
+      <c r="CQ21">
+        <v>31000.0</v>
+      </c>
+      <c r="CR21">
+        <v>327000.0</v>
+      </c>
+      <c r="CS21">
+        <v>327000.0</v>
+      </c>
+      <c r="CT21">
+        <v>327000.0</v>
+      </c>
+      <c r="CU21">
+        <v>21940.0</v>
+      </c>
+      <c r="CV21">
+        <v>43881.0</v>
+      </c>
+      <c r="CW21">
+        <v>65821.0</v>
+      </c>
+      <c r="CX21">
+        <v>528964.0</v>
+      </c>
+      <c r="CY21">
+        <v>109702.0</v>
+      </c>
+      <c r="CZ21">
+        <v>501299.0</v>
+      </c>
+      <c r="DA21">
+        <v>153582.0</v>
+      </c>
+      <c r="DB21">
+        <v>175522.0</v>
+      </c>
+      <c r="DC21">
+        <v>200000.0</v>
+      </c>
+      <c r="DD21">
+        <v>200000.0</v>
+      </c>
+      <c r="DE21">
+        <v>200000.0</v>
+      </c>
+      <c r="DF21">
+        <v>300000.0</v>
+      </c>
+      <c r="DG21">
+        <v>300000.0</v>
+      </c>
+      <c r="DH21">
+        <v>300000.0</v>
+      </c>
+      <c r="DI21">
+        <v>300000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>400000.0</v>
+      </c>
+      <c r="DK21">
+        <v>400000.0</v>
+      </c>
+      <c r="DL21">
+        <v>400000.0</v>
+      </c>
+      <c r="DM21">
+        <v>400000.0</v>
+      </c>
+      <c r="DN21">
+        <v>400000.0</v>
+      </c>
+      <c r="DO21">
+        <v>200000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:119">
+      <c r="A22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22">
+        <v>70000.0</v>
+      </c>
+      <c r="C22">
+        <v>70000.0</v>
+      </c>
+      <c r="D22">
+        <v>266000.0</v>
+      </c>
+      <c r="E22">
+        <v>830000.0</v>
+      </c>
+      <c r="F22">
+        <v>1145000.0</v>
+      </c>
+      <c r="G22">
+        <v>1143000.0</v>
+      </c>
+      <c r="H22">
+        <v>3966000.0</v>
+      </c>
+      <c r="I22">
+        <v>3867000.0</v>
+      </c>
+      <c r="J22">
+        <v>3758000.0</v>
+      </c>
+      <c r="K22">
+        <v>3841000.0</v>
+      </c>
+      <c r="L22">
+        <v>5054000.0</v>
+      </c>
+      <c r="M22">
+        <v>3623000.0</v>
+      </c>
+      <c r="N22">
+        <v>4311000.0</v>
+      </c>
+      <c r="O22">
+        <v>3976000.0</v>
+      </c>
+      <c r="P22">
+        <v>4912000.0</v>
+      </c>
+      <c r="Q22">
+        <v>4509000.0</v>
+      </c>
+      <c r="R22">
+        <v>4680000.0</v>
+      </c>
+      <c r="S22">
+        <v>4600000.0</v>
+      </c>
+      <c r="T22">
+        <v>8510000.0</v>
+      </c>
+      <c r="U22">
+        <v>15169000.0</v>
+      </c>
+      <c r="V22">
+        <v>16026000.0</v>
+      </c>
+      <c r="W22">
+        <v>3039000.0</v>
+      </c>
+      <c r="X22">
+        <v>2138000.0</v>
+      </c>
+      <c r="Y22">
+        <v>2047000.0</v>
+      </c>
+      <c r="Z22">
+        <v>1703000.0</v>
+      </c>
+      <c r="AA22">
+        <v>1459000.0</v>
+      </c>
+      <c r="AB22">
+        <v>1886000.0</v>
+      </c>
+      <c r="AC22">
+        <v>2025999.0</v>
+      </c>
+      <c r="AD22">
+        <v>1611000.0</v>
+      </c>
+      <c r="AE22">
+        <v>1903000.0</v>
+      </c>
+      <c r="AF22">
+        <v>2717000.0</v>
+      </c>
+      <c r="AG22">
+        <v>2386000.0</v>
+      </c>
+      <c r="AH22">
+        <v>2009999.0</v>
+      </c>
+      <c r="AI22">
+        <v>1531000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>1992000.0</v>
+      </c>
+      <c r="AK22">
+        <v>1966000.0</v>
+      </c>
+      <c r="AL22">
+        <v>2155000.0</v>
+      </c>
+      <c r="AM22">
+        <v>2736000.0</v>
+      </c>
+      <c r="AN22">
+        <v>4198000.0</v>
+      </c>
+      <c r="AO22">
+        <v>4349000.0</v>
+      </c>
+      <c r="AP22">
+        <v>4072000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>4331000.0</v>
+      </c>
+      <c r="AR22">
+        <v>4891000.0</v>
+      </c>
+      <c r="AS22">
+        <v>3705000.0</v>
+      </c>
+      <c r="AT22">
+        <v>3277000.0</v>
+      </c>
+      <c r="AU22">
+        <v>3292000.0</v>
+      </c>
+      <c r="AV22">
+        <v>4180000.0</v>
+      </c>
+      <c r="AW22">
+        <v>3248000.0</v>
+      </c>
+      <c r="AX22">
+        <v>2212000.0</v>
+      </c>
+      <c r="AY22">
+        <v>2521000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>3273000.0</v>
+      </c>
+      <c r="BA22">
+        <v>3289000.0</v>
+      </c>
+      <c r="BB22">
+        <v>2147000.0</v>
+      </c>
+      <c r="BC22">
+        <v>2051000.0</v>
+      </c>
+      <c r="BD22">
+        <v>3414000.0</v>
+      </c>
+      <c r="BE22">
+        <v>3141000.0</v>
+      </c>
+      <c r="BF22">
+        <v>2611000.0</v>
+      </c>
+      <c r="BG22">
+        <v>2688000.0</v>
+      </c>
+      <c r="BH22">
+        <v>3518000.0</v>
+      </c>
+      <c r="BI22">
+        <v>1594000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>1345000.0</v>
+      </c>
+      <c r="BK22">
+        <v>1682000.0</v>
+      </c>
+      <c r="BL22">
+        <v>2368000.0</v>
+      </c>
+      <c r="BM22">
+        <v>1153000.0</v>
+      </c>
+      <c r="BN22">
+        <v>1134000.0</v>
+      </c>
+      <c r="BO22">
+        <v>1405000.0</v>
+      </c>
+      <c r="BP22">
+        <v>3180000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>3099519.0</v>
+      </c>
+      <c r="BR22">
+        <v>3245648.0</v>
+      </c>
+      <c r="BS22">
+        <v>3001000.0</v>
+      </c>
+      <c r="BT22">
+        <v>5073753.0</v>
+      </c>
+      <c r="BU22">
+        <v>4621036.0</v>
+      </c>
+      <c r="BV22">
+        <v>4312476.0</v>
+      </c>
+      <c r="BW22">
+        <v>4811627.0</v>
+      </c>
+      <c r="BX22">
+        <v>5803167.0</v>
+      </c>
+      <c r="BY22">
+        <v>5877016.0</v>
+      </c>
+      <c r="BZ22">
+        <v>4163556.0</v>
+      </c>
+      <c r="CA22">
+        <v>4262104.0</v>
+      </c>
+      <c r="CB22">
+        <v>5041886.0</v>
+      </c>
+      <c r="CC22">
+        <v>4796541.0</v>
+      </c>
+      <c r="CD22">
+        <v>4227815.0</v>
+      </c>
+      <c r="CE22">
+        <v>3900064.0</v>
+      </c>
+      <c r="CF22">
+        <v>3997621.0</v>
+      </c>
+      <c r="CG22">
+        <v>3760878.0</v>
+      </c>
+      <c r="CH22">
+        <v>3417403.0</v>
+      </c>
+      <c r="CI22">
+        <v>3454682.0</v>
+      </c>
+      <c r="CJ22">
+        <v>4269799.0</v>
+      </c>
+      <c r="CK22">
+        <v>4294649.0</v>
+      </c>
+      <c r="CL22">
+        <v>3954475.0</v>
+      </c>
+      <c r="CM22">
+        <v>3752903.0</v>
+      </c>
+      <c r="CN22">
+        <v>4526205.0</v>
+      </c>
+      <c r="CO22">
+        <v>4546271.0</v>
+      </c>
+      <c r="CP22">
+        <v>4408917.0</v>
+      </c>
+      <c r="CQ22">
+        <v>4526761.0</v>
+      </c>
+      <c r="CR22">
+        <v>6346190.0</v>
+      </c>
+      <c r="CS22">
+        <v>6620129.0</v>
+      </c>
+      <c r="CT22">
+        <v>5976121.0</v>
+      </c>
+      <c r="CU22">
+        <v>6507746.0</v>
+      </c>
+      <c r="CV22">
+        <v>7005870.0</v>
+      </c>
+      <c r="CW22">
+        <v>7337274.0</v>
+      </c>
+      <c r="CX22">
+        <v>7633318.0</v>
+      </c>
+      <c r="CY22">
+        <v>6917889.0</v>
+      </c>
+      <c r="CZ22">
+        <v>7025606.0</v>
+      </c>
+      <c r="DA22">
+        <v>6671019.0</v>
+      </c>
+      <c r="DB22">
+        <v>6017782.0</v>
+      </c>
+      <c r="DC22">
+        <v>6200000.0</v>
+      </c>
+      <c r="DD22">
+        <v>7100000.0</v>
+      </c>
+      <c r="DE22">
+        <v>7100000.0</v>
+      </c>
+      <c r="DF22">
+        <v>6700000.0</v>
+      </c>
+      <c r="DG22">
+        <v>6500000.0</v>
+      </c>
+      <c r="DH22">
+        <v>7900000.0</v>
+      </c>
+      <c r="DI22">
+        <v>8500000.0</v>
+      </c>
+      <c r="DJ22">
+        <v>7300000.0</v>
+      </c>
+      <c r="DK22">
+        <v>7700000.0</v>
+      </c>
+      <c r="DL22">
+        <v>9900000.0</v>
+      </c>
+      <c r="DM22">
+        <v>7400000.0</v>
+      </c>
+      <c r="DN22">
+        <v>800000.0</v>
+      </c>
+      <c r="DO22">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:119">
+      <c r="A23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23">
+        <v>58752000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
+        <v>65702000.0</v>
+      </c>
+      <c r="E23">
+        <v>42041000.0</v>
+      </c>
+      <c r="F23">
+        <v>50591000.0</v>
+      </c>
+      <c r="G23">
+        <v>63200000.0</v>
+      </c>
+      <c r="H23">
+        <v>91808000.0</v>
+      </c>
+      <c r="I23">
+        <v>93678000.0</v>
+      </c>
+      <c r="J23">
+        <v>90032000.0</v>
+      </c>
+      <c r="K23">
+        <v>91927000.0</v>
+      </c>
+      <c r="L23">
+        <v>91710000.0</v>
+      </c>
+      <c r="M23">
+        <v>91058000.0</v>
+      </c>
+      <c r="N23">
+        <v>95374000.0</v>
+      </c>
+      <c r="O23">
+        <v>87648000.0</v>
+      </c>
+      <c r="P23">
+        <v>97877000.0</v>
+      </c>
+      <c r="Q23">
+        <v>97947000.0</v>
+      </c>
+      <c r="R23">
+        <v>99665000.0</v>
+      </c>
+      <c r="S23">
+        <v>89295000.0</v>
+      </c>
+      <c r="T23">
+        <v>72630000.0</v>
+      </c>
+      <c r="U23">
+        <v>76323000.0</v>
+      </c>
+      <c r="V23">
+        <v>85444000.0</v>
+      </c>
+      <c r="W23">
+        <v>31405000.0</v>
+      </c>
+      <c r="X23">
+        <v>23033000.0</v>
+      </c>
+      <c r="Y23">
+        <v>12375000.0</v>
+      </c>
+      <c r="Z23">
+        <v>11868000.0</v>
+      </c>
+      <c r="AA23">
+        <v>12274000.0</v>
+      </c>
+      <c r="AB23">
+        <v>15601000.0</v>
+      </c>
+      <c r="AC23">
+        <v>15799000.0</v>
+      </c>
+      <c r="AD23">
+        <v>16572000.0</v>
+      </c>
+      <c r="AE23">
+        <v>20737000.0</v>
+      </c>
+      <c r="AF23">
+        <v>20575000.0</v>
+      </c>
+      <c r="AG23">
+        <v>22123000.0</v>
+      </c>
+      <c r="AH23">
+        <v>33718000.0</v>
+      </c>
+      <c r="AI23">
+        <v>33659000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>39082000.0</v>
+      </c>
+      <c r="AK23">
+        <v>50099000.0</v>
+      </c>
+      <c r="AL23">
+        <v>57543000.0</v>
+      </c>
+      <c r="AM23">
+        <v>12802000.0</v>
+      </c>
+      <c r="AN23">
+        <v>12787000.0</v>
+      </c>
+      <c r="AO23">
+        <v>11544000.0</v>
+      </c>
+      <c r="AP23">
+        <v>13325000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>14829000.0</v>
+      </c>
+      <c r="AR23">
+        <v>13852000.0</v>
+      </c>
+      <c r="AS23">
+        <v>12039000.0</v>
+      </c>
+      <c r="AT23">
+        <v>14994000.0</v>
+      </c>
+      <c r="AU23">
+        <v>16057000.0</v>
+      </c>
+      <c r="AV23">
+        <v>17920000.0</v>
+      </c>
+      <c r="AW23">
+        <v>19760000.0</v>
+      </c>
+      <c r="AX23">
+        <v>17267000.0</v>
+      </c>
+      <c r="AY23">
+        <v>17420000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>16667000.0</v>
+      </c>
+      <c r="BA23">
+        <v>15067000.0</v>
+      </c>
+      <c r="BB23">
+        <v>16139000.0</v>
+      </c>
+      <c r="BC23">
+        <v>16661000.0</v>
+      </c>
+      <c r="BD23">
+        <v>16534000.0</v>
+      </c>
+      <c r="BE23">
+        <v>15175000.0</v>
+      </c>
+      <c r="BF23">
+        <v>17922000.0</v>
+      </c>
+      <c r="BG23">
+        <v>19079000.0</v>
+      </c>
+      <c r="BH23">
+        <v>20318000.0</v>
+      </c>
+      <c r="BI23">
+        <v>17746000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>19889000.0</v>
+      </c>
+      <c r="BK23">
+        <v>21695000.0</v>
+      </c>
+      <c r="BL23">
+        <v>22357000.0</v>
+      </c>
+      <c r="BM23">
+        <v>19849000.0</v>
+      </c>
+      <c r="BN23">
+        <v>22179000.0</v>
+      </c>
+      <c r="BO23">
+        <v>19817000.0</v>
+      </c>
+      <c r="BP23">
+        <v>18188000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>16495050.0</v>
+      </c>
+      <c r="BR23">
+        <v>21635078.0</v>
+      </c>
+      <c r="BS23">
+        <v>24368631.0</v>
+      </c>
+      <c r="BT23">
+        <v>26571449.0</v>
+      </c>
+      <c r="BU23">
+        <v>25556685.0</v>
+      </c>
+      <c r="BV23">
+        <v>28806356.0</v>
+      </c>
+      <c r="BW23">
+        <v>33313718.0</v>
+      </c>
+      <c r="BX23">
+        <v>30935535.0</v>
+      </c>
+      <c r="BY23">
+        <v>29255048.0</v>
+      </c>
+      <c r="BZ23">
+        <v>31998155.0</v>
+      </c>
+      <c r="CA23">
+        <v>34845034.0</v>
+      </c>
+      <c r="CB23">
+        <v>31340852.0</v>
+      </c>
+      <c r="CC23">
+        <v>28706520.0</v>
+      </c>
+      <c r="CD23">
+        <v>31911107.0</v>
+      </c>
+      <c r="CE23">
+        <v>35975639.0</v>
+      </c>
+      <c r="CF23">
+        <v>31542834.0</v>
+      </c>
+      <c r="CG23">
+        <v>26397984.0</v>
+      </c>
+      <c r="CH23">
+        <v>30487864.0</v>
+      </c>
+      <c r="CI23">
+        <v>31529756.0</v>
+      </c>
+      <c r="CJ23">
+        <v>22842183.0</v>
+      </c>
+      <c r="CK23">
+        <v>22406003.0</v>
+      </c>
+      <c r="CL23">
+        <v>24585304.0</v>
+      </c>
+      <c r="CM23">
+        <v>26269759.0</v>
+      </c>
+      <c r="CN23">
+        <v>22999426.0</v>
+      </c>
+      <c r="CO23">
+        <v>21869583.0</v>
+      </c>
+      <c r="CP23">
+        <v>22729576.0</v>
+      </c>
+      <c r="CQ23">
+        <v>24934956.0</v>
+      </c>
+      <c r="CR23">
+        <v>25242221.0</v>
+      </c>
+      <c r="CS23">
+        <v>24743514.0</v>
+      </c>
+      <c r="CT23">
+        <v>22369271.0</v>
+      </c>
+      <c r="CU23">
+        <v>24755795.0</v>
+      </c>
+      <c r="CV23">
+        <v>23729512.0</v>
+      </c>
+      <c r="CW23">
+        <v>22959941.0</v>
+      </c>
+      <c r="CX23">
+        <v>23815452.0</v>
+      </c>
+      <c r="CY23">
+        <v>26055601.0</v>
+      </c>
+      <c r="CZ23">
+        <v>25247618.0</v>
+      </c>
+      <c r="DA23">
+        <v>23633352.0</v>
+      </c>
+      <c r="DB23">
+        <v>26767257.0</v>
+      </c>
+      <c r="DC23">
+        <v>33300000.0</v>
+      </c>
+      <c r="DD23">
+        <v>30800000.0</v>
+      </c>
+      <c r="DE23">
+        <v>31400000.0</v>
+      </c>
+      <c r="DF23">
+        <v>40600000.0</v>
+      </c>
+      <c r="DG23">
+        <v>48600000.0</v>
+      </c>
+      <c r="DH23">
+        <v>49900000.0</v>
+      </c>
+      <c r="DI23">
+        <v>46600000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>47100000.0</v>
+      </c>
+      <c r="DK23">
+        <v>49800000.0</v>
+      </c>
+      <c r="DL23">
+        <v>30400000.0</v>
+      </c>
+      <c r="DM23">
+        <v>18400000.0</v>
+      </c>
+      <c r="DN23">
+        <v>24200000.0</v>
+      </c>
+      <c r="DO23">
+        <v>1400000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:119">
+      <c r="A24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>436000.0</v>
+      </c>
+      <c r="F24">
+        <v>1834000.0</v>
+      </c>
+      <c r="G24">
+        <v>11652000.0</v>
+      </c>
+      <c r="H24">
+        <v>14508000.0</v>
+      </c>
+      <c r="I24">
+        <v>10328000.0</v>
+      </c>
+      <c r="J24">
+        <v>10294000.0</v>
+      </c>
+      <c r="K24">
+        <v>10258000.0</v>
+      </c>
+      <c r="L24">
+        <v>7299000.0</v>
+      </c>
+      <c r="M24">
+        <v>9646000.0</v>
+      </c>
+      <c r="N24">
+        <v>9624000.0</v>
+      </c>
+      <c r="O24">
+        <v>2400000.0</v>
+      </c>
+      <c r="P24">
+        <v>7999000.0</v>
+      </c>
+      <c r="Q24">
+        <v>7998000.0</v>
+      </c>
+      <c r="R24">
+        <v>8015000.0</v>
+      </c>
+      <c r="S24">
+        <v>10040000.0</v>
+      </c>
+      <c r="T24">
+        <v>10076000.0</v>
+      </c>
+      <c r="U24">
+        <v>9994000.0</v>
+      </c>
+      <c r="V24">
+        <v>9993000.0</v>
+      </c>
+      <c r="W24">
+        <v>9991000.0</v>
+      </c>
+      <c r="X24">
+        <v>9990000.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
+        <v>1466000.0</v>
+      </c>
+      <c r="AN24">
+        <v>1466000.0</v>
+      </c>
+      <c r="AO24">
+        <v>1466000.0</v>
+      </c>
+      <c r="AP24">
+        <v>1472000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>1466000.0</v>
+      </c>
+      <c r="AR24">
+        <v>100000.0</v>
+      </c>
+      <c r="AS24">
+        <v>100000.0</v>
+      </c>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24">
+        <v>1036000.0</v>
+      </c>
+      <c r="CF24">
+        <v>1143000.0</v>
+      </c>
+      <c r="CG24">
+        <v>1250000.0</v>
+      </c>
+      <c r="CH24">
+        <v>2357000.0</v>
+      </c>
+      <c r="CI24">
+        <v>2464000.0</v>
+      </c>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+    </row>
+    <row r="25" spans="1:119">
+      <c r="A25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>9646000.0</v>
+      </c>
+      <c r="N25">
+        <v>9624000.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25">
+        <v>7999000.0</v>
+      </c>
+      <c r="Q25">
+        <v>7998000.0</v>
+      </c>
+      <c r="R25">
+        <v>8015000.0</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25">
+        <v>9994000.0</v>
+      </c>
+      <c r="V25">
+        <v>9993000.0</v>
+      </c>
+      <c r="W25">
+        <v>9991000.0</v>
+      </c>
+      <c r="X25">
+        <v>9990000.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25">
+        <v>1472000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>1466000.0</v>
+      </c>
+      <c r="AR25">
+        <v>100000.0</v>
+      </c>
+      <c r="AS25">
+        <v>100000.0</v>
+      </c>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+    </row>
+    <row r="26" spans="1:119">
+      <c r="A26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26">
+        <v>43266000.0</v>
+      </c>
+      <c r="C26">
+        <v>43491000.0</v>
+      </c>
+      <c r="D26">
+        <v>43657000.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+    </row>
+    <row r="27" spans="1:119">
+      <c r="A27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+    </row>
+    <row r="28" spans="1:119">
+      <c r="A28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28">
+        <v>8880000.0</v>
+      </c>
+      <c r="C28">
+        <v>5065000.0</v>
+      </c>
+      <c r="D28">
+        <v>7279000.0</v>
+      </c>
+      <c r="E28">
+        <v>7697000.0</v>
+      </c>
+      <c r="F28">
+        <v>13919000.0</v>
+      </c>
+      <c r="G28">
+        <v>14181000.0</v>
+      </c>
+      <c r="H28">
+        <v>28500000.0</v>
+      </c>
+      <c r="I28">
+        <v>24453000.0</v>
+      </c>
+      <c r="J28">
+        <v>21602000.0</v>
+      </c>
+      <c r="K28">
+        <v>19231000.0</v>
+      </c>
+      <c r="L28">
+        <v>18165000.0</v>
+      </c>
+      <c r="M28">
+        <v>12669000.0</v>
+      </c>
+      <c r="N28">
+        <v>4491000.0</v>
+      </c>
+      <c r="O28">
+        <v>-2149000.0</v>
+      </c>
+      <c r="P28">
+        <v>-10162000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-11247000.0</v>
+      </c>
+      <c r="R28">
+        <v>-13004000.0</v>
+      </c>
+      <c r="S28">
+        <v>6243000.0</v>
+      </c>
+      <c r="T28">
+        <v>6221000.0</v>
+      </c>
+      <c r="U28">
+        <v>-2747000.0</v>
+      </c>
+      <c r="V28">
+        <v>-17901999.0</v>
+      </c>
+      <c r="W28">
+        <v>7906000.0</v>
+      </c>
+      <c r="X28">
+        <v>-870000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-2537000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-697000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-434000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-968000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-1049000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-2450000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-1554000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-2269000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-3665000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-3387000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-3173000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-3897000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-37280000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-42800000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1049000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1109000.0</v>
+      </c>
+      <c r="AO28">
+        <v>329000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-985000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-198000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-1236000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-3661000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-4921000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-2826000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-4953000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-7150000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-5319000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-1438000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-451000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-3758000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-4236000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-272000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-1815000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-4610000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-6268000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-5541000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-4616000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-8743000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-9586000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-8232000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-8705000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-11163000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-12352000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-12801000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-8945000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-9216569.0</v>
+      </c>
+      <c r="BR28">
+        <v>-12244227.0</v>
+      </c>
+      <c r="BS28">
+        <v>-11956796.0</v>
+      </c>
+      <c r="BT28">
+        <v>-10880278.0</v>
+      </c>
+      <c r="BU28">
+        <v>-14375253.0</v>
+      </c>
+      <c r="BV28">
+        <v>-16265034.0</v>
+      </c>
+      <c r="BW28">
+        <v>-16085282.0</v>
+      </c>
+      <c r="BX28">
+        <v>-12483691.0</v>
+      </c>
+      <c r="BY28">
+        <v>-15843173.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-19175912.0</v>
+      </c>
+      <c r="CA28">
+        <v>-17756759.0</v>
+      </c>
+      <c r="CB28">
+        <v>-13597067.0</v>
+      </c>
+      <c r="CC28">
+        <v>-16060396.0</v>
+      </c>
+      <c r="CD28">
+        <v>-16868991.0</v>
+      </c>
+      <c r="CE28">
+        <v>-15420884.0</v>
+      </c>
+      <c r="CF28">
+        <v>-10601570.0</v>
+      </c>
+      <c r="CG28">
+        <v>-12300417.0</v>
+      </c>
+      <c r="CH28">
+        <v>-13694862.0</v>
+      </c>
+      <c r="CI28">
+        <v>-11473584.0</v>
+      </c>
+      <c r="CJ28">
+        <v>-11703398.0</v>
+      </c>
+      <c r="CK28">
+        <v>-13736331.0</v>
+      </c>
+      <c r="CL28">
+        <v>-15586602.0</v>
+      </c>
+      <c r="CM28">
+        <v>-11392089.0</v>
+      </c>
+      <c r="CN28">
+        <v>-10647170.0</v>
+      </c>
+      <c r="CO28">
+        <v>-12384572.0</v>
+      </c>
+      <c r="CP28">
+        <v>-13315034.0</v>
+      </c>
+      <c r="CQ28">
+        <v>-12897080.0</v>
+      </c>
+      <c r="CR28">
+        <v>-11292421.0</v>
+      </c>
+      <c r="CS28">
+        <v>-12839166.0</v>
+      </c>
+      <c r="CT28">
+        <v>-10751063.0</v>
+      </c>
+      <c r="CU28">
+        <v>-9740840.0</v>
+      </c>
+      <c r="CV28">
+        <v>-7585400.0</v>
+      </c>
+      <c r="CW28">
+        <v>-8695171.0</v>
+      </c>
+      <c r="CX28">
+        <v>-9707000.0</v>
+      </c>
+      <c r="CY28">
+        <v>-11365843.0</v>
+      </c>
+      <c r="CZ28">
+        <v>-10107132.0</v>
+      </c>
+      <c r="DA28">
+        <v>-8213998.0</v>
+      </c>
+      <c r="DB28">
+        <v>-12106089.0</v>
+      </c>
+      <c r="DC28">
+        <v>-14000000.0</v>
+      </c>
+      <c r="DD28">
+        <v>-13400000.0</v>
+      </c>
+      <c r="DE28">
+        <v>-14700000.0</v>
+      </c>
+      <c r="DF28">
+        <v>-23700000.0</v>
+      </c>
+      <c r="DG28">
+        <v>-28300000.0</v>
+      </c>
+      <c r="DH28">
+        <v>-26700000.0</v>
+      </c>
+      <c r="DI28">
+        <v>-28900000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>-32300000.0</v>
+      </c>
+      <c r="DK28">
+        <v>-25500000.0</v>
+      </c>
+      <c r="DL28">
+        <v>-7700000.0</v>
+      </c>
+      <c r="DM28">
+        <v>-6600000.0</v>
+      </c>
+      <c r="DN28">
+        <v>-9000000.0</v>
+      </c>
+      <c r="DO28">
+        <v>-400000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:119">
+      <c r="A29" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29">
+        <v>4795000.0</v>
+      </c>
+      <c r="C29">
+        <v>8663000.0</v>
+      </c>
+      <c r="D29">
+        <v>11000000.0</v>
+      </c>
+      <c r="E29">
+        <v>14686000.0</v>
+      </c>
+      <c r="F29">
+        <v>19402000.0</v>
+      </c>
+      <c r="G29">
+        <v>22212000.0</v>
+      </c>
+      <c r="H29">
+        <v>55304000.0</v>
+      </c>
+      <c r="I29">
+        <v>57663000.0</v>
+      </c>
+      <c r="J29">
+        <v>57542000.0</v>
+      </c>
+      <c r="K29">
+        <v>59641000.0</v>
+      </c>
+      <c r="L29">
+        <v>63727000.0</v>
+      </c>
+      <c r="M29">
+        <v>68903000.0</v>
+      </c>
+      <c r="N29">
+        <v>69565000.0</v>
+      </c>
+      <c r="O29">
+        <v>66031000.0</v>
+      </c>
+      <c r="P29">
+        <v>75920000.0</v>
+      </c>
+      <c r="Q29">
+        <v>76156000.0</v>
+      </c>
+      <c r="R29">
+        <v>74460000.0</v>
+      </c>
+      <c r="S29">
+        <v>68668000.0</v>
+      </c>
+      <c r="T29">
+        <v>58340000.0</v>
+      </c>
+      <c r="U29">
+        <v>57727000.0</v>
+      </c>
+      <c r="V29">
+        <v>62658000.0</v>
+      </c>
+      <c r="W29">
+        <v>20547000.0</v>
+      </c>
+      <c r="X29">
+        <v>20751000.0</v>
+      </c>
+      <c r="Y29">
+        <v>10894000.0</v>
+      </c>
+      <c r="Z29">
+        <v>10631000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+    </row>
+    <row r="30" spans="1:119">
+      <c r="A30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30">
+        <v>1543000.0</v>
+      </c>
+      <c r="C30">
+        <v>2558000.0</v>
+      </c>
+      <c r="D30">
+        <v>3284000.0</v>
+      </c>
+      <c r="E30">
+        <v>20086000.0</v>
+      </c>
+      <c r="F30">
+        <v>20204000.0</v>
+      </c>
+      <c r="G30">
+        <v>34901000.0</v>
+      </c>
+      <c r="H30">
+        <v>31638000.0</v>
+      </c>
+      <c r="I30">
+        <v>32936999.0</v>
+      </c>
+      <c r="J30">
+        <v>35116000.0</v>
+      </c>
+      <c r="K30">
+        <v>36313000.0</v>
+      </c>
+      <c r="L30">
+        <v>38642000.0</v>
+      </c>
+      <c r="M30">
+        <v>38572000.0</v>
+      </c>
+      <c r="N30">
+        <v>37836000.0</v>
+      </c>
+      <c r="O30">
+        <v>37054000.0</v>
+      </c>
+      <c r="P30">
+        <v>37832000.0</v>
+      </c>
+      <c r="Q30">
+        <v>36670000.0</v>
+      </c>
+      <c r="R30">
+        <v>36694000.0</v>
+      </c>
+      <c r="S30">
+        <v>37708000.0</v>
+      </c>
+      <c r="T30">
+        <v>10680000.0</v>
+      </c>
+      <c r="U30">
+        <v>6644000.0</v>
+      </c>
+      <c r="V30">
+        <v>14344000.0</v>
+      </c>
+      <c r="W30">
+        <v>3155000.0</v>
+      </c>
+      <c r="X30">
+        <v>2999000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1930000.0</v>
+      </c>
+      <c r="Z30">
+        <v>6025000.0</v>
+      </c>
+      <c r="AA30">
+        <v>6822000.0</v>
+      </c>
+      <c r="AB30">
+        <v>6311000.0</v>
+      </c>
+      <c r="AC30">
+        <v>5566000.0</v>
+      </c>
+      <c r="AD30">
+        <v>5618000.0</v>
+      </c>
+      <c r="AE30">
+        <v>7798000.0</v>
+      </c>
+      <c r="AF30">
+        <v>1051000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1363000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1785000.0</v>
+      </c>
+      <c r="AI30">
+        <v>1945000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1113000.0</v>
+      </c>
+      <c r="AK30">
+        <v>1835000.0</v>
+      </c>
+      <c r="AL30">
+        <v>3410000.0</v>
+      </c>
+      <c r="AM30">
+        <v>5770000.0</v>
+      </c>
+      <c r="AN30">
+        <v>3833000.0</v>
+      </c>
+      <c r="AO30">
+        <v>1801000.0</v>
+      </c>
+      <c r="AP30">
+        <v>2688000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>4000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>2766000.0</v>
+      </c>
+      <c r="AS30">
+        <v>1245000.0</v>
+      </c>
+      <c r="AT30">
+        <v>3468000.0</v>
+      </c>
+      <c r="AU30">
+        <v>5836000.0</v>
+      </c>
+      <c r="AV30">
+        <v>4051000.0</v>
+      </c>
+      <c r="AW30">
+        <v>2343000.0</v>
+      </c>
+      <c r="AX30">
+        <v>2856000.0</v>
+      </c>
+      <c r="AY30">
+        <v>5319000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>4445000.0</v>
+      </c>
+      <c r="BA30">
+        <v>1128000.0</v>
+      </c>
+      <c r="BB30">
+        <v>3080000.0</v>
+      </c>
+      <c r="BC30">
+        <v>5409000.0</v>
+      </c>
+      <c r="BD30">
+        <v>4172000.0</v>
+      </c>
+      <c r="BE30">
+        <v>938000.0</v>
+      </c>
+      <c r="BF30">
+        <v>2542000.0</v>
+      </c>
+      <c r="BG30">
+        <v>3219000.0</v>
+      </c>
+      <c r="BH30">
+        <v>4419000.0</v>
+      </c>
+      <c r="BI30">
+        <v>1162000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>2506000.0</v>
+      </c>
+      <c r="BK30">
+        <v>4821000.0</v>
+      </c>
+      <c r="BL30">
+        <v>4791000.0</v>
+      </c>
+      <c r="BM30">
+        <v>855000.0</v>
+      </c>
+      <c r="BN30">
+        <v>1357000.0</v>
+      </c>
+      <c r="BO30">
+        <v>2086000.0</v>
+      </c>
+      <c r="BP30">
+        <v>2487000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>152811.0</v>
+      </c>
+      <c r="BR30">
+        <v>1796372.0</v>
+      </c>
+      <c r="BS30">
+        <v>4524000.0</v>
+      </c>
+      <c r="BT30">
+        <v>5499269.0</v>
+      </c>
+      <c r="BU30">
+        <v>1612849.0</v>
+      </c>
+      <c r="BV30">
+        <v>3379319.0</v>
+      </c>
+      <c r="BW30">
+        <v>6648538.0</v>
+      </c>
+      <c r="BX30">
+        <v>6958504.0</v>
+      </c>
+      <c r="BY30">
+        <v>1717371.0</v>
+      </c>
+      <c r="BZ30">
+        <v>2745930.0</v>
+      </c>
+      <c r="CA30">
+        <v>6557347.0</v>
+      </c>
+      <c r="CB30">
+        <v>6700969.0</v>
+      </c>
+      <c r="CC30">
+        <v>1180618.0</v>
+      </c>
+      <c r="CD30">
+        <v>2685493.0</v>
+      </c>
+      <c r="CE30">
+        <v>7880140.0</v>
+      </c>
+      <c r="CF30">
+        <v>8530026.0</v>
+      </c>
+      <c r="CG30">
+        <v>1622889.0</v>
+      </c>
+      <c r="CH30">
+        <v>3270361.0</v>
+      </c>
+      <c r="CI30">
+        <v>6375979.0</v>
+      </c>
+      <c r="CJ30">
+        <v>3968166.0</v>
+      </c>
+      <c r="CK30">
+        <v>1361981.0</v>
+      </c>
+      <c r="CL30">
+        <v>2077575.0</v>
+      </c>
+      <c r="CM30">
+        <v>7861883.0</v>
+      </c>
+      <c r="CN30">
+        <v>4600276.0</v>
+      </c>
+      <c r="CO30">
+        <v>1800246.0</v>
+      </c>
+      <c r="CP30">
+        <v>2022173.0</v>
+      </c>
+      <c r="CQ30">
+        <v>4188123.0</v>
+      </c>
+      <c r="CR30">
+        <v>4243491.0</v>
+      </c>
+      <c r="CS30">
+        <v>1784407.0</v>
+      </c>
+      <c r="CT30">
+        <v>2056343.0</v>
+      </c>
+      <c r="CU30">
+        <v>4175394.0</v>
+      </c>
+      <c r="CV30">
+        <v>4916909.0</v>
+      </c>
+      <c r="CW30">
+        <v>1359887.0</v>
+      </c>
+      <c r="CX30">
+        <v>2184848.0</v>
+      </c>
+      <c r="CY30">
+        <v>4062703.0</v>
+      </c>
+      <c r="CZ30">
+        <v>3832374.0</v>
+      </c>
+      <c r="DA30">
+        <v>1860082.0</v>
+      </c>
+      <c r="DB30">
+        <v>2233256.0</v>
+      </c>
+      <c r="DC30">
+        <v>6600000.0</v>
+      </c>
+      <c r="DD30">
+        <v>3400000.0</v>
+      </c>
+      <c r="DE30">
+        <v>1000000.0</v>
+      </c>
+      <c r="DF30">
+        <v>2600000.0</v>
+      </c>
+      <c r="DG30">
+        <v>7600000.0</v>
+      </c>
+      <c r="DH30">
+        <v>8200000.0</v>
+      </c>
+      <c r="DI30">
+        <v>400000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>1100000.0</v>
+      </c>
+      <c r="DK30">
+        <v>10900000.0</v>
+      </c>
+      <c r="DL30">
+        <v>7500000.0</v>
+      </c>
+      <c r="DM30">
+        <v>1400000.0</v>
+      </c>
+      <c r="DN30">
+        <v>12300000.0</v>
+      </c>
+      <c r="DO30">
+        <v>600000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:119">
+      <c r="A31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>40257000.0</v>
+      </c>
+      <c r="N31">
+        <v>40186000.0</v>
+      </c>
+      <c r="O31">
+        <v>49447000.0</v>
+      </c>
+      <c r="P31">
+        <v>53323000.0</v>
+      </c>
+      <c r="Q31">
+        <v>53015000.0</v>
+      </c>
+      <c r="R31">
+        <v>50593000.0</v>
+      </c>
+      <c r="S31">
+        <v>42067000.0</v>
+      </c>
+      <c r="T31">
+        <v>35317000.0</v>
+      </c>
+      <c r="U31">
+        <v>45815000.0</v>
+      </c>
+      <c r="V31">
+        <v>50639000.0</v>
+      </c>
+      <c r="W31">
+        <v>8421000.0</v>
+      </c>
+      <c r="X31">
+        <v>10761000.0</v>
+      </c>
+      <c r="Y31">
+        <v>10894000.0</v>
+      </c>
+      <c r="Z31">
+        <v>10631000.0</v>
+      </c>
+      <c r="AA31">
+        <v>11231000.0</v>
+      </c>
+      <c r="AB31">
+        <v>14399000.0</v>
+      </c>
+      <c r="AC31">
+        <v>14652000.0</v>
+      </c>
+      <c r="AD31">
+        <v>15702000.0</v>
+      </c>
+      <c r="AE31">
+        <v>16504000.0</v>
+      </c>
+      <c r="AF31">
+        <v>19699000.0</v>
+      </c>
+      <c r="AG31">
+        <v>20528000.0</v>
+      </c>
+      <c r="AH31">
+        <v>31878000.0</v>
+      </c>
+      <c r="AI31">
+        <v>31847000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>35899000.0</v>
+      </c>
+      <c r="AK31">
+        <v>45875000.0</v>
+      </c>
+      <c r="AL31">
+        <v>49919000.0</v>
+      </c>
+      <c r="AM31">
+        <v>5962000.0</v>
+      </c>
+      <c r="AN31">
+        <v>6534000.0</v>
+      </c>
+      <c r="AO31">
+        <v>6367000.0</v>
+      </c>
+      <c r="AP31">
+        <v>7494000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>8829000.0</v>
+      </c>
+      <c r="AR31">
+        <v>10037000.0</v>
+      </c>
+      <c r="AS31">
+        <v>8362000.0</v>
+      </c>
+      <c r="AT31">
+        <v>9370000.0</v>
+      </c>
+      <c r="AU31">
+        <v>10716000.0</v>
+      </c>
+      <c r="AV31">
+        <v>10538000.0</v>
+      </c>
+      <c r="AW31">
+        <v>10031000.0</v>
+      </c>
+      <c r="AX31">
+        <v>9226000.0</v>
+      </c>
+      <c r="AY31">
+        <v>9019000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>8049000.0</v>
+      </c>
+      <c r="BA31">
+        <v>6719000.0</v>
+      </c>
+      <c r="BB31">
+        <v>8398000.0</v>
+      </c>
+      <c r="BC31">
+        <v>7874000.0</v>
+      </c>
+      <c r="BD31">
+        <v>6314000.0</v>
+      </c>
+      <c r="BE31">
+        <v>5195000.0</v>
+      </c>
+      <c r="BF31">
+        <v>7049000.0</v>
+      </c>
+      <c r="BG31">
+        <v>7649000.0</v>
+      </c>
+      <c r="BH31">
+        <v>9167000.0</v>
+      </c>
+      <c r="BI31">
+        <v>8381000.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+    </row>
+    <row r="32" spans="1:119">
+      <c r="A32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32">
+        <v>-52995000.0</v>
+      </c>
+      <c r="C32">
+        <v>-49931000.0</v>
+      </c>
+      <c r="D32">
+        <v>-47514000.0</v>
+      </c>
+      <c r="E32">
+        <v>-1055000.0</v>
+      </c>
+      <c r="F32">
+        <v>718000.0</v>
+      </c>
+      <c r="G32">
+        <v>-1497000.0</v>
+      </c>
+      <c r="H32">
+        <v>13537000.0</v>
+      </c>
+      <c r="I32">
+        <v>16131000.0</v>
+      </c>
+      <c r="J32">
+        <v>21138000.0</v>
+      </c>
+      <c r="K32">
+        <v>26728000.0</v>
+      </c>
+      <c r="L32">
+        <v>33388000.0</v>
+      </c>
+      <c r="M32">
+        <v>40180000.0</v>
+      </c>
+      <c r="N32">
+        <v>42812000.0</v>
+      </c>
+      <c r="O32">
+        <v>44758000.0</v>
+      </c>
+      <c r="P32">
+        <v>53633000.0</v>
+      </c>
+      <c r="Q32">
+        <v>53553000.0</v>
+      </c>
+      <c r="R32">
+        <v>52785000.0</v>
+      </c>
+      <c r="S32">
+        <v>45793000.0</v>
+      </c>
+      <c r="T32">
+        <v>33971000.0</v>
+      </c>
+      <c r="U32">
+        <v>44318000.0</v>
+      </c>
+      <c r="V32">
+        <v>48958000.0</v>
+      </c>
+      <c r="W32">
+        <v>9593000.0</v>
+      </c>
+      <c r="X32">
+        <v>15765000.0</v>
+      </c>
+      <c r="Y32">
+        <v>8847000.0</v>
+      </c>
+      <c r="Z32">
+        <v>8380000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
+      <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
+    </row>
+    <row r="33" spans="1:119">
+      <c r="A33" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33">
+        <v>55639000.0</v>
+      </c>
+      <c r="C33">
+        <v>56721000.0</v>
+      </c>
+      <c r="D33">
+        <v>57929000.0</v>
+      </c>
+      <c r="E33">
+        <v>17469999.0</v>
+      </c>
+      <c r="F33">
+        <v>25821000.0</v>
+      </c>
+      <c r="G33">
+        <v>32563000.0</v>
+      </c>
+      <c r="H33">
+        <v>49573000.0</v>
+      </c>
+      <c r="I33">
+        <v>49535000.0</v>
+      </c>
+      <c r="J33">
+        <v>44986999.0</v>
+      </c>
+      <c r="K33">
+        <v>44342000.0</v>
+      </c>
+      <c r="L33">
+        <v>41916000.0</v>
+      </c>
+      <c r="M33">
+        <v>36092000.0</v>
+      </c>
+      <c r="N33">
+        <v>34094999.0</v>
+      </c>
+      <c r="O33">
+        <v>26814999.0</v>
+      </c>
+      <c r="P33">
+        <v>27551000.0</v>
+      </c>
+      <c r="Q33">
+        <v>27671999.0</v>
+      </c>
+      <c r="R33">
+        <v>27110000.0</v>
+      </c>
+      <c r="S33">
+        <v>27978000.0</v>
+      </c>
+      <c r="T33">
+        <v>28726999.0</v>
+      </c>
+      <c r="U33">
+        <v>17830999.0</v>
+      </c>
+      <c r="V33">
+        <v>18197000.0</v>
+      </c>
+      <c r="W33">
+        <v>15518000.0</v>
+      </c>
+      <c r="X33">
+        <v>5123000.0</v>
+      </c>
+      <c r="Y33">
+        <v>2132999.0</v>
+      </c>
+      <c r="Z33">
+        <v>2362999.0</v>
+      </c>
+      <c r="AA33">
+        <v>2328999.0</v>
+      </c>
+      <c r="AB33">
+        <v>2382000.0</v>
+      </c>
+      <c r="AC33">
+        <v>2369999.0</v>
+      </c>
+      <c r="AD33">
+        <v>2445999.0</v>
+      </c>
+      <c r="AE33">
+        <v>2498999.0</v>
+      </c>
+      <c r="AF33">
+        <v>2478999.0</v>
+      </c>
+      <c r="AG33">
+        <v>2576000.0</v>
+      </c>
+      <c r="AH33">
+        <v>2647000.0</v>
+      </c>
+      <c r="AI33">
+        <v>5241999.0</v>
+      </c>
+      <c r="AJ33">
+        <v>5349000.0</v>
+      </c>
+      <c r="AK33">
+        <v>7875000.0</v>
+      </c>
+      <c r="AL33">
+        <v>7881000.0</v>
+      </c>
+      <c r="AM33">
+        <v>3174999.0</v>
+      </c>
+      <c r="AN33">
+        <v>3052000.0</v>
+      </c>
+      <c r="AO33">
+        <v>3064000.0</v>
+      </c>
+      <c r="AP33">
+        <v>3053000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>2950000.0</v>
+      </c>
+      <c r="AR33">
+        <v>3017000.0</v>
+      </c>
+      <c r="AS33">
+        <v>2860000.0</v>
+      </c>
+      <c r="AT33">
+        <v>2558000.0</v>
+      </c>
+      <c r="AU33">
+        <v>2599000.0</v>
+      </c>
+      <c r="AV33">
+        <v>2484000.0</v>
+      </c>
+      <c r="AW33">
+        <v>6086000.0</v>
+      </c>
+      <c r="AX33">
+        <v>6094000.0</v>
+      </c>
+      <c r="AY33">
+        <v>6141000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>6088000.0</v>
+      </c>
+      <c r="BA33">
+        <v>6072000.0</v>
+      </c>
+      <c r="BB33">
+        <v>5888000.0</v>
+      </c>
+      <c r="BC33">
+        <v>5942000.0</v>
+      </c>
+      <c r="BD33">
+        <v>6029000.0</v>
+      </c>
+      <c r="BE33">
+        <v>5995000.0</v>
+      </c>
+      <c r="BF33">
+        <v>5874000.0</v>
+      </c>
+      <c r="BG33">
+        <v>5884000.0</v>
+      </c>
+      <c r="BH33">
+        <v>5930000.0</v>
+      </c>
+      <c r="BI33">
+        <v>5949000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>5852000.0</v>
+      </c>
+      <c r="BK33">
+        <v>5939000.0</v>
+      </c>
+      <c r="BL33">
+        <v>6030000.0</v>
+      </c>
+      <c r="BM33">
+        <v>6110000.0</v>
+      </c>
+      <c r="BN33">
+        <v>6124000.0</v>
+      </c>
+      <c r="BO33">
+        <v>2584000.0</v>
+      </c>
+      <c r="BP33">
+        <v>2744000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>2853619.0</v>
+      </c>
+      <c r="BR33">
+        <v>3616320.0</v>
+      </c>
+      <c r="BS33">
+        <v>3702202.0</v>
+      </c>
+      <c r="BT33">
+        <v>3939256.0</v>
+      </c>
+      <c r="BU33">
+        <v>4070727.0</v>
+      </c>
+      <c r="BV33">
+        <v>4265962.0</v>
+      </c>
+      <c r="BW33">
+        <v>4478428.0</v>
+      </c>
+      <c r="BX33">
+        <v>4639360.0</v>
+      </c>
+      <c r="BY33">
+        <v>4778097.0</v>
+      </c>
+      <c r="BZ33">
+        <v>4929234.0</v>
+      </c>
+      <c r="CA33">
+        <v>5051727.0</v>
+      </c>
+      <c r="CB33">
+        <v>5133302.0</v>
+      </c>
+      <c r="CC33">
+        <v>5350853.0</v>
+      </c>
+      <c r="CD33">
+        <v>5573971.0</v>
+      </c>
+      <c r="CE33">
+        <v>5727414.0</v>
+      </c>
+      <c r="CF33">
+        <v>5882671.0</v>
+      </c>
+      <c r="CG33">
+        <v>6100524.0</v>
+      </c>
+      <c r="CH33">
+        <v>6301497.0</v>
+      </c>
+      <c r="CI33">
+        <v>6568295.0</v>
+      </c>
+      <c r="CJ33">
+        <v>2285873.0</v>
+      </c>
+      <c r="CK33">
+        <v>2401183.0</v>
+      </c>
+      <c r="CL33">
+        <v>2501880.0</v>
+      </c>
+      <c r="CM33">
+        <v>2529287.0</v>
+      </c>
+      <c r="CN33">
+        <v>2509232.0</v>
+      </c>
+      <c r="CO33">
+        <v>2344175.0</v>
+      </c>
+      <c r="CP33">
+        <v>2402584.0</v>
+      </c>
+      <c r="CQ33">
+        <v>2458868.0</v>
+      </c>
+      <c r="CR33">
+        <v>2687985.0</v>
+      </c>
+      <c r="CS33">
+        <v>2649109.0</v>
+      </c>
+      <c r="CT33">
+        <v>2525589.0</v>
+      </c>
+      <c r="CU33">
+        <v>2574456.0</v>
+      </c>
+      <c r="CV33">
+        <v>2757786.0</v>
+      </c>
+      <c r="CW33">
+        <v>2893853.0</v>
+      </c>
+      <c r="CX33">
+        <v>2923587.0</v>
+      </c>
+      <c r="CY33">
+        <v>2585891.0</v>
+      </c>
+      <c r="CZ33">
+        <v>3022672.0</v>
+      </c>
+      <c r="DA33">
+        <v>2899098.0</v>
+      </c>
+      <c r="DB33">
+        <v>2472154.0</v>
+      </c>
+      <c r="DC33">
+        <v>2600000.0</v>
+      </c>
+      <c r="DD33">
+        <v>2000000.0</v>
+      </c>
+      <c r="DE33">
+        <v>1700000.0</v>
+      </c>
+      <c r="DF33">
+        <v>1600000.0</v>
+      </c>
+      <c r="DG33">
+        <v>1600000.0</v>
+      </c>
+      <c r="DH33">
+        <v>700000.0</v>
+      </c>
+      <c r="DI33">
+        <v>800000.0</v>
+      </c>
+      <c r="DJ33">
+        <v>600000.0</v>
+      </c>
+      <c r="DK33">
+        <v>600000.0</v>
+      </c>
+      <c r="DL33">
+        <v>1600000.0</v>
+      </c>
+      <c r="DM33">
+        <v>2000000.0</v>
+      </c>
+      <c r="DN33">
+        <v>1900000.0</v>
+      </c>
+      <c r="DO33">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:119">
+      <c r="A34" t="s">
+        <v>63</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
+        <v>8480000.0</v>
+      </c>
+      <c r="N34">
+        <v>7342000.0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34">
+        <v>5264000.0</v>
+      </c>
+      <c r="Q34">
+        <v>5069000.0</v>
+      </c>
+      <c r="R34">
+        <v>4992000.0</v>
+      </c>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34">
+        <v>4422000.0</v>
+      </c>
+      <c r="V34">
+        <v>4497000.0</v>
+      </c>
+      <c r="W34">
+        <v>4564000.0</v>
+      </c>
+      <c r="X34">
+        <v>137000.0</v>
+      </c>
+      <c r="Y34">
+        <v>86000.0</v>
+      </c>
+      <c r="Z34">
+        <v>112000.0</v>
+      </c>
+      <c r="AA34">
+        <v>110000.0</v>
+      </c>
+      <c r="AB34">
+        <v>129000.0</v>
+      </c>
+      <c r="AC34">
+        <v>191000.0</v>
+      </c>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34">
+        <v>100000.0</v>
+      </c>
+      <c r="AU34">
+        <v>100000.0</v>
+      </c>
+      <c r="AV34">
+        <v>200000.0</v>
+      </c>
+      <c r="AW34">
+        <v>200000.0</v>
+      </c>
+      <c r="AX34">
+        <v>200000.0</v>
+      </c>
+      <c r="AY34">
+        <v>200000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>300000.0</v>
+      </c>
+      <c r="BA34">
+        <v>300000.0</v>
+      </c>
+      <c r="BB34">
+        <v>300000.0</v>
+      </c>
+      <c r="BC34">
+        <v>300000.0</v>
+      </c>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
+      <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
+    </row>
+    <row r="35" spans="1:119">
+      <c r="A35" t="s">
+        <v>64</v>
+      </c>
+      <c r="B35">
+        <v>3726000.0</v>
+      </c>
+      <c r="C35">
+        <v>3282000.0</v>
+      </c>
+      <c r="D35">
+        <v>3554000.0</v>
+      </c>
+      <c r="E35">
+        <v>4978999.0</v>
+      </c>
+      <c r="F35">
+        <v>10941000.0</v>
+      </c>
+      <c r="G35">
+        <v>23713000.0</v>
+      </c>
+      <c r="H35">
+        <v>24984000.0</v>
+      </c>
+      <c r="I35">
+        <v>21589999.0</v>
+      </c>
+      <c r="J35">
+        <v>21258000.0</v>
+      </c>
+      <c r="K35">
+        <v>21686999.0</v>
+      </c>
+      <c r="L35">
+        <v>18875999.0</v>
+      </c>
+      <c r="M35">
+        <v>18125999.0</v>
+      </c>
+      <c r="N35">
+        <v>16966000.0</v>
+      </c>
+      <c r="O35">
+        <v>7942000.0</v>
+      </c>
+      <c r="P35">
+        <v>13262999.0</v>
+      </c>
+      <c r="Q35">
+        <v>13067000.0</v>
+      </c>
+      <c r="R35">
+        <v>13450000.0</v>
+      </c>
+      <c r="S35">
+        <v>15143000.0</v>
+      </c>
+      <c r="T35">
+        <v>14434000.0</v>
+      </c>
+      <c r="U35">
+        <v>14416000.0</v>
+      </c>
+      <c r="V35">
+        <v>14490000.0</v>
+      </c>
+      <c r="W35">
+        <v>14555000.0</v>
+      </c>
+      <c r="X35">
+        <v>10127000.0</v>
+      </c>
+      <c r="Y35">
+        <v>86000.0</v>
+      </c>
+      <c r="Z35">
+        <v>112000.0</v>
+      </c>
+      <c r="AA35">
+        <v>109999.0</v>
+      </c>
+      <c r="AB35">
+        <v>129000.0</v>
+      </c>
+      <c r="AC35">
+        <v>191000.0</v>
+      </c>
+      <c r="AD35">
+        <v>377000.0</v>
+      </c>
+      <c r="AE35">
+        <v>643000.0</v>
+      </c>
+      <c r="AF35">
+        <v>382000.0</v>
+      </c>
+      <c r="AG35">
+        <v>497000.0</v>
+      </c>
+      <c r="AH35">
+        <v>635000.0</v>
+      </c>
+      <c r="AI35">
+        <v>562000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>503000.0</v>
+      </c>
+      <c r="AK35">
+        <v>916000.0</v>
+      </c>
+      <c r="AL35">
+        <v>559000.0</v>
+      </c>
+      <c r="AM35">
+        <v>3646000.0</v>
+      </c>
+      <c r="AN35">
+        <v>3452000.0</v>
+      </c>
+      <c r="AO35">
+        <v>2850000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1472000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1466000.0</v>
+      </c>
+      <c r="AR35">
+        <v>100000.0</v>
+      </c>
+      <c r="AS35">
+        <v>100000.0</v>
+      </c>
+      <c r="AT35">
+        <v>100000.0</v>
+      </c>
+      <c r="AU35">
+        <v>100000.0</v>
+      </c>
+      <c r="AV35">
+        <v>200000.0</v>
+      </c>
+      <c r="AW35">
+        <v>200000.0</v>
+      </c>
+      <c r="AX35">
+        <v>200000.0</v>
+      </c>
+      <c r="AY35">
+        <v>200000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>300000.0</v>
+      </c>
+      <c r="BA35">
+        <v>300000.0</v>
+      </c>
+      <c r="BB35">
+        <v>300000.0</v>
+      </c>
+      <c r="BC35">
+        <v>300000.0</v>
+      </c>
+      <c r="BD35">
+        <v>537000.0</v>
+      </c>
+      <c r="BE35">
+        <v>526000.0</v>
+      </c>
+      <c r="BF35">
+        <v>822000.0</v>
+      </c>
+      <c r="BG35">
+        <v>885000.0</v>
+      </c>
+      <c r="BH35">
+        <v>726000.0</v>
+      </c>
+      <c r="BI35">
+        <v>131000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>314000.0</v>
+      </c>
+      <c r="BK35">
+        <v>489000.0</v>
+      </c>
+      <c r="BL35">
+        <v>761000.0</v>
+      </c>
+      <c r="BM35">
+        <v>232000.0</v>
+      </c>
+      <c r="BN35">
+        <v>306000.0</v>
+      </c>
+      <c r="BO35">
+        <v>482000.0</v>
+      </c>
+      <c r="BP35">
+        <v>346000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>170543.0</v>
+      </c>
+      <c r="BR35">
+        <v>290937.0</v>
+      </c>
+      <c r="BS35">
+        <v>693839.0</v>
+      </c>
+      <c r="BT35">
+        <v>626535.0</v>
+      </c>
+      <c r="BU35">
+        <v>505207.0</v>
+      </c>
+      <c r="BV35">
+        <v>477477.0</v>
+      </c>
+      <c r="BW35">
+        <v>537863.0</v>
+      </c>
+      <c r="BX35">
+        <v>736448.0</v>
+      </c>
+      <c r="BY35">
+        <v>1420540.0</v>
+      </c>
+      <c r="BZ35">
+        <v>661968.0</v>
+      </c>
+      <c r="CA35">
+        <v>885648.0</v>
+      </c>
+      <c r="CB35">
+        <v>701501.0</v>
+      </c>
+      <c r="CC35">
+        <v>524882.0</v>
+      </c>
+      <c r="CD35">
+        <v>2007984.0</v>
+      </c>
+      <c r="CE35">
+        <v>1035715.0</v>
+      </c>
+      <c r="CF35">
+        <v>1142858.0</v>
+      </c>
+      <c r="CG35">
+        <v>1250000.0</v>
+      </c>
+      <c r="CH35">
+        <v>2357143.0</v>
+      </c>
+      <c r="CI35">
+        <v>2464286.0</v>
+      </c>
+      <c r="CJ35">
+        <v>425732.0</v>
+      </c>
+      <c r="CK35">
+        <v>535856.0</v>
+      </c>
+      <c r="CL35">
+        <v>670978.0</v>
+      </c>
+      <c r="CM35"/>
+      <c r="CN35">
+        <v>421560.0</v>
+      </c>
+      <c r="CO35">
+        <v>683059.0</v>
+      </c>
+      <c r="CP35">
+        <v>440031.0</v>
+      </c>
+      <c r="CQ35">
+        <v>394675.0</v>
+      </c>
+      <c r="CR35">
+        <v>846529.0</v>
+      </c>
+      <c r="CS35">
+        <v>913147.0</v>
+      </c>
+      <c r="CT35">
+        <v>601399.0</v>
+      </c>
+      <c r="CU35">
+        <v>911813.0</v>
+      </c>
+      <c r="CV35">
+        <v>482153.0</v>
+      </c>
+      <c r="CW35">
+        <v>316059.0</v>
+      </c>
+      <c r="CX35">
+        <v>424685.0</v>
+      </c>
+      <c r="CY35">
+        <v>763527.0</v>
+      </c>
+      <c r="CZ35">
+        <v>490127.0</v>
+      </c>
+      <c r="DA35">
+        <v>459569.0</v>
+      </c>
+      <c r="DB35">
+        <v>312691.0</v>
+      </c>
+      <c r="DC35">
+        <v>400000.0</v>
+      </c>
+      <c r="DD35">
+        <v>200000.0</v>
+      </c>
+      <c r="DE35">
+        <v>300000.0</v>
+      </c>
+      <c r="DF35">
+        <v>100000.0</v>
+      </c>
+      <c r="DG35">
+        <v>800000.0</v>
+      </c>
+      <c r="DH35">
+        <v>500000.0</v>
+      </c>
+      <c r="DI35">
+        <v>700000.0</v>
+      </c>
+      <c r="DJ35">
+        <v>300000.0</v>
+      </c>
+      <c r="DK35">
+        <v>1100000.0</v>
+      </c>
+      <c r="DL35">
+        <v>800000.0</v>
+      </c>
+      <c r="DM35">
+        <v>900000.0</v>
+      </c>
+      <c r="DN35">
+        <v>800000.0</v>
+      </c>
+      <c r="DO35">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:119">
+      <c r="A36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36">
+        <v>174000.0</v>
+      </c>
+      <c r="C36">
+        <v>2000.0</v>
+      </c>
+      <c r="D36">
+        <v>142000.0</v>
+      </c>
+      <c r="E36">
+        <v>153999.0</v>
+      </c>
+      <c r="F36">
+        <v>445000.0</v>
+      </c>
+      <c r="G36">
+        <v>5749000.0</v>
+      </c>
+      <c r="H36">
+        <v>1285000.0</v>
+      </c>
+      <c r="I36">
+        <v>1444000.0</v>
+      </c>
+      <c r="J36">
+        <v>1047999.0</v>
+      </c>
+      <c r="K36">
+        <v>1995000.0</v>
+      </c>
+      <c r="L36">
+        <v>1995000.0</v>
+      </c>
+      <c r="M36">
+        <v>1995000.0</v>
+      </c>
+      <c r="N36">
+        <v>1283999.0</v>
+      </c>
+      <c r="O36">
+        <v>1283999.0</v>
+      </c>
+      <c r="P36">
+        <v>1403000.0</v>
+      </c>
+      <c r="Q36">
+        <v>1448999.0</v>
+      </c>
+      <c r="R36">
+        <v>499000.0</v>
+      </c>
+      <c r="S36">
+        <v>1068000.0</v>
+      </c>
+      <c r="T36">
+        <v>1067999.0</v>
+      </c>
+      <c r="U36">
+        <v>707999.0</v>
+      </c>
+      <c r="V36">
+        <v>708000.0</v>
+      </c>
+      <c r="W36">
+        <v>2324000.0</v>
+      </c>
+      <c r="X36">
+        <v>3000000.0</v>
+      </c>
+      <c r="Y36"/>
+      <c r="Z36">
+        <v>2363000.0</v>
+      </c>
+      <c r="AA36">
+        <v>2329000.0</v>
+      </c>
+      <c r="AB36">
+        <v>2382000.0</v>
+      </c>
+      <c r="AC36">
+        <v>2370000.0</v>
+      </c>
+      <c r="AD36">
+        <v>2446000.0</v>
+      </c>
+      <c r="AE36"/>
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36">
+        <v>2500000.0</v>
+      </c>
+      <c r="AI36">
+        <v>2499999.0</v>
+      </c>
+      <c r="AJ36">
+        <v>2500000.0</v>
+      </c>
+      <c r="AK36">
+        <v>5000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>5000000.0</v>
+      </c>
+      <c r="AM36"/>
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36"/>
+      <c r="AR36"/>
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36"/>
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36"/>
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36">
+        <v>-5942000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-6029000.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36">
+        <v>12000.0</v>
+      </c>
+      <c r="BN36">
+        <v>12000.0</v>
+      </c>
+      <c r="BO36">
+        <v>12000.0</v>
+      </c>
+      <c r="BP36">
+        <v>34000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>35454.0</v>
+      </c>
+      <c r="BR36">
+        <v>35454.0</v>
+      </c>
+      <c r="BS36">
+        <v>35454.0</v>
+      </c>
+      <c r="BT36">
+        <v>35455.0</v>
+      </c>
+      <c r="BU36">
+        <v>35455.0</v>
+      </c>
+      <c r="BV36">
+        <v>97673.0</v>
+      </c>
+      <c r="BW36">
+        <v>123215.0</v>
+      </c>
+      <c r="BX36">
+        <v>122168.0</v>
+      </c>
+      <c r="BY36">
+        <v>133236.0</v>
+      </c>
+      <c r="BZ36">
+        <v>130862.0</v>
+      </c>
+      <c r="CA36">
+        <v>213651.0</v>
+      </c>
+      <c r="CB36">
+        <v>91387.0</v>
+      </c>
+      <c r="CC36">
+        <v>90285.0</v>
+      </c>
+      <c r="CD36">
+        <v>120448.0</v>
+      </c>
+      <c r="CE36">
+        <v>110858.0</v>
+      </c>
+      <c r="CF36">
+        <v>205455.0</v>
+      </c>
+      <c r="CG36">
+        <v>175514.0</v>
+      </c>
+      <c r="CH36">
+        <v>109226.0</v>
+      </c>
+      <c r="CI36">
+        <v>63844.0</v>
+      </c>
+      <c r="CJ36">
+        <v>62813.0</v>
+      </c>
+      <c r="CK36">
+        <v>115217.0</v>
+      </c>
+      <c r="CL36">
+        <v>133326.0</v>
+      </c>
+      <c r="CM36">
+        <v>80365.0</v>
+      </c>
+      <c r="CN36">
+        <v>80365.0</v>
+      </c>
+      <c r="CO36">
+        <v>80365.0</v>
+      </c>
+      <c r="CP36">
+        <v>80365.0</v>
+      </c>
+      <c r="CQ36">
+        <v>91369.0</v>
+      </c>
+      <c r="CR36">
+        <v>28849.0</v>
+      </c>
+      <c r="CS36">
+        <v>25800.0</v>
+      </c>
+      <c r="CT36">
+        <v>27237.0</v>
+      </c>
+      <c r="CU36">
+        <v>24193.0</v>
+      </c>
+      <c r="CV36">
+        <v>23367.0</v>
+      </c>
+      <c r="CW36">
+        <v>53042.0</v>
+      </c>
+      <c r="CX36">
+        <v>62310.0</v>
+      </c>
+      <c r="CY36">
+        <v>7296.0</v>
+      </c>
+      <c r="CZ36">
+        <v>334434.0</v>
+      </c>
+      <c r="DA36">
+        <v>632748.0</v>
+      </c>
+      <c r="DB36">
+        <v>329400.0</v>
+      </c>
+      <c r="DC36">
+        <v>500000.0</v>
+      </c>
+      <c r="DD36">
+        <v>400000.0</v>
+      </c>
+      <c r="DE36">
+        <v>400000.0</v>
+      </c>
+      <c r="DF36">
+        <v>300000.0</v>
+      </c>
+      <c r="DG36">
+        <v>300000.0</v>
+      </c>
+      <c r="DH36">
+        <v>100000.0</v>
+      </c>
+      <c r="DI36">
+        <v>200000.0</v>
+      </c>
+      <c r="DJ36"/>
+      <c r="DK36"/>
+      <c r="DL36">
+        <v>1000000.0</v>
+      </c>
+      <c r="DM36">
+        <v>1500000.0</v>
+      </c>
+      <c r="DN36">
+        <v>1400000.0</v>
+      </c>
+      <c r="DO36">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:119">
+      <c r="A37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
+      <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
+    </row>
+    <row r="38" spans="1:119">
+      <c r="A38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>3473000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>1284000.0</v>
+      </c>
+      <c r="P38">
+        <v>2742000.0</v>
+      </c>
+      <c r="Q38">
+        <v>2043000.0</v>
+      </c>
+      <c r="R38">
+        <v>499000.0</v>
+      </c>
+      <c r="S38">
+        <v>1068000.0</v>
+      </c>
+      <c r="T38">
+        <v>4842000.0</v>
+      </c>
+      <c r="U38">
+        <v>4435000.0</v>
+      </c>
+      <c r="V38">
+        <v>4447000.0</v>
+      </c>
+      <c r="W38">
+        <v>8166000.0</v>
+      </c>
+      <c r="X38">
+        <v>3000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>2133000.0</v>
+      </c>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38">
+        <v>2446000.0</v>
+      </c>
+      <c r="AE38"/>
+      <c r="AF38">
+        <v>0.0</v>
+      </c>
+      <c r="AG38">
+        <v>0.0</v>
+      </c>
+      <c r="AH38">
+        <v>0.0</v>
+      </c>
+      <c r="AI38">
+        <v>2500000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>2500000.0</v>
+      </c>
+      <c r="AK38">
+        <v>5000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>5000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>0.0</v>
+      </c>
+      <c r="AN38">
+        <v>0.0</v>
+      </c>
+      <c r="AO38">
+        <v>0.0</v>
+      </c>
+      <c r="AP38">
+        <v>0.0</v>
+      </c>
+      <c r="AQ38">
+        <v>0.0</v>
+      </c>
+      <c r="AR38">
+        <v>0.0</v>
+      </c>
+      <c r="AS38">
+        <v>0.0</v>
+      </c>
+      <c r="AT38">
+        <v>0.0</v>
+      </c>
+      <c r="AU38">
+        <v>0.0</v>
+      </c>
+      <c r="AV38">
+        <v>0.0</v>
+      </c>
+      <c r="AW38">
+        <v>3577000.0</v>
+      </c>
+      <c r="AX38">
+        <v>3577000.0</v>
+      </c>
+      <c r="AY38">
+        <v>3577000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BA38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BB38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BC38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BD38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BE38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BF38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BG38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BH38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BI38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BK38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BL38">
+        <v>3577000.0</v>
+      </c>
+      <c r="BM38">
+        <v>3589000.0</v>
+      </c>
+      <c r="BN38">
+        <v>3589000.0</v>
+      </c>
+      <c r="BO38">
+        <v>12000.0</v>
+      </c>
+      <c r="BP38">
+        <v>34000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>36000.0</v>
+      </c>
+      <c r="BR38">
+        <v>35000.0</v>
+      </c>
+      <c r="BS38">
+        <v>35000.0</v>
+      </c>
+      <c r="BT38">
+        <v>35000.0</v>
+      </c>
+      <c r="BU38">
+        <v>36000.0</v>
+      </c>
+      <c r="BV38">
+        <v>98000.0</v>
+      </c>
+      <c r="BW38">
+        <v>123000.0</v>
+      </c>
+      <c r="BX38">
+        <v>122000.0</v>
+      </c>
+      <c r="BY38">
+        <v>133000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>131000.0</v>
+      </c>
+      <c r="CA38">
+        <v>214000.0</v>
+      </c>
+      <c r="CB38">
+        <v>122000.0</v>
+      </c>
+      <c r="CC38">
+        <v>121000.0</v>
+      </c>
+      <c r="CD38">
+        <v>151000.0</v>
+      </c>
+      <c r="CE38">
+        <v>142000.0</v>
+      </c>
+      <c r="CF38">
+        <v>236000.0</v>
+      </c>
+      <c r="CG38">
+        <v>207000.0</v>
+      </c>
+      <c r="CH38">
+        <v>140000.0</v>
+      </c>
+      <c r="CI38">
+        <v>95000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>94000.0</v>
+      </c>
+      <c r="CK38">
+        <v>146000.0</v>
+      </c>
+      <c r="CL38">
+        <v>164000.0</v>
+      </c>
+      <c r="CM38">
+        <v>112000.0</v>
+      </c>
+      <c r="CN38">
+        <v>111000.0</v>
+      </c>
+      <c r="CO38">
+        <v>111000.0</v>
+      </c>
+      <c r="CP38">
+        <v>111000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>122000.0</v>
+      </c>
+      <c r="CR38">
+        <v>356000.0</v>
+      </c>
+      <c r="CS38">
+        <v>353000.0</v>
+      </c>
+      <c r="CT38">
+        <v>354000.0</v>
+      </c>
+      <c r="CU38">
+        <v>373000.0</v>
+      </c>
+      <c r="CV38">
+        <v>502000.0</v>
+      </c>
+      <c r="CW38">
+        <v>555000.0</v>
+      </c>
+      <c r="CX38">
+        <v>591000.0</v>
+      </c>
+      <c r="CY38">
+        <v>446000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>836000.0</v>
+      </c>
+      <c r="DA38">
+        <v>786000.0</v>
+      </c>
+      <c r="DB38">
+        <v>505000.0</v>
+      </c>
+      <c r="DC38"/>
+      <c r="DD38"/>
+      <c r="DE38"/>
+      <c r="DF38"/>
+      <c r="DG38"/>
+      <c r="DH38"/>
+      <c r="DI38"/>
+      <c r="DJ38"/>
+      <c r="DK38"/>
+      <c r="DL38"/>
+      <c r="DM38"/>
+      <c r="DN38"/>
+      <c r="DO38"/>
+    </row>
+    <row r="39" spans="1:119">
+      <c r="A39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B39">
+        <v>1469000.0</v>
+      </c>
+      <c r="C39">
+        <v>1454000.0</v>
+      </c>
+      <c r="D39">
+        <v>3818000.0</v>
+      </c>
+      <c r="E39">
+        <v>3484000.0</v>
+      </c>
+      <c r="F39">
+        <v>3333000.0</v>
+      </c>
+      <c r="G39">
+        <v>2615000.0</v>
+      </c>
+      <c r="H39">
+        <v>5535000.0</v>
+      </c>
+      <c r="I39">
+        <v>4973000.0</v>
+      </c>
+      <c r="J39">
+        <v>4377000.0</v>
+      </c>
+      <c r="K39">
+        <v>2155000.0</v>
+      </c>
+      <c r="L39">
+        <v>2831000.0</v>
+      </c>
+      <c r="M39">
+        <v>3667000.0</v>
+      </c>
+      <c r="N39">
+        <v>3573000.0</v>
+      </c>
+      <c r="O39">
+        <v>2366000.0</v>
+      </c>
+      <c r="P39">
+        <v>1105000.0</v>
+      </c>
+      <c r="Q39">
+        <v>1598000.0</v>
+      </c>
+      <c r="R39">
+        <v>1831000.0</v>
+      </c>
+      <c r="S39">
+        <v>1496000.0</v>
+      </c>
+      <c r="T39">
+        <v>1602000.0</v>
+      </c>
+      <c r="U39">
+        <v>428000.0</v>
+      </c>
+      <c r="V39">
+        <v>619000.0</v>
+      </c>
+      <c r="W39">
+        <v>1238000.0</v>
+      </c>
+      <c r="X39">
+        <v>15772000.0</v>
+      </c>
+      <c r="Y39">
+        <v>389000.0</v>
+      </c>
+      <c r="Z39">
+        <v>240000.0</v>
+      </c>
+      <c r="AA39">
+        <v>304000.0</v>
+      </c>
+      <c r="AB39">
+        <v>294000.0</v>
+      </c>
+      <c r="AC39">
+        <v>103000.0</v>
+      </c>
+      <c r="AD39">
+        <v>218000.0</v>
+      </c>
+      <c r="AE39">
+        <v>296000.0</v>
+      </c>
+      <c r="AF39">
+        <v>5193000.0</v>
+      </c>
+      <c r="AG39">
+        <v>5357000.0</v>
+      </c>
+      <c r="AH39">
+        <v>5562000.0</v>
+      </c>
+      <c r="AI39">
+        <v>3003000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>3090000.0</v>
+      </c>
+      <c r="AK39">
+        <v>1143000.0</v>
+      </c>
+      <c r="AL39">
+        <v>1297000.0</v>
+      </c>
+      <c r="AM39">
+        <v>680000.0</v>
+      </c>
+      <c r="AN39">
+        <v>1329000.0</v>
+      </c>
+      <c r="AO39">
+        <v>2362000.0</v>
+      </c>
+      <c r="AP39">
+        <v>1055000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>7548000.0</v>
+      </c>
+      <c r="AR39">
+        <v>3684000.0</v>
+      </c>
+      <c r="AS39">
+        <v>936000.0</v>
+      </c>
+      <c r="AT39">
+        <v>670000.0</v>
+      </c>
+      <c r="AU39">
+        <v>1404000.0</v>
+      </c>
+      <c r="AV39">
+        <v>2252000.0</v>
+      </c>
+      <c r="AW39">
+        <v>733000.0</v>
+      </c>
+      <c r="AX39">
+        <v>586000.0</v>
+      </c>
+      <c r="AY39">
+        <v>3602000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>4220000.0</v>
+      </c>
+      <c r="BA39">
+        <v>520000.0</v>
+      </c>
+      <c r="BB39">
+        <v>488000.0</v>
+      </c>
+      <c r="BC39">
+        <v>2687000.0</v>
+      </c>
+      <c r="BD39">
+        <v>1104000.0</v>
+      </c>
+      <c r="BE39">
+        <v>491000.0</v>
+      </c>
+      <c r="BF39">
+        <v>627000.0</v>
+      </c>
+      <c r="BG39">
+        <v>1747000.0</v>
+      </c>
+      <c r="BH39">
+        <v>1835000.0</v>
+      </c>
+      <c r="BI39">
+        <v>298000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>600000.0</v>
+      </c>
+      <c r="BK39">
+        <v>1021000.0</v>
+      </c>
+      <c r="BL39">
+        <v>463000.0</v>
+      </c>
+      <c r="BM39">
+        <v>568000.0</v>
+      </c>
+      <c r="BN39">
+        <v>1212000.0</v>
+      </c>
+      <c r="BO39">
+        <v>941000.0</v>
+      </c>
+      <c r="BP39">
+        <v>832000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>1172532.0</v>
+      </c>
+      <c r="BR39">
+        <v>732511.0</v>
+      </c>
+      <c r="BS39">
+        <v>1184000.0</v>
+      </c>
+      <c r="BT39">
+        <v>1178893.0</v>
+      </c>
+      <c r="BU39">
+        <v>876820.0</v>
+      </c>
+      <c r="BV39">
+        <v>583565.0</v>
+      </c>
+      <c r="BW39">
+        <v>2917695.0</v>
+      </c>
+      <c r="BX39">
+        <v>1050813.0</v>
+      </c>
+      <c r="BY39">
+        <v>1039391.0</v>
+      </c>
+      <c r="BZ39">
+        <v>983523.0</v>
+      </c>
+      <c r="CA39">
+        <v>1217097.0</v>
+      </c>
+      <c r="CB39">
+        <v>867628.0</v>
+      </c>
+      <c r="CC39">
+        <v>1318112.0</v>
+      </c>
+      <c r="CD39">
+        <v>1233409.0</v>
+      </c>
+      <c r="CE39">
+        <v>1582851.0</v>
+      </c>
+      <c r="CF39">
+        <v>959517.0</v>
+      </c>
+      <c r="CG39">
+        <v>934705.0</v>
+      </c>
+      <c r="CH39">
+        <v>1018027.0</v>
+      </c>
+      <c r="CI39">
+        <v>764359.0</v>
+      </c>
+      <c r="CJ39">
+        <v>614947.0</v>
+      </c>
+      <c r="CK39">
+        <v>611859.0</v>
+      </c>
+      <c r="CL39">
+        <v>464772.0</v>
+      </c>
+      <c r="CM39">
+        <v>733597.0</v>
+      </c>
+      <c r="CN39">
+        <v>716543.0</v>
+      </c>
+      <c r="CO39">
+        <v>794319.0</v>
+      </c>
+      <c r="CP39">
+        <v>580868.0</v>
+      </c>
+      <c r="CQ39">
+        <v>864124.0</v>
+      </c>
+      <c r="CR39">
+        <v>672134.0</v>
+      </c>
+      <c r="CS39">
+        <v>850703.0</v>
+      </c>
+      <c r="CT39">
+        <v>1060155.0</v>
+      </c>
+      <c r="CU39">
+        <v>2230422.0</v>
+      </c>
+      <c r="CV39">
+        <v>1463547.0</v>
+      </c>
+      <c r="CW39">
+        <v>2673756.0</v>
+      </c>
+      <c r="CX39">
+        <v>1366699.0</v>
+      </c>
+      <c r="CY39">
+        <v>1123275.0</v>
+      </c>
+      <c r="CZ39">
+        <v>1259834.0</v>
+      </c>
+      <c r="DA39">
+        <v>3989155.0</v>
+      </c>
+      <c r="DB39">
+        <v>3937976.0</v>
+      </c>
+      <c r="DC39">
+        <v>3900000.0</v>
+      </c>
+      <c r="DD39">
+        <v>4900000.0</v>
+      </c>
+      <c r="DE39">
+        <v>6900000.0</v>
+      </c>
+      <c r="DF39">
+        <v>6000000.0</v>
+      </c>
+      <c r="DG39">
+        <v>4600000.0</v>
+      </c>
+      <c r="DH39">
+        <v>6400000.0</v>
+      </c>
+      <c r="DI39">
+        <v>8000000.0</v>
+      </c>
+      <c r="DJ39">
+        <v>5800000.0</v>
+      </c>
+      <c r="DK39">
+        <v>5100000.0</v>
+      </c>
+      <c r="DL39">
+        <v>3700000.0</v>
+      </c>
+      <c r="DM39">
+        <v>1000000.0</v>
+      </c>
+      <c r="DN39">
+        <v>200000.0</v>
+      </c>
+      <c r="DO39">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:119">
+      <c r="A40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40">
+        <v>2781000.0</v>
+      </c>
+      <c r="C40">
+        <v>50000.0</v>
+      </c>
+      <c r="D40">
+        <v>5055000.0</v>
+      </c>
+      <c r="E40">
+        <v>2261000.0</v>
+      </c>
+      <c r="F40">
+        <v>1857000.0</v>
+      </c>
+      <c r="G40">
+        <v>5867000.0</v>
+      </c>
+      <c r="H40">
+        <v>1780000.0</v>
+      </c>
+      <c r="I40">
+        <v>1782000.0</v>
+      </c>
+      <c r="J40">
+        <v>2333000.0</v>
+      </c>
+      <c r="K40">
+        <v>3021000.0</v>
+      </c>
+      <c r="L40">
+        <v>2395999.0</v>
+      </c>
+      <c r="M40">
+        <v>2770000.0</v>
+      </c>
+      <c r="N40">
+        <v>6613000.0</v>
+      </c>
+      <c r="O40">
+        <v>3180000.0</v>
+      </c>
+      <c r="P40">
+        <v>3548000.0</v>
+      </c>
+      <c r="Q40">
+        <v>2432000.0</v>
+      </c>
+      <c r="R40">
+        <v>4381000.0</v>
+      </c>
+      <c r="S40">
+        <v>4489000.0</v>
+      </c>
+      <c r="T40">
+        <v>5345000.0</v>
+      </c>
+      <c r="U40">
+        <v>6305000.0</v>
+      </c>
+      <c r="V40">
+        <v>9888000.0</v>
+      </c>
+      <c r="W40">
+        <v>2017000.0</v>
+      </c>
+      <c r="X40">
+        <v>1127000.0</v>
+      </c>
+      <c r="Y40">
+        <v>415000.0</v>
+      </c>
+      <c r="Z40">
+        <v>336000.0</v>
+      </c>
+      <c r="AA40">
+        <v>397000.0</v>
+      </c>
+      <c r="AB40">
+        <v>581000.0</v>
+      </c>
+      <c r="AC40">
+        <v>401000.0</v>
+      </c>
+      <c r="AD40">
+        <v>385000.0</v>
+      </c>
+      <c r="AE40">
+        <v>3481000.0</v>
+      </c>
+      <c r="AF40">
+        <v>379000.0</v>
+      </c>
+      <c r="AG40">
+        <v>355000.0</v>
+      </c>
+      <c r="AH40">
+        <v>1196000.0</v>
+      </c>
+      <c r="AI40">
+        <v>507000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1929000.0</v>
+      </c>
+      <c r="AK40">
+        <v>2557000.0</v>
+      </c>
+      <c r="AL40">
+        <v>5725000.0</v>
+      </c>
+      <c r="AM40">
+        <v>3194000.0</v>
+      </c>
+      <c r="AN40">
+        <v>2801000.0</v>
+      </c>
+      <c r="AO40">
+        <v>2327000.0</v>
+      </c>
+      <c r="AP40">
+        <v>2797000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>3544000.0</v>
+      </c>
+      <c r="AR40">
+        <v>2796000.0</v>
+      </c>
+      <c r="AS40">
+        <v>2931000.0</v>
+      </c>
+      <c r="AT40">
+        <v>4293000.0</v>
+      </c>
+      <c r="AU40">
+        <v>4574000.0</v>
+      </c>
+      <c r="AV40">
+        <v>5074000.0</v>
+      </c>
+      <c r="AW40">
+        <v>4553000.0</v>
+      </c>
+      <c r="AX40">
+        <v>3272000.0</v>
+      </c>
+      <c r="AY40">
+        <v>3613000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>3443000.0</v>
+      </c>
+      <c r="BA40">
+        <v>3444000.0</v>
+      </c>
+      <c r="BB40">
+        <v>3186000.0</v>
+      </c>
+      <c r="BC40">
+        <v>3614000.0</v>
+      </c>
+      <c r="BD40">
+        <v>6106000.0</v>
+      </c>
+      <c r="BE40">
+        <v>5877000.0</v>
+      </c>
+      <c r="BF40">
+        <v>6474000.0</v>
+      </c>
+      <c r="BG40">
+        <v>6968000.0</v>
+      </c>
+      <c r="BH40">
+        <v>6848000.0</v>
+      </c>
+      <c r="BI40">
+        <v>5657000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>7044000.0</v>
+      </c>
+      <c r="BK40">
+        <v>7746000.0</v>
+      </c>
+      <c r="BL40">
+        <v>7100000.0</v>
+      </c>
+      <c r="BM40">
+        <v>6129000.0</v>
+      </c>
+      <c r="BN40">
+        <v>6257000.0</v>
+      </c>
+      <c r="BO40">
+        <v>5050000.0</v>
+      </c>
+      <c r="BP40">
+        <v>5565000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>5357827.0</v>
+      </c>
+      <c r="BR40">
+        <v>5769328.0</v>
+      </c>
+      <c r="BS40">
+        <v>5900753.0</v>
+      </c>
+      <c r="BT40">
+        <v>6212119.0</v>
+      </c>
+      <c r="BU40">
+        <v>6243325.0</v>
+      </c>
+      <c r="BV40">
+        <v>6646175.0</v>
+      </c>
+      <c r="BW40">
+        <v>9561408.0</v>
+      </c>
+      <c r="BX40">
+        <v>8565354.0</v>
+      </c>
+      <c r="BY40">
+        <v>7684708.0</v>
+      </c>
+      <c r="BZ40">
+        <v>7669985.0</v>
+      </c>
+      <c r="CA40">
+        <v>8366386.0</v>
+      </c>
+      <c r="CB40">
+        <v>6670436.0</v>
+      </c>
+      <c r="CC40">
+        <v>5291686.0</v>
+      </c>
+      <c r="CD40">
+        <v>5894769.0</v>
+      </c>
+      <c r="CE40">
+        <v>8365573.0</v>
+      </c>
+      <c r="CF40">
+        <v>6223945.0</v>
+      </c>
+      <c r="CG40">
+        <v>4119652.0</v>
+      </c>
+      <c r="CH40">
+        <v>4884548.0</v>
+      </c>
+      <c r="CI40">
+        <v>5701579.0</v>
+      </c>
+      <c r="CJ40">
+        <v>3332854.0</v>
+      </c>
+      <c r="CK40">
+        <v>2704896.0</v>
+      </c>
+      <c r="CL40">
+        <v>3837742.0</v>
+      </c>
+      <c r="CM40">
+        <v>4958982.0</v>
+      </c>
+      <c r="CN40">
+        <v>6006372.0</v>
+      </c>
+      <c r="CO40">
+        <v>4749159.0</v>
+      </c>
+      <c r="CP40">
+        <v>4813289.0</v>
+      </c>
+      <c r="CQ40">
+        <v>6117464.0</v>
+      </c>
+      <c r="CR40">
+        <v>3169800.0</v>
+      </c>
+      <c r="CS40">
+        <v>2104080.0</v>
+      </c>
+      <c r="CT40">
+        <v>2268365.0</v>
+      </c>
+      <c r="CU40">
+        <v>2736715.0</v>
+      </c>
+      <c r="CV40">
+        <v>2980722.0</v>
+      </c>
+      <c r="CW40">
+        <v>2577347.0</v>
+      </c>
+      <c r="CX40">
+        <v>2572160.0</v>
+      </c>
+      <c r="CY40">
+        <v>4084056.0</v>
+      </c>
+      <c r="CZ40">
+        <v>3599565.0</v>
+      </c>
+      <c r="DA40">
+        <v>2533902.0</v>
+      </c>
+      <c r="DB40">
+        <v>4162395.0</v>
+      </c>
+      <c r="DC40">
+        <v>6700000.0</v>
+      </c>
+      <c r="DD40">
+        <v>2600000.0</v>
+      </c>
+      <c r="DE40">
+        <v>1500000.0</v>
+      </c>
+      <c r="DF40">
+        <v>3300000.0</v>
+      </c>
+      <c r="DG40">
+        <v>3200000.0</v>
+      </c>
+      <c r="DH40">
+        <v>3100000.0</v>
+      </c>
+      <c r="DI40">
+        <v>1200000.0</v>
+      </c>
+      <c r="DJ40">
+        <v>3700000.0</v>
+      </c>
+      <c r="DK40">
+        <v>7000000.0</v>
+      </c>
+      <c r="DL40">
+        <v>4900000.0</v>
+      </c>
+      <c r="DM40">
+        <v>3500000.0</v>
+      </c>
+      <c r="DN40">
+        <v>10900000.0</v>
+      </c>
+      <c r="DO40">
+        <v>1280000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:119">
+      <c r="A41" t="s">
+        <v>70</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>3111000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>1283000.0</v>
+      </c>
+      <c r="P41">
+        <v>927000.0</v>
+      </c>
+      <c r="Q41">
+        <v>983000.0</v>
+      </c>
+      <c r="R41">
+        <v>1301000.0</v>
+      </c>
+      <c r="S41">
+        <v>905000.0</v>
+      </c>
+      <c r="T41">
+        <v>106000.0</v>
+      </c>
+      <c r="U41">
+        <v>121000.0</v>
+      </c>
+      <c r="V41">
+        <v>149000.0</v>
+      </c>
+      <c r="W41">
+        <v>162000.0</v>
+      </c>
+      <c r="X41">
+        <v>137000.0</v>
+      </c>
+      <c r="Y41">
+        <v>86000.0</v>
+      </c>
+      <c r="Z41">
+        <v>112000.0</v>
+      </c>
+      <c r="AA41">
+        <v>110000.0</v>
+      </c>
+      <c r="AB41">
+        <v>129000.0</v>
+      </c>
+      <c r="AC41">
+        <v>191000.0</v>
+      </c>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41">
+        <v>100000.0</v>
+      </c>
+      <c r="AS41">
+        <v>100000.0</v>
+      </c>
+      <c r="AT41">
+        <v>100000.0</v>
+      </c>
+      <c r="AU41">
+        <v>100000.0</v>
+      </c>
+      <c r="AV41">
+        <v>200000.0</v>
+      </c>
+      <c r="AW41">
+        <v>200000.0</v>
+      </c>
+      <c r="AX41">
+        <v>200000.0</v>
+      </c>
+      <c r="AY41">
+        <v>200000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>300000.0</v>
+      </c>
+      <c r="BA41">
+        <v>300000.0</v>
+      </c>
+      <c r="BB41">
+        <v>300000.0</v>
+      </c>
+      <c r="BC41">
+        <v>300000.0</v>
+      </c>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+      <c r="CU41"/>
+      <c r="CV41"/>
+      <c r="CW41"/>
+      <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41"/>
+      <c r="DA41"/>
+      <c r="DB41"/>
+      <c r="DC41"/>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
+      <c r="DL41"/>
+      <c r="DM41"/>
+      <c r="DN41"/>
+      <c r="DO41"/>
+    </row>
+    <row r="42" spans="1:119">
+      <c r="A42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42">
+        <v>78067000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
+        <v>72768000.0</v>
+      </c>
+      <c r="E42">
+        <v>70502000.0</v>
+      </c>
+      <c r="F42">
+        <v>70194000.0</v>
+      </c>
+      <c r="G42">
+        <v>65921000.0</v>
+      </c>
+      <c r="H42">
+        <v>62339000.0</v>
+      </c>
+      <c r="I42">
+        <v>61703000.0</v>
+      </c>
+      <c r="J42">
+        <v>56283000.0</v>
+      </c>
+      <c r="K42">
+        <v>54694000.0</v>
+      </c>
+      <c r="L42">
+        <v>54132000.0</v>
+      </c>
+      <c r="M42">
+        <v>49789000.0</v>
+      </c>
+      <c r="N42">
+        <v>47529000.0</v>
+      </c>
+      <c r="O42">
+        <v>51105000.0</v>
+      </c>
+      <c r="P42">
+        <v>53993000.0</v>
+      </c>
+      <c r="Q42">
+        <v>55147000.0</v>
+      </c>
+      <c r="R42">
+        <v>56077000.0</v>
+      </c>
+      <c r="S42">
+        <v>56145000.0</v>
+      </c>
+      <c r="T42">
+        <v>56317000.0</v>
+      </c>
+      <c r="U42">
+        <v>51775000.0</v>
+      </c>
+      <c r="V42">
+        <v>55245000.0</v>
+      </c>
+      <c r="W42">
+        <v>14184000.0</v>
+      </c>
+      <c r="X42">
+        <v>13404000.0</v>
+      </c>
+      <c r="Y42">
+        <v>13121000.0</v>
+      </c>
+      <c r="Z42">
+        <v>12923000.0</v>
+      </c>
+      <c r="AA42">
+        <v>12725000.0</v>
+      </c>
+      <c r="AB42">
+        <v>12537000.0</v>
+      </c>
+      <c r="AC42">
+        <v>12357000.0</v>
+      </c>
+      <c r="AD42">
+        <v>12177000.0</v>
+      </c>
+      <c r="AE42">
+        <v>11981000.0</v>
+      </c>
+      <c r="AF42">
+        <v>11780000.0</v>
+      </c>
+      <c r="AG42">
+        <v>11581000.0</v>
+      </c>
+      <c r="AH42">
+        <v>11040000.0</v>
+      </c>
+      <c r="AI42">
+        <v>11009000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>14803000.0</v>
+      </c>
+      <c r="AK42">
+        <v>23967000.0</v>
+      </c>
+      <c r="AL42">
+        <v>25705000.0</v>
+      </c>
+      <c r="AM42">
+        <v>25636000.0</v>
+      </c>
+      <c r="AN42">
+        <v>25636000.0</v>
+      </c>
+      <c r="AO42">
+        <v>25636000.0</v>
+      </c>
+      <c r="AP42">
+        <v>25636000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>30343000.0</v>
+      </c>
+      <c r="AR42">
+        <v>25587000.0</v>
+      </c>
+      <c r="AS42">
+        <v>24514000.0</v>
+      </c>
+      <c r="AT42">
+        <v>23956000.0</v>
+      </c>
+      <c r="AU42">
+        <v>23922000.0</v>
+      </c>
+      <c r="AV42">
+        <v>23069000.0</v>
+      </c>
+      <c r="AW42">
+        <v>22923000.0</v>
+      </c>
+      <c r="AX42">
+        <v>18981000.0</v>
+      </c>
+      <c r="AY42">
+        <v>17970000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>17598000.0</v>
+      </c>
+      <c r="BA42">
+        <v>17504000.0</v>
+      </c>
+      <c r="BB42">
+        <v>17464000.0</v>
+      </c>
+      <c r="BC42">
+        <v>17230000.0</v>
+      </c>
+      <c r="BD42">
+        <v>16123000.0</v>
+      </c>
+      <c r="BE42">
+        <v>16078000.0</v>
+      </c>
+      <c r="BF42">
+        <v>16003000.0</v>
+      </c>
+      <c r="BG42">
+        <v>15915000.0</v>
+      </c>
+      <c r="BH42">
+        <v>15600000.0</v>
+      </c>
+      <c r="BI42">
+        <v>15924000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>15523000.0</v>
+      </c>
+      <c r="BK42">
+        <v>15439000.0</v>
+      </c>
+      <c r="BL42">
+        <v>15344000.0</v>
+      </c>
+      <c r="BM42">
+        <v>15282000.0</v>
+      </c>
+      <c r="BN42">
+        <v>15156000.0</v>
+      </c>
+      <c r="BO42">
+        <v>12538000.0</v>
+      </c>
+      <c r="BP42">
+        <v>16537000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>12428025.0</v>
+      </c>
+      <c r="BR42">
+        <v>12411246.0</v>
+      </c>
+      <c r="BS42">
+        <v>22634645.0</v>
+      </c>
+      <c r="BT42">
+        <v>-7319077275980.0</v>
+      </c>
+      <c r="BU42">
+        <v>-6439976200602.0</v>
+      </c>
+      <c r="BV42">
+        <v>-10888119326049.0</v>
+      </c>
+      <c r="BW42">
+        <v>-10864905495.0</v>
+      </c>
+      <c r="BX42">
+        <v>12337214.0</v>
+      </c>
+      <c r="BY42">
+        <v>12174294.0</v>
+      </c>
+      <c r="BZ42">
+        <v>12174294.0</v>
+      </c>
+      <c r="CA42">
+        <v>12174294.0</v>
+      </c>
+      <c r="CB42">
+        <v>11799369.0</v>
+      </c>
+      <c r="CC42">
+        <v>11799369.0</v>
+      </c>
+      <c r="CD42">
+        <v>10302340.0</v>
+      </c>
+      <c r="CE42">
+        <v>10216644.0</v>
+      </c>
+      <c r="CF42">
+        <v>10055914.0</v>
+      </c>
+      <c r="CG42">
+        <v>10055918.0</v>
+      </c>
+      <c r="CH42">
+        <v>10055922.0</v>
+      </c>
+      <c r="CI42">
+        <v>10015657.0</v>
+      </c>
+      <c r="CJ42">
+        <v>9107291.0</v>
+      </c>
+      <c r="CK42">
+        <v>9107293.0</v>
+      </c>
+      <c r="CL42">
+        <v>9107295.0</v>
+      </c>
+      <c r="CM42">
+        <v>10539111.0</v>
+      </c>
+      <c r="CN42">
+        <v>7420290.0</v>
+      </c>
+      <c r="CO42">
+        <v>7420303.0</v>
+      </c>
+      <c r="CP42">
+        <v>7404063.0</v>
+      </c>
+      <c r="CQ42">
+        <v>7404063.0</v>
+      </c>
+      <c r="CR42">
+        <v>7404063.0</v>
+      </c>
+      <c r="CS42">
+        <v>7404063.0</v>
+      </c>
+      <c r="CT42">
+        <v>3727433.0</v>
+      </c>
+      <c r="CU42">
+        <v>3727453.0</v>
+      </c>
+      <c r="CV42">
+        <v>3727454.0</v>
+      </c>
+      <c r="CW42">
+        <v>3727454.0</v>
+      </c>
+      <c r="CX42">
+        <v>3727454.0</v>
+      </c>
+      <c r="CY42">
+        <v>3713859.0</v>
+      </c>
+      <c r="CZ42">
+        <v>3827304.0</v>
+      </c>
+      <c r="DA42">
+        <v>3762368.0</v>
+      </c>
+      <c r="DB42">
+        <v>3762524.0</v>
+      </c>
+      <c r="DC42">
+        <v>-3600000.0</v>
+      </c>
+      <c r="DD42">
+        <v>31500000.0</v>
+      </c>
+      <c r="DE42">
+        <v>5900000.0</v>
+      </c>
+      <c r="DF42">
+        <v>12600000.0</v>
+      </c>
+      <c r="DG42">
+        <v>10800000.0</v>
+      </c>
+      <c r="DH42">
+        <v>22300000.0</v>
+      </c>
+      <c r="DI42">
+        <v>23700000.0</v>
+      </c>
+      <c r="DJ42">
+        <v>22100000.0</v>
+      </c>
+      <c r="DK42">
+        <v>22000000.0</v>
+      </c>
+      <c r="DL42">
+        <v>12200000.0</v>
+      </c>
+      <c r="DM42">
+        <v>6000000.0</v>
+      </c>
+      <c r="DN42">
+        <v>6000000.0</v>
+      </c>
+      <c r="DO42">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:119">
+      <c r="A43" t="s">
+        <v>72</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
+      <c r="DL43"/>
+      <c r="DM43"/>
+      <c r="DN43"/>
+      <c r="DO43"/>
+    </row>
+    <row r="44" spans="1:119">
+      <c r="A44" t="s">
+        <v>73</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
+      <c r="DL44"/>
+      <c r="DM44"/>
+      <c r="DN44"/>
+      <c r="DO44"/>
+    </row>
+    <row r="45" spans="1:119">
+      <c r="A45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B45">
+        <v>1709000.0</v>
+      </c>
+      <c r="C45">
+        <v>5393000.0</v>
+      </c>
+      <c r="D45">
+        <v>5393000.0</v>
+      </c>
+      <c r="E45">
+        <v>7446000.0</v>
+      </c>
+      <c r="F45">
+        <v>10561000.0</v>
+      </c>
+      <c r="G45">
+        <v>20596000.0</v>
+      </c>
+      <c r="H45">
+        <v>18085000.0</v>
+      </c>
+      <c r="I45">
+        <v>19770000.0</v>
+      </c>
+      <c r="J45">
+        <v>17259000.0</v>
+      </c>
+      <c r="K45">
+        <v>29004000.0</v>
+      </c>
+      <c r="L45">
+        <v>17843000.0</v>
+      </c>
+      <c r="M45">
+        <v>13619000.0</v>
+      </c>
+      <c r="N45">
+        <v>12865000.0</v>
+      </c>
+      <c r="O45">
+        <v>11347000.0</v>
+      </c>
+      <c r="P45">
+        <v>18125000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>11478000.0</v>
+      </c>
+      <c r="V45">
+        <v>11724000.0</v>
+      </c>
+      <c r="W45">
+        <v>3578000.0</v>
+      </c>
+      <c r="X45">
+        <v>2123000.0</v>
+      </c>
+      <c r="Y45">
+        <v>2133000.0</v>
+      </c>
+      <c r="Z45">
+        <v>2363000.0</v>
+      </c>
+      <c r="AA45">
+        <v>2329000.0</v>
+      </c>
+      <c r="AB45">
+        <v>2382000.0</v>
+      </c>
+      <c r="AC45">
+        <v>2370000.0</v>
+      </c>
+      <c r="AD45">
+        <v>2446000.0</v>
+      </c>
+      <c r="AE45">
+        <v>2499000.0</v>
+      </c>
+      <c r="AF45">
+        <v>2479000.0</v>
+      </c>
+      <c r="AG45">
+        <v>2576000.0</v>
+      </c>
+      <c r="AH45">
+        <v>2647000.0</v>
+      </c>
+      <c r="AI45">
+        <v>2742000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>2849000.0</v>
+      </c>
+      <c r="AK45">
+        <v>2875000.0</v>
+      </c>
+      <c r="AL45">
+        <v>2881000.0</v>
+      </c>
+      <c r="AM45">
+        <v>3175000.0</v>
+      </c>
+      <c r="AN45">
+        <v>3052000.0</v>
+      </c>
+      <c r="AO45">
+        <v>3064000.0</v>
+      </c>
+      <c r="AP45">
+        <v>3053000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>2950000.0</v>
+      </c>
+      <c r="AR45">
+        <v>3017000.0</v>
+      </c>
+      <c r="AS45">
+        <v>2860000.0</v>
+      </c>
+      <c r="AT45">
+        <v>2558000.0</v>
+      </c>
+      <c r="AU45">
+        <v>2599000.0</v>
+      </c>
+      <c r="AV45">
+        <v>2484000.0</v>
+      </c>
+      <c r="AW45">
+        <v>2509000.0</v>
+      </c>
+      <c r="AX45">
+        <v>2517000.0</v>
+      </c>
+      <c r="AY45">
+        <v>2564000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>2511000.0</v>
+      </c>
+      <c r="BA45">
+        <v>2495000.0</v>
+      </c>
+      <c r="BB45">
+        <v>2311000.0</v>
+      </c>
+      <c r="BC45">
+        <v>2365000.0</v>
+      </c>
+      <c r="BD45">
+        <v>2452000.0</v>
+      </c>
+      <c r="BE45">
+        <v>2418000.0</v>
+      </c>
+      <c r="BF45">
+        <v>2297000.0</v>
+      </c>
+      <c r="BG45">
+        <v>2307000.0</v>
+      </c>
+      <c r="BH45">
+        <v>2353000.0</v>
+      </c>
+      <c r="BI45">
+        <v>2372000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>2275000.0</v>
+      </c>
+      <c r="BK45">
+        <v>2362000.0</v>
+      </c>
+      <c r="BL45">
+        <v>2453000.0</v>
+      </c>
+      <c r="BM45">
+        <v>2521000.0</v>
+      </c>
+      <c r="BN45">
+        <v>2535000.0</v>
+      </c>
+      <c r="BO45">
+        <v>2572000.0</v>
+      </c>
+      <c r="BP45">
+        <v>2710000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>2818165.0</v>
+      </c>
+      <c r="BR45">
+        <v>3580866.0</v>
+      </c>
+      <c r="BS45">
+        <v>3666748.0</v>
+      </c>
+      <c r="BT45">
+        <v>3903801.0</v>
+      </c>
+      <c r="BU45">
+        <v>4035272.0</v>
+      </c>
+      <c r="BV45">
+        <v>4168289.0</v>
+      </c>
+      <c r="BW45">
+        <v>4355213.0</v>
+      </c>
+      <c r="BX45">
+        <v>4517192.0</v>
+      </c>
+      <c r="BY45">
+        <v>4644861.0</v>
+      </c>
+      <c r="BZ45">
+        <v>4798372.0</v>
+      </c>
+      <c r="CA45">
+        <v>4838076.0</v>
+      </c>
+      <c r="CB45">
+        <v>5011152.0</v>
+      </c>
+      <c r="CC45">
+        <v>5229805.0</v>
+      </c>
+      <c r="CD45">
+        <v>5422760.0</v>
+      </c>
+      <c r="CE45">
+        <v>5585793.0</v>
+      </c>
+      <c r="CF45">
+        <v>5646453.0</v>
+      </c>
+      <c r="CG45">
+        <v>5894247.0</v>
+      </c>
+      <c r="CH45">
+        <v>6161508.0</v>
+      </c>
+      <c r="CI45">
+        <v>6473688.0</v>
+      </c>
+      <c r="CJ45">
+        <v>2192297.0</v>
+      </c>
+      <c r="CK45">
+        <v>2255203.0</v>
+      </c>
+      <c r="CL45">
+        <v>2337791.0</v>
+      </c>
+      <c r="CM45">
+        <v>2418159.0</v>
+      </c>
+      <c r="CN45">
+        <v>2398104.0</v>
+      </c>
+      <c r="CO45">
+        <v>2233047.0</v>
+      </c>
+      <c r="CP45">
+        <v>2291456.0</v>
+      </c>
+      <c r="CQ45">
+        <v>2336736.0</v>
+      </c>
+      <c r="CR45">
+        <v>2332122.0</v>
+      </c>
+      <c r="CS45">
+        <v>2296295.0</v>
+      </c>
+      <c r="CT45">
+        <v>2171338.0</v>
+      </c>
+      <c r="CU45">
+        <v>2201309.0</v>
+      </c>
+      <c r="CV45">
+        <v>2255464.0</v>
+      </c>
+      <c r="CW45">
+        <v>2339273.0</v>
+      </c>
+      <c r="CX45">
+        <v>2332313.0</v>
+      </c>
+      <c r="CY45">
+        <v>2139727.0</v>
+      </c>
+      <c r="CZ45">
+        <v>2186939.0</v>
+      </c>
+      <c r="DA45">
+        <v>2112768.0</v>
+      </c>
+      <c r="DB45">
+        <v>1967232.0</v>
+      </c>
+      <c r="DC45">
+        <v>1900000.0</v>
+      </c>
+      <c r="DD45">
+        <v>1400000.0</v>
+      </c>
+      <c r="DE45">
+        <v>1100000.0</v>
+      </c>
+      <c r="DF45">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG45">
+        <v>1000000.0</v>
+      </c>
+      <c r="DH45">
+        <v>300000.0</v>
+      </c>
+      <c r="DI45">
+        <v>300000.0</v>
+      </c>
+      <c r="DJ45">
+        <v>200000.0</v>
+      </c>
+      <c r="DK45">
+        <v>200000.0</v>
+      </c>
+      <c r="DL45">
+        <v>200000.0</v>
+      </c>
+      <c r="DM45">
+        <v>100000.0</v>
+      </c>
+      <c r="DN45">
+        <v>100000.0</v>
+      </c>
+      <c r="DO45">
+        <v>70000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:119">
+      <c r="A46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B46">
+        <v>1709000.0</v>
+      </c>
+      <c r="C46">
+        <v>2032000.0</v>
+      </c>
+      <c r="D46">
+        <v>2349000.0</v>
+      </c>
+      <c r="E46">
+        <v>3626000.0</v>
+      </c>
+      <c r="F46">
+        <v>10561000.0</v>
+      </c>
+      <c r="G46">
+        <v>11616000.0</v>
+      </c>
+      <c r="H46">
+        <v>18085000.0</v>
+      </c>
+      <c r="I46">
+        <v>19770000.0</v>
+      </c>
+      <c r="J46">
+        <v>17259000.0</v>
+      </c>
+      <c r="K46">
+        <v>17470000.0</v>
+      </c>
+      <c r="L46">
+        <v>17843000.0</v>
+      </c>
+      <c r="M46">
+        <v>13619000.0</v>
+      </c>
+      <c r="N46">
+        <v>12865000.0</v>
+      </c>
+      <c r="O46">
+        <v>11347000.0</v>
+      </c>
+      <c r="P46">
+        <v>10211000.0</v>
+      </c>
+      <c r="Q46">
+        <v>10486000.0</v>
+      </c>
+      <c r="R46">
+        <v>10759000.0</v>
+      </c>
+      <c r="S46">
+        <v>10349000.0</v>
+      </c>
+      <c r="T46">
+        <v>10938000.0</v>
+      </c>
+      <c r="U46">
+        <v>11478000.0</v>
+      </c>
+      <c r="V46">
+        <v>11724000.0</v>
+      </c>
+      <c r="W46">
+        <v>8309000.0</v>
+      </c>
+      <c r="X46">
+        <v>2123000.0</v>
+      </c>
+      <c r="Y46">
+        <v>2133000.0</v>
+      </c>
+      <c r="Z46">
+        <v>2363000.0</v>
+      </c>
+      <c r="AA46">
+        <v>2329000.0</v>
+      </c>
+      <c r="AB46">
+        <v>2382000.0</v>
+      </c>
+      <c r="AC46">
+        <v>2370000.0</v>
+      </c>
+      <c r="AD46">
+        <v>2446000.0</v>
+      </c>
+      <c r="AE46">
+        <v>2499000.0</v>
+      </c>
+      <c r="AF46">
+        <v>2479000.0</v>
+      </c>
+      <c r="AG46">
+        <v>2576000.0</v>
+      </c>
+      <c r="AH46">
+        <v>2647000.0</v>
+      </c>
+      <c r="AI46">
+        <v>2742000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>2849000.0</v>
+      </c>
+      <c r="AK46">
+        <v>2875000.0</v>
+      </c>
+      <c r="AL46">
+        <v>2881000.0</v>
+      </c>
+      <c r="AM46">
+        <v>3175000.0</v>
+      </c>
+      <c r="AN46">
+        <v>3052000.0</v>
+      </c>
+      <c r="AO46">
+        <v>3064000.0</v>
+      </c>
+      <c r="AP46">
+        <v>3053000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>2950000.0</v>
+      </c>
+      <c r="AR46">
+        <v>3017000.0</v>
+      </c>
+      <c r="AS46">
+        <v>2860000.0</v>
+      </c>
+      <c r="AT46">
+        <v>2558000.0</v>
+      </c>
+      <c r="AU46">
+        <v>2599000.0</v>
+      </c>
+      <c r="AV46">
+        <v>2484000.0</v>
+      </c>
+      <c r="AW46">
+        <v>2509000.0</v>
+      </c>
+      <c r="AX46">
+        <v>2517000.0</v>
+      </c>
+      <c r="AY46">
+        <v>2564000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>2511000.0</v>
+      </c>
+      <c r="BA46">
+        <v>2495000.0</v>
+      </c>
+      <c r="BB46">
+        <v>2311000.0</v>
+      </c>
+      <c r="BC46">
+        <v>2365000.0</v>
+      </c>
+      <c r="BD46">
+        <v>2452000.0</v>
+      </c>
+      <c r="BE46">
+        <v>2418000.0</v>
+      </c>
+      <c r="BF46">
+        <v>2297000.0</v>
+      </c>
+      <c r="BG46">
+        <v>2307000.0</v>
+      </c>
+      <c r="BH46">
+        <v>2353000.0</v>
+      </c>
+      <c r="BI46">
+        <v>2372000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>2275000.0</v>
+      </c>
+      <c r="BK46">
+        <v>2362000.0</v>
+      </c>
+      <c r="BL46">
+        <v>2453000.0</v>
+      </c>
+      <c r="BM46">
+        <v>2521000.0</v>
+      </c>
+      <c r="BN46">
+        <v>2535000.0</v>
+      </c>
+      <c r="BO46">
+        <v>2572000.0</v>
+      </c>
+      <c r="BP46">
+        <v>2710000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>2818165.0</v>
+      </c>
+      <c r="BR46">
+        <v>3580866.0</v>
+      </c>
+      <c r="BS46">
+        <v>3666748.0</v>
+      </c>
+      <c r="BT46">
+        <v>3903801.0</v>
+      </c>
+      <c r="BU46">
+        <v>4035272.0</v>
+      </c>
+      <c r="BV46">
+        <v>4168289.0</v>
+      </c>
+      <c r="BW46">
+        <v>4355213.0</v>
+      </c>
+      <c r="BX46">
+        <v>4517192.0</v>
+      </c>
+      <c r="BY46">
+        <v>4644861.0</v>
+      </c>
+      <c r="BZ46">
+        <v>4798372.0</v>
+      </c>
+      <c r="CA46">
+        <v>4838076.0</v>
+      </c>
+      <c r="CB46">
+        <v>5011152.0</v>
+      </c>
+      <c r="CC46">
+        <v>5229805.0</v>
+      </c>
+      <c r="CD46">
+        <v>5422760.0</v>
+      </c>
+      <c r="CE46">
+        <v>5585793.0</v>
+      </c>
+      <c r="CF46">
+        <v>5646453.0</v>
+      </c>
+      <c r="CG46">
+        <v>5894247.0</v>
+      </c>
+      <c r="CH46">
+        <v>6161508.0</v>
+      </c>
+      <c r="CI46">
+        <v>6473688.0</v>
+      </c>
+      <c r="CJ46">
+        <v>2192297.0</v>
+      </c>
+      <c r="CK46">
+        <v>2255203.0</v>
+      </c>
+      <c r="CL46">
+        <v>2337791.0</v>
+      </c>
+      <c r="CM46">
+        <v>2418159.0</v>
+      </c>
+      <c r="CN46">
+        <v>2398104.0</v>
+      </c>
+      <c r="CO46">
+        <v>2233047.0</v>
+      </c>
+      <c r="CP46">
+        <v>2291456.0</v>
+      </c>
+      <c r="CQ46">
+        <v>2336736.0</v>
+      </c>
+      <c r="CR46">
+        <v>2332122.0</v>
+      </c>
+      <c r="CS46">
+        <v>2296295.0</v>
+      </c>
+      <c r="CT46">
+        <v>2171338.0</v>
+      </c>
+      <c r="CU46">
+        <v>2201309.0</v>
+      </c>
+      <c r="CV46">
+        <v>2255464.0</v>
+      </c>
+      <c r="CW46">
+        <v>2339273.0</v>
+      </c>
+      <c r="CX46">
+        <v>2332313.0</v>
+      </c>
+      <c r="CY46">
+        <v>2139727.0</v>
+      </c>
+      <c r="CZ46">
+        <v>2186939.0</v>
+      </c>
+      <c r="DA46">
+        <v>2112768.0</v>
+      </c>
+      <c r="DB46">
+        <v>1967232.0</v>
+      </c>
+      <c r="DC46">
+        <v>1900000.0</v>
+      </c>
+      <c r="DD46">
+        <v>1400000.0</v>
+      </c>
+      <c r="DE46">
+        <v>1100000.0</v>
+      </c>
+      <c r="DF46">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG46">
+        <v>1000000.0</v>
+      </c>
+      <c r="DH46">
+        <v>300000.0</v>
+      </c>
+      <c r="DI46">
+        <v>300000.0</v>
+      </c>
+      <c r="DJ46">
+        <v>200000.0</v>
+      </c>
+      <c r="DK46">
+        <v>200000.0</v>
+      </c>
+      <c r="DL46">
+        <v>200000.0</v>
+      </c>
+      <c r="DM46">
+        <v>100000.0</v>
+      </c>
+      <c r="DN46">
+        <v>100000.0</v>
+      </c>
+      <c r="DO46">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:119">
+      <c r="A47" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>8831000.0</v>
+      </c>
+      <c r="N47">
+        <v>8891000.0</v>
+      </c>
+      <c r="O47">
+        <v>11347000.0</v>
+      </c>
+      <c r="P47">
+        <v>10211000.0</v>
+      </c>
+      <c r="Q47">
+        <v>10486000.0</v>
+      </c>
+      <c r="R47">
+        <v>6440000.0</v>
+      </c>
+      <c r="S47">
+        <v>10349000.0</v>
+      </c>
+      <c r="T47">
+        <v>10938000.0</v>
+      </c>
+      <c r="U47">
+        <v>11478000.0</v>
+      </c>
+      <c r="V47">
+        <v>7078000.0</v>
+      </c>
+      <c r="W47">
+        <v>8309000.0</v>
+      </c>
+      <c r="X47">
+        <v>2123000.0</v>
+      </c>
+      <c r="Y47">
+        <v>2133000.0</v>
+      </c>
+      <c r="Z47">
+        <v>2363000.0</v>
+      </c>
+      <c r="AA47">
+        <v>2329000.0</v>
+      </c>
+      <c r="AB47">
+        <v>2382000.0</v>
+      </c>
+      <c r="AC47">
+        <v>2370000.0</v>
+      </c>
+      <c r="AD47">
+        <v>2446000.0</v>
+      </c>
+      <c r="AE47">
+        <v>2499000.0</v>
+      </c>
+      <c r="AF47">
+        <v>2479000.0</v>
+      </c>
+      <c r="AG47">
+        <v>2576000.0</v>
+      </c>
+      <c r="AH47">
+        <v>2647000.0</v>
+      </c>
+      <c r="AI47">
+        <v>2742000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>2849000.0</v>
+      </c>
+      <c r="AK47">
+        <v>2875000.0</v>
+      </c>
+      <c r="AL47">
+        <v>2881000.0</v>
+      </c>
+      <c r="AM47">
+        <v>3175000.0</v>
+      </c>
+      <c r="AN47">
+        <v>3052000.0</v>
+      </c>
+      <c r="AO47">
+        <v>3064000.0</v>
+      </c>
+      <c r="AP47">
+        <v>3053000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>2950000.0</v>
+      </c>
+      <c r="AR47">
+        <v>3017000.0</v>
+      </c>
+      <c r="AS47">
+        <v>2860000.0</v>
+      </c>
+      <c r="AT47">
+        <v>2558000.0</v>
+      </c>
+      <c r="AU47">
+        <v>2599000.0</v>
+      </c>
+      <c r="AV47">
+        <v>2484000.0</v>
+      </c>
+      <c r="AW47">
+        <v>2509000.0</v>
+      </c>
+      <c r="AX47">
+        <v>2517000.0</v>
+      </c>
+      <c r="AY47">
+        <v>2564000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>2511000.0</v>
+      </c>
+      <c r="BA47">
+        <v>2495000.0</v>
+      </c>
+      <c r="BB47">
+        <v>2311000.0</v>
+      </c>
+      <c r="BC47">
+        <v>2365000.0</v>
+      </c>
+      <c r="BD47">
+        <v>2452000.0</v>
+      </c>
+      <c r="BE47">
+        <v>2418000.0</v>
+      </c>
+      <c r="BF47">
+        <v>2297000.0</v>
+      </c>
+      <c r="BG47">
+        <v>2307000.0</v>
+      </c>
+      <c r="BH47">
+        <v>2353000.0</v>
+      </c>
+      <c r="BI47">
+        <v>2372000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>2275000.0</v>
+      </c>
+      <c r="BK47">
+        <v>2362000.0</v>
+      </c>
+      <c r="BL47">
+        <v>2453000.0</v>
+      </c>
+      <c r="BM47">
+        <v>2521000.0</v>
+      </c>
+      <c r="BN47">
+        <v>2535000.0</v>
+      </c>
+      <c r="BO47">
+        <v>2572000.0</v>
+      </c>
+      <c r="BP47">
+        <v>2710000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>2818000.0</v>
+      </c>
+      <c r="BR47">
+        <v>3581000.0</v>
+      </c>
+      <c r="BS47">
+        <v>3668000.0</v>
+      </c>
+      <c r="BT47">
+        <v>3904000.0</v>
+      </c>
+      <c r="BU47">
+        <v>4035000.0</v>
+      </c>
+      <c r="BV47">
+        <v>4168000.0</v>
+      </c>
+      <c r="BW47">
+        <v>4355000.0</v>
+      </c>
+      <c r="BX47">
+        <v>4518000.0</v>
+      </c>
+      <c r="BY47">
+        <v>4645000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>4798000.0</v>
+      </c>
+      <c r="CA47">
+        <v>4838000.0</v>
+      </c>
+      <c r="CB47">
+        <v>5011000.0</v>
+      </c>
+      <c r="CC47">
+        <v>5230000.0</v>
+      </c>
+      <c r="CD47">
+        <v>5423000.0</v>
+      </c>
+      <c r="CE47">
+        <v>5586000.0</v>
+      </c>
+      <c r="CF47">
+        <v>5647000.0</v>
+      </c>
+      <c r="CG47">
+        <v>5894000.0</v>
+      </c>
+      <c r="CH47">
+        <v>6162000.0</v>
+      </c>
+      <c r="CI47">
+        <v>6474000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>2192000.0</v>
+      </c>
+      <c r="CK47">
+        <v>2255000.0</v>
+      </c>
+      <c r="CL47">
+        <v>2338000.0</v>
+      </c>
+      <c r="CM47">
+        <v>2418000.0</v>
+      </c>
+      <c r="CN47">
+        <v>2398000.0</v>
+      </c>
+      <c r="CO47">
+        <v>2234000.0</v>
+      </c>
+      <c r="CP47">
+        <v>2292000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>2337000.0</v>
+      </c>
+      <c r="CR47">
+        <v>2332000.0</v>
+      </c>
+      <c r="CS47">
+        <v>2297000.0</v>
+      </c>
+      <c r="CT47">
+        <v>2171000.0</v>
+      </c>
+      <c r="CU47">
+        <v>2202000.0</v>
+      </c>
+      <c r="CV47">
+        <v>2256000.0</v>
+      </c>
+      <c r="CW47">
+        <v>2339000.0</v>
+      </c>
+      <c r="CX47">
+        <v>2332000.0</v>
+      </c>
+      <c r="CY47">
+        <v>2140000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>2187000.0</v>
+      </c>
+      <c r="DA47">
+        <v>2113000.0</v>
+      </c>
+      <c r="DB47">
+        <v>1967000.0</v>
+      </c>
+      <c r="DC47"/>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
+      <c r="DL47"/>
+      <c r="DM47"/>
+      <c r="DN47"/>
+      <c r="DO47"/>
+    </row>
+    <row r="48" spans="1:119">
+      <c r="A48" t="s">
+        <v>77</v>
+      </c>
+      <c r="B48">
+        <v>-78490000.0</v>
+      </c>
+      <c r="C48">
+        <v>-73136000.0</v>
+      </c>
+      <c r="D48">
+        <v>-65738000.0</v>
+      </c>
+      <c r="E48">
+        <v>-58899000.0</v>
+      </c>
+      <c r="F48">
+        <v>-54427000.0</v>
+      </c>
+      <c r="G48">
+        <v>-58393000.0</v>
+      </c>
+      <c r="H48">
+        <v>-24034000.0</v>
+      </c>
+      <c r="I48">
+        <v>-17447000.0</v>
+      </c>
+      <c r="J48">
+        <v>-11294000.0</v>
+      </c>
+      <c r="K48">
+        <v>-5029000.0</v>
+      </c>
+      <c r="L48">
+        <v>3722000.0</v>
+      </c>
+      <c r="M48">
+        <v>8863000.0</v>
+      </c>
+      <c r="N48">
+        <v>12303000.0</v>
+      </c>
+      <c r="O48">
+        <v>11753000.0</v>
+      </c>
+      <c r="P48">
+        <v>14198000.0</v>
+      </c>
+      <c r="Q48">
+        <v>13231000.0</v>
+      </c>
+      <c r="R48">
+        <v>10490000.0</v>
+      </c>
+      <c r="S48">
+        <v>2642000.0</v>
+      </c>
+      <c r="T48">
+        <v>-7947000.0</v>
+      </c>
+      <c r="U48">
+        <v>-3969000.0</v>
+      </c>
+      <c r="V48">
+        <v>-2574000.0</v>
+      </c>
+      <c r="W48">
+        <v>-3631000.0</v>
+      </c>
+      <c r="X48">
+        <v>-2653000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-2245000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-2315000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-1506000.0</v>
+      </c>
+      <c r="AB48">
+        <v>1854000.0</v>
+      </c>
+      <c r="AC48">
+        <v>2282000.0</v>
+      </c>
+      <c r="AD48">
+        <v>3520000.0</v>
+      </c>
+      <c r="AE48">
+        <v>4533000.0</v>
+      </c>
+      <c r="AF48">
+        <v>7929000.0</v>
+      </c>
+      <c r="AG48">
+        <v>8986000.0</v>
+      </c>
+      <c r="AH48">
+        <v>22187000.0</v>
+      </c>
+      <c r="AI48">
+        <v>22144000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>21869000.0</v>
+      </c>
+      <c r="AK48">
+        <v>22646000.0</v>
+      </c>
+      <c r="AL48">
+        <v>24952000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-19687000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-19115000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-19282000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-18155000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-16819000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-15563000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-16165000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-14599000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-13219000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-12543000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-9327000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-6189000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-5385000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-5983000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-7219000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-5500000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-5790000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-6242000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-7316000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-5387000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-4699000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-2866000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-3976000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-3002000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-1989000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-858000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-1804000.0</v>
+      </c>
+      <c r="BN48">
+        <v>450000.0</v>
+      </c>
+      <c r="BO48">
+        <v>1512000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-269000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-1470132.0</v>
+      </c>
+      <c r="BR48">
+        <v>3154790.0</v>
+      </c>
+      <c r="BS48">
+        <v>5353855.0</v>
+      </c>
+      <c r="BT48">
+        <v>7319097.0</v>
+      </c>
+      <c r="BU48">
+        <v>6439995.0</v>
+      </c>
+      <c r="BV48">
+        <v>9318691.0</v>
+      </c>
+      <c r="BW48">
+        <v>10888141.0</v>
+      </c>
+      <c r="BX48">
+        <v>9227401.0</v>
+      </c>
+      <c r="BY48">
+        <v>7898578.0</v>
+      </c>
+      <c r="BZ48">
+        <v>11418272.0</v>
+      </c>
+      <c r="CA48">
+        <v>13346478.0</v>
+      </c>
+      <c r="CB48">
+        <v>12100843.0</v>
+      </c>
+      <c r="CC48">
+        <v>11022209.0</v>
+      </c>
+      <c r="CD48">
+        <v>13640528.0</v>
+      </c>
+      <c r="CE48">
+        <v>15094823.0</v>
+      </c>
+      <c r="CF48">
+        <v>12931737.0</v>
+      </c>
+      <c r="CG48">
+        <v>9933234.0</v>
+      </c>
+      <c r="CH48">
+        <v>11723644.0</v>
+      </c>
+      <c r="CI48">
+        <v>11878139.0</v>
+      </c>
+      <c r="CJ48">
+        <v>9908546.0</v>
+      </c>
+      <c r="CK48">
+        <v>9991170.0</v>
+      </c>
+      <c r="CL48">
+        <v>10903646.0</v>
+      </c>
+      <c r="CM48">
+        <v>11685277.0</v>
+      </c>
+      <c r="CN48">
+        <v>9143130.0</v>
+      </c>
+      <c r="CO48">
+        <v>9009000.0</v>
+      </c>
+      <c r="CP48">
+        <v>10064142.0</v>
+      </c>
+      <c r="CQ48">
+        <v>11010703.0</v>
+      </c>
+      <c r="CR48">
+        <v>13813778.0</v>
+      </c>
+      <c r="CS48">
+        <v>14314173.0</v>
+      </c>
+      <c r="CT48">
+        <v>15764393.0</v>
+      </c>
+      <c r="CU48">
+        <v>17465161.0</v>
+      </c>
+      <c r="CV48">
+        <v>16479460.0</v>
+      </c>
+      <c r="CW48">
+        <v>16165845.0</v>
+      </c>
+      <c r="CX48">
+        <v>16846288.0</v>
+      </c>
+      <c r="CY48">
+        <v>17249197.0</v>
+      </c>
+      <c r="CZ48">
+        <v>16984343.0</v>
+      </c>
+      <c r="DA48">
+        <v>16869942.0</v>
+      </c>
+      <c r="DB48">
+        <v>18522232.0</v>
+      </c>
+      <c r="DC48">
+        <v>22400000.0</v>
+      </c>
+      <c r="DD48">
+        <v>23700000.0</v>
+      </c>
+      <c r="DE48">
+        <v>23700000.0</v>
+      </c>
+      <c r="DF48">
+        <v>24800000.0</v>
+      </c>
+      <c r="DG48">
+        <v>26600000.0</v>
+      </c>
+      <c r="DH48">
+        <v>24100000.0</v>
+      </c>
+      <c r="DI48">
+        <v>21100000.0</v>
+      </c>
+      <c r="DJ48">
+        <v>21100000.0</v>
+      </c>
+      <c r="DK48">
+        <v>19800000.0</v>
+      </c>
+      <c r="DL48">
+        <v>11100000.0</v>
+      </c>
+      <c r="DM48">
+        <v>6700000.0</v>
+      </c>
+      <c r="DN48">
+        <v>5600000.0</v>
+      </c>
+      <c r="DO48">
+        <v>-2800000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:119">
+      <c r="A49" t="s">
+        <v>78</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>8863000.0</v>
+      </c>
+      <c r="N49">
+        <v>12303000.0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49">
+        <v>14198000.0</v>
+      </c>
+      <c r="Q49">
+        <v>13231000.0</v>
+      </c>
+      <c r="R49">
+        <v>10490000.0</v>
+      </c>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49">
+        <v>-3969000.0</v>
+      </c>
+      <c r="V49">
+        <v>-2574000.0</v>
+      </c>
+      <c r="W49">
+        <v>-3631000.0</v>
+      </c>
+      <c r="X49">
+        <v>-2653000.0</v>
+      </c>
+      <c r="Y49">
+        <v>-2245000.0</v>
+      </c>
+      <c r="Z49">
+        <v>-2315000.0</v>
+      </c>
+      <c r="AA49">
+        <v>-1506000.0</v>
+      </c>
+      <c r="AB49">
+        <v>1854000.0</v>
+      </c>
+      <c r="AC49">
+        <v>2282000.0</v>
+      </c>
+      <c r="AD49">
+        <v>3520000.0</v>
+      </c>
+      <c r="AE49">
+        <v>4533000.0</v>
+      </c>
+      <c r="AF49">
+        <v>7929000.0</v>
+      </c>
+      <c r="AG49">
+        <v>8986000.0</v>
+      </c>
+      <c r="AH49">
+        <v>20945000.0</v>
+      </c>
+      <c r="AI49">
+        <v>20902000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>21118000.0</v>
+      </c>
+      <c r="AK49">
+        <v>21895000.0</v>
+      </c>
+      <c r="AL49">
+        <v>24201000.0</v>
+      </c>
+      <c r="AM49">
+        <v>-19687000.0</v>
+      </c>
+      <c r="AN49">
+        <v>-19115000.0</v>
+      </c>
+      <c r="AO49">
+        <v>-19282000.0</v>
+      </c>
+      <c r="AP49">
+        <v>-18155000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>-16819000.0</v>
+      </c>
+      <c r="AR49">
+        <v>-15563000.0</v>
+      </c>
+      <c r="AS49">
+        <v>-16165000.0</v>
+      </c>
+      <c r="AT49">
+        <v>-14599000.0</v>
+      </c>
+      <c r="AU49">
+        <v>-13219000.0</v>
+      </c>
+      <c r="AV49">
+        <v>-12543000.0</v>
+      </c>
+      <c r="AW49">
+        <v>-9327000.0</v>
+      </c>
+      <c r="AX49">
+        <v>-6189000.0</v>
+      </c>
+      <c r="AY49">
+        <v>-5385000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>-5983000.0</v>
+      </c>
+      <c r="BA49">
+        <v>-7219000.0</v>
+      </c>
+      <c r="BB49">
+        <v>-5500000.0</v>
+      </c>
+      <c r="BC49">
+        <v>-5790000.0</v>
+      </c>
+      <c r="BD49">
+        <v>-6242000.0</v>
+      </c>
+      <c r="BE49">
+        <v>-7316000.0</v>
+      </c>
+      <c r="BF49">
+        <v>-5387000.0</v>
+      </c>
+      <c r="BG49">
+        <v>-4699000.0</v>
+      </c>
+      <c r="BH49">
+        <v>-2866000.0</v>
+      </c>
+      <c r="BI49">
+        <v>-3976000.0</v>
+      </c>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
+      <c r="DL49"/>
+      <c r="DM49"/>
+      <c r="DN49"/>
+      <c r="DO49"/>
+    </row>
+    <row r="50" spans="1:119">
+      <c r="A50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B50">
+        <v>5409000.0</v>
+      </c>
+      <c r="C50">
+        <v>5155000.0</v>
+      </c>
+      <c r="D50">
+        <v>4139000.0</v>
+      </c>
+      <c r="E50">
+        <v>2814000.0</v>
+      </c>
+      <c r="F50">
+        <v>2450000.0</v>
+      </c>
+      <c r="G50">
+        <v>3207000.0</v>
+      </c>
+      <c r="H50">
+        <v>2670000.0</v>
+      </c>
+      <c r="I50">
+        <v>3259000.0</v>
+      </c>
+      <c r="J50">
+        <v>2381000.0</v>
+      </c>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50">
+        <v>1490000.0</v>
+      </c>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>1466000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
+      <c r="DL50"/>
+      <c r="DM50"/>
+      <c r="DN50"/>
+      <c r="DO50"/>
+    </row>
+    <row r="51" spans="1:119">
+      <c r="A51" t="s">
+        <v>80</v>
+      </c>
+      <c r="B51">
+        <v>8911000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
+        <v>7684000.0</v>
+      </c>
+      <c r="E51">
+        <v>7866000.0</v>
+      </c>
+      <c r="F51">
+        <v>14007000.0</v>
+      </c>
+      <c r="G51"/>
+      <c r="H51">
+        <v>29594000.0</v>
+      </c>
+      <c r="I51">
+        <v>26818000.0</v>
+      </c>
+      <c r="J51">
+        <v>23338000.0</v>
+      </c>
+      <c r="K51">
+        <v>21380000.0</v>
+      </c>
+      <c r="L51">
+        <v>18867000.0</v>
+      </c>
+      <c r="M51">
+        <v>16493000.0</v>
+      </c>
+      <c r="N51">
+        <v>14104000.0</v>
+      </c>
+      <c r="O51">
+        <v>6960000.0</v>
+      </c>
+      <c r="P51">
+        <v>12637000.0</v>
+      </c>
+      <c r="Q51">
+        <v>12712000.0</v>
+      </c>
+      <c r="R51">
+        <v>12803000.0</v>
+      </c>
+      <c r="S51">
+        <v>14901000.0</v>
+      </c>
+      <c r="T51">
+        <v>15004000.0</v>
+      </c>
+      <c r="U51">
+        <v>14930000.0</v>
+      </c>
+      <c r="V51">
+        <v>14825000.0</v>
+      </c>
+      <c r="W51">
+        <v>14722000.0</v>
+      </c>
+      <c r="X51">
+        <v>11393000.0</v>
+      </c>
+      <c r="Y51">
+        <v>3339000.0</v>
+      </c>
+      <c r="Z51">
+        <v>840000.0</v>
+      </c>
+      <c r="AA51">
+        <v>926000.0</v>
+      </c>
+      <c r="AB51">
+        <v>3760000.0</v>
+      </c>
+      <c r="AC51">
+        <v>4685000.0</v>
+      </c>
+      <c r="AD51">
+        <v>4229000.0</v>
+      </c>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51">
+        <v>1490000.0</v>
+      </c>
+      <c r="AN51">
+        <v>1484000.0</v>
+      </c>
+      <c r="AO51">
+        <v>1478000.0</v>
+      </c>
+      <c r="AP51">
+        <v>1472000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>1466000.0</v>
+      </c>
+      <c r="AR51">
+        <v>100000.0</v>
+      </c>
+      <c r="AS51">
+        <v>100000.0</v>
+      </c>
+      <c r="AT51">
+        <v>100000.0</v>
+      </c>
+      <c r="AU51">
+        <v>100000.0</v>
+      </c>
+      <c r="AV51"/>
+      <c r="AW51">
+        <v>200000.0</v>
+      </c>
+      <c r="AX51">
+        <v>200000.0</v>
+      </c>
+      <c r="AY51">
+        <v>200000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>300000.0</v>
+      </c>
+      <c r="BA51">
+        <v>300000.0</v>
+      </c>
+      <c r="BB51">
+        <v>300000.0</v>
+      </c>
+      <c r="BC51">
+        <v>300000.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51">
+        <v>1321428.0</v>
+      </c>
+      <c r="CE51">
+        <v>1464286.0</v>
+      </c>
+      <c r="CF51">
+        <v>1571429.0</v>
+      </c>
+      <c r="CG51">
+        <v>1678571.0</v>
+      </c>
+      <c r="CH51">
+        <v>2785714.0</v>
+      </c>
+      <c r="CI51">
+        <v>2892857.0</v>
+      </c>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+      <c r="CT51"/>
+      <c r="CU51"/>
+      <c r="CV51"/>
+      <c r="CW51"/>
+      <c r="CX51"/>
+      <c r="CY51"/>
+      <c r="CZ51"/>
+      <c r="DA51"/>
+      <c r="DB51"/>
+      <c r="DC51"/>
+      <c r="DD51"/>
+      <c r="DE51"/>
+      <c r="DF51"/>
+      <c r="DG51"/>
+      <c r="DH51"/>
+      <c r="DI51"/>
+      <c r="DJ51"/>
+      <c r="DK51"/>
+      <c r="DL51"/>
+      <c r="DM51"/>
+      <c r="DN51"/>
+      <c r="DO51"/>
+    </row>
+    <row r="52" spans="1:119">
+      <c r="A52" t="s">
+        <v>81</v>
+      </c>
+      <c r="B52">
+        <v>8463000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
+        <v>6719000.0</v>
+      </c>
+      <c r="E52">
+        <v>5541000.0</v>
+      </c>
+      <c r="F52">
+        <v>5805000.0</v>
+      </c>
+      <c r="G52"/>
+      <c r="H52">
+        <v>7538000.0</v>
+      </c>
+      <c r="I52">
+        <v>8121000.0</v>
+      </c>
+      <c r="J52">
+        <v>5180000.0</v>
+      </c>
+      <c r="K52">
+        <v>2793000.0</v>
+      </c>
+      <c r="L52">
+        <v>2787000.0</v>
+      </c>
+      <c r="M52">
+        <v>1478000.0</v>
+      </c>
+      <c r="N52">
+        <v>298000.0</v>
+      </c>
+      <c r="O52">
+        <v>301000.0</v>
+      </c>
+      <c r="P52">
+        <v>301000.0</v>
+      </c>
+      <c r="Q52">
+        <v>628000.0</v>
+      </c>
+      <c r="R52">
+        <v>654000.0</v>
+      </c>
+      <c r="S52">
+        <v>663000.0</v>
+      </c>
+      <c r="T52">
+        <v>676000.0</v>
+      </c>
+      <c r="U52">
+        <v>635000.0</v>
+      </c>
+      <c r="V52">
+        <v>484000.0</v>
+      </c>
+      <c r="W52">
+        <v>329000.0</v>
+      </c>
+      <c r="X52">
+        <v>1403000.0</v>
+      </c>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
+        <v>3591000.0</v>
+      </c>
+      <c r="AF52"/>
+      <c r="AG52">
+        <v>1097000.0</v>
+      </c>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52">
+        <v>400000.0</v>
+      </c>
+      <c r="AM52">
+        <v>1490000.0</v>
+      </c>
+      <c r="AN52">
+        <v>1484000.0</v>
+      </c>
+      <c r="AO52">
+        <v>1478000.0</v>
+      </c>
+      <c r="AP52"/>
+      <c r="AQ52">
+        <v>1466000.0</v>
+      </c>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52">
+        <v>1321428.0</v>
+      </c>
+      <c r="CE52">
+        <v>428571.0</v>
+      </c>
+      <c r="CF52">
+        <v>428571.0</v>
+      </c>
+      <c r="CG52">
+        <v>428571.0</v>
+      </c>
+      <c r="CH52">
+        <v>428571.0</v>
+      </c>
+      <c r="CI52">
+        <v>428571.0</v>
+      </c>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
+      <c r="CU52"/>
+      <c r="CV52"/>
+      <c r="CW52"/>
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52"/>
+      <c r="DB52"/>
+      <c r="DC52"/>
+      <c r="DD52"/>
+      <c r="DE52"/>
+      <c r="DF52"/>
+      <c r="DG52"/>
+      <c r="DH52"/>
+      <c r="DI52"/>
+      <c r="DJ52"/>
+      <c r="DK52"/>
+      <c r="DL52"/>
+      <c r="DM52"/>
+      <c r="DN52"/>
+      <c r="DO52"/>
+    </row>
+    <row r="53" spans="1:119">
+      <c r="A53" t="s">
+        <v>82</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53">
+        <v>2000.0</v>
+      </c>
+      <c r="F53"/>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
+        <v>2000.0</v>
+      </c>
+      <c r="I53">
+        <v>1000.0</v>
+      </c>
+      <c r="J53">
+        <v>58000.0</v>
+      </c>
+      <c r="K53">
+        <v>3127000.0</v>
+      </c>
+      <c r="L53">
+        <v>2565000.0</v>
+      </c>
+      <c r="M53">
+        <v>5280000.0</v>
+      </c>
+      <c r="N53">
+        <v>5946000.0</v>
+      </c>
+      <c r="O53">
+        <v>8327999.0</v>
+      </c>
+      <c r="P53">
+        <v>3678000.0</v>
+      </c>
+      <c r="Q53">
+        <v>3539000.0</v>
+      </c>
+      <c r="R53">
+        <v>3543000.0</v>
+      </c>
+      <c r="S53">
+        <v>8855000.0</v>
+      </c>
+      <c r="T53">
+        <v>14328000.0</v>
+      </c>
+      <c r="U53">
+        <v>18574000.0</v>
+      </c>
+      <c r="V53">
+        <v>3531000.0</v>
+      </c>
+      <c r="W53">
+        <v>1639000.0</v>
+      </c>
+      <c r="X53">
+        <v>1403000.0</v>
+      </c>
+      <c r="Y53">
+        <v>3339000.0</v>
+      </c>
+      <c r="Z53">
+        <v>840000.0</v>
+      </c>
+      <c r="AA53">
+        <v>926000.0</v>
+      </c>
+      <c r="AB53">
+        <v>3760000.0</v>
+      </c>
+      <c r="AC53">
+        <v>4685000.0</v>
+      </c>
+      <c r="AD53">
+        <v>4229000.0</v>
+      </c>
+      <c r="AE53">
+        <v>6687000.0</v>
+      </c>
+      <c r="AF53">
+        <v>6866000.0</v>
+      </c>
+      <c r="AG53">
+        <v>6776000.0</v>
+      </c>
+      <c r="AH53">
+        <v>18327000.0</v>
+      </c>
+      <c r="AI53">
+        <v>18765000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>23641000.0</v>
+      </c>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53">
+        <v>0.0</v>
+      </c>
+      <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
+        <v>0.0</v>
+      </c>
+      <c r="AR53">
+        <v>0.0</v>
+      </c>
+      <c r="AS53">
+        <v>0.0</v>
+      </c>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53">
+        <v>0.0</v>
+      </c>
+      <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
+      <c r="AZ53">
+        <v>0.0</v>
+      </c>
+      <c r="BA53">
+        <v>0.0</v>
+      </c>
+      <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53">
+        <v>0.0</v>
+      </c>
+      <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53">
+        <v>500000.0</v>
+      </c>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
+      <c r="DK53"/>
+      <c r="DL53"/>
+      <c r="DM53"/>
+      <c r="DN53"/>
+      <c r="DO53"/>
+    </row>
+    <row r="54" spans="1:119">
+      <c r="A54" t="s">
+        <v>83</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
+      <c r="DL54"/>
+      <c r="DM54"/>
+      <c r="DN54"/>
+      <c r="DO54"/>
+    </row>
+    <row r="55" spans="1:119">
+      <c r="A55" t="s">
+        <v>84</v>
+      </c>
+      <c r="B55">
+        <v>58752000.0</v>
+      </c>
+      <c r="C55">
+        <v>59871000.0</v>
+      </c>
+      <c r="D55">
+        <v>65702000.0</v>
+      </c>
+      <c r="E55">
+        <v>42041000.0</v>
+      </c>
+      <c r="F55">
+        <v>50591000.0</v>
+      </c>
+      <c r="G55">
+        <v>63200000.0</v>
+      </c>
+      <c r="H55">
+        <v>91808000.0</v>
+      </c>
+      <c r="I55">
+        <v>93678000.0</v>
+      </c>
+      <c r="J55">
+        <v>90032000.0</v>
+      </c>
+      <c r="K55">
+        <v>91927000.0</v>
+      </c>
+      <c r="L55">
+        <v>91710000.0</v>
+      </c>
+      <c r="M55">
+        <v>91058000.0</v>
+      </c>
+      <c r="N55">
+        <v>95374000.0</v>
+      </c>
+      <c r="O55">
+        <v>87648000.0</v>
+      </c>
+      <c r="P55">
+        <v>97877000.0</v>
+      </c>
+      <c r="Q55">
+        <v>97947000.0</v>
+      </c>
+      <c r="R55">
+        <v>99665000.0</v>
+      </c>
+      <c r="S55">
+        <v>89295000.0</v>
+      </c>
+      <c r="T55">
+        <v>72630000.0</v>
+      </c>
+      <c r="U55">
+        <v>76323000.0</v>
+      </c>
+      <c r="V55">
+        <v>85444000.0</v>
+      </c>
+      <c r="W55">
+        <v>31405000.0</v>
+      </c>
+      <c r="X55">
+        <v>23033000.0</v>
+      </c>
+      <c r="Y55">
+        <v>12375000.0</v>
+      </c>
+      <c r="Z55">
+        <v>11868000.0</v>
+      </c>
+      <c r="AA55">
+        <v>12274000.0</v>
+      </c>
+      <c r="AB55">
+        <v>15601000.0</v>
+      </c>
+      <c r="AC55">
+        <v>15799000.0</v>
+      </c>
+      <c r="AD55">
+        <v>16572000.0</v>
+      </c>
+      <c r="AE55">
+        <v>20737000.0</v>
+      </c>
+      <c r="AF55">
+        <v>20575000.0</v>
+      </c>
+      <c r="AG55">
+        <v>22123000.0</v>
+      </c>
+      <c r="AH55">
+        <v>34220000.0</v>
+      </c>
+      <c r="AI55">
+        <v>34161000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>39082000.0</v>
+      </c>
+      <c r="AK55">
+        <v>50099000.0</v>
+      </c>
+      <c r="AL55">
+        <v>57543000.0</v>
+      </c>
+      <c r="AM55">
+        <v>12802000.0</v>
+      </c>
+      <c r="AN55">
+        <v>12787000.0</v>
+      </c>
+      <c r="AO55">
+        <v>11544000.0</v>
+      </c>
+      <c r="AP55">
+        <v>13325000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>14829000.0</v>
+      </c>
+      <c r="AR55">
+        <v>13852000.0</v>
+      </c>
+      <c r="AS55">
+        <v>12039000.0</v>
+      </c>
+      <c r="AT55">
+        <v>14994000.0</v>
+      </c>
+      <c r="AU55">
+        <v>16057000.0</v>
+      </c>
+      <c r="AV55">
+        <v>17920000.0</v>
+      </c>
+      <c r="AW55">
+        <v>19760000.0</v>
+      </c>
+      <c r="AX55">
+        <v>17267000.0</v>
+      </c>
+      <c r="AY55">
+        <v>17420000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>16667000.0</v>
+      </c>
+      <c r="BA55">
+        <v>15067000.0</v>
+      </c>
+      <c r="BB55">
+        <v>16139000.0</v>
+      </c>
+      <c r="BC55">
+        <v>16661000.0</v>
+      </c>
+      <c r="BD55">
+        <v>16534000.0</v>
+      </c>
+      <c r="BE55">
+        <v>15175000.0</v>
+      </c>
+      <c r="BF55">
+        <v>17922000.0</v>
+      </c>
+      <c r="BG55">
+        <v>19079000.0</v>
+      </c>
+      <c r="BH55">
+        <v>20318000.0</v>
+      </c>
+      <c r="BI55">
+        <v>17746000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>19889000.0</v>
+      </c>
+      <c r="BK55">
+        <v>21695000.0</v>
+      </c>
+      <c r="BL55">
+        <v>22357000.0</v>
+      </c>
+      <c r="BM55">
+        <v>19849000.0</v>
+      </c>
+      <c r="BN55">
+        <v>22179000.0</v>
+      </c>
+      <c r="BO55">
+        <v>19817000.0</v>
+      </c>
+      <c r="BP55">
+        <v>18188000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>16495050.0</v>
+      </c>
+      <c r="BR55">
+        <v>21635078.0</v>
+      </c>
+      <c r="BS55">
+        <v>24368631.0</v>
+      </c>
+      <c r="BT55">
+        <v>26571449.0</v>
+      </c>
+      <c r="BU55">
+        <v>25556685.0</v>
+      </c>
+      <c r="BV55">
+        <v>28806356.0</v>
+      </c>
+      <c r="BW55">
+        <v>33313718.0</v>
+      </c>
+      <c r="BX55">
+        <v>30935535.0</v>
+      </c>
+      <c r="BY55">
+        <v>29255048.0</v>
+      </c>
+      <c r="BZ55">
+        <v>31998155.0</v>
+      </c>
+      <c r="CA55">
+        <v>34845034.0</v>
+      </c>
+      <c r="CB55">
+        <v>31340852.0</v>
+      </c>
+      <c r="CC55">
+        <v>28706520.0</v>
+      </c>
+      <c r="CD55">
+        <v>31911107.0</v>
+      </c>
+      <c r="CE55">
+        <v>35975639.0</v>
+      </c>
+      <c r="CF55">
+        <v>31542834.0</v>
+      </c>
+      <c r="CG55">
+        <v>26397984.0</v>
+      </c>
+      <c r="CH55">
+        <v>30487864.0</v>
+      </c>
+      <c r="CI55">
+        <v>31529756.0</v>
+      </c>
+      <c r="CJ55">
+        <v>22842183.0</v>
+      </c>
+      <c r="CK55">
+        <v>22406003.0</v>
+      </c>
+      <c r="CL55">
+        <v>24585304.0</v>
+      </c>
+      <c r="CM55">
+        <v>26269759.0</v>
+      </c>
+      <c r="CN55">
+        <v>22999426.0</v>
+      </c>
+      <c r="CO55">
+        <v>21869583.0</v>
+      </c>
+      <c r="CP55">
+        <v>22729576.0</v>
+      </c>
+      <c r="CQ55">
+        <v>24934956.0</v>
+      </c>
+      <c r="CR55">
+        <v>25242221.0</v>
+      </c>
+      <c r="CS55">
+        <v>24743514.0</v>
+      </c>
+      <c r="CT55">
+        <v>22369271.0</v>
+      </c>
+      <c r="CU55">
+        <v>24755795.0</v>
+      </c>
+      <c r="CV55">
+        <v>23729512.0</v>
+      </c>
+      <c r="CW55">
+        <v>22959941.0</v>
+      </c>
+      <c r="CX55">
+        <v>23815452.0</v>
+      </c>
+      <c r="CY55">
+        <v>26055601.0</v>
+      </c>
+      <c r="CZ55">
+        <v>25247618.0</v>
+      </c>
+      <c r="DA55">
+        <v>23633352.0</v>
+      </c>
+      <c r="DB55">
+        <v>26767257.0</v>
+      </c>
+      <c r="DC55">
+        <v>33300000.0</v>
+      </c>
+      <c r="DD55">
+        <v>30800000.0</v>
+      </c>
+      <c r="DE55">
+        <v>31400000.0</v>
+      </c>
+      <c r="DF55">
+        <v>40600000.0</v>
+      </c>
+      <c r="DG55">
+        <v>48600000.0</v>
+      </c>
+      <c r="DH55">
+        <v>49900000.0</v>
+      </c>
+      <c r="DI55">
+        <v>46600000.0</v>
+      </c>
+      <c r="DJ55">
+        <v>47100000.0</v>
+      </c>
+      <c r="DK55">
+        <v>49800000.0</v>
+      </c>
+      <c r="DL55">
+        <v>30400000.0</v>
+      </c>
+      <c r="DM55">
+        <v>18400000.0</v>
+      </c>
+      <c r="DN55">
+        <v>24200000.0</v>
+      </c>
+      <c r="DO55">
+        <v>1400000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:119">
+      <c r="A56" t="s">
+        <v>85</v>
+      </c>
+      <c r="B56">
+        <v>3113000.0</v>
+      </c>
+      <c r="C56">
+        <v>3150000.0</v>
+      </c>
+      <c r="D56">
+        <v>7773000.0</v>
+      </c>
+      <c r="E56">
+        <v>24571000.0</v>
+      </c>
+      <c r="F56">
+        <v>24770000.0</v>
+      </c>
+      <c r="G56">
+        <v>30637000.0</v>
+      </c>
+      <c r="H56">
+        <v>42235000.0</v>
+      </c>
+      <c r="I56">
+        <v>44143000.0</v>
+      </c>
+      <c r="J56">
+        <v>45045000.0</v>
+      </c>
+      <c r="K56">
+        <v>47585000.0</v>
+      </c>
+      <c r="L56">
+        <v>49794000.0</v>
+      </c>
+      <c r="M56">
+        <v>54966000.0</v>
+      </c>
+      <c r="N56">
+        <v>61279000.0</v>
+      </c>
+      <c r="O56">
+        <v>60833000.0</v>
+      </c>
+      <c r="P56">
+        <v>70326000.0</v>
+      </c>
+      <c r="Q56">
+        <v>70275000.0</v>
+      </c>
+      <c r="R56">
+        <v>72555000.0</v>
+      </c>
+      <c r="S56">
+        <v>61317000.0</v>
+      </c>
+      <c r="T56">
+        <v>43903000.0</v>
+      </c>
+      <c r="U56">
+        <v>58492000.0</v>
+      </c>
+      <c r="V56">
+        <v>67247000.0</v>
+      </c>
+      <c r="W56">
+        <v>15887000.0</v>
+      </c>
+      <c r="X56">
+        <v>17910000.0</v>
+      </c>
+      <c r="Y56">
+        <v>10242000.0</v>
+      </c>
+      <c r="Z56">
+        <v>9505000.0</v>
+      </c>
+      <c r="AA56">
+        <v>9945000.0</v>
+      </c>
+      <c r="AB56">
+        <v>13219000.0</v>
+      </c>
+      <c r="AC56">
+        <v>13429000.0</v>
+      </c>
+      <c r="AD56">
+        <v>14126000.0</v>
+      </c>
+      <c r="AE56">
+        <v>18238000.0</v>
+      </c>
+      <c r="AF56">
+        <v>18096000.0</v>
+      </c>
+      <c r="AG56">
+        <v>19547000.0</v>
+      </c>
+      <c r="AH56">
+        <v>31573000.0</v>
+      </c>
+      <c r="AI56">
+        <v>28919000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>33733000.0</v>
+      </c>
+      <c r="AK56">
+        <v>42224000.0</v>
+      </c>
+      <c r="AL56">
+        <v>49662000.0</v>
+      </c>
+      <c r="AM56">
+        <v>9627000.0</v>
+      </c>
+      <c r="AN56">
+        <v>9735000.0</v>
+      </c>
+      <c r="AO56">
+        <v>8480000.0</v>
+      </c>
+      <c r="AP56">
+        <v>10272000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>11879000.0</v>
+      </c>
+      <c r="AR56">
+        <v>10835000.0</v>
+      </c>
+      <c r="AS56">
+        <v>9179000.0</v>
+      </c>
+      <c r="AT56">
+        <v>12436000.0</v>
+      </c>
+      <c r="AU56">
+        <v>13458000.0</v>
+      </c>
+      <c r="AV56">
+        <v>15436000.0</v>
+      </c>
+      <c r="AW56">
+        <v>13674000.0</v>
+      </c>
+      <c r="AX56">
+        <v>11173000.0</v>
+      </c>
+      <c r="AY56">
+        <v>11279000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>10579000.0</v>
+      </c>
+      <c r="BA56">
+        <v>8995000.0</v>
+      </c>
+      <c r="BB56">
+        <v>10251000.0</v>
+      </c>
+      <c r="BC56">
+        <v>10719000.0</v>
+      </c>
+      <c r="BD56">
+        <v>10505000.0</v>
+      </c>
+      <c r="BE56">
+        <v>9180000.0</v>
+      </c>
+      <c r="BF56">
+        <v>12048000.0</v>
+      </c>
+      <c r="BG56">
+        <v>13195000.0</v>
+      </c>
+      <c r="BH56">
+        <v>14388000.0</v>
+      </c>
+      <c r="BI56">
+        <v>11797000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>14037000.0</v>
+      </c>
+      <c r="BK56">
+        <v>15756000.0</v>
+      </c>
+      <c r="BL56">
+        <v>16327000.0</v>
+      </c>
+      <c r="BM56">
+        <v>13739000.0</v>
+      </c>
+      <c r="BN56">
+        <v>16055000.0</v>
+      </c>
+      <c r="BO56">
+        <v>17233000.0</v>
+      </c>
+      <c r="BP56">
+        <v>15444000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>13641431.0</v>
+      </c>
+      <c r="BR56">
+        <v>18018758.0</v>
+      </c>
+      <c r="BS56">
+        <v>20666429.0</v>
+      </c>
+      <c r="BT56">
+        <v>22632193.0</v>
+      </c>
+      <c r="BU56">
+        <v>21485958.0</v>
+      </c>
+      <c r="BV56">
+        <v>24540394.0</v>
+      </c>
+      <c r="BW56">
+        <v>28835290.0</v>
+      </c>
+      <c r="BX56">
+        <v>26296175.0</v>
+      </c>
+      <c r="BY56">
+        <v>24476951.0</v>
+      </c>
+      <c r="BZ56">
+        <v>27068921.0</v>
+      </c>
+      <c r="CA56">
+        <v>29793307.0</v>
+      </c>
+      <c r="CB56">
+        <v>26207550.0</v>
+      </c>
+      <c r="CC56">
+        <v>23355667.0</v>
+      </c>
+      <c r="CD56">
+        <v>26337136.0</v>
+      </c>
+      <c r="CE56">
+        <v>30248225.0</v>
+      </c>
+      <c r="CF56">
+        <v>25660163.0</v>
+      </c>
+      <c r="CG56">
+        <v>20297460.0</v>
+      </c>
+      <c r="CH56">
+        <v>24186367.0</v>
+      </c>
+      <c r="CI56">
+        <v>24961461.0</v>
+      </c>
+      <c r="CJ56">
+        <v>20556310.0</v>
+      </c>
+      <c r="CK56">
+        <v>20004820.0</v>
+      </c>
+      <c r="CL56">
+        <v>22083424.0</v>
+      </c>
+      <c r="CM56">
+        <v>23740472.0</v>
+      </c>
+      <c r="CN56">
+        <v>20490194.0</v>
+      </c>
+      <c r="CO56">
+        <v>19525408.0</v>
+      </c>
+      <c r="CP56">
+        <v>20326992.0</v>
+      </c>
+      <c r="CQ56">
+        <v>22476088.0</v>
+      </c>
+      <c r="CR56">
+        <v>22554236.0</v>
+      </c>
+      <c r="CS56">
+        <v>22094405.0</v>
+      </c>
+      <c r="CT56">
+        <v>19843682.0</v>
+      </c>
+      <c r="CU56">
+        <v>22181339.0</v>
+      </c>
+      <c r="CV56">
+        <v>20971726.0</v>
+      </c>
+      <c r="CW56">
+        <v>20066088.0</v>
+      </c>
+      <c r="CX56">
+        <v>20891865.0</v>
+      </c>
+      <c r="CY56">
+        <v>23469710.0</v>
+      </c>
+      <c r="CZ56">
+        <v>22224946.0</v>
+      </c>
+      <c r="DA56">
+        <v>20734254.0</v>
+      </c>
+      <c r="DB56">
+        <v>24295103.0</v>
+      </c>
+      <c r="DC56">
+        <v>30700000.0</v>
+      </c>
+      <c r="DD56">
+        <v>28800000.0</v>
+      </c>
+      <c r="DE56">
+        <v>29700000.0</v>
+      </c>
+      <c r="DF56">
+        <v>39000000.0</v>
+      </c>
+      <c r="DG56">
+        <v>47000000.0</v>
+      </c>
+      <c r="DH56">
+        <v>49200000.0</v>
+      </c>
+      <c r="DI56">
+        <v>45800000.0</v>
+      </c>
+      <c r="DJ56">
+        <v>46500000.0</v>
+      </c>
+      <c r="DK56">
+        <v>49200000.0</v>
+      </c>
+      <c r="DL56">
+        <v>28800000.0</v>
+      </c>
+      <c r="DM56">
+        <v>16400000.0</v>
+      </c>
+      <c r="DN56">
+        <v>22300000.0</v>
+      </c>
+      <c r="DO56">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:119">
+      <c r="A57" t="s">
+        <v>86</v>
+      </c>
+      <c r="B57">
+        <v>55618000.0</v>
+      </c>
+      <c r="C57">
+        <v>53081000.0</v>
+      </c>
+      <c r="D57">
+        <v>55287000.0</v>
+      </c>
+      <c r="E57">
+        <v>25626000.0</v>
+      </c>
+      <c r="F57">
+        <v>24052000.0</v>
+      </c>
+      <c r="G57">
+        <v>784000.0</v>
+      </c>
+      <c r="H57">
+        <v>28698000.0</v>
+      </c>
+      <c r="I57">
+        <v>28012000.0</v>
+      </c>
+      <c r="J57">
+        <v>23907000.0</v>
+      </c>
+      <c r="K57">
+        <v>20857000.0</v>
+      </c>
+      <c r="L57">
+        <v>16405999.0</v>
+      </c>
+      <c r="M57">
+        <v>13675000.0</v>
+      </c>
+      <c r="N57">
+        <v>18467000.0</v>
+      </c>
+      <c r="O57">
+        <v>16075000.0</v>
+      </c>
+      <c r="P57">
+        <v>16693000.0</v>
+      </c>
+      <c r="Q57">
+        <v>16722000.0</v>
+      </c>
+      <c r="R57">
+        <v>19770000.0</v>
+      </c>
+      <c r="S57">
+        <v>15524000.0</v>
+      </c>
+      <c r="T57">
+        <v>9932000.0</v>
+      </c>
+      <c r="U57">
+        <v>14174000.0</v>
+      </c>
+      <c r="V57">
+        <v>18289000.0</v>
+      </c>
+      <c r="W57">
+        <v>6294000.0</v>
+      </c>
+      <c r="X57">
+        <v>2145000.0</v>
+      </c>
+      <c r="Y57">
+        <v>1395000.0</v>
+      </c>
+      <c r="Z57">
+        <v>1125000.0</v>
+      </c>
+      <c r="AA57">
+        <v>933000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1073000.0</v>
+      </c>
+      <c r="AC57">
+        <v>956000.0</v>
+      </c>
+      <c r="AD57">
+        <v>870000.0</v>
+      </c>
+      <c r="AE57">
+        <v>4233000.0</v>
+      </c>
+      <c r="AF57">
+        <v>876000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1595000.0</v>
+      </c>
+      <c r="AH57">
+        <v>1840000.0</v>
+      </c>
+      <c r="AI57">
+        <v>1812000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>3183000.0</v>
+      </c>
+      <c r="AK57">
+        <v>4224000.0</v>
+      </c>
+      <c r="AL57">
+        <v>7624000.0</v>
+      </c>
+      <c r="AM57">
+        <v>6840000.0</v>
+      </c>
+      <c r="AN57">
+        <v>6253000.0</v>
+      </c>
+      <c r="AO57">
+        <v>5177000.0</v>
+      </c>
+      <c r="AP57">
+        <v>4359000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>4534000.0</v>
+      </c>
+      <c r="AR57">
+        <v>3715000.0</v>
+      </c>
+      <c r="AS57">
+        <v>3577000.0</v>
+      </c>
+      <c r="AT57">
+        <v>5524000.0</v>
+      </c>
+      <c r="AU57">
+        <v>5241000.0</v>
+      </c>
+      <c r="AV57">
+        <v>7182000.0</v>
+      </c>
+      <c r="AW57">
+        <v>5952000.0</v>
+      </c>
+      <c r="AX57">
+        <v>4264000.0</v>
+      </c>
+      <c r="AY57">
+        <v>4624000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>4741000.0</v>
+      </c>
+      <c r="BA57">
+        <v>4471000.0</v>
+      </c>
+      <c r="BB57">
+        <v>3864000.0</v>
+      </c>
+      <c r="BC57">
+        <v>4910000.0</v>
+      </c>
+      <c r="BD57">
+        <v>6643000.0</v>
+      </c>
+      <c r="BE57">
+        <v>6403000.0</v>
+      </c>
+      <c r="BF57">
+        <v>7296000.0</v>
+      </c>
+      <c r="BG57">
+        <v>7853000.0</v>
+      </c>
+      <c r="BH57">
+        <v>7574000.0</v>
+      </c>
+      <c r="BI57">
+        <v>5788000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>7358000.0</v>
+      </c>
+      <c r="BK57">
+        <v>8235000.0</v>
+      </c>
+      <c r="BL57">
+        <v>7861000.0</v>
+      </c>
+      <c r="BM57">
+        <v>6361000.0</v>
+      </c>
+      <c r="BN57">
+        <v>6563000.0</v>
+      </c>
+      <c r="BO57">
+        <v>5758000.0</v>
+      </c>
+      <c r="BP57">
+        <v>5911000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>5528370.0</v>
+      </c>
+      <c r="BR57">
+        <v>6060265.0</v>
+      </c>
+      <c r="BS57">
+        <v>6594753.0</v>
+      </c>
+      <c r="BT57">
+        <v>6838654.0</v>
+      </c>
+      <c r="BU57">
+        <v>6748532.0</v>
+      </c>
+      <c r="BV57">
+        <v>7123652.0</v>
+      </c>
+      <c r="BW57">
+        <v>10016371.0</v>
+      </c>
+      <c r="BX57">
+        <v>9301802.0</v>
+      </c>
+      <c r="BY57">
+        <v>9105248.0</v>
+      </c>
+      <c r="BZ57">
+        <v>8331953.0</v>
+      </c>
+      <c r="CA57">
+        <v>9252034.0</v>
+      </c>
+      <c r="CB57">
+        <v>7371937.0</v>
+      </c>
+      <c r="CC57">
+        <v>5816568.0</v>
+      </c>
+      <c r="CD57">
+        <v>7902753.0</v>
+      </c>
+      <c r="CE57">
+        <v>9565963.0</v>
+      </c>
+      <c r="CF57">
+        <v>7350727.0</v>
+      </c>
+      <c r="CG57">
+        <v>5094501.0</v>
+      </c>
+      <c r="CH57">
+        <v>6283690.0</v>
+      </c>
+      <c r="CI57">
+        <v>7108551.0</v>
+      </c>
+      <c r="CJ57">
+        <v>3758586.0</v>
+      </c>
+      <c r="CK57">
+        <v>3240752.0</v>
+      </c>
+      <c r="CL57">
+        <v>4508720.0</v>
+      </c>
+      <c r="CM57">
+        <v>5483118.0</v>
+      </c>
+      <c r="CN57">
+        <v>6427932.0</v>
+      </c>
+      <c r="CO57">
+        <v>5432218.0</v>
+      </c>
+      <c r="CP57">
+        <v>5253320.0</v>
+      </c>
+      <c r="CQ57">
+        <v>6512139.0</v>
+      </c>
+      <c r="CR57">
+        <v>4016329.0</v>
+      </c>
+      <c r="CS57">
+        <v>3017227.0</v>
+      </c>
+      <c r="CT57">
+        <v>2869764.0</v>
+      </c>
+      <c r="CU57">
+        <v>3555520.0</v>
+      </c>
+      <c r="CV57">
+        <v>3462875.0</v>
+      </c>
+      <c r="CW57">
+        <v>2893406.0</v>
+      </c>
+      <c r="CX57">
+        <v>2996845.0</v>
+      </c>
+      <c r="CY57">
+        <v>4847583.0</v>
+      </c>
+      <c r="CZ57">
+        <v>4089692.0</v>
+      </c>
+      <c r="DA57">
+        <v>2993471.0</v>
+      </c>
+      <c r="DB57">
+        <v>4475086.0</v>
+      </c>
+      <c r="DC57">
+        <v>7100000.0</v>
+      </c>
+      <c r="DD57">
+        <v>2800000.0</v>
+      </c>
+      <c r="DE57">
+        <v>1800000.0</v>
+      </c>
+      <c r="DF57">
+        <v>3400000.0</v>
+      </c>
+      <c r="DG57">
+        <v>4000000.0</v>
+      </c>
+      <c r="DH57">
+        <v>3600000.0</v>
+      </c>
+      <c r="DI57">
+        <v>1900000.0</v>
+      </c>
+      <c r="DJ57">
+        <v>4000000.0</v>
+      </c>
+      <c r="DK57">
+        <v>8100000.0</v>
+      </c>
+      <c r="DL57">
+        <v>6300000.0</v>
+      </c>
+      <c r="DM57">
+        <v>4800000.0</v>
+      </c>
+      <c r="DN57">
+        <v>11800000.0</v>
+      </c>
+      <c r="DO57">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:119">
+      <c r="A58" t="s">
+        <v>87</v>
+      </c>
+      <c r="B58">
+        <v>59344000.0</v>
+      </c>
+      <c r="C58">
+        <v>56363000.0</v>
+      </c>
+      <c r="D58">
+        <v>58841000.0</v>
+      </c>
+      <c r="E58">
+        <v>30605000.0</v>
+      </c>
+      <c r="F58">
+        <v>34993000.0</v>
+      </c>
+      <c r="G58">
+        <v>55847000.0</v>
+      </c>
+      <c r="H58">
+        <v>53682000.0</v>
+      </c>
+      <c r="I58">
+        <v>49602000.0</v>
+      </c>
+      <c r="J58">
+        <v>45165000.0</v>
+      </c>
+      <c r="K58">
+        <v>42544000.0</v>
+      </c>
+      <c r="L58">
+        <v>35282000.0</v>
+      </c>
+      <c r="M58">
+        <v>31801000.0</v>
+      </c>
+      <c r="N58">
+        <v>35433000.0</v>
+      </c>
+      <c r="O58">
+        <v>24017000.0</v>
+      </c>
+      <c r="P58">
+        <v>29956000.0</v>
+      </c>
+      <c r="Q58">
+        <v>29789000.0</v>
+      </c>
+      <c r="R58">
+        <v>33220000.0</v>
+      </c>
+      <c r="S58">
+        <v>30667000.0</v>
+      </c>
+      <c r="T58">
+        <v>24366000.0</v>
+      </c>
+      <c r="U58">
+        <v>28590000.0</v>
+      </c>
+      <c r="V58">
+        <v>32779000.0</v>
+      </c>
+      <c r="W58">
+        <v>20849000.0</v>
+      </c>
+      <c r="X58">
+        <v>12272000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1481000.0</v>
+      </c>
+      <c r="Z58">
+        <v>1237000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1043000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1202000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1147000.0</v>
+      </c>
+      <c r="AD58">
+        <v>870000.0</v>
+      </c>
+      <c r="AE58">
+        <v>4233000.0</v>
+      </c>
+      <c r="AF58">
+        <v>876000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1595000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1100000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1072000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>2432000.0</v>
+      </c>
+      <c r="AK58">
+        <v>3473000.0</v>
+      </c>
+      <c r="AL58">
+        <v>6873000.0</v>
+      </c>
+      <c r="AM58">
+        <v>6840000.0</v>
+      </c>
+      <c r="AN58">
+        <v>6253000.0</v>
+      </c>
+      <c r="AO58">
+        <v>5177000.0</v>
+      </c>
+      <c r="AP58">
+        <v>5831000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>6000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>3815000.0</v>
+      </c>
+      <c r="AS58">
+        <v>3677000.0</v>
+      </c>
+      <c r="AT58">
+        <v>5624000.0</v>
+      </c>
+      <c r="AU58">
+        <v>5341000.0</v>
+      </c>
+      <c r="AV58">
+        <v>7382000.0</v>
+      </c>
+      <c r="AW58">
+        <v>6152000.0</v>
+      </c>
+      <c r="AX58">
+        <v>4464000.0</v>
+      </c>
+      <c r="AY58">
+        <v>4824000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>5041000.0</v>
+      </c>
+      <c r="BA58">
+        <v>4771000.0</v>
+      </c>
+      <c r="BB58">
+        <v>4164000.0</v>
+      </c>
+      <c r="BC58">
+        <v>5210000.0</v>
+      </c>
+      <c r="BD58">
+        <v>6643000.0</v>
+      </c>
+      <c r="BE58">
+        <v>6403000.0</v>
+      </c>
+      <c r="BF58">
+        <v>7296000.0</v>
+      </c>
+      <c r="BG58">
+        <v>7853000.0</v>
+      </c>
+      <c r="BH58">
+        <v>7574000.0</v>
+      </c>
+      <c r="BI58">
+        <v>5788000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>7358000.0</v>
+      </c>
+      <c r="BK58">
+        <v>8235000.0</v>
+      </c>
+      <c r="BL58">
+        <v>7861000.0</v>
+      </c>
+      <c r="BM58">
+        <v>6361000.0</v>
+      </c>
+      <c r="BN58">
+        <v>6563000.0</v>
+      </c>
+      <c r="BO58">
+        <v>5758000.0</v>
+      </c>
+      <c r="BP58">
+        <v>5911000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>5528370.0</v>
+      </c>
+      <c r="BR58">
+        <v>6060265.0</v>
+      </c>
+      <c r="BS58">
+        <v>6594753.0</v>
+      </c>
+      <c r="BT58">
+        <v>6838654.0</v>
+      </c>
+      <c r="BU58">
+        <v>6748532.0</v>
+      </c>
+      <c r="BV58">
+        <v>7123652.0</v>
+      </c>
+      <c r="BW58">
+        <v>10016371.0</v>
+      </c>
+      <c r="BX58">
+        <v>9301802.0</v>
+      </c>
+      <c r="BY58">
+        <v>9105248.0</v>
+      </c>
+      <c r="BZ58">
+        <v>8331953.0</v>
+      </c>
+      <c r="CA58">
+        <v>9252034.0</v>
+      </c>
+      <c r="CB58">
+        <v>7371937.0</v>
+      </c>
+      <c r="CC58">
+        <v>5816568.0</v>
+      </c>
+      <c r="CD58">
+        <v>7902753.0</v>
+      </c>
+      <c r="CE58">
+        <v>10601678.0</v>
+      </c>
+      <c r="CF58">
+        <v>8493585.0</v>
+      </c>
+      <c r="CG58">
+        <v>6344501.0</v>
+      </c>
+      <c r="CH58">
+        <v>8640833.0</v>
+      </c>
+      <c r="CI58">
+        <v>9572837.0</v>
+      </c>
+      <c r="CJ58">
+        <v>3758586.0</v>
+      </c>
+      <c r="CK58">
+        <v>3240752.0</v>
+      </c>
+      <c r="CL58">
+        <v>4508720.0</v>
+      </c>
+      <c r="CM58">
+        <v>5483118.0</v>
+      </c>
+      <c r="CN58">
+        <v>6427932.0</v>
+      </c>
+      <c r="CO58">
+        <v>5432218.0</v>
+      </c>
+      <c r="CP58">
+        <v>5253320.0</v>
+      </c>
+      <c r="CQ58">
+        <v>6512139.0</v>
+      </c>
+      <c r="CR58">
+        <v>4016329.0</v>
+      </c>
+      <c r="CS58">
+        <v>3017227.0</v>
+      </c>
+      <c r="CT58">
+        <v>2869764.0</v>
+      </c>
+      <c r="CU58">
+        <v>3555520.0</v>
+      </c>
+      <c r="CV58">
+        <v>3462875.0</v>
+      </c>
+      <c r="CW58">
+        <v>2893406.0</v>
+      </c>
+      <c r="CX58">
+        <v>2996845.0</v>
+      </c>
+      <c r="CY58">
+        <v>4847583.0</v>
+      </c>
+      <c r="CZ58">
+        <v>4089692.0</v>
+      </c>
+      <c r="DA58">
+        <v>2993471.0</v>
+      </c>
+      <c r="DB58">
+        <v>4475086.0</v>
+      </c>
+      <c r="DC58">
+        <v>7100000.0</v>
+      </c>
+      <c r="DD58">
+        <v>2800000.0</v>
+      </c>
+      <c r="DE58">
+        <v>1800000.0</v>
+      </c>
+      <c r="DF58">
+        <v>3400000.0</v>
+      </c>
+      <c r="DG58">
+        <v>4000000.0</v>
+      </c>
+      <c r="DH58">
+        <v>3600000.0</v>
+      </c>
+      <c r="DI58">
+        <v>1900000.0</v>
+      </c>
+      <c r="DJ58">
+        <v>4000000.0</v>
+      </c>
+      <c r="DK58">
+        <v>8100000.0</v>
+      </c>
+      <c r="DL58">
+        <v>7100000.0</v>
+      </c>
+      <c r="DM58">
+        <v>5700000.0</v>
+      </c>
+      <c r="DN58">
+        <v>12600000.0</v>
+      </c>
+      <c r="DO58">
+        <v>200000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:119">
+      <c r="A59" t="s">
+        <v>88</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
+      <c r="DL59"/>
+      <c r="DM59"/>
+      <c r="DN59"/>
+      <c r="DO59"/>
+    </row>
+    <row r="60" spans="1:119">
+      <c r="A60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B60">
+        <v>-592000.0</v>
+      </c>
+      <c r="C60">
+        <v>3508000.0</v>
+      </c>
+      <c r="D60">
+        <v>6861000.0</v>
+      </c>
+      <c r="E60">
+        <v>11436000.0</v>
+      </c>
+      <c r="F60">
+        <v>15598000.0</v>
+      </c>
+      <c r="G60">
+        <v>7353000.0</v>
+      </c>
+      <c r="H60">
+        <v>38126000.0</v>
+      </c>
+      <c r="I60">
+        <v>44076000.0</v>
+      </c>
+      <c r="J60">
+        <v>44867000.0</v>
+      </c>
+      <c r="K60">
+        <v>49383000.0</v>
+      </c>
+      <c r="L60">
+        <v>56428000.0</v>
+      </c>
+      <c r="M60">
+        <v>59257000.0</v>
+      </c>
+      <c r="N60">
+        <v>59941000.0</v>
+      </c>
+      <c r="O60">
+        <v>63631000.0</v>
+      </c>
+      <c r="P60">
+        <v>67921000.0</v>
+      </c>
+      <c r="Q60">
+        <v>68158000.0</v>
+      </c>
+      <c r="R60">
+        <v>66444999.0</v>
+      </c>
+      <c r="S60">
+        <v>58628000.0</v>
+      </c>
+      <c r="T60">
+        <v>48264000.0</v>
+      </c>
+      <c r="U60">
+        <v>47733000.0</v>
+      </c>
+      <c r="V60">
+        <v>52665000.0</v>
+      </c>
+      <c r="W60">
+        <v>10556000.0</v>
+      </c>
+      <c r="X60">
+        <v>10761000.0</v>
+      </c>
+      <c r="Y60">
+        <v>10894000.0</v>
+      </c>
+      <c r="Z60">
+        <v>10631000.0</v>
+      </c>
+      <c r="AA60">
+        <v>11231000.0</v>
+      </c>
+      <c r="AB60">
+        <v>14399000.0</v>
+      </c>
+      <c r="AC60">
+        <v>14652000.0</v>
+      </c>
+      <c r="AD60">
+        <v>15702000.0</v>
+      </c>
+      <c r="AE60">
+        <v>16504000.0</v>
+      </c>
+      <c r="AF60">
+        <v>19699000.0</v>
+      </c>
+      <c r="AG60">
+        <v>20528000.0</v>
+      </c>
+      <c r="AH60">
+        <v>31878000.0</v>
+      </c>
+      <c r="AI60">
+        <v>31847000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>35899000.0</v>
+      </c>
+      <c r="AK60">
+        <v>45875000.0</v>
+      </c>
+      <c r="AL60">
+        <v>49919000.0</v>
+      </c>
+      <c r="AM60">
+        <v>5962000.0</v>
+      </c>
+      <c r="AN60">
+        <v>6534000.0</v>
+      </c>
+      <c r="AO60">
+        <v>6367000.0</v>
+      </c>
+      <c r="AP60">
+        <v>7494000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>8829000.0</v>
+      </c>
+      <c r="AR60">
+        <v>10037000.0</v>
+      </c>
+      <c r="AS60">
+        <v>8362000.0</v>
+      </c>
+      <c r="AT60">
+        <v>9370000.0</v>
+      </c>
+      <c r="AU60">
+        <v>10716000.0</v>
+      </c>
+      <c r="AV60">
+        <v>10538000.0</v>
+      </c>
+      <c r="AW60">
+        <v>13608000.0</v>
+      </c>
+      <c r="AX60">
+        <v>12803000.0</v>
+      </c>
+      <c r="AY60">
+        <v>12596000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>11626000.0</v>
+      </c>
+      <c r="BA60">
+        <v>10296000.0</v>
+      </c>
+      <c r="BB60">
+        <v>11975000.0</v>
+      </c>
+      <c r="BC60">
+        <v>11451000.0</v>
+      </c>
+      <c r="BD60">
+        <v>9891000.0</v>
+      </c>
+      <c r="BE60">
+        <v>8772000.0</v>
+      </c>
+      <c r="BF60">
+        <v>10626000.0</v>
+      </c>
+      <c r="BG60">
+        <v>11226000.0</v>
+      </c>
+      <c r="BH60">
+        <v>12744000.0</v>
+      </c>
+      <c r="BI60">
+        <v>11958000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>12531000.0</v>
+      </c>
+      <c r="BK60">
+        <v>13460000.0</v>
+      </c>
+      <c r="BL60">
+        <v>14496000.0</v>
+      </c>
+      <c r="BM60">
+        <v>13488000.0</v>
+      </c>
+      <c r="BN60">
+        <v>15616000.0</v>
+      </c>
+      <c r="BO60">
+        <v>14059000.0</v>
+      </c>
+      <c r="BP60">
+        <v>12277000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>10966680.0</v>
+      </c>
+      <c r="BR60">
+        <v>15574813.0</v>
+      </c>
+      <c r="BS60">
+        <v>17773878.0</v>
+      </c>
+      <c r="BT60">
+        <v>19732795.0</v>
+      </c>
+      <c r="BU60">
+        <v>18808153.0</v>
+      </c>
+      <c r="BV60">
+        <v>21682704.0</v>
+      </c>
+      <c r="BW60">
+        <v>23244255.0</v>
+      </c>
+      <c r="BX60">
+        <v>21573358.0</v>
+      </c>
+      <c r="BY60">
+        <v>20081537.0</v>
+      </c>
+      <c r="BZ60">
+        <v>23601231.0</v>
+      </c>
+      <c r="CA60">
+        <v>25529437.0</v>
+      </c>
+      <c r="CB60">
+        <v>23908802.0</v>
+      </c>
+      <c r="CC60">
+        <v>22830168.0</v>
+      </c>
+      <c r="CD60">
+        <v>23951043.0</v>
+      </c>
+      <c r="CE60">
+        <v>25319647.0</v>
+      </c>
+      <c r="CF60">
+        <v>22995810.0</v>
+      </c>
+      <c r="CG60">
+        <v>19997309.0</v>
+      </c>
+      <c r="CH60">
+        <v>21787719.0</v>
+      </c>
+      <c r="CI60">
+        <v>21901939.0</v>
+      </c>
+      <c r="CJ60">
+        <v>19023921.0</v>
+      </c>
+      <c r="CK60">
+        <v>19106545.0</v>
+      </c>
+      <c r="CL60">
+        <v>20019021.0</v>
+      </c>
+      <c r="CM60">
+        <v>20786641.0</v>
+      </c>
+      <c r="CN60">
+        <v>16571494.0</v>
+      </c>
+      <c r="CO60">
+        <v>16437365.0</v>
+      </c>
+      <c r="CP60">
+        <v>17476256.0</v>
+      </c>
+      <c r="CQ60">
+        <v>18422817.0</v>
+      </c>
+      <c r="CR60">
+        <v>21225892.0</v>
+      </c>
+      <c r="CS60">
+        <v>21726287.0</v>
+      </c>
+      <c r="CT60">
+        <v>19499507.0</v>
+      </c>
+      <c r="CU60">
+        <v>21200275.0</v>
+      </c>
+      <c r="CV60">
+        <v>20214575.0</v>
+      </c>
+      <c r="CW60">
+        <v>19900960.0</v>
+      </c>
+      <c r="CX60">
+        <v>20581403.0</v>
+      </c>
+      <c r="CY60">
+        <v>20970692.0</v>
+      </c>
+      <c r="CZ60">
+        <v>20819283.0</v>
+      </c>
+      <c r="DA60">
+        <v>20639881.0</v>
+      </c>
+      <c r="DB60">
+        <v>22292171.0</v>
+      </c>
+      <c r="DC60">
+        <v>26200000.0</v>
+      </c>
+      <c r="DD60">
+        <v>28000000.0</v>
+      </c>
+      <c r="DE60">
+        <v>29600000.0</v>
+      </c>
+      <c r="DF60">
+        <v>37200000.0</v>
+      </c>
+      <c r="DG60">
+        <v>44600000.0</v>
+      </c>
+      <c r="DH60">
+        <v>46300000.0</v>
+      </c>
+      <c r="DI60">
+        <v>44700000.0</v>
+      </c>
+      <c r="DJ60">
+        <v>43100000.0</v>
+      </c>
+      <c r="DK60">
+        <v>41700000.0</v>
+      </c>
+      <c r="DL60">
+        <v>23300000.0</v>
+      </c>
+      <c r="DM60">
+        <v>12700000.0</v>
+      </c>
+      <c r="DN60">
+        <v>11600000.0</v>
+      </c>
+      <c r="DO60">
+        <v>1200000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:119">
+      <c r="A61" t="s">
+        <v>90</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61">
+        <v>-54138000.0</v>
+      </c>
+      <c r="Q61">
+        <v>-51015000.0</v>
+      </c>
+      <c r="R61">
+        <v>-49557000.0</v>
+      </c>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61">
+        <v>-47490000.0</v>
+      </c>
+      <c r="V61">
+        <v>-47490000.0</v>
+      </c>
+      <c r="W61">
+        <v>-47490000.0</v>
+      </c>
+      <c r="X61">
+        <v>-47490000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-47490000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-47490000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-47490000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-47490000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-47490000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-47490000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-47490000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-47025000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-47025000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-47025000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-47025000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-42544000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-32600000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-30742000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-30742000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-30742000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-30742000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-30742000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-30742000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-30742000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-30742000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-30742000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-30742000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-30742000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="BE61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="BF61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="BG61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="BH61">
+        <v>-25637000.0</v>
+      </c>
+      <c r="BI61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BK61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BL61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BM61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BN61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BO61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BP61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BT61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BU61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BV61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BW61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BX61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BY61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="BZ61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CA61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CB61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CC61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CD61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CE61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CF61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CG61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CH61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CI61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CJ61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CK61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CL61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CM61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CN61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CO61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CP61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CQ61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CR61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CS61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CT61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CU61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CV61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CW61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CX61">
+        <v>-25188000.0</v>
+      </c>
+      <c r="CY61">
+        <v>-25158000.0</v>
+      </c>
+      <c r="CZ61">
+        <v>-25044000.0</v>
+      </c>
+      <c r="DA61">
+        <v>-25044000.0</v>
+      </c>
+      <c r="DB61">
+        <v>-25044000.0</v>
+      </c>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
+      <c r="DL61"/>
+      <c r="DM61"/>
+      <c r="DN61"/>
+      <c r="DO61"/>
+    </row>
+    <row r="62" spans="1:119">
+      <c r="A62" t="s">
+        <v>91</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
+      <c r="DL62"/>
+      <c r="DM62"/>
+      <c r="DN62"/>
+      <c r="DO62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AE32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="A2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B2">
+        <v>2961000.0</v>
+      </c>
+      <c r="C2">
+        <v>6920000.0</v>
+      </c>
+      <c r="D2">
+        <v>28145000.0</v>
+      </c>
+      <c r="E2">
+        <v>51993000.0</v>
+      </c>
+      <c r="F2">
+        <v>46228000.0</v>
+      </c>
+      <c r="G2">
+        <v>9908000.0</v>
+      </c>
+      <c r="H2">
+        <v>7261000.0</v>
+      </c>
+      <c r="I2">
+        <v>8345000.0</v>
+      </c>
+      <c r="J2">
+        <v>7919000.0</v>
+      </c>
+      <c r="K2">
+        <v>10948000.0</v>
+      </c>
+      <c r="L2">
+        <v>8426000.0</v>
+      </c>
+      <c r="M2">
+        <v>7891000.0</v>
+      </c>
+      <c r="N2">
+        <v>8361000.0</v>
+      </c>
+      <c r="O2">
+        <v>8154000.0</v>
+      </c>
+      <c r="P2">
+        <v>6171000.0</v>
+      </c>
+      <c r="Q2">
+        <v>5672000.0</v>
+      </c>
+      <c r="R2">
+        <v>8247000.0</v>
+      </c>
+      <c r="S2">
+        <v>9093593.0</v>
+      </c>
+      <c r="T2">
+        <v>16827062.0</v>
+      </c>
+      <c r="U2">
+        <v>19246604.0</v>
+      </c>
+      <c r="V2">
+        <v>25824085.0</v>
+      </c>
+      <c r="W2">
+        <v>23573126.0</v>
+      </c>
+      <c r="X2">
+        <v>21487763.0</v>
+      </c>
+      <c r="Y2">
+        <v>17208836.0</v>
+      </c>
+      <c r="Z2">
+        <v>9615211.0</v>
+      </c>
+      <c r="AA2">
+        <v>5884592.0</v>
+      </c>
+      <c r="AB2">
+        <v>7700000.0</v>
+      </c>
+      <c r="AC2">
+        <v>10700000.0</v>
+      </c>
+      <c r="AD2">
+        <v>21300000.0</v>
+      </c>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B3">
+        <v>5059000.0</v>
+      </c>
+      <c r="C3">
+        <v>6644000.0</v>
+      </c>
+      <c r="D3">
+        <v>6698000.0</v>
+      </c>
+      <c r="E3">
+        <v>5061000.0</v>
+      </c>
+      <c r="F3">
+        <v>4935000.0</v>
+      </c>
+      <c r="G3">
+        <v>531000.0</v>
+      </c>
+      <c r="H3">
+        <v>398000.0</v>
+      </c>
+      <c r="I3">
+        <v>383000.0</v>
+      </c>
+      <c r="J3">
+        <v>337000.0</v>
+      </c>
+      <c r="K3">
+        <v>347000.0</v>
+      </c>
+      <c r="L3">
+        <v>367000.0</v>
+      </c>
+      <c r="M3">
+        <v>277000.0</v>
+      </c>
+      <c r="N3">
+        <v>243000.0</v>
+      </c>
+      <c r="O3">
+        <v>252000.0</v>
+      </c>
+      <c r="P3">
+        <v>355000.0</v>
+      </c>
+      <c r="Q3">
+        <v>363000.0</v>
+      </c>
+      <c r="R3">
+        <v>522000.0</v>
+      </c>
+      <c r="S3">
+        <v>743670.0</v>
+      </c>
+      <c r="T3">
+        <v>996161.0</v>
+      </c>
+      <c r="U3">
+        <v>1326920.0</v>
+      </c>
+      <c r="V3">
+        <v>1404107.0</v>
+      </c>
+      <c r="W3">
+        <v>622348.0</v>
+      </c>
+      <c r="X3">
+        <v>473593.0</v>
+      </c>
+      <c r="Y3">
+        <v>409068.0</v>
+      </c>
+      <c r="Z3">
+        <v>490241.0</v>
+      </c>
+      <c r="AA3">
+        <v>364924.0</v>
+      </c>
+      <c r="AB3">
+        <v>200000.0</v>
+      </c>
+      <c r="AC3">
+        <v>200000.0</v>
+      </c>
+      <c r="AD3">
+        <v>100000.0</v>
+      </c>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" t="s">
+        <v>182</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4">
+        <v>201000.0</v>
+      </c>
+      <c r="H4">
+        <v>-40000.0</v>
+      </c>
+      <c r="I4">
+        <v>-170000.0</v>
+      </c>
+      <c r="J4">
+        <v>42831000.0</v>
+      </c>
+      <c r="K4">
+        <v>1138000.0</v>
+      </c>
+      <c r="L4">
+        <v>-1506000.0</v>
+      </c>
+      <c r="M4">
+        <v>-1506000.0</v>
+      </c>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B5">
+        <v>-16454000.0</v>
+      </c>
+      <c r="C5">
+        <v>-38980000.0</v>
+      </c>
+      <c r="D5">
+        <v>-21525000.0</v>
+      </c>
+      <c r="E5">
+        <v>23672000.0</v>
+      </c>
+      <c r="F5">
+        <v>6453000.0</v>
+      </c>
+      <c r="G5">
+        <v>-2019000.0</v>
+      </c>
+      <c r="H5">
+        <v>-3106000.0</v>
+      </c>
+      <c r="I5">
+        <v>-1634000.0</v>
+      </c>
+      <c r="J5">
+        <v>-4012000.0</v>
+      </c>
+      <c r="K5">
+        <v>-3793000.0</v>
+      </c>
+      <c r="L5">
+        <v>-3584000.0</v>
+      </c>
+      <c r="M5">
+        <v>-7834000.0</v>
+      </c>
+      <c r="N5">
+        <v>405000.0</v>
+      </c>
+      <c r="O5">
+        <v>-1091000.0</v>
+      </c>
+      <c r="P5">
+        <v>-2710000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-3541000.0</v>
+      </c>
+      <c r="R5">
+        <v>-3926000.0</v>
+      </c>
+      <c r="S5">
+        <v>-6409802.0</v>
+      </c>
+      <c r="T5">
+        <v>-2458337.0</v>
+      </c>
+      <c r="U5">
+        <v>-1164037.0</v>
+      </c>
+      <c r="V5">
+        <v>2979430.0</v>
+      </c>
+      <c r="W5">
+        <v>485112.0</v>
+      </c>
+      <c r="X5">
+        <v>635538.0</v>
+      </c>
+      <c r="Y5">
+        <v>-5284416.0</v>
+      </c>
+      <c r="Z5">
+        <v>-425997.0</v>
+      </c>
+      <c r="AA5">
+        <v>-5715188.0</v>
+      </c>
+      <c r="AB5">
+        <v>-6980000.0</v>
+      </c>
+      <c r="AC5">
+        <v>9654000.0</v>
+      </c>
+      <c r="AD5">
+        <v>35300000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-700000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" t="s">
+        <v>184</v>
+      </c>
+      <c r="B6">
+        <v>-11395000.0</v>
+      </c>
+      <c r="C6">
+        <v>-32336000.0</v>
+      </c>
+      <c r="D6">
+        <v>-14827000.0</v>
+      </c>
+      <c r="E6">
+        <v>28733000.0</v>
+      </c>
+      <c r="F6">
+        <v>11388000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1488000.0</v>
+      </c>
+      <c r="H6">
+        <v>-2708000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1251000.0</v>
+      </c>
+      <c r="J6">
+        <v>-3675000.0</v>
+      </c>
+      <c r="K6">
+        <v>-3446000.0</v>
+      </c>
+      <c r="L6">
+        <v>-3217000.0</v>
+      </c>
+      <c r="M6">
+        <v>-7557000.0</v>
+      </c>
+      <c r="N6">
+        <v>648000.0</v>
+      </c>
+      <c r="O6">
+        <v>-839000.0</v>
+      </c>
+      <c r="P6">
+        <v>-2355000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-3178000.0</v>
+      </c>
+      <c r="R6">
+        <v>-3404000.0</v>
+      </c>
+      <c r="S6">
+        <v>-5666132.0</v>
+      </c>
+      <c r="T6">
+        <v>-1462176.0</v>
+      </c>
+      <c r="U6">
+        <v>162883.0</v>
+      </c>
+      <c r="V6">
+        <v>4383537.0</v>
+      </c>
+      <c r="W6">
+        <v>1107460.0</v>
+      </c>
+      <c r="X6">
+        <v>1109131.0</v>
+      </c>
+      <c r="Y6">
+        <v>-4875348.0</v>
+      </c>
+      <c r="Z6">
+        <v>64244.0</v>
+      </c>
+      <c r="AA6">
+        <v>-5350264.0</v>
+      </c>
+      <c r="AB6">
+        <v>-6780000.0</v>
+      </c>
+      <c r="AC6">
+        <v>9854000.0</v>
+      </c>
+      <c r="AD6">
+        <v>35400000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-700000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" t="s">
+        <v>185</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8">
+        <v>-40000.0</v>
+      </c>
+      <c r="I8">
+        <v>-170000.0</v>
+      </c>
+      <c r="J8">
+        <v>41031000.0</v>
+      </c>
+      <c r="K8">
+        <v>1138000.0</v>
+      </c>
+      <c r="L8">
+        <v>-1506000.0</v>
+      </c>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" t="s">
+        <v>187</v>
+      </c>
+      <c r="B9">
+        <v>1384000.0</v>
+      </c>
+      <c r="C9">
+        <v>-150000.0</v>
+      </c>
+      <c r="D9">
+        <v>16239000.0</v>
+      </c>
+      <c r="E9">
+        <v>70654000.0</v>
+      </c>
+      <c r="F9">
+        <v>32814000.0</v>
+      </c>
+      <c r="G9">
+        <v>4606000.0</v>
+      </c>
+      <c r="H9">
+        <v>2615000.0</v>
+      </c>
+      <c r="I9">
+        <v>4781000.0</v>
+      </c>
+      <c r="J9">
+        <v>1948000.0</v>
+      </c>
+      <c r="K9">
+        <v>10066000.0</v>
+      </c>
+      <c r="L9">
+        <v>12178000.0</v>
+      </c>
+      <c r="M9">
+        <v>14179000.0</v>
+      </c>
+      <c r="N9">
+        <v>16671000.0</v>
+      </c>
+      <c r="O9">
+        <v>14252000.0</v>
+      </c>
+      <c r="P9">
+        <v>11282000.0</v>
+      </c>
+      <c r="Q9">
+        <v>8830000.0</v>
+      </c>
+      <c r="R9">
+        <v>11569000.0</v>
+      </c>
+      <c r="S9">
+        <v>11413019.0</v>
+      </c>
+      <c r="T9">
+        <v>22648319.0</v>
+      </c>
+      <c r="U9">
+        <v>22878365.0</v>
+      </c>
+      <c r="V9">
+        <v>27833958.0</v>
+      </c>
+      <c r="W9">
+        <v>20374869.0</v>
+      </c>
+      <c r="X9">
+        <v>20011400.0</v>
+      </c>
+      <c r="Y9">
+        <v>12211810.0</v>
+      </c>
+      <c r="Z9">
+        <v>15054456.0</v>
+      </c>
+      <c r="AA9">
+        <v>13479594.0</v>
+      </c>
+      <c r="AB9">
+        <v>17100000.0</v>
+      </c>
+      <c r="AC9">
+        <v>25700000.0</v>
+      </c>
+      <c r="AD9">
+        <v>48900000.0</v>
+      </c>
+      <c r="AE9">
+        <v>800000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" t="s">
+        <v>188</v>
+      </c>
+      <c r="B10">
+        <v>-23387000.0</v>
+      </c>
+      <c r="C10">
+        <v>-42330000.0</v>
+      </c>
+      <c r="D10">
+        <v>-22398000.0</v>
+      </c>
+      <c r="E10">
+        <v>22908000.0</v>
+      </c>
+      <c r="F10">
+        <v>5305000.0</v>
+      </c>
+      <c r="G10">
+        <v>-2314000.0</v>
+      </c>
+      <c r="H10">
+        <v>-3106000.0</v>
+      </c>
+      <c r="I10">
+        <v>-1467000.0</v>
+      </c>
+      <c r="J10">
+        <v>-3663000.0</v>
+      </c>
+      <c r="K10">
+        <v>-2868000.0</v>
+      </c>
+      <c r="L10">
+        <v>-3600000.0</v>
+      </c>
+      <c r="M10">
+        <v>-7834000.0</v>
+      </c>
+      <c r="N10">
+        <v>405000.0</v>
+      </c>
+      <c r="O10">
+        <v>-1091000.0</v>
+      </c>
+      <c r="P10">
+        <v>-2710000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-3541000.0</v>
+      </c>
+      <c r="R10">
+        <v>-3926000.0</v>
+      </c>
+      <c r="S10">
+        <v>-6409802.0</v>
+      </c>
+      <c r="T10">
+        <v>-2458337.0</v>
+      </c>
+      <c r="U10">
+        <v>-1659746.0</v>
+      </c>
+      <c r="V10">
+        <v>3281684.0</v>
+      </c>
+      <c r="W10">
+        <v>452862.0</v>
+      </c>
+      <c r="X10">
+        <v>728923.0</v>
+      </c>
+      <c r="Y10">
+        <v>-5132103.0</v>
+      </c>
+      <c r="Z10">
+        <v>-21365.0</v>
+      </c>
+      <c r="AA10"/>
+      <c r="AB10">
+        <v>-6100000.0</v>
+      </c>
+      <c r="AC10">
+        <v>11200000.0</v>
+      </c>
+      <c r="AD10">
+        <v>35300000.0</v>
+      </c>
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B11">
+        <v>-8644000.0</v>
+      </c>
+      <c r="C11">
+        <v>7195000.0</v>
+      </c>
+      <c r="D11">
+        <v>-6018000.0</v>
+      </c>
+      <c r="E11">
+        <v>4445000.0</v>
+      </c>
+      <c r="F11">
+        <v>-968000.0</v>
+      </c>
+      <c r="G11">
+        <v>12000.0</v>
+      </c>
+      <c r="H11">
+        <v>-93000.0</v>
+      </c>
+      <c r="I11">
+        <v>103000.0</v>
+      </c>
+      <c r="J11">
+        <v>-17990000.0</v>
+      </c>
+      <c r="K11">
+        <v>212000.0</v>
+      </c>
+      <c r="L11">
+        <v>16000.0</v>
+      </c>
+      <c r="M11">
+        <v>3583000.0</v>
+      </c>
+      <c r="N11">
+        <v>11000.0</v>
+      </c>
+      <c r="O11">
+        <v>-1031000.0</v>
+      </c>
+      <c r="P11">
+        <v>-28000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-40000.0</v>
+      </c>
+      <c r="R11">
+        <v>-84000.0</v>
+      </c>
+      <c r="S11">
+        <v>-1195578.0</v>
+      </c>
+      <c r="T11">
+        <v>-777731.0</v>
+      </c>
+      <c r="U11">
+        <v>88599.0</v>
+      </c>
+      <c r="V11">
+        <v>65000.0</v>
+      </c>
+      <c r="W11">
+        <v>-269132.0</v>
+      </c>
+      <c r="X11">
+        <v>-39036.0</v>
+      </c>
+      <c r="Y11">
+        <v>1170042.0</v>
+      </c>
+      <c r="Z11">
+        <v>-641961.0</v>
+      </c>
+      <c r="AA11">
+        <v>-738563.0</v>
+      </c>
+      <c r="AB11">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AC11">
+        <v>4400000.0</v>
+      </c>
+      <c r="AD11">
+        <v>14300000.0</v>
+      </c>
+      <c r="AE11">
+        <v>700000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" t="s">
+        <v>190</v>
+      </c>
+      <c r="B12">
+        <v>6933000.0</v>
+      </c>
+      <c r="C12">
+        <v>3350000.0</v>
+      </c>
+      <c r="D12">
+        <v>1275000.0</v>
+      </c>
+      <c r="E12">
+        <v>764000.0</v>
+      </c>
+      <c r="F12">
+        <v>1148000.0</v>
+      </c>
+      <c r="G12">
+        <v>295000.0</v>
+      </c>
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>54000.0</v>
+      </c>
+      <c r="K12">
+        <v>213000.0</v>
+      </c>
+      <c r="L12">
+        <v>16000.0</v>
+      </c>
+      <c r="M12">
+        <v>10000.0</v>
+      </c>
+      <c r="N12">
+        <v>13000.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>21644.0</v>
+      </c>
+      <c r="V12">
+        <v>100326.0</v>
+      </c>
+      <c r="W12">
+        <v>32250.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+      <c r="AB12">
+        <v>0.0</v>
+      </c>
+      <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" t="s">
+        <v>191</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>0.0</v>
+      </c>
+      <c r="D13">
+        <v>69000.0</v>
+      </c>
+      <c r="E13">
+        <v>153000.0</v>
+      </c>
+      <c r="F13">
+        <v>642000.0</v>
+      </c>
+      <c r="G13">
+        <v>62000.0</v>
+      </c>
+      <c r="H13">
+        <v>133000.0</v>
+      </c>
+      <c r="I13">
+        <v>167000.0</v>
+      </c>
+      <c r="J13">
+        <v>231000.0</v>
+      </c>
+      <c r="K13">
+        <v>1000.0</v>
+      </c>
+      <c r="L13">
+        <v>16000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" t="s">
+        <v>192</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" t="s">
+        <v>193</v>
+      </c>
+      <c r="B15">
+        <v>-14743000.0</v>
+      </c>
+      <c r="C15">
+        <v>-53364000.0</v>
+      </c>
+      <c r="D15">
+        <v>-16782000.0</v>
+      </c>
+      <c r="E15">
+        <v>18463000.0</v>
+      </c>
+      <c r="F15">
+        <v>6273000.0</v>
+      </c>
+      <c r="G15">
+        <v>-2125000.0</v>
+      </c>
+      <c r="H15">
+        <v>-3146000.0</v>
+      </c>
+      <c r="I15">
+        <v>-1740000.0</v>
+      </c>
+      <c r="J15">
+        <v>41831000.0</v>
+      </c>
+      <c r="K15">
+        <v>-2868000.0</v>
+      </c>
+      <c r="L15">
+        <v>-3600000.0</v>
+      </c>
+      <c r="M15">
+        <v>-7834000.0</v>
+      </c>
+      <c r="N15">
+        <v>405000.0</v>
+      </c>
+      <c r="O15">
+        <v>-1091000.0</v>
+      </c>
+      <c r="P15">
+        <v>-2710000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-3501000.0</v>
+      </c>
+      <c r="R15">
+        <v>-3842000.0</v>
+      </c>
+      <c r="S15">
+        <v>-5534286.0</v>
+      </c>
+      <c r="T15">
+        <v>-2458337.0</v>
+      </c>
+      <c r="U15">
+        <v>-1748345.0</v>
+      </c>
+      <c r="V15">
+        <v>3216684.0</v>
+      </c>
+      <c r="W15">
+        <v>452862.0</v>
+      </c>
+      <c r="X15">
+        <v>674574.0</v>
+      </c>
+      <c r="Y15">
+        <v>-6454458.0</v>
+      </c>
+      <c r="Z15">
+        <v>215964.0</v>
+      </c>
+      <c r="AA15">
+        <v>-5196473.0</v>
+      </c>
+      <c r="AB15">
+        <v>-4200000.0</v>
+      </c>
+      <c r="AC15">
+        <v>6800000.0</v>
+      </c>
+      <c r="AD15">
+        <v>21000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-700000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" t="s">
+        <v>194</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
+        <v>6273000.0</v>
+      </c>
+      <c r="G16">
+        <v>-2125000.0</v>
+      </c>
+      <c r="H16">
+        <v>-3146000.0</v>
+      </c>
+      <c r="I16">
+        <v>-1740000.0</v>
+      </c>
+      <c r="J16">
+        <v>40589000.0</v>
+      </c>
+      <c r="K16">
+        <v>-2868000.0</v>
+      </c>
+      <c r="L16">
+        <v>-3600000.0</v>
+      </c>
+      <c r="M16">
+        <v>-7834000.0</v>
+      </c>
+      <c r="N16">
+        <v>405000.0</v>
+      </c>
+      <c r="O16">
+        <v>-1091000.0</v>
+      </c>
+      <c r="P16">
+        <v>-2710000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16">
+        <v>3217000.0</v>
+      </c>
+      <c r="W16">
+        <v>453000.0</v>
+      </c>
+      <c r="X16">
+        <v>729000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16">
+        <v>216000.0</v>
+      </c>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" t="s">
+        <v>195</v>
+      </c>
+      <c r="B17">
+        <v>-23387000.0</v>
+      </c>
+      <c r="C17">
+        <v>-49525000.0</v>
+      </c>
+      <c r="D17">
+        <v>-10475000.0</v>
+      </c>
+      <c r="E17">
+        <v>18463000.0</v>
+      </c>
+      <c r="F17">
+        <v>6273000.0</v>
+      </c>
+      <c r="G17">
+        <v>-2326000.0</v>
+      </c>
+      <c r="H17">
+        <v>-3106000.0</v>
+      </c>
+      <c r="I17">
+        <v>-1570000.0</v>
+      </c>
+      <c r="J17">
+        <v>-2242000.0</v>
+      </c>
+      <c r="K17">
+        <v>-2868000.0</v>
+      </c>
+      <c r="L17">
+        <v>-3600000.0</v>
+      </c>
+      <c r="M17">
+        <v>-7834000.0</v>
+      </c>
+      <c r="N17">
+        <v>405000.0</v>
+      </c>
+      <c r="O17">
+        <v>-1091000.0</v>
+      </c>
+      <c r="P17">
+        <v>-2710000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" t="s">
+        <v>196</v>
+      </c>
+      <c r="B18">
+        <v>-6933000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3350000.0</v>
+      </c>
+      <c r="D18">
+        <v>-841000.0</v>
+      </c>
+      <c r="E18">
+        <v>-611000.0</v>
+      </c>
+      <c r="F18">
+        <v>-506000.0</v>
+      </c>
+      <c r="G18">
+        <v>-233000.0</v>
+      </c>
+      <c r="H18">
+        <v>133000.0</v>
+      </c>
+      <c r="I18">
+        <v>167000.0</v>
+      </c>
+      <c r="J18">
+        <v>177000.0</v>
+      </c>
+      <c r="K18">
+        <v>-212000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" t="s">
+        <v>197</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19">
+        <v>62000.0</v>
+      </c>
+      <c r="H19">
+        <v>133000.0</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19">
+        <v>1000.0</v>
+      </c>
+      <c r="L19">
+        <v>2000.0</v>
+      </c>
+      <c r="M19">
+        <v>4000.0</v>
+      </c>
+      <c r="N19">
+        <v>2000.0</v>
+      </c>
+      <c r="O19">
+        <v>7000.0</v>
+      </c>
+      <c r="P19">
+        <v>28000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" t="s">
+        <v>198</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>3577000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" t="s">
+        <v>199</v>
+      </c>
+      <c r="B21">
+        <v>-18047000.0</v>
+      </c>
+      <c r="C21">
+        <v>-38629000.0</v>
+      </c>
+      <c r="D21">
+        <v>-21613000.0</v>
+      </c>
+      <c r="E21">
+        <v>23595000.0</v>
+      </c>
+      <c r="F21">
+        <v>9801000.0</v>
+      </c>
+      <c r="G21">
+        <v>-3973000.0</v>
+      </c>
+      <c r="H21">
+        <v>-3239000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1634000.0</v>
+      </c>
+      <c r="J21">
+        <v>-3990000.0</v>
+      </c>
+      <c r="K21">
+        <v>-2656000.0</v>
+      </c>
+      <c r="L21">
+        <v>-3584000.0</v>
+      </c>
+      <c r="M21">
+        <v>-7828000.0</v>
+      </c>
+      <c r="N21">
+        <v>416000.0</v>
+      </c>
+      <c r="O21">
+        <v>-1098000.0</v>
+      </c>
+      <c r="P21">
+        <v>-2738000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-3594000.0</v>
+      </c>
+      <c r="R21">
+        <v>-3935000.0</v>
+      </c>
+      <c r="S21">
+        <v>-6729864.0</v>
+      </c>
+      <c r="T21">
+        <v>-3236068.0</v>
+      </c>
+      <c r="U21">
+        <v>-2391640.0</v>
+      </c>
+      <c r="V21">
+        <v>2979430.0</v>
+      </c>
+      <c r="W21">
+        <v>181987.0</v>
+      </c>
+      <c r="X21">
+        <v>635538.0</v>
+      </c>
+      <c r="Y21">
+        <v>-5284416.0</v>
+      </c>
+      <c r="Z21">
+        <v>-425997.0</v>
+      </c>
+      <c r="AA21">
+        <v>-5935036.0</v>
+      </c>
+      <c r="AB21">
+        <v>-7000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>9700000.0</v>
+      </c>
+      <c r="AD21">
+        <v>35300000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-700000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B23">
+        <v>22392000.0</v>
+      </c>
+      <c r="C23">
+        <v>45399000.0</v>
+      </c>
+      <c r="D23">
+        <v>65997000.0</v>
+      </c>
+      <c r="E23">
+        <v>99052000.0</v>
+      </c>
+      <c r="F23">
+        <v>69241000.0</v>
+      </c>
+      <c r="G23">
+        <v>18487000.0</v>
+      </c>
+      <c r="H23">
+        <v>13115000.0</v>
+      </c>
+      <c r="I23">
+        <v>14760000.0</v>
+      </c>
+      <c r="J23">
+        <v>13857000.0</v>
+      </c>
+      <c r="K23">
+        <v>23670000.0</v>
+      </c>
+      <c r="L23">
+        <v>24188000.0</v>
+      </c>
+      <c r="M23">
+        <v>26321000.0</v>
+      </c>
+      <c r="N23">
+        <v>24616000.0</v>
+      </c>
+      <c r="O23">
+        <v>24528000.0</v>
+      </c>
+      <c r="P23">
+        <v>20191000.0</v>
+      </c>
+      <c r="Q23">
+        <v>18096000.0</v>
+      </c>
+      <c r="R23">
+        <v>23751000.0</v>
+      </c>
+      <c r="S23">
+        <v>27236476.0</v>
+      </c>
+      <c r="T23">
+        <v>42711449.0</v>
+      </c>
+      <c r="U23">
+        <v>44516609.0</v>
+      </c>
+      <c r="V23">
+        <v>50678613.0</v>
+      </c>
+      <c r="W23">
+        <v>43764265.0</v>
+      </c>
+      <c r="X23">
+        <v>40863625.0</v>
+      </c>
+      <c r="Y23">
+        <v>34705062.0</v>
+      </c>
+      <c r="Z23">
+        <v>25095664.0</v>
+      </c>
+      <c r="AA23">
+        <v>25299222.0</v>
+      </c>
+      <c r="AB23">
+        <v>31800000.0</v>
+      </c>
+      <c r="AC23">
+        <v>26700000.0</v>
+      </c>
+      <c r="AD23">
+        <v>34900000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1500000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" t="s">
+        <v>202</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" t="s">
+        <v>203</v>
+      </c>
+      <c r="B25">
+        <v>5059000.0</v>
+      </c>
+      <c r="C25">
+        <v>6644000.0</v>
+      </c>
+      <c r="D25">
+        <v>5775000.0</v>
+      </c>
+      <c r="E25">
+        <v>5061000.0</v>
+      </c>
+      <c r="F25">
+        <v>3563000.0</v>
+      </c>
+      <c r="G25">
+        <v>458000.0</v>
+      </c>
+      <c r="H25">
+        <v>398000.0</v>
+      </c>
+      <c r="I25">
+        <v>383000.0</v>
+      </c>
+      <c r="J25">
+        <v>337000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B26">
+        <v>107000.0</v>
+      </c>
+      <c r="C26">
+        <v>594000.0</v>
+      </c>
+      <c r="D26">
+        <v>1418000.0</v>
+      </c>
+      <c r="E26">
+        <v>652000.0</v>
+      </c>
+      <c r="F26">
+        <v>520000.0</v>
+      </c>
+      <c r="G26">
+        <v>633000.0</v>
+      </c>
+      <c r="H26">
+        <v>332000.0</v>
+      </c>
+      <c r="I26">
+        <v>398000.0</v>
+      </c>
+      <c r="J26">
+        <v>431000.0</v>
+      </c>
+      <c r="K26">
+        <v>575000.0</v>
+      </c>
+      <c r="L26">
+        <v>1078000.0</v>
+      </c>
+      <c r="M26">
+        <v>1322000.0</v>
+      </c>
+      <c r="N26">
+        <v>824000.0</v>
+      </c>
+      <c r="O26">
+        <v>1301000.0</v>
+      </c>
+      <c r="P26">
+        <v>1088000.0</v>
+      </c>
+      <c r="Q26">
+        <v>794000.0</v>
+      </c>
+      <c r="R26">
+        <v>1308000.0</v>
+      </c>
+      <c r="S26">
+        <v>4241724.0</v>
+      </c>
+      <c r="T26">
+        <v>6490367.0</v>
+      </c>
+      <c r="U26">
+        <v>3820071.0</v>
+      </c>
+      <c r="V26">
+        <v>3784221.0</v>
+      </c>
+      <c r="W26">
+        <v>3232569.0</v>
+      </c>
+      <c r="X26">
+        <v>3365698.0</v>
+      </c>
+      <c r="Y26">
+        <v>2663291.0</v>
+      </c>
+      <c r="Z26">
+        <v>1331639.0</v>
+      </c>
+      <c r="AA26">
+        <v>1185750.0</v>
+      </c>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" t="s">
+        <v>205</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>1932000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
+        <v>1287000.0</v>
+      </c>
+      <c r="H27">
+        <v>1042000.0</v>
+      </c>
+      <c r="I27">
+        <v>1107000.0</v>
+      </c>
+      <c r="J27">
+        <v>699000.0</v>
+      </c>
+      <c r="K27">
+        <v>7084000.0</v>
+      </c>
+      <c r="L27">
+        <v>7698000.0</v>
+      </c>
+      <c r="M27">
+        <v>8965000.0</v>
+      </c>
+      <c r="N27">
+        <v>9538000.0</v>
+      </c>
+      <c r="O27">
+        <v>8946000.0</v>
+      </c>
+      <c r="P27">
+        <v>7904000.0</v>
+      </c>
+      <c r="Q27">
+        <v>5576000.0</v>
+      </c>
+      <c r="R27">
+        <v>4852000.0</v>
+      </c>
+      <c r="S27">
+        <v>5958031000.0</v>
+      </c>
+      <c r="T27">
+        <v>5977358000.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" t="s">
+        <v>206</v>
+      </c>
+      <c r="B28">
+        <v>19324000.0</v>
+      </c>
+      <c r="C28">
+        <v>37885000.0</v>
+      </c>
+      <c r="D28">
+        <v>34502000.0</v>
+      </c>
+      <c r="E28">
+        <v>46407000.0</v>
+      </c>
+      <c r="F28">
+        <v>22493000.0</v>
+      </c>
+      <c r="G28">
+        <v>6671000.0</v>
+      </c>
+      <c r="H28">
+        <v>4480000.0</v>
+      </c>
+      <c r="I28">
+        <v>4910000.0</v>
+      </c>
+      <c r="J28">
+        <v>4808000.0</v>
+      </c>
+      <c r="K28">
+        <v>5063000.0</v>
+      </c>
+      <c r="L28">
+        <v>6986000.0</v>
+      </c>
+      <c r="M28">
+        <v>8143000.0</v>
+      </c>
+      <c r="N28">
+        <v>5893000.0</v>
+      </c>
+      <c r="O28">
+        <v>6127000.0</v>
+      </c>
+      <c r="P28">
+        <v>5028000.0</v>
+      </c>
+      <c r="Q28">
+        <v>6054000.0</v>
+      </c>
+      <c r="R28">
+        <v>9344000.0</v>
+      </c>
+      <c r="S28">
+        <v>5944129841.0</v>
+      </c>
+      <c r="T28">
+        <v>5957963980.0</v>
+      </c>
+      <c r="U28">
+        <v>21449934.0</v>
+      </c>
+      <c r="V28">
+        <v>21070307.0</v>
+      </c>
+      <c r="W28">
+        <v>16960313.0</v>
+      </c>
+      <c r="X28">
+        <v>16010164.0</v>
+      </c>
+      <c r="Y28">
+        <v>14832935.0</v>
+      </c>
+      <c r="Z28">
+        <v>14148814.0</v>
+      </c>
+      <c r="AA28">
+        <v>18228880.0</v>
+      </c>
+      <c r="AB28">
+        <v>23900000.0</v>
+      </c>
+      <c r="AC28">
+        <v>15800000.0</v>
+      </c>
+      <c r="AD28">
+        <v>13500000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1500000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" t="s">
+        <v>207</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>7195000.0</v>
+      </c>
+      <c r="D29">
+        <v>-5849000.0</v>
+      </c>
+      <c r="E29">
+        <v>4445000.0</v>
+      </c>
+      <c r="F29">
+        <v>-968000.0</v>
+      </c>
+      <c r="G29">
+        <v>12000.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>103000.0</v>
+      </c>
+      <c r="J29">
+        <v>-17990000.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" t="s">
+        <v>208</v>
+      </c>
+      <c r="B30">
+        <v>19431000.0</v>
+      </c>
+      <c r="C30">
+        <v>38479000.0</v>
+      </c>
+      <c r="D30">
+        <v>37852000.0</v>
+      </c>
+      <c r="E30">
+        <v>47059000.0</v>
+      </c>
+      <c r="F30">
+        <v>23013000.0</v>
+      </c>
+      <c r="G30">
+        <v>8579000.0</v>
+      </c>
+      <c r="H30">
+        <v>5854000.0</v>
+      </c>
+      <c r="I30">
+        <v>6415000.0</v>
+      </c>
+      <c r="J30">
+        <v>5938000.0</v>
+      </c>
+      <c r="K30">
+        <v>12722000.0</v>
+      </c>
+      <c r="L30">
+        <v>15762000.0</v>
+      </c>
+      <c r="M30">
+        <v>18430000.0</v>
+      </c>
+      <c r="N30">
+        <v>16255000.0</v>
+      </c>
+      <c r="O30">
+        <v>16374000.0</v>
+      </c>
+      <c r="P30">
+        <v>14020000.0</v>
+      </c>
+      <c r="Q30">
+        <v>12424000.0</v>
+      </c>
+      <c r="R30">
+        <v>15504000.0</v>
+      </c>
+      <c r="S30">
+        <v>18142883.0</v>
+      </c>
+      <c r="T30">
+        <v>25884387.0</v>
+      </c>
+      <c r="U30">
+        <v>25270005.0</v>
+      </c>
+      <c r="V30">
+        <v>24854528.0</v>
+      </c>
+      <c r="W30">
+        <v>20191139.0</v>
+      </c>
+      <c r="X30">
+        <v>19375862.0</v>
+      </c>
+      <c r="Y30">
+        <v>17496226.0</v>
+      </c>
+      <c r="Z30">
+        <v>15480453.0</v>
+      </c>
+      <c r="AA30">
+        <v>19414630.0</v>
+      </c>
+      <c r="AB30">
+        <v>24100000.0</v>
+      </c>
+      <c r="AC30">
+        <v>16000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>13600000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1500000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" t="s">
+        <v>209</v>
+      </c>
+      <c r="B31">
+        <v>-5340000.0</v>
+      </c>
+      <c r="C31">
+        <v>-3701000.0</v>
+      </c>
+      <c r="D31">
+        <v>-785000.0</v>
+      </c>
+      <c r="E31">
+        <v>-687000.0</v>
+      </c>
+      <c r="F31">
+        <v>-4496000.0</v>
+      </c>
+      <c r="G31">
+        <v>1659000.0</v>
+      </c>
+      <c r="H31">
+        <v>133000.0</v>
+      </c>
+      <c r="I31">
+        <v>167000.0</v>
+      </c>
+      <c r="J31">
+        <v>327000.0</v>
+      </c>
+      <c r="K31">
+        <v>-1350000.0</v>
+      </c>
+      <c r="L31">
+        <v>-16000.0</v>
+      </c>
+      <c r="M31">
+        <v>-6000.0</v>
+      </c>
+      <c r="N31">
+        <v>-11000.0</v>
+      </c>
+      <c r="O31">
+        <v>7000.0</v>
+      </c>
+      <c r="P31">
+        <v>28000.0</v>
+      </c>
+      <c r="Q31">
+        <v>53000.0</v>
+      </c>
+      <c r="R31">
+        <v>9000.0</v>
+      </c>
+      <c r="S31">
+        <v>20062.0</v>
+      </c>
+      <c r="T31">
+        <v>777731.0</v>
+      </c>
+      <c r="U31">
+        <v>-495709.0</v>
+      </c>
+      <c r="V31">
+        <v>302254.0</v>
+      </c>
+      <c r="W31">
+        <v>270875.0</v>
+      </c>
+      <c r="X31">
+        <v>93385.0</v>
+      </c>
+      <c r="Y31">
+        <v>152313.0</v>
+      </c>
+      <c r="Z31">
+        <v>404632.0</v>
+      </c>
+      <c r="AA31">
+        <v>646723.0</v>
+      </c>
+      <c r="AB31">
+        <v>880000.0</v>
+      </c>
+      <c r="AC31">
+        <v>1500000.0</v>
+      </c>
+      <c r="AD31"/>
+      <c r="AE31">
+        <v>700000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" t="s">
+        <v>210</v>
+      </c>
+      <c r="B32">
+        <v>4345000.0</v>
+      </c>
+      <c r="C32">
+        <v>6770000.0</v>
+      </c>
+      <c r="D32">
+        <v>44384000.0</v>
+      </c>
+      <c r="E32">
+        <v>122647000.0</v>
+      </c>
+      <c r="F32">
+        <v>79042000.0</v>
+      </c>
+      <c r="G32">
+        <v>14514000.0</v>
+      </c>
+      <c r="H32">
+        <v>9876000.0</v>
+      </c>
+      <c r="I32">
+        <v>13126000.0</v>
+      </c>
+      <c r="J32">
+        <v>9867000.0</v>
+      </c>
+      <c r="K32">
+        <v>21014000.0</v>
+      </c>
+      <c r="L32">
+        <v>20604000.0</v>
+      </c>
+      <c r="M32">
+        <v>22070000.0</v>
+      </c>
+      <c r="N32">
+        <v>25032000.0</v>
+      </c>
+      <c r="O32">
+        <v>22406000.0</v>
+      </c>
+      <c r="P32">
+        <v>17453000.0</v>
+      </c>
+      <c r="Q32">
+        <v>14502000.0</v>
+      </c>
+      <c r="R32">
+        <v>19816000.0</v>
+      </c>
+      <c r="S32">
+        <v>20506612.0</v>
+      </c>
+      <c r="T32">
+        <v>39475381.0</v>
+      </c>
+      <c r="U32">
+        <v>42124969.0</v>
+      </c>
+      <c r="V32">
+        <v>53658043.0</v>
+      </c>
+      <c r="W32">
+        <v>43947995.0</v>
+      </c>
+      <c r="X32">
+        <v>41499163.0</v>
+      </c>
+      <c r="Y32">
+        <v>29420646.0</v>
+      </c>
+      <c r="Z32">
+        <v>24669667.0</v>
+      </c>
+      <c r="AA32">
+        <v>19364186.0</v>
+      </c>
+      <c r="AB32">
+        <v>24800000.0</v>
+      </c>
+      <c r="AC32">
+        <v>36400000.0</v>
+      </c>
+      <c r="AD32">
+        <v>70200000.0</v>
+      </c>
+      <c r="AE32">
+        <v>800000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DO32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:119">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E1" t="s">
+        <v>94</v>
+      </c>
+      <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" t="s">
+        <v>97</v>
+      </c>
+      <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M1" t="s">
+        <v>100</v>
+      </c>
+      <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>103</v>
+      </c>
+      <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>105</v>
+      </c>
+      <c r="U1" t="s">
+        <v>106</v>
+      </c>
+      <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:119">
+      <c r="A2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B2">
+        <v>311000.0</v>
+      </c>
+      <c r="C2">
+        <v>537000.0</v>
+      </c>
+      <c r="D2">
+        <v>1006000.0</v>
+      </c>
+      <c r="E2">
+        <v>513000.0</v>
+      </c>
+      <c r="F2">
+        <v>905000.0</v>
+      </c>
+      <c r="G2">
+        <v>-3408000.0</v>
+      </c>
+      <c r="H2">
+        <v>3311000.0</v>
+      </c>
+      <c r="I2">
+        <v>2950000.0</v>
+      </c>
+      <c r="J2">
+        <v>4067000.0</v>
+      </c>
+      <c r="K2">
+        <v>6555000.0</v>
+      </c>
+      <c r="L2">
+        <v>6038000.0</v>
+      </c>
+      <c r="M2">
+        <v>6769000.0</v>
+      </c>
+      <c r="N2">
+        <v>8783000.0</v>
+      </c>
+      <c r="O2">
+        <v>10540000.0</v>
+      </c>
+      <c r="P2">
+        <v>12227000.0</v>
+      </c>
+      <c r="Q2">
+        <v>10372000.0</v>
+      </c>
+      <c r="R2">
+        <v>18854000.0</v>
+      </c>
+      <c r="S2">
+        <v>29713000.0</v>
+      </c>
+      <c r="T2">
+        <v>5495000.0</v>
+      </c>
+      <c r="U2">
+        <v>4676000.0</v>
+      </c>
+      <c r="V2">
+        <v>6344000.0</v>
+      </c>
+      <c r="W2">
+        <v>3293000.0</v>
+      </c>
+      <c r="X2">
+        <v>2798000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2344000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1473000.0</v>
+      </c>
+      <c r="AA2">
+        <v>2141000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1932000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1390000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1798000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2752000.0</v>
+      </c>
+      <c r="AF2">
+        <v>1683000.0</v>
+      </c>
+      <c r="AG2">
+        <v>1928000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1982000.0</v>
+      </c>
+      <c r="AI2">
+        <v>2859000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>2608000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1765000.0</v>
+      </c>
+      <c r="AL2">
+        <v>686000.0</v>
+      </c>
+      <c r="AM2">
+        <v>3763000.0</v>
+      </c>
+      <c r="AN2">
+        <v>3033000.0</v>
+      </c>
+      <c r="AO2">
+        <v>1721000.0</v>
+      </c>
+      <c r="AP2">
+        <v>2431000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3375000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1671000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1184000.0</v>
+      </c>
+      <c r="AT2">
+        <v>2198000.0</v>
+      </c>
+      <c r="AU2">
+        <v>3075000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1620000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1005000.0</v>
+      </c>
+      <c r="AX2">
+        <v>2191000.0</v>
+      </c>
+      <c r="AY2">
+        <v>3015000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>2132000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1011000.0</v>
+      </c>
+      <c r="BB2">
+        <v>2203000.0</v>
+      </c>
+      <c r="BC2">
+        <v>3391000.0</v>
+      </c>
+      <c r="BD2">
+        <v>2016000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1069000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1678000.0</v>
+      </c>
+      <c r="BG2">
+        <v>2663000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1487000.0</v>
+      </c>
+      <c r="BI2">
+        <v>848000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>1172000.0</v>
+      </c>
+      <c r="BK2">
+        <v>2613000.0</v>
+      </c>
+      <c r="BL2">
+        <v>1594000.0</v>
+      </c>
+      <c r="BM2">
+        <v>660000.0</v>
+      </c>
+      <c r="BN2">
+        <v>806000.0</v>
+      </c>
+      <c r="BO2">
+        <v>3793000.0</v>
+      </c>
+      <c r="BP2">
+        <v>1362000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>1456763.0</v>
+      </c>
+      <c r="BR2">
+        <v>1634334.0</v>
+      </c>
+      <c r="BS2">
+        <v>3915486.0</v>
+      </c>
+      <c r="BT2">
+        <v>2272212.0</v>
+      </c>
+      <c r="BU2">
+        <v>1170379.0</v>
+      </c>
+      <c r="BV2">
+        <v>1735516.0</v>
+      </c>
+      <c r="BW2">
+        <v>4970789.0</v>
+      </c>
+      <c r="BX2">
+        <v>4901476.0</v>
+      </c>
+      <c r="BY2">
+        <v>2886938.0</v>
+      </c>
+      <c r="BZ2">
+        <v>4067856.0</v>
+      </c>
+      <c r="CA2">
+        <v>5199131.0</v>
+      </c>
+      <c r="CB2">
+        <v>5220967.0</v>
+      </c>
+      <c r="CC2">
+        <v>3873052.0</v>
+      </c>
+      <c r="CD2">
+        <v>4953454.0</v>
+      </c>
+      <c r="CE2">
+        <v>6937359.0</v>
+      </c>
+      <c r="CF2">
+        <v>7025776.0</v>
+      </c>
+      <c r="CG2">
+        <v>5810652.0</v>
+      </c>
+      <c r="CH2">
+        <v>6050298.0</v>
+      </c>
+      <c r="CI2">
+        <v>8472707.0</v>
+      </c>
+      <c r="CJ2">
+        <v>5890746.0</v>
+      </c>
+      <c r="CK2">
+        <v>4124300.0</v>
+      </c>
+      <c r="CL2">
+        <v>5085374.0</v>
+      </c>
+      <c r="CM2">
+        <v>7327410.0</v>
+      </c>
+      <c r="CN2">
+        <v>5424380.0</v>
+      </c>
+      <c r="CO2">
+        <v>4238991.0</v>
+      </c>
+      <c r="CP2">
+        <v>4496982.0</v>
+      </c>
+      <c r="CQ2">
+        <v>6005679.0</v>
+      </c>
+      <c r="CR2">
+        <v>4841492.0</v>
+      </c>
+      <c r="CS2">
+        <v>3618080.0</v>
+      </c>
+      <c r="CT2">
+        <v>2743585.0</v>
+      </c>
+      <c r="CU2">
+        <v>3251141.0</v>
+      </c>
+      <c r="CV2">
+        <v>2846789.0</v>
+      </c>
+      <c r="CW2">
+        <v>1732349.0</v>
+      </c>
+      <c r="CX2">
+        <v>1784932.0</v>
+      </c>
+      <c r="CY2">
+        <v>2006527.0</v>
+      </c>
+      <c r="CZ2">
+        <v>1193910.0</v>
+      </c>
+      <c r="DA2">
+        <v>409227.0</v>
+      </c>
+      <c r="DB2">
+        <v>2274928.0</v>
+      </c>
+      <c r="DC2">
+        <v>3600000.0</v>
+      </c>
+      <c r="DD2">
+        <v>1400000.0</v>
+      </c>
+      <c r="DE2">
+        <v>700000.0</v>
+      </c>
+      <c r="DF2">
+        <v>2100000.0</v>
+      </c>
+      <c r="DG2">
+        <v>4900000.0</v>
+      </c>
+      <c r="DH2">
+        <v>3200000.0</v>
+      </c>
+      <c r="DI2">
+        <v>400000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>2200000.0</v>
+      </c>
+      <c r="DK2">
+        <v>9000000.0</v>
+      </c>
+      <c r="DL2">
+        <v>4300000.0</v>
+      </c>
+      <c r="DM2">
+        <v>1100000.0</v>
+      </c>
+      <c r="DN2">
+        <v>6900000.0</v>
+      </c>
+      <c r="DO2">
+        <v>1370000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:119">
+      <c r="A3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B3">
+        <v>962000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
+        <v>1055000.0</v>
+      </c>
+      <c r="E3">
+        <v>1438000.0</v>
+      </c>
+      <c r="F3">
+        <v>1603000.0</v>
+      </c>
+      <c r="G3"/>
+      <c r="H3">
+        <v>2506000.0</v>
+      </c>
+      <c r="I3">
+        <v>1729000.0</v>
+      </c>
+      <c r="J3">
+        <v>1796000.0</v>
+      </c>
+      <c r="K3">
+        <v>1938000.0</v>
+      </c>
+      <c r="L3">
+        <v>1904000.0</v>
+      </c>
+      <c r="M3">
+        <v>1479000.0</v>
+      </c>
+      <c r="N3">
+        <v>1377000.0</v>
+      </c>
+      <c r="O3">
+        <v>1015000.0</v>
+      </c>
+      <c r="P3">
+        <v>1362000.0</v>
+      </c>
+      <c r="Q3">
+        <v>1352000.0</v>
+      </c>
+      <c r="R3">
+        <v>1332000.0</v>
+      </c>
+      <c r="S3">
+        <v>2644000.0</v>
+      </c>
+      <c r="T3">
+        <v>1006000.0</v>
+      </c>
+      <c r="U3">
+        <v>664000.0</v>
+      </c>
+      <c r="V3">
+        <v>621000.0</v>
+      </c>
+      <c r="W3">
+        <v>205000.0</v>
+      </c>
+      <c r="X3">
+        <v>86000.0</v>
+      </c>
+      <c r="Y3">
+        <v>85000.0</v>
+      </c>
+      <c r="Z3">
+        <v>82000.0</v>
+      </c>
+      <c r="AA3">
+        <v>96000.0</v>
+      </c>
+      <c r="AB3">
+        <v>100000.0</v>
+      </c>
+      <c r="AC3">
+        <v>101000.0</v>
+      </c>
+      <c r="AD3">
+        <v>101000.0</v>
+      </c>
+      <c r="AE3">
+        <v>96000.0</v>
+      </c>
+      <c r="AF3">
+        <v>97000.0</v>
+      </c>
+      <c r="AG3">
+        <v>95000.0</v>
+      </c>
+      <c r="AH3">
+        <v>95000.0</v>
+      </c>
+      <c r="AI3">
+        <v>-178000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>96000.0</v>
+      </c>
+      <c r="AK3">
+        <v>96000.0</v>
+      </c>
+      <c r="AL3">
+        <v>323000.0</v>
+      </c>
+      <c r="AM3">
+        <v>109000.0</v>
+      </c>
+      <c r="AN3">
+        <v>104000.0</v>
+      </c>
+      <c r="AO3">
+        <v>106000.0</v>
+      </c>
+      <c r="AP3">
+        <v>107000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>107000.0</v>
+      </c>
+      <c r="AR3">
+        <v>93000.0</v>
+      </c>
+      <c r="AS3">
+        <v>84000.0</v>
+      </c>
+      <c r="AT3">
+        <v>83000.0</v>
+      </c>
+      <c r="AU3">
+        <v>75000.0</v>
+      </c>
+      <c r="AV3">
+        <v>69000.0</v>
+      </c>
+      <c r="AW3">
+        <v>69000.0</v>
+      </c>
+      <c r="AX3">
+        <v>64000.0</v>
+      </c>
+      <c r="AY3">
+        <v>65000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>58000.0</v>
+      </c>
+      <c r="BA3">
+        <v>58000.0</v>
+      </c>
+      <c r="BB3">
+        <v>62000.0</v>
+      </c>
+      <c r="BC3">
+        <v>64000.0</v>
+      </c>
+      <c r="BD3">
+        <v>67000.0</v>
+      </c>
+      <c r="BE3">
+        <v>63000.0</v>
+      </c>
+      <c r="BF3">
+        <v>58000.0</v>
+      </c>
+      <c r="BG3">
+        <v>58000.0</v>
+      </c>
+      <c r="BH3">
+        <v>103000.0</v>
+      </c>
+      <c r="BI3">
+        <v>97000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>97000.0</v>
+      </c>
+      <c r="BK3">
+        <v>98000.0</v>
+      </c>
+      <c r="BL3">
+        <v>98000.0</v>
+      </c>
+      <c r="BM3">
+        <v>85000.0</v>
+      </c>
+      <c r="BN3">
+        <v>82000.0</v>
+      </c>
+      <c r="BO3">
+        <v>98000.0</v>
+      </c>
+      <c r="BP3">
+        <v>112052.0</v>
+      </c>
+      <c r="BQ3">
+        <v>4433.0</v>
+      </c>
+      <c r="BR3">
+        <v>11161.0</v>
+      </c>
+      <c r="BS3">
+        <v>34357.0</v>
+      </c>
+      <c r="BT3">
+        <v>65060.0</v>
+      </c>
+      <c r="BU3">
+        <v>84380.0</v>
+      </c>
+      <c r="BV3">
+        <v>1011781.0</v>
+      </c>
+      <c r="BW3">
+        <v>149379.0</v>
+      </c>
+      <c r="BX3">
+        <v>170318.0</v>
+      </c>
+      <c r="BY3">
+        <v>297901.0</v>
+      </c>
+      <c r="BZ3">
+        <v>160134.0</v>
+      </c>
+      <c r="CA3">
+        <v>187071.0</v>
+      </c>
+      <c r="CB3">
+        <v>188959.0</v>
+      </c>
+      <c r="CC3">
+        <v>197534.0</v>
+      </c>
+      <c r="CD3">
+        <v>179974.0</v>
+      </c>
+      <c r="CE3">
+        <v>66470.0</v>
+      </c>
+      <c r="CF3">
+        <v>84699.0</v>
+      </c>
+      <c r="CG3">
+        <v>93806.0</v>
+      </c>
+      <c r="CH3">
+        <v>69489.0</v>
+      </c>
+      <c r="CI3">
+        <v>-2288.0</v>
+      </c>
+      <c r="CJ3">
+        <v>233767.0</v>
+      </c>
+      <c r="CK3"/>
+      <c r="CL3">
+        <v>18693.0</v>
+      </c>
+      <c r="CM3"/>
+      <c r="CN3">
+        <v>18928.0</v>
+      </c>
+      <c r="CO3">
+        <v>29017.0</v>
+      </c>
+      <c r="CP3">
+        <v>-24452.0</v>
+      </c>
+      <c r="CQ3">
+        <v>-1294391.0</v>
+      </c>
+      <c r="CR3">
+        <v>41864.0</v>
+      </c>
+      <c r="CS3">
+        <v>37628.0</v>
+      </c>
+      <c r="CT3">
+        <v>44857.0</v>
+      </c>
+      <c r="CU3">
+        <v>106712.0</v>
+      </c>
+      <c r="CV3">
+        <v>192019.0</v>
+      </c>
+      <c r="CW3">
+        <v>190937.0</v>
+      </c>
+      <c r="CX3">
+        <v>152293.0</v>
+      </c>
+      <c r="CY3">
+        <v>229090.0</v>
+      </c>
+      <c r="CZ3">
+        <v>176485.0</v>
+      </c>
+      <c r="DA3">
+        <v>157829.0</v>
+      </c>
+      <c r="DB3">
+        <v>175159.0</v>
+      </c>
+      <c r="DC3">
+        <v>200000.0</v>
+      </c>
+      <c r="DD3">
+        <v>300000.0</v>
+      </c>
+      <c r="DE3">
+        <v>200000.0</v>
+      </c>
+      <c r="DF3">
+        <v>400000.0</v>
+      </c>
+      <c r="DG3">
+        <v>300000.0</v>
+      </c>
+      <c r="DH3">
+        <v>400000.0</v>
+      </c>
+      <c r="DI3"/>
+      <c r="DJ3">
+        <v>400000.0</v>
+      </c>
+      <c r="DK3">
+        <v>100000.0</v>
+      </c>
+      <c r="DL3"/>
+      <c r="DM3">
+        <v>100000.0</v>
+      </c>
+      <c r="DN3"/>
+      <c r="DO3">
+        <v>20000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:119">
+      <c r="A4" t="s">
+        <v>182</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4">
+        <v>40000.0</v>
+      </c>
+      <c r="X4">
+        <v>161000.0</v>
+      </c>
+      <c r="Y4">
+        <v>161000.0</v>
+      </c>
+      <c r="Z4">
+        <v>161000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-40000.0</v>
+      </c>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>-10000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-160000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-160000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-160000.0</v>
+      </c>
+      <c r="AI4">
+        <v>1287000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-305000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-1419000.0</v>
+      </c>
+      <c r="AL4">
+        <v>43268000.0</v>
+      </c>
+      <c r="AM4">
+        <v>1138000.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-1506000.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>-1506000.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+    </row>
+    <row r="5" spans="1:119">
+      <c r="A5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B5">
+        <v>-3329000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
+        <v>-5447000.0</v>
+      </c>
+      <c r="E5">
+        <v>-5004000.0</v>
+      </c>
+      <c r="F5">
+        <v>-4139000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
+        <v>-7937000.0</v>
+      </c>
+      <c r="I5">
+        <v>-7797000.0</v>
+      </c>
+      <c r="J5">
+        <v>-8316000.0</v>
+      </c>
+      <c r="K5">
+        <v>-11171000.0</v>
+      </c>
+      <c r="L5">
+        <v>-6510000.0</v>
+      </c>
+      <c r="M5">
+        <v>-4623000.0</v>
+      </c>
+      <c r="N5">
+        <v>779000.0</v>
+      </c>
+      <c r="O5">
+        <v>-5060000.0</v>
+      </c>
+      <c r="P5">
+        <v>1978000.0</v>
+      </c>
+      <c r="Q5">
+        <v>10612000.0</v>
+      </c>
+      <c r="R5">
+        <v>16143000.0</v>
+      </c>
+      <c r="S5">
+        <v>9899000.0</v>
+      </c>
+      <c r="T5">
+        <v>-3682000.0</v>
+      </c>
+      <c r="U5">
+        <v>-1072000.0</v>
+      </c>
+      <c r="V5">
+        <v>1308000.0</v>
+      </c>
+      <c r="W5">
+        <v>-711000.0</v>
+      </c>
+      <c r="X5">
+        <v>-567000.0</v>
+      </c>
+      <c r="Y5">
+        <v>70000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-809000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-466000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-461000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-1268000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-1044000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-406000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-912000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-264000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-53000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-49000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-892000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-1611000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-1144000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-518000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-733000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-1272000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-1254000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-1243000.0</v>
+      </c>
+      <c r="AR5">
+        <v>603000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-1566000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-1379000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-674000.0</v>
+      </c>
+      <c r="AV5">
+        <v>362000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-3137000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-802000.0</v>
+      </c>
+      <c r="AY5">
+        <v>613000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>1236000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-1718000.0</v>
+      </c>
+      <c r="BB5">
+        <v>293000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-573000.0</v>
+      </c>
+      <c r="BD5">
+        <v>1073000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-1932000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-690000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-1835000.0</v>
+      </c>
+      <c r="BH5">
+        <v>1003000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-983000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-1025000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-1183000.0</v>
+      </c>
+      <c r="BL5">
+        <v>837000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-2278000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-1064000.0</v>
+      </c>
+      <c r="BO5">
+        <v>1708000.0</v>
+      </c>
+      <c r="BP5">
+        <v>1084948.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-4633786.0</v>
+      </c>
+      <c r="BR5">
+        <v>-2221387.0</v>
+      </c>
+      <c r="BS5">
+        <v>-2033956.0</v>
+      </c>
+      <c r="BT5">
+        <v>748982.0</v>
+      </c>
+      <c r="BU5">
+        <v>-3047456.0</v>
+      </c>
+      <c r="BV5">
+        <v>-3593012.0</v>
+      </c>
+      <c r="BW5">
+        <v>1361982.0</v>
+      </c>
+      <c r="BX5">
+        <v>988187.0</v>
+      </c>
+      <c r="BY5">
+        <v>-3916952.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-2009371.0</v>
+      </c>
+      <c r="CA5">
+        <v>871493.0</v>
+      </c>
+      <c r="CB5">
+        <v>700716.0</v>
+      </c>
+      <c r="CC5">
+        <v>-2924788.0</v>
+      </c>
+      <c r="CD5">
+        <v>-1792599.0</v>
+      </c>
+      <c r="CE5">
+        <v>2054491.0</v>
+      </c>
+      <c r="CF5">
+        <v>2829105.0</v>
+      </c>
+      <c r="CG5">
+        <v>-1954210.0</v>
+      </c>
+      <c r="CH5">
+        <v>-264420.0</v>
+      </c>
+      <c r="CI5">
+        <v>1975912.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-497248.0</v>
+      </c>
+      <c r="CK5">
+        <v>-912477.0</v>
+      </c>
+      <c r="CL5">
+        <v>-819017.0</v>
+      </c>
+      <c r="CM5">
+        <v>2542147.0</v>
+      </c>
+      <c r="CN5">
+        <v>96273.0</v>
+      </c>
+      <c r="CO5">
+        <v>-1113175.0</v>
+      </c>
+      <c r="CP5">
+        <v>-897657.0</v>
+      </c>
+      <c r="CQ5">
+        <v>-214293.0</v>
+      </c>
+      <c r="CR5">
+        <v>-372581.0</v>
+      </c>
+      <c r="CS5">
+        <v>-1525476.0</v>
+      </c>
+      <c r="CT5">
+        <v>-1790482.0</v>
+      </c>
+      <c r="CU5">
+        <v>772277.0</v>
+      </c>
+      <c r="CV5">
+        <v>-70423.0</v>
+      </c>
+      <c r="CW5">
+        <v>-2336181.0</v>
+      </c>
+      <c r="CX5">
+        <v>-707495.0</v>
+      </c>
+      <c r="CY5">
+        <v>-193325.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-238569.0</v>
+      </c>
+      <c r="DA5">
+        <v>-1967948.0</v>
+      </c>
+      <c r="DB5">
+        <v>-4273756.0</v>
+      </c>
+      <c r="DC5">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DD5">
+        <v>-500000.0</v>
+      </c>
+      <c r="DE5">
+        <v>-2200000.0</v>
+      </c>
+      <c r="DF5">
+        <v>-3863100.0</v>
+      </c>
+      <c r="DG5">
+        <v>3600000.0</v>
+      </c>
+      <c r="DH5">
+        <v>4100000.0</v>
+      </c>
+      <c r="DI5"/>
+      <c r="DJ5">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK5">
+        <v>15100000.0</v>
+      </c>
+      <c r="DL5">
+        <v>7400000.0</v>
+      </c>
+      <c r="DM5">
+        <v>1700000.0</v>
+      </c>
+      <c r="DN5">
+        <v>10900000.0</v>
+      </c>
+      <c r="DO5">
+        <v>1920000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:119">
+      <c r="A6" t="s">
+        <v>184</v>
+      </c>
+      <c r="B6">
+        <v>-2367000.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6">
+        <v>-4392000.0</v>
+      </c>
+      <c r="E6">
+        <v>-3566000.0</v>
+      </c>
+      <c r="F6">
+        <v>-2536000.0</v>
+      </c>
+      <c r="G6"/>
+      <c r="H6">
+        <v>-5431000.0</v>
+      </c>
+      <c r="I6">
+        <v>-6068000.0</v>
+      </c>
+      <c r="J6">
+        <v>-6520000.0</v>
+      </c>
+      <c r="K6">
+        <v>-9233000.0</v>
+      </c>
+      <c r="L6">
+        <v>-4606000.0</v>
+      </c>
+      <c r="M6">
+        <v>-3144000.0</v>
+      </c>
+      <c r="N6">
+        <v>2156000.0</v>
+      </c>
+      <c r="O6">
+        <v>-4045000.0</v>
+      </c>
+      <c r="P6">
+        <v>3340000.0</v>
+      </c>
+      <c r="Q6">
+        <v>11964000.0</v>
+      </c>
+      <c r="R6">
+        <v>17475000.0</v>
+      </c>
+      <c r="S6">
+        <v>12543000.0</v>
+      </c>
+      <c r="T6">
+        <v>-2676000.0</v>
+      </c>
+      <c r="U6">
+        <v>-408000.0</v>
+      </c>
+      <c r="V6">
+        <v>1929000.0</v>
+      </c>
+      <c r="W6">
+        <v>-506000.0</v>
+      </c>
+      <c r="X6">
+        <v>-481000.0</v>
+      </c>
+      <c r="Y6">
+        <v>155000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-727000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-370000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-361000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-1167000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-943000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-310000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-815000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-169000.0</v>
+      </c>
+      <c r="AH6">
+        <v>42000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-227000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-796000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-1515000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-821000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-409000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-629000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-1166000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-1147000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-1136000.0</v>
+      </c>
+      <c r="AR6">
+        <v>696000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-1482000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-1296000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-599000.0</v>
+      </c>
+      <c r="AV6">
+        <v>431000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-3068000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-738000.0</v>
+      </c>
+      <c r="AY6">
+        <v>678000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>1294000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-1660000.0</v>
+      </c>
+      <c r="BB6">
+        <v>355000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-509000.0</v>
+      </c>
+      <c r="BD6">
+        <v>1140000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-1869000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-632000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-1777000.0</v>
+      </c>
+      <c r="BH6">
+        <v>1106000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-886000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-928000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-1085000.0</v>
+      </c>
+      <c r="BL6">
+        <v>935000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-2193000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-982000.0</v>
+      </c>
+      <c r="BO6">
+        <v>1806000.0</v>
+      </c>
+      <c r="BP6">
+        <v>1197000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-4629353.0</v>
+      </c>
+      <c r="BR6">
+        <v>-2210226.0</v>
+      </c>
+      <c r="BS6">
+        <v>-1999599.0</v>
+      </c>
+      <c r="BT6">
+        <v>814042.0</v>
+      </c>
+      <c r="BU6">
+        <v>-2963076.0</v>
+      </c>
+      <c r="BV6">
+        <v>-2581231.0</v>
+      </c>
+      <c r="BW6">
+        <v>1511361.0</v>
+      </c>
+      <c r="BX6">
+        <v>1158505.0</v>
+      </c>
+      <c r="BY6">
+        <v>-3619051.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-1849237.0</v>
+      </c>
+      <c r="CA6">
+        <v>1058564.0</v>
+      </c>
+      <c r="CB6">
+        <v>889675.0</v>
+      </c>
+      <c r="CC6">
+        <v>-2727254.0</v>
+      </c>
+      <c r="CD6">
+        <v>-1612625.0</v>
+      </c>
+      <c r="CE6">
+        <v>2120961.0</v>
+      </c>
+      <c r="CF6">
+        <v>2913804.0</v>
+      </c>
+      <c r="CG6">
+        <v>-1860404.0</v>
+      </c>
+      <c r="CH6">
+        <v>-194931.0</v>
+      </c>
+      <c r="CI6">
+        <v>1973624.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-263481.0</v>
+      </c>
+      <c r="CK6">
+        <v>-912477.0</v>
+      </c>
+      <c r="CL6">
+        <v>-800324.0</v>
+      </c>
+      <c r="CM6">
+        <v>2542147.0</v>
+      </c>
+      <c r="CN6">
+        <v>115201.0</v>
+      </c>
+      <c r="CO6">
+        <v>-1084158.0</v>
+      </c>
+      <c r="CP6">
+        <v>-922109.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-1508684.0</v>
+      </c>
+      <c r="CR6">
+        <v>-330717.0</v>
+      </c>
+      <c r="CS6">
+        <v>-1487848.0</v>
+      </c>
+      <c r="CT6">
+        <v>-1745625.0</v>
+      </c>
+      <c r="CU6">
+        <v>878989.0</v>
+      </c>
+      <c r="CV6">
+        <v>121596.0</v>
+      </c>
+      <c r="CW6">
+        <v>-2145244.0</v>
+      </c>
+      <c r="CX6">
+        <v>-555202.0</v>
+      </c>
+      <c r="CY6">
+        <v>35765.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-62084.0</v>
+      </c>
+      <c r="DA6">
+        <v>-1810119.0</v>
+      </c>
+      <c r="DB6">
+        <v>-4098597.0</v>
+      </c>
+      <c r="DC6">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DD6">
+        <v>-200000.0</v>
+      </c>
+      <c r="DE6">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DF6">
+        <v>-3463100.0</v>
+      </c>
+      <c r="DG6">
+        <v>3900000.0</v>
+      </c>
+      <c r="DH6">
+        <v>4500000.0</v>
+      </c>
+      <c r="DI6">
+        <v>-400000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>1700000.0</v>
+      </c>
+      <c r="DK6">
+        <v>15200000.0</v>
+      </c>
+      <c r="DL6">
+        <v>7400000.0</v>
+      </c>
+      <c r="DM6">
+        <v>1800000.0</v>
+      </c>
+      <c r="DN6">
+        <v>10900000.0</v>
+      </c>
+      <c r="DO6">
+        <v>1940000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:119">
+      <c r="A7" t="s">
+        <v>185</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+    </row>
+    <row r="8" spans="1:119">
+      <c r="A8" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
+        <v>-40000.0</v>
+      </c>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>-10000.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+    </row>
+    <row r="9" spans="1:119">
+      <c r="A9" t="s">
+        <v>187</v>
+      </c>
+      <c r="B9">
+        <v>167000.0</v>
+      </c>
+      <c r="C9">
+        <v>247000.0</v>
+      </c>
+      <c r="D9">
+        <v>-123000.0</v>
+      </c>
+      <c r="E9">
+        <v>734000.0</v>
+      </c>
+      <c r="F9">
+        <v>526000.0</v>
+      </c>
+      <c r="G9">
+        <v>924000.0</v>
+      </c>
+      <c r="H9">
+        <v>-165000.0</v>
+      </c>
+      <c r="I9">
+        <v>-476000.0</v>
+      </c>
+      <c r="J9">
+        <v>-433000.0</v>
+      </c>
+      <c r="K9">
+        <v>-3056000.0</v>
+      </c>
+      <c r="L9">
+        <v>2327000.0</v>
+      </c>
+      <c r="M9">
+        <v>6448000.0</v>
+      </c>
+      <c r="N9">
+        <v>10520000.0</v>
+      </c>
+      <c r="O9">
+        <v>11283000.0</v>
+      </c>
+      <c r="P9">
+        <v>11973000.0</v>
+      </c>
+      <c r="Q9">
+        <v>18720000.0</v>
+      </c>
+      <c r="R9">
+        <v>28677000.0</v>
+      </c>
+      <c r="S9">
+        <v>15444000.0</v>
+      </c>
+      <c r="T9">
+        <v>3977000.0</v>
+      </c>
+      <c r="U9">
+        <v>4466000.0</v>
+      </c>
+      <c r="V9">
+        <v>8927000.0</v>
+      </c>
+      <c r="W9">
+        <v>1870000.0</v>
+      </c>
+      <c r="X9">
+        <v>1042000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1279000.0</v>
+      </c>
+      <c r="Z9">
+        <v>415000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>834000.0</v>
+      </c>
+      <c r="AC9">
+        <v>261000.0</v>
+      </c>
+      <c r="AD9">
+        <v>520000.0</v>
+      </c>
+      <c r="AE9">
+        <v>1341000.0</v>
+      </c>
+      <c r="AF9">
+        <v>756000.0</v>
+      </c>
+      <c r="AG9">
+        <v>1258000.0</v>
+      </c>
+      <c r="AH9">
+        <v>1425000.0</v>
+      </c>
+      <c r="AI9">
+        <v>1292000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>432000.0</v>
+      </c>
+      <c r="AK9">
+        <v>140000.0</v>
+      </c>
+      <c r="AL9">
+        <v>85000.0</v>
+      </c>
+      <c r="AM9">
+        <v>3846000.0</v>
+      </c>
+      <c r="AN9">
+        <v>2155000.0</v>
+      </c>
+      <c r="AO9">
+        <v>1126000.0</v>
+      </c>
+      <c r="AP9">
+        <v>2939000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>4788000.0</v>
+      </c>
+      <c r="AR9">
+        <v>2719000.0</v>
+      </c>
+      <c r="AS9">
+        <v>1007000.0</v>
+      </c>
+      <c r="AT9">
+        <v>3662000.0</v>
+      </c>
+      <c r="AU9">
+        <v>5897000.0</v>
+      </c>
+      <c r="AV9">
+        <v>3510000.0</v>
+      </c>
+      <c r="AW9">
+        <v>792000.0</v>
+      </c>
+      <c r="AX9">
+        <v>3980000.0</v>
+      </c>
+      <c r="AY9">
+        <v>6587000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>3817000.0</v>
+      </c>
+      <c r="BA9">
+        <v>928000.0</v>
+      </c>
+      <c r="BB9">
+        <v>5339000.0</v>
+      </c>
+      <c r="BC9">
+        <v>5688000.0</v>
+      </c>
+      <c r="BD9">
+        <v>3399000.0</v>
+      </c>
+      <c r="BE9">
+        <v>825000.0</v>
+      </c>
+      <c r="BF9">
+        <v>4340000.0</v>
+      </c>
+      <c r="BG9">
+        <v>4798000.0</v>
+      </c>
+      <c r="BH9">
+        <v>3596000.0</v>
+      </c>
+      <c r="BI9">
+        <v>896000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>1994000.0</v>
+      </c>
+      <c r="BK9">
+        <v>3579000.0</v>
+      </c>
+      <c r="BL9">
+        <v>3610000.0</v>
+      </c>
+      <c r="BM9">
+        <v>471000.0</v>
+      </c>
+      <c r="BN9">
+        <v>1170000.0</v>
+      </c>
+      <c r="BO9">
+        <v>5311000.0</v>
+      </c>
+      <c r="BP9">
+        <v>3615000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>291072.0</v>
+      </c>
+      <c r="BR9">
+        <v>2352213.0</v>
+      </c>
+      <c r="BS9">
+        <v>2863356.0</v>
+      </c>
+      <c r="BT9">
+        <v>4082239.0</v>
+      </c>
+      <c r="BU9">
+        <v>897906.0</v>
+      </c>
+      <c r="BV9">
+        <v>3569518.0</v>
+      </c>
+      <c r="BW9">
+        <v>8596857.0</v>
+      </c>
+      <c r="BX9">
+        <v>6938956.0</v>
+      </c>
+      <c r="BY9">
+        <v>2102489.0</v>
+      </c>
+      <c r="BZ9">
+        <v>5010020.0</v>
+      </c>
+      <c r="CA9">
+        <v>8996699.0</v>
+      </c>
+      <c r="CB9">
+        <v>6259667.0</v>
+      </c>
+      <c r="CC9">
+        <v>2309415.0</v>
+      </c>
+      <c r="CD9">
+        <v>5312584.0</v>
+      </c>
+      <c r="CE9">
+        <v>10803261.0</v>
+      </c>
+      <c r="CF9">
+        <v>8294204.0</v>
+      </c>
+      <c r="CG9">
+        <v>3033521.0</v>
+      </c>
+      <c r="CH9">
+        <v>5702972.0</v>
+      </c>
+      <c r="CI9">
+        <v>9277631.0</v>
+      </c>
+      <c r="CJ9">
+        <v>3800112.0</v>
+      </c>
+      <c r="CK9">
+        <v>2776882.0</v>
+      </c>
+      <c r="CL9">
+        <v>4520243.0</v>
+      </c>
+      <c r="CM9">
+        <v>9063854.0</v>
+      </c>
+      <c r="CN9">
+        <v>4487847.0</v>
+      </c>
+      <c r="CO9">
+        <v>2765589.0</v>
+      </c>
+      <c r="CP9">
+        <v>3694110.0</v>
+      </c>
+      <c r="CQ9">
+        <v>3749724.0</v>
+      </c>
+      <c r="CR9">
+        <v>3436407.0</v>
+      </c>
+      <c r="CS9">
+        <v>2110993.0</v>
+      </c>
+      <c r="CT9">
+        <v>2914686.0</v>
+      </c>
+      <c r="CU9">
+        <v>5277780.0</v>
+      </c>
+      <c r="CV9">
+        <v>3876368.0</v>
+      </c>
+      <c r="CW9">
+        <v>1607502.0</v>
+      </c>
+      <c r="CX9">
+        <v>3018942.0</v>
+      </c>
+      <c r="CY9">
+        <v>5677534.0</v>
+      </c>
+      <c r="CZ9">
+        <v>2571319.0</v>
+      </c>
+      <c r="DA9">
+        <v>890884.0</v>
+      </c>
+      <c r="DB9">
+        <v>4339858.0</v>
+      </c>
+      <c r="DC9">
+        <v>8900000.0</v>
+      </c>
+      <c r="DD9">
+        <v>2700000.0</v>
+      </c>
+      <c r="DE9">
+        <v>1400000.0</v>
+      </c>
+      <c r="DF9">
+        <v>4000000.0</v>
+      </c>
+      <c r="DG9">
+        <v>12200000.0</v>
+      </c>
+      <c r="DH9">
+        <v>7500000.0</v>
+      </c>
+      <c r="DI9">
+        <v>900000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>5100000.0</v>
+      </c>
+      <c r="DK9">
+        <v>20200000.0</v>
+      </c>
+      <c r="DL9">
+        <v>10400000.0</v>
+      </c>
+      <c r="DM9">
+        <v>2900000.0</v>
+      </c>
+      <c r="DN9">
+        <v>15300000.0</v>
+      </c>
+      <c r="DO9">
+        <v>2720000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:119">
+      <c r="A10" t="s">
+        <v>188</v>
+      </c>
+      <c r="B10">
+        <v>-3980000.0</v>
+      </c>
+      <c r="C10">
+        <v>-8020000.0</v>
+      </c>
+      <c r="D10">
+        <v>-6996000.0</v>
+      </c>
+      <c r="E10">
+        <v>-3693000.0</v>
+      </c>
+      <c r="F10">
+        <v>-4678000.0</v>
+      </c>
+      <c r="G10">
+        <v>-15964000.0</v>
+      </c>
+      <c r="H10">
+        <v>-9095000.0</v>
+      </c>
+      <c r="I10">
+        <v>-8440000.0</v>
+      </c>
+      <c r="J10">
+        <v>-8831000.0</v>
+      </c>
+      <c r="K10">
+        <v>-11665000.0</v>
+      </c>
+      <c r="L10">
+        <v>-6785000.0</v>
+      </c>
+      <c r="M10">
+        <v>-4914000.0</v>
+      </c>
+      <c r="N10">
+        <v>564000.0</v>
+      </c>
+      <c r="O10">
+        <v>-5189000.0</v>
+      </c>
+      <c r="P10">
+        <v>1777000.0</v>
+      </c>
+      <c r="Q10">
+        <v>10411000.0</v>
+      </c>
+      <c r="R10">
+        <v>15910000.0</v>
+      </c>
+      <c r="S10">
+        <v>9621000.0</v>
+      </c>
+      <c r="T10">
+        <v>-3978000.0</v>
+      </c>
+      <c r="U10">
+        <v>-1395000.0</v>
+      </c>
+      <c r="V10">
+        <v>1057000.0</v>
+      </c>
+      <c r="W10">
+        <v>-1018000.0</v>
+      </c>
+      <c r="X10">
+        <v>-569000.0</v>
+      </c>
+      <c r="Y10">
+        <v>70000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-809000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-427000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-428000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-1238000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-1013000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-354000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-897000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-260000.0</v>
+      </c>
+      <c r="AH10">
+        <v>43000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-227000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-777000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-1460000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-1198000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-572000.0</v>
+      </c>
+      <c r="AN10">
+        <v>167000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-1127000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-1336000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-1256000.0</v>
+      </c>
+      <c r="AR10">
+        <v>602000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-1566000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-1380000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-676000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-3216000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-3138000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-804000.0</v>
+      </c>
+      <c r="AY10">
+        <v>598000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1236000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-1719000.0</v>
+      </c>
+      <c r="BB10">
+        <v>290000.0</v>
+      </c>
+      <c r="BC10">
+        <v>453000.0</v>
+      </c>
+      <c r="BD10">
+        <v>1074000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-1930000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-688000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-1833000.0</v>
+      </c>
+      <c r="BH10">
+        <v>1110000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-974000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-1013000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-1171000.0</v>
+      </c>
+      <c r="BL10">
+        <v>947000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-2254000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-1062000.0</v>
+      </c>
+      <c r="BO10">
+        <v>1697000.0</v>
+      </c>
+      <c r="BP10">
+        <v>1202000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-4624920.0</v>
+      </c>
+      <c r="BR10">
+        <v>-2199065.0</v>
+      </c>
+      <c r="BS10">
+        <v>-1965242.0</v>
+      </c>
+      <c r="BT10">
+        <v>879102.0</v>
+      </c>
+      <c r="BU10">
+        <v>-2878696.0</v>
+      </c>
+      <c r="BV10">
+        <v>-2444966.0</v>
+      </c>
+      <c r="BW10">
+        <v>1660740.0</v>
+      </c>
+      <c r="BX10">
+        <v>1328823.0</v>
+      </c>
+      <c r="BY10">
+        <v>-3519692.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-1928206.0</v>
+      </c>
+      <c r="CA10">
+        <v>1245635.0</v>
+      </c>
+      <c r="CB10">
+        <v>1078634.0</v>
+      </c>
+      <c r="CC10">
+        <v>-2529720.0</v>
+      </c>
+      <c r="CD10">
+        <v>-1454295.0</v>
+      </c>
+      <c r="CE10">
+        <v>2228086.0</v>
+      </c>
+      <c r="CF10">
+        <v>2998503.0</v>
+      </c>
+      <c r="CG10">
+        <v>-1790410.0</v>
+      </c>
+      <c r="CH10">
+        <v>-154495.0</v>
+      </c>
+      <c r="CI10">
+        <v>1969593.0</v>
+      </c>
+      <c r="CJ10">
+        <v>177376.0</v>
+      </c>
+      <c r="CK10">
+        <v>-912477.0</v>
+      </c>
+      <c r="CL10">
+        <v>2542147.0</v>
+      </c>
+      <c r="CM10">
+        <v>2542147.0</v>
+      </c>
+      <c r="CN10">
+        <v>134129.0</v>
+      </c>
+      <c r="CO10">
+        <v>-1055141.0</v>
+      </c>
+      <c r="CP10">
+        <v>-892212.0</v>
+      </c>
+      <c r="CQ10">
+        <v>-1480720.0</v>
+      </c>
+      <c r="CR10">
+        <v>-500395.0</v>
+      </c>
+      <c r="CS10">
+        <v>-1450220.0</v>
+      </c>
+      <c r="CT10">
+        <v>-1700768.0</v>
+      </c>
+      <c r="CU10">
+        <v>1426000.0</v>
+      </c>
+      <c r="CV10">
+        <v>200103.0</v>
+      </c>
+      <c r="CW10">
+        <v>402484.0</v>
+      </c>
+      <c r="CX10">
+        <v>-403031.0</v>
+      </c>
+      <c r="CY10">
+        <v>204000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>84000.0</v>
+      </c>
+      <c r="DA10">
+        <v>0.0</v>
+      </c>
+      <c r="DB10">
+        <v>0.0</v>
+      </c>
+      <c r="DC10">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DD10">
+        <v>100000.0</v>
+      </c>
+      <c r="DE10">
+        <v>-1800000.0</v>
+      </c>
+      <c r="DF10">
+        <v>-3100000.0</v>
+      </c>
+      <c r="DG10">
+        <v>4200000.0</v>
+      </c>
+      <c r="DH10">
+        <v>4900000.0</v>
+      </c>
+      <c r="DI10"/>
+      <c r="DJ10">
+        <v>2100000.0</v>
+      </c>
+      <c r="DK10">
+        <v>15300000.0</v>
+      </c>
+      <c r="DL10">
+        <v>7400000.0</v>
+      </c>
+      <c r="DM10">
+        <v>1800000.0</v>
+      </c>
+      <c r="DN10">
+        <v>10900000.0</v>
+      </c>
+      <c r="DO10">
+        <v>1920000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:119">
+      <c r="A11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B11">
+        <v>1374000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
+        <v>-157000.0</v>
+      </c>
+      <c r="E11">
+        <v>779000.0</v>
+      </c>
+      <c r="F11">
+        <v>14556000.0</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11">
+        <v>-2508000.0</v>
+      </c>
+      <c r="I11">
+        <v>-2287000.0</v>
+      </c>
+      <c r="J11">
+        <v>-2566000.0</v>
+      </c>
+      <c r="K11">
+        <v>-2914000.0</v>
+      </c>
+      <c r="L11">
+        <v>-1644000.0</v>
+      </c>
+      <c r="M11">
+        <v>-1474000.0</v>
+      </c>
+      <c r="N11">
+        <v>14000.0</v>
+      </c>
+      <c r="O11">
+        <v>-2745000.0</v>
+      </c>
+      <c r="P11">
+        <v>809000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2965000.0</v>
+      </c>
+      <c r="R11">
+        <v>3416000.0</v>
+      </c>
+      <c r="S11">
+        <v>-968000.0</v>
+      </c>
+      <c r="T11">
+        <v>-296000.0</v>
+      </c>
+      <c r="U11">
+        <v>-55000.0</v>
+      </c>
+      <c r="V11">
+        <v>164000.0</v>
+      </c>
+      <c r="W11">
+        <v>-2664022.0</v>
+      </c>
+      <c r="X11">
+        <v>-159000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-11000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-3000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-33000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-30000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-31000.0</v>
+      </c>
+      <c r="AE11">
+        <v>103000.0</v>
+      </c>
+      <c r="AF11">
+        <v>145000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-4000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-96000.0</v>
+      </c>
+      <c r="AI11">
+        <v>123000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-125000.0</v>
+      </c>
+      <c r="AK11">
+        <v>694000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-18123000.0</v>
+      </c>
+      <c r="AM11">
+        <v>54000.0</v>
+      </c>
+      <c r="AN11">
+        <v>53000.0</v>
+      </c>
+      <c r="AO11">
+        <v>53000.0</v>
+      </c>
+      <c r="AP11">
+        <v>52000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>13000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1000.0</v>
+      </c>
+      <c r="AS11">
+        <v>0.0</v>
+      </c>
+      <c r="AT11">
+        <v>1000.0</v>
+      </c>
+      <c r="AU11">
+        <v>2000.0</v>
+      </c>
+      <c r="AV11">
+        <v>3578000.0</v>
+      </c>
+      <c r="AW11">
+        <v>1000.0</v>
+      </c>
+      <c r="AX11">
+        <v>2000.0</v>
+      </c>
+      <c r="AY11">
+        <v>13000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-3000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-1000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-62000.0</v>
+      </c>
+      <c r="BC11">
+        <v>1000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-1000.0</v>
+      </c>
+      <c r="BE11">
+        <v>-2000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-2000.0</v>
+      </c>
+      <c r="BG11">
+        <v>-2000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-4000.0</v>
+      </c>
+      <c r="BI11">
+        <v>-9000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>-12000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-40000.0</v>
+      </c>
+      <c r="BL11">
+        <v>-12000.0</v>
+      </c>
+      <c r="BM11">
+        <v>-24000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-2000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-84000.0</v>
+      </c>
+      <c r="BP11">
+        <v>-5000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-4433.0</v>
+      </c>
+      <c r="BR11">
+        <v>-11161.0</v>
+      </c>
+      <c r="BS11">
+        <v>-34357.0</v>
+      </c>
+      <c r="BT11">
+        <v>-65060.0</v>
+      </c>
+      <c r="BU11">
+        <v>-84380.0</v>
+      </c>
+      <c r="BV11">
+        <v>-1011781.0</v>
+      </c>
+      <c r="BW11">
+        <v>-149379.0</v>
+      </c>
+      <c r="BX11">
+        <v>-170318.0</v>
+      </c>
+      <c r="BY11">
+        <v>-297901.0</v>
+      </c>
+      <c r="BZ11">
+        <v>-160134.0</v>
+      </c>
+      <c r="CA11">
+        <v>-187071.0</v>
+      </c>
+      <c r="CB11">
+        <v>-188959.0</v>
+      </c>
+      <c r="CC11">
+        <v>88599.0</v>
+      </c>
+      <c r="CD11">
+        <v>-179974.0</v>
+      </c>
+      <c r="CE11">
+        <v>66470.0</v>
+      </c>
+      <c r="CF11">
+        <v>-84699.0</v>
+      </c>
+      <c r="CG11">
+        <v>-93806.0</v>
+      </c>
+      <c r="CH11">
+        <v>-69489.0</v>
+      </c>
+      <c r="CI11">
+        <v>2288.0</v>
+      </c>
+      <c r="CJ11">
+        <v>-233767.0</v>
+      </c>
+      <c r="CK11">
+        <v>0.0</v>
+      </c>
+      <c r="CL11">
+        <v>-18693.0</v>
+      </c>
+      <c r="CM11">
+        <v>0.0</v>
+      </c>
+      <c r="CN11">
+        <v>-18928.0</v>
+      </c>
+      <c r="CO11">
+        <v>-29017.0</v>
+      </c>
+      <c r="CP11">
+        <v>24452.0</v>
+      </c>
+      <c r="CQ11">
+        <v>1294391.0</v>
+      </c>
+      <c r="CR11">
+        <v>-41864.0</v>
+      </c>
+      <c r="CS11">
+        <v>-37628.0</v>
+      </c>
+      <c r="CT11">
+        <v>-44857.0</v>
+      </c>
+      <c r="CU11">
+        <v>-106712.0</v>
+      </c>
+      <c r="CV11">
+        <v>-192019.0</v>
+      </c>
+      <c r="CW11">
+        <v>-190937.0</v>
+      </c>
+      <c r="CX11">
+        <v>-152293.0</v>
+      </c>
+      <c r="CY11">
+        <v>-229090.0</v>
+      </c>
+      <c r="CZ11">
+        <v>-176485.0</v>
+      </c>
+      <c r="DA11">
+        <v>-157829.0</v>
+      </c>
+      <c r="DB11">
+        <v>-175159.0</v>
+      </c>
+      <c r="DC11">
+        <v>-200000.0</v>
+      </c>
+      <c r="DD11">
+        <v>-300000.0</v>
+      </c>
+      <c r="DE11">
+        <v>-700000.0</v>
+      </c>
+      <c r="DF11">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DG11">
+        <v>1700000.0</v>
+      </c>
+      <c r="DH11">
+        <v>1900000.0</v>
+      </c>
+      <c r="DI11"/>
+      <c r="DJ11">
+        <v>800000.0</v>
+      </c>
+      <c r="DK11">
+        <v>6200000.0</v>
+      </c>
+      <c r="DL11">
+        <v>3000000.0</v>
+      </c>
+      <c r="DM11">
+        <v>700000.0</v>
+      </c>
+      <c r="DN11">
+        <v>4400000.0</v>
+      </c>
+      <c r="DO11">
+        <v>240000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:119">
+      <c r="A12" t="s">
+        <v>190</v>
+      </c>
+      <c r="B12">
+        <v>651000.0</v>
+      </c>
+      <c r="C12">
+        <v>4258000.0</v>
+      </c>
+      <c r="D12">
+        <v>1549000.0</v>
+      </c>
+      <c r="E12">
+        <v>587000.0</v>
+      </c>
+      <c r="F12">
+        <v>539000.0</v>
+      </c>
+      <c r="G12">
+        <v>1034000.0</v>
+      </c>
+      <c r="H12">
+        <v>1158000.0</v>
+      </c>
+      <c r="I12">
+        <v>643000.0</v>
+      </c>
+      <c r="J12">
+        <v>515000.0</v>
+      </c>
+      <c r="K12">
+        <v>494000.0</v>
+      </c>
+      <c r="L12">
+        <v>275000.0</v>
+      </c>
+      <c r="M12">
+        <v>291000.0</v>
+      </c>
+      <c r="N12">
+        <v>215000.0</v>
+      </c>
+      <c r="O12">
+        <v>129000.0</v>
+      </c>
+      <c r="P12">
+        <v>201000.0</v>
+      </c>
+      <c r="Q12">
+        <v>201000.0</v>
+      </c>
+      <c r="R12">
+        <v>233000.0</v>
+      </c>
+      <c r="S12">
+        <v>278000.0</v>
+      </c>
+      <c r="T12">
+        <v>296000.0</v>
+      </c>
+      <c r="U12">
+        <v>323000.0</v>
+      </c>
+      <c r="V12">
+        <v>251000.0</v>
+      </c>
+      <c r="W12">
+        <v>295000.0</v>
+      </c>
+      <c r="X12">
+        <v>41000.0</v>
+      </c>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
+        <v>52000.0</v>
+      </c>
+      <c r="AF12">
+        <v>15000.0</v>
+      </c>
+      <c r="AG12">
+        <v>4000.0</v>
+      </c>
+      <c r="AH12">
+        <v>96000.0</v>
+      </c>
+      <c r="AI12">
+        <v>54000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>52000.0</v>
+      </c>
+      <c r="AK12">
+        <v>106000.0</v>
+      </c>
+      <c r="AL12">
+        <v>54000.0</v>
+      </c>
+      <c r="AM12">
+        <v>55000.0</v>
+      </c>
+      <c r="AN12">
+        <v>53000.0</v>
+      </c>
+      <c r="AO12">
+        <v>53000.0</v>
+      </c>
+      <c r="AP12">
+        <v>52000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>13000.0</v>
+      </c>
+      <c r="AR12">
+        <v>1000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1000.0</v>
+      </c>
+      <c r="AU12">
+        <v>2000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2000.0</v>
+      </c>
+      <c r="AW12">
+        <v>2000.0</v>
+      </c>
+      <c r="AX12">
+        <v>2000.0</v>
+      </c>
+      <c r="AY12">
+        <v>13000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2000.0</v>
+      </c>
+      <c r="BB12">
+        <v>3000.0</v>
+      </c>
+      <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
+        <v>0.0</v>
+      </c>
+      <c r="BE12">
+        <v>0.0</v>
+      </c>
+      <c r="BF12">
+        <v>0.0</v>
+      </c>
+      <c r="BG12">
+        <v>0.0</v>
+      </c>
+      <c r="BH12">
+        <v>0.0</v>
+      </c>
+      <c r="BI12">
+        <v>0.0</v>
+      </c>
+      <c r="BJ12">
+        <v>0.0</v>
+      </c>
+      <c r="BK12">
+        <v>0.0</v>
+      </c>
+      <c r="BL12">
+        <v>0.0</v>
+      </c>
+      <c r="BM12">
+        <v>0.0</v>
+      </c>
+      <c r="BN12">
+        <v>0.0</v>
+      </c>
+      <c r="BO12">
+        <v>11000.0</v>
+      </c>
+      <c r="BP12">
+        <v>0.0</v>
+      </c>
+      <c r="BQ12">
+        <v>0.0</v>
+      </c>
+      <c r="BR12">
+        <v>0.0</v>
+      </c>
+      <c r="BS12">
+        <v>0.0</v>
+      </c>
+      <c r="BT12">
+        <v>0.0</v>
+      </c>
+      <c r="BU12">
+        <v>0.0</v>
+      </c>
+      <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
+        <v>0.0</v>
+      </c>
+      <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
+        <v>0.0</v>
+      </c>
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
+        <v>22000.0</v>
+      </c>
+      <c r="CB12">
+        <v>0.0</v>
+      </c>
+      <c r="CC12">
+        <v>197534.0</v>
+      </c>
+      <c r="CD12">
+        <v>21644.0</v>
+      </c>
+      <c r="CE12">
+        <v>24345.0</v>
+      </c>
+      <c r="CF12">
+        <v>23000.0</v>
+      </c>
+      <c r="CG12">
+        <v>23812.0</v>
+      </c>
+      <c r="CH12">
+        <v>29053.0</v>
+      </c>
+      <c r="CI12">
+        <v>32000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>0.0</v>
+      </c>
+      <c r="CK12">
+        <v>0.0</v>
+      </c>
+      <c r="CL12">
+        <v>0.0</v>
+      </c>
+      <c r="CM12">
+        <v>0.0</v>
+      </c>
+      <c r="CN12">
+        <v>0.0</v>
+      </c>
+      <c r="CO12">
+        <v>0.0</v>
+      </c>
+      <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12">
+        <v>0.0</v>
+      </c>
+      <c r="CR12">
+        <v>0.0</v>
+      </c>
+      <c r="CS12">
+        <v>0.0</v>
+      </c>
+      <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12">
+        <v>0.0</v>
+      </c>
+      <c r="CV12">
+        <v>0.0</v>
+      </c>
+      <c r="CW12">
+        <v>0.0</v>
+      </c>
+      <c r="CX12">
+        <v>0.0</v>
+      </c>
+      <c r="CY12">
+        <v>0.0</v>
+      </c>
+      <c r="CZ12">
+        <v>0.0</v>
+      </c>
+      <c r="DA12">
+        <v>0.0</v>
+      </c>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12">
+        <v>200000.0</v>
+      </c>
+      <c r="DF12">
+        <v>400000.0</v>
+      </c>
+      <c r="DG12">
+        <v>300000.0</v>
+      </c>
+      <c r="DH12">
+        <v>400000.0</v>
+      </c>
+      <c r="DI12"/>
+      <c r="DJ12">
+        <v>400000.0</v>
+      </c>
+      <c r="DK12">
+        <v>100000.0</v>
+      </c>
+      <c r="DL12"/>
+      <c r="DM12">
+        <v>100000.0</v>
+      </c>
+      <c r="DN12"/>
+      <c r="DO12"/>
+    </row>
+    <row r="13" spans="1:119">
+      <c r="A13" t="s">
+        <v>191</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13">
+        <v>0.0</v>
+      </c>
+      <c r="H13">
+        <v>0.0</v>
+      </c>
+      <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>39000.0</v>
+      </c>
+      <c r="L13">
+        <v>1000.0</v>
+      </c>
+      <c r="M13">
+        <v>27000.0</v>
+      </c>
+      <c r="N13">
+        <v>11000.0</v>
+      </c>
+      <c r="O13">
+        <v>30000.0</v>
+      </c>
+      <c r="P13">
+        <v>25000.0</v>
+      </c>
+      <c r="Q13">
+        <v>25000.0</v>
+      </c>
+      <c r="R13">
+        <v>73000.0</v>
+      </c>
+      <c r="S13">
+        <v>111000.0</v>
+      </c>
+      <c r="T13">
+        <v>230000.0</v>
+      </c>
+      <c r="U13">
+        <v>214000.0</v>
+      </c>
+      <c r="V13">
+        <v>87000.0</v>
+      </c>
+      <c r="W13">
+        <v>9000.0</v>
+      </c>
+      <c r="X13">
+        <v>39000.0</v>
+      </c>
+      <c r="Y13">
+        <v>11000.0</v>
+      </c>
+      <c r="Z13">
+        <v>3000.0</v>
+      </c>
+      <c r="AA13">
+        <v>39000.0</v>
+      </c>
+      <c r="AB13">
+        <v>33000.0</v>
+      </c>
+      <c r="AC13">
+        <v>30000.0</v>
+      </c>
+      <c r="AD13">
+        <v>31000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+    </row>
+    <row r="14" spans="1:119">
+      <c r="A14" t="s">
+        <v>192</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>-72000.0</v>
+      </c>
+      <c r="CV14">
+        <v>72000.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
+    </row>
+    <row r="15" spans="1:119">
+      <c r="A15" t="s">
+        <v>193</v>
+      </c>
+      <c r="B15">
+        <v>-5354000.0</v>
+      </c>
+      <c r="C15">
+        <v>-7398000.0</v>
+      </c>
+      <c r="D15">
+        <v>-6839000.0</v>
+      </c>
+      <c r="E15">
+        <v>-4472000.0</v>
+      </c>
+      <c r="F15">
+        <v>3966000.0</v>
+      </c>
+      <c r="G15">
+        <v>-34359000.0</v>
+      </c>
+      <c r="H15">
+        <v>-6587000.0</v>
+      </c>
+      <c r="I15">
+        <v>-6153000.0</v>
+      </c>
+      <c r="J15">
+        <v>-6265000.0</v>
+      </c>
+      <c r="K15">
+        <v>-8751000.0</v>
+      </c>
+      <c r="L15">
+        <v>-5141000.0</v>
+      </c>
+      <c r="M15">
+        <v>-3440000.0</v>
+      </c>
+      <c r="N15">
+        <v>550000.0</v>
+      </c>
+      <c r="O15">
+        <v>-2444000.0</v>
+      </c>
+      <c r="P15">
+        <v>968000.0</v>
+      </c>
+      <c r="Q15">
+        <v>7446000.0</v>
+      </c>
+      <c r="R15">
+        <v>12494000.0</v>
+      </c>
+      <c r="S15">
+        <v>10589000.0</v>
+      </c>
+      <c r="T15">
+        <v>-3978000.0</v>
+      </c>
+      <c r="U15">
+        <v>-1395000.0</v>
+      </c>
+      <c r="V15">
+        <v>1057000.0</v>
+      </c>
+      <c r="W15">
+        <v>-978000.0</v>
+      </c>
+      <c r="X15">
+        <v>-408000.0</v>
+      </c>
+      <c r="Y15">
+        <v>70000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-809000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-467000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-428000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-1238000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-1013000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-467000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-1057000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-260000.0</v>
+      </c>
+      <c r="AH15">
+        <v>43000.0</v>
+      </c>
+      <c r="AI15">
+        <v>275000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-777000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-2305000.0</v>
+      </c>
+      <c r="AL15">
+        <v>43888000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-572000.0</v>
+      </c>
+      <c r="AN15">
+        <v>167000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-1127000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-1336000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-1256000.0</v>
+      </c>
+      <c r="AR15">
+        <v>602000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-1566000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-1380000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-676000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-3216000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-3138000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-804000.0</v>
+      </c>
+      <c r="AY15">
+        <v>598000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1236000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-1719000.0</v>
+      </c>
+      <c r="BB15">
+        <v>290000.0</v>
+      </c>
+      <c r="BC15">
+        <v>452000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1074000.0</v>
+      </c>
+      <c r="BE15">
+        <v>-1930000.0</v>
+      </c>
+      <c r="BF15">
+        <v>-688000.0</v>
+      </c>
+      <c r="BG15">
+        <v>-1833000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1110000.0</v>
+      </c>
+      <c r="BI15">
+        <v>-974000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-1013000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-1131000.0</v>
+      </c>
+      <c r="BL15">
+        <v>947000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-2254000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-1062000.0</v>
+      </c>
+      <c r="BO15">
+        <v>1781000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1202000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-4624920.0</v>
+      </c>
+      <c r="BR15">
+        <v>-2199065.0</v>
+      </c>
+      <c r="BS15">
+        <v>-1965242.0</v>
+      </c>
+      <c r="BT15">
+        <v>879102.0</v>
+      </c>
+      <c r="BU15">
+        <v>-2878696.0</v>
+      </c>
+      <c r="BV15">
+        <v>-1569450.0</v>
+      </c>
+      <c r="BW15">
+        <v>1660740.0</v>
+      </c>
+      <c r="BX15">
+        <v>1328823.0</v>
+      </c>
+      <c r="BY15">
+        <v>-3519692.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-1928206.0</v>
+      </c>
+      <c r="CA15">
+        <v>1245635.0</v>
+      </c>
+      <c r="CB15">
+        <v>1078634.0</v>
+      </c>
+      <c r="CC15">
+        <v>-2618319.0</v>
+      </c>
+      <c r="CD15">
+        <v>-1454295.0</v>
+      </c>
+      <c r="CE15">
+        <v>2163086.0</v>
+      </c>
+      <c r="CF15">
+        <v>2998503.0</v>
+      </c>
+      <c r="CG15">
+        <v>-1790410.0</v>
+      </c>
+      <c r="CH15">
+        <v>-154495.0</v>
+      </c>
+      <c r="CI15">
+        <v>1969593.0</v>
+      </c>
+      <c r="CJ15">
+        <v>177376.0</v>
+      </c>
+      <c r="CK15">
+        <v>-912477.0</v>
+      </c>
+      <c r="CL15">
+        <v>-781631.0</v>
+      </c>
+      <c r="CM15">
+        <v>2542147.0</v>
+      </c>
+      <c r="CN15">
+        <v>134129.0</v>
+      </c>
+      <c r="CO15">
+        <v>-1055141.0</v>
+      </c>
+      <c r="CP15">
+        <v>-946561.0</v>
+      </c>
+      <c r="CQ15">
+        <v>-2803075.0</v>
+      </c>
+      <c r="CR15">
+        <v>-500395.0</v>
+      </c>
+      <c r="CS15">
+        <v>-1450220.0</v>
+      </c>
+      <c r="CT15">
+        <v>-1700768.0</v>
+      </c>
+      <c r="CU15">
+        <v>985701.0</v>
+      </c>
+      <c r="CV15">
+        <v>313615.0</v>
+      </c>
+      <c r="CW15">
+        <v>-680443.0</v>
+      </c>
+      <c r="CX15">
+        <v>-402909.0</v>
+      </c>
+      <c r="CY15">
+        <v>264855.0</v>
+      </c>
+      <c r="CZ15">
+        <v>114401.0</v>
+      </c>
+      <c r="DA15">
+        <v>-1652290.0</v>
+      </c>
+      <c r="DB15">
+        <v>-3923438.0</v>
+      </c>
+      <c r="DC15">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DD15">
+        <v>400000.0</v>
+      </c>
+      <c r="DE15">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DF15">
+        <v>-1900000.0</v>
+      </c>
+      <c r="DG15">
+        <v>2500000.0</v>
+      </c>
+      <c r="DH15">
+        <v>3000000.0</v>
+      </c>
+      <c r="DI15"/>
+      <c r="DJ15">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK15">
+        <v>9100000.0</v>
+      </c>
+      <c r="DL15">
+        <v>4400000.0</v>
+      </c>
+      <c r="DM15">
+        <v>1100000.0</v>
+      </c>
+      <c r="DN15">
+        <v>6500000.0</v>
+      </c>
+      <c r="DO15">
+        <v>1680000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:119">
+      <c r="A16" t="s">
+        <v>194</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-3440000.0</v>
+      </c>
+      <c r="N16">
+        <v>550000.0</v>
+      </c>
+      <c r="O16">
+        <v>-2444000.0</v>
+      </c>
+      <c r="P16">
+        <v>969000.0</v>
+      </c>
+      <c r="Q16">
+        <v>7446000.0</v>
+      </c>
+      <c r="R16">
+        <v>12494000.0</v>
+      </c>
+      <c r="S16">
+        <v>10589000.0</v>
+      </c>
+      <c r="T16">
+        <v>-3978000.0</v>
+      </c>
+      <c r="U16">
+        <v>-1395000.0</v>
+      </c>
+      <c r="V16">
+        <v>1057000.0</v>
+      </c>
+      <c r="W16">
+        <v>1057000.0</v>
+      </c>
+      <c r="X16">
+        <v>-408000.0</v>
+      </c>
+      <c r="Y16">
+        <v>70000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-809000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-467000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-428000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-1238000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-1013000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-466000.0</v>
+      </c>
+      <c r="AF16">
+        <v>-1057000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-260000.0</v>
+      </c>
+      <c r="AH16">
+        <v>43000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-217000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>-777000.0</v>
+      </c>
+      <c r="AK16">
+        <v>-2305000.0</v>
+      </c>
+      <c r="AL16">
+        <v>43888000.0</v>
+      </c>
+      <c r="AM16">
+        <v>-572000.0</v>
+      </c>
+      <c r="AN16">
+        <v>167000.0</v>
+      </c>
+      <c r="AO16">
+        <v>-1127000.0</v>
+      </c>
+      <c r="AP16">
+        <v>-1336000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-1256000.0</v>
+      </c>
+      <c r="AR16">
+        <v>602000.0</v>
+      </c>
+      <c r="AS16">
+        <v>-1566000.0</v>
+      </c>
+      <c r="AT16">
+        <v>-1380000.0</v>
+      </c>
+      <c r="AU16">
+        <v>-676000.0</v>
+      </c>
+      <c r="AV16">
+        <v>-3216000.0</v>
+      </c>
+      <c r="AW16">
+        <v>-3138000.0</v>
+      </c>
+      <c r="AX16">
+        <v>-804000.0</v>
+      </c>
+      <c r="AY16">
+        <v>598000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1236000.0</v>
+      </c>
+      <c r="BA16">
+        <v>-1719000.0</v>
+      </c>
+      <c r="BB16">
+        <v>290000.0</v>
+      </c>
+      <c r="BC16">
+        <v>452000.0</v>
+      </c>
+      <c r="BD16">
+        <v>1074000.0</v>
+      </c>
+      <c r="BE16">
+        <v>-1930000.0</v>
+      </c>
+      <c r="BF16">
+        <v>-688000.0</v>
+      </c>
+      <c r="BG16">
+        <v>-1110000.0</v>
+      </c>
+      <c r="BH16">
+        <v>1110000.0</v>
+      </c>
+      <c r="BI16">
+        <v>-974000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
+        <v>-946000.0</v>
+      </c>
+      <c r="BL16">
+        <v>946000.0</v>
+      </c>
+      <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
+        <v>1781000.0</v>
+      </c>
+      <c r="BP16">
+        <v>1201000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>-879000.0</v>
+      </c>
+      <c r="BT16">
+        <v>879000.0</v>
+      </c>
+      <c r="BU16">
+        <v>0.0</v>
+      </c>
+      <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
+        <v>1818000.0</v>
+      </c>
+      <c r="BX16">
+        <v>1384000.0</v>
+      </c>
+      <c r="BY16">
+        <v>0.0</v>
+      </c>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
+        <v>1246000.0</v>
+      </c>
+      <c r="CB16">
+        <v>1079000.0</v>
+      </c>
+      <c r="CC16">
+        <v>0.0</v>
+      </c>
+      <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
+        <v>2163000.0</v>
+      </c>
+      <c r="CF16">
+        <v>2999000.0</v>
+      </c>
+      <c r="CG16">
+        <v>0.0</v>
+      </c>
+      <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
+        <v>1970000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>177000.0</v>
+      </c>
+      <c r="CK16">
+        <v>0.0</v>
+      </c>
+      <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
+        <v>2542000.0</v>
+      </c>
+      <c r="CN16">
+        <v>134000.0</v>
+      </c>
+      <c r="CO16">
+        <v>0.0</v>
+      </c>
+      <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
+        <v>0.0</v>
+      </c>
+      <c r="CS16">
+        <v>0.0</v>
+      </c>
+      <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
+        <v>1426000.0</v>
+      </c>
+      <c r="CV16">
+        <v>591000.0</v>
+      </c>
+      <c r="CW16">
+        <v>0.0</v>
+      </c>
+      <c r="CX16">
+        <v>0.0</v>
+      </c>
+      <c r="CY16">
+        <v>265000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>115000.0</v>
+      </c>
+      <c r="DA16">
+        <v>0.0</v>
+      </c>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+    </row>
+    <row r="17" spans="1:119">
+      <c r="A17" t="s">
+        <v>195</v>
+      </c>
+      <c r="B17">
+        <v>-5354000.0</v>
+      </c>
+      <c r="C17">
+        <v>-7398000.0</v>
+      </c>
+      <c r="D17">
+        <v>-6839000.0</v>
+      </c>
+      <c r="E17">
+        <v>-4472000.0</v>
+      </c>
+      <c r="F17">
+        <v>-4678000.0</v>
+      </c>
+      <c r="G17">
+        <v>-30520000.0</v>
+      </c>
+      <c r="H17">
+        <v>-6587000.0</v>
+      </c>
+      <c r="I17">
+        <v>-6153000.0</v>
+      </c>
+      <c r="J17">
+        <v>-6265000.0</v>
+      </c>
+      <c r="K17">
+        <v>-8751000.0</v>
+      </c>
+      <c r="L17">
+        <v>-5141000.0</v>
+      </c>
+      <c r="M17">
+        <v>-3440000.0</v>
+      </c>
+      <c r="N17">
+        <v>550000.0</v>
+      </c>
+      <c r="O17">
+        <v>-2444000.0</v>
+      </c>
+      <c r="P17">
+        <v>968000.0</v>
+      </c>
+      <c r="Q17">
+        <v>7446000.0</v>
+      </c>
+      <c r="R17">
+        <v>12494000.0</v>
+      </c>
+      <c r="S17">
+        <v>10589000.0</v>
+      </c>
+      <c r="T17">
+        <v>-3978000.0</v>
+      </c>
+      <c r="U17">
+        <v>-1395000.0</v>
+      </c>
+      <c r="V17">
+        <v>1057000.0</v>
+      </c>
+      <c r="W17">
+        <v>-1018000.0</v>
+      </c>
+      <c r="X17">
+        <v>-569000.0</v>
+      </c>
+      <c r="Y17">
+        <v>70000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-809000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-427000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-428000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-1238000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-1013000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-456000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-897000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-260000.0</v>
+      </c>
+      <c r="AH17">
+        <v>43000.0</v>
+      </c>
+      <c r="AI17">
+        <v>-139000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-472000.0</v>
+      </c>
+      <c r="AK17">
+        <v>-886000.0</v>
+      </c>
+      <c r="AL17">
+        <v>-745000.0</v>
+      </c>
+      <c r="AM17">
+        <v>-572000.0</v>
+      </c>
+      <c r="AN17">
+        <v>167000.0</v>
+      </c>
+      <c r="AO17">
+        <v>-1127000.0</v>
+      </c>
+      <c r="AP17">
+        <v>-1336000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>-1256000.0</v>
+      </c>
+      <c r="AR17">
+        <v>602000.0</v>
+      </c>
+      <c r="AS17">
+        <v>-1566000.0</v>
+      </c>
+      <c r="AT17">
+        <v>-1380000.0</v>
+      </c>
+      <c r="AU17">
+        <v>-676000.0</v>
+      </c>
+      <c r="AV17">
+        <v>-3216000.0</v>
+      </c>
+      <c r="AW17">
+        <v>-3138000.0</v>
+      </c>
+      <c r="AX17">
+        <v>-804000.0</v>
+      </c>
+      <c r="AY17">
+        <v>598000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>1236000.0</v>
+      </c>
+      <c r="BA17">
+        <v>-1719000.0</v>
+      </c>
+      <c r="BB17">
+        <v>290000.0</v>
+      </c>
+      <c r="BC17">
+        <v>453000.0</v>
+      </c>
+      <c r="BD17">
+        <v>1074000.0</v>
+      </c>
+      <c r="BE17">
+        <v>-1930000.0</v>
+      </c>
+      <c r="BF17">
+        <v>-688000.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>1110000.0</v>
+      </c>
+      <c r="BI17">
+        <v>-974000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+    </row>
+    <row r="18" spans="1:119">
+      <c r="A18" t="s">
+        <v>196</v>
+      </c>
+      <c r="B18">
+        <v>-651000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4258000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1549000.0</v>
+      </c>
+      <c r="E18">
+        <v>-587000.0</v>
+      </c>
+      <c r="F18">
+        <v>-539000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1034000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1158000.0</v>
+      </c>
+      <c r="I18">
+        <v>-643000.0</v>
+      </c>
+      <c r="J18">
+        <v>-515000.0</v>
+      </c>
+      <c r="K18">
+        <v>-455000.0</v>
+      </c>
+      <c r="L18">
+        <v>-274000.0</v>
+      </c>
+      <c r="M18">
+        <v>-264000.0</v>
+      </c>
+      <c r="N18">
+        <v>-204000.0</v>
+      </c>
+      <c r="O18">
+        <v>-99000.0</v>
+      </c>
+      <c r="P18">
+        <v>-176000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-176000.0</v>
+      </c>
+      <c r="R18">
+        <v>-160000.0</v>
+      </c>
+      <c r="S18">
+        <v>-1037000.0</v>
+      </c>
+      <c r="T18">
+        <v>230000.0</v>
+      </c>
+      <c r="U18">
+        <v>-109000.0</v>
+      </c>
+      <c r="V18">
+        <v>-164000.0</v>
+      </c>
+      <c r="W18">
+        <v>-286000.0</v>
+      </c>
+      <c r="X18">
+        <v>39000.0</v>
+      </c>
+      <c r="Y18">
+        <v>11000.0</v>
+      </c>
+      <c r="Z18">
+        <v>3000.0</v>
+      </c>
+      <c r="AA18">
+        <v>39000.0</v>
+      </c>
+      <c r="AB18">
+        <v>33000.0</v>
+      </c>
+      <c r="AC18">
+        <v>30000.0</v>
+      </c>
+      <c r="AD18">
+        <v>31000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+    </row>
+    <row r="19" spans="1:119">
+      <c r="A19" t="s">
+        <v>197</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>35000.0</v>
+      </c>
+      <c r="N19">
+        <v>-96000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19">
+        <v>25000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-73000.0</v>
+      </c>
+      <c r="R19">
+        <v>110000.0</v>
+      </c>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19">
+        <v>214000.0</v>
+      </c>
+      <c r="V19">
+        <v>87000.0</v>
+      </c>
+      <c r="W19">
+        <v>50000.0</v>
+      </c>
+      <c r="X19">
+        <v>-2000.0</v>
+      </c>
+      <c r="Y19">
+        <v>11000.0</v>
+      </c>
+      <c r="Z19">
+        <v>3000.0</v>
+      </c>
+      <c r="AA19">
+        <v>39000.0</v>
+      </c>
+      <c r="AB19">
+        <v>33000.0</v>
+      </c>
+      <c r="AC19">
+        <v>30000.0</v>
+      </c>
+      <c r="AD19">
+        <v>31000.0</v>
+      </c>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19">
+        <v>1000.0</v>
+      </c>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
+        <v>2000.0</v>
+      </c>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
+        <v>2000.0</v>
+      </c>
+      <c r="AV19">
+        <v>1000.0</v>
+      </c>
+      <c r="AW19">
+        <v>1000.0</v>
+      </c>
+      <c r="AX19"/>
+      <c r="AY19">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ19"/>
+      <c r="BA19">
+        <v>1000.0</v>
+      </c>
+      <c r="BB19"/>
+      <c r="BC19">
+        <v>2000.0</v>
+      </c>
+      <c r="BD19">
+        <v>1000.0</v>
+      </c>
+      <c r="BE19">
+        <v>2000.0</v>
+      </c>
+      <c r="BF19">
+        <v>2000.0</v>
+      </c>
+      <c r="BG19"/>
+      <c r="BH19">
+        <v>4000.0</v>
+      </c>
+      <c r="BI19">
+        <v>9000.0</v>
+      </c>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+    </row>
+    <row r="20" spans="1:119">
+      <c r="A20" t="s">
+        <v>198</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>3577000.0</v>
+      </c>
+      <c r="AV20">
+        <v>3577000.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+    </row>
+    <row r="21" spans="1:119">
+      <c r="A21" t="s">
+        <v>199</v>
+      </c>
+      <c r="B21">
+        <v>-2605000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5726000.0</v>
+      </c>
+      <c r="D21">
+        <v>-4764000.0</v>
+      </c>
+      <c r="E21">
+        <v>-3894000.0</v>
+      </c>
+      <c r="F21">
+        <v>-3663000.0</v>
+      </c>
+      <c r="G21">
+        <v>-14567000.0</v>
+      </c>
+      <c r="H21">
+        <v>-7937000.0</v>
+      </c>
+      <c r="I21">
+        <v>-7827000.0</v>
+      </c>
+      <c r="J21">
+        <v>-8298000.0</v>
+      </c>
+      <c r="K21">
+        <v>-11352000.0</v>
+      </c>
+      <c r="L21">
+        <v>-6478000.0</v>
+      </c>
+      <c r="M21">
+        <v>-4658000.0</v>
+      </c>
+      <c r="N21">
+        <v>875000.0</v>
+      </c>
+      <c r="O21">
+        <v>-5090000.0</v>
+      </c>
+      <c r="P21">
+        <v>1953000.0</v>
+      </c>
+      <c r="Q21">
+        <v>10587000.0</v>
+      </c>
+      <c r="R21">
+        <v>16146000.0</v>
+      </c>
+      <c r="S21">
+        <v>13677000.0</v>
+      </c>
+      <c r="T21">
+        <v>-3647000.0</v>
+      </c>
+      <c r="U21">
+        <v>-1450000.0</v>
+      </c>
+      <c r="V21">
+        <v>1221000.0</v>
+      </c>
+      <c r="W21">
+        <v>-773000.0</v>
+      </c>
+      <c r="X21">
+        <v>-567000.0</v>
+      </c>
+      <c r="Y21">
+        <v>59000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-812000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-466000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-461000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-1268000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-1044000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-406000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-912000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-260000.0</v>
+      </c>
+      <c r="AH21">
+        <v>43000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-332000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-902000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-1611000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-1144000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-518000.0</v>
+      </c>
+      <c r="AN21">
+        <v>220000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-1074000.0</v>
+      </c>
+      <c r="AP21">
+        <v>-1284000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-1243000.0</v>
+      </c>
+      <c r="AR21">
+        <v>603000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-1566000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-1379000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-674000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-3215000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-3137000.0</v>
+      </c>
+      <c r="AX21">
+        <v>-802000.0</v>
+      </c>
+      <c r="AY21">
+        <v>611000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1236000.0</v>
+      </c>
+      <c r="BA21">
+        <v>-1720000.0</v>
+      </c>
+      <c r="BB21">
+        <v>290000.0</v>
+      </c>
+      <c r="BC21">
+        <v>452000.0</v>
+      </c>
+      <c r="BD21">
+        <v>1073000.0</v>
+      </c>
+      <c r="BE21">
+        <v>-1932000.0</v>
+      </c>
+      <c r="BF21">
+        <v>-690000.0</v>
+      </c>
+      <c r="BG21">
+        <v>-1835000.0</v>
+      </c>
+      <c r="BH21">
+        <v>1106000.0</v>
+      </c>
+      <c r="BI21">
+        <v>-983000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-1025000.0</v>
+      </c>
+      <c r="BK21">
+        <v>-1183000.0</v>
+      </c>
+      <c r="BL21">
+        <v>935000.0</v>
+      </c>
+      <c r="BM21">
+        <v>-2278000.0</v>
+      </c>
+      <c r="BN21">
+        <v>-1064000.0</v>
+      </c>
+      <c r="BO21">
+        <v>1708000.0</v>
+      </c>
+      <c r="BP21">
+        <v>1197000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-4629353.0</v>
+      </c>
+      <c r="BR21">
+        <v>-2210226.0</v>
+      </c>
+      <c r="BS21">
+        <v>-1999599.0</v>
+      </c>
+      <c r="BT21">
+        <v>814042.0</v>
+      </c>
+      <c r="BU21">
+        <v>-2963076.0</v>
+      </c>
+      <c r="BV21">
+        <v>-2581231.0</v>
+      </c>
+      <c r="BW21">
+        <v>1511361.0</v>
+      </c>
+      <c r="BX21">
+        <v>1158505.0</v>
+      </c>
+      <c r="BY21">
+        <v>-3817593.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-2088340.0</v>
+      </c>
+      <c r="CA21">
+        <v>1058564.0</v>
+      </c>
+      <c r="CB21">
+        <v>889675.0</v>
+      </c>
+      <c r="CC21">
+        <v>-2727254.0</v>
+      </c>
+      <c r="CD21">
+        <v>-1612625.0</v>
+      </c>
+      <c r="CE21">
+        <v>2120961.0</v>
+      </c>
+      <c r="CF21">
+        <v>2913804.0</v>
+      </c>
+      <c r="CG21">
+        <v>-1860404.0</v>
+      </c>
+      <c r="CH21">
+        <v>-194931.0</v>
+      </c>
+      <c r="CI21">
+        <v>1971881.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-56391.0</v>
+      </c>
+      <c r="CK21">
+        <v>-912477.0</v>
+      </c>
+      <c r="CL21">
+        <v>-800324.0</v>
+      </c>
+      <c r="CM21">
+        <v>2526604.0</v>
+      </c>
+      <c r="CN21">
+        <v>115201.0</v>
+      </c>
+      <c r="CO21">
+        <v>-1084158.0</v>
+      </c>
+      <c r="CP21">
+        <v>-922109.0</v>
+      </c>
+      <c r="CQ21">
+        <v>-1508684.0</v>
+      </c>
+      <c r="CR21">
+        <v>-542259.0</v>
+      </c>
+      <c r="CS21">
+        <v>-1487848.0</v>
+      </c>
+      <c r="CT21">
+        <v>-1745625.0</v>
+      </c>
+      <c r="CU21">
+        <v>878989.0</v>
+      </c>
+      <c r="CV21">
+        <v>121596.0</v>
+      </c>
+      <c r="CW21">
+        <v>-871380.0</v>
+      </c>
+      <c r="CX21">
+        <v>-555202.0</v>
+      </c>
+      <c r="CY21">
+        <v>35765.0</v>
+      </c>
+      <c r="CZ21">
+        <v>-62084.0</v>
+      </c>
+      <c r="DA21">
+        <v>-1810119.0</v>
+      </c>
+      <c r="DB21">
+        <v>-4098597.0</v>
+      </c>
+      <c r="DC21">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DD21">
+        <v>-200000.0</v>
+      </c>
+      <c r="DE21">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DF21">
+        <v>-3500000.0</v>
+      </c>
+      <c r="DG21">
+        <v>3900000.0</v>
+      </c>
+      <c r="DH21">
+        <v>4500000.0</v>
+      </c>
+      <c r="DI21">
+        <v>-400000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>1700000.0</v>
+      </c>
+      <c r="DK21">
+        <v>15200000.0</v>
+      </c>
+      <c r="DL21">
+        <v>7400000.0</v>
+      </c>
+      <c r="DM21">
+        <v>1700000.0</v>
+      </c>
+      <c r="DN21">
+        <v>10900000.0</v>
+      </c>
+      <c r="DO21">
+        <v>1920000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:119">
+      <c r="A22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+    </row>
+    <row r="23" spans="1:119">
+      <c r="A23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B23">
+        <v>3083000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
+        <v>5647000.0</v>
+      </c>
+      <c r="E23">
+        <v>5141000.0</v>
+      </c>
+      <c r="F23">
+        <v>5094000.0</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23">
+        <v>11083000.0</v>
+      </c>
+      <c r="I23">
+        <v>10301000.0</v>
+      </c>
+      <c r="J23">
+        <v>11932000.0</v>
+      </c>
+      <c r="K23">
+        <v>14851000.0</v>
+      </c>
+      <c r="L23">
+        <v>14843000.0</v>
+      </c>
+      <c r="M23">
+        <v>17875000.0</v>
+      </c>
+      <c r="N23">
+        <v>18428000.0</v>
+      </c>
+      <c r="O23">
+        <v>26913000.0</v>
+      </c>
+      <c r="P23">
+        <v>22247000.0</v>
+      </c>
+      <c r="Q23">
+        <v>18505000.0</v>
+      </c>
+      <c r="R23">
+        <v>31385000.0</v>
+      </c>
+      <c r="S23">
+        <v>31480000.0</v>
+      </c>
+      <c r="T23">
+        <v>13119000.0</v>
+      </c>
+      <c r="U23">
+        <v>10592000.0</v>
+      </c>
+      <c r="V23">
+        <v>14050000.0</v>
+      </c>
+      <c r="W23">
+        <v>5936000.0</v>
+      </c>
+      <c r="X23">
+        <v>4407000.0</v>
+      </c>
+      <c r="Y23">
+        <v>3564000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2700000.0</v>
+      </c>
+      <c r="AA23">
+        <v>3607000.0</v>
+      </c>
+      <c r="AB23">
+        <v>3227000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2919000.0</v>
+      </c>
+      <c r="AD23">
+        <v>3362000.0</v>
+      </c>
+      <c r="AE23">
+        <v>4499000.0</v>
+      </c>
+      <c r="AF23">
+        <v>3351000.0</v>
+      </c>
+      <c r="AG23">
+        <v>3450000.0</v>
+      </c>
+      <c r="AH23">
+        <v>3460000.0</v>
+      </c>
+      <c r="AI23">
+        <v>4483000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>3942000.0</v>
+      </c>
+      <c r="AK23">
+        <v>3516000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1915000.0</v>
+      </c>
+      <c r="AM23">
+        <v>8127000.0</v>
+      </c>
+      <c r="AN23">
+        <v>4968000.0</v>
+      </c>
+      <c r="AO23">
+        <v>3921000.0</v>
+      </c>
+      <c r="AP23">
+        <v>6654000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>9406000.0</v>
+      </c>
+      <c r="AR23">
+        <v>3787000.0</v>
+      </c>
+      <c r="AS23">
+        <v>3757000.0</v>
+      </c>
+      <c r="AT23">
+        <v>7239000.0</v>
+      </c>
+      <c r="AU23">
+        <v>9646000.0</v>
+      </c>
+      <c r="AV23">
+        <v>4768000.0</v>
+      </c>
+      <c r="AW23">
+        <v>4934000.0</v>
+      </c>
+      <c r="AX23">
+        <v>6973000.0</v>
+      </c>
+      <c r="AY23">
+        <v>8991000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>4713000.0</v>
+      </c>
+      <c r="BA23">
+        <v>3659000.0</v>
+      </c>
+      <c r="BB23">
+        <v>7252000.0</v>
+      </c>
+      <c r="BC23">
+        <v>9651000.0</v>
+      </c>
+      <c r="BD23">
+        <v>4342000.0</v>
+      </c>
+      <c r="BE23">
+        <v>3826000.0</v>
+      </c>
+      <c r="BF23">
+        <v>6708000.0</v>
+      </c>
+      <c r="BG23">
+        <v>9296000.0</v>
+      </c>
+      <c r="BH23">
+        <v>3977000.0</v>
+      </c>
+      <c r="BI23">
+        <v>2727000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>4191000.0</v>
+      </c>
+      <c r="BK23">
+        <v>7375000.0</v>
+      </c>
+      <c r="BL23">
+        <v>4269000.0</v>
+      </c>
+      <c r="BM23">
+        <v>3409000.0</v>
+      </c>
+      <c r="BN23">
+        <v>3040000.0</v>
+      </c>
+      <c r="BO23">
+        <v>7396000.0</v>
+      </c>
+      <c r="BP23">
+        <v>3780000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>6377188.0</v>
+      </c>
+      <c r="BR23">
+        <v>6196773.0</v>
+      </c>
+      <c r="BS23">
+        <v>8778441.0</v>
+      </c>
+      <c r="BT23">
+        <v>5540409.0</v>
+      </c>
+      <c r="BU23">
+        <v>5031361.0</v>
+      </c>
+      <c r="BV23">
+        <v>7886265.0</v>
+      </c>
+      <c r="BW23">
+        <v>12056285.0</v>
+      </c>
+      <c r="BX23">
+        <v>10681927.0</v>
+      </c>
+      <c r="BY23">
+        <v>8807020.0</v>
+      </c>
+      <c r="BZ23">
+        <v>11166216.0</v>
+      </c>
+      <c r="CA23">
+        <v>13137266.0</v>
+      </c>
+      <c r="CB23">
+        <v>10590959.0</v>
+      </c>
+      <c r="CC23">
+        <v>8909721.0</v>
+      </c>
+      <c r="CD23">
+        <v>11878663.0</v>
+      </c>
+      <c r="CE23">
+        <v>15619659.0</v>
+      </c>
+      <c r="CF23">
+        <v>12406176.0</v>
+      </c>
+      <c r="CG23">
+        <v>10704577.0</v>
+      </c>
+      <c r="CH23">
+        <v>11948201.0</v>
+      </c>
+      <c r="CI23">
+        <v>15776714.0</v>
+      </c>
+      <c r="CJ23">
+        <v>9747249.0</v>
+      </c>
+      <c r="CK23">
+        <v>7813659.0</v>
+      </c>
+      <c r="CL23">
+        <v>10405941.0</v>
+      </c>
+      <c r="CM23">
+        <v>13864660.0</v>
+      </c>
+      <c r="CN23">
+        <v>9797026.0</v>
+      </c>
+      <c r="CO23">
+        <v>8088738.0</v>
+      </c>
+      <c r="CP23">
+        <v>9113201.0</v>
+      </c>
+      <c r="CQ23">
+        <v>11264087.0</v>
+      </c>
+      <c r="CR23">
+        <v>8820158.0</v>
+      </c>
+      <c r="CS23">
+        <v>7216921.0</v>
+      </c>
+      <c r="CT23">
+        <v>7403896.0</v>
+      </c>
+      <c r="CU23">
+        <v>7649932.0</v>
+      </c>
+      <c r="CV23">
+        <v>6601561.0</v>
+      </c>
+      <c r="CW23">
+        <v>5485095.0</v>
+      </c>
+      <c r="CX23">
+        <v>5359076.0</v>
+      </c>
+      <c r="CY23">
+        <v>7648296.0</v>
+      </c>
+      <c r="CZ23">
+        <v>3827313.0</v>
+      </c>
+      <c r="DA23">
+        <v>3110230.0</v>
+      </c>
+      <c r="DB23">
+        <v>10713383.0</v>
+      </c>
+      <c r="DC23">
+        <v>14000000.0</v>
+      </c>
+      <c r="DD23">
+        <v>4300000.0</v>
+      </c>
+      <c r="DE23">
+        <v>4100000.0</v>
+      </c>
+      <c r="DF23">
+        <v>9600000.0</v>
+      </c>
+      <c r="DG23">
+        <v>13200000.0</v>
+      </c>
+      <c r="DH23">
+        <v>6200000.0</v>
+      </c>
+      <c r="DI23">
+        <v>1700000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>5600000.0</v>
+      </c>
+      <c r="DK23">
+        <v>14000000.0</v>
+      </c>
+      <c r="DL23">
+        <v>7300000.0</v>
+      </c>
+      <c r="DM23">
+        <v>2300000.0</v>
+      </c>
+      <c r="DN23">
+        <v>11300000.0</v>
+      </c>
+      <c r="DO23">
+        <v>2180000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:119">
+      <c r="A24" t="s">
+        <v>202</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+    </row>
+    <row r="25" spans="1:119">
+      <c r="A25" t="s">
+        <v>203</v>
+      </c>
+      <c r="B25">
+        <v>962000.0</v>
+      </c>
+      <c r="C25">
+        <v>5054904.0</v>
+      </c>
+      <c r="D25">
+        <v>-3036904.0</v>
+      </c>
+      <c r="E25">
+        <v>1438000.0</v>
+      </c>
+      <c r="F25">
+        <v>1603000.0</v>
+      </c>
+      <c r="G25">
+        <v>613000.0</v>
+      </c>
+      <c r="H25">
+        <v>2506000.0</v>
+      </c>
+      <c r="I25">
+        <v>1729000.0</v>
+      </c>
+      <c r="J25">
+        <v>1796000.0</v>
+      </c>
+      <c r="K25">
+        <v>1938000.0</v>
+      </c>
+      <c r="L25">
+        <v>1904000.0</v>
+      </c>
+      <c r="M25">
+        <v>1479000.0</v>
+      </c>
+      <c r="N25">
+        <v>1377000.0</v>
+      </c>
+      <c r="O25">
+        <v>1015000.0</v>
+      </c>
+      <c r="P25">
+        <v>1362000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1352000.0</v>
+      </c>
+      <c r="R25">
+        <v>1332000.0</v>
+      </c>
+      <c r="S25">
+        <v>1272000.0</v>
+      </c>
+      <c r="T25">
+        <v>1006000.0</v>
+      </c>
+      <c r="U25">
+        <v>664000.0</v>
+      </c>
+      <c r="V25">
+        <v>621000.0</v>
+      </c>
+      <c r="W25">
+        <v>205000.0</v>
+      </c>
+      <c r="X25">
+        <v>86000.0</v>
+      </c>
+      <c r="Y25">
+        <v>85000.0</v>
+      </c>
+      <c r="Z25">
+        <v>82000.0</v>
+      </c>
+      <c r="AA25">
+        <v>96000.0</v>
+      </c>
+      <c r="AB25">
+        <v>100000.0</v>
+      </c>
+      <c r="AC25">
+        <v>101000.0</v>
+      </c>
+      <c r="AD25">
+        <v>101000.0</v>
+      </c>
+      <c r="AE25">
+        <v>96000.0</v>
+      </c>
+      <c r="AF25">
+        <v>97000.0</v>
+      </c>
+      <c r="AG25">
+        <v>95000.0</v>
+      </c>
+      <c r="AH25">
+        <v>95000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-178000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>96000.0</v>
+      </c>
+      <c r="AK25">
+        <v>96000.0</v>
+      </c>
+      <c r="AL25">
+        <v>323000.0</v>
+      </c>
+      <c r="AM25">
+        <v>109000.0</v>
+      </c>
+      <c r="AN25">
+        <v>104000.0</v>
+      </c>
+      <c r="AO25">
+        <v>106000.0</v>
+      </c>
+      <c r="AP25">
+        <v>107000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>107000.0</v>
+      </c>
+      <c r="AR25">
+        <v>93000.0</v>
+      </c>
+      <c r="AS25">
+        <v>84000.0</v>
+      </c>
+      <c r="AT25">
+        <v>83000.0</v>
+      </c>
+      <c r="AU25">
+        <v>75000.0</v>
+      </c>
+      <c r="AV25">
+        <v>69000.0</v>
+      </c>
+      <c r="AW25">
+        <v>69000.0</v>
+      </c>
+      <c r="AX25">
+        <v>64000.0</v>
+      </c>
+      <c r="AY25">
+        <v>65000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>58000.0</v>
+      </c>
+      <c r="BA25">
+        <v>58000.0</v>
+      </c>
+      <c r="BB25">
+        <v>62000.0</v>
+      </c>
+      <c r="BC25">
+        <v>64000.0</v>
+      </c>
+      <c r="BD25">
+        <v>67000.0</v>
+      </c>
+      <c r="BE25">
+        <v>63000.0</v>
+      </c>
+      <c r="BF25">
+        <v>58000.0</v>
+      </c>
+      <c r="BG25">
+        <v>58000.0</v>
+      </c>
+      <c r="BH25">
+        <v>103000.0</v>
+      </c>
+      <c r="BI25">
+        <v>97000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>97000.0</v>
+      </c>
+      <c r="BK25">
+        <v>98000.0</v>
+      </c>
+      <c r="BL25">
+        <v>98000.0</v>
+      </c>
+      <c r="BM25">
+        <v>85000.0</v>
+      </c>
+      <c r="BN25">
+        <v>82000.0</v>
+      </c>
+      <c r="BO25">
+        <v>98000.0</v>
+      </c>
+      <c r="BP25">
+        <v>112052.0</v>
+      </c>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25">
+        <v>20000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:119">
+      <c r="A26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>6000.0</v>
+      </c>
+      <c r="E26">
+        <v>4000.0</v>
+      </c>
+      <c r="F26">
+        <v>97000.0</v>
+      </c>
+      <c r="G26">
+        <v>61000.0</v>
+      </c>
+      <c r="H26">
+        <v>122000.0</v>
+      </c>
+      <c r="I26">
+        <v>139000.0</v>
+      </c>
+      <c r="J26">
+        <v>272000.0</v>
+      </c>
+      <c r="K26">
+        <v>274000.0</v>
+      </c>
+      <c r="L26">
+        <v>428000.0</v>
+      </c>
+      <c r="M26">
+        <v>572000.0</v>
+      </c>
+      <c r="N26">
+        <v>144000.0</v>
+      </c>
+      <c r="O26">
+        <v>478000.0</v>
+      </c>
+      <c r="P26">
+        <v>110000.0</v>
+      </c>
+      <c r="Q26">
+        <v>28000.0</v>
+      </c>
+      <c r="R26">
+        <v>35000.0</v>
+      </c>
+      <c r="S26">
+        <v>104000.0</v>
+      </c>
+      <c r="T26">
+        <v>208000.0</v>
+      </c>
+      <c r="U26">
+        <v>93000.0</v>
+      </c>
+      <c r="V26">
+        <v>115000.0</v>
+      </c>
+      <c r="W26">
+        <v>452000.0</v>
+      </c>
+      <c r="X26">
+        <v>57000.0</v>
+      </c>
+      <c r="Y26">
+        <v>65000.0</v>
+      </c>
+      <c r="Z26">
+        <v>59000.0</v>
+      </c>
+      <c r="AA26">
+        <v>86000.0</v>
+      </c>
+      <c r="AB26">
+        <v>57000.0</v>
+      </c>
+      <c r="AC26">
+        <v>95000.0</v>
+      </c>
+      <c r="AD26">
+        <v>94000.0</v>
+      </c>
+      <c r="AE26">
+        <v>79000.0</v>
+      </c>
+      <c r="AF26">
+        <v>144000.0</v>
+      </c>
+      <c r="AG26">
+        <v>87000.0</v>
+      </c>
+      <c r="AH26">
+        <v>87000.0</v>
+      </c>
+      <c r="AI26">
+        <v>113000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>60000.0</v>
+      </c>
+      <c r="AK26">
+        <v>224000.0</v>
+      </c>
+      <c r="AL26">
+        <v>34000.0</v>
+      </c>
+      <c r="AM26">
+        <v>201000.0</v>
+      </c>
+      <c r="AN26">
+        <v>119000.0</v>
+      </c>
+      <c r="AO26">
+        <v>169000.0</v>
+      </c>
+      <c r="AP26">
+        <v>86000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>403000.0</v>
+      </c>
+      <c r="AR26">
+        <v>195000.0</v>
+      </c>
+      <c r="AS26">
+        <v>272000.0</v>
+      </c>
+      <c r="AT26">
+        <v>208000.0</v>
+      </c>
+      <c r="AU26">
+        <v>415000.0</v>
+      </c>
+      <c r="AV26">
+        <v>356000.0</v>
+      </c>
+      <c r="AW26">
+        <v>273000.0</v>
+      </c>
+      <c r="AX26">
+        <v>278000.0</v>
+      </c>
+      <c r="AY26">
+        <v>238000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>181000.0</v>
+      </c>
+      <c r="BA26">
+        <v>216000.0</v>
+      </c>
+      <c r="BB26">
+        <v>188000.0</v>
+      </c>
+      <c r="BC26">
+        <v>246000.0</v>
+      </c>
+      <c r="BD26">
+        <v>165000.0</v>
+      </c>
+      <c r="BE26">
+        <v>529000.0</v>
+      </c>
+      <c r="BF26">
+        <v>361000.0</v>
+      </c>
+      <c r="BG26">
+        <v>494000.0</v>
+      </c>
+      <c r="BH26">
+        <v>198000.0</v>
+      </c>
+      <c r="BI26">
+        <v>176000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>219000.0</v>
+      </c>
+      <c r="BK26">
+        <v>82000.0</v>
+      </c>
+      <c r="BL26">
+        <v>468000.0</v>
+      </c>
+      <c r="BM26">
+        <v>150000.0</v>
+      </c>
+      <c r="BN26">
+        <v>88000.0</v>
+      </c>
+      <c r="BO26">
+        <v>333000.0</v>
+      </c>
+      <c r="BP26">
+        <v>341000.0</v>
+      </c>
+      <c r="BQ26">
+        <v>385832.0</v>
+      </c>
+      <c r="BR26">
+        <v>248439.0</v>
+      </c>
+      <c r="BS26">
+        <v>611718.0</v>
+      </c>
+      <c r="BT26">
+        <v>954880.0</v>
+      </c>
+      <c r="BU26">
+        <v>1264824.0</v>
+      </c>
+      <c r="BV26">
+        <v>1410302.0</v>
+      </c>
+      <c r="BW26">
+        <v>1694435.0</v>
+      </c>
+      <c r="BX26">
+        <v>2020007.0</v>
+      </c>
+      <c r="BY26">
+        <v>1623264.0</v>
+      </c>
+      <c r="BZ26">
+        <v>1152662.0</v>
+      </c>
+      <c r="CA26">
+        <v>1286020.0</v>
+      </c>
+      <c r="CB26">
+        <v>891886.0</v>
+      </c>
+      <c r="CC26">
+        <v>857642.0</v>
+      </c>
+      <c r="CD26">
+        <v>784523.0</v>
+      </c>
+      <c r="CE26">
+        <v>845274.0</v>
+      </c>
+      <c r="CF26">
+        <v>1029985.0</v>
+      </c>
+      <c r="CG26">
+        <v>840659.0</v>
+      </c>
+      <c r="CH26">
+        <v>1068303.0</v>
+      </c>
+      <c r="CI26">
+        <v>837376.0</v>
+      </c>
+      <c r="CJ26">
+        <v>627344.0</v>
+      </c>
+      <c r="CK26">
+        <v>820847.0</v>
+      </c>
+      <c r="CL26">
+        <v>947002.0</v>
+      </c>
+      <c r="CM26">
+        <v>766448.0</v>
+      </c>
+      <c r="CN26">
+        <v>1230245.0</v>
+      </c>
+      <c r="CO26">
+        <v>722036.0</v>
+      </c>
+      <c r="CP26">
+        <v>646969.0</v>
+      </c>
+      <c r="CQ26">
+        <v>765888.0</v>
+      </c>
+      <c r="CR26">
+        <v>666002.0</v>
+      </c>
+      <c r="CS26">
+        <v>620517.0</v>
+      </c>
+      <c r="CT26">
+        <v>610884.0</v>
+      </c>
+      <c r="CU26">
+        <v>361064.0</v>
+      </c>
+      <c r="CV26">
+        <v>447543.0</v>
+      </c>
+      <c r="CW26">
+        <v>275499.0</v>
+      </c>
+      <c r="CX26">
+        <v>247533.0</v>
+      </c>
+      <c r="CY26">
+        <v>500000.0</v>
+      </c>
+      <c r="CZ26">
+        <v>196000.0</v>
+      </c>
+      <c r="DA26">
+        <v>254000.0</v>
+      </c>
+      <c r="DB26">
+        <v>236134.0</v>
+      </c>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+    </row>
+    <row r="27" spans="1:119">
+      <c r="A27" t="s">
+        <v>205</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
+        <v>6117000.0</v>
+      </c>
+      <c r="T27">
+        <v>1478000.0</v>
+      </c>
+      <c r="U27">
+        <v>830000.0</v>
+      </c>
+      <c r="V27">
+        <v>3809000.0</v>
+      </c>
+      <c r="W27">
+        <v>739000.0</v>
+      </c>
+      <c r="X27">
+        <v>253000.0</v>
+      </c>
+      <c r="Y27">
+        <v>125000.0</v>
+      </c>
+      <c r="Z27">
+        <v>170000.0</v>
+      </c>
+      <c r="AA27">
+        <v>132000.0</v>
+      </c>
+      <c r="AB27">
+        <v>302000.0</v>
+      </c>
+      <c r="AC27">
+        <v>342000.0</v>
+      </c>
+      <c r="AD27">
+        <v>266000.0</v>
+      </c>
+      <c r="AE27">
+        <v>305000.0</v>
+      </c>
+      <c r="AF27">
+        <v>395000.0</v>
+      </c>
+      <c r="AG27">
+        <v>235000.0</v>
+      </c>
+      <c r="AH27">
+        <v>172000.0</v>
+      </c>
+      <c r="AI27">
+        <v>213000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>150000.0</v>
+      </c>
+      <c r="AK27">
+        <v>221000.0</v>
+      </c>
+      <c r="AL27">
+        <v>115000.0</v>
+      </c>
+      <c r="AM27">
+        <v>3041000.0</v>
+      </c>
+      <c r="AN27">
+        <v>676000.0</v>
+      </c>
+      <c r="AO27">
+        <v>769000.0</v>
+      </c>
+      <c r="AP27">
+        <v>2598000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>3476000.0</v>
+      </c>
+      <c r="AR27">
+        <v>699000.0</v>
+      </c>
+      <c r="AS27">
+        <v>710000.0</v>
+      </c>
+      <c r="AT27">
+        <v>2812000.0</v>
+      </c>
+      <c r="AU27">
+        <v>4240000.0</v>
+      </c>
+      <c r="AV27">
+        <v>875000.0</v>
+      </c>
+      <c r="AW27">
+        <v>852000.0</v>
+      </c>
+      <c r="AX27">
+        <v>2997000.0</v>
+      </c>
+      <c r="AY27">
+        <v>4375000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>1091000.0</v>
+      </c>
+      <c r="BA27">
+        <v>709000.0</v>
+      </c>
+      <c r="BB27">
+        <v>3363000.0</v>
+      </c>
+      <c r="BC27">
+        <v>3914000.0</v>
+      </c>
+      <c r="BD27">
+        <v>1035000.0</v>
+      </c>
+      <c r="BE27">
+        <v>820000.0</v>
+      </c>
+      <c r="BF27">
+        <v>3177000.0</v>
+      </c>
+      <c r="BG27">
+        <v>4528000.0</v>
+      </c>
+      <c r="BH27">
+        <v>1158000.0</v>
+      </c>
+      <c r="BI27">
+        <v>663000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>1555000.0</v>
+      </c>
+      <c r="BK27">
+        <v>3158000.0</v>
+      </c>
+      <c r="BL27">
+        <v>904000.0</v>
+      </c>
+      <c r="BM27">
+        <v>780000.0</v>
+      </c>
+      <c r="BN27">
+        <v>734000.0</v>
+      </c>
+      <c r="BO27">
+        <v>1428000.0</v>
+      </c>
+      <c r="BP27">
+        <v>607000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>792085.0</v>
+      </c>
+      <c r="BR27">
+        <v>2024155.0</v>
+      </c>
+      <c r="BS27">
+        <v>5958031000.0</v>
+      </c>
+      <c r="BT27">
+        <v>651762000000.0</v>
+      </c>
+      <c r="BU27"/>
+      <c r="BV27">
+        <v>2232241000000.0</v>
+      </c>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27">
+        <v>1185750.0</v>
+      </c>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27">
+        <v>200000.0</v>
+      </c>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27">
+        <v>200000.0</v>
+      </c>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27">
+        <v>100000.0</v>
+      </c>
+      <c r="DN27"/>
+      <c r="DO27">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:119">
+      <c r="A28" t="s">
+        <v>206</v>
+      </c>
+      <c r="B28">
+        <v>2772000.0</v>
+      </c>
+      <c r="C28">
+        <v>5973000.0</v>
+      </c>
+      <c r="D28">
+        <v>4635000.0</v>
+      </c>
+      <c r="E28">
+        <v>4624000.0</v>
+      </c>
+      <c r="F28">
+        <v>4092000.0</v>
+      </c>
+      <c r="G28">
+        <v>15430000.0</v>
+      </c>
+      <c r="H28">
+        <v>7650000.0</v>
+      </c>
+      <c r="I28">
+        <v>7212000.0</v>
+      </c>
+      <c r="J28">
+        <v>7593000.0</v>
+      </c>
+      <c r="K28">
+        <v>8022000.0</v>
+      </c>
+      <c r="L28">
+        <v>8245000.0</v>
+      </c>
+      <c r="M28">
+        <v>9937000.0</v>
+      </c>
+      <c r="N28">
+        <v>8298000.0</v>
+      </c>
+      <c r="O28">
+        <v>15895000.0</v>
+      </c>
+      <c r="P28">
+        <v>9910000.0</v>
+      </c>
+      <c r="Q28">
+        <v>8105000.0</v>
+      </c>
+      <c r="R28">
+        <v>12496000.0</v>
+      </c>
+      <c r="S28">
+        <v>7780000.0</v>
+      </c>
+      <c r="T28">
+        <v>5938000.0</v>
+      </c>
+      <c r="U28">
+        <v>4993000.0</v>
+      </c>
+      <c r="V28">
+        <v>3782000.0</v>
+      </c>
+      <c r="W28">
+        <v>3344000.0</v>
+      </c>
+      <c r="X28">
+        <v>1299000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1030000.0</v>
+      </c>
+      <c r="Z28">
+        <v>998000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1248000.0</v>
+      </c>
+      <c r="AB28">
+        <v>936000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1092000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1204000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1363000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1129000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1200000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1219000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1298000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1124000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1306000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1080000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1122000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1140000.0</v>
+      </c>
+      <c r="AO28">
+        <v>1262000.0</v>
+      </c>
+      <c r="AP28">
+        <v>1539000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2152000.0</v>
+      </c>
+      <c r="AR28">
+        <v>1222000.0</v>
+      </c>
+      <c r="AS28">
+        <v>1591000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2021000.0</v>
+      </c>
+      <c r="AU28">
+        <v>1916000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1917000.0</v>
+      </c>
+      <c r="AW28">
+        <v>2804000.0</v>
+      </c>
+      <c r="AX28">
+        <v>1507000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1363000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1309000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1723000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1498000.0</v>
+      </c>
+      <c r="BC28">
+        <v>2100000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1126000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1408000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1492000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1611000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1134000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1040000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1245000.0</v>
+      </c>
+      <c r="BK28">
+        <v>1522000.0</v>
+      </c>
+      <c r="BL28">
+        <v>1303000.0</v>
+      </c>
+      <c r="BM28">
+        <v>1819000.0</v>
+      </c>
+      <c r="BN28">
+        <v>1412000.0</v>
+      </c>
+      <c r="BO28">
+        <v>1842000.0</v>
+      </c>
+      <c r="BP28">
+        <v>1470000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>3742508.0</v>
+      </c>
+      <c r="BR28">
+        <v>2289845.0</v>
+      </c>
+      <c r="BS28">
+        <v>5953779763.0</v>
+      </c>
+      <c r="BT28">
+        <v>651759686683.0</v>
+      </c>
+      <c r="BU28">
+        <v>2596158.0</v>
+      </c>
+      <c r="BV28">
+        <v>2232236259553.0</v>
+      </c>
+      <c r="BW28">
+        <v>5391061.0</v>
+      </c>
+      <c r="BX28">
+        <v>3760444.0</v>
+      </c>
+      <c r="BY28">
+        <v>4296818.0</v>
+      </c>
+      <c r="BZ28">
+        <v>5945698.0</v>
+      </c>
+      <c r="CA28">
+        <v>6652115.0</v>
+      </c>
+      <c r="CB28">
+        <v>4478106.0</v>
+      </c>
+      <c r="CC28">
+        <v>4179027.0</v>
+      </c>
+      <c r="CD28">
+        <v>6140686.0</v>
+      </c>
+      <c r="CE28">
+        <v>7837026.0</v>
+      </c>
+      <c r="CF28">
+        <v>4350415.0</v>
+      </c>
+      <c r="CG28">
+        <v>4053266.0</v>
+      </c>
+      <c r="CH28">
+        <v>4829600.0</v>
+      </c>
+      <c r="CI28">
+        <v>6468374.0</v>
+      </c>
+      <c r="CJ28">
+        <v>3229159.0</v>
+      </c>
+      <c r="CK28">
+        <v>2889215.0</v>
+      </c>
+      <c r="CL28">
+        <v>4373565.0</v>
+      </c>
+      <c r="CM28">
+        <v>5770802.0</v>
+      </c>
+      <c r="CN28">
+        <v>3142401.0</v>
+      </c>
+      <c r="CO28">
+        <v>3127711.0</v>
+      </c>
+      <c r="CP28">
+        <v>3969250.0</v>
+      </c>
+      <c r="CQ28">
+        <v>4492520.0</v>
+      </c>
+      <c r="CR28">
+        <v>3312664.0</v>
+      </c>
+      <c r="CS28">
+        <v>2978324.0</v>
+      </c>
+      <c r="CT28">
+        <v>4049427.0</v>
+      </c>
+      <c r="CU28">
+        <v>4037727.0</v>
+      </c>
+      <c r="CV28">
+        <v>3307229.0</v>
+      </c>
+      <c r="CW28">
+        <v>3477247.0</v>
+      </c>
+      <c r="CX28">
+        <v>3326611.0</v>
+      </c>
+      <c r="CY28">
+        <v>4456019.0</v>
+      </c>
+      <c r="CZ28">
+        <v>2633403.0</v>
+      </c>
+      <c r="DA28">
+        <v>2701003.0</v>
+      </c>
+      <c r="DB28">
+        <v>8438455.0</v>
+      </c>
+      <c r="DC28">
+        <v>10200000.0</v>
+      </c>
+      <c r="DD28">
+        <v>2900000.0</v>
+      </c>
+      <c r="DE28">
+        <v>3400000.0</v>
+      </c>
+      <c r="DF28">
+        <v>7500000.0</v>
+      </c>
+      <c r="DG28">
+        <v>8100000.0</v>
+      </c>
+      <c r="DH28">
+        <v>3000000.0</v>
+      </c>
+      <c r="DI28">
+        <v>1300000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>3400000.0</v>
+      </c>
+      <c r="DK28">
+        <v>5000000.0</v>
+      </c>
+      <c r="DL28">
+        <v>3000000.0</v>
+      </c>
+      <c r="DM28">
+        <v>1100000.0</v>
+      </c>
+      <c r="DN28">
+        <v>4400000.0</v>
+      </c>
+      <c r="DO28">
+        <v>800000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:119">
+      <c r="A29" t="s">
+        <v>207</v>
+      </c>
+      <c r="B29">
+        <v>1374000.0</v>
+      </c>
+      <c r="C29">
+        <v>-622000.0</v>
+      </c>
+      <c r="D29">
+        <v>-157000.0</v>
+      </c>
+      <c r="E29">
+        <v>779000.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>14556000.0</v>
+      </c>
+      <c r="H29">
+        <v>-2508000.0</v>
+      </c>
+      <c r="I29">
+        <v>-2287000.0</v>
+      </c>
+      <c r="J29">
+        <v>-2566000.0</v>
+      </c>
+      <c r="K29">
+        <v>-2914000.0</v>
+      </c>
+      <c r="L29">
+        <v>-1644000.0</v>
+      </c>
+      <c r="M29">
+        <v>-1474000.0</v>
+      </c>
+      <c r="N29">
+        <v>14000.0</v>
+      </c>
+      <c r="O29">
+        <v>-2745000.0</v>
+      </c>
+      <c r="P29">
+        <v>809000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2965000.0</v>
+      </c>
+      <c r="R29">
+        <v>3416000.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29">
+        <v>103000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+    </row>
+    <row r="30" spans="1:119">
+      <c r="A30" t="s">
+        <v>208</v>
+      </c>
+      <c r="B30">
+        <v>2772000.0</v>
+      </c>
+      <c r="C30">
+        <v>6510000.0</v>
+      </c>
+      <c r="D30">
+        <v>4641000.0</v>
+      </c>
+      <c r="E30">
+        <v>4628000.0</v>
+      </c>
+      <c r="F30">
+        <v>4189000.0</v>
+      </c>
+      <c r="G30">
+        <v>12083000.0</v>
+      </c>
+      <c r="H30">
+        <v>7772000.0</v>
+      </c>
+      <c r="I30">
+        <v>7351000.0</v>
+      </c>
+      <c r="J30">
+        <v>7865000.0</v>
+      </c>
+      <c r="K30">
+        <v>8296000.0</v>
+      </c>
+      <c r="L30">
+        <v>8805000.0</v>
+      </c>
+      <c r="M30">
+        <v>11106000.0</v>
+      </c>
+      <c r="N30">
+        <v>9645000.0</v>
+      </c>
+      <c r="O30">
+        <v>16373000.0</v>
+      </c>
+      <c r="P30">
+        <v>10020000.0</v>
+      </c>
+      <c r="Q30">
+        <v>8133000.0</v>
+      </c>
+      <c r="R30">
+        <v>12531000.0</v>
+      </c>
+      <c r="S30">
+        <v>1767000.0</v>
+      </c>
+      <c r="T30">
+        <v>7624000.0</v>
+      </c>
+      <c r="U30">
+        <v>5916000.0</v>
+      </c>
+      <c r="V30">
+        <v>7706000.0</v>
+      </c>
+      <c r="W30">
+        <v>2643000.0</v>
+      </c>
+      <c r="X30">
+        <v>1609000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1220000.0</v>
+      </c>
+      <c r="Z30">
+        <v>1227000.0</v>
+      </c>
+      <c r="AA30">
+        <v>1466000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1295000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1529000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1564000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1747000.0</v>
+      </c>
+      <c r="AF30">
+        <v>1668000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1522000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1478000.0</v>
+      </c>
+      <c r="AI30">
+        <v>1624000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1334000.0</v>
+      </c>
+      <c r="AK30">
+        <v>1751000.0</v>
+      </c>
+      <c r="AL30">
+        <v>1229000.0</v>
+      </c>
+      <c r="AM30">
+        <v>4364000.0</v>
+      </c>
+      <c r="AN30">
+        <v>1935000.0</v>
+      </c>
+      <c r="AO30">
+        <v>2200000.0</v>
+      </c>
+      <c r="AP30">
+        <v>4223000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>6031000.0</v>
+      </c>
+      <c r="AR30">
+        <v>2116000.0</v>
+      </c>
+      <c r="AS30">
+        <v>2573000.0</v>
+      </c>
+      <c r="AT30">
+        <v>5041000.0</v>
+      </c>
+      <c r="AU30">
+        <v>6571000.0</v>
+      </c>
+      <c r="AV30">
+        <v>3148000.0</v>
+      </c>
+      <c r="AW30">
+        <v>3929000.0</v>
+      </c>
+      <c r="AX30">
+        <v>4782000.0</v>
+      </c>
+      <c r="AY30">
+        <v>5976000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>2581000.0</v>
+      </c>
+      <c r="BA30">
+        <v>2648000.0</v>
+      </c>
+      <c r="BB30">
+        <v>5049000.0</v>
+      </c>
+      <c r="BC30">
+        <v>6260000.0</v>
+      </c>
+      <c r="BD30">
+        <v>2326000.0</v>
+      </c>
+      <c r="BE30">
+        <v>2757000.0</v>
+      </c>
+      <c r="BF30">
+        <v>5030000.0</v>
+      </c>
+      <c r="BG30">
+        <v>6633000.0</v>
+      </c>
+      <c r="BH30">
+        <v>2490000.0</v>
+      </c>
+      <c r="BI30">
+        <v>1879000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>3019000.0</v>
+      </c>
+      <c r="BK30">
+        <v>4762000.0</v>
+      </c>
+      <c r="BL30">
+        <v>2675000.0</v>
+      </c>
+      <c r="BM30">
+        <v>2749000.0</v>
+      </c>
+      <c r="BN30">
+        <v>2234000.0</v>
+      </c>
+      <c r="BO30">
+        <v>3603000.0</v>
+      </c>
+      <c r="BP30">
+        <v>2418000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>4920425.0</v>
+      </c>
+      <c r="BR30">
+        <v>4562439.0</v>
+      </c>
+      <c r="BS30">
+        <v>4862955.0</v>
+      </c>
+      <c r="BT30">
+        <v>3268197.0</v>
+      </c>
+      <c r="BU30">
+        <v>3860982.0</v>
+      </c>
+      <c r="BV30">
+        <v>6150749.0</v>
+      </c>
+      <c r="BW30">
+        <v>7085496.0</v>
+      </c>
+      <c r="BX30">
+        <v>5780451.0</v>
+      </c>
+      <c r="BY30">
+        <v>5920082.0</v>
+      </c>
+      <c r="BZ30">
+        <v>7098360.0</v>
+      </c>
+      <c r="CA30">
+        <v>7938135.0</v>
+      </c>
+      <c r="CB30">
+        <v>5369992.0</v>
+      </c>
+      <c r="CC30">
+        <v>5036669.0</v>
+      </c>
+      <c r="CD30">
+        <v>6925209.0</v>
+      </c>
+      <c r="CE30">
+        <v>8682300.0</v>
+      </c>
+      <c r="CF30">
+        <v>5380400.0</v>
+      </c>
+      <c r="CG30">
+        <v>4893925.0</v>
+      </c>
+      <c r="CH30">
+        <v>5897903.0</v>
+      </c>
+      <c r="CI30">
+        <v>7304007.0</v>
+      </c>
+      <c r="CJ30">
+        <v>3856503.0</v>
+      </c>
+      <c r="CK30">
+        <v>3689359.0</v>
+      </c>
+      <c r="CL30">
+        <v>5320567.0</v>
+      </c>
+      <c r="CM30">
+        <v>6537250.0</v>
+      </c>
+      <c r="CN30">
+        <v>4372646.0</v>
+      </c>
+      <c r="CO30">
+        <v>3849747.0</v>
+      </c>
+      <c r="CP30">
+        <v>4616219.0</v>
+      </c>
+      <c r="CQ30">
+        <v>5258408.0</v>
+      </c>
+      <c r="CR30">
+        <v>3978666.0</v>
+      </c>
+      <c r="CS30">
+        <v>3598841.0</v>
+      </c>
+      <c r="CT30">
+        <v>4660311.0</v>
+      </c>
+      <c r="CU30">
+        <v>4398791.0</v>
+      </c>
+      <c r="CV30">
+        <v>3754772.0</v>
+      </c>
+      <c r="CW30">
+        <v>3752746.0</v>
+      </c>
+      <c r="CX30">
+        <v>3574144.0</v>
+      </c>
+      <c r="CY30">
+        <v>5641769.0</v>
+      </c>
+      <c r="CZ30">
+        <v>2633403.0</v>
+      </c>
+      <c r="DA30">
+        <v>2701003.0</v>
+      </c>
+      <c r="DB30">
+        <v>8438455.0</v>
+      </c>
+      <c r="DC30">
+        <v>10400000.0</v>
+      </c>
+      <c r="DD30">
+        <v>2900000.0</v>
+      </c>
+      <c r="DE30">
+        <v>3400000.0</v>
+      </c>
+      <c r="DF30">
+        <v>7500000.0</v>
+      </c>
+      <c r="DG30">
+        <v>8300000.0</v>
+      </c>
+      <c r="DH30">
+        <v>3000000.0</v>
+      </c>
+      <c r="DI30">
+        <v>1300000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>3400000.0</v>
+      </c>
+      <c r="DK30">
+        <v>5000000.0</v>
+      </c>
+      <c r="DL30">
+        <v>3000000.0</v>
+      </c>
+      <c r="DM30">
+        <v>1200000.0</v>
+      </c>
+      <c r="DN30">
+        <v>4400000.0</v>
+      </c>
+      <c r="DO30">
+        <v>810000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:119">
+      <c r="A31" t="s">
+        <v>209</v>
+      </c>
+      <c r="B31">
+        <v>-1375000.0</v>
+      </c>
+      <c r="C31">
+        <v>1964000.0</v>
+      </c>
+      <c r="D31">
+        <v>-2232000.0</v>
+      </c>
+      <c r="E31">
+        <v>201000.0</v>
+      </c>
+      <c r="F31">
+        <v>-1015000.0</v>
+      </c>
+      <c r="G31">
+        <v>-363000.0</v>
+      </c>
+      <c r="H31">
+        <v>-1158000.0</v>
+      </c>
+      <c r="I31">
+        <v>-613000.0</v>
+      </c>
+      <c r="J31">
+        <v>-533000.0</v>
+      </c>
+      <c r="K31">
+        <v>-313000.0</v>
+      </c>
+      <c r="L31">
+        <v>-307000.0</v>
+      </c>
+      <c r="M31">
+        <v>-256000.0</v>
+      </c>
+      <c r="N31">
+        <v>-311000.0</v>
+      </c>
+      <c r="O31">
+        <v>-99000.0</v>
+      </c>
+      <c r="P31">
+        <v>-176000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-176000.0</v>
+      </c>
+      <c r="R31">
+        <v>-236000.0</v>
+      </c>
+      <c r="S31">
+        <v>-4056000.0</v>
+      </c>
+      <c r="T31">
+        <v>-331000.0</v>
+      </c>
+      <c r="U31">
+        <v>55000.0</v>
+      </c>
+      <c r="V31">
+        <v>-164000.0</v>
+      </c>
+      <c r="W31">
+        <v>-245000.0</v>
+      </c>
+      <c r="X31">
+        <v>-2000.0</v>
+      </c>
+      <c r="Y31">
+        <v>11000.0</v>
+      </c>
+      <c r="Z31">
+        <v>3000.0</v>
+      </c>
+      <c r="AA31">
+        <v>39000.0</v>
+      </c>
+      <c r="AB31">
+        <v>33000.0</v>
+      </c>
+      <c r="AC31">
+        <v>30000.0</v>
+      </c>
+      <c r="AD31">
+        <v>31000.0</v>
+      </c>
+      <c r="AE31">
+        <v>52000.0</v>
+      </c>
+      <c r="AF31">
+        <v>15000.0</v>
+      </c>
+      <c r="AG31">
+        <v>4000.0</v>
+      </c>
+      <c r="AH31">
+        <v>96000.0</v>
+      </c>
+      <c r="AI31">
+        <v>105000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>125000.0</v>
+      </c>
+      <c r="AK31">
+        <v>151000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-54000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-54000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-53000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-53000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-52000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-13000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-1000.0</v>
+      </c>
+      <c r="AS31">
+        <v>0.0</v>
+      </c>
+      <c r="AT31">
+        <v>-1000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-2000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-1000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-1000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-2000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-13000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-3000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-1000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-3000.0</v>
+      </c>
+      <c r="BC31">
+        <v>1025000.0</v>
+      </c>
+      <c r="BD31">
+        <v>1000.0</v>
+      </c>
+      <c r="BE31">
+        <v>2000.0</v>
+      </c>
+      <c r="BF31">
+        <v>2000.0</v>
+      </c>
+      <c r="BG31">
+        <v>3000.0</v>
+      </c>
+      <c r="BH31">
+        <v>4000.0</v>
+      </c>
+      <c r="BI31">
+        <v>9000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>12000.0</v>
+      </c>
+      <c r="BK31">
+        <v>16000.0</v>
+      </c>
+      <c r="BL31">
+        <v>12000.0</v>
+      </c>
+      <c r="BM31">
+        <v>24000.0</v>
+      </c>
+      <c r="BN31">
+        <v>2000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-11000.0</v>
+      </c>
+      <c r="BP31">
+        <v>5000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>4000.0</v>
+      </c>
+      <c r="BR31">
+        <v>10935.0</v>
+      </c>
+      <c r="BS31">
+        <v>34357.0</v>
+      </c>
+      <c r="BT31">
+        <v>65060.0</v>
+      </c>
+      <c r="BU31">
+        <v>84380.0</v>
+      </c>
+      <c r="BV31">
+        <v>136265.0</v>
+      </c>
+      <c r="BW31">
+        <v>149379.0</v>
+      </c>
+      <c r="BX31">
+        <v>170318.0</v>
+      </c>
+      <c r="BY31">
+        <v>297901.0</v>
+      </c>
+      <c r="BZ31">
+        <v>160134.0</v>
+      </c>
+      <c r="CA31">
+        <v>187071.0</v>
+      </c>
+      <c r="CB31">
+        <v>188959.0</v>
+      </c>
+      <c r="CC31">
+        <v>197534.0</v>
+      </c>
+      <c r="CD31">
+        <v>158330.0</v>
+      </c>
+      <c r="CE31">
+        <v>107125.0</v>
+      </c>
+      <c r="CF31">
+        <v>84699.0</v>
+      </c>
+      <c r="CG31">
+        <v>69994.0</v>
+      </c>
+      <c r="CH31">
+        <v>40436.0</v>
+      </c>
+      <c r="CI31">
+        <v>-2288.0</v>
+      </c>
+      <c r="CJ31">
+        <v>233767.0</v>
+      </c>
+      <c r="CK31">
+        <v>-20703.0</v>
+      </c>
+      <c r="CL31">
+        <v>15543.0</v>
+      </c>
+      <c r="CM31">
+        <v>15543.0</v>
+      </c>
+      <c r="CN31">
+        <v>18928.0</v>
+      </c>
+      <c r="CO31">
+        <v>29017.0</v>
+      </c>
+      <c r="CP31">
+        <v>29897.0</v>
+      </c>
+      <c r="CQ31">
+        <v>27964.0</v>
+      </c>
+      <c r="CR31">
+        <v>41864.0</v>
+      </c>
+      <c r="CS31">
+        <v>37628.0</v>
+      </c>
+      <c r="CT31">
+        <v>38364.0</v>
+      </c>
+      <c r="CU31">
+        <v>0.0</v>
+      </c>
+      <c r="CV31">
+        <v>78507.0</v>
+      </c>
+      <c r="CW31">
+        <v>871380.0</v>
+      </c>
+      <c r="CX31">
+        <v>152171.0</v>
+      </c>
+      <c r="CY31">
+        <v>0.0</v>
+      </c>
+      <c r="CZ31">
+        <v>0.0</v>
+      </c>
+      <c r="DA31">
+        <v>0.0</v>
+      </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
+      <c r="DC31">
+        <v>200000.0</v>
+      </c>
+      <c r="DD31">
+        <v>300000.0</v>
+      </c>
+      <c r="DE31">
+        <v>236681.0</v>
+      </c>
+      <c r="DF31">
+        <v>363100.0</v>
+      </c>
+      <c r="DG31">
+        <v>300000.0</v>
+      </c>
+      <c r="DH31">
+        <v>400000.0</v>
+      </c>
+      <c r="DI31">
+        <v>400000.0</v>
+      </c>
+      <c r="DJ31">
+        <v>400000.0</v>
+      </c>
+      <c r="DK31">
+        <v>100000.0</v>
+      </c>
+      <c r="DL31"/>
+      <c r="DM31">
+        <v>100000.0</v>
+      </c>
+      <c r="DN31"/>
+      <c r="DO31"/>
+    </row>
+    <row r="32" spans="1:119">
+      <c r="A32" t="s">
+        <v>210</v>
+      </c>
+      <c r="B32">
+        <v>478000.0</v>
+      </c>
+      <c r="C32">
+        <v>784000.0</v>
+      </c>
+      <c r="D32">
+        <v>883000.0</v>
+      </c>
+      <c r="E32">
+        <v>1247000.0</v>
+      </c>
+      <c r="F32">
+        <v>1431000.0</v>
+      </c>
+      <c r="G32">
+        <v>-2484000.0</v>
+      </c>
+      <c r="H32">
+        <v>3146000.0</v>
+      </c>
+      <c r="I32">
+        <v>2474000.0</v>
+      </c>
+      <c r="J32">
+        <v>3634000.0</v>
+      </c>
+      <c r="K32">
+        <v>3499000.0</v>
+      </c>
+      <c r="L32">
+        <v>8365000.0</v>
+      </c>
+      <c r="M32">
+        <v>13217000.0</v>
+      </c>
+      <c r="N32">
+        <v>19303000.0</v>
+      </c>
+      <c r="O32">
+        <v>21823000.0</v>
+      </c>
+      <c r="P32">
+        <v>24200000.0</v>
+      </c>
+      <c r="Q32">
+        <v>29092000.0</v>
+      </c>
+      <c r="R32">
+        <v>47531000.0</v>
+      </c>
+      <c r="S32">
+        <v>45157000.0</v>
+      </c>
+      <c r="T32">
+        <v>9472000.0</v>
+      </c>
+      <c r="U32">
+        <v>9142000.0</v>
+      </c>
+      <c r="V32">
+        <v>15271000.0</v>
+      </c>
+      <c r="W32">
+        <v>5163000.0</v>
+      </c>
+      <c r="X32">
+        <v>3840000.0</v>
+      </c>
+      <c r="Y32">
+        <v>3623000.0</v>
+      </c>
+      <c r="Z32">
+        <v>1888000.0</v>
+      </c>
+      <c r="AA32">
+        <v>3141000.0</v>
+      </c>
+      <c r="AB32">
+        <v>2766000.0</v>
+      </c>
+      <c r="AC32">
+        <v>1651000.0</v>
+      </c>
+      <c r="AD32">
+        <v>2318000.0</v>
+      </c>
+      <c r="AE32">
+        <v>4093000.0</v>
+      </c>
+      <c r="AF32">
+        <v>2439000.0</v>
+      </c>
+      <c r="AG32">
+        <v>3186000.0</v>
+      </c>
+      <c r="AH32">
+        <v>3407000.0</v>
+      </c>
+      <c r="AI32">
+        <v>4151000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>3040000.0</v>
+      </c>
+      <c r="AK32">
+        <v>1905000.0</v>
+      </c>
+      <c r="AL32">
+        <v>771000.0</v>
+      </c>
+      <c r="AM32">
+        <v>7609000.0</v>
+      </c>
+      <c r="AN32">
+        <v>5188000.0</v>
+      </c>
+      <c r="AO32">
+        <v>2847000.0</v>
+      </c>
+      <c r="AP32">
+        <v>5370000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>8163000.0</v>
+      </c>
+      <c r="AR32">
+        <v>4390000.0</v>
+      </c>
+      <c r="AS32">
+        <v>2191000.0</v>
+      </c>
+      <c r="AT32">
+        <v>5860000.0</v>
+      </c>
+      <c r="AU32">
+        <v>8972000.0</v>
+      </c>
+      <c r="AV32">
+        <v>5130000.0</v>
+      </c>
+      <c r="AW32">
+        <v>1797000.0</v>
+      </c>
+      <c r="AX32">
+        <v>6171000.0</v>
+      </c>
+      <c r="AY32">
+        <v>9602000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>5949000.0</v>
+      </c>
+      <c r="BA32">
+        <v>1939000.0</v>
+      </c>
+      <c r="BB32">
+        <v>7542000.0</v>
+      </c>
+      <c r="BC32">
+        <v>9079000.0</v>
+      </c>
+      <c r="BD32">
+        <v>5415000.0</v>
+      </c>
+      <c r="BE32">
+        <v>1894000.0</v>
+      </c>
+      <c r="BF32">
+        <v>6018000.0</v>
+      </c>
+      <c r="BG32">
+        <v>7461000.0</v>
+      </c>
+      <c r="BH32">
+        <v>5083000.0</v>
+      </c>
+      <c r="BI32">
+        <v>1744000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>3166000.0</v>
+      </c>
+      <c r="BK32">
+        <v>6192000.0</v>
+      </c>
+      <c r="BL32">
+        <v>5204000.0</v>
+      </c>
+      <c r="BM32">
+        <v>1131000.0</v>
+      </c>
+      <c r="BN32">
+        <v>1976000.0</v>
+      </c>
+      <c r="BO32">
+        <v>9104000.0</v>
+      </c>
+      <c r="BP32">
+        <v>4977000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>1747835.0</v>
+      </c>
+      <c r="BR32">
+        <v>3986547.0</v>
+      </c>
+      <c r="BS32">
+        <v>6778842.0</v>
+      </c>
+      <c r="BT32">
+        <v>6354451.0</v>
+      </c>
+      <c r="BU32">
+        <v>2068285.0</v>
+      </c>
+      <c r="BV32">
+        <v>5305034.0</v>
+      </c>
+      <c r="BW32">
+        <v>13567646.0</v>
+      </c>
+      <c r="BX32">
+        <v>11840432.0</v>
+      </c>
+      <c r="BY32">
+        <v>4989427.0</v>
+      </c>
+      <c r="BZ32">
+        <v>9077876.0</v>
+      </c>
+      <c r="CA32">
+        <v>14195830.0</v>
+      </c>
+      <c r="CB32">
+        <v>11480634.0</v>
+      </c>
+      <c r="CC32">
+        <v>6182467.0</v>
+      </c>
+      <c r="CD32">
+        <v>10266038.0</v>
+      </c>
+      <c r="CE32">
+        <v>17740620.0</v>
+      </c>
+      <c r="CF32">
+        <v>15319980.0</v>
+      </c>
+      <c r="CG32">
+        <v>8844173.0</v>
+      </c>
+      <c r="CH32">
+        <v>11753270.0</v>
+      </c>
+      <c r="CI32">
+        <v>17750338.0</v>
+      </c>
+      <c r="CJ32">
+        <v>9690858.0</v>
+      </c>
+      <c r="CK32">
+        <v>6901182.0</v>
+      </c>
+      <c r="CL32">
+        <v>9605617.0</v>
+      </c>
+      <c r="CM32">
+        <v>16391264.0</v>
+      </c>
+      <c r="CN32">
+        <v>9912227.0</v>
+      </c>
+      <c r="CO32">
+        <v>7004580.0</v>
+      </c>
+      <c r="CP32">
+        <v>8191092.0</v>
+      </c>
+      <c r="CQ32">
+        <v>9755403.0</v>
+      </c>
+      <c r="CR32">
+        <v>8277899.0</v>
+      </c>
+      <c r="CS32">
+        <v>5729073.0</v>
+      </c>
+      <c r="CT32">
+        <v>5658271.0</v>
+      </c>
+      <c r="CU32">
+        <v>8528921.0</v>
+      </c>
+      <c r="CV32">
+        <v>6723157.0</v>
+      </c>
+      <c r="CW32">
+        <v>3339851.0</v>
+      </c>
+      <c r="CX32">
+        <v>4803874.0</v>
+      </c>
+      <c r="CY32">
+        <v>7684061.0</v>
+      </c>
+      <c r="CZ32">
+        <v>3765229.0</v>
+      </c>
+      <c r="DA32">
+        <v>1300111.0</v>
+      </c>
+      <c r="DB32">
+        <v>6614786.0</v>
+      </c>
+      <c r="DC32">
+        <v>12500000.0</v>
+      </c>
+      <c r="DD32">
+        <v>4100000.0</v>
+      </c>
+      <c r="DE32">
+        <v>2100000.0</v>
+      </c>
+      <c r="DF32">
+        <v>6100000.0</v>
+      </c>
+      <c r="DG32">
+        <v>17100000.0</v>
+      </c>
+      <c r="DH32">
+        <v>10700000.0</v>
+      </c>
+      <c r="DI32">
+        <v>1300000.0</v>
+      </c>
+      <c r="DJ32">
+        <v>7300000.0</v>
+      </c>
+      <c r="DK32">
+        <v>29200000.0</v>
+      </c>
+      <c r="DL32">
+        <v>14700000.0</v>
+      </c>
+      <c r="DM32">
+        <v>4000000.0</v>
+      </c>
+      <c r="DN32">
+        <v>22200000.0</v>
+      </c>
+      <c r="DO32">
+        <v>4090000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AE30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="A2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B2">
+        <v>678000.0</v>
+      </c>
+      <c r="C2">
+        <v>1609000.0</v>
+      </c>
+      <c r="D2">
+        <v>9109000.0</v>
+      </c>
+      <c r="E2">
+        <v>8658000.0</v>
+      </c>
+      <c r="F2">
+        <v>6816000.0</v>
+      </c>
+      <c r="G2">
+        <v>434000.0</v>
+      </c>
+      <c r="H2">
+        <v>1554000.0</v>
+      </c>
+      <c r="I2">
+        <v>3173000.0</v>
+      </c>
+      <c r="J2">
+        <v>441000.0</v>
+      </c>
+      <c r="K2">
+        <v>1664000.0</v>
+      </c>
+      <c r="L2">
+        <v>2926000.0</v>
+      </c>
+      <c r="M2">
+        <v>1638000.0</v>
+      </c>
+      <c r="N2">
+        <v>572000.0</v>
+      </c>
+      <c r="O2">
+        <v>5541000.0</v>
+      </c>
+      <c r="P2">
+        <v>8232000.0</v>
+      </c>
+      <c r="Q2">
+        <v>12801000.0</v>
+      </c>
+      <c r="R2">
+        <v>11957000.0</v>
+      </c>
+      <c r="S2">
+        <v>15133546.0</v>
+      </c>
+      <c r="T2">
+        <v>17756759.0</v>
+      </c>
+      <c r="U2">
+        <v>16885170.0</v>
+      </c>
+      <c r="V2">
+        <v>14366441.0</v>
+      </c>
+      <c r="W2">
+        <v>11392089.0</v>
+      </c>
+      <c r="X2">
+        <v>12897080.0</v>
+      </c>
+      <c r="Y2">
+        <v>9684305.0</v>
+      </c>
+      <c r="Z2">
+        <v>11365843.0</v>
+      </c>
+      <c r="AA2">
+        <v>13990475.0</v>
+      </c>
+      <c r="AB2">
+        <v>28300000.0</v>
+      </c>
+      <c r="AC2">
+        <v>25500000.0</v>
+      </c>
+      <c r="AD2">
+        <v>2500000.0</v>
+      </c>
+      <c r="AE2">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>906000</v>
+      </c>
+      <c r="D3">
+        <v>3155000</v>
+      </c>
+      <c r="E3">
+        <v>3919000</v>
+      </c>
+      <c r="F3">
+        <v>4231000</v>
+      </c>
+      <c r="G3">
+        <v>1689000</v>
+      </c>
+      <c r="H3">
+        <v>228000</v>
+      </c>
+      <c r="I3">
+        <v>140000</v>
+      </c>
+      <c r="J3">
+        <v>208000</v>
+      </c>
+      <c r="K3">
+        <v>651000</v>
+      </c>
+      <c r="L3">
+        <v>718000</v>
+      </c>
+      <c r="M3">
+        <v>312000</v>
+      </c>
+      <c r="N3">
+        <v>442000</v>
+      </c>
+      <c r="O3">
+        <v>310000</v>
+      </c>
+      <c r="P3">
+        <v>300000</v>
+      </c>
+      <c r="Q3">
+        <v>1153000</v>
+      </c>
+      <c r="R3">
+        <v>208000</v>
+      </c>
+      <c r="S3">
+        <v>199764</v>
+      </c>
+      <c r="T3">
+        <v>533034</v>
+      </c>
+      <c r="U3">
+        <v>697479</v>
+      </c>
+      <c r="V3">
+        <v>531213</v>
+      </c>
+      <c r="W3">
+        <v>310139</v>
+      </c>
+      <c r="X3">
+        <v>555016</v>
+      </c>
+      <c r="Y3">
+        <v>580861</v>
+      </c>
+      <c r="Z3">
+        <v>368320</v>
+      </c>
+      <c r="AA3">
+        <v>393477</v>
+      </c>
+      <c r="AB3">
+        <v>1000000</v>
+      </c>
+      <c r="AC3">
+        <v>1000000</v>
+      </c>
+      <c r="AD3">
+        <v>100000</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" t="s">
+        <v>213</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4">
+        <v>11566000.0</v>
+      </c>
+      <c r="H4">
+        <v>-1120000.0</v>
+      </c>
+      <c r="I4">
+        <v>-1619000.0</v>
+      </c>
+      <c r="J4">
+        <v>2732000.0</v>
+      </c>
+      <c r="K4">
+        <v>-1223000.0</v>
+      </c>
+      <c r="L4">
+        <v>-1262000.0</v>
+      </c>
+      <c r="M4">
+        <v>1288000.0</v>
+      </c>
+      <c r="N4">
+        <v>1066000.0</v>
+      </c>
+      <c r="O4">
+        <v>-4969000.0</v>
+      </c>
+      <c r="P4">
+        <v>-2691000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5">
+        <v>-2927000.0</v>
+      </c>
+      <c r="H5">
+        <v>-8000.0</v>
+      </c>
+      <c r="I5">
+        <v>148000.0</v>
+      </c>
+      <c r="J5">
+        <v>-41912000.0</v>
+      </c>
+      <c r="K5">
+        <v>657000.0</v>
+      </c>
+      <c r="L5">
+        <v>-333000.0</v>
+      </c>
+      <c r="M5">
+        <v>520000.0</v>
+      </c>
+      <c r="N5">
+        <v>798000.0</v>
+      </c>
+      <c r="O5">
+        <v>-1695000.0</v>
+      </c>
+      <c r="P5">
+        <v>-916000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" t="s">
+        <v>215</v>
+      </c>
+      <c r="B6">
+        <v>-588000.0</v>
+      </c>
+      <c r="C6">
+        <v>-931000.0</v>
+      </c>
+      <c r="D6">
+        <v>-6960000.0</v>
+      </c>
+      <c r="E6">
+        <v>451000.0</v>
+      </c>
+      <c r="F6">
+        <v>1842000.0</v>
+      </c>
+      <c r="G6">
+        <v>6382000.0</v>
+      </c>
+      <c r="H6">
+        <v>-1120000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1619000.0</v>
+      </c>
+      <c r="J6">
+        <v>2732000.0</v>
+      </c>
+      <c r="K6">
+        <v>-1223000.0</v>
+      </c>
+      <c r="L6">
+        <v>-1262000.0</v>
+      </c>
+      <c r="M6">
+        <v>1288000.0</v>
+      </c>
+      <c r="N6">
+        <v>1066000.0</v>
+      </c>
+      <c r="O6">
+        <v>-4969000.0</v>
+      </c>
+      <c r="P6">
+        <v>-2691000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-4569000.0</v>
+      </c>
+      <c r="R6">
+        <v>844000.0</v>
+      </c>
+      <c r="S6">
+        <v>-3176750.0</v>
+      </c>
+      <c r="T6">
+        <v>-1671477.0</v>
+      </c>
+      <c r="U6">
+        <v>871589.0</v>
+      </c>
+      <c r="V6">
+        <v>2518729.0</v>
+      </c>
+      <c r="W6">
+        <v>2974352.0</v>
+      </c>
+      <c r="X6">
+        <v>-1504991.0</v>
+      </c>
+      <c r="Y6">
+        <v>3212775.0</v>
+      </c>
+      <c r="Z6">
+        <v>-1625003.0</v>
+      </c>
+      <c r="AA6">
+        <v>-2624632.0</v>
+      </c>
+      <c r="AB6">
+        <v>-14300000.0</v>
+      </c>
+      <c r="AC6">
+        <v>2800000.0</v>
+      </c>
+      <c r="AD6">
+        <v>23000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>200000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" t="s">
+        <v>216</v>
+      </c>
+      <c r="B7">
+        <v>-185000.0</v>
+      </c>
+      <c r="C7">
+        <v>14889000.0</v>
+      </c>
+      <c r="D7">
+        <v>-5696000.0</v>
+      </c>
+      <c r="E7">
+        <v>-4340000.0</v>
+      </c>
+      <c r="F7">
+        <v>-26884000.0</v>
+      </c>
+      <c r="G7">
+        <v>-608000.0</v>
+      </c>
+      <c r="H7">
+        <v>1111000.0</v>
+      </c>
+      <c r="I7">
+        <v>-1696000.0</v>
+      </c>
+      <c r="J7">
+        <v>-421000.0</v>
+      </c>
+      <c r="K7">
+        <v>1945000.0</v>
+      </c>
+      <c r="L7">
+        <v>-390000.0</v>
+      </c>
+      <c r="M7">
+        <v>-274000.0</v>
+      </c>
+      <c r="N7">
+        <v>220000.0</v>
+      </c>
+      <c r="O7">
+        <v>-4112000.0</v>
+      </c>
+      <c r="P7">
+        <v>-223000.0</v>
+      </c>
+      <c r="Q7">
+        <v>158000.0</v>
+      </c>
+      <c r="R7">
+        <v>3001000.0</v>
+      </c>
+      <c r="S7">
+        <v>1498755.0</v>
+      </c>
+      <c r="T7">
+        <v>111035.0</v>
+      </c>
+      <c r="U7">
+        <v>1352010.0</v>
+      </c>
+      <c r="V7">
+        <v>-450146.0</v>
+      </c>
+      <c r="W7">
+        <v>4280651.0</v>
+      </c>
+      <c r="X7">
+        <v>-2185422.0</v>
+      </c>
+      <c r="Y7">
+        <v>3744747.0</v>
+      </c>
+      <c r="Z7">
+        <v>-1568895.0</v>
+      </c>
+      <c r="AA7">
+        <v>2606725.0</v>
+      </c>
+      <c r="AB7">
+        <v>4600000.0</v>
+      </c>
+      <c r="AC7">
+        <v>900000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-13100000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-500000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" t="s">
+        <v>217</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8">
+        <v>-1039000.0</v>
+      </c>
+      <c r="H8">
+        <v>936000.0</v>
+      </c>
+      <c r="I8">
+        <v>-1023000.0</v>
+      </c>
+      <c r="J8">
+        <v>3825000.0</v>
+      </c>
+      <c r="K8">
+        <v>-1770000.0</v>
+      </c>
+      <c r="L8">
+        <v>1836000.0</v>
+      </c>
+      <c r="M8">
+        <v>-517000.0</v>
+      </c>
+      <c r="N8">
+        <v>90000.0</v>
+      </c>
+      <c r="O8">
+        <v>-2190000.0</v>
+      </c>
+      <c r="P8">
+        <v>1620000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" t="s">
+        <v>218</v>
+      </c>
+      <c r="B9">
+        <v>736000.0</v>
+      </c>
+      <c r="C9">
+        <v>4738000.0</v>
+      </c>
+      <c r="D9">
+        <v>718000.0</v>
+      </c>
+      <c r="E9">
+        <v>-4498000.0</v>
+      </c>
+      <c r="F9">
+        <v>-30466000.0</v>
+      </c>
+      <c r="G9">
+        <v>-1039000.0</v>
+      </c>
+      <c r="H9">
+        <v>936000.0</v>
+      </c>
+      <c r="I9">
+        <v>-1023000.0</v>
+      </c>
+      <c r="J9">
+        <v>3825000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1770000.0</v>
+      </c>
+      <c r="L9">
+        <v>1836000.0</v>
+      </c>
+      <c r="M9">
+        <v>-517000.0</v>
+      </c>
+      <c r="N9">
+        <v>90000.0</v>
+      </c>
+      <c r="O9">
+        <v>-2190000.0</v>
+      </c>
+      <c r="P9">
+        <v>1620000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-1189000.0</v>
+      </c>
+      <c r="R9">
+        <v>2485000.0</v>
+      </c>
+      <c r="S9">
+        <v>2124000.0</v>
+      </c>
+      <c r="T9">
+        <v>-135322000.0</v>
+      </c>
+      <c r="U9">
+        <v>1296000.0</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9">
+        <v>1984000.0</v>
+      </c>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
+        <v>2577000.0</v>
+      </c>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" t="s">
+        <v>219</v>
+      </c>
+      <c r="B10">
+        <v>313000.0</v>
+      </c>
+      <c r="C10">
+        <v>1360000.0</v>
+      </c>
+      <c r="D10">
+        <v>135000.0</v>
+      </c>
+      <c r="E10">
+        <v>702000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1746000.0</v>
+      </c>
+      <c r="G10">
+        <v>-1468000.0</v>
+      </c>
+      <c r="H10">
+        <v>444000.0</v>
+      </c>
+      <c r="I10">
+        <v>-372000.0</v>
+      </c>
+      <c r="J10">
+        <v>1205000.0</v>
+      </c>
+      <c r="K10">
+        <v>1595000.0</v>
+      </c>
+      <c r="L10">
+        <v>-1039000.0</v>
+      </c>
+      <c r="M10">
+        <v>-771000.0</v>
+      </c>
+      <c r="N10">
+        <v>-470000.0</v>
+      </c>
+      <c r="O10">
+        <v>637000.0</v>
+      </c>
+      <c r="P10">
+        <v>-891000.0</v>
+      </c>
+      <c r="Q10">
+        <v>451000.0</v>
+      </c>
+      <c r="R10">
+        <v>963000.0</v>
+      </c>
+      <c r="S10">
+        <v>1134510.0</v>
+      </c>
+      <c r="T10">
+        <v>-549523.0</v>
+      </c>
+      <c r="U10">
+        <v>-362040.0</v>
+      </c>
+      <c r="V10">
+        <v>-445382.0</v>
+      </c>
+      <c r="W10">
+        <v>1198221.0</v>
+      </c>
+      <c r="X10">
+        <v>773858.0</v>
+      </c>
+      <c r="Y10">
+        <v>1564459.0</v>
+      </c>
+      <c r="Z10">
+        <v>794852.0</v>
+      </c>
+      <c r="AA10">
+        <v>-515069.0</v>
+      </c>
+      <c r="AB10">
+        <v>400000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1200000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-7400000.0</v>
+      </c>
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" t="s">
+        <v>220</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>481000.0</v>
+      </c>
+      <c r="F11">
+        <v>5058000.0</v>
+      </c>
+      <c r="G11">
+        <v>3339000.0</v>
+      </c>
+      <c r="H11">
+        <v>-261000.0</v>
+      </c>
+      <c r="I11">
+        <v>-449000.0</v>
+      </c>
+      <c r="J11">
+        <v>-5549000.0</v>
+      </c>
+      <c r="K11">
+        <v>1463000.0</v>
+      </c>
+      <c r="L11">
+        <v>-854000.0</v>
+      </c>
+      <c r="M11">
+        <v>494000.0</v>
+      </c>
+      <c r="N11">
+        <v>-198000.0</v>
+      </c>
+      <c r="O11">
+        <v>-1888000.0</v>
+      </c>
+      <c r="P11">
+        <v>-169000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1165000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11">
+        <v>108000.0</v>
+      </c>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11">
+        <v>2240000.0</v>
+      </c>
+      <c r="W11">
+        <v>1220000.0</v>
+      </c>
+      <c r="X11">
+        <v>372000.0</v>
+      </c>
+      <c r="Y11">
+        <v>745000.0</v>
+      </c>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" t="s">
+        <v>221</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>9363000.0</v>
+      </c>
+      <c r="F12">
+        <v>11155000.0</v>
+      </c>
+      <c r="G12">
+        <v>-318000.0</v>
+      </c>
+      <c r="H12">
+        <v>796000.0</v>
+      </c>
+      <c r="I12">
+        <v>934000.0</v>
+      </c>
+      <c r="J12">
+        <v>-1343000.0</v>
+      </c>
+      <c r="K12">
+        <v>1000.0</v>
+      </c>
+      <c r="L12">
+        <v>126000.0</v>
+      </c>
+      <c r="M12">
+        <v>4615000.0</v>
+      </c>
+      <c r="N12">
+        <v>269000.0</v>
+      </c>
+      <c r="O12">
+        <v>246000.0</v>
+      </c>
+      <c r="P12">
+        <v>603000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" t="s">
+        <v>222</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>270000.0</v>
+      </c>
+      <c r="G13">
+        <v>-1440000.0</v>
+      </c>
+      <c r="H13">
+        <v>-255000.0</v>
+      </c>
+      <c r="I13">
+        <v>-198000.0</v>
+      </c>
+      <c r="J13">
+        <v>-3835000.0</v>
+      </c>
+      <c r="K13">
+        <v>954000.0</v>
+      </c>
+      <c r="L13">
+        <v>-1510000.0</v>
+      </c>
+      <c r="M13">
+        <v>1358000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" t="s">
+        <v>223</v>
+      </c>
+      <c r="B14">
+        <v>5059000.0</v>
+      </c>
+      <c r="C14">
+        <v>6644000.0</v>
+      </c>
+      <c r="D14">
+        <v>6698000.0</v>
+      </c>
+      <c r="E14">
+        <v>5061000.0</v>
+      </c>
+      <c r="F14">
+        <v>3563000.0</v>
+      </c>
+      <c r="G14">
+        <v>458000.0</v>
+      </c>
+      <c r="H14">
+        <v>398000.0</v>
+      </c>
+      <c r="I14">
+        <v>383000.0</v>
+      </c>
+      <c r="J14">
+        <v>337000.0</v>
+      </c>
+      <c r="K14">
+        <v>426000.0</v>
+      </c>
+      <c r="L14">
+        <v>367000.0</v>
+      </c>
+      <c r="M14">
+        <v>277000.0</v>
+      </c>
+      <c r="N14">
+        <v>243000.0</v>
+      </c>
+      <c r="O14">
+        <v>252000.0</v>
+      </c>
+      <c r="P14">
+        <v>355000.0</v>
+      </c>
+      <c r="Q14">
+        <v>363000.0</v>
+      </c>
+      <c r="R14">
+        <v>522000.0</v>
+      </c>
+      <c r="S14">
+        <v>743670.0</v>
+      </c>
+      <c r="T14">
+        <v>996161.0</v>
+      </c>
+      <c r="U14">
+        <v>1326920.0</v>
+      </c>
+      <c r="V14">
+        <v>1404107.0</v>
+      </c>
+      <c r="W14">
+        <v>622348.0</v>
+      </c>
+      <c r="X14">
+        <v>473593.0</v>
+      </c>
+      <c r="Y14">
+        <v>409068.0</v>
+      </c>
+      <c r="Z14">
+        <v>490241.0</v>
+      </c>
+      <c r="AA14">
+        <v>364924.0</v>
+      </c>
+      <c r="AB14">
+        <v>200000.0</v>
+      </c>
+      <c r="AC14">
+        <v>200000.0</v>
+      </c>
+      <c r="AD14">
+        <v>100000.0</v>
+      </c>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15">
+        <v>193000.0</v>
+      </c>
+      <c r="E15">
+        <v>9353000.0</v>
+      </c>
+      <c r="F15">
+        <v>4546000.0</v>
+      </c>
+      <c r="G15">
+        <v>2893000.0</v>
+      </c>
+      <c r="H15">
+        <v>5822000.0</v>
+      </c>
+      <c r="I15">
+        <v>11700000.0</v>
+      </c>
+      <c r="J15">
+        <v>1510000.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" t="s">
+        <v>225</v>
+      </c>
+      <c r="B16">
+        <v>90000.0</v>
+      </c>
+      <c r="C16">
+        <v>678000.0</v>
+      </c>
+      <c r="D16">
+        <v>2149000.0</v>
+      </c>
+      <c r="E16">
+        <v>9109000.0</v>
+      </c>
+      <c r="F16">
+        <v>8658000.0</v>
+      </c>
+      <c r="G16">
+        <v>6816000.0</v>
+      </c>
+      <c r="H16">
+        <v>434000.0</v>
+      </c>
+      <c r="I16">
+        <v>1554000.0</v>
+      </c>
+      <c r="J16">
+        <v>3173000.0</v>
+      </c>
+      <c r="K16">
+        <v>441000.0</v>
+      </c>
+      <c r="L16">
+        <v>1664000.0</v>
+      </c>
+      <c r="M16">
+        <v>2926000.0</v>
+      </c>
+      <c r="N16">
+        <v>1638000.0</v>
+      </c>
+      <c r="O16">
+        <v>572000.0</v>
+      </c>
+      <c r="P16">
+        <v>5541000.0</v>
+      </c>
+      <c r="Q16">
+        <v>8232000.0</v>
+      </c>
+      <c r="R16">
+        <v>12801000.0</v>
+      </c>
+      <c r="S16">
+        <v>11956796.0</v>
+      </c>
+      <c r="T16">
+        <v>16085282.0</v>
+      </c>
+      <c r="U16">
+        <v>17756759.0</v>
+      </c>
+      <c r="V16">
+        <v>16885170.0</v>
+      </c>
+      <c r="W16">
+        <v>14366441.0</v>
+      </c>
+      <c r="X16">
+        <v>11392089.0</v>
+      </c>
+      <c r="Y16">
+        <v>12897080.0</v>
+      </c>
+      <c r="Z16">
+        <v>9740840.0</v>
+      </c>
+      <c r="AA16">
+        <v>11365843.0</v>
+      </c>
+      <c r="AB16">
+        <v>14000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>28300000.0</v>
+      </c>
+      <c r="AD16">
+        <v>25500000.0</v>
+      </c>
+      <c r="AE16">
+        <v>300000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" t="s">
+        <v>226</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" t="s">
+        <v>227</v>
+      </c>
+      <c r="B18">
+        <v>-8344000.0</v>
+      </c>
+      <c r="C18">
+        <v>-18444000.0</v>
+      </c>
+      <c r="D18">
+        <v>-14503000.0</v>
+      </c>
+      <c r="E18">
+        <v>24632000.0</v>
+      </c>
+      <c r="F18">
+        <v>-17850000.0</v>
+      </c>
+      <c r="G18">
+        <v>-4281000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1069000.0</v>
+      </c>
+      <c r="I18">
+        <v>-2259000.0</v>
+      </c>
+      <c r="J18">
+        <v>-3046000.0</v>
+      </c>
+      <c r="K18">
+        <v>-1123000.0</v>
+      </c>
+      <c r="L18">
+        <v>-4215000.0</v>
+      </c>
+      <c r="M18">
+        <v>-3528000.0</v>
+      </c>
+      <c r="N18">
+        <v>695000.0</v>
+      </c>
+      <c r="O18">
+        <v>-6039000.0</v>
+      </c>
+      <c r="P18">
+        <v>-2408000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-4702000.0</v>
+      </c>
+      <c r="R18">
+        <v>237000.0</v>
+      </c>
+      <c r="S18">
+        <v>-3257356.0</v>
+      </c>
+      <c r="T18">
+        <v>-1844632.0</v>
+      </c>
+      <c r="U18">
+        <v>259464.0</v>
+      </c>
+      <c r="V18">
+        <v>3734276.0</v>
+      </c>
+      <c r="W18">
+        <v>4349888.0</v>
+      </c>
+      <c r="X18">
+        <v>-1521241.0</v>
+      </c>
+      <c r="Y18">
+        <v>-37225.0</v>
+      </c>
+      <c r="Z18">
+        <v>-1485233.0</v>
+      </c>
+      <c r="AA18">
+        <v>-2263273.0</v>
+      </c>
+      <c r="AB18">
+        <v>300000.0</v>
+      </c>
+      <c r="AC18">
+        <v>7900000.0</v>
+      </c>
+      <c r="AD18">
+        <v>8900000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-1100000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" t="s">
         <v>228</v>
       </c>
-      <c r="B20"/>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>2422000.0</v>
+      </c>
+      <c r="D19">
+        <v>-5108000.0</v>
+      </c>
+      <c r="E19">
+        <v>-2077000.0</v>
+      </c>
+      <c r="F19">
+        <v>-19666000.0</v>
+      </c>
+      <c r="G19">
+        <v>-720000.0</v>
+      </c>
+      <c r="H19">
+        <v>5771000.0</v>
+      </c>
+      <c r="I19">
+        <v>12001000.0</v>
+      </c>
+      <c r="J19">
+        <v>-18843000.0</v>
+      </c>
+      <c r="K19">
+        <v>-651000.0</v>
+      </c>
+      <c r="L19">
+        <v>-18843000.0</v>
+      </c>
+      <c r="M19">
+        <v>-18843000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" t="s">
+        <v>229</v>
+      </c>
+      <c r="B20">
+        <v>3558000.0</v>
+      </c>
+      <c r="C20">
+        <v>7594000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>40635000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" t="s">
+        <v>230</v>
+      </c>
+      <c r="B21">
+        <v>3313000.0</v>
+      </c>
+      <c r="C21">
+        <v>5613000.0</v>
+      </c>
+      <c r="D21">
+        <v>7600000.0</v>
+      </c>
+      <c r="E21">
+        <v>-7044000.0</v>
+      </c>
+      <c r="F21">
+        <v>-45000.0</v>
+      </c>
+      <c r="G21">
+        <v>10000000.0</v>
+      </c>
+      <c r="H21">
+        <v>10000000.0</v>
+      </c>
+      <c r="I21">
+        <v>10000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-1500000.0</v>
+      </c>
+      <c r="K21">
+        <v>-100000.0</v>
+      </c>
+      <c r="L21">
+        <v>1380000.0</v>
+      </c>
+      <c r="M21">
+        <v>-100000.0</v>
+      </c>
+      <c r="N21">
+        <v>-100000.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" t="s">
+        <v>193</v>
+      </c>
+      <c r="B22">
+        <v>-23387000.0</v>
+      </c>
+      <c r="C22">
+        <v>-49525000.0</v>
+      </c>
+      <c r="D22">
+        <v>-16782000.0</v>
+      </c>
+      <c r="E22">
+        <v>18463000.0</v>
+      </c>
+      <c r="F22">
+        <v>6273000.0</v>
+      </c>
+      <c r="G22">
+        <v>-2125000.0</v>
+      </c>
+      <c r="H22">
+        <v>-3146000.0</v>
+      </c>
+      <c r="I22">
+        <v>-1740000.0</v>
+      </c>
+      <c r="J22">
+        <v>41831000.0</v>
+      </c>
+      <c r="K22">
+        <v>-2868000.0</v>
+      </c>
+      <c r="L22">
+        <v>-3600000.0</v>
+      </c>
+      <c r="M22">
+        <v>-7834000.0</v>
+      </c>
+      <c r="N22">
+        <v>405000.0</v>
+      </c>
+      <c r="O22">
+        <v>-1091000.0</v>
+      </c>
+      <c r="P22">
+        <v>-2710000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-3501000.0</v>
+      </c>
+      <c r="R22">
+        <v>-3842000.0</v>
+      </c>
+      <c r="S22">
+        <v>-5534286.0</v>
+      </c>
+      <c r="T22">
+        <v>-2458337.0</v>
+      </c>
+      <c r="U22">
+        <v>-1748345.0</v>
+      </c>
+      <c r="V22">
+        <v>3216684.0</v>
+      </c>
+      <c r="W22">
+        <v>452862.0</v>
+      </c>
+      <c r="X22">
+        <v>674574.0</v>
+      </c>
+      <c r="Y22">
+        <v>-6454458.0</v>
+      </c>
+      <c r="Z22">
+        <v>215964.0</v>
+      </c>
+      <c r="AA22">
+        <v>-5196473.0</v>
+      </c>
+      <c r="AB22">
+        <v>-4200000.0</v>
+      </c>
+      <c r="AC22">
+        <v>6800000.0</v>
+      </c>
+      <c r="AD22">
+        <v>21000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>-700000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" t="s">
+        <v>231</v>
+      </c>
+      <c r="B23">
+        <v>-35000.0</v>
+      </c>
+      <c r="C23">
+        <v>978000.0</v>
+      </c>
+      <c r="D23">
+        <v>1200000.0</v>
+      </c>
+      <c r="E23">
+        <v>-14518000.0</v>
+      </c>
+      <c r="F23">
+        <v>-19666000.0</v>
+      </c>
+      <c r="G23">
+        <v>-10000.0</v>
+      </c>
+      <c r="H23">
+        <v>5543000.0</v>
+      </c>
+      <c r="I23">
+        <v>338000.0</v>
+      </c>
+      <c r="J23">
+        <v>1579000.0</v>
+      </c>
+      <c r="K23">
+        <v>-100000.0</v>
+      </c>
+      <c r="L23">
+        <v>-20000.0</v>
+      </c>
+      <c r="M23">
+        <v>4910000.0</v>
+      </c>
+      <c r="N23">
+        <v>27000.0</v>
+      </c>
+      <c r="O23">
+        <v>1070000.0</v>
+      </c>
+      <c r="P23">
+        <v>-294000.0</v>
+      </c>
+      <c r="Q23">
+        <v>133000.0</v>
+      </c>
+      <c r="R23">
+        <v>127000.0</v>
+      </c>
+      <c r="S23">
+        <v>91.0</v>
+      </c>
+      <c r="T23">
+        <v>173155000.0</v>
+      </c>
+      <c r="U23">
+        <v>-1464286.0</v>
+      </c>
+      <c r="V23">
+        <v>-1428571.0</v>
+      </c>
+      <c r="W23">
+        <v>2892858.0</v>
+      </c>
+      <c r="X23">
+        <v>-555016.0</v>
+      </c>
+      <c r="Y23">
+        <v>-580861.0</v>
+      </c>
+      <c r="Z23">
+        <v>-477959.0</v>
+      </c>
+      <c r="AA23">
+        <v>-48444.0</v>
+      </c>
+      <c r="AB23">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AC23">
+        <v>3500000.0</v>
+      </c>
+      <c r="AD23">
+        <v>11700000.0</v>
+      </c>
+      <c r="AE23">
+        <v>-300000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" t="s">
+        <v>232</v>
+      </c>
+      <c r="B24">
+        <v>920000.0</v>
+      </c>
+      <c r="C24">
+        <v>-46000.0</v>
+      </c>
+      <c r="D24">
+        <v>524000.0</v>
+      </c>
+      <c r="E24">
+        <v>1842000.0</v>
+      </c>
+      <c r="F24">
+        <v>-700000.0</v>
+      </c>
+      <c r="G24">
+        <v>3893000.0</v>
+      </c>
+      <c r="H24">
+        <v>5771000.0</v>
+      </c>
+      <c r="I24">
+        <v>-139000.0</v>
+      </c>
+      <c r="J24">
+        <v>40825000.0</v>
+      </c>
+      <c r="K24">
+        <v>-651000.0</v>
+      </c>
+      <c r="L24">
+        <v>9000.0</v>
+      </c>
+      <c r="M24">
+        <v>6000.0</v>
+      </c>
+      <c r="N24">
+        <v>-442000.0</v>
+      </c>
+      <c r="O24">
+        <v>-310000.0</v>
+      </c>
+      <c r="P24">
+        <v>166000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-1153000.0</v>
+      </c>
+      <c r="R24">
+        <v>480000.0</v>
+      </c>
+      <c r="S24">
+        <v>16697.0</v>
+      </c>
+      <c r="T24">
+        <v>-533034000.0</v>
+      </c>
+      <c r="U24">
+        <v>118276.0</v>
+      </c>
+      <c r="V24">
+        <v>12000.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
+        <v>-109639.0</v>
+      </c>
+      <c r="AA24"/>
+      <c r="AB24">
+        <v>-200000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-200000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-100000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-300000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" t="s">
+        <v>233</v>
+      </c>
+      <c r="B25">
+        <v>8276000.0</v>
+      </c>
+      <c r="C25">
+        <v>-334000.0</v>
+      </c>
+      <c r="D25">
+        <v>896000.0</v>
+      </c>
+      <c r="E25">
+        <v>5519000.0</v>
+      </c>
+      <c r="F25">
+        <v>-311000.0</v>
+      </c>
+      <c r="G25">
+        <v>118000.0</v>
+      </c>
+      <c r="H25">
+        <v>40000.0</v>
+      </c>
+      <c r="I25">
+        <v>170000.0</v>
+      </c>
+      <c r="J25">
+        <v>-26673000.0</v>
+      </c>
+      <c r="K25">
+        <v>24000.0</v>
+      </c>
+      <c r="L25">
+        <v>135000.0</v>
+      </c>
+      <c r="M25">
+        <v>4621000.0</v>
+      </c>
+      <c r="N25">
+        <v>269000.0</v>
+      </c>
+      <c r="O25">
+        <v>-1024000.0</v>
+      </c>
+      <c r="P25">
+        <v>-2843000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-4229000.0</v>
+      </c>
+      <c r="R25">
+        <v>764000.0</v>
+      </c>
+      <c r="S25">
+        <v>234269.0</v>
+      </c>
+      <c r="T25">
+        <v>39543.0</v>
+      </c>
+      <c r="U25">
+        <v>26358.0</v>
+      </c>
+      <c r="V25">
+        <v>94844.0</v>
+      </c>
+      <c r="W25">
+        <v>-695834.0</v>
+      </c>
+      <c r="X25">
+        <v>71030.0</v>
+      </c>
+      <c r="Y25">
+        <v>2844279.0</v>
+      </c>
+      <c r="Z25">
+        <v>-254223.0</v>
+      </c>
+      <c r="AA25">
+        <v>355028.0</v>
+      </c>
+      <c r="AB25">
+        <v>100000.0</v>
+      </c>
+      <c r="AC25">
+        <v>800000.0</v>
+      </c>
+      <c r="AD25">
+        <v>100000.0</v>
+      </c>
+      <c r="AE25">
+        <v>1200000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>234</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>-5967000.0</v>
+      </c>
+      <c r="E26">
+        <v>-9626000.0</v>
+      </c>
+      <c r="F26">
+        <v>-917000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>337000.0</v>
+      </c>
+      <c r="J26">
+        <v>-16283000.0</v>
+      </c>
+      <c r="K26">
+        <v>4910000.0</v>
+      </c>
+      <c r="L26">
+        <v>1564000.0</v>
+      </c>
+      <c r="M26">
+        <v>4910000.0</v>
+      </c>
+      <c r="N26">
+        <v>471000.0</v>
+      </c>
+      <c r="O26">
+        <v>1070000.0</v>
+      </c>
+      <c r="P26">
+        <v>-449000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
+        <v>-30131.0</v>
+      </c>
+      <c r="AA26">
+        <v>-113444.0</v>
+      </c>
+      <c r="AB26">
+        <v>-14800000.0</v>
+      </c>
+      <c r="AC26">
+        <v>-9100000.0</v>
+      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" t="s">
+        <v>235</v>
+      </c>
+      <c r="B27">
+        <v>1893000.0</v>
+      </c>
+      <c r="C27">
+        <v>3638000.0</v>
+      </c>
+      <c r="D27">
+        <v>3536000.0</v>
+      </c>
+      <c r="E27">
+        <v>3986000.0</v>
+      </c>
+      <c r="F27">
+        <v>3183000.0</v>
+      </c>
+      <c r="G27">
+        <v>1459000.0</v>
+      </c>
+      <c r="H27">
+        <v>744000.0</v>
+      </c>
+      <c r="I27">
+        <v>634000.0</v>
+      </c>
+      <c r="J27">
+        <v>78000.0</v>
+      </c>
+      <c r="K27">
+        <v>1000.0</v>
+      </c>
+      <c r="L27">
+        <v>135000.0</v>
+      </c>
+      <c r="M27">
+        <v>1044000.0</v>
+      </c>
+      <c r="N27">
+        <v>269000.0</v>
+      </c>
+      <c r="O27">
+        <v>246000.0</v>
+      </c>
+      <c r="P27">
+        <v>631000.0</v>
+      </c>
+      <c r="Q27">
+        <v>192000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27">
+        <v>200000.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27">
+        <v>1100000.0</v>
+      </c>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" t="s">
+        <v>236</v>
+      </c>
+      <c r="B28">
+        <v>6836000.0</v>
+      </c>
+      <c r="C28">
+        <v>14185000.0</v>
+      </c>
+      <c r="D28">
+        <v>5757000.0</v>
+      </c>
+      <c r="E28">
+        <v>-26023000.0</v>
+      </c>
+      <c r="F28">
+        <v>35127000.0</v>
+      </c>
+      <c r="G28">
+        <v>9990000.0</v>
+      </c>
+      <c r="H28">
+        <v>-5822000.0</v>
+      </c>
+      <c r="I28">
+        <v>-11362000.0</v>
+      </c>
+      <c r="J28">
+        <v>-16204000.0</v>
+      </c>
+      <c r="K28">
+        <v>-100000.0</v>
+      </c>
+      <c r="L28">
+        <v>2944000.0</v>
+      </c>
+      <c r="M28">
+        <v>4810000.0</v>
+      </c>
+      <c r="N28">
+        <v>371000.0</v>
+      </c>
+      <c r="O28">
+        <v>1070000.0</v>
+      </c>
+      <c r="P28">
+        <v>-449000.0</v>
+      </c>
+      <c r="Q28">
+        <v>133000.0</v>
+      </c>
+      <c r="R28">
+        <v>127000.0</v>
+      </c>
+      <c r="S28">
+        <v>63909.0</v>
+      </c>
+      <c r="T28">
+        <v>173155.0</v>
+      </c>
+      <c r="U28">
+        <v>493849.0</v>
+      </c>
+      <c r="V28">
+        <v>-1227547.0</v>
+      </c>
+      <c r="W28">
+        <v>2919844.0</v>
+      </c>
+      <c r="X28">
+        <v>16250.0</v>
+      </c>
+      <c r="Y28">
+        <v>3250000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-30131.0</v>
+      </c>
+      <c r="AA28">
+        <v>-48444.0</v>
+      </c>
+      <c r="AB28">
+        <v>-14400000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-4900000.0</v>
+      </c>
+      <c r="AD28">
+        <v>14200000.0</v>
+      </c>
+      <c r="AE28">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" t="s">
+        <v>237</v>
+      </c>
+      <c r="B29">
+        <v>-8344000.0</v>
+      </c>
+      <c r="C29">
+        <v>-17538000.0</v>
+      </c>
+      <c r="D29">
+        <v>-11348000.0</v>
+      </c>
+      <c r="E29">
+        <v>28551000.0</v>
+      </c>
+      <c r="F29">
+        <v>-13619000.0</v>
+      </c>
+      <c r="G29">
+        <v>-2592000.0</v>
+      </c>
+      <c r="H29">
+        <v>-841000.0</v>
+      </c>
+      <c r="I29">
+        <v>-2119000.0</v>
+      </c>
+      <c r="J29">
+        <v>-2838000.0</v>
+      </c>
+      <c r="K29">
+        <v>-472000.0</v>
+      </c>
+      <c r="L29">
+        <v>-3497000.0</v>
+      </c>
+      <c r="M29">
+        <v>-3216000.0</v>
+      </c>
+      <c r="N29">
+        <v>1137000.0</v>
+      </c>
+      <c r="O29">
+        <v>-5729000.0</v>
+      </c>
+      <c r="P29">
+        <v>-2108000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-3549000.0</v>
+      </c>
+      <c r="R29">
+        <v>445000.0</v>
+      </c>
+      <c r="S29">
+        <v>-3057592.0</v>
+      </c>
+      <c r="T29">
+        <v>-1311598.0</v>
+      </c>
+      <c r="U29">
+        <v>956943.0</v>
+      </c>
+      <c r="V29">
+        <v>4265489.0</v>
+      </c>
+      <c r="W29">
+        <v>4660027.0</v>
+      </c>
+      <c r="X29">
+        <v>-966225.0</v>
+      </c>
+      <c r="Y29">
+        <v>543636.0</v>
+      </c>
+      <c r="Z29">
+        <v>-1116913.0</v>
+      </c>
+      <c r="AA29">
+        <v>-1869796.0</v>
+      </c>
+      <c r="AB29">
+        <v>1300000.0</v>
+      </c>
+      <c r="AC29">
+        <v>8900000.0</v>
+      </c>
+      <c r="AD29">
+        <v>9000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>-1100000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" t="s">
+        <v>238</v>
+      </c>
+      <c r="B30">
+        <v>920000.0</v>
+      </c>
+      <c r="C30">
+        <v>2422000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1369000.0</v>
+      </c>
+      <c r="E30">
+        <v>-2077000.0</v>
+      </c>
+      <c r="F30">
+        <v>-19666000.0</v>
+      </c>
+      <c r="G30">
+        <v>-1016000.0</v>
+      </c>
+      <c r="H30">
+        <v>5543000.0</v>
+      </c>
+      <c r="I30">
+        <v>11862000.0</v>
+      </c>
+      <c r="J30">
+        <v>21774000.0</v>
+      </c>
+      <c r="K30">
+        <v>-651000.0</v>
+      </c>
+      <c r="L30">
+        <v>-709000.0</v>
+      </c>
+      <c r="M30">
+        <v>-306000.0</v>
+      </c>
+      <c r="N30">
+        <v>-442000.0</v>
+      </c>
+      <c r="O30">
+        <v>-310000.0</v>
+      </c>
+      <c r="P30">
+        <v>-134000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-1153000.0</v>
+      </c>
+      <c r="R30">
+        <v>272000.0</v>
+      </c>
+      <c r="S30">
+        <v>-183067.0</v>
+      </c>
+      <c r="T30">
+        <v>-533034.0</v>
+      </c>
+      <c r="U30">
+        <v>-579203.0</v>
+      </c>
+      <c r="V30">
+        <v>-519213.0</v>
+      </c>
+      <c r="W30">
+        <v>-4605519.0</v>
+      </c>
+      <c r="X30">
+        <v>-555016.0</v>
+      </c>
+      <c r="Y30">
+        <v>-580861.0</v>
+      </c>
+      <c r="Z30">
+        <v>-477959.0</v>
+      </c>
+      <c r="AA30">
+        <v>-706392.0</v>
+      </c>
+      <c r="AB30">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-200000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-300000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DO30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:119">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E1" t="s">
+        <v>94</v>
+      </c>
+      <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" t="s">
+        <v>97</v>
+      </c>
+      <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M1" t="s">
+        <v>100</v>
+      </c>
+      <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>103</v>
+      </c>
+      <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>105</v>
+      </c>
+      <c r="U1" t="s">
+        <v>106</v>
+      </c>
+      <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:119">
+      <c r="A2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B2">
+        <v>90000.0</v>
+      </c>
+      <c r="C2">
+        <v>405.0</v>
+      </c>
+      <c r="D2">
+        <v>169000.0</v>
+      </c>
+      <c r="E2">
+        <v>88000.0</v>
+      </c>
+      <c r="F2">
+        <v>678000.0</v>
+      </c>
+      <c r="G2">
+        <v>1094000.0</v>
+      </c>
+      <c r="H2">
+        <v>2365000.0</v>
+      </c>
+      <c r="I2">
+        <v>1736000.0</v>
+      </c>
+      <c r="J2">
+        <v>2149000.0</v>
+      </c>
+      <c r="K2">
+        <v>702000.0</v>
+      </c>
+      <c r="L2">
+        <v>3824000.0</v>
+      </c>
+      <c r="M2">
+        <v>9613000.0</v>
+      </c>
+      <c r="N2">
+        <v>9109000.0</v>
+      </c>
+      <c r="O2">
+        <v>22799000.0</v>
+      </c>
+      <c r="P2">
+        <v>23959000.0</v>
+      </c>
+      <c r="Q2">
+        <v>25807000.0</v>
+      </c>
+      <c r="R2">
+        <v>8658000.0</v>
+      </c>
+      <c r="S2">
+        <v>8783000.0</v>
+      </c>
+      <c r="T2">
+        <v>17677000.0</v>
+      </c>
+      <c r="U2">
+        <v>32727000.0</v>
+      </c>
+      <c r="V2">
+        <v>6816000.0</v>
+      </c>
+      <c r="W2">
+        <v>10860000.0</v>
+      </c>
+      <c r="X2">
+        <v>2537000.0</v>
+      </c>
+      <c r="Y2">
+        <v>697000.0</v>
+      </c>
+      <c r="Z2">
+        <v>434000.0</v>
+      </c>
+      <c r="AA2">
+        <v>968000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1049000.0</v>
+      </c>
+      <c r="AC2">
+        <v>2450000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1554000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2269000.0</v>
+      </c>
+      <c r="AF2">
+        <v>3665000.0</v>
+      </c>
+      <c r="AG2">
+        <v>3387000.0</v>
+      </c>
+      <c r="AH2">
+        <v>3173000.0</v>
+      </c>
+      <c r="AI2">
+        <v>3897000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>37280000.0</v>
+      </c>
+      <c r="AK2">
+        <v>42800000.0</v>
+      </c>
+      <c r="AL2">
+        <v>441000.0</v>
+      </c>
+      <c r="AM2">
+        <v>375000.0</v>
+      </c>
+      <c r="AN2">
+        <v>1149000.0</v>
+      </c>
+      <c r="AO2">
+        <v>2457000.0</v>
+      </c>
+      <c r="AP2">
+        <v>1664000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1336000.0</v>
+      </c>
+      <c r="AR2">
+        <v>3761000.0</v>
+      </c>
+      <c r="AS2">
+        <v>5021000.0</v>
+      </c>
+      <c r="AT2">
+        <v>2926000.0</v>
+      </c>
+      <c r="AU2">
+        <v>4953000.0</v>
+      </c>
+      <c r="AV2">
+        <v>7350000.0</v>
+      </c>
+      <c r="AW2">
+        <v>5519000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1638000.0</v>
+      </c>
+      <c r="AY2">
+        <v>751000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>4058000.0</v>
+      </c>
+      <c r="BA2">
+        <v>4536000.0</v>
+      </c>
+      <c r="BB2">
+        <v>572000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1815000.0</v>
+      </c>
+      <c r="BD2">
+        <v>4610000.0</v>
+      </c>
+      <c r="BE2">
+        <v>6268000.0</v>
+      </c>
+      <c r="BF2">
+        <v>5541000.0</v>
+      </c>
+      <c r="BG2">
+        <v>4616000.0</v>
+      </c>
+      <c r="BH2">
+        <v>8743000.0</v>
+      </c>
+      <c r="BI2">
+        <v>9586000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>8232000.0</v>
+      </c>
+      <c r="BK2">
+        <v>8705000.0</v>
+      </c>
+      <c r="BL2">
+        <v>11163000.0</v>
+      </c>
+      <c r="BM2">
+        <v>12352000.0</v>
+      </c>
+      <c r="BN2">
+        <v>12801000.0</v>
+      </c>
+      <c r="BO2">
+        <v>8945000.0</v>
+      </c>
+      <c r="BP2">
+        <v>9216569.0</v>
+      </c>
+      <c r="BQ2">
+        <v>12244227.0</v>
+      </c>
+      <c r="BR2">
+        <v>11956796.0</v>
+      </c>
+      <c r="BS2">
+        <v>10880278.0</v>
+      </c>
+      <c r="BT2">
+        <v>14375253.0</v>
+      </c>
+      <c r="BU2">
+        <v>16265034.0</v>
+      </c>
+      <c r="BV2">
+        <v>15133546.0</v>
+      </c>
+      <c r="BW2">
+        <v>12483691.0</v>
+      </c>
+      <c r="BX2">
+        <v>15843173.0</v>
+      </c>
+      <c r="BY2">
+        <v>19175912.0</v>
+      </c>
+      <c r="BZ2">
+        <v>17756759.0</v>
+      </c>
+      <c r="CA2">
+        <v>13597067.0</v>
+      </c>
+      <c r="CB2">
+        <v>16060396.0</v>
+      </c>
+      <c r="CC2">
+        <v>18190419.0</v>
+      </c>
+      <c r="CD2">
+        <v>16885170.0</v>
+      </c>
+      <c r="CE2">
+        <v>12173000.0</v>
+      </c>
+      <c r="CF2">
+        <v>13978988.0</v>
+      </c>
+      <c r="CG2">
+        <v>16480576.0</v>
+      </c>
+      <c r="CH2">
+        <v>14366441.0</v>
+      </c>
+      <c r="CI2">
+        <v>11703398.0</v>
+      </c>
+      <c r="CJ2">
+        <v>13736331.0</v>
+      </c>
+      <c r="CK2">
+        <v>15586602.0</v>
+      </c>
+      <c r="CL2">
+        <v>11392089.0</v>
+      </c>
+      <c r="CM2">
+        <v>10647170.0</v>
+      </c>
+      <c r="CN2">
+        <v>12384572.0</v>
+      </c>
+      <c r="CO2">
+        <v>13315034.0</v>
+      </c>
+      <c r="CP2">
+        <v>12897080.0</v>
+      </c>
+      <c r="CQ2">
+        <v>11292421.0</v>
+      </c>
+      <c r="CR2">
+        <v>12839166.0</v>
+      </c>
+      <c r="CS2">
+        <v>10751063.0</v>
+      </c>
+      <c r="CT2">
+        <v>9740840.0</v>
+      </c>
+      <c r="CU2">
+        <v>7585400.0</v>
+      </c>
+      <c r="CV2">
+        <v>8695171.0</v>
+      </c>
+      <c r="CW2">
+        <v>9707000.0</v>
+      </c>
+      <c r="CX2">
+        <v>11365843.0</v>
+      </c>
+      <c r="CY2">
+        <v>10107132.0</v>
+      </c>
+      <c r="CZ2">
+        <v>8213998.0</v>
+      </c>
+      <c r="DA2">
+        <v>12106089.0</v>
+      </c>
+      <c r="DB2">
+        <v>13990475.0</v>
+      </c>
+      <c r="DC2">
+        <v>13400000.0</v>
+      </c>
+      <c r="DD2">
+        <v>14700000.0</v>
+      </c>
+      <c r="DE2">
+        <v>23600000.0</v>
+      </c>
+      <c r="DF2">
+        <v>28300000.0</v>
+      </c>
+      <c r="DG2"/>
+      <c r="DH2"/>
+      <c r="DI2">
+        <v>32300000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>25500000.0</v>
+      </c>
+      <c r="DK2">
+        <v>1200000.0</v>
+      </c>
+      <c r="DL2"/>
+      <c r="DM2">
+        <v>9200000.0</v>
+      </c>
+      <c r="DN2">
+        <v>2500000.0</v>
+      </c>
+      <c r="DO2">
+        <v>370000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:119">
+      <c r="A3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>235000</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>176000</v>
+      </c>
+      <c r="I3">
+        <v>26000</v>
+      </c>
+      <c r="J3">
+        <v>939000</v>
+      </c>
+      <c r="K3">
+        <v>1310000</v>
+      </c>
+      <c r="L3">
+        <v>668000</v>
+      </c>
+      <c r="M3">
+        <v>660000</v>
+      </c>
+      <c r="N3">
+        <v>517000</v>
+      </c>
+      <c r="O3">
+        <v>1596000</v>
+      </c>
+      <c r="P3">
+        <v>554000</v>
+      </c>
+      <c r="Q3">
+        <v>674000</v>
+      </c>
+      <c r="R3">
+        <v>1095000</v>
+      </c>
+      <c r="S3">
+        <v>4258000</v>
+      </c>
+      <c r="T3">
+        <v>21000</v>
+      </c>
+      <c r="U3">
+        <v>310000</v>
+      </c>
+      <c r="V3">
+        <v>3927000</v>
+      </c>
+      <c r="W3">
+        <v>1467000</v>
+      </c>
+      <c r="X3">
+        <v>75000</v>
+      </c>
+      <c r="Y3">
+        <v>31000</v>
+      </c>
+      <c r="Z3">
+        <v>116000</v>
+      </c>
+      <c r="AA3">
+        <v>43000</v>
+      </c>
+      <c r="AB3">
+        <v>112000</v>
+      </c>
+      <c r="AC3">
+        <v>25000</v>
+      </c>
+      <c r="AD3">
+        <v>48000</v>
+      </c>
+      <c r="AE3">
+        <v>116000</v>
+      </c>
+      <c r="AF3">
+        <v>116000</v>
+      </c>
+      <c r="AG3">
+        <v>24000</v>
+      </c>
+      <c r="AH3">
+        <v>6000</v>
+      </c>
+      <c r="AI3">
+        <v>6000</v>
+      </c>
+      <c r="AJ3">
+        <v>70000</v>
+      </c>
+      <c r="AK3">
+        <v>90000</v>
+      </c>
+      <c r="AL3">
+        <v>42000</v>
+      </c>
+      <c r="AM3">
+        <v>232000</v>
+      </c>
+      <c r="AN3">
+        <v>92000</v>
+      </c>
+      <c r="AO3">
+        <v>117000</v>
+      </c>
+      <c r="AP3">
+        <v>210000</v>
+      </c>
+      <c r="AQ3">
+        <v>40000</v>
+      </c>
+      <c r="AR3">
+        <v>250000</v>
+      </c>
+      <c r="AS3">
+        <v>386000</v>
+      </c>
+      <c r="AT3">
+        <v>42000</v>
+      </c>
+      <c r="AU3">
+        <v>190000</v>
+      </c>
+      <c r="AV3">
+        <v>44000</v>
+      </c>
+      <c r="AW3">
+        <v>61000</v>
+      </c>
+      <c r="AX3">
+        <v>17000</v>
+      </c>
+      <c r="AY3">
+        <v>118000</v>
+      </c>
+      <c r="AZ3">
+        <v>74000</v>
+      </c>
+      <c r="BA3">
+        <v>242000</v>
+      </c>
+      <c r="BB3">
+        <v>8000</v>
+      </c>
+      <c r="BC3">
+        <v>23000</v>
+      </c>
+      <c r="BD3">
+        <v>101000</v>
+      </c>
+      <c r="BE3">
+        <v>184000</v>
+      </c>
+      <c r="BF3">
+        <v>48000</v>
+      </c>
+      <c r="BG3">
+        <v>12000</v>
+      </c>
+      <c r="BH3">
+        <v>84000</v>
+      </c>
+      <c r="BI3">
+        <v>194000</v>
+      </c>
+      <c r="BJ3">
+        <v>10000</v>
+      </c>
+      <c r="BK3">
+        <v>7000</v>
+      </c>
+      <c r="BL3">
+        <v>30000</v>
+      </c>
+      <c r="BM3">
+        <v>1071000</v>
+      </c>
+      <c r="BN3">
+        <v>45000</v>
+      </c>
+      <c r="BO3">
+        <v>105000</v>
+      </c>
+      <c r="BP3">
+        <v>17969</v>
+      </c>
+      <c r="BQ3">
+        <v>13704</v>
+      </c>
+      <c r="BR3">
+        <v>71327</v>
+      </c>
+      <c r="BS3">
+        <v>50452</v>
+      </c>
+      <c r="BT3">
+        <v>54131</v>
+      </c>
+      <c r="BU3">
+        <v>83936</v>
+      </c>
+      <c r="BV3">
+        <v>11245</v>
+      </c>
+      <c r="BW3">
+        <v>533000</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
+        <v>111799</v>
+      </c>
+      <c r="BZ3">
+        <v>210153</v>
+      </c>
+      <c r="CA3">
+        <v>697000</v>
+      </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>531000</v>
+      </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
+      <c r="CG3">
+        <v>73059</v>
+      </c>
+      <c r="CH3">
+        <v>33734</v>
+      </c>
+      <c r="CI3">
+        <v>157736</v>
+      </c>
+      <c r="CJ3">
+        <v>71502</v>
+      </c>
+      <c r="CK3">
+        <v>42958</v>
+      </c>
+      <c r="CL3">
+        <v>37943</v>
+      </c>
+      <c r="CM3">
+        <v>144908</v>
+      </c>
+      <c r="CN3">
+        <v>300950</v>
+      </c>
+      <c r="CO3">
+        <v>50555</v>
+      </c>
+      <c r="CP3">
+        <v>58603</v>
+      </c>
+      <c r="CQ3">
+        <v>161637</v>
+      </c>
+      <c r="CR3">
+        <v>138707</v>
+      </c>
+      <c r="CS3">
+        <v>226285</v>
+      </c>
+      <c r="CT3">
+        <v>54232</v>
+      </c>
+      <c r="CU3">
+        <v>47776</v>
+      </c>
+      <c r="CV3">
+        <v>12561</v>
+      </c>
+      <c r="CW3">
+        <v>91033</v>
+      </c>
+      <c r="CX3">
+        <v>216950</v>
+      </c>
+      <c r="CY3">
+        <v>23668</v>
+      </c>
+      <c r="CZ3">
+        <v>78782</v>
+      </c>
+      <c r="DA3">
+        <v>214075</v>
+      </c>
+      <c r="DB3">
+        <v>76952</v>
+      </c>
+      <c r="DC3">
+        <v>500000</v>
+      </c>
+      <c r="DD3">
+        <v>400000</v>
+      </c>
+      <c r="DE3">
+        <v>0</v>
+      </c>
+      <c r="DF3">
+        <v>700000</v>
+      </c>
+      <c r="DG3">
+        <v>700000</v>
+      </c>
+      <c r="DH3">
+        <v>100000</v>
+      </c>
+      <c r="DI3">
+        <v>100000</v>
+      </c>
+      <c r="DJ3">
+        <v>100000</v>
+      </c>
+      <c r="DK3">
+        <v>0</v>
+      </c>
+      <c r="DL3">
+        <v>0</v>
+      </c>
+      <c r="DM3">
+        <v>0</v>
+      </c>
+      <c r="DN3">
+        <v>100000</v>
+      </c>
+      <c r="DO3">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:119">
+      <c r="A4" t="s">
+        <v>213</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-5789000.0</v>
+      </c>
+      <c r="N4">
+        <v>504000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4">
+        <v>-1160000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-1848000.0</v>
+      </c>
+      <c r="R4">
+        <v>17149000.0</v>
+      </c>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
+        <v>-15050000.0</v>
+      </c>
+      <c r="V4">
+        <v>25911000.0</v>
+      </c>
+      <c r="W4">
+        <v>1140000.0</v>
+      </c>
+      <c r="X4">
+        <v>8323000.0</v>
+      </c>
+      <c r="Y4">
+        <v>1840000.0</v>
+      </c>
+      <c r="Z4">
+        <v>263000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-534000.0</v>
+      </c>
+      <c r="AB4">
+        <v>-81000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-1401000.0</v>
+      </c>
+      <c r="AD4">
+        <v>896000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-715000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-1397000.0</v>
+      </c>
+      <c r="AG4">
+        <v>278000.0</v>
+      </c>
+      <c r="AH4">
+        <v>215000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-76466000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-33383000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-5520000.0</v>
+      </c>
+      <c r="AL4">
+        <v>42359000.0</v>
+      </c>
+      <c r="AM4">
+        <v>66000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-774000.0</v>
+      </c>
+      <c r="AO4">
+        <v>-1308000.0</v>
+      </c>
+      <c r="AP4">
+        <v>793000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>328000.0</v>
+      </c>
+      <c r="AR4">
+        <v>-2425000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-1260000.0</v>
+      </c>
+      <c r="AT4">
+        <v>2095000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-2027000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-2397000.0</v>
+      </c>
+      <c r="AW4">
+        <v>1831000.0</v>
+      </c>
+      <c r="AX4">
+        <v>3881000.0</v>
+      </c>
+      <c r="AY4">
+        <v>887000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>-3307000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-478000.0</v>
+      </c>
+      <c r="BB4">
+        <v>3964000.0</v>
+      </c>
+      <c r="BC4">
+        <v>-1243000.0</v>
+      </c>
+      <c r="BD4">
+        <v>-2795000.0</v>
+      </c>
+      <c r="BE4">
+        <v>-1658000.0</v>
+      </c>
+      <c r="BF4">
+        <v>727000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+    </row>
+    <row r="5" spans="1:119">
+      <c r="A5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-10000.0</v>
+      </c>
+      <c r="N5">
+        <v>-2369000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
+        <v>-217000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-994000.0</v>
+      </c>
+      <c r="R5">
+        <v>-533000.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
+        <v>-102000.0</v>
+      </c>
+      <c r="V5">
+        <v>2421000.0</v>
+      </c>
+      <c r="W5">
+        <v>-7726000.0</v>
+      </c>
+      <c r="X5">
+        <v>-136000.0</v>
+      </c>
+      <c r="Y5">
+        <v>4859000.0</v>
+      </c>
+      <c r="Z5">
+        <v>76000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-12000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-191000.0</v>
+      </c>
+      <c r="AC5">
+        <v>117000.0</v>
+      </c>
+      <c r="AD5">
+        <v>78000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-162000.0</v>
+      </c>
+      <c r="AF5">
+        <v>173000.0</v>
+      </c>
+      <c r="AG5">
+        <v>256000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-119000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-41221000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>19740000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-855000.0</v>
+      </c>
+      <c r="AL5">
+        <v>82000.0</v>
+      </c>
+      <c r="AM5">
+        <v>635000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-85000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-290000.0</v>
+      </c>
+      <c r="AP5">
+        <v>397000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>326000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-1340000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-225000.0</v>
+      </c>
+      <c r="AT5">
+        <v>906000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-171000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-1086000.0</v>
+      </c>
+      <c r="AW5">
+        <v>938000.0</v>
+      </c>
+      <c r="AX5">
+        <v>839000.0</v>
+      </c>
+      <c r="AY5">
+        <v>325000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-2099000.0</v>
+      </c>
+      <c r="BA5">
+        <v>561000.0</v>
+      </c>
+      <c r="BB5">
+        <v>2011000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-2329000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-603000.0</v>
+      </c>
+      <c r="BE5">
+        <v>84000.0</v>
+      </c>
+      <c r="BF5">
+        <v>1153000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
+    </row>
+    <row r="6" spans="1:119">
+      <c r="A6" t="s">
+        <v>215</v>
+      </c>
+      <c r="B6">
+        <v>-59000.0</v>
+      </c>
+      <c r="C6">
+        <v>-587727.0</v>
+      </c>
+      <c r="D6">
+        <v>236000.0</v>
+      </c>
+      <c r="E6">
+        <v>81000.0</v>
+      </c>
+      <c r="F6">
+        <v>-590000.0</v>
+      </c>
+      <c r="G6">
+        <v>124000.0</v>
+      </c>
+      <c r="H6">
+        <v>-1271000.0</v>
+      </c>
+      <c r="I6">
+        <v>629000.0</v>
+      </c>
+      <c r="J6">
+        <v>-413000.0</v>
+      </c>
+      <c r="K6">
+        <v>1447000.0</v>
+      </c>
+      <c r="L6">
+        <v>-3122000.0</v>
+      </c>
+      <c r="M6">
+        <v>-5789000.0</v>
+      </c>
+      <c r="N6">
+        <v>504000.0</v>
+      </c>
+      <c r="O6">
+        <v>-13690000.0</v>
+      </c>
+      <c r="P6">
+        <v>-1160000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1848000.0</v>
+      </c>
+      <c r="R6">
+        <v>17149000.0</v>
+      </c>
+      <c r="S6">
+        <v>-125000.0</v>
+      </c>
+      <c r="T6">
+        <v>-8894000.0</v>
+      </c>
+      <c r="U6">
+        <v>-15050000.0</v>
+      </c>
+      <c r="V6">
+        <v>25911000.0</v>
+      </c>
+      <c r="W6">
+        <v>-4044000.0</v>
+      </c>
+      <c r="X6">
+        <v>8323000.0</v>
+      </c>
+      <c r="Y6">
+        <v>1840000.0</v>
+      </c>
+      <c r="Z6">
+        <v>263000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-534000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-81000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-1401000.0</v>
+      </c>
+      <c r="AD6">
+        <v>896000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-715000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-1396000.0</v>
+      </c>
+      <c r="AG6">
+        <v>278000.0</v>
+      </c>
+      <c r="AH6">
+        <v>214000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-724000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-33383000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-5520000.0</v>
+      </c>
+      <c r="AL6">
+        <v>42359000.0</v>
+      </c>
+      <c r="AM6">
+        <v>66000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-774000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-1308000.0</v>
+      </c>
+      <c r="AP6">
+        <v>793000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>328000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-2425000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-1260000.0</v>
+      </c>
+      <c r="AT6">
+        <v>2095000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-2027000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-2397000.0</v>
+      </c>
+      <c r="AW6">
+        <v>1831000.0</v>
+      </c>
+      <c r="AX6">
+        <v>3881000.0</v>
+      </c>
+      <c r="AY6">
+        <v>887000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-3307000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-478000.0</v>
+      </c>
+      <c r="BB6">
+        <v>3964000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-1243000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-2795000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-1658000.0</v>
+      </c>
+      <c r="BF6">
+        <v>727000.0</v>
+      </c>
+      <c r="BG6">
+        <v>925000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-4127000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-843000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>1354000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-473000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-2458000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-1189000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-449000.0</v>
+      </c>
+      <c r="BO6">
+        <v>3856000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-271569.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-3027658.0</v>
+      </c>
+      <c r="BR6">
+        <v>287431.0</v>
+      </c>
+      <c r="BS6">
+        <v>1076518.0</v>
+      </c>
+      <c r="BT6">
+        <v>-3494975.0</v>
+      </c>
+      <c r="BU6">
+        <v>-1889781.0</v>
+      </c>
+      <c r="BV6">
+        <v>1131488.0</v>
+      </c>
+      <c r="BW6">
+        <v>3601591.0</v>
+      </c>
+      <c r="BX6">
+        <v>-3359482.0</v>
+      </c>
+      <c r="BY6">
+        <v>-3332739.0</v>
+      </c>
+      <c r="BZ6">
+        <v>1419153.0</v>
+      </c>
+      <c r="CA6">
+        <v>4159692.0</v>
+      </c>
+      <c r="CB6">
+        <v>-2463329.0</v>
+      </c>
+      <c r="CC6">
+        <v>-2130023.0</v>
+      </c>
+      <c r="CD6">
+        <v>1305249.0</v>
+      </c>
+      <c r="CE6">
+        <v>4712171.0</v>
+      </c>
+      <c r="CF6">
+        <v>-1805989.0</v>
+      </c>
+      <c r="CG6">
+        <v>-2501588.0</v>
+      </c>
+      <c r="CH6">
+        <v>2114135.0</v>
+      </c>
+      <c r="CI6">
+        <v>2663043.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-2032933.0</v>
+      </c>
+      <c r="CK6">
+        <v>-1850271.0</v>
+      </c>
+      <c r="CL6">
+        <v>4194513.0</v>
+      </c>
+      <c r="CM6">
+        <v>744919.0</v>
+      </c>
+      <c r="CN6">
+        <v>-1737402.0</v>
+      </c>
+      <c r="CO6">
+        <v>-930462.0</v>
+      </c>
+      <c r="CP6">
+        <v>417954.0</v>
+      </c>
+      <c r="CQ6">
+        <v>1604659.0</v>
+      </c>
+      <c r="CR6">
+        <v>-1546745.0</v>
+      </c>
+      <c r="CS6">
+        <v>2088103.0</v>
+      </c>
+      <c r="CT6">
+        <v>1010223.0</v>
+      </c>
+      <c r="CU6">
+        <v>2155440.0</v>
+      </c>
+      <c r="CV6">
+        <v>-1109771.0</v>
+      </c>
+      <c r="CW6">
+        <v>-1011829.0</v>
+      </c>
+      <c r="CX6">
+        <v>-1658843.0</v>
+      </c>
+      <c r="CY6">
+        <v>1258711.0</v>
+      </c>
+      <c r="CZ6">
+        <v>1893134.0</v>
+      </c>
+      <c r="DA6">
+        <v>-3892091.0</v>
+      </c>
+      <c r="DB6">
+        <v>-1884386.0</v>
+      </c>
+      <c r="DC6">
+        <v>600000.0</v>
+      </c>
+      <c r="DD6">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DE6">
+        <v>-8900000.0</v>
+      </c>
+      <c r="DF6">
+        <v>-4700000.0</v>
+      </c>
+      <c r="DG6">
+        <v>1600000.0</v>
+      </c>
+      <c r="DH6">
+        <v>-2100000.0</v>
+      </c>
+      <c r="DI6">
+        <v>-3500000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>6800000.0</v>
+      </c>
+      <c r="DK6">
+        <v>17700000.0</v>
+      </c>
+      <c r="DL6">
+        <v>1200000.0</v>
+      </c>
+      <c r="DM6">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DN6">
+        <v>6700000.0</v>
+      </c>
+      <c r="DO6">
+        <v>2090000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:119">
+      <c r="A7" t="s">
+        <v>216</v>
+      </c>
+      <c r="B7">
+        <v>2000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-182529.0</v>
+      </c>
+      <c r="D7">
+        <v>1428000.0</v>
+      </c>
+      <c r="E7">
+        <v>362000.0</v>
+      </c>
+      <c r="F7">
+        <v>-2272000.0</v>
+      </c>
+      <c r="G7">
+        <v>19851000.0</v>
+      </c>
+      <c r="H7">
+        <v>-1228000.0</v>
+      </c>
+      <c r="I7">
+        <v>-1400000.0</v>
+      </c>
+      <c r="J7">
+        <v>-2334000.0</v>
+      </c>
+      <c r="K7">
+        <v>5914000.0</v>
+      </c>
+      <c r="L7">
+        <v>-2484000.0</v>
+      </c>
+      <c r="M7">
+        <v>-6518000.0</v>
+      </c>
+      <c r="N7">
+        <v>-2609000.0</v>
+      </c>
+      <c r="O7">
+        <v>-2852000.0</v>
+      </c>
+      <c r="P7">
+        <v>-1205000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-6928000.0</v>
+      </c>
+      <c r="R7">
+        <v>6645000.0</v>
+      </c>
+      <c r="S7">
+        <v>-17669000.0</v>
+      </c>
+      <c r="T7">
+        <v>-3783000.0</v>
+      </c>
+      <c r="U7">
+        <v>4570000.0</v>
+      </c>
+      <c r="V7">
+        <v>-10002000.0</v>
+      </c>
+      <c r="W7">
+        <v>-4984000.0</v>
+      </c>
+      <c r="X7">
+        <v>-425000.0</v>
+      </c>
+      <c r="Y7">
+        <v>4002000.0</v>
+      </c>
+      <c r="Z7">
+        <v>799000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-293000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-741000.0</v>
+      </c>
+      <c r="AC7">
+        <v>29000.0</v>
+      </c>
+      <c r="AD7">
+        <v>2116000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-618000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-733000.0</v>
+      </c>
+      <c r="AG7">
+        <v>5000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-350000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-2994000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>208000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-142000.0</v>
+      </c>
+      <c r="AL7">
+        <v>2507000.0</v>
+      </c>
+      <c r="AM7">
+        <v>855000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-959000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-176000.0</v>
+      </c>
+      <c r="AP7">
+        <v>2225000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>103000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-3943000.0</v>
+      </c>
+      <c r="AS7">
+        <v>50000.0</v>
+      </c>
+      <c r="AT7">
+        <v>3400000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-1990000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-2929000.0</v>
+      </c>
+      <c r="AW7">
+        <v>1018000.0</v>
+      </c>
+      <c r="AX7">
+        <v>3627000.0</v>
+      </c>
+      <c r="AY7">
+        <v>70000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-4621000.0</v>
+      </c>
+      <c r="BA7">
+        <v>1385000.0</v>
+      </c>
+      <c r="BB7">
+        <v>3386000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-1829000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-3917000.0</v>
+      </c>
+      <c r="BE7">
+        <v>317000.0</v>
+      </c>
+      <c r="BF7">
+        <v>1317000.0</v>
+      </c>
+      <c r="BG7">
+        <v>2578000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-5054000.0</v>
+      </c>
+      <c r="BI7">
+        <v>164000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>2089000.0</v>
+      </c>
+      <c r="BK7">
+        <v>218000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-3447000.0</v>
+      </c>
+      <c r="BM7">
+        <v>584000.0</v>
+      </c>
+      <c r="BN7">
+        <v>2803000.0</v>
+      </c>
+      <c r="BO7">
+        <v>1415000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-2137545.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-3845432.0</v>
+      </c>
+      <c r="BR7">
+        <v>-2113183.0</v>
+      </c>
+      <c r="BS7">
+        <v>-1721863.0</v>
+      </c>
+      <c r="BT7">
+        <v>1056113.0</v>
+      </c>
+      <c r="BU7">
+        <v>1928014.0</v>
+      </c>
+      <c r="BV7">
+        <v>2579788.0</v>
+      </c>
+      <c r="BW7">
+        <v>975444.0</v>
+      </c>
+      <c r="BX7">
+        <v>-4727634.0</v>
+      </c>
+      <c r="BY7">
+        <v>303184.0</v>
+      </c>
+      <c r="BZ7">
+        <v>3560041.0</v>
+      </c>
+      <c r="CA7">
+        <v>1297621.0</v>
+      </c>
+      <c r="CB7">
+        <v>-3384894.0</v>
+      </c>
+      <c r="CC7">
+        <v>481606.0</v>
+      </c>
+      <c r="CD7">
+        <v>2957677.0</v>
+      </c>
+      <c r="CE7">
+        <v>1292367.0</v>
+      </c>
+      <c r="CF7">
+        <v>-4580769.0</v>
+      </c>
+      <c r="CG7">
+        <v>469024.0</v>
+      </c>
+      <c r="CH7">
+        <v>2369232.0</v>
+      </c>
+      <c r="CI7">
+        <v>2314219.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-2138807.0</v>
+      </c>
+      <c r="CK7">
+        <v>-894837.0</v>
+      </c>
+      <c r="CL7">
+        <v>5000076.0</v>
+      </c>
+      <c r="CM7">
+        <v>4195092.0</v>
+      </c>
+      <c r="CN7">
+        <v>-30928.0</v>
+      </c>
+      <c r="CO7">
+        <v>104635.0</v>
+      </c>
+      <c r="CP7">
+        <v>1289404.0</v>
+      </c>
+      <c r="CQ7">
+        <v>1372559.0</v>
+      </c>
+      <c r="CR7">
+        <v>-907643.0</v>
+      </c>
+      <c r="CS7">
+        <v>514608.0</v>
+      </c>
+      <c r="CT7">
+        <v>2765223.0</v>
+      </c>
+      <c r="CU7">
+        <v>957798.0</v>
+      </c>
+      <c r="CV7">
+        <v>-1405980.0</v>
+      </c>
+      <c r="CW7">
+        <v>-196603.0</v>
+      </c>
+      <c r="CX7">
+        <v>-924110.0</v>
+      </c>
+      <c r="CY7">
+        <v>549248.0</v>
+      </c>
+      <c r="CZ7">
+        <v>1967199.0</v>
+      </c>
+      <c r="DA7">
+        <v>-2025726.0</v>
+      </c>
+      <c r="DB7">
+        <v>2116004.0</v>
+      </c>
+      <c r="DC7">
+        <v>2400000.0</v>
+      </c>
+      <c r="DD7">
+        <v>500000.0</v>
+      </c>
+      <c r="DE7">
+        <v>-7700000.0</v>
+      </c>
+      <c r="DF7">
+        <v>-7400000.0</v>
+      </c>
+      <c r="DG7">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DH7">
+        <v>1700000.0</v>
+      </c>
+      <c r="DI7">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ7">
+        <v>1400000.0</v>
+      </c>
+      <c r="DK7">
+        <v>18600000.0</v>
+      </c>
+      <c r="DL7">
+        <v>-9000000.0</v>
+      </c>
+      <c r="DM7">
+        <v>-3800000.0</v>
+      </c>
+      <c r="DN7">
+        <v>-300000.0</v>
+      </c>
+      <c r="DO7">
+        <v>4210000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:119">
+      <c r="A8" t="s">
+        <v>217</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>-1178000.0</v>
+      </c>
+      <c r="N8">
+        <v>-864000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8">
+        <v>-1711000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-2879000.0</v>
+      </c>
+      <c r="R8">
+        <v>1938000.0</v>
+      </c>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8">
+        <v>7712000.0</v>
+      </c>
+      <c r="V8">
+        <v>-11178000.0</v>
+      </c>
+      <c r="W8">
+        <v>-24000.0</v>
+      </c>
+      <c r="X8">
+        <v>-1095000.0</v>
+      </c>
+      <c r="Y8">
+        <v>-717000.0</v>
+      </c>
+      <c r="Z8">
+        <v>797000.0</v>
+      </c>
+      <c r="AA8">
+        <v>-549000.0</v>
+      </c>
+      <c r="AB8">
+        <v>-745000.0</v>
+      </c>
+      <c r="AC8">
+        <v>50000.0</v>
+      </c>
+      <c r="AD8">
+        <v>2180000.0</v>
+      </c>
+      <c r="AE8">
+        <v>-1917000.0</v>
+      </c>
+      <c r="AF8">
+        <v>312000.0</v>
+      </c>
+      <c r="AG8">
+        <v>421000.0</v>
+      </c>
+      <c r="AH8">
+        <v>161000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-2470000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>722000.0</v>
+      </c>
+      <c r="AK8">
+        <v>1575000.0</v>
+      </c>
+      <c r="AL8">
+        <v>2360000.0</v>
+      </c>
+      <c r="AM8">
+        <v>-1937000.0</v>
+      </c>
+      <c r="AN8">
+        <v>-2032000.0</v>
+      </c>
+      <c r="AO8">
+        <v>887000.0</v>
+      </c>
+      <c r="AP8">
+        <v>1312000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>-1234000.0</v>
+      </c>
+      <c r="AR8">
+        <v>-1521000.0</v>
+      </c>
+      <c r="AS8">
+        <v>2223000.0</v>
+      </c>
+      <c r="AT8">
+        <v>2368000.0</v>
+      </c>
+      <c r="AU8">
+        <v>-1785000.0</v>
+      </c>
+      <c r="AV8">
+        <v>-1708000.0</v>
+      </c>
+      <c r="AW8">
+        <v>513000.0</v>
+      </c>
+      <c r="AX8">
+        <v>2463000.0</v>
+      </c>
+      <c r="AY8">
+        <v>-874000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>-3317000.0</v>
+      </c>
+      <c r="BA8">
+        <v>1952000.0</v>
+      </c>
+      <c r="BB8">
+        <v>2329000.0</v>
+      </c>
+      <c r="BC8">
+        <v>-1200000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-3271000.0</v>
+      </c>
+      <c r="BE8">
+        <v>1604000.0</v>
+      </c>
+      <c r="BF8">
+        <v>677000.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+    </row>
+    <row r="9" spans="1:119">
+      <c r="A9" t="s">
+        <v>218</v>
+      </c>
+      <c r="B9">
+        <v>-7000.0</v>
+      </c>
+      <c r="C9">
+        <v>736007.0</v>
+      </c>
+      <c r="D9">
+        <v>21000.0</v>
+      </c>
+      <c r="E9">
+        <v>118000.0</v>
+      </c>
+      <c r="F9">
+        <v>-146000.0</v>
+      </c>
+      <c r="G9">
+        <v>63000.0</v>
+      </c>
+      <c r="H9">
+        <v>1299000.0</v>
+      </c>
+      <c r="I9">
+        <v>2179000.0</v>
+      </c>
+      <c r="J9">
+        <v>1197000.0</v>
+      </c>
+      <c r="K9">
+        <v>2312000.0</v>
+      </c>
+      <c r="L9">
+        <v>-338000.0</v>
+      </c>
+      <c r="M9">
+        <v>-1178000.0</v>
+      </c>
+      <c r="N9">
+        <v>-864000.0</v>
+      </c>
+      <c r="O9">
+        <v>-1846000.0</v>
+      </c>
+      <c r="P9">
+        <v>-1711000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-2879000.0</v>
+      </c>
+      <c r="R9">
+        <v>1938000.0</v>
+      </c>
+      <c r="S9">
+        <v>-23139000.0</v>
+      </c>
+      <c r="T9">
+        <v>-3861000.0</v>
+      </c>
+      <c r="U9">
+        <v>7712000.0</v>
+      </c>
+      <c r="V9">
+        <v>-11178000.0</v>
+      </c>
+      <c r="W9">
+        <v>-24000.0</v>
+      </c>
+      <c r="X9">
+        <v>-1095000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-717000.0</v>
+      </c>
+      <c r="Z9">
+        <v>797000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-549000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-745000.0</v>
+      </c>
+      <c r="AC9">
+        <v>50000.0</v>
+      </c>
+      <c r="AD9">
+        <v>2180000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-1917000.0</v>
+      </c>
+      <c r="AF9">
+        <v>312000.0</v>
+      </c>
+      <c r="AG9">
+        <v>421000.0</v>
+      </c>
+      <c r="AH9">
+        <v>161000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-832000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>722000.0</v>
+      </c>
+      <c r="AK9">
+        <v>1575000.0</v>
+      </c>
+      <c r="AL9">
+        <v>2360000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-1937000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-2032000.0</v>
+      </c>
+      <c r="AO9">
+        <v>887000.0</v>
+      </c>
+      <c r="AP9">
+        <v>1312000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-1234000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-1521000.0</v>
+      </c>
+      <c r="AS9">
+        <v>2223000.0</v>
+      </c>
+      <c r="AT9">
+        <v>2368000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-1785000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-1708000.0</v>
+      </c>
+      <c r="AW9">
+        <v>513000.0</v>
+      </c>
+      <c r="AX9">
+        <v>2463000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-874000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-3317000.0</v>
+      </c>
+      <c r="BA9">
+        <v>1952000.0</v>
+      </c>
+      <c r="BB9">
+        <v>2329000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-1200000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-3271000.0</v>
+      </c>
+      <c r="BE9">
+        <v>1604000.0</v>
+      </c>
+      <c r="BF9">
+        <v>677000.0</v>
+      </c>
+      <c r="BG9">
+        <v>1246000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-3339000.0</v>
+      </c>
+      <c r="BI9">
+        <v>1367000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>2346000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-23000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-4015000.0</v>
+      </c>
+      <c r="BM9">
+        <v>499000.0</v>
+      </c>
+      <c r="BN9">
+        <v>2350000.0</v>
+      </c>
+      <c r="BO9">
+        <v>713000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-2751535.0</v>
+      </c>
+      <c r="BQ9">
+        <v>1759000.0</v>
+      </c>
+      <c r="BR9">
+        <v>2765000.0</v>
+      </c>
+      <c r="BS9">
+        <v>2124000.0</v>
+      </c>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9">
+        <v>-135322000.0</v>
+      </c>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9">
+        <v>1296000.0</v>
+      </c>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9">
+        <v>1984000.0</v>
+      </c>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9">
+        <v>2577000.0</v>
+      </c>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
+      <c r="DM9"/>
+      <c r="DN9"/>
+      <c r="DO9">
+        <v>-1590000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:119">
+      <c r="A10" t="s">
+        <v>219</v>
+      </c>
+      <c r="B10">
+        <v>312687.0</v>
+      </c>
+      <c r="C10">
+        <v>312687.0</v>
+      </c>
+      <c r="D10">
+        <v>-871000.0</v>
+      </c>
+      <c r="E10">
+        <v>315000.0</v>
+      </c>
+      <c r="F10">
+        <v>-2000.0</v>
+      </c>
+      <c r="G10">
+        <v>1506000.0</v>
+      </c>
+      <c r="H10">
+        <v>-131000.0</v>
+      </c>
+      <c r="I10">
+        <v>-103000.0</v>
+      </c>
+      <c r="J10">
+        <v>152000.0</v>
+      </c>
+      <c r="K10">
+        <v>1213000.0</v>
+      </c>
+      <c r="L10">
+        <v>-1431000.0</v>
+      </c>
+      <c r="M10">
+        <v>688000.0</v>
+      </c>
+      <c r="N10">
+        <v>-336000.0</v>
+      </c>
+      <c r="O10">
+        <v>835000.0</v>
+      </c>
+      <c r="P10">
+        <v>-199000.0</v>
+      </c>
+      <c r="Q10">
+        <v>171000.0</v>
+      </c>
+      <c r="R10">
+        <v>-105000.0</v>
+      </c>
+      <c r="S10">
+        <v>3290000.0</v>
+      </c>
+      <c r="T10">
+        <v>7094000.0</v>
+      </c>
+      <c r="U10">
+        <v>857000.0</v>
+      </c>
+      <c r="V10">
+        <v>-12987000.0</v>
+      </c>
+      <c r="W10">
+        <v>-772000.0</v>
+      </c>
+      <c r="X10">
+        <v>-76000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-364000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-256000.0</v>
+      </c>
+      <c r="AA10">
+        <v>427000.0</v>
+      </c>
+      <c r="AB10">
+        <v>140000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-415000.0</v>
+      </c>
+      <c r="AD10">
+        <v>292000.0</v>
+      </c>
+      <c r="AE10">
+        <v>814000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-331000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-376000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-479000.0</v>
+      </c>
+      <c r="AI10">
+        <v>461000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-26000.0</v>
+      </c>
+      <c r="AK10">
+        <v>189000.0</v>
+      </c>
+      <c r="AL10">
+        <v>581000.0</v>
+      </c>
+      <c r="AM10">
+        <v>1462000.0</v>
+      </c>
+      <c r="AN10">
+        <v>151000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-277000.0</v>
+      </c>
+      <c r="AP10">
+        <v>259000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>560000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-1186000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-428000.0</v>
+      </c>
+      <c r="AT10">
+        <v>15000.0</v>
+      </c>
+      <c r="AU10">
+        <v>888000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-932000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-1036000.0</v>
+      </c>
+      <c r="AX10">
+        <v>309000.0</v>
+      </c>
+      <c r="AY10">
+        <v>752000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>15000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-1141000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-96000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1363000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-273000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-530000.0</v>
+      </c>
+      <c r="BF10">
+        <v>77000.0</v>
+      </c>
+      <c r="BG10">
+        <v>965000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-1964000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-229000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>337000.0</v>
+      </c>
+      <c r="BK10">
+        <v>425000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-1049000.0</v>
+      </c>
+      <c r="BM10">
+        <v>166000.0</v>
+      </c>
+      <c r="BN10">
+        <v>909000.0</v>
+      </c>
+      <c r="BO10">
+        <v>1018000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-110254.0</v>
+      </c>
+      <c r="BQ10">
+        <v>124000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-69000.0</v>
+      </c>
+      <c r="BS10">
+        <v>1135000.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
+        <v>-549523000.0</v>
+      </c>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10">
+        <v>1198000.0</v>
+      </c>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10">
+        <v>774000.0</v>
+      </c>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10">
+        <v>1564000.0</v>
+      </c>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10">
+        <v>795000.0</v>
+      </c>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
+      <c r="DK10">
+        <v>2200000.0</v>
+      </c>
+      <c r="DL10">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DM10">
+        <v>-6600000.0</v>
+      </c>
+      <c r="DN10">
+        <v>-500000.0</v>
+      </c>
+      <c r="DO10">
+        <v>-240000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:119">
+      <c r="A11" t="s">
+        <v>220</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>-4308000.0</v>
+      </c>
+      <c r="N11">
+        <v>1478000.0</v>
+      </c>
+      <c r="O11">
+        <v>4035000.0</v>
+      </c>
+      <c r="P11">
+        <v>-2428000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-3895000.0</v>
+      </c>
+      <c r="R11">
+        <v>5086000.0</v>
+      </c>
+      <c r="S11">
+        <v>5346000.0</v>
+      </c>
+      <c r="T11">
+        <v>-3631000.0</v>
+      </c>
+      <c r="U11">
+        <v>-666000.0</v>
+      </c>
+      <c r="V11">
+        <v>11827000.0</v>
+      </c>
+      <c r="W11">
+        <v>848000.0</v>
+      </c>
+      <c r="X11">
+        <v>867000.0</v>
+      </c>
+      <c r="Y11">
+        <v>244000.0</v>
+      </c>
+      <c r="Z11">
+        <v>194000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-159000.0</v>
+      </c>
+      <c r="AB11">
+        <v>55000.0</v>
+      </c>
+      <c r="AC11">
+        <v>277000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-434000.0</v>
+      </c>
+      <c r="AE11">
+        <v>487000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-65000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-296000.0</v>
+      </c>
+      <c r="AH11">
+        <v>87000.0</v>
+      </c>
+      <c r="AI11">
+        <v>1030000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-1993000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-1309000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-2635000.0</v>
+      </c>
+      <c r="AM11">
+        <v>695000.0</v>
+      </c>
+      <c r="AN11">
+        <v>1007000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-496000.0</v>
+      </c>
+      <c r="AP11">
+        <v>257000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>451000.0</v>
+      </c>
+      <c r="AR11">
+        <v>104000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-1520000.0</v>
+      </c>
+      <c r="AT11">
+        <v>111000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-922000.0</v>
+      </c>
+      <c r="AV11">
+        <v>797000.0</v>
+      </c>
+      <c r="AW11">
+        <v>603000.0</v>
+      </c>
+      <c r="AX11">
+        <v>16000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-133000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>780000.0</v>
+      </c>
+      <c r="BA11">
+        <v>13000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-858000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-724000.0</v>
+      </c>
+      <c r="BD11">
+        <v>267000.0</v>
+      </c>
+      <c r="BE11">
+        <v>-841000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-590000.0</v>
+      </c>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11">
+        <v>1165000.0</v>
+      </c>
+      <c r="BL11">
+        <v>706000.0</v>
+      </c>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
+        <v>108000.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11">
+        <v>2240000.0</v>
+      </c>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
+        <v>1220000.0</v>
+      </c>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11">
+        <v>372000.0</v>
+      </c>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11">
+        <v>745000.0</v>
+      </c>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
+    </row>
+    <row r="12" spans="1:119">
+      <c r="A12" t="s">
+        <v>221</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-80000.0</v>
+      </c>
+      <c r="N12">
+        <v>704000.0</v>
+      </c>
+      <c r="O12">
+        <v>1498000.0</v>
+      </c>
+      <c r="P12">
+        <v>912000.0</v>
+      </c>
+      <c r="Q12">
+        <v>2950000.0</v>
+      </c>
+      <c r="R12">
+        <v>157000.0</v>
+      </c>
+      <c r="S12">
+        <v>8891000.0</v>
+      </c>
+      <c r="T12">
+        <v>1232000.0</v>
+      </c>
+      <c r="U12">
+        <v>602000.0</v>
+      </c>
+      <c r="V12">
+        <v>430000.0</v>
+      </c>
+      <c r="W12">
+        <v>430000.0</v>
+      </c>
+      <c r="X12">
+        <v>281000.0</v>
+      </c>
+      <c r="Y12">
+        <v>195000.0</v>
+      </c>
+      <c r="Z12">
+        <v>201000.0</v>
+      </c>
+      <c r="AA12">
+        <v>236000.0</v>
+      </c>
+      <c r="AB12">
+        <v>180000.0</v>
+      </c>
+      <c r="AC12">
+        <v>181000.0</v>
+      </c>
+      <c r="AD12">
+        <v>199000.0</v>
+      </c>
+      <c r="AE12">
+        <v>368000.0</v>
+      </c>
+      <c r="AF12">
+        <v>370000.0</v>
+      </c>
+      <c r="AG12">
+        <v>288000.0</v>
+      </c>
+      <c r="AH12">
+        <v>46000.0</v>
+      </c>
+      <c r="AI12">
+        <v>85795000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-16022000.0</v>
+      </c>
+      <c r="AK12">
+        <v>149000.0</v>
+      </c>
+      <c r="AL12">
+        <v>-42815000.0</v>
+      </c>
+      <c r="AM12">
+        <v>80000.0</v>
+      </c>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12">
+        <v>1000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>34000.0</v>
+      </c>
+      <c r="AR12">
+        <v>33000.0</v>
+      </c>
+      <c r="AS12">
+        <v>30000.0</v>
+      </c>
+      <c r="AT12">
+        <v>29000.0</v>
+      </c>
+      <c r="AU12">
+        <v>853000.0</v>
+      </c>
+      <c r="AV12">
+        <v>3634000.0</v>
+      </c>
+      <c r="AW12">
+        <v>64000.0</v>
+      </c>
+      <c r="AX12">
+        <v>64000.0</v>
+      </c>
+      <c r="AY12">
+        <v>123000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>67000.0</v>
+      </c>
+      <c r="BA12">
+        <v>40000.0</v>
+      </c>
+      <c r="BB12">
+        <v>39000.0</v>
+      </c>
+      <c r="BC12">
+        <v>38000.0</v>
+      </c>
+      <c r="BD12">
+        <v>45000.0</v>
+      </c>
+      <c r="BE12">
+        <v>75000.0</v>
+      </c>
+      <c r="BF12">
+        <v>88000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+    </row>
+    <row r="13" spans="1:119">
+      <c r="A13" t="s">
+        <v>222</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>-3471000.0</v>
+      </c>
+      <c r="N13">
+        <v>-3471000.0</v>
+      </c>
+      <c r="O13">
+        <v>-3471000.0</v>
+      </c>
+      <c r="P13">
+        <v>2173000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-2827000.0</v>
+      </c>
+      <c r="R13">
+        <v>53000.0</v>
+      </c>
+      <c r="S13">
+        <v>-3166000.0</v>
+      </c>
+      <c r="T13">
+        <v>-3385000.0</v>
+      </c>
+      <c r="U13">
+        <v>-3333000.0</v>
+      </c>
+      <c r="V13">
+        <v>10154000.0</v>
+      </c>
+      <c r="W13">
+        <v>10154000.0</v>
+      </c>
+      <c r="X13">
+        <v>688000.0</v>
+      </c>
+      <c r="Y13">
+        <v>4934000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-5000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-5000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-263000.0</v>
+      </c>
+      <c r="AC13">
+        <v>172000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-177000.0</v>
+      </c>
+      <c r="AE13">
+        <v>450000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-627000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-2000.0</v>
+      </c>
+      <c r="AH13">
+        <v>25000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-3857000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-369000.0</v>
+      </c>
+      <c r="AK13">
+        <v>-2268000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-617000.0</v>
+      </c>
+      <c r="AM13">
+        <v>954000.0</v>
+      </c>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-1510000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>1358000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+    </row>
+    <row r="14" spans="1:119">
+      <c r="A14" t="s">
+        <v>223</v>
+      </c>
+      <c r="B14">
+        <v>962000.0</v>
+      </c>
+      <c r="C14">
+        <v>5054904.0</v>
+      </c>
+      <c r="D14">
+        <v>1055000.0</v>
+      </c>
+      <c r="E14">
+        <v>1915000.0</v>
+      </c>
+      <c r="F14">
+        <v>1603000.0</v>
+      </c>
+      <c r="G14">
+        <v>613000.0</v>
+      </c>
+      <c r="H14">
+        <v>2506000.0</v>
+      </c>
+      <c r="I14">
+        <v>1729000.0</v>
+      </c>
+      <c r="J14">
+        <v>1715000.0</v>
+      </c>
+      <c r="K14">
+        <v>1938000.0</v>
+      </c>
+      <c r="L14">
+        <v>1904000.0</v>
+      </c>
+      <c r="M14">
+        <v>1479000.0</v>
+      </c>
+      <c r="N14">
+        <v>1377000.0</v>
+      </c>
+      <c r="O14">
+        <v>1015000.0</v>
+      </c>
+      <c r="P14">
+        <v>1362000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1352000.0</v>
+      </c>
+      <c r="R14">
+        <v>1332000.0</v>
+      </c>
+      <c r="S14">
+        <v>1272000.0</v>
+      </c>
+      <c r="T14">
+        <v>1006000.0</v>
+      </c>
+      <c r="U14">
+        <v>664000.0</v>
+      </c>
+      <c r="V14">
+        <v>621000.0</v>
+      </c>
+      <c r="W14">
+        <v>205000.0</v>
+      </c>
+      <c r="X14">
+        <v>86000.0</v>
+      </c>
+      <c r="Y14">
+        <v>85000.0</v>
+      </c>
+      <c r="Z14">
+        <v>82000.0</v>
+      </c>
+      <c r="AA14">
+        <v>96000.0</v>
+      </c>
+      <c r="AB14">
+        <v>100000.0</v>
+      </c>
+      <c r="AC14">
+        <v>101000.0</v>
+      </c>
+      <c r="AD14">
+        <v>101000.0</v>
+      </c>
+      <c r="AE14">
+        <v>96000.0</v>
+      </c>
+      <c r="AF14">
+        <v>97000.0</v>
+      </c>
+      <c r="AG14">
+        <v>95000.0</v>
+      </c>
+      <c r="AH14">
+        <v>95000.0</v>
+      </c>
+      <c r="AI14">
+        <v>-178000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>96000.0</v>
+      </c>
+      <c r="AK14">
+        <v>96000.0</v>
+      </c>
+      <c r="AL14">
+        <v>323000.0</v>
+      </c>
+      <c r="AM14">
+        <v>109000.0</v>
+      </c>
+      <c r="AN14">
+        <v>104000.0</v>
+      </c>
+      <c r="AO14">
+        <v>106000.0</v>
+      </c>
+      <c r="AP14">
+        <v>107000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>107000.0</v>
+      </c>
+      <c r="AR14">
+        <v>93000.0</v>
+      </c>
+      <c r="AS14">
+        <v>84000.0</v>
+      </c>
+      <c r="AT14">
+        <v>83000.0</v>
+      </c>
+      <c r="AU14">
+        <v>75000.0</v>
+      </c>
+      <c r="AV14">
+        <v>69000.0</v>
+      </c>
+      <c r="AW14">
+        <v>69000.0</v>
+      </c>
+      <c r="AX14">
+        <v>64000.0</v>
+      </c>
+      <c r="AY14">
+        <v>65000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>58000.0</v>
+      </c>
+      <c r="BA14">
+        <v>58000.0</v>
+      </c>
+      <c r="BB14">
+        <v>62000.0</v>
+      </c>
+      <c r="BC14">
+        <v>64000.0</v>
+      </c>
+      <c r="BD14">
+        <v>67000.0</v>
+      </c>
+      <c r="BE14">
+        <v>63000.0</v>
+      </c>
+      <c r="BF14">
+        <v>58000.0</v>
+      </c>
+      <c r="BG14">
+        <v>58000.0</v>
+      </c>
+      <c r="BH14">
+        <v>103000.0</v>
+      </c>
+      <c r="BI14">
+        <v>97000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>97000.0</v>
+      </c>
+      <c r="BK14">
+        <v>98000.0</v>
+      </c>
+      <c r="BL14">
+        <v>98000.0</v>
+      </c>
+      <c r="BM14">
+        <v>85000.0</v>
+      </c>
+      <c r="BN14">
+        <v>82000.0</v>
+      </c>
+      <c r="BO14">
+        <v>98000.0</v>
+      </c>
+      <c r="BP14">
+        <v>112052.0</v>
+      </c>
+      <c r="BQ14">
+        <v>155000.0</v>
+      </c>
+      <c r="BR14">
+        <v>157000.0</v>
+      </c>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14">
+        <v>996161000.0</v>
+      </c>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14"/>
+      <c r="CX14"/>
+      <c r="CY14"/>
+      <c r="CZ14"/>
+      <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14">
+        <v>100000.0</v>
+      </c>
+      <c r="DN14"/>
+      <c r="DO14">
+        <v>20000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:119">
+      <c r="A15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
+        <v>7600000.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
+      <c r="O15">
+        <v>2000.0</v>
+      </c>
+      <c r="P15">
+        <v>9300000.0</v>
+      </c>
+      <c r="Q15">
+        <v>4705000.0</v>
+      </c>
+      <c r="R15">
+        <v>4646000.0</v>
+      </c>
+      <c r="S15">
+        <v>4546000.0</v>
+      </c>
+      <c r="T15">
+        <v>4546000.0</v>
+      </c>
+      <c r="U15">
+        <v>4546000.0</v>
+      </c>
+      <c r="V15">
+        <v>4546000.0</v>
+      </c>
+      <c r="W15">
+        <v>4546000.0</v>
+      </c>
+      <c r="X15">
+        <v>4546000.0</v>
+      </c>
+      <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15">
+        <v>2893000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2893000.0</v>
+      </c>
+      <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
+        <v>2929000.0</v>
+      </c>
+      <c r="AE15">
+        <v>11700000.0</v>
+      </c>
+      <c r="AF15">
+        <v>11700000.0</v>
+      </c>
+      <c r="AG15">
+        <v>11700000.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>10000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
+        <v>0.0</v>
+      </c>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15"/>
+      <c r="DM15"/>
+      <c r="DN15"/>
+      <c r="DO15"/>
+    </row>
+    <row r="16" spans="1:119">
+      <c r="A16" t="s">
+        <v>225</v>
+      </c>
+      <c r="B16">
+        <v>31000.0</v>
+      </c>
+      <c r="C16">
+        <v>90000.0</v>
+      </c>
+      <c r="D16">
+        <v>405000.0</v>
+      </c>
+      <c r="E16">
+        <v>169000.0</v>
+      </c>
+      <c r="F16">
+        <v>88000.0</v>
+      </c>
+      <c r="G16">
+        <v>678000.0</v>
+      </c>
+      <c r="H16">
+        <v>1094000.0</v>
+      </c>
+      <c r="I16">
+        <v>2365000.0</v>
+      </c>
+      <c r="J16">
+        <v>1736000.0</v>
+      </c>
+      <c r="K16">
+        <v>2149000.0</v>
+      </c>
+      <c r="L16">
+        <v>702000.0</v>
+      </c>
+      <c r="M16">
+        <v>3824000.0</v>
+      </c>
+      <c r="N16">
+        <v>9613000.0</v>
+      </c>
+      <c r="O16">
+        <v>9109000.0</v>
+      </c>
+      <c r="P16">
+        <v>22799000.0</v>
+      </c>
+      <c r="Q16">
+        <v>23959000.0</v>
+      </c>
+      <c r="R16">
+        <v>25807000.0</v>
+      </c>
+      <c r="S16">
+        <v>8658000.0</v>
+      </c>
+      <c r="T16">
+        <v>8783000.0</v>
+      </c>
+      <c r="U16">
+        <v>17677000.0</v>
+      </c>
+      <c r="V16">
+        <v>32727000.0</v>
+      </c>
+      <c r="W16">
+        <v>6816000.0</v>
+      </c>
+      <c r="X16">
+        <v>10860000.0</v>
+      </c>
+      <c r="Y16">
+        <v>2537000.0</v>
+      </c>
+      <c r="Z16">
+        <v>697000.0</v>
+      </c>
+      <c r="AA16">
+        <v>434000.0</v>
+      </c>
+      <c r="AB16">
+        <v>968000.0</v>
+      </c>
+      <c r="AC16">
+        <v>1049000.0</v>
+      </c>
+      <c r="AD16">
+        <v>2450000.0</v>
+      </c>
+      <c r="AE16">
+        <v>1554000.0</v>
+      </c>
+      <c r="AF16">
+        <v>2269000.0</v>
+      </c>
+      <c r="AG16">
+        <v>3665000.0</v>
+      </c>
+      <c r="AH16">
+        <v>3387000.0</v>
+      </c>
+      <c r="AI16">
+        <v>3173000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>3897000.0</v>
+      </c>
+      <c r="AK16">
+        <v>37280000.0</v>
+      </c>
+      <c r="AL16">
+        <v>42800000.0</v>
+      </c>
+      <c r="AM16">
+        <v>441000.0</v>
+      </c>
+      <c r="AN16">
+        <v>375000.0</v>
+      </c>
+      <c r="AO16">
+        <v>1149000.0</v>
+      </c>
+      <c r="AP16">
+        <v>2457000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>1664000.0</v>
+      </c>
+      <c r="AR16">
+        <v>1336000.0</v>
+      </c>
+      <c r="AS16">
+        <v>3761000.0</v>
+      </c>
+      <c r="AT16">
+        <v>5021000.0</v>
+      </c>
+      <c r="AU16">
+        <v>2926000.0</v>
+      </c>
+      <c r="AV16">
+        <v>4953000.0</v>
+      </c>
+      <c r="AW16">
+        <v>7350000.0</v>
+      </c>
+      <c r="AX16">
+        <v>5519000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1638000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>751000.0</v>
+      </c>
+      <c r="BA16">
+        <v>4058000.0</v>
+      </c>
+      <c r="BB16">
+        <v>4536000.0</v>
+      </c>
+      <c r="BC16">
+        <v>572000.0</v>
+      </c>
+      <c r="BD16">
+        <v>1815000.0</v>
+      </c>
+      <c r="BE16">
+        <v>4610000.0</v>
+      </c>
+      <c r="BF16">
+        <v>6268000.0</v>
+      </c>
+      <c r="BG16">
+        <v>5541000.0</v>
+      </c>
+      <c r="BH16">
+        <v>4616000.0</v>
+      </c>
+      <c r="BI16">
+        <v>8743000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>9586000.0</v>
+      </c>
+      <c r="BK16">
+        <v>8232000.0</v>
+      </c>
+      <c r="BL16">
+        <v>8705000.0</v>
+      </c>
+      <c r="BM16">
+        <v>11163000.0</v>
+      </c>
+      <c r="BN16">
+        <v>12352000.0</v>
+      </c>
+      <c r="BO16">
+        <v>12801000.0</v>
+      </c>
+      <c r="BP16">
+        <v>8945000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>9216569.0</v>
+      </c>
+      <c r="BR16">
+        <v>12244227.0</v>
+      </c>
+      <c r="BS16">
+        <v>11956796.0</v>
+      </c>
+      <c r="BT16">
+        <v>10880278.0</v>
+      </c>
+      <c r="BU16">
+        <v>14375253.0</v>
+      </c>
+      <c r="BV16">
+        <v>16265034.0</v>
+      </c>
+      <c r="BW16">
+        <v>16085282.0</v>
+      </c>
+      <c r="BX16">
+        <v>12483691.0</v>
+      </c>
+      <c r="BY16">
+        <v>15843173.0</v>
+      </c>
+      <c r="BZ16">
+        <v>19175912.0</v>
+      </c>
+      <c r="CA16">
+        <v>17756759.0</v>
+      </c>
+      <c r="CB16">
+        <v>13597067.0</v>
+      </c>
+      <c r="CC16">
+        <v>16060396.0</v>
+      </c>
+      <c r="CD16">
+        <v>18190419.0</v>
+      </c>
+      <c r="CE16">
+        <v>16885170.0</v>
+      </c>
+      <c r="CF16">
+        <v>12173000.0</v>
+      </c>
+      <c r="CG16">
+        <v>13978988.0</v>
+      </c>
+      <c r="CH16">
+        <v>16480576.0</v>
+      </c>
+      <c r="CI16">
+        <v>14366441.0</v>
+      </c>
+      <c r="CJ16">
+        <v>11703398.0</v>
+      </c>
+      <c r="CK16">
+        <v>13736331.0</v>
+      </c>
+      <c r="CL16">
+        <v>15586602.0</v>
+      </c>
+      <c r="CM16">
+        <v>11392089.0</v>
+      </c>
+      <c r="CN16">
+        <v>10647170.0</v>
+      </c>
+      <c r="CO16">
+        <v>12384572.0</v>
+      </c>
+      <c r="CP16">
+        <v>13315034.0</v>
+      </c>
+      <c r="CQ16">
+        <v>12897080.0</v>
+      </c>
+      <c r="CR16">
+        <v>11292421.0</v>
+      </c>
+      <c r="CS16">
+        <v>12839166.0</v>
+      </c>
+      <c r="CT16">
+        <v>10751063.0</v>
+      </c>
+      <c r="CU16">
+        <v>9740840.0</v>
+      </c>
+      <c r="CV16">
+        <v>7585400.0</v>
+      </c>
+      <c r="CW16">
+        <v>8695171.0</v>
+      </c>
+      <c r="CX16">
+        <v>9707000.0</v>
+      </c>
+      <c r="CY16">
+        <v>11365843.0</v>
+      </c>
+      <c r="CZ16">
+        <v>10107132.0</v>
+      </c>
+      <c r="DA16">
+        <v>8213998.0</v>
+      </c>
+      <c r="DB16">
+        <v>12106089.0</v>
+      </c>
+      <c r="DC16">
+        <v>14000000.0</v>
+      </c>
+      <c r="DD16">
+        <v>13400000.0</v>
+      </c>
+      <c r="DE16">
+        <v>14700000.0</v>
+      </c>
+      <c r="DF16">
+        <v>23600000.0</v>
+      </c>
+      <c r="DG16">
+        <v>1600000.0</v>
+      </c>
+      <c r="DH16">
+        <v>-2100000.0</v>
+      </c>
+      <c r="DI16">
+        <v>-3500000.0</v>
+      </c>
+      <c r="DJ16">
+        <v>32300000.0</v>
+      </c>
+      <c r="DK16">
+        <v>17700000.0</v>
+      </c>
+      <c r="DL16">
+        <v>1200000.0</v>
+      </c>
+      <c r="DM16">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DN16">
+        <v>9200000.0</v>
+      </c>
+      <c r="DO16">
+        <v>2460000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:119">
+      <c r="A17" t="s">
+        <v>226</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+    </row>
+    <row r="18" spans="1:119">
+      <c r="A18" t="s">
+        <v>227</v>
+      </c>
+      <c r="B18">
+        <v>-748000.0</v>
+      </c>
+      <c r="C18">
+        <v>-8336886.0</v>
+      </c>
+      <c r="D18">
+        <v>-21523000.0</v>
+      </c>
+      <c r="E18">
+        <v>-247000.0</v>
+      </c>
+      <c r="F18">
+        <v>-3381000.0</v>
+      </c>
+      <c r="G18">
+        <v>-3336000.0</v>
+      </c>
+      <c r="H18">
+        <v>-4206000.0</v>
+      </c>
+      <c r="I18">
+        <v>-4844000.0</v>
+      </c>
+      <c r="J18">
+        <v>-6058000.0</v>
+      </c>
+      <c r="K18">
+        <v>-1523000.0</v>
+      </c>
+      <c r="L18">
+        <v>-5322000.0</v>
+      </c>
+      <c r="M18">
+        <v>-7617000.0</v>
+      </c>
+      <c r="N18">
+        <v>-41000.0</v>
+      </c>
+      <c r="O18">
+        <v>-785000.0</v>
+      </c>
+      <c r="P18">
+        <v>2078000.0</v>
+      </c>
+      <c r="Q18">
+        <v>4147000.0</v>
+      </c>
+      <c r="R18">
+        <v>19192000.0</v>
+      </c>
+      <c r="S18">
+        <v>-389000.0</v>
+      </c>
+      <c r="T18">
+        <v>-5543000.0</v>
+      </c>
+      <c r="U18">
+        <v>4132000.0</v>
+      </c>
+      <c r="V18">
+        <v>-11819000.0</v>
+      </c>
+      <c r="W18">
+        <v>-8235000.0</v>
+      </c>
+      <c r="X18">
+        <v>-556000.0</v>
+      </c>
+      <c r="Y18">
+        <v>4341000.0</v>
+      </c>
+      <c r="Z18">
+        <v>169000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-471000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-1001000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-952000.0</v>
+      </c>
+      <c r="AD18">
+        <v>1355000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-897000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-1301000.0</v>
+      </c>
+      <c r="AG18">
+        <v>106000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-167000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-1732000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-515000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-3764000.0</v>
+      </c>
+      <c r="AL18">
+        <v>2965000.0</v>
+      </c>
+      <c r="AM18">
+        <v>166000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-774000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-1308000.0</v>
+      </c>
+      <c r="AP18">
+        <v>793000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-1052000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-3465000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-1788000.0</v>
+      </c>
+      <c r="AT18">
+        <v>2090000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-1928000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-2486000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-2048000.0</v>
+      </c>
+      <c r="AX18">
+        <v>2934000.0</v>
+      </c>
+      <c r="AY18">
+        <v>738000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-3334000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-478000.0</v>
+      </c>
+      <c r="BB18">
+        <v>3769000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-2313000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-2795000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-1658000.0</v>
+      </c>
+      <c r="BF18">
+        <v>727000.0</v>
+      </c>
+      <c r="BG18">
+        <v>925000.0</v>
+      </c>
+      <c r="BH18">
+        <v>-3678000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-843000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>1188000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-473000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-2458000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-2803000.0</v>
+      </c>
+      <c r="BN18">
+        <v>1032000.0</v>
+      </c>
+      <c r="BO18">
+        <v>3850000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-381066.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-3519365.0</v>
+      </c>
+      <c r="BR18">
+        <v>287431.0</v>
+      </c>
+      <c r="BS18">
+        <v>1070193.0</v>
+      </c>
+      <c r="BT18">
+        <v>-3540992.0</v>
+      </c>
+      <c r="BU18">
+        <v>-1785650.0</v>
+      </c>
+      <c r="BV18">
+        <v>999093.0</v>
+      </c>
+      <c r="BW18">
+        <v>3671888.0</v>
+      </c>
+      <c r="BX18">
+        <v>-3398811.0</v>
+      </c>
+      <c r="BY18">
+        <v>-3328309.0</v>
+      </c>
+      <c r="BZ18">
+        <v>1421682.0</v>
+      </c>
+      <c r="CA18">
+        <v>3896534.0</v>
+      </c>
+      <c r="CB18">
+        <v>-2306260.0</v>
+      </c>
+      <c r="CC18">
+        <v>-2136713.0</v>
+      </c>
+      <c r="CD18">
+        <v>1503382.0</v>
+      </c>
+      <c r="CE18">
+        <v>4954404.0</v>
+      </c>
+      <c r="CF18">
+        <v>-1582266.0</v>
+      </c>
+      <c r="CG18">
+        <v>-1394445.0</v>
+      </c>
+      <c r="CH18">
+        <v>2181003.0</v>
+      </c>
+      <c r="CI18">
+        <v>4052590.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-2032933.0</v>
+      </c>
+      <c r="CK18">
+        <v>-1850271.0</v>
+      </c>
+      <c r="CL18">
+        <v>4180502.0</v>
+      </c>
+      <c r="CM18">
+        <v>744919.0</v>
+      </c>
+      <c r="CN18">
+        <v>-1603688.0</v>
+      </c>
+      <c r="CO18">
+        <v>-1080426.0</v>
+      </c>
+      <c r="CP18">
+        <v>417954.0</v>
+      </c>
+      <c r="CQ18">
+        <v>1661194.0</v>
+      </c>
+      <c r="CR18">
+        <v>-1546745.0</v>
+      </c>
+      <c r="CS18">
+        <v>-1161897.0</v>
+      </c>
+      <c r="CT18">
+        <v>1010223.0</v>
+      </c>
+      <c r="CU18">
+        <v>2131741.0</v>
+      </c>
+      <c r="CV18">
+        <v>-1104926.0</v>
+      </c>
+      <c r="CW18">
+        <v>-968079.0</v>
+      </c>
+      <c r="CX18">
+        <v>-1543969.0</v>
+      </c>
+      <c r="CY18">
+        <v>1510387.0</v>
+      </c>
+      <c r="CZ18">
+        <v>2002817.0</v>
+      </c>
+      <c r="DA18">
+        <v>-3892091.0</v>
+      </c>
+      <c r="DB18">
+        <v>-1884386.0</v>
+      </c>
+      <c r="DC18">
+        <v>1500000.0</v>
+      </c>
+      <c r="DD18">
+        <v>200000.0</v>
+      </c>
+      <c r="DE18">
+        <v>-2200000.0</v>
+      </c>
+      <c r="DF18">
+        <v>900000.0</v>
+      </c>
+      <c r="DG18">
+        <v>6100000.0</v>
+      </c>
+      <c r="DH18">
+        <v>-700000.0</v>
+      </c>
+      <c r="DI18">
+        <v>-4200000.0</v>
+      </c>
+      <c r="DJ18">
+        <v>6700000.0</v>
+      </c>
+      <c r="DK18">
+        <v>10300000.0</v>
+      </c>
+      <c r="DL18">
+        <v>-5000000.0</v>
+      </c>
+      <c r="DM18">
+        <v>-3000000.0</v>
+      </c>
+      <c r="DN18">
+        <v>6600000.0</v>
+      </c>
+      <c r="DO18">
+        <v>-20000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:119">
+      <c r="A19" t="s">
+        <v>228</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
+        <v>-919080.0</v>
+      </c>
+      <c r="E19">
+        <v>67000.0</v>
+      </c>
+      <c r="F19">
+        <v>853000.0</v>
+      </c>
+      <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
+        <v>-97000.0</v>
+      </c>
+      <c r="I19">
+        <v>124000.0</v>
+      </c>
+      <c r="J19">
+        <v>2435000.0</v>
+      </c>
+      <c r="K19">
+        <v>-1264000.0</v>
+      </c>
+      <c r="L19">
+        <v>332000.0</v>
+      </c>
+      <c r="M19">
+        <v>1875000.0</v>
+      </c>
+      <c r="N19">
+        <v>1291000.0</v>
+      </c>
+      <c r="O19">
+        <v>-5003000.0</v>
+      </c>
+      <c r="P19">
+        <v>-196000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-101000.0</v>
+      </c>
+      <c r="R19">
+        <v>5094000.0</v>
+      </c>
+      <c r="S19">
+        <v>5484000.0</v>
+      </c>
+      <c r="T19">
+        <v>5715000.0</v>
+      </c>
+      <c r="U19">
+        <v>-14636000.0</v>
+      </c>
+      <c r="V19">
+        <v>-1905000.0</v>
+      </c>
+      <c r="W19">
+        <v>2658000.0</v>
+      </c>
+      <c r="X19">
+        <v>1929000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-2501000.0</v>
+      </c>
+      <c r="Z19">
+        <v>94000.0</v>
+      </c>
+      <c r="AA19">
+        <v>2830000.0</v>
+      </c>
+      <c r="AB19">
+        <v>920000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-449000.0</v>
+      </c>
+      <c r="AD19">
+        <v>2470000.0</v>
+      </c>
+      <c r="AE19">
+        <v>181000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-95000.0</v>
+      </c>
+      <c r="AG19">
+        <v>11534000.0</v>
+      </c>
+      <c r="AH19">
+        <v>381000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-18843000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-23676000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-23676000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-23676000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-18843000.0</v>
+      </c>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
+        <v>-18843000.0</v>
+      </c>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
+        <v>-18843000.0</v>
+      </c>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+    </row>
+    <row r="20" spans="1:119">
+      <c r="A20" t="s">
+        <v>229</v>
+      </c>
+      <c r="B20">
+        <v>41000.0</v>
+      </c>
       <c r="C20">
         <v>3554442.0</v>
       </c>
       <c r="D20">
         <v>-3554442.0</v>
       </c>
       <c r="E20">
         <v>280000.0</v>
       </c>
       <c r="F20">
         <v>3278000.0</v>
       </c>
       <c r="G20">
         <v>2970000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>4624000.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20"/>
@@ -40928,53 +41158,55 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
     </row>
     <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>230</v>
+      </c>
+      <c r="B21">
+        <v>636000.0</v>
+      </c>
       <c r="C21">
         <v>3310602.0</v>
       </c>
       <c r="D21">
         <v>1326398.0</v>
       </c>
       <c r="E21">
         <v>-19000.0</v>
       </c>
       <c r="F21">
         <v>-1305000.0</v>
       </c>
       <c r="G21">
         <v>-213000.0</v>
       </c>
       <c r="H21">
         <v>2862000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21">
         <v>7600000.0</v>
@@ -41101,54 +41333,54 @@
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
     </row>
     <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22">
-        <v>-16042000.0</v>
+        <v>-5354000.0</v>
       </c>
       <c r="C22">
         <v>-7398000.0</v>
       </c>
       <c r="D22">
         <v>-6839000.0</v>
       </c>
       <c r="E22">
         <v>-4472000.0</v>
       </c>
       <c r="F22">
         <v>-4678000.0</v>
       </c>
       <c r="G22">
         <v>-34359000.0</v>
       </c>
       <c r="H22">
         <v>-6587000.0</v>
       </c>
       <c r="I22">
         <v>-6153000.0</v>
       </c>
       <c r="J22">
         <v>-6265000.0</v>
       </c>
@@ -41458,54 +41690,54 @@
       <c r="DH22">
         <v>3000000.0</v>
       </c>
       <c r="DI22"/>
       <c r="DJ22">
         <v>1300000.0</v>
       </c>
       <c r="DK22">
         <v>9100000.0</v>
       </c>
       <c r="DL22">
         <v>4400000.0</v>
       </c>
       <c r="DM22">
         <v>1000000.0</v>
       </c>
       <c r="DN22">
         <v>6500000.0</v>
       </c>
       <c r="DO22">
         <v>1680000.0</v>
       </c>
     </row>
     <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B23">
-        <v>915000.0</v>
+        <v>-34965.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>3558000.0</v>
       </c>
       <c r="E23">
         <v>500000.0</v>
       </c>
       <c r="F23">
         <v>-35000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>-97000.0</v>
       </c>
       <c r="I23">
         <v>124000.0</v>
       </c>
       <c r="J23">
         <v>2435000.0</v>
       </c>
       <c r="K23">
         <v>-15903000.0</v>
       </c>
       <c r="L23">
@@ -41813,53 +42045,55 @@
       </c>
       <c r="DI23">
         <v>2000000.0</v>
       </c>
       <c r="DJ23">
         <v>1300000.0</v>
       </c>
       <c r="DK23">
         <v>5100000.0</v>
       </c>
       <c r="DL23">
         <v>6200000.0</v>
       </c>
       <c r="DM23">
         <v>100000.0</v>
       </c>
       <c r="DN23">
         <v>300000.0</v>
       </c>
       <c r="DO23">
         <v>2110000.0</v>
       </c>
     </row>
     <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>232</v>
+      </c>
+      <c r="B24">
+        <v>12000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24">
         <v>-920000.0</v>
       </c>
       <c r="E24">
         <v>67000.0</v>
       </c>
       <c r="F24">
         <v>853000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>79000.0</v>
       </c>
       <c r="I24">
         <v>150000.0</v>
       </c>
       <c r="J24">
         <v>3374000.0</v>
       </c>
       <c r="K24">
         <v>46000.0</v>
       </c>
       <c r="L24">
         <v>1000000.0</v>
@@ -42118,54 +42352,54 @@
       </c>
       <c r="DG24">
         <v>-200000.0</v>
       </c>
       <c r="DH24">
         <v>100000.0</v>
       </c>
       <c r="DI24">
         <v>-100000.0</v>
       </c>
       <c r="DJ24"/>
       <c r="DK24">
         <v>-100000.0</v>
       </c>
       <c r="DL24"/>
       <c r="DM24">
         <v>300000.0</v>
       </c>
       <c r="DN24">
         <v>-300000.0</v>
       </c>
       <c r="DO24"/>
     </row>
     <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B25">
-        <v>35750000.0</v>
+        <v>1254000.0</v>
       </c>
       <c r="C25">
         <v>7069350.0</v>
       </c>
       <c r="D25">
         <v>-17598000.0</v>
       </c>
       <c r="E25">
         <v>1440000.0</v>
       </c>
       <c r="F25">
         <v>1445000.0</v>
       </c>
       <c r="G25">
         <v>485000.0</v>
       </c>
       <c r="H25">
         <v>643000.0</v>
       </c>
       <c r="I25">
         <v>210000.0</v>
       </c>
       <c r="J25">
         <v>2788000.0</v>
       </c>
@@ -42439,51 +42673,51 @@
       </c>
       <c r="DI25">
         <v>-5500000.0</v>
       </c>
       <c r="DJ25">
         <v>4100000.0</v>
       </c>
       <c r="DK25">
         <v>-17300000.0</v>
       </c>
       <c r="DL25">
         <v>-600000.0</v>
       </c>
       <c r="DM25">
         <v>-300000.0</v>
       </c>
       <c r="DN25">
         <v>800000.0</v>
       </c>
       <c r="DO25">
         <v>-5560000.0</v>
       </c>
     </row>
     <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-3716000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>5379000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
@@ -42674,54 +42908,54 @@
       <c r="DF26">
         <v>-6200000.0</v>
       </c>
       <c r="DG26">
         <v>-4400000.0</v>
       </c>
       <c r="DH26">
         <v>-1800000.0</v>
       </c>
       <c r="DI26">
         <v>-1400000.0</v>
       </c>
       <c r="DJ26">
         <v>-1500000.0</v>
       </c>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26">
         <v>1630000.0</v>
       </c>
     </row>
     <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B27">
-        <v>433000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="C27">
         <v>1891540.0</v>
       </c>
       <c r="D27">
         <v>431000.0</v>
       </c>
       <c r="E27">
         <v>508000.0</v>
       </c>
       <c r="F27">
         <v>521000.0</v>
       </c>
       <c r="G27">
         <v>617000.0</v>
       </c>
       <c r="H27">
         <v>636000.0</v>
       </c>
       <c r="I27">
         <v>796000.0</v>
       </c>
       <c r="J27">
         <v>1589000.0</v>
       </c>
@@ -42921,54 +43155,54 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
     </row>
     <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B28">
-        <v>915000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="C28">
         <v>6865044.0</v>
       </c>
       <c r="D28">
         <v>3722000.0</v>
       </c>
       <c r="E28">
         <v>261000.0</v>
       </c>
       <c r="F28">
         <v>1938000.0</v>
       </c>
       <c r="G28">
         <v>2757000.0</v>
       </c>
       <c r="H28">
         <v>2856000.0</v>
       </c>
       <c r="I28">
         <v>5323000.0</v>
       </c>
       <c r="J28">
         <v>2271000.0</v>
       </c>
@@ -43266,54 +43500,54 @@
       </c>
       <c r="DI28">
         <v>800000.0</v>
       </c>
       <c r="DJ28">
         <v>100000.0</v>
       </c>
       <c r="DK28">
         <v>7500000.0</v>
       </c>
       <c r="DL28">
         <v>6200000.0</v>
       </c>
       <c r="DM28">
         <v>100000.0</v>
       </c>
       <c r="DN28">
         <v>400000.0</v>
       </c>
       <c r="DO28">
         <v>2110000.0</v>
       </c>
     </row>
     <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B29">
-        <v>17404000.0</v>
+        <v>-748000.0</v>
       </c>
       <c r="C29">
         <v>-8336886.0</v>
       </c>
       <c r="D29">
         <v>-21523000.0</v>
       </c>
       <c r="E29">
         <v>-247000.0</v>
       </c>
       <c r="F29">
         <v>-3381000.0</v>
       </c>
       <c r="G29">
         <v>-3571000.0</v>
       </c>
       <c r="H29">
         <v>-4030000.0</v>
       </c>
       <c r="I29">
         <v>-4818000.0</v>
       </c>
       <c r="J29">
         <v>-5119000.0</v>
       </c>
@@ -43625,53 +43859,55 @@
       </c>
       <c r="DI29">
         <v>-4100000.0</v>
       </c>
       <c r="DJ29">
         <v>6800000.0</v>
       </c>
       <c r="DK29">
         <v>10300000.0</v>
       </c>
       <c r="DL29">
         <v>-5000000.0</v>
       </c>
       <c r="DM29">
         <v>-3000000.0</v>
       </c>
       <c r="DN29">
         <v>6700000.0</v>
       </c>
       <c r="DO29">
         <v>-10000.0</v>
       </c>
     </row>
     <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>238</v>
+      </c>
+      <c r="B30">
+        <v>12000.0</v>
+      </c>
       <c r="C30"/>
       <c r="D30">
         <v>-920000.0</v>
       </c>
       <c r="E30">
         <v>67000.0</v>
       </c>
       <c r="F30">
         <v>853000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>-97000.0</v>
       </c>
       <c r="I30">
         <v>124000.0</v>
       </c>
       <c r="J30">
         <v>2435000.0</v>
       </c>
       <c r="K30">
         <v>-1264000.0</v>
       </c>
       <c r="L30">
         <v>332000.0</v>