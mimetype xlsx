--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,89 +22,95 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
   </si>
   <si>
     <t>2015-12-31</t>
   </si>
   <si>
     <t>2014-12-31</t>
+  </si>
+  <si>
+    <t>2013-12-31</t>
+  </si>
+  <si>
+    <t>2012-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
   </si>
   <si>
     <t>capitalStock</t>
   </si>
   <si>
     <t>capitalSurpluse</t>
   </si>
@@ -349,50 +355,53 @@
     <t>2017-06-30</t>
   </si>
   <si>
     <t>2017-03-31</t>
   </si>
   <si>
     <t>2016-09-30</t>
   </si>
   <si>
     <t>2016-06-30</t>
   </si>
   <si>
     <t>2016-03-31</t>
   </si>
   <si>
     <t>2015-09-30</t>
   </si>
   <si>
     <t>2015-06-30</t>
   </si>
   <si>
     <t>2015-03-31</t>
   </si>
   <si>
     <t>2014-09-30</t>
+  </si>
+  <si>
+    <t>2014-06-30</t>
   </si>
   <si>
     <t>2014-03-31</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
   <si>
     <t>ebit</t>
   </si>
   <si>
     <t>ebitda</t>
   </si>
   <si>
     <t>effectOfAccountingCharges</t>
   </si>
   <si>
     <t>extraordinaryItems</t>
   </si>
@@ -896,2261 +905,2470 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B2">
         <v>2140735.0</v>
       </c>
       <c r="C2">
         <v>1317000.0</v>
       </c>
       <c r="D2">
         <v>865000.0</v>
       </c>
       <c r="E2">
         <v>2033000.0</v>
       </c>
       <c r="F2">
         <v>3175695.0</v>
       </c>
       <c r="G2">
         <v>3382000.0</v>
       </c>
       <c r="H2">
         <v>3010950.0</v>
       </c>
       <c r="I2">
         <v>2872440.0</v>
       </c>
       <c r="J2">
         <v>4041116.0</v>
       </c>
       <c r="K2">
         <v>1317927.0</v>
       </c>
       <c r="L2">
         <v>511698.71</v>
       </c>
       <c r="M2">
-        <v>9182.85</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13">
+        <v>9182.0</v>
+      </c>
+      <c r="N2">
+        <v>221075.0</v>
+      </c>
+      <c r="O2">
+        <v>198389.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B5">
         <v>6882405.0</v>
       </c>
       <c r="C5">
         <v>2742000.0</v>
       </c>
       <c r="D5">
         <v>5565000.0</v>
       </c>
       <c r="E5">
         <v>16837000.0</v>
       </c>
       <c r="F5">
         <v>4739575.0</v>
       </c>
       <c r="G5">
         <v>4567000.0</v>
       </c>
       <c r="H5">
         <v>-89711.93</v>
       </c>
       <c r="I5">
         <v>-21073.69</v>
       </c>
       <c r="J5">
         <v>-46066.8</v>
       </c>
       <c r="K5">
         <v>8419.02</v>
       </c>
       <c r="L5">
         <v>-340220.8</v>
       </c>
       <c r="M5">
         <v>-355596.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7">
         <v>213000.0</v>
       </c>
       <c r="C7">
         <v>460000.0</v>
       </c>
       <c r="D7">
         <v>837000.0</v>
       </c>
       <c r="E7">
         <v>1056000.0</v>
       </c>
       <c r="F7">
         <v>1377000.0</v>
       </c>
       <c r="G7">
         <v>1676000.0</v>
       </c>
       <c r="H7">
         <v>2384558.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>323839000.0</v>
       </c>
       <c r="C8">
         <v>281552000.0</v>
       </c>
       <c r="D8">
         <v>217393000.0</v>
       </c>
       <c r="E8">
         <v>205825000.0</v>
       </c>
       <c r="F8">
         <v>219579000.0</v>
       </c>
       <c r="G8">
         <v>211527000.0</v>
       </c>
       <c r="H8">
         <v>99724314.27</v>
       </c>
       <c r="I8">
         <v>88788355.62</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>19580340.0</v>
       </c>
       <c r="I9">
         <v>16756290.0</v>
       </c>
       <c r="J9">
         <v>6103970.0</v>
       </c>
       <c r="K9">
         <v>3000560.0</v>
       </c>
       <c r="L9">
         <v>2002190.0</v>
       </c>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B10">
         <v>81798587.0</v>
       </c>
       <c r="C10">
         <v>54912000.0</v>
       </c>
       <c r="D10">
         <v>26213000.0</v>
       </c>
       <c r="E10">
         <v>46517000.0</v>
       </c>
       <c r="F10">
         <v>67061102.0</v>
       </c>
       <c r="G10">
         <v>83913000.0</v>
       </c>
       <c r="H10">
         <v>14715330.0</v>
       </c>
       <c r="I10">
         <v>22530475.0</v>
       </c>
       <c r="J10">
         <v>8829600.0</v>
       </c>
       <c r="K10">
         <v>15499636.0</v>
       </c>
       <c r="L10">
         <v>7582759.0</v>
       </c>
       <c r="M10">
-        <v>1470903.0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13">
+        <v>1707513.0</v>
+      </c>
+      <c r="N10">
+        <v>606370.0</v>
+      </c>
+      <c r="O10">
+        <v>578367.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B12">
         <v>81798587.0</v>
       </c>
       <c r="C12">
         <v>54912000.0</v>
       </c>
       <c r="D12">
         <v>26213000.0</v>
       </c>
       <c r="E12">
         <v>46517000.0</v>
       </c>
       <c r="F12">
         <v>67061102.0</v>
       </c>
       <c r="G12">
         <v>83913000.0</v>
       </c>
       <c r="H12">
         <v>14715330.0</v>
       </c>
       <c r="I12">
         <v>22530475.0</v>
       </c>
       <c r="J12">
         <v>8829600.0</v>
       </c>
       <c r="K12">
         <v>15499636.0</v>
       </c>
       <c r="L12">
         <v>14788980.0</v>
       </c>
       <c r="M12">
-        <v>1470903.0</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:13">
+        <v>1707513.0</v>
+      </c>
+      <c r="N12">
+        <v>606370.0</v>
+      </c>
+      <c r="O12">
+        <v>578367.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>443540557.0</v>
       </c>
       <c r="C13">
         <v>281552000.0</v>
       </c>
       <c r="D13">
         <v>222205000.0</v>
       </c>
       <c r="E13">
         <v>205825000.0</v>
       </c>
       <c r="F13">
         <v>219281775.0</v>
       </c>
       <c r="G13">
         <v>211527000.0</v>
       </c>
       <c r="H13">
         <v>99724314.0</v>
       </c>
       <c r="I13">
         <v>88788355.0</v>
       </c>
       <c r="J13">
         <v>78223276.0</v>
       </c>
       <c r="K13">
         <v>61954228.0</v>
       </c>
       <c r="L13">
         <v>48341359.0</v>
       </c>
       <c r="M13">
         <v>1543941.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>39517.0</v>
+      </c>
+      <c r="O13">
+        <v>40053.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>30232966.0</v>
       </c>
       <c r="C14">
         <v>24765503.0</v>
       </c>
       <c r="D14">
         <v>21182558.0</v>
       </c>
       <c r="E14">
         <v>20829861.0</v>
       </c>
       <c r="F14">
         <v>20466000.0</v>
       </c>
       <c r="G14">
         <v>17294653.0</v>
       </c>
       <c r="H14">
         <v>11098719.0</v>
       </c>
       <c r="I14">
         <v>10039565.0</v>
       </c>
       <c r="J14">
         <v>6140414.0</v>
       </c>
       <c r="K14">
         <v>4151014.0</v>
       </c>
       <c r="L14">
         <v>2368382.0</v>
       </c>
       <c r="M14">
         <v>216676.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>216677.0</v>
+      </c>
+      <c r="O14">
+        <v>216677.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>211527000.0</v>
       </c>
       <c r="H15">
         <v>130266880.0</v>
       </c>
       <c r="I15">
         <v>120932404.0</v>
       </c>
       <c r="J15">
         <v>98365770.0</v>
       </c>
       <c r="K15">
         <v>61954228.11</v>
       </c>
       <c r="L15">
         <v>48341359.38</v>
       </c>
       <c r="M15">
         <v>1543941.56</v>
       </c>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>419000.0</v>
       </c>
       <c r="D16">
         <v>721000.0</v>
       </c>
       <c r="E16">
         <v>471000.0</v>
       </c>
       <c r="F16">
         <v>476354.0</v>
       </c>
       <c r="G16">
         <v>358000.0</v>
       </c>
       <c r="H16">
         <v>501246.0</v>
       </c>
       <c r="I16">
         <v>229479.0</v>
       </c>
       <c r="J16">
         <v>191901.0</v>
       </c>
       <c r="K16">
         <v>192911.0</v>
       </c>
       <c r="L16"/>
       <c r="M16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>2685360.0</v>
       </c>
       <c r="G20">
         <v>2678000.0</v>
       </c>
       <c r="H20">
         <v>2609847.0</v>
       </c>
       <c r="I20">
         <v>2503002.0</v>
       </c>
       <c r="J20">
         <v>2711065.0</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B21">
         <v>138000.0</v>
       </c>
       <c r="C21">
         <v>261000.0</v>
       </c>
       <c r="D21">
         <v>490000.0</v>
       </c>
       <c r="E21">
         <v>680000.0</v>
       </c>
       <c r="F21">
         <v>1433057.0</v>
       </c>
       <c r="G21">
         <v>1898000.0</v>
       </c>
       <c r="H21">
         <v>2395232.0</v>
       </c>
       <c r="I21">
         <v>2946749.0</v>
       </c>
       <c r="J21">
         <v>4089064.0</v>
       </c>
       <c r="K21">
         <v>195435.0</v>
       </c>
       <c r="L21">
         <v>23420.0</v>
       </c>
       <c r="M21">
-        <v>35000.0</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13">
+        <v>33455.0</v>
+      </c>
+      <c r="N21">
+        <v>42512.0</v>
+      </c>
+      <c r="O21">
+        <v>74606.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B22">
         <v>11283035.0</v>
       </c>
       <c r="C22">
         <v>5801000.0</v>
       </c>
       <c r="D22">
         <v>6989000.0</v>
       </c>
       <c r="E22">
         <v>7941000.0</v>
       </c>
       <c r="F22">
         <v>7402965.0</v>
       </c>
       <c r="G22">
         <v>5331000.0</v>
       </c>
       <c r="H22">
         <v>3647376.0</v>
       </c>
       <c r="I22">
         <v>2666331.0</v>
       </c>
       <c r="J22">
         <v>1138097.0</v>
       </c>
       <c r="K22">
         <v>310113.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B23">
         <v>192942929.0</v>
       </c>
       <c r="C23">
         <v>70234000.0</v>
       </c>
       <c r="D23">
         <v>43956000.0</v>
       </c>
       <c r="E23">
         <v>64421000.0</v>
       </c>
       <c r="F23">
         <v>86657540.0</v>
       </c>
       <c r="G23">
         <v>104601000.0</v>
       </c>
       <c r="H23">
         <v>29888532.0</v>
       </c>
       <c r="I23">
         <v>34176833.0</v>
       </c>
       <c r="J23">
         <v>22170480.0</v>
       </c>
       <c r="K23">
         <v>17627291.0</v>
       </c>
       <c r="L23">
         <v>15269199.0</v>
       </c>
       <c r="M23">
         <v>1470903.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23">
+        <v>2574528.0</v>
+      </c>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B24">
         <v>4499000.0</v>
       </c>
       <c r="C24">
         <v>2924000.0</v>
       </c>
       <c r="D24">
         <v>5000000.0</v>
       </c>
       <c r="E24">
         <v>6651000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>6719924.0</v>
       </c>
       <c r="I24">
         <v>10615662.0</v>
       </c>
       <c r="J24">
         <v>443875.0</v>
       </c>
       <c r="K24">
         <v>3760826.0</v>
       </c>
       <c r="L24">
         <v>5560670.0</v>
       </c>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25">
         <v>8845800.0</v>
       </c>
       <c r="I25">
         <v>10615660.0</v>
       </c>
       <c r="J25">
         <v>443880.0</v>
       </c>
       <c r="K25">
         <v>3760830.0</v>
       </c>
       <c r="L25">
         <v>5560670.0</v>
       </c>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B28">
         <v>-75344878.0</v>
       </c>
       <c r="C28">
         <v>-49791000.0</v>
       </c>
       <c r="D28">
         <v>-18346000.0</v>
       </c>
       <c r="E28">
         <v>-38287000.0</v>
       </c>
       <c r="F28">
         <v>-65685966.0</v>
       </c>
       <c r="G28">
         <v>-82237000.0</v>
       </c>
       <c r="H28">
         <v>-3807216.0</v>
       </c>
       <c r="I28">
         <v>-13752956.0</v>
       </c>
       <c r="J28">
         <v>-4738078.73</v>
       </c>
       <c r="K28">
         <v>-10561107.8</v>
       </c>
       <c r="L28">
         <v>-3369013.25</v>
       </c>
       <c r="M28">
-        <v>1308569.0</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:13">
+        <v>1071959.0</v>
+      </c>
+      <c r="N28">
+        <v>8547011.0</v>
+      </c>
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B29">
         <v>70933000.0</v>
       </c>
       <c r="C29">
         <v>65083000.0</v>
       </c>
       <c r="D29">
         <v>38284000.0</v>
       </c>
       <c r="E29">
         <v>59178000.0</v>
       </c>
       <c r="F29">
         <v>80618000.0</v>
       </c>
       <c r="G29">
         <v>97350000.0</v>
       </c>
       <c r="H29">
         <v>23371066.47</v>
       </c>
       <c r="I29">
         <v>28326526.58</v>
       </c>
       <c r="J29">
         <v>15336960.64</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B30">
         <v>9861356.0</v>
       </c>
       <c r="C30">
         <v>7045000.0</v>
       </c>
       <c r="D30">
         <v>7288000.0</v>
       </c>
       <c r="E30">
         <v>6344000.0</v>
       </c>
       <c r="F30">
         <v>1410088.0</v>
       </c>
       <c r="G30">
         <v>7431000.0</v>
       </c>
       <c r="H30">
         <v>3290388.0</v>
       </c>
       <c r="I30">
         <v>2324553.0</v>
       </c>
       <c r="J30">
         <v>3571895.0</v>
       </c>
       <c r="K30">
         <v>394565.0</v>
       </c>
       <c r="L30">
         <v>191310.0</v>
       </c>
       <c r="M30">
-        <v>1375539.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:13">
+        <v>1218628.0</v>
+      </c>
+      <c r="N30"/>
+      <c r="O30"/>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>51324000.0</v>
       </c>
       <c r="F31">
         <v>76494000.0</v>
       </c>
       <c r="G31">
         <v>92774000.0</v>
       </c>
       <c r="H31">
         <v>9337000.0</v>
       </c>
       <c r="I31">
         <v>19203608.0</v>
       </c>
       <c r="J31">
         <v>5589976.0</v>
       </c>
       <c r="K31">
         <v>14573542.0</v>
       </c>
       <c r="L31">
         <v>7254213.08</v>
       </c>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B32">
         <v>70014000.0</v>
       </c>
       <c r="C32">
         <v>62500000.0</v>
       </c>
       <c r="D32">
         <v>35530000.0</v>
       </c>
       <c r="E32">
         <v>57839000.0</v>
       </c>
       <c r="F32">
         <v>72970000.0</v>
       </c>
       <c r="G32">
         <v>92933000.0</v>
       </c>
       <c r="H32">
         <v>14497033.54</v>
       </c>
       <c r="I32">
         <v>22055629.46</v>
       </c>
       <c r="J32">
         <v>5468686.28</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B33">
         <v>88728929.0</v>
       </c>
       <c r="C33">
         <v>1169010.0</v>
       </c>
       <c r="D33">
         <v>2060000.0</v>
       </c>
       <c r="E33">
         <v>2397000.0</v>
       </c>
       <c r="F33">
         <v>9636937.0</v>
       </c>
       <c r="G33">
         <v>6859000.0</v>
       </c>
       <c r="H33">
         <v>7212968.0</v>
       </c>
       <c r="I33">
         <v>6336191.0</v>
       </c>
       <c r="J33">
         <v>8172813.0</v>
       </c>
       <c r="K33">
         <v>904481.0</v>
       </c>
       <c r="L33">
         <v>188523.0</v>
       </c>
       <c r="M33">
         <v>213628.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33">
+        <v>237426.0</v>
+      </c>
+      <c r="O33">
+        <v>274538.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B34">
         <v>79000.0</v>
       </c>
       <c r="C34">
         <v>71000.0</v>
       </c>
       <c r="D34">
         <v>73000.0</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
         <v>708098.0</v>
       </c>
       <c r="J34">
         <v>1268014.0</v>
       </c>
       <c r="K34">
         <v>109044.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B35">
         <v>93632215.0</v>
       </c>
       <c r="C35">
         <v>3247000.0</v>
       </c>
       <c r="D35">
         <v>6364000.0</v>
       </c>
       <c r="E35">
         <v>8232000.0</v>
       </c>
       <c r="F35">
         <v>1999290.0</v>
       </c>
       <c r="G35">
         <v>2441999.0</v>
       </c>
       <c r="H35">
         <v>7421578.0</v>
       </c>
       <c r="I35">
         <v>8842814.0</v>
       </c>
       <c r="J35">
         <v>2396061.0</v>
       </c>
       <c r="K35">
         <v>2908629.0</v>
       </c>
       <c r="L35">
         <v>4293817.0</v>
       </c>
       <c r="M35">
         <v>2675493.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35">
+        <v>31803176.0</v>
+      </c>
+      <c r="O35">
+        <v>5924836.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B36">
         <v>87955040.0</v>
       </c>
       <c r="C36">
         <v>332010.0</v>
       </c>
       <c r="D36">
         <v>-2507.0</v>
       </c>
       <c r="E36"/>
       <c r="F36">
         <v>3622000.0</v>
       </c>
       <c r="G36"/>
       <c r="H36">
         <v>1.0</v>
       </c>
       <c r="I36">
         <v>0.0</v>
       </c>
       <c r="J36">
         <v>1.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
-        <v>0.0</v>
+        <v>72720.0</v>
       </c>
       <c r="M36">
-        <v>-213628.0</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:13">
+        <v>11935.0</v>
+      </c>
+      <c r="N36"/>
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B38">
         <v>62683000.0</v>
       </c>
       <c r="C38">
         <v>-10.0</v>
       </c>
       <c r="D38">
         <v>10310.0</v>
       </c>
       <c r="E38"/>
       <c r="F38">
         <v>3622000.0</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38">
         <v>-213628.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B39">
         <v>1271021.0</v>
       </c>
       <c r="C39">
         <v>1307000.0</v>
       </c>
       <c r="D39">
         <v>1406000.0</v>
       </c>
       <c r="E39">
         <v>1222000.0</v>
       </c>
       <c r="F39">
         <v>1146446.0</v>
       </c>
       <c r="G39">
         <v>1067000.0</v>
       </c>
       <c r="H39">
         <v>1022468.0</v>
       </c>
       <c r="I39">
         <v>319281.0</v>
       </c>
       <c r="J39">
         <v>458073.0</v>
       </c>
       <c r="K39">
         <v>518494.0</v>
       </c>
       <c r="L39">
         <v>100386.0</v>
       </c>
       <c r="M39">
-        <v>196204.0</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:13">
+        <v>-1455238.6</v>
+      </c>
+      <c r="N39">
+        <v>1730730.0</v>
+      </c>
+      <c r="O39">
+        <v>1398979.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B40">
         <v>5888053.0</v>
       </c>
       <c r="C40">
         <v>2835000.0</v>
       </c>
       <c r="D40">
         <v>2419000.0</v>
       </c>
       <c r="E40">
         <v>621000.0</v>
       </c>
       <c r="F40">
         <v>247664.0</v>
       </c>
       <c r="G40">
         <v>744000.0</v>
       </c>
       <c r="H40">
         <v>530018.0</v>
       </c>
       <c r="I40">
         <v>1699574.0</v>
       </c>
       <c r="J40">
         <v>557422.0</v>
       </c>
       <c r="K40">
         <v>29281.0</v>
       </c>
       <c r="L40">
         <v>706409.0</v>
       </c>
       <c r="M40">
-        <v>-736501.85</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:13">
+        <v>-736501.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40"/>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>764000.0</v>
       </c>
       <c r="F41">
         <v>875000.0</v>
       </c>
       <c r="G41">
         <v>1078000.0</v>
       </c>
       <c r="H41">
         <v>654000.0</v>
       </c>
       <c r="I41">
         <v>1428516.0</v>
       </c>
       <c r="J41">
         <v>2678124.0</v>
       </c>
       <c r="K41">
         <v>148663.0</v>
       </c>
       <c r="L41">
         <v>207656.3</v>
       </c>
       <c r="M41"/>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B42">
         <v>34665408.0</v>
       </c>
       <c r="C42">
         <v>21298000.0</v>
       </c>
       <c r="D42">
         <v>20808000.0</v>
       </c>
       <c r="E42">
         <v>18704000.0</v>
       </c>
       <c r="F42">
         <v>16963007.0</v>
       </c>
       <c r="G42">
         <v>11250000.0</v>
       </c>
       <c r="H42">
         <v>14989502.0</v>
       </c>
       <c r="I42">
         <v>12302440.0</v>
       </c>
       <c r="J42">
         <v>4854051.0</v>
       </c>
       <c r="K42">
         <v>2232395.0</v>
       </c>
       <c r="L42">
         <v>1783043.0</v>
       </c>
       <c r="M42">
-        <v>277380.25</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:13">
+        <v>277381.0</v>
+      </c>
+      <c r="N42">
+        <v>575729.0</v>
+      </c>
+      <c r="O42">
+        <v>360063.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B45">
         <v>2473000.0</v>
       </c>
       <c r="C45">
         <v>3211000.0</v>
       </c>
       <c r="D45">
         <v>4804000.0</v>
       </c>
       <c r="E45">
         <v>1717000.0</v>
       </c>
       <c r="F45">
         <v>1904000.0</v>
       </c>
       <c r="G45">
         <v>2283000.0</v>
       </c>
       <c r="H45">
         <v>2207888.87</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45">
         <v>709046.2</v>
       </c>
       <c r="L45">
         <v>165103.16</v>
       </c>
       <c r="M45">
         <v>178628.0</v>
       </c>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B46">
         <v>225000.0</v>
       </c>
       <c r="C46">
         <v>821010.0</v>
       </c>
       <c r="D46">
         <v>1570000.0</v>
       </c>
       <c r="E46">
         <v>1717000.0</v>
       </c>
       <c r="F46">
         <v>1901422.0</v>
       </c>
       <c r="G46">
         <v>2283000.0</v>
       </c>
       <c r="H46">
         <v>2207888.0</v>
       </c>
       <c r="I46">
         <v>886439.0</v>
       </c>
       <c r="J46">
         <v>1372683.0</v>
       </c>
       <c r="K46">
         <v>709046.0</v>
       </c>
       <c r="L46">
         <v>165103.0</v>
       </c>
       <c r="M46">
-        <v>178628.0</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:13">
+        <v>168237.0</v>
+      </c>
+      <c r="N46">
+        <v>194914.0</v>
+      </c>
+      <c r="O46">
+        <v>199932.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47">
         <v>1717000.0</v>
       </c>
       <c r="F47">
         <v>1904000.0</v>
       </c>
       <c r="G47">
         <v>2283000.0</v>
       </c>
       <c r="H47">
         <v>2220000.0</v>
       </c>
       <c r="I47">
         <v>1207357.0</v>
       </c>
       <c r="J47">
         <v>1726150.0</v>
       </c>
       <c r="K47">
         <v>953029.0</v>
       </c>
       <c r="L47">
         <v>229110.0</v>
       </c>
       <c r="M47"/>
-    </row>
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B48">
         <v>-394098178.0</v>
       </c>
       <c r="C48">
         <v>-245170000.0</v>
       </c>
       <c r="D48">
         <v>-217354000.0</v>
       </c>
       <c r="E48">
         <v>-189362000.0</v>
       </c>
       <c r="F48">
         <v>-160475484.0</v>
       </c>
       <c r="G48">
         <v>-129994000.0</v>
       </c>
       <c r="H48">
         <v>-100335682.52</v>
       </c>
       <c r="I48">
         <v>-81520716.14</v>
       </c>
       <c r="J48">
         <v>-71785822.66</v>
       </c>
       <c r="K48">
         <v>-53157004.69</v>
       </c>
       <c r="L48">
         <v>-39721811.79</v>
       </c>
       <c r="M48">
-        <v>-453150.25</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:13">
+        <v>-453150.0</v>
+      </c>
+      <c r="N48">
+        <v>-30565363.0</v>
+      </c>
+      <c r="O48">
+        <v>-16568153.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50">
         <v>1737000.0</v>
       </c>
       <c r="D50">
         <v>2104000.0</v>
       </c>
       <c r="E50">
         <v>523000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>5144461.0</v>
       </c>
       <c r="I50">
         <v>1339583.0</v>
       </c>
       <c r="J50">
         <v>4701214.0</v>
       </c>
       <c r="K50">
         <v>2877050.0</v>
       </c>
       <c r="L50">
         <v>149655.52</v>
       </c>
       <c r="M50"/>
-    </row>
-    <row r="51" spans="1:13">
+      <c r="N50"/>
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B51">
         <v>6453709.0</v>
       </c>
       <c r="C51">
         <v>5121000.0</v>
       </c>
       <c r="D51">
         <v>7867000.0</v>
       </c>
       <c r="E51">
         <v>8230000.0</v>
       </c>
       <c r="F51">
         <v>1375136.0</v>
       </c>
       <c r="G51">
         <v>1676000.0</v>
       </c>
       <c r="H51">
         <v>12982116.0</v>
       </c>
       <c r="I51">
         <v>11599179.0</v>
       </c>
       <c r="J51">
         <v>4182419.0</v>
       </c>
       <c r="K51">
         <v>5901332.0</v>
       </c>
       <c r="L51">
         <v>5767272.0</v>
       </c>
       <c r="M51">
         <v>2779472.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51">
+        <v>9153382.0</v>
+      </c>
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B52">
         <v>291731.0</v>
       </c>
       <c r="C52">
         <v>1994000.0</v>
       </c>
       <c r="D52">
         <v>2363000.0</v>
       </c>
       <c r="E52">
         <v>762000.0</v>
       </c>
       <c r="F52">
         <v>249661.0</v>
       </c>
       <c r="G52">
         <v>312000.0</v>
       </c>
       <c r="H52">
         <v>4136316.0</v>
       </c>
       <c r="I52">
         <v>983519.0</v>
       </c>
       <c r="J52">
         <v>3738539.0</v>
       </c>
       <c r="K52">
         <v>2140502.0</v>
       </c>
       <c r="L52">
         <v>206602.0</v>
       </c>
       <c r="M52">
         <v>830050.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:13">
+      <c r="N52">
+        <v>500391.0</v>
+      </c>
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53">
         <v>-134114.0</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>7206220.0</v>
       </c>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B55">
         <v>192942929.0</v>
       </c>
       <c r="C55">
         <v>70234000.0</v>
       </c>
       <c r="D55">
         <v>43956000.0</v>
       </c>
       <c r="E55">
         <v>64421000.0</v>
       </c>
       <c r="F55">
         <v>86657540.0</v>
       </c>
       <c r="G55">
         <v>104601000.0</v>
       </c>
       <c r="H55">
         <v>29888532.0</v>
       </c>
       <c r="I55">
         <v>34176833.0</v>
       </c>
       <c r="J55">
         <v>22170480.0</v>
       </c>
       <c r="K55">
         <v>17627291.0</v>
       </c>
       <c r="L55">
         <v>15269199.0</v>
       </c>
       <c r="M55">
         <v>1470903.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:13">
+      <c r="N55">
+        <v>2574528.0</v>
+      </c>
+      <c r="O55">
+        <v>2251886.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B56">
         <v>104213999.0</v>
       </c>
       <c r="C56">
         <v>69065000.0</v>
       </c>
       <c r="D56">
         <v>41896000.0</v>
       </c>
       <c r="E56">
         <v>62024000.0</v>
       </c>
       <c r="F56">
         <v>77020602.0</v>
       </c>
       <c r="G56">
         <v>97742000.0</v>
       </c>
       <c r="H56">
         <v>22675564.0</v>
       </c>
       <c r="I56">
         <v>27840641.0</v>
       </c>
       <c r="J56">
         <v>13997666.0</v>
       </c>
       <c r="K56">
         <v>16722810.0</v>
       </c>
       <c r="L56">
         <v>15080676.0</v>
       </c>
       <c r="M56">
         <v>1470903.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:13">
+      <c r="N56">
+        <v>2337102.0</v>
+      </c>
+      <c r="O56">
+        <v>1977347.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B57">
         <v>8320519.0</v>
       </c>
       <c r="C57">
         <v>6565000.0</v>
       </c>
       <c r="D57">
         <v>6368000.0</v>
       </c>
       <c r="E57">
         <v>4185000.0</v>
       </c>
       <c r="F57">
         <v>4149375.0</v>
       </c>
       <c r="G57">
         <v>4809000.0</v>
       </c>
       <c r="H57">
         <v>8178530.0</v>
       </c>
       <c r="I57">
         <v>5785012.0</v>
       </c>
       <c r="J57">
         <v>8528980.0</v>
       </c>
       <c r="K57">
         <v>3680624.0</v>
       </c>
       <c r="L57">
         <v>913012.0</v>
       </c>
       <c r="M57">
         <v>102731.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:13">
+      <c r="N57">
+        <v>721467.0</v>
+      </c>
+      <c r="O57">
+        <v>198389.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B58">
         <v>101952735.0</v>
       </c>
       <c r="C58">
         <v>9812000.0</v>
       </c>
       <c r="D58">
         <v>12732000.0</v>
       </c>
       <c r="E58">
         <v>12417000.0</v>
       </c>
       <c r="F58">
         <v>6148665.0</v>
       </c>
       <c r="G58">
         <v>7251000.0</v>
       </c>
       <c r="H58">
         <v>15600109.0</v>
       </c>
       <c r="I58">
         <v>14627826.0</v>
       </c>
       <c r="J58">
         <v>10925041.0</v>
       </c>
       <c r="K58">
         <v>6589253.0</v>
       </c>
       <c r="L58">
         <v>5206830.0</v>
       </c>
       <c r="M58">
         <v>102731.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:13">
+      <c r="N58">
+        <v>32524644.0</v>
+      </c>
+      <c r="O58">
+        <v>18419923.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B60">
         <v>90990193.0</v>
       </c>
       <c r="C60">
         <v>60422000.0</v>
       </c>
       <c r="D60">
         <v>31224000.0</v>
       </c>
       <c r="E60">
         <v>52004000.0</v>
       </c>
       <c r="F60">
         <v>80508874.0</v>
       </c>
       <c r="G60">
         <v>97350000.0</v>
       </c>
       <c r="H60">
         <v>14288423.0</v>
       </c>
       <c r="I60">
         <v>19549007.0</v>
       </c>
       <c r="J60">
         <v>11245439.0</v>
       </c>
       <c r="K60">
         <v>11038038.0</v>
       </c>
       <c r="L60">
         <v>10062369.0</v>
       </c>
       <c r="M60">
         <v>1368171.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:13">
+      <c r="N60">
+        <v>-29950115.0</v>
+      </c>
+      <c r="O60">
+        <v>-16168037.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW62"/>
+  <dimension ref="A1:AX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:49">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B2">
         <v>2149044.0</v>
       </c>
       <c r="C2">
         <v>2140735.0</v>
       </c>
       <c r="D2">
         <v>717000.0</v>
       </c>
       <c r="E2">
         <v>949000.0</v>
       </c>
       <c r="F2">
         <v>1048000.0</v>
       </c>
       <c r="G2">
         <v>1317000.0</v>
       </c>
       <c r="H2">
         <v>3396000.0</v>
       </c>
       <c r="I2">
         <v>2671000.0</v>
       </c>
@@ -3214,80 +3432,91 @@
       <c r="AC2">
         <v>1782031.0</v>
       </c>
       <c r="AD2">
         <v>2682497.0</v>
       </c>
       <c r="AE2">
         <v>2872440.0</v>
       </c>
       <c r="AF2">
         <v>2139988.0</v>
       </c>
       <c r="AG2">
         <v>2099416.0</v>
       </c>
       <c r="AH2">
         <v>2269764.0</v>
       </c>
       <c r="AI2">
         <v>4041116.0</v>
       </c>
       <c r="AJ2">
         <v>3798387.0</v>
       </c>
       <c r="AK2">
-        <v>2507222.0</v>
+        <v>3217684.0</v>
       </c>
       <c r="AL2">
         <v>1763219.0</v>
       </c>
       <c r="AM2">
         <v>1320925.0</v>
       </c>
-      <c r="AN2"/>
-[...3 lines deleted...]
-      <c r="AR2"/>
+      <c r="AN2">
+        <v>2159774.0</v>
+      </c>
+      <c r="AO2">
+        <v>1301820.0</v>
+      </c>
+      <c r="AP2">
+        <v>1417021.0</v>
+      </c>
+      <c r="AQ2">
+        <v>980278.0</v>
+      </c>
+      <c r="AR2">
+        <v>1589257.0</v>
+      </c>
       <c r="AS2">
         <v>1926166.0</v>
       </c>
       <c r="AT2">
-        <v>2557.19</v>
+        <v>2557.0</v>
       </c>
       <c r="AU2">
         <v>10660.0</v>
       </c>
       <c r="AV2">
-        <v>5435.5</v>
+        <v>5435.0</v>
       </c>
       <c r="AW2"/>
-    </row>
-    <row r="3" spans="1:49">
+      <c r="AX2"/>
+    </row>
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3295,54 +3524,55 @@
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-    </row>
-    <row r="4" spans="1:49">
+      <c r="AX3"/>
+    </row>
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3350,54 +3580,55 @@
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B5">
         <v>4033221.0</v>
       </c>
       <c r="C5">
         <v>6882405.0</v>
       </c>
       <c r="D5">
         <v>4750000.0</v>
       </c>
       <c r="E5">
         <v>5558000.0</v>
       </c>
       <c r="F5">
         <v>2845000.0</v>
       </c>
       <c r="G5">
         <v>2742000.0</v>
       </c>
       <c r="H5">
         <v>16389000.0</v>
       </c>
       <c r="I5">
         <v>19308000.0</v>
       </c>
@@ -3443,98 +3674,101 @@
       <c r="W5">
         <v>5811142.0</v>
       </c>
       <c r="X5">
         <v>160183.0</v>
       </c>
       <c r="Y5">
         <v>30898.0</v>
       </c>
       <c r="Z5">
         <v>47898.04</v>
       </c>
       <c r="AA5">
         <v>-89711.93</v>
       </c>
       <c r="AB5">
         <v>-102831.24</v>
       </c>
       <c r="AC5">
         <v>-66221.05</v>
       </c>
       <c r="AD5">
         <v>-56240.26</v>
       </c>
       <c r="AE5">
-        <v>-21073.69</v>
+        <v>-28703.0</v>
       </c>
       <c r="AF5">
-        <v>-55270.47</v>
+        <v>-71410.0</v>
       </c>
       <c r="AG5">
-        <v>-32872.57</v>
+        <v>-43557.0</v>
       </c>
       <c r="AH5">
-        <v>-11368.19</v>
+        <v>-14680.0</v>
       </c>
       <c r="AI5">
-        <v>-46066.8</v>
+        <v>-46066.0</v>
       </c>
       <c r="AJ5">
-        <v>-2584.38</v>
+        <v>-3205.0</v>
       </c>
       <c r="AK5">
-        <v>-5290.03</v>
+        <v>-5290.0</v>
       </c>
       <c r="AL5">
-        <v>6505.8</v>
+        <v>6505.0</v>
       </c>
       <c r="AM5">
-        <v>8419.02</v>
+        <v>8419.0</v>
       </c>
       <c r="AN5">
-        <v>-7982.51</v>
+        <v>-10495.0</v>
       </c>
       <c r="AO5">
-        <v>-3983.68</v>
+        <v>-3983.0</v>
       </c>
       <c r="AP5">
-        <v>-2224.12</v>
+        <v>-2886.0</v>
       </c>
       <c r="AQ5">
         <v>-340220.8</v>
       </c>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-    </row>
-    <row r="6" spans="1:49">
+      <c r="AX5">
+        <v>-29915403.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:50">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3542,54 +3776,55 @@
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
-    </row>
-    <row r="7" spans="1:49">
+      <c r="AX6"/>
+    </row>
+    <row r="7" spans="1:50">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7">
         <v>2960000.0</v>
       </c>
       <c r="C7">
         <v>213000.0</v>
       </c>
       <c r="D7">
         <v>277000.0</v>
       </c>
       <c r="E7">
         <v>351000.0</v>
       </c>
       <c r="F7">
         <v>397000.0</v>
       </c>
       <c r="G7">
         <v>460000.0</v>
       </c>
       <c r="H7">
         <v>630000.0</v>
       </c>
       <c r="I7">
         <v>685000.0</v>
       </c>
@@ -3655,54 +3890,55 @@
       </c>
       <c r="AD7">
         <v>2539574.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7"/>
+    </row>
+    <row r="8" spans="1:50">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>324163000.0</v>
       </c>
       <c r="C8">
         <v>323839000.0</v>
       </c>
       <c r="D8">
         <v>282751000.0</v>
       </c>
       <c r="E8">
         <v>281641000.0</v>
       </c>
       <c r="F8">
         <v>281641000.0</v>
       </c>
       <c r="G8">
         <v>281552000.0</v>
       </c>
       <c r="H8">
         <v>235674000.0</v>
       </c>
       <c r="I8">
         <v>230842000.0</v>
       </c>
@@ -3748,54 +3984,55 @@
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -3813,54 +4050,55 @@
       </c>
       <c r="AD9">
         <v>16828930.0</v>
       </c>
       <c r="AE9">
         <v>9008998.11</v>
       </c>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9"/>
+    </row>
+    <row r="10" spans="1:50">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B10">
         <v>50460410.0</v>
       </c>
       <c r="C10">
         <v>81798587.0</v>
       </c>
       <c r="D10">
         <v>24826000.0</v>
       </c>
       <c r="E10">
         <v>35195000.0</v>
       </c>
       <c r="F10">
         <v>46433000.0</v>
       </c>
       <c r="G10">
         <v>54912000.0</v>
       </c>
       <c r="H10">
         <v>27123000.0</v>
       </c>
       <c r="I10">
         <v>34079000.0</v>
       </c>
@@ -3909,158 +4147,160 @@
       <c r="X10">
         <v>110345884.0</v>
       </c>
       <c r="Y10">
         <v>40975315.0</v>
       </c>
       <c r="Z10">
         <v>43647387.53</v>
       </c>
       <c r="AA10">
         <v>14715330.0</v>
       </c>
       <c r="AB10">
         <v>20567532.0</v>
       </c>
       <c r="AC10">
         <v>15610504.0</v>
       </c>
       <c r="AD10">
         <v>20258266.0</v>
       </c>
       <c r="AE10">
         <v>22530475.0</v>
       </c>
       <c r="AF10">
-        <v>27253867.0</v>
+        <v>35330069.0</v>
       </c>
       <c r="AG10">
         <v>24327797.0</v>
       </c>
       <c r="AH10">
-        <v>29436788.0</v>
+        <v>38013881.0</v>
       </c>
       <c r="AI10">
         <v>8829600.0</v>
       </c>
       <c r="AJ10">
         <v>13145532.0</v>
       </c>
       <c r="AK10">
         <v>8201441.0</v>
       </c>
       <c r="AL10">
         <v>12666682.0</v>
       </c>
       <c r="AM10">
         <v>15499636.0</v>
       </c>
       <c r="AN10">
         <v>7276956.0</v>
       </c>
       <c r="AO10">
         <v>2297254.0</v>
       </c>
       <c r="AP10">
         <v>5380160.0</v>
       </c>
       <c r="AQ10">
         <v>7582759.0</v>
       </c>
       <c r="AR10">
         <v>9891306.0</v>
       </c>
       <c r="AS10">
         <v>20912767.0</v>
       </c>
       <c r="AT10">
         <v>1307547.0</v>
       </c>
       <c r="AU10">
         <v>1707513.0</v>
       </c>
       <c r="AV10">
         <v>1626252.0</v>
       </c>
       <c r="AW10"/>
-    </row>
-    <row r="11" spans="1:49">
+      <c r="AX10"/>
+    </row>
+    <row r="11" spans="1:50">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+    </row>
+    <row r="12" spans="1:50">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B12">
         <v>50460410.0</v>
       </c>
       <c r="C12">
         <v>81798587.0</v>
       </c>
       <c r="D12">
         <v>24826000.0</v>
       </c>
       <c r="E12">
         <v>35195000.0</v>
       </c>
       <c r="F12">
         <v>46433000.0</v>
       </c>
       <c r="G12">
         <v>54912000.0</v>
       </c>
       <c r="H12">
         <v>27123000.0</v>
       </c>
       <c r="I12">
         <v>34079000.0</v>
       </c>
@@ -4106,108 +4346,111 @@
       <c r="W12">
         <v>106772579.0</v>
       </c>
       <c r="X12">
         <v>110345884.0</v>
       </c>
       <c r="Y12">
         <v>40975315.0</v>
       </c>
       <c r="Z12">
         <v>43647387.53</v>
       </c>
       <c r="AA12">
         <v>14715330.0</v>
       </c>
       <c r="AB12">
         <v>20567532.0</v>
       </c>
       <c r="AC12">
         <v>15610504.0</v>
       </c>
       <c r="AD12">
         <v>20258266.0</v>
       </c>
       <c r="AE12">
-        <v>22530475.0</v>
+        <v>30687183.0</v>
       </c>
       <c r="AF12">
-        <v>27253867.0</v>
+        <v>35212269.0</v>
       </c>
       <c r="AG12">
         <v>24327797.0</v>
       </c>
       <c r="AH12">
-        <v>29436788.0</v>
+        <v>38014963.0</v>
       </c>
       <c r="AI12">
         <v>8829600.0</v>
       </c>
       <c r="AJ12">
         <v>13145532.0</v>
       </c>
       <c r="AK12">
         <v>8201441.0</v>
       </c>
       <c r="AL12">
         <v>12666682.0</v>
       </c>
       <c r="AM12">
         <v>15499636.0</v>
       </c>
       <c r="AN12">
         <v>7276956.0</v>
       </c>
       <c r="AO12">
         <v>10026543.0</v>
       </c>
       <c r="AP12">
         <v>13084083.0</v>
       </c>
       <c r="AQ12">
         <v>14788980.0</v>
       </c>
       <c r="AR12">
         <v>17340096.0</v>
       </c>
       <c r="AS12">
         <v>20912767.0</v>
       </c>
       <c r="AT12">
         <v>1307547.0</v>
       </c>
       <c r="AU12">
         <v>1707513.0</v>
       </c>
       <c r="AV12">
         <v>1626252.0</v>
       </c>
       <c r="AW12"/>
-    </row>
-    <row r="13" spans="1:49">
+      <c r="AX12">
+        <v>605667.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>325229109.0</v>
       </c>
       <c r="C13">
         <v>443540557.0</v>
       </c>
       <c r="D13">
         <v>282751000.0</v>
       </c>
       <c r="E13">
         <v>281641000.0</v>
       </c>
       <c r="F13">
         <v>281641000.0</v>
       </c>
       <c r="G13">
         <v>281552000.0</v>
       </c>
       <c r="H13">
         <v>235674000.0</v>
       </c>
       <c r="I13">
         <v>230842000.0</v>
       </c>
@@ -4253,106 +4496,107 @@
       <c r="W13">
         <v>269151185.0</v>
       </c>
       <c r="X13">
         <v>257868110.0</v>
       </c>
       <c r="Y13">
         <v>142767440.0</v>
       </c>
       <c r="Z13">
         <v>136734844.87</v>
       </c>
       <c r="AA13">
         <v>99724314.0</v>
       </c>
       <c r="AB13">
         <v>98500597.0</v>
       </c>
       <c r="AC13">
         <v>92125597.0</v>
       </c>
       <c r="AD13">
         <v>90572501.0</v>
       </c>
       <c r="AE13">
-        <v>88788355.0</v>
+        <v>120932404.0</v>
       </c>
       <c r="AF13">
-        <v>93600207.0</v>
+        <v>120932404.0</v>
       </c>
       <c r="AG13">
-        <v>91954156.0</v>
+        <v>121843326.0</v>
       </c>
       <c r="AH13">
-        <v>93486016.0</v>
+        <v>120728776.0</v>
       </c>
       <c r="AI13">
         <v>78223276.0</v>
       </c>
       <c r="AJ13">
-        <v>79310270.0</v>
+        <v>98386770.0</v>
       </c>
       <c r="AK13">
         <v>64089429.0</v>
       </c>
       <c r="AL13">
         <v>62467401.0</v>
       </c>
       <c r="AM13">
         <v>61954228.0</v>
       </c>
       <c r="AN13">
-        <v>51028470.0</v>
+        <v>67089681.0</v>
       </c>
       <c r="AO13">
         <v>51850253.0</v>
       </c>
       <c r="AP13">
-        <v>51680087.0</v>
+        <v>67082820.0</v>
       </c>
       <c r="AQ13">
-        <v>48341359.0</v>
+        <v>67082820.0</v>
       </c>
       <c r="AR13">
-        <v>49968581.0</v>
+        <v>66333415.0</v>
       </c>
       <c r="AS13">
-        <v>54028782.0</v>
+        <v>67526040.0</v>
       </c>
       <c r="AT13">
         <v>1413708.0</v>
       </c>
       <c r="AU13"/>
       <c r="AV13">
         <v>1605744.0</v>
       </c>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>36297684.0</v>
       </c>
       <c r="C14">
         <v>30726382.0</v>
       </c>
       <c r="D14">
         <v>30104497.0</v>
       </c>
       <c r="E14">
         <v>30053142.0</v>
       </c>
       <c r="F14">
         <v>30041735.0</v>
       </c>
       <c r="G14">
         <v>25770800.0</v>
       </c>
       <c r="H14">
         <v>24642105.0</v>
       </c>
       <c r="I14">
         <v>24440444.0</v>
       </c>
@@ -4452,56 +4696,59 @@
       <c r="AO14">
         <v>3947332.0</v>
       </c>
       <c r="AP14">
         <v>3947332.0</v>
       </c>
       <c r="AQ14">
         <v>3947332.0</v>
       </c>
       <c r="AR14">
         <v>3945868.0</v>
       </c>
       <c r="AS14">
         <v>1293526.0</v>
       </c>
       <c r="AT14">
         <v>73334.0</v>
       </c>
       <c r="AU14">
         <v>73334.0</v>
       </c>
       <c r="AV14">
         <v>73334.0</v>
       </c>
       <c r="AW14">
+        <v>216677.0</v>
+      </c>
+      <c r="AX14">
         <v>216777.0</v>
       </c>
     </row>
-    <row r="15" spans="1:49">
+    <row r="15" spans="1:50">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
         <v>219056000.0</v>
       </c>
       <c r="V15">
         <v>215272000.0</v>
@@ -4561,54 +4808,55 @@
         <v>51028470.05</v>
       </c>
       <c r="AO15">
         <v>51850253.52</v>
       </c>
       <c r="AP15">
         <v>51680087.67</v>
       </c>
       <c r="AQ15">
         <v>48341359.38</v>
       </c>
       <c r="AR15">
         <v>49968581.75</v>
       </c>
       <c r="AS15">
         <v>54028782.5</v>
       </c>
       <c r="AT15">
         <v>1413708.79</v>
       </c>
       <c r="AU15"/>
       <c r="AV15">
         <v>1605744.59</v>
       </c>
       <c r="AW15"/>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AX15"/>
+    </row>
+    <row r="16" spans="1:50">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B16">
         <v>465526.0</v>
       </c>
       <c r="C16">
         <v>609486.0</v>
       </c>
       <c r="D16">
         <v>434000.0</v>
       </c>
       <c r="E16">
         <v>694000.0</v>
       </c>
       <c r="F16">
         <v>636000.0</v>
       </c>
       <c r="G16">
         <v>419000.0</v>
       </c>
       <c r="H16">
         <v>801000.0</v>
       </c>
       <c r="I16">
         <v>676000.0</v>
       </c>
@@ -4666,82 +4914,83 @@
       <c r="AA16">
         <v>501246.0</v>
       </c>
       <c r="AB16">
         <v>457937.0</v>
       </c>
       <c r="AC16">
         <v>320491.0</v>
       </c>
       <c r="AD16">
         <v>312813.0</v>
       </c>
       <c r="AE16">
         <v>229479.0</v>
       </c>
       <c r="AF16">
         <v>406200.0</v>
       </c>
       <c r="AG16">
         <v>205167.0</v>
       </c>
       <c r="AH16">
         <v>193938.0</v>
       </c>
       <c r="AI16">
-        <v>191901.0</v>
+        <v>244844.0</v>
       </c>
       <c r="AJ16">
         <v>120350.0</v>
       </c>
       <c r="AK16">
         <v>52122.0</v>
       </c>
       <c r="AL16">
         <v>35358.0</v>
       </c>
       <c r="AM16">
         <v>192911.0</v>
       </c>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16">
         <v>-0.36</v>
       </c>
       <c r="AT16">
         <v>-37414017.3</v>
       </c>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-    </row>
-    <row r="17" spans="1:49">
+      <c r="AX16"/>
+    </row>
+    <row r="17" spans="1:50">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4749,54 +4998,55 @@
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -4804,107 +5054,109 @@
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+    </row>
+    <row r="19" spans="1:50">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>-151743.0</v>
       </c>
       <c r="K20">
         <v>-151743.0</v>
       </c>
       <c r="L20">
         <v>-189867.0</v>
       </c>
       <c r="M20">
         <v>-192240.0</v>
       </c>
       <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
@@ -4932,84 +5184,85 @@
       <c r="W20">
         <v>3407540.0</v>
       </c>
       <c r="X20">
         <v>3407425.0</v>
       </c>
       <c r="Y20">
         <v>2496093.0</v>
       </c>
       <c r="Z20">
         <v>2403867.58</v>
       </c>
       <c r="AA20">
         <v>2609847.0</v>
       </c>
       <c r="AB20">
         <v>2575287.0</v>
       </c>
       <c r="AC20">
         <v>2596865.0</v>
       </c>
       <c r="AD20">
         <v>2553299.0</v>
       </c>
       <c r="AE20">
-        <v>2503002.0</v>
+        <v>2503000.0</v>
       </c>
       <c r="AF20">
         <v>2638652.0</v>
       </c>
       <c r="AG20">
         <v>2592126.0</v>
       </c>
       <c r="AH20">
         <v>2639878.0</v>
       </c>
       <c r="AI20">
         <v>2711065.0</v>
       </c>
       <c r="AJ20">
         <v>2748151.0</v>
       </c>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B21">
         <v>129424.0</v>
       </c>
       <c r="C21">
         <v>138000.0</v>
       </c>
       <c r="D21">
         <v>123000.0</v>
       </c>
       <c r="E21">
         <v>175000.0</v>
       </c>
       <c r="F21">
         <v>214000.0</v>
       </c>
       <c r="G21">
         <v>261000.0</v>
       </c>
       <c r="H21">
         <v>329000.0</v>
       </c>
       <c r="I21">
         <v>374000.0</v>
       </c>
@@ -5105,54 +5358,55 @@
       </c>
       <c r="AN21">
         <v>186472.0</v>
       </c>
       <c r="AO21">
         <v>83805.0</v>
       </c>
       <c r="AP21">
         <v>57048.0</v>
       </c>
       <c r="AQ21">
         <v>23420.0</v>
       </c>
       <c r="AR21">
         <v>24674.0</v>
       </c>
       <c r="AS21">
         <v>27189.0</v>
       </c>
       <c r="AT21">
         <v>34375.0</v>
       </c>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21"/>
+    </row>
+    <row r="22" spans="1:50">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B22">
         <v>9030602.0</v>
       </c>
       <c r="C22">
         <v>11283035.0</v>
       </c>
       <c r="D22">
         <v>8337000.0</v>
       </c>
       <c r="E22">
         <v>8353000.0</v>
       </c>
       <c r="F22">
         <v>6795000.0</v>
       </c>
       <c r="G22">
         <v>5801000.0</v>
       </c>
       <c r="H22">
         <v>6435000.0</v>
       </c>
       <c r="I22">
         <v>6732000.0</v>
       </c>
@@ -5198,102 +5452,103 @@
       <c r="W22">
         <v>6783271.0</v>
       </c>
       <c r="X22">
         <v>6587545.0</v>
       </c>
       <c r="Y22">
         <v>4965578.0</v>
       </c>
       <c r="Z22">
         <v>4102836.69</v>
       </c>
       <c r="AA22">
         <v>3647376.0</v>
       </c>
       <c r="AB22">
         <v>2757674.0</v>
       </c>
       <c r="AC22">
         <v>2750872.0</v>
       </c>
       <c r="AD22">
         <v>2556927.0</v>
       </c>
       <c r="AE22">
-        <v>2666331.0</v>
+        <v>3631623.0</v>
       </c>
       <c r="AF22">
-        <v>2540146.0</v>
+        <v>3281895.0</v>
       </c>
       <c r="AG22">
         <v>1958544.0</v>
       </c>
       <c r="AH22">
-        <v>1411752.0</v>
+        <v>1823151.0</v>
       </c>
       <c r="AI22">
         <v>1138097.0</v>
       </c>
       <c r="AJ22">
         <v>856445.0</v>
       </c>
       <c r="AK22">
         <v>715757.0</v>
       </c>
       <c r="AL22">
         <v>648390.0</v>
       </c>
       <c r="AM22">
         <v>310113.0</v>
       </c>
       <c r="AN22">
         <v>1.0</v>
       </c>
       <c r="AO22">
         <v>1.0</v>
       </c>
       <c r="AP22">
         <v>1.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22"/>
       <c r="AT22">
         <v>-1462422.81</v>
       </c>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AX22"/>
+    </row>
+    <row r="23" spans="1:50">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B23">
         <v>73697582.0</v>
       </c>
       <c r="C23">
         <v>192942929.0</v>
       </c>
       <c r="D23">
         <v>42305000.0</v>
       </c>
       <c r="E23">
         <v>49668000.0</v>
       </c>
       <c r="F23">
         <v>60864000.0</v>
       </c>
       <c r="G23">
         <v>70234000.0</v>
       </c>
       <c r="H23">
         <v>42235000.0</v>
       </c>
       <c r="I23">
         <v>50032000.0</v>
       </c>
@@ -5393,54 +5648,55 @@
       <c r="AO23">
         <v>11424307.0</v>
       </c>
       <c r="AP23">
         <v>13911707.0</v>
       </c>
       <c r="AQ23">
         <v>15269199.0</v>
       </c>
       <c r="AR23">
         <v>18052323.0</v>
       </c>
       <c r="AS23">
         <v>21761184.0</v>
       </c>
       <c r="AT23">
         <v>1310623.0</v>
       </c>
       <c r="AU23">
         <v>1707513.0</v>
       </c>
       <c r="AV23">
         <v>1626252.0</v>
       </c>
       <c r="AW23"/>
-    </row>
-    <row r="24" spans="1:49">
+      <c r="AX23"/>
+    </row>
+    <row r="24" spans="1:50">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>4499000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>4462000.0</v>
       </c>
       <c r="F24">
         <v>4486000.0</v>
       </c>
       <c r="G24">
         <v>2924000.0</v>
       </c>
       <c r="H24">
         <v>3398000.0</v>
       </c>
       <c r="I24">
         <v>3943000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>5000000.0</v>
       </c>
@@ -5478,54 +5734,55 @@
         <v>9966850.0</v>
       </c>
       <c r="AE24">
         <v>5707497.24</v>
       </c>
       <c r="AF24">
         <v>11663354.0</v>
       </c>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -5543,54 +5800,55 @@
       </c>
       <c r="AD25">
         <v>12302620.0</v>
       </c>
       <c r="AE25">
         <v>5707496.17</v>
       </c>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-    </row>
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+    </row>
+    <row r="26" spans="1:50">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -5598,54 +5856,55 @@
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+    </row>
+    <row r="27" spans="1:50">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5653,201 +5912,203 @@
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+    </row>
+    <row r="28" spans="1:50">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B28">
         <v>-42972866.0</v>
       </c>
       <c r="C28">
         <v>-75344878.0</v>
       </c>
       <c r="D28">
         <v>-24549000.0</v>
       </c>
       <c r="E28">
         <v>-30382000.0</v>
       </c>
       <c r="F28">
         <v>-41550000.0</v>
       </c>
       <c r="G28">
         <v>-49791000.0</v>
       </c>
       <c r="H28">
         <v>-20895000.0</v>
       </c>
       <c r="I28">
         <v>-27427000.0</v>
       </c>
       <c r="J28">
         <v>-46076034.0</v>
       </c>
       <c r="K28">
         <v>-24307901.0</v>
       </c>
       <c r="L28">
-        <v>-25377783.0</v>
+        <v>-25377785.0</v>
       </c>
       <c r="M28">
         <v>-30932078.0</v>
       </c>
       <c r="N28">
         <v>-34837000.0</v>
       </c>
       <c r="O28">
         <v>-38269641.0</v>
       </c>
       <c r="P28">
-        <v>-44787215.0</v>
+        <v>-44787216.0</v>
       </c>
       <c r="Q28">
-        <v>-52086593.0</v>
+        <v>-52086594.0</v>
       </c>
       <c r="R28">
-        <v>-58684577.0</v>
+        <v>-58684578.0</v>
       </c>
       <c r="S28">
         <v>-65685966.0</v>
       </c>
       <c r="T28">
         <v>-89643836.0</v>
       </c>
       <c r="U28">
         <v>-89504991.0</v>
       </c>
       <c r="V28">
         <v>-96645688.0</v>
       </c>
       <c r="W28">
         <v>-104640004.0</v>
       </c>
       <c r="X28">
         <v>-108116529.0</v>
       </c>
       <c r="Y28">
         <v>-39303134.0</v>
       </c>
       <c r="Z28">
         <v>-41994875.9</v>
       </c>
       <c r="AA28">
         <v>-3807215.97</v>
       </c>
       <c r="AB28">
         <v>-9546543.28</v>
       </c>
       <c r="AC28">
         <v>-4543524.53</v>
       </c>
       <c r="AD28">
         <v>-9421808.72</v>
       </c>
       <c r="AE28">
         <v>-13752956.0</v>
       </c>
       <c r="AF28">
-        <v>-18126326.0</v>
+        <v>-23537194.0</v>
       </c>
       <c r="AG28">
         <v>-21501714.0</v>
       </c>
       <c r="AH28">
-        <v>-26494856.0</v>
+        <v>-35071949.0</v>
       </c>
       <c r="AI28">
         <v>-4738078.0</v>
       </c>
       <c r="AJ28">
         <v>-8814177.0</v>
       </c>
       <c r="AK28">
         <v>-4151661.0</v>
       </c>
       <c r="AL28">
         <v>-7481155.0</v>
       </c>
       <c r="AM28">
         <v>-10561108.0</v>
       </c>
       <c r="AN28">
         <v>-2434671.0</v>
       </c>
       <c r="AO28">
         <v>2421852.0</v>
       </c>
       <c r="AP28">
         <v>-841183.0</v>
       </c>
       <c r="AQ28">
         <v>-3369013.0</v>
       </c>
       <c r="AR28">
         <v>-5712682.0</v>
       </c>
       <c r="AS28">
         <v>-16577428.0</v>
       </c>
       <c r="AT28">
-        <v>4078823.0</v>
+        <v>14302388.0</v>
       </c>
       <c r="AU28">
         <v>-1707513.0</v>
       </c>
       <c r="AV28">
         <v>-1626252.0</v>
       </c>
       <c r="AW28"/>
-    </row>
-    <row r="29" spans="1:49">
+      <c r="AX28"/>
+    </row>
+    <row r="29" spans="1:50">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B29">
         <v>63927000.0</v>
       </c>
       <c r="C29">
         <v>70933000.0</v>
       </c>
       <c r="D29">
         <v>36623000.0</v>
       </c>
       <c r="E29">
         <v>43721000.0</v>
       </c>
       <c r="F29">
         <v>55276000.0</v>
       </c>
       <c r="G29">
         <v>65083000.0</v>
       </c>
       <c r="H29">
         <v>36662000.0</v>
       </c>
       <c r="I29">
         <v>45206000.0</v>
       </c>
@@ -5903,93 +6164,94 @@
         <v>53013898.6</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+    </row>
+    <row r="30" spans="1:50">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B30">
         <v>9453990.0</v>
       </c>
       <c r="C30">
         <v>9861356.0</v>
       </c>
       <c r="D30">
         <v>8166000.0</v>
       </c>
       <c r="E30">
         <v>4898000.0</v>
       </c>
       <c r="F30">
         <v>5966000.0</v>
       </c>
       <c r="G30">
         <v>7045000.0</v>
       </c>
       <c r="H30">
-        <v>7030000.0</v>
+        <v>6945000.0</v>
       </c>
       <c r="I30">
         <v>7162000.0</v>
       </c>
       <c r="J30">
         <v>7818404.0</v>
       </c>
       <c r="K30">
         <v>8948847.0</v>
       </c>
       <c r="L30">
         <v>6587276.0</v>
       </c>
       <c r="M30">
         <v>6574539.0</v>
       </c>
       <c r="N30">
-        <v>6995000.0</v>
+        <v>6839000.0</v>
       </c>
       <c r="O30">
         <v>6341123.0</v>
       </c>
       <c r="P30">
         <v>3433408.0</v>
       </c>
       <c r="Q30">
         <v>3468566.0</v>
       </c>
       <c r="R30">
         <v>1836762.0</v>
       </c>
       <c r="S30">
         <v>1410088.0</v>
       </c>
       <c r="T30">
         <v>9417391.0</v>
       </c>
       <c r="U30">
         <v>8546836.0</v>
       </c>
       <c r="V30">
         <v>7038192.0</v>
       </c>
@@ -6002,98 +6264,99 @@
       <c r="Y30">
         <v>3539629.0</v>
       </c>
       <c r="Z30">
         <v>3321966.58</v>
       </c>
       <c r="AA30">
         <v>3290388.0</v>
       </c>
       <c r="AB30">
         <v>1295237.0</v>
       </c>
       <c r="AC30">
         <v>2600764.0</v>
       </c>
       <c r="AD30">
         <v>2641309.0</v>
       </c>
       <c r="AE30">
         <v>1515788.0</v>
       </c>
       <c r="AF30">
         <v>1208242.0</v>
       </c>
       <c r="AG30">
-        <v>361376.0</v>
+        <v>216618.0</v>
       </c>
       <c r="AH30">
         <v>1044008.0</v>
       </c>
       <c r="AI30">
         <v>3571895.0</v>
       </c>
       <c r="AJ30">
-        <v>2203789.0</v>
+        <v>2221768.0</v>
       </c>
       <c r="AK30">
         <v>1728184.0</v>
       </c>
       <c r="AL30">
-        <v>209179.25</v>
+        <v>793795.0</v>
       </c>
       <c r="AM30">
-        <v>5698886.0</v>
+        <v>265946.0</v>
       </c>
       <c r="AN30">
-        <v>198000.0</v>
+        <v>269449.0</v>
       </c>
       <c r="AO30">
         <v>316954.0</v>
       </c>
       <c r="AP30">
         <v>287643.0</v>
       </c>
       <c r="AQ30">
         <v>191310.0</v>
       </c>
       <c r="AR30">
         <v>435916.0</v>
       </c>
       <c r="AS30">
         <v>583929.0</v>
       </c>
       <c r="AT30">
         <v>894845.0</v>
       </c>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-    </row>
-    <row r="31" spans="1:49">
+      <c r="AX30"/>
+    </row>
+    <row r="31" spans="1:50">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
         <v>43774000.0</v>
       </c>
       <c r="N31">
         <v>48105000.0</v>
       </c>
       <c r="O31">
         <v>51324000.0</v>
       </c>
       <c r="P31">
         <v>56911000.0</v>
       </c>
       <c r="Q31">
@@ -6139,54 +6402,55 @@
         <v>16745700.0</v>
       </c>
       <c r="AE31">
         <v>10324795.53</v>
       </c>
       <c r="AF31">
         <v>23404950.0</v>
       </c>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-    </row>
-    <row r="32" spans="1:49">
+      <c r="AX31"/>
+    </row>
+    <row r="32" spans="1:50">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B32">
         <v>58923000.0</v>
       </c>
       <c r="C32">
         <v>70014000.0</v>
       </c>
       <c r="D32">
         <v>31586000.0</v>
       </c>
       <c r="E32">
         <v>43087000.0</v>
       </c>
       <c r="F32">
         <v>54617000.0</v>
       </c>
       <c r="G32">
         <v>62500000.0</v>
       </c>
       <c r="H32">
         <v>34207000.0</v>
       </c>
       <c r="I32">
         <v>42861000.0</v>
       </c>
@@ -6242,54 +6506,55 @@
         <v>48664503.6</v>
       </c>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
-    </row>
-    <row r="33" spans="1:49">
+      <c r="AX32"/>
+    </row>
+    <row r="33" spans="1:50">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B33">
         <v>3938911.0</v>
       </c>
       <c r="C33">
         <v>88728929.0</v>
       </c>
       <c r="D33">
         <v>781000.0</v>
       </c>
       <c r="E33">
         <v>857000.0</v>
       </c>
       <c r="F33">
         <v>952000.0</v>
       </c>
       <c r="G33">
         <v>1169010.0</v>
       </c>
       <c r="H33">
         <v>1351000.0</v>
       </c>
       <c r="I33">
         <v>1542000.0</v>
       </c>
@@ -6338,101 +6603,104 @@
       <c r="X33">
         <v>8347706.0</v>
       </c>
       <c r="Y33">
         <v>6323565.0</v>
       </c>
       <c r="Z33">
         <v>6468908.48</v>
       </c>
       <c r="AA33">
         <v>7212968.0</v>
       </c>
       <c r="AB33">
         <v>7484703.0</v>
       </c>
       <c r="AC33">
         <v>7755885.0</v>
       </c>
       <c r="AD33">
         <v>8015358.0</v>
       </c>
       <c r="AE33">
         <v>6336191.0</v>
       </c>
       <c r="AF33">
-        <v>6976232.0</v>
+        <v>9043515.0</v>
       </c>
       <c r="AG33">
         <v>7180554.0</v>
       </c>
       <c r="AH33">
-        <v>7660620.0</v>
+        <v>9892721.0</v>
       </c>
       <c r="AI33">
         <v>8172813.0</v>
       </c>
       <c r="AJ33">
         <v>8580121.0</v>
       </c>
       <c r="AK33">
         <v>1045082.0</v>
       </c>
       <c r="AL33">
         <v>908618.0</v>
       </c>
       <c r="AM33">
         <v>904481.0</v>
       </c>
       <c r="AN33">
         <v>991180.0</v>
       </c>
       <c r="AO33">
         <v>436212.0</v>
       </c>
       <c r="AP33">
         <v>253922.0</v>
       </c>
       <c r="AQ33">
         <v>188523.0</v>
       </c>
       <c r="AR33">
         <v>213457.0</v>
       </c>
       <c r="AS33">
         <v>215436.0</v>
       </c>
       <c r="AT33">
         <v>255733.0</v>
       </c>
       <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
-    </row>
-    <row r="34" spans="1:49">
+      <c r="AX33">
+        <v>-605667.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:50">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B34">
         <v>92000.0</v>
       </c>
       <c r="C34">
         <v>79000.0</v>
       </c>
       <c r="D34">
         <v>76000.0</v>
       </c>
       <c r="E34">
         <v>77000.0</v>
       </c>
       <c r="F34">
         <v>72000.0</v>
       </c>
       <c r="G34">
         <v>71000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34">
         <v>73000.0</v>
       </c>
@@ -6462,54 +6730,55 @@
       </c>
       <c r="AD34">
         <v>578393.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
-    </row>
-    <row r="35" spans="1:49">
+      <c r="AX34"/>
+    </row>
+    <row r="35" spans="1:50">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B35">
         <v>3436264.0</v>
       </c>
       <c r="C35">
         <v>93632215.0</v>
       </c>
       <c r="D35">
         <v>224000.0</v>
       </c>
       <c r="E35">
         <v>4685000.0</v>
       </c>
       <c r="F35">
         <v>4779000.0</v>
       </c>
       <c r="G35">
         <v>3247000.0</v>
       </c>
       <c r="H35">
         <v>4494000.0</v>
       </c>
       <c r="I35">
         <v>5164000.0</v>
       </c>
@@ -6555,104 +6824,107 @@
       <c r="W35">
         <v>3107250.0</v>
       </c>
       <c r="X35">
         <v>2875192.0</v>
       </c>
       <c r="Y35">
         <v>1798669.0</v>
       </c>
       <c r="Z35">
         <v>2119513.47</v>
       </c>
       <c r="AA35">
         <v>7421578.0</v>
       </c>
       <c r="AB35">
         <v>7896349.0</v>
       </c>
       <c r="AC35">
         <v>9123634.0</v>
       </c>
       <c r="AD35">
         <v>10214942.0</v>
       </c>
       <c r="AE35">
-        <v>8842814.0</v>
+        <v>12044178.0</v>
       </c>
       <c r="AF35">
         <v>9999232.0</v>
       </c>
       <c r="AG35">
         <v>1063334.0</v>
       </c>
       <c r="AH35">
         <v>2302873.0</v>
       </c>
       <c r="AI35">
         <v>2396061.0</v>
       </c>
       <c r="AJ35">
         <v>2198111.0</v>
       </c>
       <c r="AK35">
         <v>2435613.0</v>
       </c>
       <c r="AL35">
         <v>2402490.0</v>
       </c>
       <c r="AM35">
-        <v>2908629.0</v>
+        <v>3933130.0</v>
       </c>
       <c r="AN35">
         <v>3407879.0</v>
       </c>
       <c r="AO35">
         <v>3498212.0</v>
       </c>
       <c r="AP35">
         <v>4407240.0</v>
       </c>
       <c r="AQ35">
         <v>4293817.0</v>
       </c>
       <c r="AR35">
         <v>4248642.0</v>
       </c>
       <c r="AS35">
         <v>4558988.0</v>
       </c>
       <c r="AT35">
-        <v>798991.0</v>
+        <v>2756401.0</v>
       </c>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
-    </row>
-    <row r="36" spans="1:49">
+      <c r="AX35">
+        <v>29915403.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:50">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B36">
         <v>-493.0</v>
       </c>
       <c r="C36">
         <v>87955040.0</v>
       </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36">
         <v>1.0</v>
       </c>
       <c r="K36">
         <v>1.0</v>
       </c>
       <c r="L36">
         <v>-2507.0</v>
       </c>
       <c r="M36"/>
@@ -6676,106 +6948,109 @@
       <c r="U36">
         <v>1.0</v>
       </c>
       <c r="V36">
         <v>1.0</v>
       </c>
       <c r="W36">
         <v>2.0</v>
       </c>
       <c r="X36">
         <v>1.0</v>
       </c>
       <c r="Y36">
         <v>0.0</v>
       </c>
       <c r="Z36">
         <v>0.0</v>
       </c>
       <c r="AA36">
         <v>1.0</v>
       </c>
       <c r="AB36">
         <v>3081854.0</v>
       </c>
       <c r="AC36">
-        <v>0.0</v>
+        <v>2442174.0</v>
       </c>
       <c r="AD36">
         <v>1.0</v>
       </c>
       <c r="AE36">
         <v>0.0</v>
       </c>
       <c r="AF36">
-        <v>1.0</v>
+        <v>2067284.0</v>
       </c>
       <c r="AG36">
         <v>1456921.0</v>
       </c>
       <c r="AH36">
-        <v>1.0</v>
+        <v>2232102.0</v>
       </c>
       <c r="AI36">
         <v>1.0</v>
       </c>
       <c r="AJ36">
         <v>1.0</v>
       </c>
       <c r="AK36"/>
       <c r="AL36">
         <v>1.0</v>
       </c>
       <c r="AM36">
         <v>0.0</v>
       </c>
       <c r="AN36">
         <v>1.0</v>
       </c>
       <c r="AO36">
         <v>1.0</v>
       </c>
       <c r="AP36">
         <v>0.0</v>
       </c>
       <c r="AQ36"/>
       <c r="AR36">
         <v>1306.0</v>
       </c>
       <c r="AS36">
         <v>1413.0</v>
       </c>
       <c r="AT36">
         <v>-255733.0</v>
       </c>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
-    </row>
-    <row r="37" spans="1:49">
+      <c r="AX36">
+        <v>-605667.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:50">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -6783,54 +7058,55 @@
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
-    </row>
-    <row r="38" spans="1:49">
+      <c r="AX37"/>
+    </row>
+    <row r="38" spans="1:50">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38">
         <v>62683000.0</v>
       </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38">
         <v>-10.0</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>-7111.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
         <v>1.0</v>
       </c>
       <c r="M38"/>
@@ -6890,342 +7166,345 @@
       </c>
       <c r="AL38">
         <v>0.0</v>
       </c>
       <c r="AM38">
         <v>0.0</v>
       </c>
       <c r="AN38"/>
       <c r="AO38">
         <v>1.0</v>
       </c>
       <c r="AP38">
         <v>1.0</v>
       </c>
       <c r="AQ38"/>
       <c r="AR38">
         <v>1.0</v>
       </c>
       <c r="AS38"/>
       <c r="AT38">
         <v>-255733.0</v>
       </c>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
-    </row>
-    <row r="39" spans="1:49">
+      <c r="AX38"/>
+    </row>
+    <row r="39" spans="1:50">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B39">
         <v>813668.0</v>
       </c>
       <c r="C39">
         <v>1271021.0</v>
       </c>
       <c r="D39">
         <v>195000.0</v>
       </c>
       <c r="E39">
         <v>365000.0</v>
       </c>
       <c r="F39">
         <v>718000.0</v>
       </c>
       <c r="G39">
         <v>1307000.0</v>
       </c>
       <c r="H39">
-        <v>296000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="I39">
         <v>517000.0</v>
       </c>
       <c r="J39">
         <v>1662021.0</v>
       </c>
       <c r="K39">
         <v>2570443.0</v>
       </c>
       <c r="L39">
         <v>644894.0</v>
       </c>
       <c r="M39">
         <v>774649.0</v>
       </c>
       <c r="N39">
-        <v>861000.0</v>
+        <v>1017000.0</v>
       </c>
       <c r="O39">
         <v>1221445.0</v>
       </c>
       <c r="P39">
         <v>443821.0</v>
       </c>
       <c r="Q39">
         <v>504810.0</v>
       </c>
       <c r="R39">
         <v>883443.0</v>
       </c>
       <c r="S39">
         <v>1146446.0</v>
       </c>
       <c r="T39">
         <v>787951.0</v>
       </c>
       <c r="U39">
         <v>1347609.0</v>
       </c>
       <c r="V39">
         <v>1868892.0</v>
       </c>
       <c r="W39">
         <v>2611006.0</v>
       </c>
       <c r="X39">
         <v>978110.0</v>
       </c>
       <c r="Y39">
         <v>427508.0</v>
       </c>
       <c r="Z39">
         <v>749392.19</v>
       </c>
       <c r="AA39">
         <v>1022468.0</v>
       </c>
       <c r="AB39">
         <v>313199.0</v>
       </c>
       <c r="AC39">
         <v>123160.0</v>
       </c>
       <c r="AD39">
         <v>137222.0</v>
       </c>
       <c r="AE39">
-        <v>434871.0</v>
+        <v>2085195.0</v>
       </c>
       <c r="AF39">
-        <v>650969.0</v>
+        <v>884510.0</v>
       </c>
       <c r="AG39">
-        <v>779190.0</v>
+        <v>1345317.0</v>
       </c>
       <c r="AH39">
-        <v>905638.0</v>
+        <v>1084098.0</v>
       </c>
       <c r="AI39">
-        <v>788073.0</v>
+        <v>458073.0</v>
       </c>
       <c r="AJ39">
-        <v>877381.0</v>
+        <v>517381.0</v>
       </c>
       <c r="AK39">
-        <v>962158.0</v>
+        <v>569689.0</v>
       </c>
       <c r="AL39">
-        <v>973189.0</v>
+        <v>553189.0</v>
       </c>
       <c r="AM39">
-        <v>968494.0</v>
+        <v>647115.0</v>
       </c>
       <c r="AN39">
-        <v>1059280.0</v>
+        <v>628640.0</v>
       </c>
       <c r="AO39">
-        <v>1289192.0</v>
+        <v>644596.0</v>
       </c>
       <c r="AP39">
-        <v>572114.0</v>
+        <v>573701.0</v>
       </c>
       <c r="AQ39">
-        <v>200772.0</v>
+        <v>100386.0</v>
       </c>
       <c r="AR39">
-        <v>125704.0</v>
+        <v>62852.0</v>
       </c>
       <c r="AS39">
-        <v>98104.0</v>
+        <v>49052.0</v>
       </c>
       <c r="AT39">
-        <v>573730.19</v>
+        <v>3076.0</v>
       </c>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-    </row>
-    <row r="40" spans="1:49">
+      <c r="AX39"/>
+    </row>
+    <row r="40" spans="1:50">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B40">
         <v>3400281.0</v>
       </c>
       <c r="C40">
         <v>5278567.0</v>
       </c>
       <c r="D40">
         <v>8452000.0</v>
       </c>
       <c r="E40">
         <v>3802000.0</v>
       </c>
       <c r="F40">
         <v>3350000.0</v>
       </c>
       <c r="G40">
         <v>2835000.0</v>
       </c>
       <c r="H40">
         <v>-5293.0</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>4051430.0</v>
       </c>
       <c r="K40">
         <v>4160406.0</v>
       </c>
       <c r="L40">
-        <v>1825824.0</v>
+        <v>1.0</v>
       </c>
       <c r="M40">
         <v>1.0</v>
       </c>
       <c r="N40">
         <v>507000.0</v>
       </c>
       <c r="O40">
         <v>620719.0</v>
       </c>
       <c r="P40">
         <v>69502.0</v>
       </c>
       <c r="Q40">
         <v>144231.0</v>
       </c>
       <c r="R40">
         <v>199648.0</v>
       </c>
       <c r="S40">
         <v>247664.0</v>
       </c>
       <c r="T40">
         <v>1290870.0</v>
       </c>
       <c r="U40">
         <v>1679861.0</v>
       </c>
       <c r="V40">
         <v>1319662.0</v>
       </c>
       <c r="W40">
         <v>1418748.0</v>
       </c>
       <c r="X40">
         <v>1613732.0</v>
       </c>
       <c r="Y40">
-        <v>529813.4</v>
+        <v>529814.0</v>
       </c>
       <c r="Z40">
         <v>410428.01</v>
       </c>
       <c r="AA40">
         <v>530017.0</v>
       </c>
       <c r="AB40">
         <v>747869.0</v>
       </c>
       <c r="AC40">
         <v>775843.0</v>
       </c>
       <c r="AD40">
         <v>886744.0</v>
       </c>
       <c r="AE40">
         <v>1481258.0</v>
       </c>
       <c r="AF40">
-        <v>1537326.0</v>
+        <v>1508052.0</v>
       </c>
       <c r="AG40">
         <v>1352243.0</v>
       </c>
       <c r="AH40">
         <v>471141.0</v>
       </c>
       <c r="AI40">
-        <v>586191.0</v>
+        <v>-654736.0</v>
       </c>
       <c r="AJ40">
-        <v>2418633.0</v>
+        <v>541093.0</v>
       </c>
       <c r="AK40">
-        <v>787292.0</v>
+        <v>-1343664.0</v>
       </c>
       <c r="AL40">
-        <v>18748.0</v>
+        <v>-1041825.0</v>
       </c>
       <c r="AM40">
-        <v>29284.0</v>
+        <v>-727659.0</v>
       </c>
       <c r="AN40">
-        <v>1673602.0</v>
+        <v>-486172.0</v>
       </c>
       <c r="AO40">
-        <v>1076479.0</v>
+        <v>-225341.0</v>
       </c>
       <c r="AP40">
-        <v>1091662.0</v>
+        <v>-325359.0</v>
       </c>
       <c r="AQ40">
-        <v>706410.0</v>
+        <v>-273868.0</v>
       </c>
       <c r="AR40">
-        <v>1183804.0</v>
+        <v>-405453.0</v>
       </c>
       <c r="AS40">
-        <v>-374445.64</v>
+        <v>-391894.0</v>
       </c>
       <c r="AT40">
-        <v>35948080.0</v>
+        <v>25724516.0</v>
       </c>
       <c r="AU40">
         <v>108597.0</v>
       </c>
       <c r="AV40">
-        <v>29681.5</v>
+        <v>29682.0</v>
       </c>
       <c r="AW40"/>
-    </row>
-    <row r="41" spans="1:49">
+      <c r="AX40"/>
+    </row>
+    <row r="41" spans="1:50">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
         <v>754000.0</v>
       </c>
       <c r="N41">
         <v>752000.0</v>
       </c>
       <c r="O41">
         <v>764000.0</v>
       </c>
       <c r="P41">
         <v>779000.0</v>
       </c>
       <c r="Q41">
@@ -7271,201 +7550,203 @@
         <v>1336376.0</v>
       </c>
       <c r="AE41">
         <v>768039.82</v>
       </c>
       <c r="AF41">
         <v>1255754.0</v>
       </c>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
-    </row>
-    <row r="42" spans="1:49">
+      <c r="AX41"/>
+    </row>
+    <row r="42" spans="1:50">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B42">
         <v>26119620.0</v>
       </c>
       <c r="C42">
         <v>34665408.0</v>
       </c>
       <c r="D42">
         <v>24208000.0</v>
       </c>
       <c r="E42">
         <v>23649000.0</v>
       </c>
       <c r="F42">
         <v>22198000.0</v>
       </c>
       <c r="G42">
         <v>21298000.0</v>
       </c>
       <c r="H42">
         <v>19414000.0</v>
       </c>
       <c r="I42">
         <v>20138000.0</v>
       </c>
       <c r="J42">
-        <v>29224201.0</v>
+        <v>29224200.0</v>
       </c>
       <c r="K42">
-        <v>27569976.0</v>
+        <v>27569975.0</v>
       </c>
       <c r="L42">
         <v>18297879.0</v>
       </c>
       <c r="M42">
         <v>19025833.0</v>
       </c>
       <c r="N42">
         <v>18644000.0</v>
       </c>
       <c r="O42">
         <v>18695519.0</v>
       </c>
       <c r="P42">
         <v>16698399.0</v>
       </c>
       <c r="Q42">
         <v>18068998.0</v>
       </c>
       <c r="R42">
         <v>18090119.0</v>
       </c>
       <c r="S42">
         <v>16963007.0</v>
       </c>
       <c r="T42">
         <v>18399003.0</v>
       </c>
       <c r="U42">
         <v>16994493.0</v>
       </c>
       <c r="V42">
         <v>15171074.0</v>
       </c>
       <c r="W42">
         <v>14314725.0</v>
       </c>
       <c r="X42">
-        <v>16502843.0</v>
+        <v>16502842.0</v>
       </c>
       <c r="Y42">
         <v>12068726.0</v>
       </c>
       <c r="Z42">
         <v>11191799.46</v>
       </c>
       <c r="AA42">
         <v>14989502.0</v>
       </c>
       <c r="AB42">
         <v>14317930.0</v>
       </c>
       <c r="AC42">
         <v>13107891.0</v>
       </c>
       <c r="AD42">
         <v>12604053.0</v>
       </c>
       <c r="AE42">
-        <v>48900343.0</v>
+        <v>16756294.0</v>
       </c>
       <c r="AF42">
-        <v>43755840.0</v>
+        <v>16423642.0</v>
       </c>
       <c r="AG42">
-        <v>45139195.0</v>
+        <v>16276166.0</v>
       </c>
       <c r="AH42">
-        <v>43355538.0</v>
+        <v>16112777.0</v>
       </c>
       <c r="AI42">
         <v>4854051.0</v>
       </c>
       <c r="AJ42">
-        <v>24815475.0</v>
+        <v>5738976.0</v>
       </c>
       <c r="AK42">
         <v>2691469.0</v>
       </c>
       <c r="AL42">
         <v>2309012.0</v>
       </c>
       <c r="AM42">
         <v>2232395.0</v>
       </c>
       <c r="AN42">
-        <v>18561251.0</v>
+        <v>2500040.0</v>
       </c>
       <c r="AO42">
-        <v>3387033.0</v>
+        <v>1830894.0</v>
       </c>
       <c r="AP42">
-        <v>4076876.0</v>
+        <v>2211304.0</v>
       </c>
       <c r="AQ42">
-        <v>5343902.0</v>
+        <v>2002190.0</v>
       </c>
       <c r="AR42">
-        <v>5682556.0</v>
+        <v>1902830.0</v>
       </c>
       <c r="AS42">
-        <v>5103834.0</v>
+        <v>1679841.0</v>
       </c>
       <c r="AT42">
-        <v>253984.03</v>
+        <v>253983.0</v>
       </c>
       <c r="AU42">
         <v>2114300.0</v>
       </c>
       <c r="AV42">
-        <v>288484.48</v>
+        <v>288483.0</v>
       </c>
       <c r="AW42"/>
-    </row>
-    <row r="43" spans="1:49">
+      <c r="AX42"/>
+    </row>
+    <row r="43" spans="1:50">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7473,54 +7754,55 @@
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
-    </row>
-    <row r="44" spans="1:49">
+      <c r="AX43"/>
+    </row>
+    <row r="44" spans="1:50">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -7528,54 +7810,55 @@
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-    </row>
-    <row r="45" spans="1:49">
+      <c r="AX44"/>
+    </row>
+    <row r="45" spans="1:50">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B45">
         <v>5180000.0</v>
       </c>
       <c r="C45">
         <v>2473000.0</v>
       </c>
       <c r="D45">
         <v>2187000.0</v>
       </c>
       <c r="E45">
         <v>2485000.0</v>
       </c>
       <c r="F45">
         <v>2589000.0</v>
       </c>
       <c r="G45">
         <v>3211000.0</v>
       </c>
       <c r="H45">
         <v>1022000.0</v>
       </c>
       <c r="I45">
         <v>1168000.0</v>
       </c>
@@ -7641,54 +7924,55 @@
       </c>
       <c r="AN45">
         <v>804707.36</v>
       </c>
       <c r="AO45">
         <v>352406.9</v>
       </c>
       <c r="AP45">
         <v>196874.52</v>
       </c>
       <c r="AQ45">
         <v>165103.16</v>
       </c>
       <c r="AR45">
         <v>187477.09</v>
       </c>
       <c r="AS45">
         <v>186834.07</v>
       </c>
       <c r="AT45">
         <v>221358.0</v>
       </c>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
-    </row>
-    <row r="46" spans="1:49">
+      <c r="AX45"/>
+    </row>
+    <row r="46" spans="1:50">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B46">
         <v>3590770.0</v>
       </c>
       <c r="C46">
         <v>225000.0</v>
       </c>
       <c r="D46">
         <v>578000.0</v>
       </c>
       <c r="E46">
         <v>581000.0</v>
       </c>
       <c r="F46">
         <v>651000.0</v>
       </c>
       <c r="G46">
         <v>821010.0</v>
       </c>
       <c r="H46">
         <v>1022000.0</v>
       </c>
       <c r="I46">
         <v>1168000.0</v>
       </c>
@@ -7784,54 +8068,55 @@
       </c>
       <c r="AN46">
         <v>804707.0</v>
       </c>
       <c r="AO46">
         <v>352406.0</v>
       </c>
       <c r="AP46">
         <v>196874.0</v>
       </c>
       <c r="AQ46">
         <v>165103.0</v>
       </c>
       <c r="AR46">
         <v>187477.0</v>
       </c>
       <c r="AS46">
         <v>186834.0</v>
       </c>
       <c r="AT46">
         <v>221358.0</v>
       </c>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
-    </row>
-    <row r="47" spans="1:49">
+      <c r="AX46"/>
+    </row>
+    <row r="47" spans="1:50">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
         <v>1521000.0</v>
       </c>
       <c r="N47">
         <v>1647000.0</v>
       </c>
       <c r="O47">
         <v>1717000.0</v>
       </c>
       <c r="P47">
         <v>1754000.0</v>
       </c>
       <c r="Q47">
@@ -7877,54 +8162,55 @@
         <v>3120600.0</v>
       </c>
       <c r="AE47">
         <v>649133.96</v>
       </c>
       <c r="AF47">
         <v>1308527.0</v>
       </c>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
-    </row>
-    <row r="48" spans="1:49">
+      <c r="AX47"/>
+    </row>
+    <row r="48" spans="1:50">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B48">
         <v>-295762516.0</v>
       </c>
       <c r="C48">
         <v>-394098178.0</v>
       </c>
       <c r="D48">
         <v>-279566000.0</v>
       </c>
       <c r="E48">
         <v>-271589000.0</v>
       </c>
       <c r="F48">
         <v>-255894000.0</v>
       </c>
       <c r="G48">
         <v>-245170000.0</v>
       </c>
       <c r="H48">
         <v>-240413000.0</v>
       </c>
       <c r="I48">
         <v>-231049000.0</v>
       </c>
@@ -7952,126 +8238,127 @@
       <c r="Q48">
         <v>-175119047.0</v>
       </c>
       <c r="R48">
         <v>-168610850.0</v>
       </c>
       <c r="S48">
         <v>-160475484.0</v>
       </c>
       <c r="T48">
         <v>-190693937.0</v>
       </c>
       <c r="U48">
         <v>-179188506.0</v>
       </c>
       <c r="V48">
         <v>-172803952.0</v>
       </c>
       <c r="W48">
         <v>-165406965.0</v>
       </c>
       <c r="X48">
         <v>-150080371.0</v>
       </c>
       <c r="Y48">
-        <v>-103983536.39</v>
+        <v>-103983536.0</v>
       </c>
       <c r="Z48">
         <v>-94960643.77</v>
       </c>
       <c r="AA48">
         <v>-100335682.52</v>
       </c>
       <c r="AB48">
         <v>-95115550.69</v>
       </c>
       <c r="AC48">
         <v>-91136549.36</v>
       </c>
       <c r="AD48">
         <v>-85230623.13</v>
       </c>
       <c r="AE48">
-        <v>-81520716.14</v>
+        <v>-111033661.0</v>
       </c>
       <c r="AF48">
-        <v>-82178041.97</v>
+        <v>-106174852.0</v>
       </c>
       <c r="AG48">
-        <v>-76824730.84</v>
+        <v>-101796168.0</v>
       </c>
       <c r="AH48">
-        <v>-73724733.43</v>
+        <v>-95208858.0</v>
       </c>
       <c r="AI48">
-        <v>-71785822.66</v>
+        <v>-71785822.0</v>
       </c>
       <c r="AJ48">
-        <v>-69116973.39</v>
+        <v>-85741679.0</v>
       </c>
       <c r="AK48">
-        <v>-61682356.06</v>
+        <v>-61682356.0</v>
       </c>
       <c r="AL48">
-        <v>-56661851.56</v>
+        <v>-56661851.0</v>
       </c>
       <c r="AM48">
-        <v>-53157004.69</v>
+        <v>-53157004.0</v>
       </c>
       <c r="AN48">
-        <v>-50701436.01</v>
+        <v>-66659713.0</v>
       </c>
       <c r="AO48">
-        <v>-48384195.92</v>
+        <v>-48384195.0</v>
       </c>
       <c r="AP48">
-        <v>-45420618.78</v>
+        <v>-58957780.0</v>
       </c>
       <c r="AQ48">
-        <v>-39721811.79</v>
+        <v>-55121561.0</v>
       </c>
       <c r="AR48">
-        <v>-38995653.63</v>
+        <v>-51766827.0</v>
       </c>
       <c r="AS48">
-        <v>-39792224.34</v>
+        <v>-49732960.0</v>
       </c>
       <c r="AT48">
-        <v>-456023.03</v>
+        <v>-456023.0</v>
       </c>
       <c r="AU48">
         <v>-526044.0</v>
       </c>
       <c r="AV48">
-        <v>-303094.48</v>
+        <v>-303094.0</v>
       </c>
       <c r="AW48"/>
-    </row>
-    <row r="49" spans="1:49">
+      <c r="AX48"/>
+    </row>
+    <row r="49" spans="1:50">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -8079,54 +8366,55 @@
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
-    </row>
-    <row r="50" spans="1:49">
+      <c r="AX49"/>
+    </row>
+    <row r="50" spans="1:50">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B50">
         <v>4503000.0</v>
       </c>
       <c r="C50"/>
       <c r="D50">
         <v>4480000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>1737000.0</v>
       </c>
       <c r="H50">
         <v>2200000.0</v>
       </c>
       <c r="I50">
         <v>2024000.0</v>
       </c>
       <c r="J50">
         <v>6482000.0</v>
       </c>
       <c r="K50">
         <v>2104000.0</v>
       </c>
@@ -8166,87 +8454,88 @@
         <v>1962416.0</v>
       </c>
       <c r="AE50">
         <v>720225.11</v>
       </c>
       <c r="AF50">
         <v>129521.0</v>
       </c>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-    </row>
-    <row r="51" spans="1:49">
+      <c r="AX50"/>
+    </row>
+    <row r="51" spans="1:50">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B51">
         <v>7487544.0</v>
       </c>
       <c r="C51">
         <v>6453709.0</v>
       </c>
       <c r="D51">
         <v>277000.0</v>
       </c>
       <c r="E51">
         <v>4813000.0</v>
       </c>
       <c r="F51">
         <v>4883000.0</v>
       </c>
       <c r="G51">
         <v>5121000.0</v>
       </c>
       <c r="H51">
         <v>6228000.0</v>
       </c>
       <c r="I51">
         <v>6652000.0</v>
       </c>
       <c r="J51">
         <v>9703923.0</v>
       </c>
       <c r="K51">
         <v>10423537.0</v>
       </c>
       <c r="L51">
-        <v>8086058.0</v>
+        <v>8086057.0</v>
       </c>
       <c r="M51">
         <v>8274575.0</v>
       </c>
       <c r="N51">
         <v>8147000.0</v>
       </c>
       <c r="O51">
         <v>8226268.0</v>
       </c>
       <c r="P51">
         <v>1092177.0</v>
       </c>
       <c r="Q51">
         <v>1233980.0</v>
       </c>
       <c r="R51">
         <v>1333649.0</v>
       </c>
       <c r="S51">
         <v>1375136.0</v>
       </c>
       <c r="T51">
         <v>1841926.0</v>
       </c>
@@ -8262,101 +8551,102 @@
       <c r="X51">
         <v>2229355.0</v>
       </c>
       <c r="Y51">
         <v>1672181.0</v>
       </c>
       <c r="Z51">
         <v>2253012.03</v>
       </c>
       <c r="AA51">
         <v>12982116.0</v>
       </c>
       <c r="AB51">
         <v>13407948.0</v>
       </c>
       <c r="AC51">
         <v>13650238.0</v>
       </c>
       <c r="AD51">
         <v>13925015.0</v>
       </c>
       <c r="AE51">
         <v>8777519.0</v>
       </c>
       <c r="AF51">
-        <v>9127541.0</v>
+        <v>11792875.0</v>
       </c>
       <c r="AG51">
         <v>2826083.0</v>
       </c>
       <c r="AH51">
         <v>2941932.0</v>
       </c>
       <c r="AI51">
         <v>4091522.0</v>
       </c>
       <c r="AJ51">
         <v>4331355.0</v>
       </c>
       <c r="AK51">
         <v>4049780.0</v>
       </c>
       <c r="AL51">
         <v>5185527.0</v>
       </c>
       <c r="AM51">
         <v>4938528.0</v>
       </c>
       <c r="AN51">
         <v>4842285.0</v>
       </c>
       <c r="AO51">
         <v>4719106.0</v>
       </c>
       <c r="AP51">
         <v>4538977.0</v>
       </c>
       <c r="AQ51">
         <v>4213746.0</v>
       </c>
       <c r="AR51">
         <v>4178624.0</v>
       </c>
       <c r="AS51">
         <v>4335339.0</v>
       </c>
       <c r="AT51">
-        <v>5386370.0</v>
+        <v>15609935.0</v>
       </c>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-    </row>
-    <row r="52" spans="1:49">
+      <c r="AX51"/>
+    </row>
+    <row r="52" spans="1:50">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B52">
         <v>4586033.0</v>
       </c>
       <c r="C52">
         <v>291731.0</v>
       </c>
       <c r="D52">
         <v>277000.0</v>
       </c>
       <c r="E52">
         <v>279000.0</v>
       </c>
       <c r="F52">
         <v>261000.0</v>
       </c>
       <c r="G52">
         <v>1994000.0</v>
       </c>
       <c r="H52">
         <v>2465000.0</v>
       </c>
       <c r="I52">
         <v>2282000.0</v>
       </c>
@@ -8405,101 +8695,102 @@
       <c r="X52">
         <v>388524.0</v>
       </c>
       <c r="Y52">
         <v>253761.0</v>
       </c>
       <c r="Z52">
         <v>216602.03</v>
       </c>
       <c r="AA52">
         <v>4136316.0</v>
       </c>
       <c r="AB52">
         <v>3649278.0</v>
       </c>
       <c r="AC52">
         <v>2808468.0</v>
       </c>
       <c r="AD52">
         <v>1622395.0</v>
       </c>
       <c r="AE52">
         <v>983519.0</v>
       </c>
       <c r="AF52">
-        <v>100247.0</v>
+        <v>129521.0</v>
       </c>
       <c r="AG52">
         <v>2826083.0</v>
       </c>
       <c r="AH52">
         <v>2604942.0</v>
       </c>
       <c r="AI52">
-        <v>3738539.0</v>
+        <v>4839881.0</v>
       </c>
       <c r="AJ52">
         <v>3966715.0</v>
       </c>
       <c r="AK52">
-        <v>2791020.0</v>
+        <v>2805145.0</v>
       </c>
       <c r="AL52">
-        <v>3217179.0</v>
+        <v>4290366.0</v>
       </c>
       <c r="AM52">
-        <v>2140502.0</v>
+        <v>2894447.0</v>
       </c>
       <c r="AN52">
         <v>1864161.0</v>
       </c>
       <c r="AO52">
         <v>1556646.0</v>
       </c>
       <c r="AP52">
         <v>451989.0</v>
       </c>
       <c r="AQ52">
         <v>206602.0</v>
       </c>
       <c r="AR52">
         <v>213556.0</v>
       </c>
       <c r="AS52">
-        <v>69845.0</v>
+        <v>87293.0</v>
       </c>
       <c r="AT52">
-        <v>3428960.0</v>
+        <v>13652525.0</v>
       </c>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-    </row>
-    <row r="53" spans="1:49">
+      <c r="AX52"/>
+    </row>
+    <row r="53" spans="1:50">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53">
         <v>-4998.0</v>
       </c>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -8517,54 +8808,55 @@
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53">
         <v>7729289.0</v>
       </c>
       <c r="AP53">
         <v>7703922.0</v>
       </c>
       <c r="AQ53">
         <v>7206220.0</v>
       </c>
       <c r="AR53">
         <v>7448789.0</v>
       </c>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
-    </row>
-    <row r="54" spans="1:49">
+      <c r="AX53"/>
+    </row>
+    <row r="54" spans="1:50">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -8572,54 +8864,55 @@
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
-    </row>
-    <row r="55" spans="1:49">
+      <c r="AX54"/>
+    </row>
+    <row r="55" spans="1:50">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B55">
         <v>73697582.0</v>
       </c>
       <c r="C55">
         <v>192942929.0</v>
       </c>
       <c r="D55">
         <v>42305000.0</v>
       </c>
       <c r="E55">
         <v>49668000.0</v>
       </c>
       <c r="F55">
         <v>60864000.0</v>
       </c>
       <c r="G55">
         <v>70234000.0</v>
       </c>
       <c r="H55">
         <v>42235000.0</v>
       </c>
       <c r="I55">
         <v>50032000.0</v>
       </c>
@@ -8665,108 +8958,109 @@
       <c r="W55">
         <v>133096404.0</v>
       </c>
       <c r="X55">
         <v>131728227.0</v>
       </c>
       <c r="Y55">
         <v>56231597.0</v>
       </c>
       <c r="Z55">
         <v>58290491.47</v>
       </c>
       <c r="AA55">
         <v>29888532.0</v>
       </c>
       <c r="AB55">
         <v>32418347.0</v>
       </c>
       <c r="AC55">
         <v>28841187.0</v>
       </c>
       <c r="AD55">
         <v>33609085.0</v>
       </c>
       <c r="AE55">
-        <v>34176833.0</v>
+        <v>46402351.0</v>
       </c>
       <c r="AF55">
-        <v>38390010.0</v>
+        <v>49766212.0</v>
       </c>
       <c r="AG55">
         <v>35028831.0</v>
       </c>
       <c r="AH55">
-        <v>40157054.0</v>
+        <v>51857747.0</v>
       </c>
       <c r="AI55">
         <v>22170480.0</v>
       </c>
       <c r="AJ55">
         <v>25321248.0</v>
       </c>
       <c r="AK55">
         <v>12260154.0</v>
       </c>
       <c r="AL55">
         <v>15570676.0</v>
       </c>
       <c r="AM55">
         <v>17627291.0</v>
       </c>
       <c r="AN55">
         <v>9166226.0</v>
       </c>
       <c r="AO55">
         <v>11424307.0</v>
       </c>
       <c r="AP55">
         <v>13911707.0</v>
       </c>
       <c r="AQ55">
         <v>15269199.0</v>
       </c>
       <c r="AR55">
         <v>18052323.0</v>
       </c>
       <c r="AS55">
         <v>21761184.0</v>
       </c>
       <c r="AT55">
         <v>1310623.0</v>
       </c>
       <c r="AU55">
         <v>1707513.0</v>
       </c>
       <c r="AV55">
         <v>1626252.0</v>
       </c>
       <c r="AW55"/>
-    </row>
-    <row r="56" spans="1:49">
+      <c r="AX55"/>
+    </row>
+    <row r="56" spans="1:50">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B56">
         <v>69758670.0</v>
       </c>
       <c r="C56">
         <v>104213999.0</v>
       </c>
       <c r="D56">
         <v>41524000.0</v>
       </c>
       <c r="E56">
         <v>48811000.0</v>
       </c>
       <c r="F56">
         <v>59912000.0</v>
       </c>
       <c r="G56">
         <v>69065000.0</v>
       </c>
       <c r="H56">
         <v>40884000.0</v>
       </c>
       <c r="I56">
         <v>48490000.0</v>
       </c>
@@ -8812,108 +9106,111 @@
       <c r="W56">
         <v>124368875.0</v>
       </c>
       <c r="X56">
         <v>123380521.0</v>
       </c>
       <c r="Y56">
         <v>49908031.0</v>
       </c>
       <c r="Z56">
         <v>51821582.99</v>
       </c>
       <c r="AA56">
         <v>22675564.0</v>
       </c>
       <c r="AB56">
         <v>24933643.0</v>
       </c>
       <c r="AC56">
         <v>21085301.0</v>
       </c>
       <c r="AD56">
         <v>25593726.0</v>
       </c>
       <c r="AE56">
-        <v>27840641.0</v>
+        <v>37919789.0</v>
       </c>
       <c r="AF56">
-        <v>31413778.0</v>
+        <v>40586916.0</v>
       </c>
       <c r="AG56">
         <v>27848277.0</v>
       </c>
       <c r="AH56">
-        <v>32496434.0</v>
+        <v>41966220.0</v>
       </c>
       <c r="AI56">
         <v>13997666.0</v>
       </c>
       <c r="AJ56">
         <v>16741127.0</v>
       </c>
       <c r="AK56">
         <v>11215071.0</v>
       </c>
       <c r="AL56">
         <v>14662058.0</v>
       </c>
       <c r="AM56">
         <v>16722810.0</v>
       </c>
       <c r="AN56">
         <v>8175046.0</v>
       </c>
       <c r="AO56">
         <v>10988094.0</v>
       </c>
       <c r="AP56">
         <v>13657784.0</v>
       </c>
       <c r="AQ56">
         <v>15080676.0</v>
       </c>
       <c r="AR56">
         <v>17838865.0</v>
       </c>
       <c r="AS56">
         <v>21545748.0</v>
       </c>
       <c r="AT56">
         <v>1310623.0</v>
       </c>
       <c r="AU56">
         <v>1707513.0</v>
       </c>
       <c r="AV56">
         <v>1626252.0</v>
       </c>
       <c r="AW56"/>
-    </row>
-    <row r="57" spans="1:49">
+      <c r="AX56">
+        <v>605667.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:50">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B57">
         <v>10641884.0</v>
       </c>
       <c r="C57">
         <v>8320519.0</v>
       </c>
       <c r="D57">
         <v>9938000.0</v>
       </c>
       <c r="E57">
         <v>5724000.0</v>
       </c>
       <c r="F57">
         <v>5295000.0</v>
       </c>
       <c r="G57">
         <v>6565000.0</v>
       </c>
       <c r="H57">
         <v>6677000.0</v>
       </c>
       <c r="I57">
         <v>5629000.0</v>
       </c>
@@ -9004,63 +9301,64 @@
       <c r="AL57">
         <v>5047118.0</v>
       </c>
       <c r="AM57">
         <v>3680624.0</v>
       </c>
       <c r="AN57">
         <v>3537763.0</v>
       </c>
       <c r="AO57">
         <v>2633125.0</v>
       </c>
       <c r="AP57">
         <v>1543651.0</v>
       </c>
       <c r="AQ57">
         <v>913012.0</v>
       </c>
       <c r="AR57">
         <v>1397360.0</v>
       </c>
       <c r="AS57">
         <v>1621565.0</v>
       </c>
       <c r="AT57">
-        <v>98954.0</v>
+        <v>39379598.0</v>
       </c>
       <c r="AU57">
         <v>119257.0</v>
       </c>
       <c r="AV57">
         <v>35117.0</v>
       </c>
       <c r="AW57"/>
-    </row>
-    <row r="58" spans="1:49">
+      <c r="AX57"/>
+    </row>
+    <row r="58" spans="1:50">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B58">
         <v>14078148.0</v>
       </c>
       <c r="C58">
         <v>101952735.0</v>
       </c>
       <c r="D58">
         <v>10162000.0</v>
       </c>
       <c r="E58">
         <v>10409000.0</v>
       </c>
       <c r="F58">
         <v>10074000.0</v>
       </c>
       <c r="G58">
         <v>9812000.0</v>
       </c>
       <c r="H58">
         <v>11171000.0</v>
       </c>
       <c r="I58">
         <v>10793000.0</v>
       </c>
@@ -9145,69 +9443,72 @@
       <c r="AJ58">
         <v>10504307.0</v>
       </c>
       <c r="AK58">
         <v>7166900.0</v>
       </c>
       <c r="AL58">
         <v>7449608.0</v>
       </c>
       <c r="AM58">
         <v>6589253.0</v>
       </c>
       <c r="AN58">
         <v>6945642.0</v>
       </c>
       <c r="AO58">
         <v>6131338.0</v>
       </c>
       <c r="AP58">
         <v>5950891.0</v>
       </c>
       <c r="AQ58">
         <v>5206830.0</v>
       </c>
       <c r="AR58">
-        <v>5646002.0</v>
+        <v>5646000.0</v>
       </c>
       <c r="AS58">
         <v>6180554.0</v>
       </c>
       <c r="AT58">
         <v>98954.0</v>
       </c>
       <c r="AU58">
         <v>119257.0</v>
       </c>
       <c r="AV58">
         <v>35117.0</v>
       </c>
       <c r="AW58"/>
-    </row>
-    <row r="59" spans="1:49">
+      <c r="AX58">
+        <v>29915403.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:50">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -9215,54 +9516,55 @@
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
-    </row>
-    <row r="60" spans="1:49">
+      <c r="AX59"/>
+    </row>
+    <row r="60" spans="1:50">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B60">
         <v>59619434.0</v>
       </c>
       <c r="C60">
         <v>90990193.0</v>
       </c>
       <c r="D60">
         <v>32143000.0</v>
       </c>
       <c r="E60">
         <v>39259000.0</v>
       </c>
       <c r="F60">
         <v>50790000.0</v>
       </c>
       <c r="G60">
         <v>60422000.0</v>
       </c>
       <c r="H60">
         <v>31064000.0</v>
       </c>
       <c r="I60">
         <v>39239000.0</v>
       </c>
@@ -9308,108 +9610,111 @@
       <c r="W60">
         <v>123870087.0</v>
       </c>
       <c r="X60">
         <v>124450765.0</v>
       </c>
       <c r="Y60">
         <v>50883528.0</v>
       </c>
       <c r="Z60">
         <v>53013898.6</v>
       </c>
       <c r="AA60">
         <v>14288422.0</v>
       </c>
       <c r="AB60">
         <v>17600146.0</v>
       </c>
       <c r="AC60">
         <v>14030718.0</v>
       </c>
       <c r="AD60">
         <v>17889691.0</v>
       </c>
       <c r="AE60">
-        <v>19549006.0</v>
+        <v>26626334.0</v>
       </c>
       <c r="AF60">
-        <v>24078594.0</v>
+        <v>31109785.0</v>
       </c>
       <c r="AG60">
-        <v>27380041.0</v>
+        <v>36279767.0</v>
       </c>
       <c r="AH60">
-        <v>32226802.0</v>
+        <v>41618015.0</v>
       </c>
       <c r="AI60">
         <v>11245438.0</v>
       </c>
       <c r="AJ60">
         <v>14816941.0</v>
       </c>
       <c r="AK60">
         <v>5093253.0</v>
       </c>
       <c r="AL60">
         <v>8121068.0</v>
       </c>
       <c r="AM60">
         <v>11038038.0</v>
       </c>
       <c r="AN60">
         <v>2220584.0</v>
       </c>
       <c r="AO60">
         <v>5292968.0</v>
       </c>
       <c r="AP60">
         <v>7960816.0</v>
       </c>
       <c r="AQ60">
-        <v>10062369.0</v>
+        <v>13963450.0</v>
       </c>
       <c r="AR60">
         <v>12406320.0</v>
       </c>
       <c r="AS60">
         <v>15580630.0</v>
       </c>
       <c r="AT60">
         <v>1211669.0</v>
       </c>
       <c r="AU60">
         <v>1588256.0</v>
       </c>
       <c r="AV60">
         <v>1591134.0</v>
       </c>
       <c r="AW60"/>
-    </row>
-    <row r="61" spans="1:49">
+      <c r="AX60">
+        <v>-29915403.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:50">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -9417,54 +9722,55 @@
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
-    </row>
-    <row r="62" spans="1:49">
+      <c r="AX61"/>
+    </row>
+    <row r="62" spans="1:50">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -9472,1384 +9778,1512 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
+      <c r="AX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B2">
         <v>4787363.0</v>
       </c>
       <c r="C2">
         <v>3468086.0</v>
       </c>
       <c r="D2">
         <v>2817000.0</v>
       </c>
       <c r="E2">
         <v>3660000.0</v>
       </c>
       <c r="F2">
         <v>3921000.0</v>
       </c>
       <c r="G2">
         <v>3830000.0</v>
       </c>
       <c r="H2">
         <v>1784000.0</v>
       </c>
       <c r="I2">
         <v>1305772.0</v>
       </c>
       <c r="J2">
-        <v>2411298.0</v>
+        <v>3032208.0</v>
       </c>
       <c r="K2">
-        <v>187008.0</v>
+        <v>188385.0</v>
       </c>
       <c r="L2">
-        <v>119025.0</v>
-[...3 lines deleted...]
-    <row r="3" spans="1:13">
+        <v>118717.0</v>
+      </c>
+      <c r="M2">
+        <v>81148.0</v>
+      </c>
+      <c r="N2"/>
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B3">
         <v>569803.0</v>
       </c>
       <c r="C3">
         <v>891059.0</v>
       </c>
       <c r="D3">
         <v>1146000.0</v>
       </c>
       <c r="E3">
         <v>1604000.0</v>
       </c>
       <c r="F3">
         <v>1879000.0</v>
       </c>
       <c r="G3">
         <v>1538000.0</v>
       </c>
       <c r="H3">
         <v>1511000.0</v>
       </c>
       <c r="I3">
-        <v>1679553.0</v>
+        <v>725129.0</v>
       </c>
       <c r="J3">
-        <v>876423.0</v>
+        <v>447415.0</v>
       </c>
       <c r="K3">
         <v>187008.0</v>
       </c>
       <c r="L3">
-        <v>85772.0</v>
+        <v>74821.0</v>
       </c>
       <c r="M3">
         <v>84896.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3">
+        <v>113866.0</v>
+      </c>
+      <c r="O3">
+        <v>103078.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B5">
         <v>-41976173.0</v>
       </c>
       <c r="C5">
         <v>-26482357.0</v>
       </c>
       <c r="D5">
         <v>-27927000.0</v>
       </c>
       <c r="E5">
         <v>-28208000.0</v>
       </c>
       <c r="F5">
         <v>-30527000.0</v>
       </c>
       <c r="G5">
         <v>-21034000.0</v>
       </c>
       <c r="H5">
         <v>-14037000.0</v>
       </c>
       <c r="I5">
-        <v>-14921970.57</v>
+        <v>-20189681.0</v>
       </c>
       <c r="J5">
-        <v>-17654416.0</v>
+        <v>-16910100.0</v>
       </c>
       <c r="K5">
         <v>-15749797.0</v>
       </c>
       <c r="L5">
-        <v>-11233848.0</v>
+        <v>-11222897.0</v>
       </c>
       <c r="M5">
         <v>-6398869.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5">
+        <v>-3101605.0</v>
+      </c>
+      <c r="O5">
+        <v>-2625553.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B6">
         <v>-41406370.0</v>
       </c>
       <c r="C6">
         <v>-25591298.0</v>
       </c>
       <c r="D6">
         <v>-26781000.0</v>
       </c>
       <c r="E6">
         <v>-26604000.0</v>
       </c>
       <c r="F6">
         <v>-28648000.0</v>
       </c>
       <c r="G6">
         <v>-19496000.0</v>
       </c>
       <c r="H6">
         <v>-12526000.0</v>
       </c>
       <c r="I6">
-        <v>-13242417.57</v>
+        <v>-19464552.0</v>
       </c>
       <c r="J6">
-        <v>-16777993.0</v>
+        <v>-16462685.0</v>
       </c>
       <c r="K6">
         <v>-15562789.0</v>
       </c>
       <c r="L6">
         <v>-11148076.0</v>
       </c>
       <c r="M6">
         <v>-6313973.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6">
+        <v>-2987739.0</v>
+      </c>
+      <c r="O6">
+        <v>-2522475.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B9">
         <v>11592440.0</v>
       </c>
       <c r="C9">
         <v>6699127.0</v>
       </c>
       <c r="D9">
         <v>4382000.0</v>
       </c>
       <c r="E9">
         <v>3021000.0</v>
       </c>
       <c r="F9">
         <v>2952000.0</v>
       </c>
       <c r="G9">
         <v>3474000.0</v>
       </c>
       <c r="H9">
         <v>2390000.0</v>
       </c>
       <c r="I9">
         <v>604815.0</v>
       </c>
       <c r="J9">
-        <v>1488940.0</v>
+        <v>1872342.0</v>
       </c>
       <c r="K9">
-        <v>-187008.0</v>
+        <v>-188385.0</v>
       </c>
       <c r="L9">
         <v>-119025.0</v>
       </c>
-      <c r="M9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:13">
+      <c r="M9">
+        <v>-81148.1</v>
+      </c>
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B10">
         <v>-43058799.0</v>
       </c>
       <c r="C10">
         <v>-26482355.0</v>
       </c>
       <c r="D10">
         <v>-28697000.0</v>
       </c>
       <c r="E10">
         <v>-28382000.0</v>
       </c>
       <c r="F10">
         <v>-30594000.0</v>
       </c>
       <c r="G10">
         <v>-21577000.0</v>
       </c>
       <c r="H10">
         <v>-15075000.0</v>
       </c>
       <c r="I10">
-        <v>-15074708.34</v>
+        <v>-15074708.0</v>
       </c>
       <c r="J10">
-        <v>-14909120.48</v>
+        <v>-18748219.0</v>
       </c>
       <c r="K10">
-        <v>-12136533.74</v>
+        <v>-16312715.0</v>
       </c>
       <c r="L10">
-        <v>-12323942.67</v>
+        <v>-17101812.0</v>
       </c>
       <c r="M10">
-        <v>-7937016.0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13">
+        <v>-8103098.0</v>
+      </c>
+      <c r="N10">
+        <v>-14012868.0</v>
+      </c>
+      <c r="O10">
+        <v>-8977753.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B11">
         <v>256411.0</v>
       </c>
       <c r="C11">
         <v>-1903.0</v>
       </c>
       <c r="D11">
         <v>-128000.0</v>
       </c>
       <c r="E11">
         <v>287000.0</v>
       </c>
       <c r="F11">
         <v>105000.0</v>
       </c>
       <c r="G11">
         <v>45000.0</v>
       </c>
       <c r="H11">
         <v>147000.0</v>
       </c>
       <c r="I11">
         <v>169441.0</v>
       </c>
       <c r="J11">
-        <v>58944.0</v>
+        <v>74123.0</v>
       </c>
       <c r="K11">
-        <v>10456.0</v>
+        <v>14054.0</v>
       </c>
       <c r="L11">
-        <v>-523222.77</v>
+        <v>-523222.0</v>
       </c>
       <c r="M11">
-        <v>410407.0</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13">
+        <v>267393.0</v>
+      </c>
+      <c r="N11">
+        <v>205666.0</v>
+      </c>
+      <c r="O11">
+        <v>158023.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>770000.0</v>
       </c>
       <c r="E12">
         <v>167105.0</v>
       </c>
       <c r="F12">
         <v>66410.0</v>
       </c>
       <c r="G12">
         <v>543000.0</v>
       </c>
       <c r="H12">
         <v>1038000.0</v>
       </c>
       <c r="I12">
         <v>755374.0</v>
       </c>
       <c r="J12">
         <v>1071829.0</v>
       </c>
       <c r="K12">
         <v>615868.0</v>
       </c>
       <c r="L12">
         <v>4053684.0</v>
       </c>
       <c r="M12">
         <v>143014.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>1642000.0</v>
       </c>
       <c r="E13">
         <v>803000.0</v>
       </c>
       <c r="F13">
         <v>205000.0</v>
       </c>
       <c r="G13">
         <v>692000.0</v>
       </c>
       <c r="H13">
         <v>481309.0</v>
       </c>
       <c r="I13">
         <v>483788.0</v>
       </c>
       <c r="J13">
         <v>127732.0</v>
       </c>
       <c r="K13">
         <v>157598.0</v>
       </c>
       <c r="L13">
         <v>1491060.0</v>
       </c>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B15">
         <v>-43315210.0</v>
       </c>
       <c r="C15">
         <v>-26480451.0</v>
       </c>
       <c r="D15">
         <v>-28569000.0</v>
       </c>
       <c r="E15">
         <v>-28669000.0</v>
       </c>
       <c r="F15">
         <v>-30699000.0</v>
       </c>
       <c r="G15">
         <v>-21622000.0</v>
       </c>
       <c r="H15">
         <v>-15222000.0</v>
       </c>
       <c r="I15">
-        <v>-15244149.54</v>
+        <v>-15244149.0</v>
       </c>
       <c r="J15">
-        <v>-14968065.21</v>
+        <v>-19097551.0</v>
       </c>
       <c r="K15">
-        <v>-12146989.81</v>
+        <v>-12146989.0</v>
       </c>
       <c r="L15">
-        <v>-11800719.9</v>
+        <v>-11800719.0</v>
       </c>
       <c r="M15">
         <v>-8204409.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15">
+        <v>-14218535.0</v>
+      </c>
+      <c r="O15">
+        <v>-9135776.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-28669000.0</v>
       </c>
       <c r="F16">
         <v>-30699000.0</v>
       </c>
       <c r="G16">
         <v>-21622000.0</v>
       </c>
       <c r="H16">
         <v>-15222000.0</v>
       </c>
       <c r="I16">
         <v>-20762989.0</v>
       </c>
       <c r="J16">
         <v>-18822342.0</v>
       </c>
       <c r="K16">
         <v>-16326769.0</v>
       </c>
       <c r="L16">
         <v>-16375740.0</v>
       </c>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B17">
         <v>-42570000.0</v>
       </c>
       <c r="C17">
         <v>-27816000.0</v>
       </c>
       <c r="D17">
         <v>-28569000.0</v>
       </c>
       <c r="E17">
         <v>-28669000.0</v>
       </c>
       <c r="F17">
         <v>-30699000.0</v>
       </c>
       <c r="G17">
         <v>-21622000.0</v>
       </c>
       <c r="H17">
         <v>-20192250.0</v>
       </c>
       <c r="I17">
         <v>-20762989.0</v>
       </c>
       <c r="J17">
         <v>-18822342.0</v>
       </c>
       <c r="K17">
         <v>-16326769.0</v>
       </c>
       <c r="L17">
         <v>-8548029.72</v>
       </c>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B18">
         <v>1070000.0</v>
       </c>
       <c r="C18">
         <v>1436000.0</v>
       </c>
       <c r="D18">
         <v>726000.0</v>
       </c>
       <c r="E18">
         <v>919000.0</v>
       </c>
       <c r="F18">
         <v>-310000.0</v>
       </c>
       <c r="G18">
         <v>149000.0</v>
       </c>
       <c r="H18">
         <v>-888619.0</v>
       </c>
       <c r="I18">
         <v>-545055.0</v>
       </c>
       <c r="J18">
         <v>-1220093.0</v>
       </c>
       <c r="K18">
         <v>-670191.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B21">
         <v>-41976173.0</v>
       </c>
       <c r="C21">
         <v>-31474571.0</v>
       </c>
       <c r="D21">
         <v>-28616000.0</v>
       </c>
       <c r="E21">
         <v>-32126000.0</v>
       </c>
       <c r="F21">
         <v>-30291000.0</v>
       </c>
       <c r="G21">
         <v>-18863000.0</v>
       </c>
       <c r="H21">
         <v>-14904000.0</v>
       </c>
       <c r="I21">
-        <v>-14826983.25</v>
+        <v>-14826983.0</v>
       </c>
       <c r="J21">
-        <v>-17626867.0</v>
+        <v>-17150100.0</v>
       </c>
       <c r="K21">
-        <v>-15640414.0</v>
+        <v>-16241796.0</v>
       </c>
       <c r="L21">
-        <v>-11222897.0</v>
+        <v>-12079540.0</v>
       </c>
       <c r="M21">
-        <v>-4338757.0</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13">
+        <v>-4663655.0</v>
+      </c>
+      <c r="N21">
+        <v>-4146367.0</v>
+      </c>
+      <c r="O21">
+        <v>-2625554.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B23">
         <v>58355977.0</v>
       </c>
       <c r="C23">
         <v>41641784.0</v>
       </c>
       <c r="D23">
         <v>35815000.0</v>
       </c>
       <c r="E23">
         <v>38807000.0</v>
       </c>
       <c r="F23">
         <v>37164000.0</v>
       </c>
       <c r="G23">
         <v>26167000.0</v>
       </c>
       <c r="H23">
         <v>19078000.0</v>
       </c>
       <c r="I23">
         <v>16737571.0</v>
       </c>
       <c r="J23">
-        <v>17921273.0</v>
+        <v>22054650.0</v>
       </c>
       <c r="K23">
-        <v>11637916.0</v>
+        <v>16241796.0</v>
       </c>
       <c r="L23">
-        <v>8087466.0</v>
+        <v>12079540.0</v>
       </c>
       <c r="M23">
-        <v>4338757.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:13">
+        <v>4663655.0</v>
+      </c>
+      <c r="N23">
+        <v>4146367.0</v>
+      </c>
+      <c r="O23">
+        <v>7668224.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B25">
         <v>560000.0</v>
       </c>
       <c r="C25">
         <v>936000.0</v>
       </c>
       <c r="D25">
         <v>1146000.0</v>
       </c>
       <c r="E25">
         <v>1604000.0</v>
       </c>
       <c r="F25">
         <v>1879000.0</v>
       </c>
       <c r="G25">
         <v>1538000.0</v>
       </c>
       <c r="H25">
         <v>1541659.08</v>
       </c>
       <c r="I25">
         <v>1229369.4</v>
       </c>
       <c r="J25">
         <v>693310.54</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B26">
         <v>20956543.0</v>
       </c>
       <c r="C26">
         <v>16150447.0</v>
       </c>
       <c r="D26">
         <v>14377000.0</v>
       </c>
       <c r="E26">
         <v>14690000.0</v>
       </c>
       <c r="F26">
         <v>15277000.0</v>
       </c>
       <c r="G26">
         <v>9912000.0</v>
       </c>
       <c r="H26">
         <v>9397000.0</v>
       </c>
       <c r="I26">
         <v>7536829.0</v>
       </c>
       <c r="J26">
         <v>7664564.0</v>
       </c>
       <c r="K26">
         <v>7431510.0</v>
       </c>
       <c r="L26">
         <v>3701725.0</v>
       </c>
       <c r="M26">
         <v>2306683.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26">
+        <v>2775422.0</v>
+      </c>
+      <c r="O26">
+        <v>3052329.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>9453000.0</v>
       </c>
       <c r="E27">
         <v>8468000.0</v>
       </c>
       <c r="F27">
         <v>7652000.0</v>
       </c>
       <c r="G27">
         <v>4860000.0</v>
       </c>
       <c r="H27">
         <v>2104000.0</v>
       </c>
       <c r="I27">
         <v>3003859.0</v>
       </c>
       <c r="J27">
         <v>3121911.0</v>
       </c>
       <c r="K27">
         <v>954120.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27">
+        <v>164669.0</v>
+      </c>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B28">
         <v>32051000.0</v>
       </c>
       <c r="C28">
         <v>23134000.0</v>
       </c>
       <c r="D28">
         <v>9168000.0</v>
       </c>
       <c r="E28">
         <v>9465000.0</v>
       </c>
       <c r="F28">
         <v>10314000.0</v>
       </c>
       <c r="G28">
         <v>7565000.0</v>
       </c>
       <c r="H28">
         <v>5793000.0</v>
       </c>
       <c r="I28">
         <v>4887354.0</v>
       </c>
       <c r="J28">
         <v>4719852.0</v>
       </c>
       <c r="K28">
         <v>4204836.0</v>
       </c>
       <c r="L28">
         <v>4385741.0</v>
       </c>
       <c r="M28">
         <v>1949678.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28">
+        <v>1206273.0</v>
+      </c>
+      <c r="O28">
+        <v>1268587.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B29">
         <v>252000.0</v>
       </c>
       <c r="C29">
         <v>-2000.0</v>
       </c>
       <c r="D29">
         <v>-128000.0</v>
       </c>
       <c r="E29">
         <v>287000.0</v>
       </c>
       <c r="F29">
         <v>105000.0</v>
       </c>
       <c r="G29">
         <v>45000.0</v>
       </c>
       <c r="H29">
         <v>193874.0</v>
       </c>
       <c r="I29">
         <v>230784.0</v>
       </c>
       <c r="J29">
         <v>74123.0</v>
       </c>
       <c r="K29">
         <v>14054.0</v>
       </c>
       <c r="L29">
         <v>-726070.0</v>
       </c>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B30">
         <v>53568613.0</v>
       </c>
       <c r="C30">
         <v>38173698.0</v>
       </c>
       <c r="D30">
         <v>32998000.0</v>
       </c>
       <c r="E30">
         <v>35147000.0</v>
       </c>
       <c r="F30">
         <v>33243000.0</v>
       </c>
       <c r="G30">
         <v>22337000.0</v>
       </c>
       <c r="H30">
         <v>17294000.0</v>
       </c>
       <c r="I30">
         <v>15431798.0</v>
       </c>
       <c r="J30">
-        <v>15509975.0</v>
+        <v>19115806.0</v>
       </c>
       <c r="K30">
-        <v>11637916.0</v>
+        <v>16241796.0</v>
       </c>
       <c r="L30">
-        <v>8087466.0</v>
+        <v>12079540.0</v>
       </c>
       <c r="M30">
-        <v>4338757.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:13">
+        <v>5035673.0</v>
+      </c>
+      <c r="N30">
+        <v>4146367.0</v>
+      </c>
+      <c r="O30">
+        <v>7668224.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B31">
         <v>-1082626.0</v>
       </c>
       <c r="C31">
         <v>4992216.0</v>
       </c>
       <c r="D31">
         <v>-81000.0</v>
       </c>
       <c r="E31">
         <v>3744000.0</v>
       </c>
       <c r="F31">
         <v>-303000.0</v>
       </c>
       <c r="G31">
         <v>-2714000.0</v>
       </c>
       <c r="H31">
         <v>-171000.0</v>
       </c>
       <c r="I31">
-        <v>-247725.09</v>
+        <v>-247725.0</v>
       </c>
       <c r="J31">
-        <v>2717746.0</v>
+        <v>-1598119.0</v>
       </c>
       <c r="K31">
-        <v>-672301.0</v>
+        <v>-70919.0</v>
       </c>
       <c r="L31">
-        <v>-1101045.67</v>
+        <v>-5022272.0</v>
       </c>
       <c r="M31">
-        <v>-3598259.0</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:13">
+        <v>-3439443.0</v>
+      </c>
+      <c r="N31">
+        <v>-9866501.0</v>
+      </c>
+      <c r="O31">
+        <v>-6352198.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B32">
         <v>16379804.0</v>
       </c>
       <c r="C32">
         <v>10167213.0</v>
       </c>
       <c r="D32">
         <v>7199000.0</v>
       </c>
       <c r="E32">
         <v>6681000.0</v>
       </c>
       <c r="F32">
         <v>6873000.0</v>
       </c>
       <c r="G32">
         <v>7304000.0</v>
       </c>
       <c r="H32">
         <v>4174000.0</v>
       </c>
       <c r="I32">
         <v>1910587.0</v>
       </c>
       <c r="J32">
-        <v>3900238.0</v>
+        <v>4904550.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW32"/>
+  <dimension ref="A1:AX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:49">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B2">
         <v>1484153.0</v>
       </c>
       <c r="C2">
-        <v>2016527.0</v>
+        <v>1986000.0</v>
       </c>
       <c r="D2">
         <v>1358000.0</v>
       </c>
       <c r="E2">
-        <v>603141.0</v>
+        <v>593000.0</v>
       </c>
       <c r="F2">
-        <v>765679.0</v>
+        <v>768000.0</v>
       </c>
       <c r="G2">
         <v>1697911.0</v>
       </c>
       <c r="H2">
         <v>1387470.0</v>
       </c>
       <c r="I2">
         <v>795000.0</v>
       </c>
       <c r="J2">
         <v>573000.0</v>
       </c>
       <c r="K2">
         <v>1351469.0</v>
       </c>
       <c r="L2">
         <v>668000.0</v>
       </c>
       <c r="M2">
         <v>552000.0</v>
       </c>
       <c r="N2">
         <v>665050.0</v>
       </c>
@@ -10871,118 +11305,123 @@
       <c r="T2">
         <v>1963540.0</v>
       </c>
       <c r="U2">
         <v>1399030.0</v>
       </c>
       <c r="V2">
         <v>576880.0</v>
       </c>
       <c r="W2">
         <v>2210193.0</v>
       </c>
       <c r="X2">
         <v>765000.0</v>
       </c>
       <c r="Y2">
         <v>610000.0</v>
       </c>
       <c r="Z2">
         <v>718000.0</v>
       </c>
       <c r="AA2">
         <v>922403.0</v>
       </c>
       <c r="AB2">
-        <v>298384.0</v>
+        <v>395000.0</v>
       </c>
       <c r="AC2">
         <v>185912.0</v>
       </c>
       <c r="AD2">
         <v>399457.0</v>
       </c>
       <c r="AE2">
         <v>842912.0</v>
       </c>
       <c r="AF2">
         <v>186288.0</v>
       </c>
       <c r="AG2">
         <v>95999.0</v>
       </c>
       <c r="AH2">
         <v>178932.0</v>
       </c>
       <c r="AI2">
-        <v>824671.0</v>
+        <v>1466053.0</v>
       </c>
       <c r="AJ2">
-        <v>955780.0</v>
+        <v>1185674.0</v>
       </c>
       <c r="AK2">
-        <v>362427.0</v>
+        <v>471359.0</v>
       </c>
       <c r="AL2">
-        <v>233375.0</v>
-[...2 lines deleted...]
-      <c r="AN2"/>
+        <v>373257.0</v>
+      </c>
+      <c r="AM2">
+        <v>66267.0</v>
+      </c>
+      <c r="AN2">
+        <v>56040.0</v>
+      </c>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
-    </row>
-    <row r="3" spans="1:49">
+      <c r="AX2"/>
+    </row>
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B3">
         <v>98614.0</v>
       </c>
       <c r="C3">
-        <v>110675.0</v>
+        <v>109000.0</v>
       </c>
       <c r="D3">
         <v>147000.0</v>
       </c>
       <c r="E3">
-        <v>143411.0</v>
+        <v>141000.0</v>
       </c>
       <c r="F3">
-        <v>162507.0</v>
+        <v>163000.0</v>
       </c>
       <c r="G3">
         <v>537696.0</v>
       </c>
       <c r="H3">
-        <v>228541.0</v>
+        <v>214000.0</v>
       </c>
       <c r="I3">
         <v>287000.0</v>
       </c>
       <c r="J3">
         <v>250000.0</v>
       </c>
       <c r="K3">
         <v>324618.0</v>
       </c>
       <c r="L3">
         <v>287000.0</v>
       </c>
       <c r="M3">
         <v>277000.0</v>
       </c>
       <c r="N3">
         <v>229017.0</v>
       </c>
       <c r="O3">
         <v>213924.0</v>
       </c>
       <c r="P3">
         <v>436447.0</v>
       </c>
@@ -10998,119 +11437,122 @@
       <c r="T3">
         <v>510520.0</v>
       </c>
       <c r="U3">
         <v>467004.0</v>
       </c>
       <c r="V3">
         <v>432347.0</v>
       </c>
       <c r="W3">
         <v>156730.0</v>
       </c>
       <c r="X3">
         <v>400000.0</v>
       </c>
       <c r="Y3">
         <v>374000.0</v>
       </c>
       <c r="Z3">
         <v>378000.0</v>
       </c>
       <c r="AA3">
         <v>395472.0</v>
       </c>
       <c r="AB3">
-        <v>364922.0</v>
+        <v>492178.0</v>
       </c>
       <c r="AC3">
         <v>396558.0</v>
       </c>
       <c r="AD3">
         <v>384705.0</v>
       </c>
       <c r="AE3">
-        <v>252287.0</v>
+        <v>174712.0</v>
       </c>
       <c r="AF3">
-        <v>332019.0</v>
+        <v>414013.0</v>
       </c>
       <c r="AG3">
         <v>316864.0</v>
       </c>
       <c r="AH3">
         <v>328197.0</v>
       </c>
       <c r="AI3">
-        <v>298613.0</v>
+        <v>144877.0</v>
       </c>
       <c r="AJ3">
         <v>284260.0</v>
       </c>
       <c r="AK3">
-        <v>60681.0</v>
+        <v>78684.0</v>
       </c>
       <c r="AL3">
-        <v>49754.0</v>
+        <v>67505.0</v>
       </c>
       <c r="AM3">
-        <v>46928.0</v>
+        <v>25042.0</v>
       </c>
       <c r="AN3">
         <v>41844.0</v>
       </c>
       <c r="AO3">
-        <v>30374.0</v>
+        <v>39213.0</v>
       </c>
       <c r="AP3">
-        <v>19984.0</v>
+        <v>25941.0</v>
       </c>
       <c r="AQ3">
-        <v>20528.0</v>
+        <v>31436.0</v>
       </c>
       <c r="AR3">
-        <v>23406.0</v>
+        <v>35657.0</v>
       </c>
       <c r="AS3">
-        <v>27816.0</v>
+        <v>28441.0</v>
       </c>
       <c r="AT3">
         <v>23491.0</v>
       </c>
       <c r="AU3">
         <v>28905.0</v>
       </c>
       <c r="AV3">
-        <v>91890.0</v>
+        <v>19726.0</v>
       </c>
       <c r="AW3">
+        <v>19022.0</v>
+      </c>
+      <c r="AX3">
         <v>17233.0</v>
       </c>
     </row>
-    <row r="4" spans="1:49">
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11118,75 +11560,76 @@
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B5">
         <v>-7909895.0</v>
       </c>
       <c r="C5">
-        <v>-7482270.0</v>
+        <v>-7369000.0</v>
       </c>
       <c r="D5">
         <v>-8913000.0</v>
       </c>
       <c r="E5">
-        <v>-14042121.0</v>
+        <v>-13806000.0</v>
       </c>
       <c r="F5">
-        <v>-11132261.0</v>
+        <v>-11166000.0</v>
       </c>
       <c r="G5">
         <v>-12592726.0</v>
       </c>
       <c r="H5">
-        <v>-12154562.0</v>
+        <v>-8998000.0</v>
       </c>
       <c r="I5">
         <v>-7833000.0</v>
       </c>
       <c r="J5">
         <v>-7877000.0</v>
       </c>
       <c r="K5">
         <v>-11682260.0</v>
       </c>
       <c r="L5">
         <v>-6560000.0</v>
       </c>
       <c r="M5">
         <v>-6436000.0</v>
       </c>
       <c r="N5">
         <v>-6811518.0</v>
       </c>
       <c r="O5">
         <v>-8527177.0</v>
       </c>
       <c r="P5">
         <v>-11372471.0</v>
       </c>
@@ -11199,143 +11642,146 @@
       <c r="S5">
         <v>-12301347.0</v>
       </c>
       <c r="T5">
         <v>-9636547.0</v>
       </c>
       <c r="U5">
         <v>-6903931.0</v>
       </c>
       <c r="V5">
         <v>-8259821.0</v>
       </c>
       <c r="W5">
         <v>-6246309.0</v>
       </c>
       <c r="X5">
         <v>-5901000.0</v>
       </c>
       <c r="Y5">
         <v>-5143000.0</v>
       </c>
       <c r="Z5">
         <v>-2096000.0</v>
       </c>
       <c r="AA5">
-        <v>-3746861.52</v>
+        <v>-3746861.0</v>
       </c>
       <c r="AB5">
-        <v>-4502636.84</v>
+        <v>-6071390.0</v>
       </c>
       <c r="AC5">
-        <v>-4179397.42</v>
+        <v>-4179397.0</v>
       </c>
       <c r="AD5">
-        <v>-1910480.08</v>
+        <v>-1910480.0</v>
       </c>
       <c r="AE5">
-        <v>-2784859.44</v>
+        <v>-4781476.0</v>
       </c>
       <c r="AF5">
-        <v>-3887038.7</v>
+        <v>-5175999.0</v>
       </c>
       <c r="AG5">
-        <v>-4177678.19</v>
+        <v>-4177678.0</v>
       </c>
       <c r="AH5">
-        <v>-3650419.22</v>
+        <v>-3650419.0</v>
       </c>
       <c r="AI5">
-        <v>-3269132.26</v>
+        <v>-3612124.0</v>
       </c>
       <c r="AJ5">
-        <v>-4343035.29</v>
+        <v>-4343035.0</v>
       </c>
       <c r="AK5">
-        <v>-3480677.84</v>
+        <v>-4509778.0</v>
       </c>
       <c r="AL5">
-        <v>-3864667.0</v>
+        <v>-3882418.0</v>
       </c>
       <c r="AM5">
-        <v>-4831089.0</v>
+        <v>-4809203.0</v>
       </c>
       <c r="AN5">
-        <v>-2855577.44</v>
+        <v>-2855577.0</v>
       </c>
       <c r="AO5">
-        <v>-3421035.0</v>
+        <v>-3429874.0</v>
       </c>
       <c r="AP5">
-        <v>-3596865.0</v>
+        <v>-3602822.0</v>
       </c>
       <c r="AQ5">
-        <v>-2538271.0</v>
+        <v>-2549179.0</v>
       </c>
       <c r="AR5">
-        <v>-2745247.0</v>
+        <v>-2757498.0</v>
       </c>
       <c r="AS5">
-        <v>-4497884.0</v>
+        <v>-4498509.0</v>
       </c>
       <c r="AT5">
-        <v>-3649.0</v>
+        <v>-1417711.0</v>
       </c>
       <c r="AU5">
         <v>-1897968.0</v>
       </c>
       <c r="AV5">
-        <v>-338307.24</v>
+        <v>-806736.0</v>
       </c>
       <c r="AW5">
+        <v>-818861.0</v>
+      </c>
+      <c r="AX5">
         <v>-38408.0</v>
       </c>
     </row>
-    <row r="6" spans="1:49">
+    <row r="6" spans="1:50">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B6">
         <v>-7811281.0</v>
       </c>
       <c r="C6">
-        <v>-7371595.0</v>
+        <v>-7260000.0</v>
       </c>
       <c r="D6">
         <v>-8766000.0</v>
       </c>
       <c r="E6">
-        <v>-13898710.0</v>
+        <v>-13665000.0</v>
       </c>
       <c r="F6">
-        <v>-10969754.0</v>
+        <v>-11003000.0</v>
       </c>
       <c r="G6">
         <v>-12055030.0</v>
       </c>
       <c r="H6">
-        <v>-11926021.0</v>
+        <v>-8784000.0</v>
       </c>
       <c r="I6">
         <v>-7546000.0</v>
       </c>
       <c r="J6">
         <v>-7627000.0</v>
       </c>
       <c r="K6">
         <v>-11357642.0</v>
       </c>
       <c r="L6">
         <v>-6273000.0</v>
       </c>
       <c r="M6">
         <v>-6159000.0</v>
       </c>
       <c r="N6">
         <v>-6582501.0</v>
       </c>
       <c r="O6">
         <v>-8313253.0</v>
       </c>
       <c r="P6">
         <v>-10936024.0</v>
       </c>
@@ -11348,122 +11794,125 @@
       <c r="S6">
         <v>-12064880.0</v>
       </c>
       <c r="T6">
         <v>-9126027.0</v>
       </c>
       <c r="U6">
         <v>-6436927.0</v>
       </c>
       <c r="V6">
         <v>-7827474.0</v>
       </c>
       <c r="W6">
         <v>-6089579.0</v>
       </c>
       <c r="X6">
         <v>-5501000.0</v>
       </c>
       <c r="Y6">
         <v>-4769000.0</v>
       </c>
       <c r="Z6">
         <v>-1718000.0</v>
       </c>
       <c r="AA6">
-        <v>-3351389.52</v>
+        <v>-3351389.0</v>
       </c>
       <c r="AB6">
-        <v>-4137714.84</v>
+        <v>-5579212.0</v>
       </c>
       <c r="AC6">
-        <v>-3782839.42</v>
+        <v>-3782839.0</v>
       </c>
       <c r="AD6">
-        <v>-1525775.08</v>
+        <v>-1525775.0</v>
       </c>
       <c r="AE6">
-        <v>-2532572.44</v>
+        <v>-4606764.0</v>
       </c>
       <c r="AF6">
-        <v>-3555019.7</v>
+        <v>-4761986.0</v>
       </c>
       <c r="AG6">
-        <v>-3860814.19</v>
+        <v>-3860814.0</v>
       </c>
       <c r="AH6">
-        <v>-3322222.22</v>
+        <v>-3322222.0</v>
       </c>
       <c r="AI6">
-        <v>-2970519.26</v>
+        <v>-3467247.0</v>
       </c>
       <c r="AJ6">
-        <v>-4058775.29</v>
+        <v>-4058775.0</v>
       </c>
       <c r="AK6">
-        <v>-3419996.84</v>
+        <v>-4431094.0</v>
       </c>
       <c r="AL6">
         <v>-3814913.0</v>
       </c>
       <c r="AM6">
         <v>-4784161.0</v>
       </c>
       <c r="AN6">
-        <v>-2813733.44</v>
+        <v>-2813733.0</v>
       </c>
       <c r="AO6">
         <v>-3390661.0</v>
       </c>
       <c r="AP6">
         <v>-3576881.0</v>
       </c>
       <c r="AQ6">
         <v>-2517743.0</v>
       </c>
       <c r="AR6">
         <v>-2721841.0</v>
       </c>
       <c r="AS6">
         <v>-4470068.0</v>
       </c>
       <c r="AT6">
-        <v>19842.0</v>
+        <v>-1394220.0</v>
       </c>
       <c r="AU6">
         <v>-1869063.0</v>
       </c>
       <c r="AV6">
-        <v>-246417.24</v>
+        <v>-787010.0</v>
       </c>
       <c r="AW6">
+        <v>-799839.0</v>
+      </c>
+      <c r="AX6">
         <v>-21175.0</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
+    <row r="7" spans="1:50">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -11471,54 +11920,55 @@
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7"/>
+    </row>
+    <row r="8" spans="1:50">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -11526,69 +11976,70 @@
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B9">
         <v>3778920.0</v>
       </c>
       <c r="C9">
-        <v>4052346.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D9">
         <v>3931000.0</v>
       </c>
       <c r="E9">
-        <v>1645672.0</v>
+        <v>1618000.0</v>
       </c>
       <c r="F9">
-        <v>1847401.0</v>
+        <v>1853000.0</v>
       </c>
       <c r="G9">
         <v>3628729.0</v>
       </c>
       <c r="H9">
         <v>2442271.0</v>
       </c>
       <c r="I9">
         <v>1438000.0</v>
       </c>
       <c r="J9">
         <v>866000.0</v>
       </c>
       <c r="K9">
         <v>1310395.0</v>
       </c>
       <c r="L9">
         <v>1060000.0</v>
       </c>
       <c r="M9">
         <v>1050000.0</v>
       </c>
       <c r="N9">
         <v>1195090.0</v>
       </c>
@@ -11610,118 +12061,123 @@
       <c r="T9">
         <v>1250331.0</v>
       </c>
       <c r="U9">
         <v>1205684.0</v>
       </c>
       <c r="V9">
         <v>316718.0</v>
       </c>
       <c r="W9">
         <v>1454376.0</v>
       </c>
       <c r="X9">
         <v>1473000.0</v>
       </c>
       <c r="Y9">
         <v>416000.0</v>
       </c>
       <c r="Z9">
         <v>442000.0</v>
       </c>
       <c r="AA9">
         <v>1245318.0</v>
       </c>
       <c r="AB9">
-        <v>216968.0</v>
+        <v>287223.0</v>
       </c>
       <c r="AC9">
         <v>251404.0</v>
       </c>
       <c r="AD9">
         <v>705836.0</v>
       </c>
       <c r="AE9">
         <v>376240.0</v>
       </c>
       <c r="AF9">
         <v>48744.0</v>
       </c>
       <c r="AG9">
         <v>66214.0</v>
       </c>
       <c r="AH9">
         <v>112482.0</v>
       </c>
       <c r="AI9">
-        <v>645906.0</v>
+        <v>826532.0</v>
       </c>
       <c r="AJ9">
-        <v>225498.0</v>
+        <v>279738.0</v>
       </c>
       <c r="AK9">
-        <v>373516.0</v>
+        <v>485780.0</v>
       </c>
       <c r="AL9">
-        <v>210180.0</v>
-[...2 lines deleted...]
-      <c r="AN9"/>
+        <v>280292.0</v>
+      </c>
+      <c r="AM9">
+        <v>-66267.0</v>
+      </c>
+      <c r="AN9">
+        <v>-56040.0</v>
+      </c>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9"/>
+    </row>
+    <row r="10" spans="1:50">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B10">
         <v>-6930650.0</v>
       </c>
       <c r="C10">
-        <v>-8274260.0</v>
+        <v>-8149000.0</v>
       </c>
       <c r="D10">
         <v>-7856000.0</v>
       </c>
       <c r="E10">
-        <v>-15898334.0</v>
+        <v>-15631000.0</v>
       </c>
       <c r="F10">
-        <v>-10650721.0</v>
+        <v>-10683000.0</v>
       </c>
       <c r="G10">
-        <v>-8010808.0</v>
+        <v>-5037703.0</v>
       </c>
       <c r="H10">
-        <v>-12423671.0</v>
+        <v>-9260900.0</v>
       </c>
       <c r="I10">
         <v>-6899000.0</v>
       </c>
       <c r="J10">
         <v>-6545000.0</v>
       </c>
       <c r="K10">
         <v>-11781633.0</v>
       </c>
       <c r="L10">
         <v>-5546000.0</v>
       </c>
       <c r="M10">
         <v>-7320000.0</v>
       </c>
       <c r="N10">
         <v>-6811517.0</v>
       </c>
       <c r="O10">
         <v>-12620167.0</v>
       </c>
       <c r="P10">
         <v>-6854697.0</v>
       </c>
@@ -11734,143 +12190,146 @@
       <c r="S10">
         <v>-12888089.0</v>
       </c>
       <c r="T10">
         <v>-7529859.0</v>
       </c>
       <c r="U10">
         <v>-6926736.0</v>
       </c>
       <c r="V10">
         <v>-9390959.0</v>
       </c>
       <c r="W10">
         <v>-10045755.0</v>
       </c>
       <c r="X10">
         <v>-5926000.0</v>
       </c>
       <c r="Y10">
         <v>-5165000.0</v>
       </c>
       <c r="Z10">
         <v>-2591000.0</v>
       </c>
       <c r="AA10">
-        <v>-4018528.49</v>
+        <v>-4018528.0</v>
       </c>
       <c r="AB10">
-        <v>-4706303.07</v>
+        <v>-6230204.0</v>
       </c>
       <c r="AC10">
-        <v>-4436269.04</v>
+        <v>-4436269.0</v>
       </c>
       <c r="AD10">
-        <v>-2166631.22</v>
+        <v>-2166631.0</v>
       </c>
       <c r="AE10">
-        <v>-2837279.84</v>
+        <v>-2837279.0</v>
       </c>
       <c r="AF10">
-        <v>-3949091.73</v>
+        <v>-3949091.0</v>
       </c>
       <c r="AG10">
-        <v>-4415167.27</v>
+        <v>-4415167.0</v>
       </c>
       <c r="AH10">
-        <v>-3795685.34</v>
+        <v>-3795685.0</v>
       </c>
       <c r="AI10">
-        <v>-3390901.65</v>
+        <v>-4459523.0</v>
       </c>
       <c r="AJ10">
-        <v>-4449770.66</v>
+        <v>-5520074.0</v>
       </c>
       <c r="AK10">
-        <v>-3580101.65</v>
+        <v>-4656137.0</v>
       </c>
       <c r="AL10">
-        <v>-3083793.25</v>
+        <v>-4112485.0</v>
       </c>
       <c r="AM10">
-        <v>-3367739.67</v>
+        <v>-4783943.0</v>
       </c>
       <c r="AN10">
-        <v>-3085366.04</v>
+        <v>-4056485.0</v>
       </c>
       <c r="AO10">
-        <v>-2810422.17</v>
+        <v>-3636068.0</v>
       </c>
       <c r="AP10">
-        <v>-2955393.52</v>
+        <v>-3836219.0</v>
       </c>
       <c r="AQ10">
-        <v>-1648400.02</v>
+        <v>-2769896.0</v>
       </c>
       <c r="AR10">
-        <v>-2202740.41</v>
+        <v>-2957179.0</v>
       </c>
       <c r="AS10">
-        <v>-7651358.65</v>
+        <v>-9497708.0</v>
       </c>
       <c r="AT10">
-        <v>-41096.39</v>
+        <v>-1877029.0</v>
       </c>
       <c r="AU10">
-        <v>-150055.77</v>
+        <v>-2342886.0</v>
       </c>
       <c r="AV10">
-        <v>-303094.48</v>
+        <v>-1458952.0</v>
       </c>
       <c r="AW10">
-        <v>-40076.0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:49">
+        <v>-3862520.0</v>
+      </c>
+      <c r="AX10">
+        <v>-270966.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B11">
         <v>24653.0</v>
       </c>
       <c r="C11">
-        <v>26399.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D11">
         <v>121000.0</v>
       </c>
       <c r="E11">
-        <v>65094.0</v>
+        <v>64000.0</v>
       </c>
       <c r="F11">
-        <v>40876.0</v>
+        <v>41000.0</v>
       </c>
       <c r="G11">
-        <v>-342170.0</v>
+        <v>-231283.0</v>
       </c>
       <c r="H11">
-        <v>239358.0</v>
+        <v>177000.0</v>
       </c>
       <c r="I11">
         <v>20000.0</v>
       </c>
       <c r="J11">
         <v>40000.0</v>
       </c>
       <c r="K11">
         <v>-303418.0</v>
       </c>
       <c r="L11">
         <v>18000.0</v>
       </c>
       <c r="M11">
         <v>35000.0</v>
       </c>
       <c r="N11">
         <v>48003.0</v>
       </c>
       <c r="O11">
         <v>278913.0</v>
       </c>
       <c r="P11">
         <v>46959.0</v>
       </c>
@@ -11886,165 +12345,168 @@
       <c r="T11">
         <v>65873.0</v>
       </c>
       <c r="U11">
         <v>56516.0</v>
       </c>
       <c r="V11">
         <v>33934.0</v>
       </c>
       <c r="W11">
         <v>-468250.0</v>
       </c>
       <c r="X11">
         <v>183000.0</v>
       </c>
       <c r="Y11">
         <v>138000.0</v>
       </c>
       <c r="Z11">
         <v>92000.0</v>
       </c>
       <c r="AA11">
         <v>77636.0</v>
       </c>
       <c r="AB11">
-        <v>29989.0</v>
+        <v>39700.0</v>
       </c>
       <c r="AC11">
         <v>15386.0</v>
       </c>
       <c r="AD11">
         <v>25314.0</v>
       </c>
       <c r="AE11">
         <v>97228.0</v>
       </c>
       <c r="AF11">
         <v>25309.0</v>
       </c>
       <c r="AG11">
         <v>18400.0</v>
       </c>
       <c r="AH11">
         <v>28186.0</v>
       </c>
       <c r="AI11">
-        <v>55193.0</v>
+        <v>69470.0</v>
       </c>
       <c r="AJ11">
         <v>488666.0</v>
       </c>
       <c r="AK11">
-        <v>1811.53</v>
+        <v>2356.0</v>
       </c>
       <c r="AL11">
-        <v>1722.43</v>
+        <v>2297.0</v>
       </c>
       <c r="AM11">
-        <v>3321.63</v>
+        <v>4674.0</v>
       </c>
       <c r="AN11">
-        <v>3592.32</v>
+        <v>-73117.0</v>
       </c>
       <c r="AO11">
-        <v>3599.53</v>
+        <v>4657.0</v>
       </c>
       <c r="AP11">
         <v>866189.0</v>
       </c>
       <c r="AQ11">
         <v>17612.0</v>
       </c>
       <c r="AR11">
-        <v>753344.0</v>
+        <v>29913.0</v>
       </c>
       <c r="AS11">
-        <v>-643667.58</v>
+        <v>-643667.0</v>
       </c>
       <c r="AT11">
-        <v>6837.13</v>
+        <v>72920.0</v>
       </c>
       <c r="AU11">
-        <v>112807.0</v>
+        <v>65626.0</v>
       </c>
       <c r="AV11">
-        <v>-63552.14</v>
+        <v>69173.0</v>
       </c>
       <c r="AW11">
-        <v>1072673.0</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:49">
+        <v>67204.0</v>
+      </c>
+      <c r="AX11">
+        <v>65360.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>147246.0</v>
       </c>
       <c r="F12"/>
       <c r="G12">
         <v>419283.0</v>
       </c>
       <c r="H12">
         <v>199000.0</v>
       </c>
       <c r="I12">
         <v>147246.0</v>
       </c>
       <c r="J12">
         <v>471037.0</v>
       </c>
       <c r="K12">
         <v>343231.0</v>
       </c>
       <c r="L12">
-        <v>343231.0</v>
+        <v>195411.0</v>
       </c>
       <c r="M12">
         <v>194534.0</v>
       </c>
       <c r="N12">
         <v>192014.0</v>
       </c>
       <c r="O12">
         <v>128193.0</v>
       </c>
       <c r="P12">
         <v>14000.0</v>
       </c>
       <c r="Q12">
         <v>16000.0</v>
       </c>
       <c r="R12">
         <v>16000.0</v>
       </c>
       <c r="S12">
-        <v>584919.0</v>
+        <v>590.0</v>
       </c>
       <c r="T12">
         <v>22000.0</v>
       </c>
       <c r="U12">
         <v>23000.0</v>
       </c>
       <c r="V12">
         <v>22000.0</v>
       </c>
       <c r="W12">
         <v>783.0</v>
       </c>
       <c r="X12">
         <v>25000.0</v>
       </c>
       <c r="Y12">
         <v>23100.0</v>
       </c>
       <c r="Z12">
         <v>495000.0</v>
       </c>
       <c r="AA12">
         <v>271666.0</v>
       </c>
@@ -12087,57 +12549,58 @@
       <c r="AN12">
         <v>229794.0</v>
       </c>
       <c r="AO12">
         <v>196436.0</v>
       </c>
       <c r="AP12">
         <v>218761.0</v>
       </c>
       <c r="AQ12">
         <v>69404.0</v>
       </c>
       <c r="AR12">
         <v>198586.0</v>
       </c>
       <c r="AS12">
         <v>3838543.0</v>
       </c>
       <c r="AT12">
         <v>317469.0</v>
       </c>
       <c r="AU12">
         <v>261815.0</v>
       </c>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>232558.0</v>
       </c>
     </row>
-    <row r="13" spans="1:49">
+    <row r="13" spans="1:50">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13">
         <v>1367000.0</v>
       </c>
       <c r="L13">
         <v>1014000.0</v>
       </c>
       <c r="M13">
         <v>455000.0</v>
       </c>
       <c r="N13">
         <v>297000.0</v>
       </c>
       <c r="O13">
         <v>234000.0</v>
       </c>
@@ -12183,54 +12646,55 @@
       <c r="AC13">
         <v>110790.0</v>
       </c>
       <c r="AD13">
         <v>242770.0</v>
       </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -12238,203 +12702,207 @@
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
-    </row>
-    <row r="15" spans="1:49">
+      <c r="AX14"/>
+    </row>
+    <row r="15" spans="1:50">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B15">
         <v>-6955303.0</v>
       </c>
       <c r="C15">
-        <v>-8300660.0</v>
+        <v>-8175000.0</v>
       </c>
       <c r="D15">
         <v>-7977000.0</v>
       </c>
       <c r="E15">
-        <v>-15963428.0</v>
+        <v>-15695000.0</v>
       </c>
       <c r="F15">
-        <v>-10691597.0</v>
+        <v>-10724000.0</v>
       </c>
       <c r="G15">
-        <v>-7668638.0</v>
+        <v>-5334000.0</v>
       </c>
       <c r="H15">
-        <v>-12663030.0</v>
+        <v>-9365000.0</v>
       </c>
       <c r="I15">
         <v>-6919000.0</v>
       </c>
       <c r="J15">
         <v>-6585000.0</v>
       </c>
       <c r="K15">
-        <v>-11478215.0</v>
+        <v>-8909000.0</v>
       </c>
       <c r="L15">
         <v>-5564000.0</v>
       </c>
       <c r="M15">
         <v>-7355000.0</v>
       </c>
       <c r="N15">
         <v>-6859521.0</v>
       </c>
       <c r="O15">
-        <v>-12899081.0</v>
+        <v>-5617389.0</v>
       </c>
       <c r="P15">
-        <v>-6901656.0</v>
+        <v>-4997000.0</v>
       </c>
       <c r="Q15">
         <v>-5879480.0</v>
       </c>
       <c r="R15">
         <v>-10270475.0</v>
       </c>
       <c r="S15">
-        <v>-12848889.0</v>
+        <v>-10161000.0</v>
       </c>
       <c r="T15">
-        <v>-7595732.0</v>
+        <v>-5996000.0</v>
       </c>
       <c r="U15">
         <v>-6983253.0</v>
       </c>
       <c r="V15">
-        <v>-9424893.0</v>
+        <v>-7499000.0</v>
       </c>
       <c r="W15">
-        <v>-9577505.0</v>
+        <v>-7527000.0</v>
       </c>
       <c r="X15">
         <v>-6109000.0</v>
       </c>
       <c r="Y15">
         <v>-5303000.0</v>
       </c>
       <c r="Z15">
         <v>-2683000.0</v>
       </c>
       <c r="AA15">
-        <v>-4096165.42</v>
+        <v>-4096165.0</v>
       </c>
       <c r="AB15">
-        <v>-4736292.49</v>
+        <v>-6269904.0</v>
       </c>
       <c r="AC15">
         <v>-4451656.0</v>
       </c>
       <c r="AD15">
-        <v>-2191945.78</v>
+        <v>-2191945.0</v>
       </c>
       <c r="AE15">
-        <v>-2934507.98</v>
+        <v>-2934507.0</v>
       </c>
       <c r="AF15">
-        <v>-3974401.13</v>
+        <v>-3974401.0</v>
       </c>
       <c r="AG15">
-        <v>-4433567.52</v>
+        <v>-4433567.0</v>
       </c>
       <c r="AH15">
-        <v>-3823871.58</v>
+        <v>-3823871.0</v>
       </c>
       <c r="AI15">
-        <v>-3446095.57</v>
+        <v>-4528993.0</v>
       </c>
       <c r="AJ15">
-        <v>-4449770.66</v>
+        <v>-5491656.0</v>
       </c>
       <c r="AK15">
-        <v>-3581913.18</v>
+        <v>-3581913.0</v>
       </c>
       <c r="AL15">
-        <v>-3085515.68</v>
+        <v>-3085515.0</v>
       </c>
       <c r="AM15">
-        <v>-3371061.3</v>
+        <v>-3371061.0</v>
       </c>
       <c r="AN15">
-        <v>-3088958.36</v>
+        <v>-3088958.0</v>
       </c>
       <c r="AO15">
-        <v>-2814021.7</v>
+        <v>-2814021.0</v>
       </c>
       <c r="AP15">
-        <v>-2955393.52</v>
+        <v>-3836219.0</v>
       </c>
       <c r="AQ15">
-        <v>-1666012.27</v>
+        <v>-1666012.0</v>
       </c>
       <c r="AR15">
-        <v>-2202740.41</v>
+        <v>-2957179.0</v>
       </c>
       <c r="AS15">
-        <v>-7007691.07</v>
+        <v>-7007691.0</v>
       </c>
       <c r="AT15">
-        <v>-41096.39</v>
+        <v>-41096.0</v>
       </c>
       <c r="AU15">
-        <v>-150055.77</v>
+        <v>-150055.0</v>
       </c>
       <c r="AV15">
-        <v>-303094.48</v>
+        <v>-303094.0</v>
       </c>
       <c r="AW15">
+        <v>-3929724.5</v>
+      </c>
+      <c r="AX15">
         <v>-336326.0</v>
       </c>
     </row>
-    <row r="16" spans="1:49">
+    <row r="16" spans="1:50">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16">
         <v>-7355000.0</v>
       </c>
       <c r="N16">
         <v>-6741000.0</v>
       </c>
       <c r="O16">
         <v>-9527000.0</v>
       </c>
       <c r="P16">
         <v>-4997000.0</v>
       </c>
       <c r="Q16">
@@ -12480,54 +12948,55 @@
         <v>-2926690.0</v>
       </c>
       <c r="AE16">
         <v>-2612332.51</v>
       </c>
       <c r="AF16">
         <v>-5134966.0</v>
       </c>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-    </row>
-    <row r="17" spans="1:49">
+      <c r="AX16"/>
+    </row>
+    <row r="17" spans="1:50">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B17">
         <v>-7053000.0</v>
       </c>
       <c r="C17">
         <v>-8175000.0</v>
       </c>
       <c r="D17">
         <v>-7977000.0</v>
       </c>
       <c r="E17">
         <v>-15695000.0</v>
       </c>
       <c r="F17">
         <v>-10724000.0</v>
       </c>
       <c r="G17">
         <v>-5334000.0</v>
       </c>
       <c r="H17">
         <v>-9364000.0</v>
       </c>
       <c r="I17">
         <v>-6919000.0</v>
       </c>
@@ -12595,54 +13064,55 @@
         <v>-2926686.0</v>
       </c>
       <c r="AE17">
         <v>-2612332.51</v>
       </c>
       <c r="AF17">
         <v>-5134966.0</v>
       </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B18">
         <v>377000.0</v>
       </c>
       <c r="C18">
         <v>160000.0</v>
       </c>
       <c r="D18">
         <v>122000.0</v>
       </c>
       <c r="E18">
         <v>343000.0</v>
       </c>
       <c r="F18">
         <v>445000.0</v>
       </c>
       <c r="G18">
         <v>-621000.0</v>
       </c>
       <c r="H18">
         <v>-199000.0</v>
       </c>
       <c r="I18">
         <v>934000.0</v>
       </c>
@@ -12706,54 +13176,55 @@
       <c r="AC18">
         <v>-228455.0</v>
       </c>
       <c r="AD18">
         <v>-200132.0</v>
       </c>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+    </row>
+    <row r="19" spans="1:50">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -12761,54 +13232,55 @@
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -12816,75 +13288,76 @@
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B21">
         <v>-7909895.0</v>
       </c>
       <c r="C21">
-        <v>-7482270.0</v>
+        <v>-7369000.0</v>
       </c>
       <c r="D21">
         <v>-8913000.0</v>
       </c>
       <c r="E21">
-        <v>-14042121.0</v>
+        <v>-13806000.0</v>
       </c>
       <c r="F21">
-        <v>-11132261.0</v>
+        <v>-11166000.0</v>
       </c>
       <c r="G21">
-        <v>-82473086.0</v>
+        <v>-8108525.0</v>
       </c>
       <c r="H21">
-        <v>12154562.0</v>
+        <v>-9060299.0</v>
       </c>
       <c r="I21">
         <v>7833000.0</v>
       </c>
       <c r="J21">
         <v>-7877000.0</v>
       </c>
       <c r="K21">
         <v>-64241170.0</v>
       </c>
       <c r="L21">
         <v>-6560000.0</v>
       </c>
       <c r="M21">
         <v>6436000.0</v>
       </c>
       <c r="N21">
         <v>-6847520.0</v>
       </c>
       <c r="O21">
         <v>-75049448.0</v>
       </c>
       <c r="P21">
         <v>11372471.0</v>
       </c>
@@ -12900,119 +13373,122 @@
       <c r="T21">
         <v>9636547.0</v>
       </c>
       <c r="U21">
         <v>-6329843.0</v>
       </c>
       <c r="V21">
         <v>8259821.0</v>
       </c>
       <c r="W21">
         <v>-41757007.0</v>
       </c>
       <c r="X21">
         <v>-5142000.0</v>
       </c>
       <c r="Y21">
         <v>-3940000.0</v>
       </c>
       <c r="Z21">
         <v>-4872000.0</v>
       </c>
       <c r="AA21">
         <v>4268450.0</v>
       </c>
       <c r="AB21">
-        <v>4581675.0</v>
+        <v>-6065222.0</v>
       </c>
       <c r="AC21">
-        <v>-4263790.37</v>
+        <v>-4263790.0</v>
       </c>
       <c r="AD21">
-        <v>-2037209.41</v>
+        <v>-2037209.0</v>
       </c>
       <c r="AE21">
-        <v>-2898292.3</v>
+        <v>-2898292.0</v>
       </c>
       <c r="AF21">
-        <v>-4007162.48</v>
+        <v>-4007162.0</v>
       </c>
       <c r="AG21">
-        <v>-4266909.98</v>
+        <v>-4266909.0</v>
       </c>
       <c r="AH21">
-        <v>-3579695.06</v>
+        <v>-3579695.0</v>
       </c>
       <c r="AI21">
-        <v>-4328891.0</v>
+        <v>-3756084.0</v>
       </c>
       <c r="AJ21">
         <v>-4868696.0</v>
       </c>
       <c r="AK21">
-        <v>-2829345.0</v>
+        <v>-4461890.0</v>
       </c>
       <c r="AL21">
         <v>-3871350.0</v>
       </c>
       <c r="AM21">
-        <v>-4828085.0</v>
+        <v>-4973329.0</v>
       </c>
       <c r="AN21">
-        <v>-3779633.0</v>
+        <v>-3942917.0</v>
       </c>
       <c r="AO21">
-        <v>-3429874.0</v>
+        <v>-3617624.0</v>
       </c>
       <c r="AP21">
-        <v>-3602822.0</v>
+        <v>-3707926.0</v>
       </c>
       <c r="AQ21">
-        <v>-2549179.0</v>
+        <v>-2734570.0</v>
       </c>
       <c r="AR21">
-        <v>-2757498.0</v>
+        <v>-2814073.0</v>
       </c>
       <c r="AS21">
-        <v>-4498509.0</v>
+        <v>-4742564.0</v>
       </c>
       <c r="AT21">
-        <v>-52460.0</v>
+        <v>-1788333.0</v>
       </c>
       <c r="AU21">
-        <v>-188471.0</v>
+        <v>-2061721.0</v>
       </c>
       <c r="AV21">
-        <v>-338308.0</v>
+        <v>-998227.0</v>
       </c>
       <c r="AW21">
-        <v>-814831.0</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:49">
+        <v>-989984.2</v>
+      </c>
+      <c r="AX21">
+        <v>-985307.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13020,69 +13496,70 @@
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AX22"/>
+    </row>
+    <row r="23" spans="1:50">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B23">
         <v>13172968.0</v>
       </c>
       <c r="C23">
-        <v>13551144.0</v>
+        <v>13346000.0</v>
       </c>
       <c r="D23">
         <v>14202000.0</v>
       </c>
       <c r="E23">
-        <v>16290936.0</v>
+        <v>16017000.0</v>
       </c>
       <c r="F23">
-        <v>13745342.0</v>
+        <v>13787000.0</v>
       </c>
       <c r="G23">
         <v>87799727.0</v>
       </c>
       <c r="H23">
         <v>8324821.0</v>
       </c>
       <c r="I23">
         <v>10066000.0</v>
       </c>
       <c r="J23">
         <v>9316000.0</v>
       </c>
       <c r="K23">
         <v>66903034.0</v>
       </c>
       <c r="L23">
         <v>8288000.0</v>
       </c>
       <c r="M23">
         <v>4834000.0</v>
       </c>
       <c r="N23">
         <v>8707662.0</v>
       </c>
@@ -13101,122 +13578,125 @@
       <c r="S23">
         <v>65568408.0</v>
       </c>
       <c r="T23">
         <v>6422676.0</v>
       </c>
       <c r="U23">
         <v>8934558.0</v>
       </c>
       <c r="V23">
         <v>7366222.0</v>
       </c>
       <c r="W23">
         <v>45421576.0</v>
       </c>
       <c r="X23">
         <v>7380000.0</v>
       </c>
       <c r="Y23">
         <v>4966000.0</v>
       </c>
       <c r="Z23">
         <v>6032000.0</v>
       </c>
       <c r="AA23">
-        <v>2100729.19</v>
+        <v>2100729.0</v>
       </c>
       <c r="AB23">
-        <v>5097028.0</v>
+        <v>6747446.0</v>
       </c>
       <c r="AC23">
         <v>4701106.0</v>
       </c>
       <c r="AD23">
         <v>3142502.0</v>
       </c>
       <c r="AE23">
         <v>4117444.0</v>
       </c>
       <c r="AF23">
         <v>4242194.0</v>
       </c>
       <c r="AG23">
         <v>4429123.0</v>
       </c>
       <c r="AH23">
         <v>3871109.0</v>
       </c>
       <c r="AI23">
-        <v>4769286.0</v>
+        <v>6372397.0</v>
       </c>
       <c r="AJ23">
-        <v>5106905.0</v>
+        <v>6334108.0</v>
       </c>
       <c r="AK23">
-        <v>4241402.0</v>
+        <v>5515069.0</v>
       </c>
       <c r="AL23">
-        <v>3347355.0</v>
+        <v>4462867.0</v>
       </c>
       <c r="AM23">
-        <v>3414049.0</v>
+        <v>4973329.0</v>
       </c>
       <c r="AN23">
-        <v>2874792.0</v>
+        <v>3942917.0</v>
       </c>
       <c r="AO23">
-        <v>2651048.0</v>
+        <v>3617624.0</v>
       </c>
       <c r="AP23">
-        <v>2775586.0</v>
+        <v>3707926.0</v>
       </c>
       <c r="AQ23">
-        <v>1626596.0</v>
+        <v>2734570.0</v>
       </c>
       <c r="AR23">
-        <v>2054002.0</v>
+        <v>2814073.0</v>
       </c>
       <c r="AS23">
-        <v>3624000.0</v>
+        <v>4742564.0</v>
       </c>
       <c r="AT23">
-        <v>10768.0</v>
+        <v>1788333.0</v>
       </c>
       <c r="AU23">
-        <v>8342.87</v>
+        <v>2061721.0</v>
       </c>
       <c r="AV23">
-        <v>274755.0</v>
+        <v>998227.0</v>
       </c>
       <c r="AW23">
-        <v>814831.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:49">
+        <v>989984.0</v>
+      </c>
+      <c r="AX23">
+        <v>985307.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -13224,54 +13704,55 @@
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B25">
         <v>100000.0</v>
       </c>
       <c r="C25">
         <v>109000.0</v>
       </c>
       <c r="D25">
         <v>147000.0</v>
       </c>
       <c r="E25">
         <v>141000.0</v>
       </c>
       <c r="F25">
         <v>163000.0</v>
       </c>
       <c r="G25">
         <v>76000.0</v>
       </c>
       <c r="H25">
         <v>268000.0</v>
       </c>
       <c r="I25">
         <v>287000.0</v>
       </c>
@@ -13368,72 +13849,73 @@
       <c r="AN25">
         <v>41844.43</v>
       </c>
       <c r="AO25">
         <v>30374.67</v>
       </c>
       <c r="AP25">
         <v>19984.75</v>
       </c>
       <c r="AQ25">
         <v>20528.84</v>
       </c>
       <c r="AR25">
         <v>23406.76</v>
       </c>
       <c r="AS25">
         <v>27816.0</v>
       </c>
       <c r="AT25">
         <v>23491.0</v>
       </c>
       <c r="AU25">
         <v>28905.0</v>
       </c>
       <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>17233.0</v>
       </c>
     </row>
-    <row r="26" spans="1:49">
+    <row r="26" spans="1:50">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B26">
         <v>5189112.0</v>
       </c>
       <c r="C26">
-        <v>4337666.0</v>
+        <v>4272000.0</v>
       </c>
       <c r="D26">
         <v>5418000.0</v>
       </c>
       <c r="E26">
-        <v>6202293.0</v>
+        <v>6098000.0</v>
       </c>
       <c r="F26">
-        <v>4793472.0</v>
+        <v>4808000.0</v>
       </c>
       <c r="G26">
         <v>6735577.0</v>
       </c>
       <c r="H26">
         <v>5617495.0</v>
       </c>
       <c r="I26">
         <v>4193000.0</v>
       </c>
       <c r="J26">
         <v>3945000.0</v>
       </c>
       <c r="K26">
         <v>5318429.0</v>
       </c>
       <c r="L26">
         <v>3415000.0</v>
       </c>
       <c r="M26">
         <v>3155000.0</v>
       </c>
       <c r="N26">
         <v>3852292.0</v>
       </c>
@@ -13511,249 +13993,261 @@
       </c>
       <c r="AM26">
         <v>1932513.0</v>
       </c>
       <c r="AN26">
         <v>1906150.0</v>
       </c>
       <c r="AO26">
         <v>1737310.0</v>
       </c>
       <c r="AP26">
         <v>1907488.0</v>
       </c>
       <c r="AQ26">
         <v>1021441.0</v>
       </c>
       <c r="AR26">
         <v>1234785.0</v>
       </c>
       <c r="AS26">
         <v>890495.0</v>
       </c>
       <c r="AT26">
         <v>835201.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
+      <c r="AU26">
+        <v>1009038.0</v>
+      </c>
+      <c r="AV26">
+        <v>612844.0</v>
+      </c>
       <c r="AW26">
-        <v>493110.0</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:49">
+        <v>618444.0</v>
+      </c>
+      <c r="AX26">
+        <v>630984.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>11954392.0</v>
       </c>
       <c r="H27">
         <v>2915000.0</v>
       </c>
       <c r="I27">
         <v>2969000.0</v>
       </c>
       <c r="J27">
         <v>2431000.0</v>
       </c>
       <c r="K27">
         <v>8661328.0</v>
       </c>
       <c r="L27">
         <v>2181000.0</v>
       </c>
       <c r="M27">
         <v>2251000.0</v>
       </c>
       <c r="N27">
         <v>2105000.0</v>
       </c>
       <c r="O27">
         <v>2266512.0</v>
       </c>
       <c r="P27">
         <v>3035789.0</v>
       </c>
       <c r="Q27">
         <v>2394000.0</v>
       </c>
       <c r="R27">
         <v>2752962.0</v>
       </c>
       <c r="S27">
         <v>2912212.0</v>
       </c>
       <c r="T27">
-        <v>2576671.0</v>
+        <v>2034000.0</v>
       </c>
       <c r="U27">
         <v>1728000.0</v>
       </c>
       <c r="V27">
-        <v>1994573.0</v>
+        <v>1587000.0</v>
       </c>
       <c r="W27">
         <v>2224190.0</v>
       </c>
       <c r="X27">
         <v>1186000.0</v>
       </c>
       <c r="Y27">
         <v>993000.0</v>
       </c>
       <c r="Z27">
         <v>933000.0</v>
       </c>
       <c r="AA27">
         <v>1002557.0</v>
       </c>
       <c r="AB27">
         <v>660040.0</v>
       </c>
       <c r="AC27">
         <v>879699.0</v>
       </c>
       <c r="AD27">
-        <v>396453.71</v>
+        <v>396453.0</v>
       </c>
       <c r="AE27">
         <v>715813.0</v>
       </c>
       <c r="AF27">
         <v>693533.0</v>
       </c>
       <c r="AG27">
         <v>846430.0</v>
       </c>
       <c r="AH27">
         <v>733231.0</v>
       </c>
       <c r="AI27">
         <v>903960.0</v>
       </c>
       <c r="AJ27">
         <v>567324.0</v>
       </c>
       <c r="AK27">
         <v>689820.0</v>
       </c>
       <c r="AL27">
         <v>862714.0</v>
       </c>
       <c r="AM27">
-        <v>515603.43</v>
+        <v>515603.0</v>
       </c>
       <c r="AN27">
-        <v>250435.81</v>
+        <v>250435.0</v>
       </c>
       <c r="AO27">
-        <v>229850.19</v>
+        <v>229850.0</v>
       </c>
       <c r="AP27">
-        <v>233411.71</v>
+        <v>233411.0</v>
       </c>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27">
         <v>2303034.0</v>
       </c>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:49">
+      <c r="AW27">
+        <v>41634.0</v>
+      </c>
+      <c r="AX27">
+        <v>40752.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B28">
         <v>6591000.0</v>
       </c>
       <c r="C28">
         <v>7088000.0</v>
       </c>
       <c r="D28">
         <v>7426000.0</v>
       </c>
       <c r="E28">
         <v>9326000.0</v>
       </c>
       <c r="F28">
         <v>8211000.0</v>
       </c>
       <c r="G28">
         <v>11819249.0</v>
       </c>
       <c r="H28">
-        <v>5037354.0</v>
+        <v>3711875.0</v>
       </c>
       <c r="I28">
         <v>2109000.0</v>
       </c>
       <c r="J28">
         <v>2387000.0</v>
       </c>
       <c r="K28">
         <v>8228063.0</v>
       </c>
       <c r="L28">
         <v>2024000.0</v>
       </c>
       <c r="M28">
         <v>2080000.0</v>
       </c>
       <c r="N28">
         <v>2106000.0</v>
       </c>
       <c r="O28">
         <v>2835171.0</v>
       </c>
       <c r="P28">
         <v>3305115.0</v>
       </c>
       <c r="Q28">
         <v>2632000.0</v>
       </c>
       <c r="R28">
         <v>2932992.0</v>
       </c>
       <c r="S28">
         <v>4075580.0</v>
       </c>
       <c r="T28">
-        <v>3174600.0</v>
+        <v>2506000.0</v>
       </c>
       <c r="U28">
         <v>2453000.0</v>
       </c>
       <c r="V28">
-        <v>2679540.0</v>
+        <v>2132000.0</v>
       </c>
       <c r="W28">
         <v>2277631.0</v>
       </c>
       <c r="X28">
         <v>1863000.0</v>
       </c>
       <c r="Y28">
         <v>1642000.0</v>
       </c>
       <c r="Z28">
         <v>2270000.0</v>
       </c>
       <c r="AA28">
         <v>1984577.0</v>
       </c>
       <c r="AB28">
         <v>1551668.0</v>
       </c>
       <c r="AC28">
         <v>1208350.0</v>
       </c>
       <c r="AD28">
         <v>1133997.0</v>
       </c>
@@ -13784,62 +14278,65 @@
       <c r="AM28">
         <v>1995570.0</v>
       </c>
       <c r="AN28">
         <v>1219077.0</v>
       </c>
       <c r="AO28">
         <v>1143589.0</v>
       </c>
       <c r="AP28">
         <v>1101509.0</v>
       </c>
       <c r="AQ28">
         <v>605155.0</v>
       </c>
       <c r="AR28">
         <v>819216.0</v>
       </c>
       <c r="AS28">
         <v>2733505.0</v>
       </c>
       <c r="AT28">
         <v>10768.0</v>
       </c>
       <c r="AU28">
-        <v>8342.87</v>
+        <v>8342.0</v>
       </c>
       <c r="AV28">
         <v>274755.0</v>
       </c>
       <c r="AW28">
-        <v>305113.0</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:49">
+        <v>329904.0</v>
+      </c>
+      <c r="AX28">
+        <v>313571.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B29">
         <v>25000.0</v>
       </c>
       <c r="C29">
         <v>26000.0</v>
       </c>
       <c r="D29">
         <v>121000.0</v>
       </c>
       <c r="E29">
         <v>64000.0</v>
       </c>
       <c r="F29">
         <v>41000.0</v>
       </c>
       <c r="G29">
         <v>-238000.0</v>
       </c>
       <c r="H29">
         <v>177000.0</v>
       </c>
       <c r="I29">
         <v>20000.0</v>
       </c>
@@ -13903,69 +14400,70 @@
       <c r="AC29">
         <v>20200.0</v>
       </c>
       <c r="AD29">
         <v>33800.0</v>
       </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+    </row>
+    <row r="30" spans="1:50">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B30">
         <v>11688815.0</v>
       </c>
       <c r="C30">
-        <v>11534617.0</v>
+        <v>11360000.0</v>
       </c>
       <c r="D30">
         <v>12844000.0</v>
       </c>
       <c r="E30">
-        <v>15687794.0</v>
+        <v>15424000.0</v>
       </c>
       <c r="F30">
-        <v>12979662.0</v>
+        <v>13019000.0</v>
       </c>
       <c r="G30">
         <v>86101816.0</v>
       </c>
       <c r="H30">
         <v>-9712291.0</v>
       </c>
       <c r="I30">
         <v>-6395000.0</v>
       </c>
       <c r="J30">
         <v>8743000.0</v>
       </c>
       <c r="K30">
         <v>65551565.0</v>
       </c>
       <c r="L30">
         <v>7620000.0</v>
       </c>
       <c r="M30">
         <v>-5386000.0</v>
       </c>
       <c r="N30">
         <v>8042611.0</v>
       </c>
@@ -13984,286 +14482,292 @@
       <c r="S30">
         <v>64934879.0</v>
       </c>
       <c r="T30">
         <v>-8386216.0</v>
       </c>
       <c r="U30">
         <v>7535528.0</v>
       </c>
       <c r="V30">
         <v>-7943102.0</v>
       </c>
       <c r="W30">
         <v>43211383.0</v>
       </c>
       <c r="X30">
         <v>6615000.0</v>
       </c>
       <c r="Y30">
         <v>4356000.0</v>
       </c>
       <c r="Z30">
         <v>5314000.0</v>
       </c>
       <c r="AA30">
-        <v>-3023132.24</v>
+        <v>-3023132.0</v>
       </c>
       <c r="AB30">
-        <v>4798644.0</v>
+        <v>6352445.0</v>
       </c>
       <c r="AC30">
         <v>4515194.0</v>
       </c>
       <c r="AD30">
         <v>2743045.0</v>
       </c>
       <c r="AE30">
         <v>3274532.0</v>
       </c>
       <c r="AF30">
         <v>4055906.0</v>
       </c>
       <c r="AG30">
         <v>4333123.0</v>
       </c>
       <c r="AH30">
         <v>3692176.0</v>
       </c>
       <c r="AI30">
-        <v>3944614.0</v>
+        <v>4906343.0</v>
       </c>
       <c r="AJ30">
-        <v>4151124.0</v>
+        <v>5148434.0</v>
       </c>
       <c r="AK30">
-        <v>3878975.0</v>
+        <v>5043710.0</v>
       </c>
       <c r="AL30">
-        <v>3113980.0</v>
+        <v>4160399.0</v>
       </c>
       <c r="AM30">
-        <v>3414049.0</v>
+        <v>4973329.0</v>
       </c>
       <c r="AN30">
-        <v>2874792.0</v>
+        <v>3942917.0</v>
       </c>
       <c r="AO30">
-        <v>2651048.0</v>
+        <v>3617624.0</v>
       </c>
       <c r="AP30">
-        <v>2775586.0</v>
+        <v>3707926.0</v>
       </c>
       <c r="AQ30">
-        <v>1626596.0</v>
+        <v>2734570.0</v>
       </c>
       <c r="AR30">
-        <v>2054002.0</v>
+        <v>2814073.0</v>
       </c>
       <c r="AS30">
-        <v>3624000.0</v>
+        <v>4742564.0</v>
       </c>
       <c r="AT30">
-        <v>10768.0</v>
+        <v>1788333.0</v>
       </c>
       <c r="AU30">
-        <v>8342.87</v>
+        <v>2061721.0</v>
       </c>
       <c r="AV30">
-        <v>274755.0</v>
+        <v>998227.0</v>
       </c>
       <c r="AW30">
+        <v>989984.0</v>
+      </c>
+      <c r="AX30">
         <v>814831.0</v>
       </c>
     </row>
-    <row r="31" spans="1:49">
+    <row r="31" spans="1:50">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B31">
         <v>979245.0</v>
       </c>
       <c r="C31">
-        <v>-791990.0</v>
+        <v>-780000.0</v>
       </c>
       <c r="D31">
         <v>1057000.0</v>
       </c>
       <c r="E31">
-        <v>-1856213.0</v>
+        <v>-1825000.0</v>
       </c>
       <c r="F31">
-        <v>481540.0</v>
+        <v>483000.0</v>
       </c>
       <c r="G31">
         <v>74462278.0</v>
       </c>
       <c r="H31">
-        <v>-24578233.0</v>
+        <v>-200601.0</v>
       </c>
       <c r="I31">
         <v>-14732000.0</v>
       </c>
       <c r="J31">
         <v>1332000.0</v>
       </c>
       <c r="K31">
         <v>52459537.0</v>
       </c>
       <c r="L31">
         <v>1014000.0</v>
       </c>
       <c r="M31">
         <v>-13756000.0</v>
       </c>
       <c r="N31">
-        <v>36002.0</v>
+        <v>36000.0</v>
       </c>
       <c r="O31">
         <v>62429281.0</v>
       </c>
       <c r="P31">
         <v>-18227168.0</v>
       </c>
       <c r="Q31">
         <v>1848119.0</v>
       </c>
       <c r="R31">
         <v>-19348249.0</v>
       </c>
       <c r="S31">
         <v>51418319.0</v>
       </c>
       <c r="T31">
         <v>-17166406.0</v>
       </c>
       <c r="U31">
         <v>-596893.0</v>
       </c>
       <c r="V31">
         <v>-17650780.0</v>
       </c>
       <c r="W31">
         <v>31711252.0</v>
       </c>
       <c r="X31">
         <v>-784000.0</v>
       </c>
       <c r="Y31">
         <v>-1225000.0</v>
       </c>
       <c r="Z31">
         <v>2281000.0</v>
       </c>
       <c r="AA31">
-        <v>-8286978.93</v>
+        <v>-8286978.0</v>
       </c>
       <c r="AB31">
-        <v>1358918.0</v>
+        <v>-164982.0</v>
       </c>
       <c r="AC31">
-        <v>-172478.67</v>
+        <v>-172478.0</v>
       </c>
       <c r="AD31">
-        <v>-129421.81</v>
+        <v>-129421.0</v>
       </c>
       <c r="AE31">
         <v>61012.0</v>
       </c>
       <c r="AF31">
         <v>58070.0</v>
       </c>
       <c r="AG31">
-        <v>-148257.3</v>
+        <v>-148257.0</v>
       </c>
       <c r="AH31">
-        <v>-215990.27</v>
+        <v>-215990.0</v>
       </c>
       <c r="AI31">
-        <v>221222.0</v>
+        <v>-703439.0</v>
       </c>
       <c r="AJ31">
-        <v>418925.0</v>
+        <v>-651378.0</v>
       </c>
       <c r="AK31">
-        <v>-165207.0</v>
+        <v>-194247.0</v>
       </c>
       <c r="AL31">
-        <v>787556.0</v>
+        <v>-241135.0</v>
       </c>
       <c r="AM31">
-        <v>1460345.0</v>
+        <v>189386.0</v>
       </c>
       <c r="AN31">
-        <v>694266.0</v>
+        <v>-113568.0</v>
       </c>
       <c r="AO31">
-        <v>619451.0</v>
+        <v>-18444.0</v>
       </c>
       <c r="AP31">
-        <v>647428.0</v>
+        <v>-128293.0</v>
       </c>
       <c r="AQ31">
-        <v>900778.0</v>
+        <v>-35326.0</v>
       </c>
       <c r="AR31">
-        <v>554757.0</v>
+        <v>-143106.0</v>
       </c>
       <c r="AS31">
-        <v>-3152849.65</v>
+        <v>-4755144.0</v>
       </c>
       <c r="AT31">
-        <v>11363.0</v>
+        <v>-88696.0</v>
       </c>
       <c r="AU31">
-        <v>38415.0</v>
+        <v>-281165.0</v>
       </c>
       <c r="AV31">
-        <v>35213.0</v>
+        <v>-460725.0</v>
       </c>
       <c r="AW31">
-        <v>774755.0</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:49">
+        <v>-2872534.0</v>
+      </c>
+      <c r="AX31">
+        <v>714341.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:50">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B32">
         <v>5263073.0</v>
       </c>
       <c r="C32">
-        <v>6068874.0</v>
+        <v>5977000.0</v>
       </c>
       <c r="D32">
         <v>5289000.0</v>
       </c>
       <c r="E32">
-        <v>2248814.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="F32">
-        <v>2613080.0</v>
+        <v>2621000.0</v>
       </c>
       <c r="G32">
         <v>5326641.0</v>
       </c>
       <c r="H32">
         <v>3829741.0</v>
       </c>
       <c r="I32">
         <v>2233000.0</v>
       </c>
       <c r="J32">
         <v>1439000.0</v>
       </c>
       <c r="K32">
         <v>2661864.0</v>
       </c>
       <c r="L32">
         <v>1728000.0</v>
       </c>
       <c r="M32">
         <v>1602000.0</v>
       </c>
       <c r="N32">
         <v>1860141.0</v>
       </c>
@@ -14285,1374 +14789,1498 @@
       <c r="T32">
         <v>3213871.0</v>
       </c>
       <c r="U32">
         <v>2604714.0</v>
       </c>
       <c r="V32">
         <v>893599.0</v>
       </c>
       <c r="W32">
         <v>3664569.0</v>
       </c>
       <c r="X32">
         <v>2238000.0</v>
       </c>
       <c r="Y32">
         <v>1026000.0</v>
       </c>
       <c r="Z32">
         <v>1160000.0</v>
       </c>
       <c r="AA32">
         <v>2167721.0</v>
       </c>
       <c r="AB32">
-        <v>515352.0</v>
+        <v>682224.0</v>
       </c>
       <c r="AC32">
         <v>437316.0</v>
       </c>
       <c r="AD32">
         <v>1105293.0</v>
       </c>
       <c r="AE32">
         <v>1219152.0</v>
       </c>
       <c r="AF32">
         <v>235032.0</v>
       </c>
       <c r="AG32">
         <v>162213.0</v>
       </c>
       <c r="AH32">
         <v>291414.0</v>
       </c>
       <c r="AI32">
-        <v>1470577.0</v>
+        <v>1890482.0</v>
       </c>
       <c r="AJ32">
-        <v>1181278.0</v>
+        <v>1465412.0</v>
       </c>
       <c r="AK32">
-        <v>735943.0</v>
+        <v>957139.0</v>
       </c>
       <c r="AL32">
-        <v>443555.0</v>
+        <v>591517.0</v>
       </c>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
+      <c r="AX32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B2">
-        <v>75301584.0</v>
+        <v>54912000.0</v>
       </c>
       <c r="C2">
         <v>26213000.0</v>
       </c>
       <c r="D2">
         <v>46517000.0</v>
       </c>
       <c r="E2">
         <v>67152000.0</v>
       </c>
       <c r="F2">
         <v>83913000.0</v>
       </c>
       <c r="G2">
         <v>14800000.0</v>
       </c>
       <c r="H2">
         <v>22468284.0</v>
       </c>
       <c r="I2">
         <v>8151966.0</v>
       </c>
       <c r="J2">
-        <v>16567046.0</v>
+        <v>20833061.0</v>
       </c>
       <c r="K2">
         <v>7828673.0</v>
       </c>
       <c r="L2">
         <v>292929.0</v>
       </c>
       <c r="M2">
         <v>605896.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2">
+        <v>570194.0</v>
+      </c>
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B3">
-        <v>245726</v>
+        <v>179084</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>1.96</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>593000</v>
       </c>
       <c r="G3">
         <v>350000</v>
       </c>
       <c r="H3">
         <v>2.31</v>
       </c>
       <c r="I3">
         <v>32000</v>
       </c>
       <c r="J3">
-        <v>369502.19</v>
+        <v>369502</v>
       </c>
       <c r="K3">
-        <v>808842.35</v>
+        <v>808842</v>
       </c>
       <c r="L3">
-        <v>120350.37</v>
+        <v>120350</v>
       </c>
       <c r="M3">
         <v>61283</v>
       </c>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3">
+        <v>80423</v>
+      </c>
+      <c r="O3">
+        <v>219432</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B6">
-        <v>6497000.0</v>
+        <v>4734976.0</v>
       </c>
       <c r="C6">
         <v>28699000.0</v>
       </c>
       <c r="D6">
         <v>-20304000.0</v>
       </c>
       <c r="E6">
         <v>-20635000.0</v>
       </c>
       <c r="F6">
         <v>-16761000.0</v>
       </c>
       <c r="G6">
         <v>69113000.0</v>
       </c>
       <c r="H6">
         <v>-7644922.0</v>
       </c>
       <c r="I6">
         <v>14378509.0</v>
       </c>
       <c r="J6">
-        <v>-7737446.0</v>
+        <v>-9729838.0</v>
       </c>
       <c r="K6">
-        <v>7670963.0</v>
+        <v>10310541.0</v>
       </c>
       <c r="L6">
         <v>7289830.0</v>
       </c>
       <c r="M6">
         <v>2741031.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6">
+        <v>606370.0</v>
+      </c>
+      <c r="O6">
+        <v>578367.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B7">
-        <v>-2391603.0</v>
+        <v>-1742986.0</v>
       </c>
       <c r="C7">
         <v>591000.0</v>
       </c>
       <c r="D7">
         <v>540000.0</v>
       </c>
       <c r="E7">
         <v>-5629000.0</v>
       </c>
       <c r="F7">
         <v>-877000.0</v>
       </c>
       <c r="G7">
         <v>-4635000.0</v>
       </c>
       <c r="H7">
         <v>-3151317.0</v>
       </c>
       <c r="I7">
-        <v>-990831.33</v>
+        <v>-990831.0</v>
       </c>
       <c r="J7">
-        <v>-501607.95</v>
+        <v>-501607.0</v>
       </c>
       <c r="K7">
-        <v>-151930.66</v>
+        <v>-151930.0</v>
       </c>
       <c r="L7">
-        <v>311390.0</v>
+        <v>146708.0</v>
       </c>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7">
+        <v>145067.0</v>
+      </c>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B9">
-        <v>-240136.0</v>
+        <v>-175010.0</v>
       </c>
       <c r="C9">
         <v>186000.0</v>
       </c>
       <c r="D9">
         <v>-956000.0</v>
       </c>
       <c r="E9">
         <v>-1424000.0</v>
       </c>
       <c r="F9">
         <v>1996000.0</v>
       </c>
       <c r="G9">
         <v>-3849000.0</v>
       </c>
       <c r="H9">
         <v>-872970.0</v>
       </c>
       <c r="I9">
         <v>1149421.0</v>
       </c>
       <c r="J9">
-        <v>-3169242.15</v>
+        <v>-3169242.0</v>
       </c>
       <c r="K9">
-        <v>-611904.62</v>
+        <v>-611904.0</v>
       </c>
       <c r="L9">
         <v>1101899.0</v>
       </c>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B10">
-        <v>-3939934.0</v>
+        <v>-2871400.0</v>
       </c>
       <c r="C10">
         <v>656000.0</v>
       </c>
       <c r="D10">
         <v>353000.0</v>
       </c>
       <c r="E10">
         <v>-1864000.0</v>
       </c>
       <c r="F10">
         <v>-2491000.0</v>
       </c>
       <c r="G10">
         <v>-2141000.0</v>
       </c>
       <c r="H10">
         <v>-873595.0</v>
       </c>
       <c r="I10">
-        <v>-1615578.22</v>
+        <v>-1615578.0</v>
       </c>
       <c r="J10">
-        <v>-806627.44</v>
+        <v>-806627.0</v>
       </c>
       <c r="K10">
-        <v>-310113.09</v>
+        <v>-310113.0</v>
       </c>
       <c r="L10">
         <v>-217578.88</v>
       </c>
       <c r="M10"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-566000.0</v>
       </c>
       <c r="F11">
         <v>-356000.0</v>
       </c>
       <c r="G11">
         <v>281000.0</v>
       </c>
       <c r="H11">
         <v>98000.0</v>
       </c>
       <c r="I11">
         <v>-957050.0</v>
       </c>
       <c r="J11">
         <v>3510364.0</v>
       </c>
       <c r="K11">
         <v>684781.0</v>
       </c>
       <c r="L11">
         <v>527983.86</v>
       </c>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6894000.0</v>
       </c>
       <c r="F12">
         <v>7337000.0</v>
       </c>
       <c r="G12">
         <v>4145000.0</v>
       </c>
       <c r="H12">
         <v>2399000.0</v>
       </c>
       <c r="I12">
         <v>2150564.0</v>
       </c>
       <c r="J12">
         <v>3850443.0</v>
       </c>
       <c r="K12">
         <v>1841705.0</v>
       </c>
       <c r="L12">
         <v>4679354.01</v>
       </c>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2086000.0</v>
       </c>
       <c r="F13">
         <v>-13000.0</v>
       </c>
       <c r="G13">
         <v>1252000.0</v>
       </c>
       <c r="H13">
         <v>-1736000.0</v>
       </c>
       <c r="I13">
         <v>461032.0</v>
       </c>
       <c r="J13">
         <v>903430.0</v>
       </c>
       <c r="K13">
         <v>-298311.0</v>
       </c>
       <c r="L13">
         <v>76580.62</v>
       </c>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B14">
-        <v>560000.0</v>
+        <v>569803.0</v>
       </c>
       <c r="C14">
         <v>936000.0</v>
       </c>
       <c r="D14">
         <v>929000.0</v>
       </c>
       <c r="E14">
         <v>1604000.0</v>
       </c>
       <c r="F14">
         <v>1879000.0</v>
       </c>
       <c r="G14">
         <v>1538000.0</v>
       </c>
       <c r="H14">
         <v>1552977.0</v>
       </c>
       <c r="I14">
         <v>1229369.0</v>
       </c>
       <c r="J14">
         <v>693310.0</v>
       </c>
       <c r="K14">
         <v>139132.0</v>
       </c>
       <c r="L14">
         <v>85772.0</v>
       </c>
       <c r="M14">
         <v>84896.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>113866.0</v>
+      </c>
+      <c r="O14">
+        <v>103078.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B16">
-        <v>81798587.0</v>
+        <v>59723000.0</v>
       </c>
       <c r="C16">
         <v>54912000.0</v>
       </c>
       <c r="D16">
         <v>26213000.0</v>
       </c>
       <c r="E16">
         <v>46517000.0</v>
       </c>
       <c r="F16">
         <v>67152000.0</v>
       </c>
       <c r="G16">
         <v>83913000.0</v>
       </c>
       <c r="H16">
         <v>14823362.0</v>
       </c>
       <c r="I16">
         <v>22530475.0</v>
       </c>
       <c r="J16">
-        <v>8829600.0</v>
+        <v>11103223.0</v>
       </c>
       <c r="K16">
         <v>15499636.0</v>
       </c>
       <c r="L16">
         <v>7582759.0</v>
       </c>
       <c r="M16">
         <v>3346927.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16">
+        <v>606370.0</v>
+      </c>
+      <c r="O16">
+        <v>578367.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B18">
-        <v>-53588423.0</v>
+        <v>-39054917.0</v>
       </c>
       <c r="C18">
         <v>-23453000.0</v>
       </c>
       <c r="D18">
         <v>-22609000.0</v>
       </c>
       <c r="E18">
         <v>-25800000.0</v>
       </c>
       <c r="F18">
         <v>-22953000.0</v>
       </c>
       <c r="G18">
         <v>-20924000.0</v>
       </c>
       <c r="H18">
         <v>-15446647.0</v>
       </c>
       <c r="I18">
-        <v>-13431889.9</v>
+        <v>-13431889.0</v>
       </c>
       <c r="J18">
-        <v>-12182194.04</v>
+        <v>-12182194.0</v>
       </c>
       <c r="K18">
-        <v>-11598416.04</v>
+        <v>-11598416.0</v>
       </c>
       <c r="L18">
-        <v>-5063969.62</v>
+        <v>-5063969.0</v>
       </c>
       <c r="M18">
         <v>-2940432.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18">
+        <v>-3277953.0</v>
+      </c>
+      <c r="O18">
+        <v>-3275398.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-127000.0</v>
       </c>
       <c r="F19">
         <v>-593000.0</v>
       </c>
       <c r="G19">
         <v>-350000.0</v>
       </c>
       <c r="H19">
         <v>-250000.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>-997428.0</v>
       </c>
       <c r="K19">
         <v>8912835.0</v>
       </c>
       <c r="L19">
         <v>-5219934.61</v>
       </c>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B20">
         <v>42436000.0</v>
       </c>
       <c r="C20">
         <v>62106000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>85523000.0</v>
       </c>
       <c r="H20">
         <v>8803693.72</v>
       </c>
       <c r="I20">
         <v>25329838.55</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B21">
         <v>-290000.0</v>
       </c>
       <c r="C21">
         <v>-2560000.0</v>
       </c>
       <c r="D21">
         <v>-912000.0</v>
       </c>
       <c r="E21">
         <v>6917000.0</v>
       </c>
       <c r="F21">
         <v>-386000.0</v>
       </c>
       <c r="G21">
         <v>-9606000.0</v>
       </c>
       <c r="H21">
         <v>-1250000.0</v>
       </c>
       <c r="I21">
         <v>12333025.0</v>
       </c>
       <c r="J21">
         <v>-2877050.0</v>
       </c>
       <c r="K21">
         <v>-286700.0</v>
       </c>
       <c r="L21">
         <v>2467854.58</v>
       </c>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B22">
-        <v>42318000.0</v>
+        <v>-42570000.0</v>
       </c>
       <c r="C22">
         <v>-27816000.0</v>
       </c>
       <c r="D22">
         <v>-28323000.0</v>
       </c>
       <c r="E22">
         <v>-28669000.0</v>
       </c>
       <c r="F22">
         <v>-30699000.0</v>
       </c>
       <c r="G22">
         <v>-21622000.0</v>
       </c>
       <c r="H22">
         <v>-15571428.0</v>
       </c>
       <c r="I22">
-        <v>-15244149.54</v>
+        <v>-15244149.0</v>
       </c>
       <c r="J22">
-        <v>-14968065.21</v>
+        <v>-14968065.0</v>
       </c>
       <c r="K22">
-        <v>-12146989.81</v>
+        <v>-12146989.0</v>
       </c>
       <c r="L22">
-        <v>-11800719.9</v>
+        <v>-11800719.0</v>
       </c>
       <c r="M22">
         <v>-8204409.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22">
+        <v>-14218535.0</v>
+      </c>
+      <c r="O22">
+        <v>-9135776.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B23">
-        <v>41138000.0</v>
+        <v>-1016000.0</v>
       </c>
       <c r="C23">
         <v>-4850000.0</v>
       </c>
       <c r="D23">
         <v>2668000.0</v>
       </c>
       <c r="E23">
         <v>114000.0</v>
       </c>
       <c r="F23">
         <v>6334000.0</v>
       </c>
       <c r="G23">
         <v>11516000.0</v>
       </c>
       <c r="H23">
         <v>-1272424.0</v>
       </c>
       <c r="I23">
         <v>-6574324.0</v>
       </c>
       <c r="J23">
-        <v>457676.52</v>
+        <v>457676.0</v>
       </c>
       <c r="K23">
-        <v>-904194.42</v>
+        <v>3166321.0</v>
       </c>
       <c r="L23">
-        <v>-553181.0</v>
+        <v>-2503165.0</v>
       </c>
       <c r="M23">
         <v>1704331.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23">
+        <v>2976736.0</v>
+      </c>
+      <c r="O23">
+        <v>1082018.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>165</v>
+      </c>
+      <c r="B24">
+        <v>91631.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>-561000.0</v>
       </c>
       <c r="G24">
         <v>-445347.0</v>
       </c>
       <c r="H24">
         <v>-245414.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
-        <v>0.0</v>
+        <v>-204245.0</v>
       </c>
       <c r="K24">
-        <v>7439922.0</v>
+        <v>-65731.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B25">
-        <v>-93269093.0</v>
+        <v>-622650.0</v>
       </c>
       <c r="C25">
         <v>255000.0</v>
       </c>
       <c r="D25">
         <v>828000.0</v>
       </c>
       <c r="E25">
         <v>2656000.0</v>
       </c>
       <c r="F25">
         <v>132000.0</v>
       </c>
       <c r="G25">
         <v>1127000.0</v>
       </c>
       <c r="H25">
         <v>1723119.0</v>
       </c>
       <c r="I25">
         <v>847174.0</v>
       </c>
       <c r="J25">
-        <v>1899392.0</v>
+        <v>-1142376.0</v>
       </c>
       <c r="K25">
-        <v>617438.0</v>
+        <v>-3095254.0</v>
       </c>
       <c r="L25">
-        <v>7543384.0</v>
+        <v>7708066.0</v>
       </c>
       <c r="M25">
         <v>5050031.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25">
+        <v>10541594.0</v>
+      </c>
+      <c r="O25">
+        <v>5699629.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>11505400.0</v>
       </c>
       <c r="I26">
         <v>34605260.0</v>
       </c>
       <c r="J26">
         <v>10100300.0</v>
       </c>
       <c r="K26">
         <v>17405680.0</v>
       </c>
       <c r="L26">
         <v>24016270.0</v>
       </c>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B27">
         <v>5490000.0</v>
       </c>
       <c r="C27">
         <v>2581000.0</v>
       </c>
       <c r="D27">
         <v>3417000.0</v>
       </c>
       <c r="E27">
         <v>4238000.0</v>
       </c>
       <c r="F27">
         <v>7205000.0</v>
       </c>
       <c r="G27">
         <v>3018000.0</v>
       </c>
       <c r="H27">
         <v>1283688.0</v>
       </c>
       <c r="I27">
         <v>797485.0</v>
       </c>
       <c r="J27">
         <v>1064278.0</v>
       </c>
       <c r="K27">
         <v>745151.0</v>
       </c>
       <c r="L27">
         <v>464608.0</v>
       </c>
       <c r="M27">
         <v>190333.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27">
+        <v>220476.0</v>
+      </c>
+      <c r="O27">
+        <v>277101.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B28">
-        <v>57434812.0</v>
+        <v>41858142.0</v>
       </c>
       <c r="C28">
         <v>54696000.0</v>
       </c>
       <c r="D28">
         <v>1756000.0</v>
       </c>
       <c r="E28">
         <v>7031000.0</v>
       </c>
       <c r="F28">
         <v>5948000.0</v>
       </c>
       <c r="G28">
         <v>87433000.0</v>
       </c>
       <c r="H28">
         <v>6798114.0</v>
       </c>
       <c r="I28">
         <v>27810398.0</v>
       </c>
       <c r="J28">
         <v>6122050.0</v>
       </c>
       <c r="K28">
-        <v>11829456.0</v>
+        <v>15899972.0</v>
       </c>
       <c r="L28">
         <v>18725875.0</v>
       </c>
       <c r="M28">
         <v>2741031.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28">
+        <v>3313683.0</v>
+      </c>
+      <c r="O28">
+        <v>1082018.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B29">
-        <v>-53342696.0</v>
+        <v>-38875833.0</v>
       </c>
       <c r="C29">
         <v>-23453000.0</v>
       </c>
       <c r="D29">
         <v>-22609000.0</v>
       </c>
       <c r="E29">
         <v>-25800000.0</v>
       </c>
       <c r="F29">
         <v>-22360000.0</v>
       </c>
       <c r="G29">
         <v>-20574000.0</v>
       </c>
       <c r="H29">
         <v>-15446649.0</v>
       </c>
       <c r="I29">
-        <v>-13431889.9</v>
+        <v>-13431889.0</v>
       </c>
       <c r="J29">
-        <v>-11812691.85</v>
+        <v>-14854460.0</v>
       </c>
       <c r="K29">
-        <v>-10789573.69</v>
+        <v>-14502266.0</v>
       </c>
       <c r="L29">
-        <v>-4943619.25</v>
+        <v>-4943619.0</v>
       </c>
       <c r="M29">
         <v>-2879149.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29">
+        <v>-3197529.0</v>
+      </c>
+      <c r="O29">
+        <v>-3055966.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B30">
-        <v>-337867.8</v>
+        <v>-246236.0</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>-593000.0</v>
       </c>
       <c r="G30">
         <v>-350000.0</v>
       </c>
       <c r="H30">
         <v>-192789.0</v>
       </c>
       <c r="I30">
         <v>-189000.0</v>
       </c>
       <c r="J30">
-        <v>-793183.3</v>
+        <v>-997428.0</v>
       </c>
       <c r="K30">
-        <v>6631080.0</v>
+        <v>8912835.0</v>
       </c>
       <c r="L30">
-        <v>-6492425.54</v>
+        <v>-6492425.0</v>
       </c>
       <c r="M30">
         <v>-61283.0</v>
+      </c>
+      <c r="N30">
+        <v>-80423.0</v>
+      </c>
+      <c r="O30">
+        <v>-219432.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW30"/>
+  <dimension ref="A1:AX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:49">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B2">
         <v>59723000.0</v>
       </c>
       <c r="C2">
         <v>24801799.0</v>
       </c>
       <c r="D2">
-        <v>35273317.0</v>
+        <v>35195000.0</v>
       </c>
       <c r="E2">
-        <v>46435250.0</v>
+        <v>46433000.0</v>
       </c>
       <c r="F2">
         <v>54912000.0</v>
       </c>
       <c r="G2">
         <v>27123000.0</v>
       </c>
       <c r="H2">
         <v>34079000.0</v>
       </c>
       <c r="I2">
         <v>41180000.0</v>
       </c>
       <c r="J2">
         <v>26213000.0</v>
       </c>
       <c r="K2">
         <v>33625000.0</v>
       </c>
       <c r="L2">
         <v>39275000.0</v>
       </c>
       <c r="M2">
         <v>42984000.0</v>
       </c>
@@ -15677,119 +16305,122 @@
       <c r="T2">
         <v>73771000.0</v>
       </c>
       <c r="U2">
         <v>78513000.0</v>
       </c>
       <c r="V2">
         <v>83913000.0</v>
       </c>
       <c r="W2">
         <v>82651867.0</v>
       </c>
       <c r="X2">
         <v>41066000.0</v>
       </c>
       <c r="Y2">
         <v>43632000.0</v>
       </c>
       <c r="Z2">
         <v>14800000.0</v>
       </c>
       <c r="AA2">
         <v>20567532.0</v>
       </c>
       <c r="AB2">
-        <v>15610504.0</v>
+        <v>20493470.0</v>
       </c>
       <c r="AC2">
-        <v>20258266.0</v>
+        <v>27048837.0</v>
       </c>
       <c r="AD2">
         <v>22983210.0</v>
       </c>
       <c r="AE2">
-        <v>27253867.0</v>
+        <v>35212269.0</v>
       </c>
       <c r="AF2">
-        <v>24327797.0</v>
+        <v>31995919.0</v>
       </c>
       <c r="AG2">
-        <v>29436788.0</v>
+        <v>38014963.0</v>
       </c>
       <c r="AH2">
         <v>8597752.0</v>
       </c>
       <c r="AI2">
         <v>13145532.0</v>
       </c>
       <c r="AJ2">
         <v>8201441.0</v>
       </c>
       <c r="AK2">
         <v>12666682.0</v>
       </c>
       <c r="AL2">
         <v>15621905.0</v>
       </c>
       <c r="AM2">
         <v>7276956.0</v>
       </c>
       <c r="AN2">
         <v>2297254.0</v>
       </c>
       <c r="AO2">
         <v>5380160.0</v>
       </c>
       <c r="AP2">
         <v>8106468.0</v>
       </c>
       <c r="AQ2">
         <v>9891306.0</v>
       </c>
       <c r="AR2">
         <v>20912767.0</v>
       </c>
       <c r="AS2">
         <v>1307547.0</v>
       </c>
       <c r="AT2">
         <v>1346831.0</v>
       </c>
       <c r="AU2">
         <v>1626252.0</v>
       </c>
       <c r="AV2">
         <v>895980.0</v>
       </c>
       <c r="AW2">
+        <v>895980.0</v>
+      </c>
+      <c r="AX2">
         <v>-349499.0</v>
       </c>
     </row>
-    <row r="3" spans="1:49">
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3">
         <v>179082</v>
       </c>
       <c r="D3">
         <v>0.82</v>
       </c>
       <c r="E3">
         <v>2.01</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0.27</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3">
         <v>0.86</v>
       </c>
@@ -15823,122 +16454,125 @@
       <c r="S3">
         <v>127000</v>
       </c>
       <c r="T3">
         <v>121000</v>
       </c>
       <c r="U3">
         <v>164000</v>
       </c>
       <c r="V3">
         <v>181000</v>
       </c>
       <c r="W3">
         <v>7507351</v>
       </c>
       <c r="X3">
         <v>32000</v>
       </c>
       <c r="Y3">
         <v>32000</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
-        <v>2534.35</v>
+        <v>2534</v>
       </c>
       <c r="AB3">
         <v>250000</v>
       </c>
       <c r="AC3">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
-        <v>0</v>
+        <v>5.18</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
-        <v>7536.74</v>
+        <v>7536</v>
       </c>
       <c r="AJ3">
-        <v>120690.92</v>
+        <v>120690</v>
       </c>
       <c r="AK3">
-        <v>194518.43</v>
+        <v>194518</v>
       </c>
       <c r="AL3">
-        <v>46756.1</v>
+        <v>46756</v>
       </c>
       <c r="AM3">
-        <v>70457.1</v>
+        <v>70457</v>
       </c>
       <c r="AN3">
-        <v>465317.18</v>
+        <v>465317</v>
       </c>
       <c r="AO3">
-        <v>200704.35</v>
+        <v>200704</v>
       </c>
       <c r="AP3">
-        <v>72363.72</v>
+        <v>72363</v>
       </c>
       <c r="AQ3">
-        <v>2082.95</v>
+        <v>2082</v>
       </c>
       <c r="AR3">
-        <v>34506.71</v>
+        <v>34506</v>
       </c>
       <c r="AS3">
         <v>38377</v>
       </c>
       <c r="AT3">
         <v>65596</v>
       </c>
       <c r="AU3">
         <v>43272</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
+        <v>3994</v>
+      </c>
+      <c r="AX3">
         <v>9765</v>
       </c>
     </row>
-    <row r="4" spans="1:49">
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15946,54 +16580,55 @@
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -16001,66 +16636,67 @@
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-    </row>
-    <row r="6" spans="1:49">
+      <c r="AX5"/>
+    </row>
+    <row r="6" spans="1:50">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B6">
         <v>-9428000.0</v>
       </c>
       <c r="C6">
         <v>34812514.0</v>
       </c>
       <c r="D6">
-        <v>-10471518.0</v>
+        <v>-10369000.0</v>
       </c>
       <c r="E6">
-        <v>-11161933.0</v>
+        <v>-11238000.0</v>
       </c>
       <c r="F6">
         <v>-8479000.0</v>
       </c>
       <c r="G6">
         <v>27789000.0</v>
       </c>
       <c r="H6">
         <v>-6956000.0</v>
       </c>
       <c r="I6">
         <v>-7101000.0</v>
       </c>
       <c r="J6">
         <v>14967000.0</v>
       </c>
       <c r="K6">
         <v>-7412000.0</v>
       </c>
       <c r="L6">
         <v>-5650000.0</v>
       </c>
       <c r="M6">
         <v>-3709000.0</v>
       </c>
@@ -16085,131 +16721,134 @@
       <c r="T6">
         <v>-1553000.0</v>
       </c>
       <c r="U6">
         <v>-4742000.0</v>
       </c>
       <c r="V6">
         <v>-5400000.0</v>
       </c>
       <c r="W6">
         <v>1261133.0</v>
       </c>
       <c r="X6">
         <v>41701000.0</v>
       </c>
       <c r="Y6">
         <v>-2566000.0</v>
       </c>
       <c r="Z6">
         <v>28832000.0</v>
       </c>
       <c r="AA6">
         <v>-5852202.0</v>
       </c>
       <c r="AB6">
-        <v>4957028.0</v>
+        <v>6733829.0</v>
       </c>
       <c r="AC6">
-        <v>-4647762.0</v>
+        <v>-6555367.0</v>
       </c>
       <c r="AD6">
         <v>-2724944.0</v>
       </c>
       <c r="AE6">
-        <v>-4723392.0</v>
+        <v>-4525086.0</v>
       </c>
       <c r="AF6">
-        <v>2926070.0</v>
+        <v>3216350.0</v>
       </c>
       <c r="AG6">
-        <v>-5108991.0</v>
+        <v>-6019044.0</v>
       </c>
       <c r="AH6">
         <v>20839036.0</v>
       </c>
       <c r="AI6">
         <v>-4315932.0</v>
       </c>
       <c r="AJ6">
-        <v>4944091.0</v>
+        <v>16223477.0</v>
       </c>
       <c r="AK6">
-        <v>-4465241.0</v>
+        <v>10704273.0</v>
       </c>
       <c r="AL6">
         <v>-2955223.0</v>
       </c>
       <c r="AM6">
         <v>8222680.0</v>
       </c>
       <c r="AN6">
         <v>4979702.0</v>
       </c>
       <c r="AO6">
         <v>-3082906.0</v>
       </c>
       <c r="AP6">
         <v>-2726308.0</v>
       </c>
       <c r="AQ6">
         <v>-2308547.0</v>
       </c>
       <c r="AR6">
         <v>-11021461.0</v>
       </c>
       <c r="AS6">
         <v>19605220.0</v>
       </c>
       <c r="AT6">
         <v>-39284.0</v>
       </c>
       <c r="AU6">
         <v>-155349.0</v>
       </c>
       <c r="AV6">
         <v>1626251.0</v>
       </c>
       <c r="AW6">
+        <v>299460.0</v>
+      </c>
+      <c r="AX6">
         <v>1245479.0</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
+    <row r="7" spans="1:50">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B7">
         <v>-2733000.0</v>
       </c>
       <c r="C7">
-        <v>126472.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D7">
-        <v>-3478314.0</v>
+        <v>-3452000.0</v>
       </c>
       <c r="E7">
-        <v>355259.0</v>
+        <v>366000.0</v>
       </c>
       <c r="F7">
         <v>1250000.0</v>
       </c>
       <c r="G7">
         <v>-766000.0</v>
       </c>
       <c r="H7">
         <v>1661000.0</v>
       </c>
       <c r="I7">
         <v>-674000.0</v>
       </c>
       <c r="J7">
         <v>949000.0</v>
       </c>
       <c r="K7">
         <v>209000.0</v>
       </c>
       <c r="L7">
         <v>33000.0</v>
       </c>
       <c r="M7">
         <v>682000.0</v>
       </c>
@@ -16231,122 +16870,125 @@
       <c r="S7">
         <v>1982000.0</v>
       </c>
       <c r="T7">
         <v>-1415000.0</v>
       </c>
       <c r="U7">
         <v>-956000.0</v>
       </c>
       <c r="V7">
         <v>-488000.0</v>
       </c>
       <c r="W7">
         <v>-1513101.0</v>
       </c>
       <c r="X7">
         <v>359000.0</v>
       </c>
       <c r="Y7">
         <v>2551000.0</v>
       </c>
       <c r="Z7">
         <v>-5956000.0</v>
       </c>
       <c r="AA7">
-        <v>-2611663.56</v>
+        <v>-2611663.0</v>
       </c>
       <c r="AB7">
         <v>1259920.0</v>
       </c>
       <c r="AC7">
-        <v>-1153435.81</v>
+        <v>-1153435.0</v>
       </c>
       <c r="AD7">
-        <v>-1230202.22</v>
+        <v>-1230202.0</v>
       </c>
       <c r="AE7">
-        <v>-284945.16</v>
+        <v>-284945.0</v>
       </c>
       <c r="AF7">
-        <v>-540082.5</v>
+        <v>-540082.0</v>
       </c>
       <c r="AG7">
-        <v>-403191.5</v>
+        <v>-403191.0</v>
       </c>
       <c r="AH7">
         <v>237387.0</v>
       </c>
       <c r="AI7">
-        <v>-906269.67</v>
+        <v>-906269.0</v>
       </c>
       <c r="AJ7">
         <v>729228.0</v>
       </c>
       <c r="AK7">
-        <v>-127252.36</v>
+        <v>-127252.0</v>
       </c>
       <c r="AL7">
-        <v>-197314.75</v>
+        <v>-197314.0</v>
       </c>
       <c r="AM7">
-        <v>-420225.01</v>
+        <v>-420225.0</v>
       </c>
       <c r="AN7">
         <v>613462.0</v>
       </c>
       <c r="AO7">
-        <v>-417548.31</v>
+        <v>-417548.0</v>
       </c>
       <c r="AP7">
         <v>72380.0</v>
       </c>
       <c r="AQ7">
         <v>546657.0</v>
       </c>
       <c r="AR7">
         <v>87864.0</v>
       </c>
       <c r="AS7">
-        <v>-324944.6</v>
+        <v>-324944.0</v>
       </c>
       <c r="AT7">
-        <v>1812.59</v>
+        <v>1812.0</v>
       </c>
       <c r="AU7">
         <v>67613.0</v>
       </c>
       <c r="AV7">
         <v>35117.0</v>
       </c>
       <c r="AW7">
+        <v>4899.0</v>
+      </c>
+      <c r="AX7">
         <v>-131329.0</v>
       </c>
     </row>
-    <row r="8" spans="1:49">
+    <row r="8" spans="1:50">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16354,66 +16996,67 @@
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B9">
         <v>-2240000.0</v>
       </c>
       <c r="C9">
         <v>749536.0</v>
       </c>
       <c r="D9">
-        <v>-3389451.0</v>
+        <v>-3357000.0</v>
       </c>
       <c r="E9">
-        <v>1386063.0</v>
+        <v>1359000.0</v>
       </c>
       <c r="F9">
         <v>1090000.0</v>
       </c>
       <c r="G9">
         <v>-124000.0</v>
       </c>
       <c r="H9">
         <v>297000.0</v>
       </c>
       <c r="I9">
         <v>-841000.0</v>
       </c>
       <c r="J9">
         <v>1325000.0</v>
       </c>
       <c r="K9">
         <v>-801000.0</v>
       </c>
       <c r="L9">
         <v>-128000.0</v>
       </c>
       <c r="M9">
         <v>573000.0</v>
       </c>
@@ -16435,112 +17078,117 @@
       <c r="S9">
         <v>2527000.0</v>
       </c>
       <c r="T9">
         <v>-587000.0</v>
       </c>
       <c r="U9">
         <v>-1033000.0</v>
       </c>
       <c r="V9">
         <v>1089000.0</v>
       </c>
       <c r="W9">
         <v>-2272227.0</v>
       </c>
       <c r="X9">
         <v>-1105000.0</v>
       </c>
       <c r="Y9">
         <v>-86000.0</v>
       </c>
       <c r="Z9">
         <v>-307000.0</v>
       </c>
       <c r="AA9">
-        <v>-1965487.54</v>
+        <v>-1965487.0</v>
       </c>
       <c r="AB9">
         <v>1104189.0</v>
       </c>
       <c r="AC9">
         <v>81006.0</v>
       </c>
       <c r="AD9">
-        <v>-270045.69</v>
+        <v>-270045.0</v>
       </c>
       <c r="AE9">
-        <v>-1257590.47</v>
+        <v>-1257590.0</v>
       </c>
       <c r="AF9">
-        <v>-46675.34</v>
+        <v>-46675.0</v>
       </c>
       <c r="AG9">
-        <v>-28623.14</v>
+        <v>-28623.0</v>
       </c>
       <c r="AH9">
         <v>2482310.0</v>
       </c>
       <c r="AI9">
-        <v>-1307268.64</v>
+        <v>-1307268.0</v>
       </c>
       <c r="AJ9">
-        <v>-646298.73</v>
+        <v>-646298.0</v>
       </c>
       <c r="AK9">
-        <v>-869048.41</v>
+        <v>-869048.0</v>
       </c>
       <c r="AL9">
-        <v>-346626.37</v>
+        <v>-346626.0</v>
       </c>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9"/>
+      <c r="AQ9">
+        <v>204196.0</v>
+      </c>
       <c r="AR9"/>
-      <c r="AS9"/>
+      <c r="AS9">
+        <v>397045.0</v>
+      </c>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9"/>
+    </row>
+    <row r="10" spans="1:50">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B10">
         <v>-996000.0</v>
       </c>
       <c r="C10">
         <v>-231144.0</v>
       </c>
       <c r="D10">
-        <v>151809.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E10">
-        <v>-1781374.0</v>
+        <v>-1739000.0</v>
       </c>
       <c r="F10">
         <v>-984000.0</v>
       </c>
       <c r="G10">
         <v>475000.0</v>
       </c>
       <c r="H10">
         <v>344000.0</v>
       </c>
       <c r="I10">
         <v>12000.0</v>
       </c>
       <c r="J10">
         <v>-180000.0</v>
       </c>
       <c r="K10">
         <v>407000.0</v>
       </c>
       <c r="L10">
         <v>137000.0</v>
       </c>
       <c r="M10">
         <v>139000.0</v>
       </c>
@@ -16562,100 +17210,101 @@
       <c r="S10">
         <v>-466000.0</v>
       </c>
       <c r="T10">
         <v>110000.0</v>
       </c>
       <c r="U10">
         <v>14000.0</v>
       </c>
       <c r="V10">
         <v>-2149000.0</v>
       </c>
       <c r="W10">
         <v>-487006.0</v>
       </c>
       <c r="X10">
         <v>-47000.0</v>
       </c>
       <c r="Y10">
         <v>-643000.0</v>
       </c>
       <c r="Z10">
         <v>-973000.0</v>
       </c>
       <c r="AA10">
-        <v>-852886.78</v>
+        <v>-852886.0</v>
       </c>
       <c r="AB10">
-        <v>-29787.66</v>
+        <v>-29787.0</v>
       </c>
       <c r="AC10">
-        <v>-147535.96</v>
+        <v>-147535.0</v>
       </c>
       <c r="AD10">
         <v>162981.0</v>
       </c>
       <c r="AE10">
-        <v>-183129.55</v>
+        <v>-183129.0</v>
       </c>
       <c r="AF10">
-        <v>-562070.78</v>
+        <v>-562070.0</v>
       </c>
       <c r="AG10">
-        <v>-566838.35</v>
+        <v>-566838.0</v>
       </c>
       <c r="AH10">
-        <v>-303539.54</v>
+        <v>-303539.0</v>
       </c>
       <c r="AI10">
-        <v>-286186.17</v>
+        <v>-286186.0</v>
       </c>
       <c r="AJ10">
-        <v>-125178.45</v>
+        <v>-125178.0</v>
       </c>
       <c r="AK10">
-        <v>-59432.19</v>
+        <v>-59432.0</v>
       </c>
       <c r="AL10">
-        <v>-335830.62</v>
+        <v>-335830.0</v>
       </c>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-    </row>
-    <row r="11" spans="1:49">
+      <c r="AX10"/>
+    </row>
+    <row r="11" spans="1:50">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>355000.0</v>
       </c>
       <c r="N11">
         <v>-21000.0</v>
       </c>
       <c r="O11">
         <v>-90000.0</v>
       </c>
       <c r="P11">
         <v>248000.0</v>
       </c>
       <c r="Q11">
@@ -16701,54 +17350,55 @@
         <v>-347454.0</v>
       </c>
       <c r="AE11">
         <v>439748.81</v>
       </c>
       <c r="AF11">
         <v>187028.0</v>
       </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+    </row>
+    <row r="12" spans="1:50">
       <c r="A12" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>1277000.0</v>
       </c>
       <c r="N12">
         <v>1185000.0</v>
       </c>
       <c r="O12">
         <v>3558000.0</v>
       </c>
       <c r="P12">
         <v>1128000.0</v>
       </c>
       <c r="Q12">
@@ -16794,54 +17444,55 @@
         <v>837551.0</v>
       </c>
       <c r="AE12">
         <v>418198.78</v>
       </c>
       <c r="AF12">
         <v>377465.0</v>
       </c>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-    </row>
-    <row r="13" spans="1:49">
+      <c r="AX12"/>
+    </row>
+    <row r="13" spans="1:50">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>-353000.0</v>
       </c>
       <c r="N13">
         <v>353000.0</v>
       </c>
       <c r="O13">
         <v>-367000.0</v>
       </c>
       <c r="P13">
         <v>-1812000.0</v>
       </c>
       <c r="Q13">
@@ -16887,66 +17538,67 @@
         <v>-1164733.0</v>
       </c>
       <c r="AE13">
         <v>130813.16</v>
       </c>
       <c r="AF13">
         <v>160123.0</v>
       </c>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B14">
         <v>100000.0</v>
       </c>
       <c r="C14">
-        <v>110675.0</v>
+        <v>109000.0</v>
       </c>
       <c r="D14">
-        <v>145370.0</v>
+        <v>147000.0</v>
       </c>
       <c r="E14">
-        <v>143323.0</v>
+        <v>141000.0</v>
       </c>
       <c r="F14">
         <v>163000.0</v>
       </c>
       <c r="G14">
         <v>76000.0</v>
       </c>
       <c r="H14">
         <v>214000.0</v>
       </c>
       <c r="I14">
         <v>287000.0</v>
       </c>
       <c r="J14">
         <v>250000.0</v>
       </c>
       <c r="K14">
         <v>299000.0</v>
       </c>
       <c r="L14">
         <v>287000.0</v>
       </c>
       <c r="M14">
         <v>277000.0</v>
       </c>
@@ -17032,56 +17684,59 @@
         <v>41844.0</v>
       </c>
       <c r="AO14">
         <v>30374.0</v>
       </c>
       <c r="AP14">
         <v>19984.0</v>
       </c>
       <c r="AQ14">
         <v>20528.0</v>
       </c>
       <c r="AR14">
         <v>23406.0</v>
       </c>
       <c r="AS14">
         <v>28441.0</v>
       </c>
       <c r="AT14">
         <v>23491.0</v>
       </c>
       <c r="AU14">
         <v>28905.0</v>
       </c>
       <c r="AV14"/>
       <c r="AW14">
+        <v>19022.0</v>
+      </c>
+      <c r="AX14">
         <v>17233.0</v>
       </c>
     </row>
-    <row r="15" spans="1:49">
+    <row r="15" spans="1:50">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -17089,66 +17744,67 @@
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AX15"/>
+    </row>
+    <row r="16" spans="1:50">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B16">
         <v>50295000.0</v>
       </c>
       <c r="C16">
         <v>59614313.0</v>
       </c>
       <c r="D16">
-        <v>24801799.0</v>
+        <v>24826000.0</v>
       </c>
       <c r="E16">
-        <v>35273317.0</v>
+        <v>35195000.0</v>
       </c>
       <c r="F16">
         <v>46433000.0</v>
       </c>
       <c r="G16">
         <v>54912000.0</v>
       </c>
       <c r="H16">
         <v>27123000.0</v>
       </c>
       <c r="I16">
         <v>34079000.0</v>
       </c>
       <c r="J16">
         <v>41180000.0</v>
       </c>
       <c r="K16">
         <v>26213000.0</v>
       </c>
       <c r="L16">
         <v>33625000.0</v>
       </c>
       <c r="M16">
         <v>39275000.0</v>
       </c>
@@ -17173,119 +17829,122 @@
       <c r="T16">
         <v>72218000.0</v>
       </c>
       <c r="U16">
         <v>73771000.0</v>
       </c>
       <c r="V16">
         <v>78513000.0</v>
       </c>
       <c r="W16">
         <v>83913000.0</v>
       </c>
       <c r="X16">
         <v>82767000.0</v>
       </c>
       <c r="Y16">
         <v>41066000.0</v>
       </c>
       <c r="Z16">
         <v>43632000.0</v>
       </c>
       <c r="AA16">
         <v>14715330.0</v>
       </c>
       <c r="AB16">
-        <v>20567532.0</v>
+        <v>27227299.0</v>
       </c>
       <c r="AC16">
-        <v>15610504.0</v>
+        <v>20493470.0</v>
       </c>
       <c r="AD16">
         <v>20258266.0</v>
       </c>
       <c r="AE16">
-        <v>22530475.0</v>
+        <v>30687183.0</v>
       </c>
       <c r="AF16">
-        <v>27253867.0</v>
+        <v>35212269.0</v>
       </c>
       <c r="AG16">
-        <v>24327797.0</v>
+        <v>31995919.0</v>
       </c>
       <c r="AH16">
         <v>29436788.0</v>
       </c>
       <c r="AI16">
         <v>8829600.0</v>
       </c>
       <c r="AJ16">
         <v>13145532.0</v>
       </c>
       <c r="AK16">
         <v>8201441.0</v>
       </c>
       <c r="AL16">
         <v>12666682.0</v>
       </c>
       <c r="AM16">
         <v>15499636.0</v>
       </c>
       <c r="AN16">
         <v>7276956.0</v>
       </c>
       <c r="AO16">
         <v>2297254.0</v>
       </c>
       <c r="AP16">
         <v>5380160.0</v>
       </c>
       <c r="AQ16">
         <v>7582759.0</v>
       </c>
       <c r="AR16">
         <v>9891306.0</v>
       </c>
       <c r="AS16">
         <v>20912767.0</v>
       </c>
       <c r="AT16">
         <v>1307547.0</v>
       </c>
       <c r="AU16">
         <v>1470903.0</v>
       </c>
       <c r="AV16">
         <v>1626252.0</v>
       </c>
       <c r="AW16">
+        <v>299460.0</v>
+      </c>
+      <c r="AX16">
         <v>895980.0</v>
       </c>
     </row>
-    <row r="17" spans="1:49">
+    <row r="17" spans="1:50">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -17293,66 +17952,67 @@
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B18">
         <v>-8583000.0</v>
       </c>
       <c r="C18">
         <v>-6837280.0</v>
       </c>
       <c r="D18">
-        <v>-9479832.0</v>
+        <v>-9614000.0</v>
       </c>
       <c r="E18">
-        <v>-14069362.0</v>
+        <v>-13744000.0</v>
       </c>
       <c r="F18">
         <v>-8283000.0</v>
       </c>
       <c r="G18">
         <v>-5642000.0</v>
       </c>
       <c r="H18">
         <v>-6826000.0</v>
       </c>
       <c r="I18">
         <v>-6350000.0</v>
       </c>
       <c r="J18">
         <v>-4529000.0</v>
       </c>
       <c r="K18">
         <v>-7017000.0</v>
       </c>
       <c r="L18">
         <v>-4338000.0</v>
       </c>
       <c r="M18">
         <v>-5119000.0</v>
       </c>
@@ -17374,122 +18034,125 @@
       <c r="S18">
         <v>-5180000.0</v>
       </c>
       <c r="T18">
         <v>-5140000.0</v>
       </c>
       <c r="U18">
         <v>-6181000.0</v>
       </c>
       <c r="V18">
         <v>-6452000.0</v>
       </c>
       <c r="W18">
         <v>-7103132.8</v>
       </c>
       <c r="X18">
         <v>-4301000.0</v>
       </c>
       <c r="Y18">
         <v>-1646000.0</v>
       </c>
       <c r="Z18">
         <v>-7180000.0</v>
       </c>
       <c r="AA18">
-        <v>-5645442.91</v>
+        <v>-5645442.0</v>
       </c>
       <c r="AB18">
-        <v>-2451483.21</v>
+        <v>-2451483.0</v>
       </c>
       <c r="AC18">
-        <v>-4829526.6</v>
+        <v>-4829526.0</v>
       </c>
       <c r="AD18">
-        <v>-2410157.28</v>
+        <v>-2410157.0</v>
       </c>
       <c r="AE18">
-        <v>-2654669.14</v>
+        <v>-2654669.0</v>
       </c>
       <c r="AF18">
-        <v>-3830921.34</v>
+        <v>-3830921.0</v>
       </c>
       <c r="AG18">
-        <v>-4064687.08</v>
+        <v>-4064687.0</v>
       </c>
       <c r="AH18">
-        <v>-2881612.35</v>
+        <v>-2881612.0</v>
       </c>
       <c r="AI18">
-        <v>-3537502.65</v>
+        <v>-3537502.0</v>
       </c>
       <c r="AJ18">
-        <v>-2323313.67</v>
+        <v>-2323313.0</v>
       </c>
       <c r="AK18">
-        <v>-3374365.91</v>
+        <v>-3374365.0</v>
       </c>
       <c r="AL18">
-        <v>-2947011.8</v>
+        <v>-2947011.0</v>
       </c>
       <c r="AM18">
-        <v>-3464708.49</v>
+        <v>-3464708.0</v>
       </c>
       <c r="AN18">
-        <v>-2485894.16</v>
+        <v>-2485894.0</v>
       </c>
       <c r="AO18">
-        <v>-3092282.74</v>
+        <v>-3092282.0</v>
       </c>
       <c r="AP18">
-        <v>-2555530.65</v>
+        <v>-2555530.0</v>
       </c>
       <c r="AQ18">
-        <v>-1053197.92</v>
+        <v>-1053197.0</v>
       </c>
       <c r="AR18">
-        <v>-1565784.54</v>
+        <v>-1565784.0</v>
       </c>
       <c r="AS18">
-        <v>-2360319.65</v>
+        <v>-2360319.0</v>
       </c>
       <c r="AT18">
-        <v>-104879.8</v>
+        <v>-104879.0</v>
       </c>
       <c r="AU18">
-        <v>-135003.76</v>
+        <v>-135003.0</v>
       </c>
       <c r="AV18">
-        <v>-26617.57</v>
+        <v>-26617.0</v>
       </c>
       <c r="AW18">
+        <v>-848382.0</v>
+      </c>
+      <c r="AX18">
         <v>-955395.0</v>
       </c>
     </row>
-    <row r="19" spans="1:49">
+    <row r="19" spans="1:50">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19">
         <v>0.0</v>
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19">
         <v>0.0</v>
       </c>
       <c r="R19">
         <v>0.0</v>
@@ -17517,54 +18180,55 @@
       </c>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>42436000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>39168000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>22938000.0</v>
@@ -17598,54 +18262,55 @@
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-290000.0</v>
       </c>
       <c r="G21">
         <v>-523000.0</v>
       </c>
       <c r="H21">
         <v>-592000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -17705,66 +18370,67 @@
         <v>-411759.0</v>
       </c>
       <c r="AE21">
         <v>-70778.23</v>
       </c>
       <c r="AF21">
         <v>8733977.0</v>
       </c>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21"/>
+    </row>
+    <row r="22" spans="1:50">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B22">
         <v>-7053000.0</v>
       </c>
       <c r="C22">
-        <v>-8300660.0</v>
+        <v>-8175000.0</v>
       </c>
       <c r="D22">
-        <v>-7888566.0</v>
+        <v>-7976000.0</v>
       </c>
       <c r="E22">
-        <v>-15953613.0</v>
+        <v>-15695000.0</v>
       </c>
       <c r="F22">
         <v>-10724000.0</v>
       </c>
       <c r="G22">
         <v>-5334000.0</v>
       </c>
       <c r="H22">
         <v>-9365000.0</v>
       </c>
       <c r="I22">
         <v>-6919000.0</v>
       </c>
       <c r="J22">
         <v>-6585000.0</v>
       </c>
       <c r="K22">
         <v>-8909000.0</v>
       </c>
       <c r="L22">
         <v>-5564000.0</v>
       </c>
       <c r="M22">
         <v>-7355000.0</v>
       </c>
@@ -17786,493 +18452,505 @@
       <c r="S22">
         <v>-10161000.0</v>
       </c>
       <c r="T22">
         <v>-5996000.0</v>
       </c>
       <c r="U22">
         <v>-7043000.0</v>
       </c>
       <c r="V22">
         <v>-7499000.0</v>
       </c>
       <c r="W22">
         <v>-7671088.0</v>
       </c>
       <c r="X22">
         <v>-6109000.0</v>
       </c>
       <c r="Y22">
         <v>-5303000.0</v>
       </c>
       <c r="Z22">
         <v>-2683000.0</v>
       </c>
       <c r="AA22">
-        <v>-4096165.42</v>
+        <v>-4096165.0</v>
       </c>
       <c r="AB22">
-        <v>-4680777.29</v>
+        <v>-4680777.0</v>
       </c>
       <c r="AC22">
-        <v>-4489056.66</v>
+        <v>-4489056.0</v>
       </c>
       <c r="AD22">
-        <v>-2191945.78</v>
+        <v>-2191945.0</v>
       </c>
       <c r="AE22">
-        <v>-2934507.98</v>
+        <v>-2934507.0</v>
       </c>
       <c r="AF22">
-        <v>-4121370.58</v>
+        <v>-4121370.0</v>
       </c>
       <c r="AG22">
-        <v>-4364399.4</v>
+        <v>-4364399.0</v>
       </c>
       <c r="AH22">
-        <v>-3823871.58</v>
+        <v>-3823871.0</v>
       </c>
       <c r="AI22">
-        <v>-3446095.57</v>
+        <v>-3446095.0</v>
       </c>
       <c r="AJ22">
-        <v>-4776202.43</v>
+        <v>-4776202.0</v>
       </c>
       <c r="AK22">
-        <v>-3660251.53</v>
+        <v>-3660251.0</v>
       </c>
       <c r="AL22">
-        <v>-3085515.68</v>
+        <v>-3085515.0</v>
       </c>
       <c r="AM22">
-        <v>-3371061.3</v>
+        <v>-3371061.0</v>
       </c>
       <c r="AN22">
-        <v>-2996782.13</v>
+        <v>-2996782.0</v>
       </c>
       <c r="AO22">
-        <v>-2823752.86</v>
+        <v>-2823752.0</v>
       </c>
       <c r="AP22">
-        <v>-2955393.52</v>
+        <v>-2955393.0</v>
       </c>
       <c r="AQ22">
-        <v>-1666012.27</v>
+        <v>-1666012.0</v>
       </c>
       <c r="AR22">
-        <v>-1556136.61</v>
+        <v>-1556136.0</v>
       </c>
       <c r="AS22">
-        <v>-8537474.64</v>
+        <v>-8537474.0</v>
       </c>
       <c r="AT22">
-        <v>-41096.39</v>
+        <v>-41096.0</v>
       </c>
       <c r="AU22">
-        <v>-150055.77</v>
+        <v>-150055.0</v>
       </c>
       <c r="AV22">
-        <v>-303094.48</v>
+        <v>-303094.0</v>
       </c>
       <c r="AW22">
+        <v>-3929724.5</v>
+      </c>
+      <c r="AX22">
         <v>-336326.0</v>
       </c>
     </row>
-    <row r="23" spans="1:49">
+    <row r="23" spans="1:50">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B23">
         <v>75000.0</v>
       </c>
       <c r="C23">
-        <v>-15686554.0</v>
+        <v>-725427.0</v>
       </c>
       <c r="D23">
         <v>-5466.0</v>
       </c>
       <c r="E23">
         <v>1000.0</v>
       </c>
       <c r="F23">
         <v>-290000.0</v>
       </c>
       <c r="G23">
         <v>-2992000.0</v>
       </c>
       <c r="H23">
-        <v>-1231.0</v>
+        <v>1837999.0</v>
       </c>
       <c r="I23">
         <v>1000.0</v>
       </c>
       <c r="J23">
         <v>-1859000.0</v>
       </c>
       <c r="K23">
         <v>4000.0</v>
       </c>
       <c r="L23">
         <v>2000.0</v>
       </c>
       <c r="M23">
-        <v>239000.0</v>
+        <v>70951.0</v>
       </c>
       <c r="N23">
         <v>2423000.0</v>
       </c>
       <c r="O23">
         <v>-72483.0</v>
       </c>
       <c r="P23">
         <v>168000.0</v>
       </c>
       <c r="Q23">
         <v>89000.0</v>
       </c>
       <c r="R23">
         <v>6000.0</v>
       </c>
       <c r="S23">
         <v>12000.0</v>
       </c>
       <c r="T23">
         <v>4568000.0</v>
       </c>
       <c r="U23">
         <v>448000.0</v>
       </c>
       <c r="V23">
         <v>1306000.0</v>
       </c>
       <c r="W23">
         <v>-137905.0</v>
       </c>
       <c r="X23">
         <v>-1211000.0</v>
       </c>
       <c r="Y23">
         <v>1029000.0</v>
       </c>
       <c r="Z23">
         <v>4610000.0</v>
       </c>
       <c r="AA23">
         <v>-107340.0</v>
       </c>
       <c r="AB23">
-        <v>-676403.43</v>
+        <v>1840739.0</v>
       </c>
       <c r="AC23">
         <v>-71332.0</v>
       </c>
       <c r="AD23">
         <v>16702.0</v>
       </c>
       <c r="AE23">
-        <v>-100981.21</v>
+        <v>-1518.0</v>
       </c>
       <c r="AF23">
-        <v>-598691.0</v>
+        <v>800700.0</v>
       </c>
       <c r="AG23">
         <v>294093.0</v>
       </c>
       <c r="AH23">
-        <v>-1810439.55</v>
+        <v>-1810439.0</v>
       </c>
       <c r="AI23">
-        <v>-354605.56</v>
+        <v>-267430.0</v>
       </c>
       <c r="AJ23">
-        <v>9323804.0</v>
+        <v>2385.0</v>
       </c>
       <c r="AK23">
-        <v>17576.0</v>
+        <v>-61.0</v>
       </c>
       <c r="AL23">
         <v>10725.0</v>
       </c>
       <c r="AM23">
         <v>12039963.0</v>
       </c>
       <c r="AN23">
-        <v>-879.79</v>
+        <v>-879.0</v>
       </c>
       <c r="AO23">
         <v>-200704.35</v>
       </c>
       <c r="AP23">
         <v>-72363.72</v>
       </c>
       <c r="AQ23">
-        <v>-400593.98</v>
+        <v>-746773.0</v>
       </c>
       <c r="AR23">
-        <v>1433033.0</v>
+        <v>-148208.0</v>
       </c>
       <c r="AS23">
-        <v>22665125.0</v>
+        <v>23459084.0</v>
       </c>
       <c r="AT23">
         <v>-800000.0</v>
       </c>
       <c r="AU23">
-        <v>43094.0</v>
+        <v>-475000.0</v>
       </c>
       <c r="AV23"/>
       <c r="AW23">
+        <v>252255.0</v>
+      </c>
+      <c r="AX23">
         <v>1745479.0</v>
       </c>
     </row>
-    <row r="24" spans="1:49">
+    <row r="24" spans="1:50">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24">
         <v>-149000.0</v>
       </c>
       <c r="W24">
         <v>-350000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24"/>
+      <c r="AB24">
+        <v>253.0</v>
+      </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
-        <v>-577790.94</v>
+        <v>-726926.0</v>
       </c>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24">
-        <v>-166086.12</v>
+        <v>-166086.0</v>
       </c>
       <c r="AN24">
-        <v>7606008.0</v>
+        <v>-2388791.0</v>
       </c>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24">
-        <v>-7448789.57</v>
+        <v>-7448789.0</v>
       </c>
       <c r="AS24">
-        <v>1091939.0</v>
+        <v>-65596.0</v>
       </c>
       <c r="AT24">
         <v>65596.0</v>
       </c>
       <c r="AU24">
         <v>43272.0</v>
       </c>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B25">
         <v>55000.0</v>
       </c>
       <c r="C25">
-        <v>1405315.0</v>
+        <v>-96198.0</v>
       </c>
       <c r="D25">
-        <v>1741676.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="E25">
-        <v>1385670.0</v>
+        <v>-7000.0</v>
       </c>
       <c r="F25">
         <v>39000.0</v>
       </c>
       <c r="G25">
         <v>-60000.0</v>
       </c>
       <c r="H25">
         <v>60000.0</v>
       </c>
       <c r="I25">
         <v>188000.0</v>
       </c>
       <c r="J25">
         <v>90000.0</v>
       </c>
       <c r="K25">
         <v>477000.0</v>
       </c>
       <c r="L25">
         <v>179000.0</v>
       </c>
       <c r="M25">
         <v>435000.0</v>
       </c>
       <c r="N25">
         <v>244000.0</v>
       </c>
       <c r="O25">
-        <v>3597393.0</v>
+        <v>3032393.0</v>
       </c>
       <c r="P25">
         <v>-79000.0</v>
       </c>
       <c r="Q25">
         <v>-280000.0</v>
       </c>
       <c r="R25">
         <v>22000.0</v>
       </c>
       <c r="S25">
         <v>217000.0</v>
       </c>
       <c r="T25">
         <v>-89000.0</v>
       </c>
       <c r="U25">
         <v>-190000.0</v>
       </c>
       <c r="V25">
         <v>194000.0</v>
       </c>
       <c r="W25">
         <v>1676838.0</v>
       </c>
       <c r="X25">
         <v>71000.0</v>
       </c>
       <c r="Y25">
         <v>94000.0</v>
       </c>
       <c r="Z25">
         <v>627000.0</v>
       </c>
       <c r="AA25">
         <v>153848.0</v>
       </c>
       <c r="AB25">
-        <v>105479.0</v>
+        <v>-767946.0</v>
       </c>
       <c r="AC25">
-        <v>124876.0</v>
+        <v>-1331813.0</v>
       </c>
       <c r="AD25">
         <v>529839.0</v>
       </c>
       <c r="AE25">
-        <v>114023.0</v>
+        <v>-1601667.0</v>
       </c>
       <c r="AF25">
-        <v>333067.0</v>
+        <v>-624516.0</v>
       </c>
       <c r="AG25">
-        <v>210071.0</v>
+        <v>-1139671.0</v>
       </c>
       <c r="AH25">
         <v>190010.0</v>
       </c>
       <c r="AI25">
-        <v>244120.0</v>
+        <v>244121.0</v>
       </c>
       <c r="AJ25">
-        <v>1199160.0</v>
+        <v>1046542.0</v>
       </c>
       <c r="AK25">
-        <v>198701.0</v>
+        <v>-675585.0</v>
       </c>
       <c r="AL25">
         <v>257410.0</v>
       </c>
       <c r="AM25">
-        <v>-21581.91</v>
+        <v>-21581.0</v>
       </c>
       <c r="AN25">
-        <v>223155.0</v>
+        <v>223156.0</v>
       </c>
       <c r="AO25">
         <v>197103.0</v>
       </c>
       <c r="AP25">
         <v>218761.0</v>
       </c>
       <c r="AQ25">
-        <v>-48062.23</v>
+        <v>-48059.0</v>
       </c>
       <c r="AR25">
-        <v>-404069.47</v>
+        <v>-404066.0</v>
       </c>
       <c r="AS25">
-        <v>9161484.0</v>
+        <v>9161483.0</v>
       </c>
       <c r="AT25">
         <v>-52604.0</v>
       </c>
       <c r="AU25">
-        <v>-4036.0</v>
+        <v>-4035.0</v>
       </c>
       <c r="AV25">
         <v>0.0</v>
       </c>
       <c r="AW25">
+        <v>3017419.0</v>
+      </c>
+      <c r="AX25">
         <v>232558.0</v>
       </c>
     </row>
-    <row r="26" spans="1:49">
+    <row r="26" spans="1:50">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -18288,66 +18966,67 @@
       <c r="AC26">
         <v>5400.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26">
         <v>18605474.24</v>
       </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+    </row>
+    <row r="27" spans="1:50">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B27">
         <v>1048000.0</v>
       </c>
       <c r="C27">
-        <v>-4109000.0</v>
+        <v>1381000.0</v>
       </c>
       <c r="D27">
         <v>1669000.0</v>
       </c>
       <c r="E27">
-        <v>768000.0</v>
+        <v>1451000.0</v>
       </c>
       <c r="F27">
         <v>989000.0</v>
       </c>
       <c r="G27">
         <v>442000.0</v>
       </c>
       <c r="H27">
         <v>604000.0</v>
       </c>
       <c r="I27">
         <v>768000.0</v>
       </c>
       <c r="J27">
         <v>767000.0</v>
       </c>
       <c r="K27">
         <v>907000.0</v>
       </c>
       <c r="L27">
         <v>727000.0</v>
       </c>
       <c r="M27">
         <v>842000.0</v>
       </c>
@@ -18429,223 +19108,229 @@
       <c r="AM27">
         <v>364063.0</v>
       </c>
       <c r="AN27">
         <v>97743.0</v>
       </c>
       <c r="AO27">
         <v>122244.0</v>
       </c>
       <c r="AP27">
         <v>161099.0</v>
       </c>
       <c r="AQ27">
         <v>42357.0</v>
       </c>
       <c r="AR27">
         <v>187106.0</v>
       </c>
       <c r="AS27">
         <v>240573.0</v>
       </c>
       <c r="AT27">
         <v>51314.0</v>
       </c>
       <c r="AU27">
-        <v>-9289.59</v>
+        <v>-9289.0</v>
       </c>
       <c r="AV27">
         <v>241358.0</v>
       </c>
       <c r="AW27">
+        <v>43994.0</v>
+      </c>
+      <c r="AX27">
         <v>46989.0</v>
       </c>
     </row>
-    <row r="28" spans="1:49">
+    <row r="28" spans="1:50">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B28">
         <v>75000.0</v>
       </c>
       <c r="C28">
-        <v>42153427.0</v>
+        <v>41428000.0</v>
       </c>
       <c r="D28">
         <v>2267.0</v>
       </c>
       <c r="E28">
-        <v>5466.0</v>
+        <v>-603000.0</v>
       </c>
       <c r="F28">
         <v>-290000.0</v>
       </c>
       <c r="G28">
         <v>35653000.0</v>
       </c>
       <c r="H28">
         <v>-592000.0</v>
       </c>
       <c r="I28">
         <v>-675000.0</v>
       </c>
       <c r="J28">
         <v>20456000.0</v>
       </c>
       <c r="K28">
         <v>-491000.0</v>
       </c>
       <c r="L28">
         <v>-189000.0</v>
       </c>
       <c r="M28">
-        <v>-239000.0</v>
+        <v>65264.0</v>
       </c>
       <c r="N28">
         <v>2144000.0</v>
       </c>
       <c r="O28">
         <v>6730643.0</v>
       </c>
       <c r="P28">
         <v>89000.0</v>
       </c>
       <c r="Q28">
         <v>9000.0</v>
       </c>
       <c r="R28">
         <v>-75000.0</v>
       </c>
       <c r="S28">
         <v>-88000.0</v>
       </c>
       <c r="T28">
         <v>4479000.0</v>
       </c>
       <c r="U28">
         <v>356000.0</v>
       </c>
       <c r="V28">
         <v>1201000.0</v>
       </c>
       <c r="W28">
         <v>6599358.0</v>
       </c>
       <c r="X28">
         <v>44723000.0</v>
       </c>
       <c r="Y28">
         <v>962000.0</v>
       </c>
       <c r="Z28">
         <v>34779000.0</v>
       </c>
       <c r="AA28">
-        <v>-517846.78</v>
+        <v>-517846.0</v>
       </c>
       <c r="AB28">
-        <v>7791596.0</v>
+        <v>10308739.0</v>
       </c>
       <c r="AC28">
-        <v>-210392.47</v>
+        <v>-269152.0</v>
       </c>
       <c r="AD28">
-        <v>-314787.3</v>
+        <v>-314787.0</v>
       </c>
       <c r="AE28">
-        <v>-1626930.21</v>
+        <v>-154726.0</v>
       </c>
       <c r="AF28">
-        <v>6605463.0</v>
+        <v>8004854.0</v>
       </c>
       <c r="AG28">
-        <v>-888783.63</v>
+        <v>-604614.0</v>
       </c>
       <c r="AH28">
         <v>23720648.0</v>
       </c>
       <c r="AI28">
-        <v>-793083.0</v>
+        <v>-705908.0</v>
       </c>
       <c r="AJ28">
-        <v>8860396.0</v>
+        <v>8814781.0</v>
       </c>
       <c r="AK28">
         <v>-1934313.0</v>
       </c>
       <c r="AL28">
         <v>-10950.0</v>
       </c>
       <c r="AM28">
         <v>12028239.0</v>
       </c>
       <c r="AN28">
-        <v>-10690.78</v>
+        <v>-10690.0</v>
       </c>
       <c r="AO28">
-        <v>-17315.55</v>
+        <v>-17315.0</v>
       </c>
       <c r="AP28">
-        <v>-170776.71</v>
+        <v>-170776.0</v>
       </c>
       <c r="AQ28">
-        <v>-1459979.37</v>
+        <v>-1459979.0</v>
       </c>
       <c r="AR28">
-        <v>-1911916.15</v>
+        <v>-1911916.0</v>
       </c>
       <c r="AS28">
         <v>27430184.0</v>
       </c>
       <c r="AT28">
         <v>-706041.0</v>
       </c>
       <c r="AU28">
-        <v>-63616.81</v>
+        <v>-63616.0</v>
       </c>
       <c r="AV28">
         <v>1652869.0</v>
       </c>
       <c r="AW28">
+        <v>252255.0</v>
+      </c>
+      <c r="AX28">
         <v>1245479.0</v>
       </c>
     </row>
-    <row r="29" spans="1:49">
+    <row r="29" spans="1:50">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B29">
         <v>-8583000.0</v>
       </c>
       <c r="C29">
         <v>-6658198.0</v>
       </c>
       <c r="D29">
-        <v>-9479833.0</v>
+        <v>-9614000.0</v>
       </c>
       <c r="E29">
-        <v>-14069360.0</v>
+        <v>-13744000.0</v>
       </c>
       <c r="F29">
         <v>-8283000.0</v>
       </c>
       <c r="G29">
         <v>-5642000.0</v>
       </c>
       <c r="H29">
         <v>-6826000.0</v>
       </c>
       <c r="I29">
         <v>-6350000.0</v>
       </c>
       <c r="J29">
         <v>-4529000.0</v>
       </c>
       <c r="K29">
         <v>-7017000.0</v>
       </c>
       <c r="L29">
         <v>-4338000.0</v>
       </c>
       <c r="M29">
         <v>-5119000.0</v>
       </c>
@@ -18667,227 +19352,233 @@
       <c r="S29">
         <v>-5053000.0</v>
       </c>
       <c r="T29">
         <v>-5019000.0</v>
       </c>
       <c r="U29">
         <v>-6017000.0</v>
       </c>
       <c r="V29">
         <v>-6271000.0</v>
       </c>
       <c r="W29">
         <v>-7507351.0</v>
       </c>
       <c r="X29">
         <v>-4301000.0</v>
       </c>
       <c r="Y29">
         <v>-1646000.0</v>
       </c>
       <c r="Z29">
         <v>-7180000.0</v>
       </c>
       <c r="AA29">
-        <v>-5642908.56</v>
+        <v>-5642908.0</v>
       </c>
       <c r="AB29">
-        <v>-2451483.21</v>
+        <v>-3324910.0</v>
       </c>
       <c r="AC29">
-        <v>-4829526.6</v>
+        <v>-6286215.0</v>
       </c>
       <c r="AD29">
-        <v>-2410157.28</v>
+        <v>-2410157.0</v>
       </c>
       <c r="AE29">
-        <v>-2654669.14</v>
+        <v>-4370360.0</v>
       </c>
       <c r="AF29">
-        <v>-3830921.34</v>
+        <v>-4788504.0</v>
       </c>
       <c r="AG29">
-        <v>-4064687.08</v>
+        <v>-5414430.0</v>
       </c>
       <c r="AH29">
-        <v>-2881612.35</v>
+        <v>-2881612.0</v>
       </c>
       <c r="AI29">
-        <v>-3529965.92</v>
+        <v>-3529965.0</v>
       </c>
       <c r="AJ29">
-        <v>-2202622.75</v>
+        <v>-2355242.0</v>
       </c>
       <c r="AK29">
-        <v>-3179847.48</v>
+        <v>-4054134.0</v>
       </c>
       <c r="AL29">
-        <v>-2900255.7</v>
+        <v>-2900255.0</v>
       </c>
       <c r="AM29">
-        <v>-3394251.39</v>
+        <v>-3394251.0</v>
       </c>
       <c r="AN29">
-        <v>-2020576.98</v>
+        <v>-2020576.0</v>
       </c>
       <c r="AO29">
-        <v>-2891578.39</v>
+        <v>-2891578.0</v>
       </c>
       <c r="AP29">
-        <v>-2483166.93</v>
+        <v>-2483166.0</v>
       </c>
       <c r="AQ29">
-        <v>-1051114.97</v>
+        <v>-1051114.0</v>
       </c>
       <c r="AR29">
-        <v>-1531277.84</v>
+        <v>-1531277.0</v>
       </c>
       <c r="AS29">
-        <v>-2321942.65</v>
+        <v>-2321942.0</v>
       </c>
       <c r="AT29">
-        <v>-39283.8</v>
+        <v>-39283.0</v>
       </c>
       <c r="AU29">
-        <v>-91731.76</v>
+        <v>-91731.0</v>
       </c>
       <c r="AV29">
-        <v>-26617.57</v>
+        <v>-26617.0</v>
       </c>
       <c r="AW29">
+        <v>-844388.0</v>
+      </c>
+      <c r="AX29">
         <v>-945630.0</v>
       </c>
     </row>
-    <row r="30" spans="1:49">
+    <row r="30" spans="1:50">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-246236.0</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30">
         <v>239000.0</v>
       </c>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30">
         <v>-127000.0</v>
       </c>
       <c r="T30">
         <v>-121000.0</v>
       </c>
       <c r="U30">
         <v>-164000.0</v>
       </c>
       <c r="V30">
         <v>-181000.0</v>
       </c>
       <c r="W30">
         <v>-368489.0</v>
       </c>
       <c r="X30">
         <v>286407.0</v>
       </c>
       <c r="Y30">
         <v>520007.0</v>
       </c>
       <c r="Z30">
         <v>0.0</v>
       </c>
       <c r="AA30">
-        <v>-2534.35</v>
+        <v>-2534.0</v>
       </c>
       <c r="AB30">
         <v>-250000.0</v>
       </c>
       <c r="AC30">
         <v>-250000.0</v>
       </c>
       <c r="AD30">
         <v>-250000.0</v>
       </c>
       <c r="AE30">
         <v>-134412.19</v>
       </c>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30">
         <v>146573.0</v>
       </c>
       <c r="AJ30">
-        <v>-698481.87</v>
+        <v>-847616.0</v>
       </c>
       <c r="AK30">
-        <v>-194518.43</v>
+        <v>-194518.0</v>
       </c>
       <c r="AL30">
-        <v>-46756.1</v>
+        <v>-46756.0</v>
       </c>
       <c r="AM30">
-        <v>-236543.23</v>
+        <v>-236543.0</v>
       </c>
       <c r="AN30">
         <v>7140691.0</v>
       </c>
       <c r="AO30">
-        <v>-200704.35</v>
+        <v>-200704.0</v>
       </c>
       <c r="AP30">
-        <v>-72363.72</v>
+        <v>-72363.0</v>
       </c>
       <c r="AQ30">
         <v>212407.0</v>
       </c>
       <c r="AR30">
-        <v>-7553583.63</v>
+        <v>-7553583.0</v>
       </c>
       <c r="AS30">
         <v>1053562.0</v>
       </c>
       <c r="AT30">
         <v>-65596.0</v>
       </c>
       <c r="AU30">
         <v>-43272.0</v>
       </c>
       <c r="AV30"/>
       <c r="AW30">
+        <v>-3994.0</v>
+      </c>
+      <c r="AX30">
         <v>-9765.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>