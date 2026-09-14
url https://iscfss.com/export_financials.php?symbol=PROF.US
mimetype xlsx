--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3159,1092 +3162,1114 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX62"/>
+  <dimension ref="A1:AY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
-    </row>
-    <row r="2" spans="1:50">
+      <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>955000.0</v>
+      </c>
+      <c r="C2">
         <v>2149044.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2140735.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>717000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>949000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1048000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1317000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3396000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2671000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>734160.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1146099.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2006337.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2419781.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2056000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2032078.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2518958.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2426894.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2773112.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3175695.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2743888.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2860103.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3139536.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4303324.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2400014.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2008304.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2008735.72</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3010950.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2066765.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1782031.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2682497.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2872440.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2139988.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2099416.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2269764.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4041116.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3798387.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3217684.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1763219.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1320925.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2159774.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1301820.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1417021.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>980278.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1589257.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1926166.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2557.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10660.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5435.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
-    </row>
-    <row r="3" spans="1:50">
+      <c r="AY2"/>
+    </row>
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-      <c r="AE3">
+      <c r="AE3"/>
+      <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
+      <c r="AE4"/>
+      <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>3070000.0</v>
+      </c>
+      <c r="C5">
         <v>4033221.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6882405.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4750000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5558000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2845000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2742000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>16389000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19308000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>6225465.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7373458.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16508497.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>12650946.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>16790000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>16829366.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>19597633.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>8647878.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2448684.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4739575.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7072544.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2049306.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4501929.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5811142.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>160183.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>30898.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>47898.04</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-89711.93</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-102831.24</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-66221.05</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-56240.26</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-28703.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-71410.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-43557.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-14680.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-46066.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3205.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5290.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6505.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>8419.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-10495.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3983.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2886.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-340220.8</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-29915403.0</v>
       </c>
     </row>
-    <row r="6" spans="1:50">
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
-    </row>
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>2873000.0</v>
+      </c>
+      <c r="C7">
         <v>2960000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>213000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>277000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>351000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>397000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>460000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>630000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>685000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>754000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>837000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>879000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>960000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>997000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1056000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1100000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1232000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1336000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1377000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1454000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1575000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1616000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1676000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2230494.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2283866.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2343592.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2384558.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2435964.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2490636.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2539574.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
+        <v>325383000.0</v>
+      </c>
+      <c r="C8">
         <v>324163000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>323839000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>282751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281641000.0</v>
       </c>
       <c r="F8">
         <v>281641000.0</v>
       </c>
       <c r="G8">
+        <v>281641000.0</v>
+      </c>
+      <c r="H8">
         <v>281552000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>235674000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>230842000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>232763000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>217393000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>212608000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>216092000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>209404000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>205825000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>203398000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>216045000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>222797000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>219579000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>218439000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>219056000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>15872210.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>19580340.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>18954080.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>17208040.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>16828930.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9008998.11</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>38271000.0</v>
+      </c>
+      <c r="C10">
         <v>50460410.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>81798587.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24826000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>35195000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>46433000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>54912000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>27123000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>34079000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>55779957.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>34731438.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>33463842.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>39206653.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>42984000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>46495909.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>45879393.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>53320574.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>60018227.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>67061102.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>91485762.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>91457597.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>98676708.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>106772579.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>110345884.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>40975315.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>43647387.53</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>14715330.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>20567532.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15610504.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>20258266.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>22530475.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>35330069.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>24327797.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>38013881.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8829600.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13145532.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8201441.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>12666682.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15499636.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7276956.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2297254.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5380160.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7582759.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>9891306.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>20912767.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1307547.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1707513.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1626252.0</v>
       </c>
-      <c r="AW10"/>
       <c r="AX10"/>
-    </row>
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4253,854 +4278,870 @@
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>38271000.0</v>
+      </c>
+      <c r="C12">
         <v>50460410.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>81798587.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24826000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>35195000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>46433000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>54912000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27123000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>34079000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>55779957.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>34731438.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>33463842.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>39206653.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>42984000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>46495909.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>45879393.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>53320574.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>60018227.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>67061102.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>91485762.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>91457597.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>98676708.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>106772579.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>110345884.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>40975315.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>43647387.53</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14715330.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>20567532.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15610504.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>20258266.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>30687183.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>35212269.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>24327797.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>38014963.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8829600.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13145532.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8201441.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>12666682.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15499636.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7276956.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10026543.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>13084083.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>14788980.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>17340096.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>20912767.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1307547.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1707513.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1626252.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>605667.0</v>
       </c>
     </row>
-    <row r="13" spans="1:50">
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>325383000.0</v>
+      </c>
+      <c r="C13">
         <v>325229109.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>443540557.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>282751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281641000.0</v>
       </c>
       <c r="F13">
         <v>281641000.0</v>
       </c>
       <c r="G13">
+        <v>281641000.0</v>
+      </c>
+      <c r="H13">
         <v>281552000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>235674000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>230842000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>329537909.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>294414958.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>211589012.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>215715956.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>209404000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>205731682.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>201951541.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>216392287.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>222405046.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>219281775.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>276718525.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>271574676.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>270558155.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>269151185.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>257868110.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>142767440.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>136734844.87</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>99724314.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>98500597.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>92125597.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>90572501.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120932404.0</v>
       </c>
       <c r="AF13">
         <v>120932404.0</v>
       </c>
       <c r="AG13">
+        <v>120932404.0</v>
+      </c>
+      <c r="AH13">
         <v>121843326.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>120728776.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>78223276.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>98386770.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>64089429.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>62467401.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>61954228.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>67089681.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>51850253.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67082820.0</v>
       </c>
       <c r="AQ13">
         <v>67082820.0</v>
       </c>
       <c r="AR13">
+        <v>67082820.0</v>
+      </c>
+      <c r="AS13">
         <v>66333415.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>67526040.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1413708.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>1605744.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>36350665.0</v>
+      </c>
+      <c r="C14">
         <v>36297684.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>30726382.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>30104497.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>30053142.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>30041735.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25770800.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24642105.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>24440444.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23842308.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>21370565.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21400000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>21165107.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20922209.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20856063.0</v>
       </c>
       <c r="P14">
         <v>20856063.0</v>
       </c>
       <c r="Q14">
+        <v>20856063.0</v>
+      </c>
+      <c r="R14">
         <v>20789726.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20776437.0</v>
       </c>
       <c r="S14">
         <v>20776437.0</v>
       </c>
       <c r="T14">
+        <v>20776437.0</v>
+      </c>
+      <c r="U14">
         <v>20406538.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>20350149.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20276983.0</v>
       </c>
       <c r="W14">
         <v>20276983.0</v>
       </c>
       <c r="X14">
+        <v>20276983.0</v>
+      </c>
+      <c r="Y14">
         <v>18708547.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16096990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14655420.0</v>
       </c>
       <c r="AA14">
         <v>14655420.0</v>
       </c>
       <c r="AB14">
+        <v>14655420.0</v>
+      </c>
+      <c r="AC14">
         <v>10922179.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10806154.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>10805494.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>10805493.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10804466.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10772731.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7733404.0</v>
       </c>
       <c r="AI14">
         <v>7733404.0</v>
       </c>
       <c r="AJ14">
+        <v>7733404.0</v>
+      </c>
+      <c r="AK14">
         <v>6161411.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5537230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5531482.0</v>
       </c>
       <c r="AM14">
         <v>5531482.0</v>
       </c>
       <c r="AN14">
+        <v>5531482.0</v>
+      </c>
+      <c r="AO14">
         <v>3948221.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3947332.0</v>
       </c>
       <c r="AP14">
         <v>3947332.0</v>
       </c>
       <c r="AQ14">
         <v>3947332.0</v>
       </c>
       <c r="AR14">
+        <v>3947332.0</v>
+      </c>
+      <c r="AS14">
         <v>3945868.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1293526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73334.0</v>
       </c>
       <c r="AU14">
         <v>73334.0</v>
       </c>
       <c r="AV14">
         <v>73334.0</v>
       </c>
       <c r="AW14">
+        <v>73334.0</v>
+      </c>
+      <c r="AX14">
         <v>216677.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>216777.0</v>
       </c>
     </row>
-    <row r="15" spans="1:50">
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>219056000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>215272000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>211527000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>257999788.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>194991770.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>193917357.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>130266880.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>130395091.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>120942484.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120932404.0</v>
       </c>
       <c r="AE15">
         <v>120932404.0</v>
       </c>
       <c r="AF15">
         <v>120932404.0</v>
       </c>
       <c r="AG15">
+        <v>120932404.0</v>
+      </c>
+      <c r="AH15">
         <v>120938106.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>120728776.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>98365770.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>79310270.61</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>64089429.94</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>62467401.28</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>61954228.11</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>51028470.05</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>51850253.52</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>51680087.67</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>48341359.38</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>49968581.75</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>54028782.5</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1413708.79</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15">
         <v>1605744.59</v>
       </c>
-      <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
+        <v>342000.0</v>
+      </c>
+      <c r="C16">
         <v>465526.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>609486.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>434000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>694000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>636000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>419000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>801000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>676000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>644000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>721000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>669774.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>650865.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>698000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>470786.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>475593.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>505811.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>625896.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>476354.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>554000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>852000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>456000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>358000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>422835.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>753233.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>521313.64</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>501246.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>457937.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>320491.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>312813.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>229479.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>406200.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>205167.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>193938.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>244844.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>120350.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>52122.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>35358.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>192911.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>-0.36</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-37414017.3</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>0.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5109,4720 +5150,4812 @@
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>-151743.0</v>
       </c>
       <c r="L20">
+        <v>-151743.0</v>
+      </c>
+      <c r="M20">
         <v>-189867.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>-192240.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2469313.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2650253.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2723200.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2685360.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>3389956.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>3410552.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>3407239.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>3407540.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>3407425.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2496093.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2403867.58</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2609847.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2575287.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2596865.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2553299.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2503000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2638652.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2592126.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2639878.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2711065.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>2748151.0</v>
       </c>
-      <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>121000.0</v>
+      </c>
+      <c r="C21">
         <v>129424.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>138000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>123000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>175000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>214000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>261000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>329000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>374000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>579743.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>649235.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>527459.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>590969.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>630000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>679691.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>715872.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>890429.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1184911.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1433057.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1987609.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2174521.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2292439.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2415053.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2225749.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1868499.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2002826.82</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2395232.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2581380.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2627469.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2794675.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2946749.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3324796.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3480671.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3763242.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4089064.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4372411.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>187796.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>213079.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>195435.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>186472.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>83805.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>57048.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>23420.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>24674.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>27189.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>34375.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>10456000.0</v>
+      </c>
+      <c r="C22">
         <v>9030602.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11283035.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8337000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8353000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6795000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5801000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6435000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6732000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9449271.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9260215.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7389413.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8041980.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8125000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7937399.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7387090.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8004846.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7788274.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7402965.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8856198.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9156793.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9318063.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6783271.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6587545.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4965578.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4102836.69</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3647376.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2757674.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2750872.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2556927.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3631623.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3281895.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1958544.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1823151.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1138097.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>856445.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>715757.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>648390.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>310113.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AO22">
         <v>1.0</v>
       </c>
       <c r="AP22">
         <v>1.0</v>
       </c>
       <c r="AQ22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
-      <c r="AS22"/>
-      <c r="AT22">
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22"/>
+      <c r="AU22">
         <v>-1462422.81</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>62361098.0</v>
+      </c>
+      <c r="C23">
         <v>73697582.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>192942929.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>42305000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>49668000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>60864000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>70234000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>42235000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>50032000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>77264316.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>58240381.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>50202231.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>56707146.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>61242000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>64391792.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>64621157.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>73142385.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>80132778.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>86657540.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>118528142.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>118818879.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>125391674.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>133096404.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>131728227.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>56231597.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>58290491.47</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>29888532.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>32418347.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>28841187.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>33609085.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>34176833.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>38390010.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>35028831.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>40157054.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>22170480.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>25321248.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12260154.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>15570676.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>17627291.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9166226.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11424307.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>13911707.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>15269199.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>18052323.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>21761184.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1310623.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1707513.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1626252.0</v>
       </c>
-      <c r="AW23"/>
       <c r="AX23"/>
-    </row>
-    <row r="24" spans="1:50">
+      <c r="AY23"/>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>4499000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>4462000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4486000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2924000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3398000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3943000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>5000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5341000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>6226000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6651000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>6719924.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7539690.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8562737.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>9966850.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>5707497.24</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>11663354.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>2036410.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8845800.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9758670.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10841770.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12302620.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5707496.17</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>-31010000.0</v>
+      </c>
+      <c r="C28">
         <v>-42972866.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-75344878.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-24549000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-30382000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-41550000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-49791000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-20895000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-27427000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-46076034.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-24307901.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-25377785.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-30932078.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-34837000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-38269641.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-44787216.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-52086594.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-58684578.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-65685966.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-89643836.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-89504991.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-96645688.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-104640004.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-108116529.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-39303134.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-41994875.9</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-3807215.97</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-9546543.28</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-4543524.53</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-9421808.72</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-13752956.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-23537194.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-21501714.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-35071949.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4738078.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-8814177.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-4151661.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-7481155.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-10561108.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2434671.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2421852.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-841183.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3369013.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-5712682.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-16577428.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>14302388.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1707513.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1626252.0</v>
       </c>
-      <c r="AW28"/>
       <c r="AX28"/>
-    </row>
-    <row r="29" spans="1:50">
+      <c r="AY28"/>
+    </row>
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>54315000.0</v>
+      </c>
+      <c r="C29">
         <v>63927000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>70933000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>36623000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>43721000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>55276000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>65083000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>36662000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>45206000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>52340000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>38284000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>45806000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>51695000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>55885000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>59178000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>60119000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>67881000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>74464000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>80618000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>88014000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>89881000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>93432000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>97350000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>93021093.56</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>50883528.34</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>53013898.6</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>9614000.0</v>
+      </c>
+      <c r="C30">
         <v>9453990.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9861356.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8166000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4898000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5966000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7045000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6945000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7162000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7818404.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8948847.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6587276.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6574539.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6839000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6341123.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3433408.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3468566.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1836762.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1410088.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9417391.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8546836.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7038192.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8202019.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5468982.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3539629.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3321966.58</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3290388.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1295237.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2600764.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2641309.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1515788.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1208242.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>216618.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1044008.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3571895.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2221768.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1728184.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>793795.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>265946.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>269449.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>316954.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>287643.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>191310.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>435916.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>583929.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>894845.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-    </row>
-    <row r="31" spans="1:50">
+      <c r="AY30"/>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>43774000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>48105000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>51324000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>56911000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>64346000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>70549000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>76494000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>83769000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>85376000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>88897000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>92774000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>118878264.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>63535561.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>68934737.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>12126553.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>16472677.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>11561020.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>16745700.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>10324795.53</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>23404950.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-    </row>
-    <row r="32" spans="1:50">
+      <c r="AY31"/>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>49751000.0</v>
+      </c>
+      <c r="C32">
         <v>58923000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>70014000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>31586000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>43087000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>54617000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>62500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>34207000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>42861000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>45274000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>35530000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>43130000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>43715000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>54191000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>57839000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>54237000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>61875000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>66795000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>72970000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>83668000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>85069000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>89038000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>92933000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>88930645.62</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>46358632.3</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>48664503.6</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
-    </row>
-    <row r="33" spans="1:50">
+      <c r="AY32"/>
+    </row>
+    <row r="33" spans="1:51">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>3521000.0</v>
+      </c>
+      <c r="C33">
         <v>3938911.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>88728929.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>781000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>857000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>952000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1169010.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1351000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1542000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2554663.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2729438.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2116805.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2109322.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2277000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2395913.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7477443.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>7843588.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>9606070.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>9636937.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>7980840.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>8310044.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>8489819.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>8727529.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>8347706.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6323565.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6468908.48</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>7212968.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>7484703.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>7755885.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>8015358.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>6336191.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>9043515.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>7180554.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>9892721.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>8172813.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>8580121.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1045082.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>908618.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>904481.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>991180.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>436212.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>253922.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>188523.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>213457.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>215436.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>255733.0</v>
       </c>
-      <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
-      <c r="AX33">
+      <c r="AX33"/>
+      <c r="AY33">
         <v>-605667.0</v>
       </c>
     </row>
-    <row r="34" spans="1:50">
+    <row r="34" spans="1:51">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
         <v>92000.0</v>
       </c>
       <c r="C34">
+        <v>92000.0</v>
+      </c>
+      <c r="D34">
         <v>79000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>76000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>77000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>72000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>71000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>73000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>-1000000.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>233010.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>432545.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>578393.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-    </row>
-    <row r="35" spans="1:50">
+      <c r="AY34"/>
+    </row>
+    <row r="35" spans="1:51">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>3464000.0</v>
+      </c>
+      <c r="C35">
         <v>3436264.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>93632215.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>224000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4685000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4779000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3247000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4494000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5164000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>7700561.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8432110.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6664902.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1459455.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7733000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>8228267.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1637273.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1827933.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1950562.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1999290.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2475328.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2344368.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2967352.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3107250.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2875192.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1798669.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2119513.47</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>7421578.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>7896349.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>9123634.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>10214942.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>12044178.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>9999232.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1063334.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2302873.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2396061.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2198111.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2435613.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2402490.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3933130.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3407879.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3498212.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4407240.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4293817.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4248642.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4558988.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2756401.0</v>
       </c>
-      <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
-      <c r="AX35">
+      <c r="AX35"/>
+      <c r="AY35">
         <v>29915403.0</v>
       </c>
     </row>
-    <row r="36" spans="1:50">
+    <row r="36" spans="1:51">
       <c r="A36" t="s">
         <v>49</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>-493.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>87955040.0</v>
       </c>
-      <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>1.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
+      <c r="J36"/>
       <c r="K36">
         <v>1.0</v>
       </c>
       <c r="L36">
+        <v>1.0</v>
+      </c>
+      <c r="M36">
         <v>-2507.0</v>
       </c>
-      <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>2569000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2531000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3667000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3622000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="U36">
         <v>1.0</v>
       </c>
       <c r="V36">
         <v>1.0</v>
       </c>
       <c r="W36">
+        <v>1.0</v>
+      </c>
+      <c r="X36">
         <v>2.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Z36">
         <v>0.0</v>
       </c>
       <c r="AA36">
+        <v>0.0</v>
+      </c>
+      <c r="AB36">
         <v>1.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3081854.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2442174.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>0.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2067284.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1456921.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2232102.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AJ36">
         <v>1.0</v>
       </c>
-      <c r="AK36"/>
-      <c r="AL36">
+      <c r="AK36">
         <v>1.0</v>
       </c>
+      <c r="AL36"/>
       <c r="AM36">
+        <v>1.0</v>
+      </c>
+      <c r="AN36">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AO36">
         <v>1.0</v>
       </c>
       <c r="AP36">
+        <v>1.0</v>
+      </c>
+      <c r="AQ36">
         <v>0.0</v>
       </c>
-      <c r="AQ36"/>
-      <c r="AR36">
+      <c r="AR36"/>
+      <c r="AS36">
         <v>1306.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1413.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-255733.0</v>
       </c>
-      <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>-605667.0</v>
       </c>
     </row>
-    <row r="37" spans="1:50">
+    <row r="37" spans="1:51">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
+      <c r="AE37"/>
+      <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
-    </row>
-    <row r="38" spans="1:50">
+      <c r="AY37"/>
+    </row>
+    <row r="38" spans="1:51">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>62683000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-10.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>-7111.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="M38"/>
+      <c r="M38">
+        <v>1.0</v>
+      </c>
       <c r="N38"/>
       <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>-1000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2531000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3667000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3622000.0</v>
       </c>
-      <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
-      <c r="X38">
+      <c r="X38"/>
+      <c r="Y38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Z38">
         <v>1.0</v>
       </c>
       <c r="AA38">
+        <v>1.0</v>
+      </c>
+      <c r="AB38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AC38">
         <v>1.0</v>
       </c>
       <c r="AD38">
         <v>1.0</v>
       </c>
       <c r="AE38">
         <v>1.0</v>
       </c>
-      <c r="AF38"/>
-      <c r="AG38">
+      <c r="AF38">
+        <v>1.0</v>
+      </c>
+      <c r="AG38"/>
+      <c r="AH38">
         <v>0.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38">
+      <c r="AI38"/>
+      <c r="AJ38">
         <v>1.0</v>
       </c>
-      <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM38">
         <v>0.0</v>
       </c>
-      <c r="AN38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN38">
+        <v>0.0</v>
+      </c>
+      <c r="AO38"/>
       <c r="AP38">
         <v>1.0</v>
       </c>
-      <c r="AQ38"/>
-      <c r="AR38">
+      <c r="AQ38">
         <v>1.0</v>
       </c>
-      <c r="AS38"/>
-      <c r="AT38">
+      <c r="AR38"/>
+      <c r="AS38">
+        <v>1.0</v>
+      </c>
+      <c r="AT38"/>
+      <c r="AU38">
         <v>-255733.0</v>
       </c>
-      <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-    </row>
-    <row r="39" spans="1:50">
+      <c r="AY38"/>
+    </row>
+    <row r="39" spans="1:51">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>523000.0</v>
+      </c>
+      <c r="C39">
         <v>813668.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1271021.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>195000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>365000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>718000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1307000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>381000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>517000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1662021.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2570443.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>644894.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>774649.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1017000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1221445.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>443821.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>504810.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>883443.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1146446.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>787951.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1347609.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1868892.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2611006.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>978110.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>427508.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>749392.19</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1022468.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>313199.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>123160.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>137222.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2085195.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>884510.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1345317.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1084098.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>458073.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>517381.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>569689.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>553189.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>647115.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>628640.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>644596.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>573701.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>100386.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>62852.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>49052.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>3076.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-    </row>
-    <row r="40" spans="1:50">
+      <c r="AY39"/>
+    </row>
+    <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>3252924.0</v>
+      </c>
+      <c r="C40">
         <v>3400281.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5278567.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>8452000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3802000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3350000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2835000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-5293.0</v>
       </c>
-      <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40">
         <v>4051430.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4160406.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="M40">
         <v>1.0</v>
       </c>
       <c r="N40">
+        <v>1.0</v>
+      </c>
+      <c r="O40">
         <v>507000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>620719.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>69502.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>144231.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>199648.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>247664.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1290870.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1679861.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1319662.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1418748.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1613732.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>529814.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>410428.01</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>530017.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>747869.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>775843.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>886744.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1481258.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1508052.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1352243.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>471141.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-654736.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>541093.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-1343664.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-1041825.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-727659.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-486172.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-225341.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-325359.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-273868.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-405453.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-391894.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>25724516.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>108597.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>29682.0</v>
       </c>
-      <c r="AW40"/>
       <c r="AX40"/>
-    </row>
-    <row r="41" spans="1:50">
+      <c r="AY40"/>
+    </row>
+    <row r="41" spans="1:51">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>754000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>752000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>764000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>779000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>840000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>869000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>875000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>912000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>723000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1173000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1078000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1034888.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>519344.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>969487.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>848789.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>694517.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1135733.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1336376.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>768039.82</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1255754.0</v>
       </c>
-      <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-    </row>
-    <row r="42" spans="1:50">
+      <c r="AY41"/>
+    </row>
+    <row r="42" spans="1:51">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>25657174.0</v>
+      </c>
+      <c r="C42">
         <v>26119620.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>34665408.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>24208000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>23649000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>22198000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>21298000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>19414000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>20138000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>29224200.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>27569975.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>18297879.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>19025833.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>18644000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>18695519.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>16698399.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>18068998.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>18090119.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>16963007.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>18399003.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>16994493.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>15171074.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>14314725.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>16502842.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>12068726.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>11191799.46</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>14989502.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>14317930.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>13107891.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>12604053.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>16756294.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>16423642.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>16276166.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>16112777.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>4854051.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>5738976.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2691469.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2309012.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2232395.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2500040.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1830894.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2211304.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2002190.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1902830.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1679841.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>253983.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2114300.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>288483.0</v>
       </c>
-      <c r="AW42"/>
       <c r="AX42"/>
-    </row>
-    <row r="43" spans="1:50">
+      <c r="AY42"/>
+    </row>
+    <row r="43" spans="1:51">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-      <c r="AE43">
+      <c r="AE43"/>
+      <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
-    </row>
-    <row r="44" spans="1:50">
+      <c r="AY43"/>
+    </row>
+    <row r="44" spans="1:51">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
+      <c r="AE44"/>
+      <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
-    </row>
-    <row r="45" spans="1:50">
+      <c r="AY44"/>
+    </row>
+    <row r="45" spans="1:51">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>4975000.0</v>
+      </c>
+      <c r="C45">
         <v>5180000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2473000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2187000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2485000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2589000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3211000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1022000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1168000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1413000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4804000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1597000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1521000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1647000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4056000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3880000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2198000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2220000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2283000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>0.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>1459557.61</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>857286.09</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>695538.33</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>709046.2</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>804707.36</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>352406.9</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>196874.52</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>165103.16</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>187477.09</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>186834.07</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>221358.0</v>
       </c>
-      <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-    </row>
-    <row r="46" spans="1:50">
+      <c r="AY45"/>
+    </row>
+    <row r="46" spans="1:51">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>3319000.0</v>
+      </c>
+      <c r="C46">
         <v>3590770.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>225000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>578000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>581000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>651000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>821010.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1022000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1168000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1974919.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2080202.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1589345.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1518353.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1647000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1716221.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1741526.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1767837.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2037409.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1901422.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2603274.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2724970.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2790140.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2904934.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2714532.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1958972.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2062214.07</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2207888.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2328035.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2531550.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2667383.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>886439.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1012783.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1107756.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1257499.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1372683.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1459557.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>857286.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>695538.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>709046.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>804707.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>352406.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>196874.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>165103.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>187477.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>186834.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>221358.0</v>
       </c>
-      <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-    </row>
-    <row r="47" spans="1:50">
+      <c r="AY46"/>
+    </row>
+    <row r="47" spans="1:51">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>1521000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1647000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1717000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1754000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1765000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2041000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1904000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2055000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2198000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2220000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2283000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2715918.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2675564.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2924632.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2884099.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3081854.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3323420.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3120600.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>649133.96</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1308527.0</v>
       </c>
-      <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
-    </row>
-    <row r="48" spans="1:50">
+      <c r="AY47"/>
+    </row>
+    <row r="48" spans="1:51">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-304333000.0</v>
+      </c>
+      <c r="C48">
         <v>-295762516.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-394098178.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-279566000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-271589000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-255894000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-245170000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-240413000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-231049000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-303334333.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-287987529.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-208020199.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-203103942.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-196103000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-189276146.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-178556108.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-175119047.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-168610850.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-160475484.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-190693937.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-179188506.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-172803952.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-165406965.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-150080371.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-103983536.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-94960643.77</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-100335682.52</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-95115550.69</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-91136549.36</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-85230623.13</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-111033661.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-106174852.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-101796168.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-95208858.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-71785822.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-85741679.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-61682356.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-56661851.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-53157004.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-66659713.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-48384195.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-58957780.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-55121561.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-51766827.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-49732960.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-456023.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-526044.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-303094.0</v>
       </c>
-      <c r="AW48"/>
       <c r="AX48"/>
-    </row>
-    <row r="49" spans="1:50">
+      <c r="AY48"/>
+    </row>
+    <row r="49" spans="1:51">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
+      <c r="AE49"/>
+      <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
-    </row>
-    <row r="50" spans="1:50">
+      <c r="AY49"/>
+    </row>
+    <row r="50" spans="1:51">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>4507000.0</v>
+      </c>
+      <c r="C50">
         <v>4503000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>4480000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>1737000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2200000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2024000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>6482000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2104000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1905000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>7329000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>924000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>523000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>5144461.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>4613931.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3475358.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1962416.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>720225.11</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>129521.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-    </row>
-    <row r="51" spans="1:50">
+      <c r="AY50"/>
+    </row>
+    <row r="51" spans="1:51">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>7261000.0</v>
+      </c>
+      <c r="C51">
         <v>7487544.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6453709.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>277000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4813000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4883000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5121000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6228000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6652000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9703923.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10423537.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8086057.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8274575.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>8147000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8226268.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1092177.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1233980.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1333649.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1375136.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1841926.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1952606.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2031020.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2132575.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2229355.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1672181.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2253012.03</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>12982116.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>13407948.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>13650238.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>13925015.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>8777519.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>11792875.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2826083.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2941932.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4091522.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4331355.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4049780.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>5185527.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4938528.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4842285.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4719106.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4538977.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4213746.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4178624.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>4335339.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>15609935.0</v>
       </c>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-    </row>
-    <row r="52" spans="1:50">
+      <c r="AY51"/>
+    </row>
+    <row r="52" spans="1:51">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>4507000.0</v>
+      </c>
+      <c r="C52">
         <v>4586033.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>291731.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>277000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>279000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>261000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1994000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2465000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2282000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3124923.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3130903.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2144671.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7567807.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1166000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>761654.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>228364.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>247397.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>250558.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>249661.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>521921.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>504578.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>537918.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>396995.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>388524.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>253761.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>216602.03</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4136316.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3649278.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2808468.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1622395.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>983519.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>129521.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2826083.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2604942.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>4839881.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>3966715.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2805145.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>4290366.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2894447.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1864161.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1556646.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>451989.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>206602.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>213556.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>87293.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>13652525.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-    </row>
-    <row r="53" spans="1:50">
+      <c r="AY52"/>
+    </row>
+    <row r="53" spans="1:51">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>-4998.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>0.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>7729289.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>7703922.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>7206220.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>7448789.0</v>
       </c>
-      <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-    </row>
-    <row r="54" spans="1:50">
+      <c r="AY53"/>
+    </row>
+    <row r="54" spans="1:51">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
+      <c r="AE54"/>
+      <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
-    </row>
-    <row r="55" spans="1:50">
+      <c r="AY54"/>
+    </row>
+    <row r="55" spans="1:51">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>62385000.0</v>
+      </c>
+      <c r="C55">
         <v>73697582.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>192942929.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>42305000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>49668000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>60864000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>70234000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>42235000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>50032000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>77264316.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>58240381.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>50202231.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>56707146.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>61242000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>64391792.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>64621157.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>73142385.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>80132778.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>86657540.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>118528142.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>118818879.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>125391674.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>133096404.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>131728227.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>56231597.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>58290491.47</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>29888532.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>32418347.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>28841187.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>33609085.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>46402351.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>49766212.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>35028831.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>51857747.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>22170480.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>25321248.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>12260154.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>15570676.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>17627291.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9166226.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>11424307.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>13911707.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>15269199.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>18052323.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>21761184.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1310623.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1707513.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1626252.0</v>
       </c>
-      <c r="AW55"/>
       <c r="AX55"/>
-    </row>
-    <row r="56" spans="1:50">
+      <c r="AY55"/>
+    </row>
+    <row r="56" spans="1:51">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>58864000.0</v>
+      </c>
+      <c r="C56">
         <v>69758670.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>104213999.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>41524000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>48811000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>59912000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>69065000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>40884000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>48490000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>74709653.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>55510943.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>48085426.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>54597823.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>58965000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>61995879.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>57143713.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>65298797.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>70526707.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>77020602.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>110547302.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>110508835.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>116901855.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>124368875.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>123380521.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>49908031.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>51821582.99</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>22675564.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>24933643.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>21085301.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>25593726.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>37919789.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>40586916.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>27848277.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>41966220.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>13997666.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>16741127.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>11215071.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>14662058.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>16722810.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>8175046.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>10988094.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>13657784.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>15080676.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>17838865.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>21545748.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1310623.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1707513.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1626252.0</v>
       </c>
-      <c r="AW56"/>
-      <c r="AX56">
+      <c r="AX56"/>
+      <c r="AY56">
         <v>605667.0</v>
       </c>
     </row>
-    <row r="57" spans="1:50">
+    <row r="57" spans="1:51">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>9119924.0</v>
+      </c>
+      <c r="C57">
         <v>10641884.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8320519.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9938000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5724000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5295000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6565000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6677000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5629000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>7910513.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>8437408.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5162139.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10958896.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4774000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4183102.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3292418.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3324335.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3849216.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4149375.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4556679.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5044542.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4997116.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6119067.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4402270.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3549399.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3157079.4</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>8178530.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6921851.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5686835.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5504451.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5785012.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4312184.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6585454.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>5627378.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>8528980.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>8306195.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4731287.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>5047118.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3680624.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3537763.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2633125.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1543651.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>913012.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1397360.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1621565.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>39379598.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>119257.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>35117.0</v>
       </c>
-      <c r="AW57"/>
       <c r="AX57"/>
-    </row>
-    <row r="58" spans="1:50">
+      <c r="AY57"/>
+    </row>
+    <row r="58" spans="1:51">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>12583924.0</v>
+      </c>
+      <c r="C58">
         <v>14078148.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>101952735.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>10162000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>10409000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>10074000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9812000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11171000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10793000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>15611074.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>16869518.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>11827042.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>12418351.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>12507000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12411370.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4929691.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5152268.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5799778.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6148665.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7032007.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7388910.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7964468.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>9226317.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7277462.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5348069.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5276592.86</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15600109.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>14818200.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>14810469.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>15719394.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>14627826.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>14311416.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>7648789.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7930252.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>10925041.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>10504307.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7166900.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7449608.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6589253.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6945642.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>6131338.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5950891.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5206830.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5646000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6180554.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>98954.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>119257.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>35117.0</v>
       </c>
-      <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58">
         <v>29915403.0</v>
       </c>
     </row>
-    <row r="59" spans="1:50">
+    <row r="59" spans="1:51">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
-    </row>
-    <row r="60" spans="1:50">
+      <c r="AY59"/>
+    </row>
+    <row r="60" spans="1:51">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>49777174.0</v>
+      </c>
+      <c r="C60">
         <v>59619434.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>90990193.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>32143000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>39259000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>50790000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>60422000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>31064000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>39239000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>61653242.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>41370863.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>38375189.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>44288794.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>48735000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>51980422.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>59691465.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>67990117.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>74332999.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>80508874.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>111496135.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>111429969.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>117427206.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>123870087.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>124450765.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>50883528.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>53013898.6</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>14288422.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>17600146.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>14030718.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>17889691.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>26626334.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>31109785.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>36279767.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>41618015.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>11245438.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>14816941.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>5093253.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>8121068.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>11038038.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2220584.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>5292968.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>7960816.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>13963450.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>12406320.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>15580630.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1211669.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1588256.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1591134.0</v>
       </c>
-      <c r="AW60"/>
-      <c r="AX60">
+      <c r="AX60"/>
+      <c r="AY60">
         <v>-29915403.0</v>
       </c>
     </row>
-    <row r="61" spans="1:50">
+    <row r="61" spans="1:51">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
+      <c r="AE61"/>
+      <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-    </row>
-    <row r="62" spans="1:50">
+      <c r="AY61"/>
+    </row>
+    <row r="62" spans="1:51">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
-      <c r="AE62">
+      <c r="AE62"/>
+      <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
+      <c r="AY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9875,1175 +10008,1175 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
         <v>4787363.0</v>
       </c>
       <c r="C2">
         <v>3468086.0</v>
       </c>
       <c r="D2">
         <v>2817000.0</v>
       </c>
       <c r="E2">
         <v>3660000.0</v>
       </c>
       <c r="F2">
         <v>3921000.0</v>
       </c>
       <c r="G2">
         <v>3830000.0</v>
       </c>
       <c r="H2">
         <v>1784000.0</v>
       </c>
       <c r="I2">
         <v>1305772.0</v>
       </c>
       <c r="J2">
         <v>3032208.0</v>
       </c>
       <c r="K2">
         <v>188385.0</v>
       </c>
       <c r="L2">
         <v>118717.0</v>
       </c>
       <c r="M2">
         <v>81148.0</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
         <v>569803.0</v>
       </c>
       <c r="C3">
         <v>891059.0</v>
       </c>
       <c r="D3">
         <v>1146000.0</v>
       </c>
       <c r="E3">
         <v>1604000.0</v>
       </c>
       <c r="F3">
         <v>1879000.0</v>
       </c>
       <c r="G3">
         <v>1538000.0</v>
       </c>
       <c r="H3">
         <v>1511000.0</v>
       </c>
       <c r="I3">
         <v>725129.0</v>
       </c>
       <c r="J3">
         <v>447415.0</v>
       </c>
       <c r="K3">
         <v>187008.0</v>
       </c>
       <c r="L3">
         <v>74821.0</v>
       </c>
       <c r="M3">
         <v>84896.0</v>
       </c>
       <c r="N3">
         <v>113866.0</v>
       </c>
       <c r="O3">
         <v>103078.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5">
         <v>-41976173.0</v>
       </c>
       <c r="C5">
         <v>-26482357.0</v>
       </c>
       <c r="D5">
         <v>-27927000.0</v>
       </c>
       <c r="E5">
         <v>-28208000.0</v>
       </c>
       <c r="F5">
         <v>-30527000.0</v>
       </c>
       <c r="G5">
         <v>-21034000.0</v>
       </c>
       <c r="H5">
         <v>-14037000.0</v>
       </c>
       <c r="I5">
         <v>-20189681.0</v>
       </c>
       <c r="J5">
         <v>-16910100.0</v>
       </c>
       <c r="K5">
         <v>-15749797.0</v>
       </c>
       <c r="L5">
         <v>-11222897.0</v>
       </c>
       <c r="M5">
         <v>-6398869.0</v>
       </c>
       <c r="N5">
         <v>-3101605.0</v>
       </c>
       <c r="O5">
         <v>-2625553.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
         <v>-41406370.0</v>
       </c>
       <c r="C6">
         <v>-25591298.0</v>
       </c>
       <c r="D6">
         <v>-26781000.0</v>
       </c>
       <c r="E6">
         <v>-26604000.0</v>
       </c>
       <c r="F6">
         <v>-28648000.0</v>
       </c>
       <c r="G6">
         <v>-19496000.0</v>
       </c>
       <c r="H6">
         <v>-12526000.0</v>
       </c>
       <c r="I6">
         <v>-19464552.0</v>
       </c>
       <c r="J6">
         <v>-16462685.0</v>
       </c>
       <c r="K6">
         <v>-15562789.0</v>
       </c>
       <c r="L6">
         <v>-11148076.0</v>
       </c>
       <c r="M6">
         <v>-6313973.0</v>
       </c>
       <c r="N6">
         <v>-2987739.0</v>
       </c>
       <c r="O6">
         <v>-2522475.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
         <v>11592440.0</v>
       </c>
       <c r="C9">
         <v>6699127.0</v>
       </c>
       <c r="D9">
         <v>4382000.0</v>
       </c>
       <c r="E9">
         <v>3021000.0</v>
       </c>
       <c r="F9">
         <v>2952000.0</v>
       </c>
       <c r="G9">
         <v>3474000.0</v>
       </c>
       <c r="H9">
         <v>2390000.0</v>
       </c>
       <c r="I9">
         <v>604815.0</v>
       </c>
       <c r="J9">
         <v>1872342.0</v>
       </c>
       <c r="K9">
         <v>-188385.0</v>
       </c>
       <c r="L9">
         <v>-119025.0</v>
       </c>
       <c r="M9">
         <v>-81148.1</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
         <v>-43058799.0</v>
       </c>
       <c r="C10">
         <v>-26482355.0</v>
       </c>
       <c r="D10">
         <v>-28697000.0</v>
       </c>
       <c r="E10">
         <v>-28382000.0</v>
       </c>
       <c r="F10">
         <v>-30594000.0</v>
       </c>
       <c r="G10">
         <v>-21577000.0</v>
       </c>
       <c r="H10">
         <v>-15075000.0</v>
       </c>
       <c r="I10">
         <v>-15074708.0</v>
       </c>
       <c r="J10">
         <v>-18748219.0</v>
       </c>
       <c r="K10">
         <v>-16312715.0</v>
       </c>
       <c r="L10">
         <v>-17101812.0</v>
       </c>
       <c r="M10">
         <v>-8103098.0</v>
       </c>
       <c r="N10">
         <v>-14012868.0</v>
       </c>
       <c r="O10">
         <v>-8977753.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11">
         <v>256411.0</v>
       </c>
       <c r="C11">
         <v>-1903.0</v>
       </c>
       <c r="D11">
         <v>-128000.0</v>
       </c>
       <c r="E11">
         <v>287000.0</v>
       </c>
       <c r="F11">
         <v>105000.0</v>
       </c>
       <c r="G11">
         <v>45000.0</v>
       </c>
       <c r="H11">
         <v>147000.0</v>
       </c>
       <c r="I11">
         <v>169441.0</v>
       </c>
       <c r="J11">
         <v>74123.0</v>
       </c>
       <c r="K11">
         <v>14054.0</v>
       </c>
       <c r="L11">
         <v>-523222.0</v>
       </c>
       <c r="M11">
         <v>267393.0</v>
       </c>
       <c r="N11">
         <v>205666.0</v>
       </c>
       <c r="O11">
         <v>158023.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>770000.0</v>
       </c>
       <c r="E12">
         <v>167105.0</v>
       </c>
       <c r="F12">
         <v>66410.0</v>
       </c>
       <c r="G12">
         <v>543000.0</v>
       </c>
       <c r="H12">
         <v>1038000.0</v>
       </c>
       <c r="I12">
         <v>755374.0</v>
       </c>
       <c r="J12">
         <v>1071829.0</v>
       </c>
       <c r="K12">
         <v>615868.0</v>
       </c>
       <c r="L12">
         <v>4053684.0</v>
       </c>
       <c r="M12">
         <v>143014.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>1642000.0</v>
       </c>
       <c r="E13">
         <v>803000.0</v>
       </c>
       <c r="F13">
         <v>205000.0</v>
       </c>
       <c r="G13">
         <v>692000.0</v>
       </c>
       <c r="H13">
         <v>481309.0</v>
       </c>
       <c r="I13">
         <v>483788.0</v>
       </c>
       <c r="J13">
         <v>127732.0</v>
       </c>
       <c r="K13">
         <v>157598.0</v>
       </c>
       <c r="L13">
         <v>1491060.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
         <v>-43315210.0</v>
       </c>
       <c r="C15">
         <v>-26480451.0</v>
       </c>
       <c r="D15">
         <v>-28569000.0</v>
       </c>
       <c r="E15">
         <v>-28669000.0</v>
       </c>
       <c r="F15">
         <v>-30699000.0</v>
       </c>
       <c r="G15">
         <v>-21622000.0</v>
       </c>
       <c r="H15">
         <v>-15222000.0</v>
       </c>
       <c r="I15">
         <v>-15244149.0</v>
       </c>
       <c r="J15">
         <v>-19097551.0</v>
       </c>
       <c r="K15">
         <v>-12146989.0</v>
       </c>
       <c r="L15">
         <v>-11800719.0</v>
       </c>
       <c r="M15">
         <v>-8204409.0</v>
       </c>
       <c r="N15">
         <v>-14218535.0</v>
       </c>
       <c r="O15">
         <v>-9135776.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-28669000.0</v>
       </c>
       <c r="F16">
         <v>-30699000.0</v>
       </c>
       <c r="G16">
         <v>-21622000.0</v>
       </c>
       <c r="H16">
         <v>-15222000.0</v>
       </c>
       <c r="I16">
         <v>-20762989.0</v>
       </c>
       <c r="J16">
         <v>-18822342.0</v>
       </c>
       <c r="K16">
         <v>-16326769.0</v>
       </c>
       <c r="L16">
         <v>-16375740.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17">
         <v>-42570000.0</v>
       </c>
       <c r="C17">
         <v>-27816000.0</v>
       </c>
       <c r="D17">
         <v>-28569000.0</v>
       </c>
       <c r="E17">
         <v>-28669000.0</v>
       </c>
       <c r="F17">
         <v>-30699000.0</v>
       </c>
       <c r="G17">
         <v>-21622000.0</v>
       </c>
       <c r="H17">
         <v>-20192250.0</v>
       </c>
       <c r="I17">
         <v>-20762989.0</v>
       </c>
       <c r="J17">
         <v>-18822342.0</v>
       </c>
       <c r="K17">
         <v>-16326769.0</v>
       </c>
       <c r="L17">
         <v>-8548029.72</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B18">
         <v>1070000.0</v>
       </c>
       <c r="C18">
         <v>1436000.0</v>
       </c>
       <c r="D18">
         <v>726000.0</v>
       </c>
       <c r="E18">
         <v>919000.0</v>
       </c>
       <c r="F18">
         <v>-310000.0</v>
       </c>
       <c r="G18">
         <v>149000.0</v>
       </c>
       <c r="H18">
         <v>-888619.0</v>
       </c>
       <c r="I18">
         <v>-545055.0</v>
       </c>
       <c r="J18">
         <v>-1220093.0</v>
       </c>
       <c r="K18">
         <v>-670191.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
         <v>-41976173.0</v>
       </c>
       <c r="C21">
         <v>-31474571.0</v>
       </c>
       <c r="D21">
         <v>-28616000.0</v>
       </c>
       <c r="E21">
         <v>-32126000.0</v>
       </c>
       <c r="F21">
         <v>-30291000.0</v>
       </c>
       <c r="G21">
         <v>-18863000.0</v>
       </c>
       <c r="H21">
         <v>-14904000.0</v>
       </c>
       <c r="I21">
         <v>-14826983.0</v>
       </c>
       <c r="J21">
         <v>-17150100.0</v>
       </c>
       <c r="K21">
         <v>-16241796.0</v>
       </c>
       <c r="L21">
         <v>-12079540.0</v>
       </c>
       <c r="M21">
         <v>-4663655.0</v>
       </c>
       <c r="N21">
         <v>-4146367.0</v>
       </c>
       <c r="O21">
         <v>-2625554.6</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
         <v>58355977.0</v>
       </c>
       <c r="C23">
         <v>41641784.0</v>
       </c>
       <c r="D23">
         <v>35815000.0</v>
       </c>
       <c r="E23">
         <v>38807000.0</v>
       </c>
       <c r="F23">
         <v>37164000.0</v>
       </c>
       <c r="G23">
         <v>26167000.0</v>
       </c>
       <c r="H23">
         <v>19078000.0</v>
       </c>
       <c r="I23">
         <v>16737571.0</v>
       </c>
       <c r="J23">
         <v>22054650.0</v>
       </c>
       <c r="K23">
         <v>16241796.0</v>
       </c>
       <c r="L23">
         <v>12079540.0</v>
       </c>
       <c r="M23">
         <v>4663655.0</v>
       </c>
       <c r="N23">
         <v>4146367.0</v>
       </c>
       <c r="O23">
         <v>7668224.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
         <v>560000.0</v>
       </c>
       <c r="C25">
         <v>936000.0</v>
       </c>
       <c r="D25">
         <v>1146000.0</v>
       </c>
       <c r="E25">
         <v>1604000.0</v>
       </c>
       <c r="F25">
         <v>1879000.0</v>
       </c>
       <c r="G25">
         <v>1538000.0</v>
       </c>
       <c r="H25">
         <v>1541659.08</v>
       </c>
       <c r="I25">
         <v>1229369.4</v>
       </c>
       <c r="J25">
         <v>693310.54</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26">
         <v>20956543.0</v>
       </c>
       <c r="C26">
         <v>16150447.0</v>
       </c>
       <c r="D26">
         <v>14377000.0</v>
       </c>
       <c r="E26">
         <v>14690000.0</v>
       </c>
       <c r="F26">
         <v>15277000.0</v>
       </c>
       <c r="G26">
         <v>9912000.0</v>
       </c>
       <c r="H26">
         <v>9397000.0</v>
       </c>
       <c r="I26">
         <v>7536829.0</v>
       </c>
       <c r="J26">
         <v>7664564.0</v>
       </c>
       <c r="K26">
         <v>7431510.0</v>
       </c>
       <c r="L26">
         <v>3701725.0</v>
       </c>
       <c r="M26">
         <v>2306683.0</v>
       </c>
       <c r="N26">
         <v>2775422.0</v>
       </c>
       <c r="O26">
         <v>3052329.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>9453000.0</v>
       </c>
       <c r="E27">
         <v>8468000.0</v>
       </c>
       <c r="F27">
         <v>7652000.0</v>
       </c>
       <c r="G27">
         <v>4860000.0</v>
       </c>
       <c r="H27">
         <v>2104000.0</v>
       </c>
       <c r="I27">
         <v>3003859.0</v>
       </c>
       <c r="J27">
         <v>3121911.0</v>
       </c>
       <c r="K27">
         <v>954120.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27">
         <v>164669.0</v>
       </c>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
         <v>32051000.0</v>
       </c>
       <c r="C28">
         <v>23134000.0</v>
       </c>
       <c r="D28">
         <v>9168000.0</v>
       </c>
       <c r="E28">
         <v>9465000.0</v>
       </c>
       <c r="F28">
         <v>10314000.0</v>
       </c>
       <c r="G28">
         <v>7565000.0</v>
       </c>
       <c r="H28">
         <v>5793000.0</v>
       </c>
       <c r="I28">
         <v>4887354.0</v>
       </c>
       <c r="J28">
         <v>4719852.0</v>
       </c>
       <c r="K28">
         <v>4204836.0</v>
       </c>
       <c r="L28">
         <v>4385741.0</v>
       </c>
       <c r="M28">
         <v>1949678.0</v>
       </c>
       <c r="N28">
         <v>1206273.0</v>
       </c>
       <c r="O28">
         <v>1268587.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
         <v>252000.0</v>
       </c>
       <c r="C29">
         <v>-2000.0</v>
       </c>
       <c r="D29">
         <v>-128000.0</v>
       </c>
       <c r="E29">
         <v>287000.0</v>
       </c>
       <c r="F29">
         <v>105000.0</v>
       </c>
       <c r="G29">
         <v>45000.0</v>
       </c>
       <c r="H29">
         <v>193874.0</v>
       </c>
       <c r="I29">
         <v>230784.0</v>
       </c>
       <c r="J29">
         <v>74123.0</v>
       </c>
       <c r="K29">
         <v>14054.0</v>
       </c>
       <c r="L29">
         <v>-726070.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
         <v>53568613.0</v>
       </c>
       <c r="C30">
         <v>38173698.0</v>
       </c>
       <c r="D30">
         <v>32998000.0</v>
       </c>
       <c r="E30">
         <v>35147000.0</v>
       </c>
       <c r="F30">
         <v>33243000.0</v>
       </c>
       <c r="G30">
         <v>22337000.0</v>
       </c>
       <c r="H30">
         <v>17294000.0</v>
       </c>
       <c r="I30">
         <v>15431798.0</v>
       </c>
       <c r="J30">
         <v>19115806.0</v>
       </c>
       <c r="K30">
         <v>16241796.0</v>
       </c>
       <c r="L30">
         <v>12079540.0</v>
       </c>
       <c r="M30">
         <v>5035673.0</v>
       </c>
       <c r="N30">
         <v>4146367.0</v>
       </c>
       <c r="O30">
         <v>7668224.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B31">
         <v>-1082626.0</v>
       </c>
       <c r="C31">
         <v>4992216.0</v>
       </c>
       <c r="D31">
         <v>-81000.0</v>
       </c>
       <c r="E31">
         <v>3744000.0</v>
       </c>
       <c r="F31">
         <v>-303000.0</v>
       </c>
       <c r="G31">
         <v>-2714000.0</v>
       </c>
       <c r="H31">
         <v>-171000.0</v>
       </c>
       <c r="I31">
         <v>-247725.0</v>
       </c>
       <c r="J31">
         <v>-1598119.0</v>
       </c>
       <c r="K31">
         <v>-70919.0</v>
       </c>
       <c r="L31">
         <v>-5022272.0</v>
       </c>
       <c r="M31">
         <v>-3439443.0</v>
       </c>
       <c r="N31">
         <v>-9866501.0</v>
       </c>
       <c r="O31">
         <v>-6352198.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B32">
         <v>16379804.0</v>
       </c>
       <c r="C32">
         <v>10167213.0</v>
       </c>
       <c r="D32">
         <v>7199000.0</v>
       </c>
       <c r="E32">
         <v>6681000.0</v>
       </c>
       <c r="F32">
         <v>6873000.0</v>
       </c>
       <c r="G32">
         <v>7304000.0</v>
       </c>
       <c r="H32">
         <v>4174000.0</v>
       </c>
       <c r="I32">
         <v>1910587.0</v>
       </c>
@@ -11059,3824 +11192,3896 @@
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX32"/>
+  <dimension ref="A1:AY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
-    </row>
-    <row r="2" spans="1:50">
+      <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
+        <v>536000.0</v>
+      </c>
+      <c r="C2">
         <v>1484153.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1986000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1358000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>593000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>768000.0</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>1387470.0</v>
+        <v>1179740.0</v>
       </c>
       <c r="I2">
+        <v>1044000.0</v>
+      </c>
+      <c r="J2">
         <v>795000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>573000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1351469.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>668000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>552000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>665050.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>945057.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1305196.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1079722.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1160194.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>633529.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1963540.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1399030.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>576880.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2210193.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>765000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>610000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>718000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>922403.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>395000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>185912.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>399457.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>842912.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>186288.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>95999.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>178932.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1466053.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1185674.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>471359.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>373257.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>66267.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>56040.0</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-    </row>
-    <row r="3" spans="1:50">
+      <c r="AY2"/>
+    </row>
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
+        <v>135000.0</v>
+      </c>
+      <c r="C3">
         <v>98614.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>109000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>147000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>141000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>163000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>537696.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>214000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>287000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>250000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>324618.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>287000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>277000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>229017.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>213924.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>436447.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>492765.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>523838.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>236467.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>510520.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>467004.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>432347.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>156730.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>400000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>374000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>378000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>395472.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>492178.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>396558.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>384705.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>174712.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>414013.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>316864.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>328197.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>144877.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>284260.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>78684.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>67505.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>25042.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>41844.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>39213.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>25941.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>31436.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>35657.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>28441.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>23491.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>28905.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>19726.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>19022.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>17233.0</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
+      <c r="AE4"/>
+      <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5">
+        <v>-9485000.0</v>
+      </c>
+      <c r="C5">
         <v>-7909895.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-7369000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8913000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-13806000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11166000.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>-8998000.0</v>
+        <v>-8108525.0</v>
       </c>
       <c r="I5">
+        <v>-10449495.0</v>
+      </c>
+      <c r="J5">
         <v>-7833000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7877000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11682260.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
+        <v>-19716229.0</v>
+      </c>
+      <c r="N5">
         <v>-6436000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6811518.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
+        <v>-8527178.0</v>
+      </c>
+      <c r="Q5">
         <v>-11372471.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5847748.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9116531.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-12301347.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9636547.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6903931.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8259821.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6246309.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5901000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5143000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2096000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3746861.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6071390.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4179397.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1910480.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4781476.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5175999.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4177678.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3650419.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3612124.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4343035.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4509778.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3882418.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4809203.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2855577.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3429874.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3602822.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2549179.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2757498.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4498509.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1417711.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1897968.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-806736.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-818861.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-38408.0</v>
       </c>
     </row>
-    <row r="6" spans="1:50">
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
+        <v>-9350000.0</v>
+      </c>
+      <c r="C6">
         <v>-7811281.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-7260000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8766000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13665000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11003000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>-8784000.0</v>
+        <v>-7570829.0</v>
       </c>
       <c r="I6">
+        <v>-10235495.0</v>
+      </c>
+      <c r="J6">
         <v>-7546000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7627000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-11357642.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
+        <v>-19429229.0</v>
+      </c>
+      <c r="N6">
         <v>-6159000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6582501.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
+        <v>-8313254.0</v>
+      </c>
+      <c r="Q6">
         <v>-10936024.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-5354983.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8592693.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-12064880.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-9126027.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6436927.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-7827474.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6089579.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5501000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4769000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1718000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3351389.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5579212.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3782839.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1525775.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4606764.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4761986.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3860814.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3322222.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3467247.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-4058775.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-4431094.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3814913.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4784161.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2813733.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3390661.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3576881.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2517743.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2721841.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-4470068.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1394220.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1869063.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-787010.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-799839.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-21175.0</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
+        <v>1947000.0</v>
+      </c>
+      <c r="C9">
         <v>3778920.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3991000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3931000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1618000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1853000.0</v>
       </c>
-      <c r="G9">
-[...1 lines deleted...]
-      </c>
       <c r="H9">
-        <v>2442271.0</v>
+        <v>2879381.0</v>
       </c>
       <c r="I9">
+        <v>1788000.0</v>
+      </c>
+      <c r="J9">
         <v>1438000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>866000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1310395.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1060000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1050000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1195090.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>756858.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1505464.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>928025.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>545091.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>628471.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1250331.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1205684.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>316718.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1454376.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1473000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>416000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>442000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1245318.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>287223.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>251404.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>705836.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>376240.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>48744.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>66214.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>112482.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>826532.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>279738.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>485780.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>280292.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-66267.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-56040.0</v>
       </c>
-      <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
+        <v>-9485000.0</v>
+      </c>
+      <c r="C10">
         <v>-6930650.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-8149000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7856000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-15631000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10683000.0</v>
       </c>
-      <c r="G10">
-[...1 lines deleted...]
-      </c>
       <c r="H10">
-        <v>-9260900.0</v>
+        <v>-5565283.0</v>
       </c>
       <c r="I10">
+        <v>-9188000.0</v>
+      </c>
+      <c r="J10">
         <v>-6899000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6545000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-11781633.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5546000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7320000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6811517.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-12620167.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6854697.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5863616.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-10231718.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-12888089.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7529859.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6926736.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-9390959.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10045755.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5926000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5165000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2591000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4018528.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6230204.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4436269.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2166631.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2837279.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3949091.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4415167.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3795685.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4459523.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5520074.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4656137.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4112485.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4783943.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4056485.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-3636068.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-3836219.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2769896.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2957179.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-9497708.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1877029.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2342886.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1458952.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-3862520.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-270966.0</v>
       </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11">
+        <v>55000.0</v>
+      </c>
+      <c r="C11">
         <v>24653.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>26000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>121000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>64000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>41000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-231283.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>177000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>20000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>40000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-303418.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>18000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>35000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>48003.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
+        <v>278914.0</v>
+      </c>
+      <c r="Q11">
         <v>46959.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15863.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>38756.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-39200.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>65873.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>56516.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>33934.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-468250.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>183000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>138000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>92000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>77636.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>39700.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>15386.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>25314.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>97228.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>25309.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>18400.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>28186.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>69470.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>488666.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2356.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2297.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4674.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-73117.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4657.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>866189.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>17612.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>29913.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-643667.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>72920.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>65626.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>69173.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>67204.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>65360.0</v>
       </c>
     </row>
-    <row r="12" spans="1:50">
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>147246.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>419283.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>199000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>147246.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>471037.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>343231.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>195411.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>194534.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>192014.0</v>
       </c>
-      <c r="O12">
-[...1 lines deleted...]
-      </c>
       <c r="P12">
+        <v>171986.0</v>
+      </c>
+      <c r="Q12">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="R12">
         <v>16000.0</v>
       </c>
       <c r="S12">
+        <v>16000.0</v>
+      </c>
+      <c r="T12">
         <v>590.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>22000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>783.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>23100.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>495000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>271666.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>262442.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>258413.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>256151.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>158851.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>192335.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>254423.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>145265.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>159624.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>106735.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>176299.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>222051.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>23209.54</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>229794.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>196436.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>218761.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>69404.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>198586.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3838543.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>317469.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>261815.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>232558.0</v>
       </c>
     </row>
-    <row r="13" spans="1:50">
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1367000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1014000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>455000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>297000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>234000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>248000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>243000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>78000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>89000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>22000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>46000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>48000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>221874.64</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>310621.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>274395.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>44275.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>124007.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>104631.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>110790.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>242770.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>0.0</v>
       </c>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-    </row>
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
+        <v>-9540000.0</v>
+      </c>
+      <c r="C15">
         <v>-6955303.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-8175000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7977000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-15695000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-10724000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5334000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9365000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6919000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-6585000.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
+        <v>-11478215.0</v>
+      </c>
+      <c r="M15">
         <v>-5564000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-7355000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-6859521.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
-        <v>-4997000.0</v>
+        <v>-12899081.0</v>
       </c>
       <c r="Q15">
+        <v>-6901656.0</v>
+      </c>
+      <c r="R15">
         <v>-5879480.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-10270475.0</v>
       </c>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
       <c r="T15">
-        <v>-5996000.0</v>
+        <v>-12848889.0</v>
       </c>
       <c r="U15">
+        <v>-7595732.0</v>
+      </c>
+      <c r="V15">
         <v>-6983253.0</v>
       </c>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
       <c r="W15">
+        <v>-9424893.0</v>
+      </c>
+      <c r="X15">
         <v>-7527000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-6109000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5303000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2683000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-4096165.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-6269904.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-4451656.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-2191945.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2934507.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-3974401.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-4433567.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3823871.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-4528993.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-5491656.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-3581913.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-3085515.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3371061.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-3088958.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-2814021.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-3836219.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1666012.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2957179.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-7007691.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-41096.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-150055.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-303094.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-3929724.5</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-336326.0</v>
       </c>
     </row>
-    <row r="16" spans="1:50">
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-7355000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-6741000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-9527000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-4997000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-5930000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-8215000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-10161000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-5996000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7043000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-7499000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-6638864.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-8136294.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-7347529.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3607693.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-5151526.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-6269904.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-5844134.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-2926690.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-2612332.51</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-5134966.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17">
+        <v>-9540000.0</v>
+      </c>
+      <c r="C17">
         <v>-7053000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-8175000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7977000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-15695000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-10724000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5334000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-9364000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6919000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6199000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-8909000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-5564000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-7355000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-6741000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-9527000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-4997000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-5930000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-8215000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-10161000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-5996000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7043000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-7499000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-7359272.89</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-8136294.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-7347529.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-3607693.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-5151526.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-6269904.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-5844134.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-2926686.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-2612332.51</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-5134966.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B18">
+        <v>336000.0</v>
+      </c>
+      <c r="C18">
         <v>377000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>160000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>122000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>343000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>445000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-621000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-199000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>934000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1322000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>451000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1014000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-884000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>144000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>396000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>234000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>227000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>62000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-359000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>0.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>23000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>26000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>222657.51</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>279601.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>242844.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-621040.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-217241.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-242791.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-228455.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-200132.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
+        <v>-11066000.0</v>
+      </c>
+      <c r="C21">
         <v>-7909895.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7369000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8913000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-13806000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11166000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8108525.0</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
       <c r="I21">
+        <v>-10449495.0</v>
+      </c>
+      <c r="J21">
         <v>7833000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-7877000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-64241170.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-6560000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6436000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-6847520.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-75049448.0</v>
       </c>
-      <c r="P21">
-[...1 lines deleted...]
-      </c>
       <c r="Q21">
+        <v>11372472.0</v>
+      </c>
+      <c r="R21">
         <v>-7711736.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9116531.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-64306408.0</v>
       </c>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
       <c r="U21">
+        <v>9636548.0</v>
+      </c>
+      <c r="V21">
         <v>-6329843.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8259821.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-41757007.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-5142000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3940000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4872000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4268450.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-6065222.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4263790.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2037209.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2898292.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-4007162.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4266909.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3579695.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3756084.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-4868696.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-4461890.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3871350.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-4973329.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3942917.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3617624.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-3707926.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-2734570.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2814073.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-4742564.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1788333.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2061721.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-998227.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-989984.2</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-985307.0</v>
       </c>
     </row>
-    <row r="22" spans="1:50">
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>0.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>13549000.0</v>
+      </c>
+      <c r="C23">
         <v>13172968.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>13346000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14202000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16017000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13787000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
-        <v>8324821.0</v>
+        <v>12167646.0</v>
       </c>
       <c r="I23">
+        <v>13281495.0</v>
+      </c>
+      <c r="J23">
         <v>10066000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9316000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>66903034.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8288000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4834000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8707662.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>76751363.0</v>
       </c>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
       <c r="Q23">
+        <v>8561812.0</v>
+      </c>
+      <c r="R23">
         <v>9719484.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7411245.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>65568408.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>6422677.0</v>
+      </c>
+      <c r="V23">
         <v>8934558.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7366222.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>45421576.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7380000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4966000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6032000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2100729.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6747446.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4701106.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3142502.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4117444.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4242194.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4429123.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3871109.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6372397.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6334108.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5515069.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4462867.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4973329.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3942917.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3617624.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3707926.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2734570.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2814073.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4742564.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1788333.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2061721.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>998227.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>989984.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>985307.0</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>135000.0</v>
+      </c>
+      <c r="C25">
         <v>100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>109000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>147000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>141000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>163000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>76000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>268000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>287000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>305000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>299000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>287000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>277000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>283000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>256000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>372000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>497000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>479000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>496000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>487000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>471000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>425000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>386201.8</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>400763.64</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>392716.97</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>358317.59</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>395472.34</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>364922.26</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>396558.81</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>384705.66</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>252287.95</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>332019.1</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>316864.49</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>328197.86</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>298613.92</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>284260.35</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>60681.48</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>49754.8</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>46928.66</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>41844.43</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>30374.67</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>19984.75</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20528.84</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>23406.76</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>27816.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>23491.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>28905.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
-      <c r="AX25">
+      <c r="AX25"/>
+      <c r="AY25">
         <v>17233.0</v>
       </c>
     </row>
-    <row r="26" spans="1:50">
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26">
+        <v>5654000.0</v>
+      </c>
+      <c r="C26">
         <v>5189112.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4272000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5418000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6098000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4808000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
+        <v>4575000.0</v>
+      </c>
+      <c r="I26">
         <v>5617495.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4193000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3945000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>5318429.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3415000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3155000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3852292.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4733409.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6537030.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3656580.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>3975667.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>6849959.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5135607.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3389996.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4124883.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4452197.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3566000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1721000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2111000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2526633.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2586935.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2427144.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2005501.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1776754.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1994864.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1785210.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1948862.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1930092.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2267324.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1859177.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1412085.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1932513.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1906150.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1737310.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1907488.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1021441.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1234785.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>890495.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>835201.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1009038.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>612844.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>618444.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>630984.0</v>
       </c>
     </row>
-    <row r="27" spans="1:50">
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>11954392.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2915000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2969000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2431000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8661328.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2181000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2251000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2105000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2266512.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3035789.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2394000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2752962.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2912212.0</v>
       </c>
-      <c r="T27">
-[...1 lines deleted...]
-      </c>
       <c r="U27">
+        <v>2576671.0</v>
+      </c>
+      <c r="V27">
         <v>1728000.0</v>
       </c>
-      <c r="V27">
-[...1 lines deleted...]
-      </c>
       <c r="W27">
+        <v>1994573.0</v>
+      </c>
+      <c r="X27">
         <v>2224190.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1186000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>993000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>933000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1002557.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>660040.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>879699.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>396453.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>715813.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>693533.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>846430.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>733231.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>903960.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>567324.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>689820.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>862714.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>515603.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>250435.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>229850.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>233411.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>2303034.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>41634.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>40752.0</v>
       </c>
     </row>
-    <row r="28" spans="1:50">
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>7359000.0</v>
+      </c>
+      <c r="C28">
         <v>6591000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7088000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7426000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9326000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8211000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11819249.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3711875.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2109000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
+        <v>2367000.0</v>
+      </c>
+      <c r="L28">
         <v>8228063.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2024000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2080000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2106000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2835171.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3305115.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2632000.0</v>
       </c>
-      <c r="R28">
-[...1 lines deleted...]
-      </c>
       <c r="S28">
+        <v>2932993.0</v>
+      </c>
+      <c r="T28">
         <v>4075580.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
+        <v>3174600.0</v>
+      </c>
+      <c r="V28">
         <v>2453000.0</v>
       </c>
-      <c r="V28">
-[...1 lines deleted...]
-      </c>
       <c r="W28">
+        <v>2679540.0</v>
+      </c>
+      <c r="X28">
         <v>2277631.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1863000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1642000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2270000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1984577.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1551668.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1208350.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1133997.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>781137.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1366506.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1700523.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1009132.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1109649.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1315540.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1329108.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>838355.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1995570.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1219077.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1143589.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1101509.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>605155.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>819216.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2733505.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10768.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8342.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>274755.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>329904.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>313571.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>55000.0</v>
+      </c>
+      <c r="C29">
         <v>25000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>121000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>64000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>41000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-238000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>177000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>39000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-229000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>35000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>48000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>206000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>34000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>16000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>31000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-31000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>52000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>57000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>27000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-372991.72</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>242972.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>192800.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>123735.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>100174.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>39700.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>20200.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>33800.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>13013000.0</v>
+      </c>
+      <c r="C30">
         <v>11688815.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11360000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12844000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15424000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13019000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
-        <v>-9712291.0</v>
+        <v>10987906.0</v>
       </c>
       <c r="I30">
+        <v>12237495.0</v>
+      </c>
+      <c r="J30">
         <v>-6395000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8743000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>65551565.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7620000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5386000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8042611.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>75806306.0</v>
       </c>
-      <c r="P30">
-[...1 lines deleted...]
-      </c>
       <c r="Q30">
+        <v>-9867008.0</v>
+      </c>
+      <c r="R30">
         <v>8639762.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-8571439.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>64934879.0</v>
       </c>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
       <c r="U30">
+        <v>-8386217.0</v>
+      </c>
+      <c r="V30">
         <v>7535528.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-7943102.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>43211383.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6615000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4356000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5314000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3023132.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6352445.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4515194.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2743045.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3274532.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4055906.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4333123.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3692176.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4906343.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5148434.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5043710.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4160399.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4973329.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3942917.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3617624.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3707926.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2734570.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2814073.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4742564.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1788333.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2061721.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>998227.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>989984.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>814831.0</v>
       </c>
     </row>
-    <row r="31" spans="1:50">
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B31">
+        <v>1581000.0</v>
+      </c>
+      <c r="C31">
         <v>979245.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-780000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1057000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1825000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>483000.0</v>
       </c>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
       <c r="H31">
-        <v>-200601.0</v>
+        <v>2543242.0</v>
       </c>
       <c r="I31">
+        <v>1261495.0</v>
+      </c>
+      <c r="J31">
         <v>-14732000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1332000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>52459537.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1014000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-13756000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>36000.0</v>
       </c>
-      <c r="O31">
-[...1 lines deleted...]
-      </c>
       <c r="P31">
+        <v>62429282.0</v>
+      </c>
+      <c r="Q31">
         <v>-18227168.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1848119.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-19348249.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>51418319.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-17166406.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-596893.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-17650780.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>31711252.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-784000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1225000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2281000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-8286978.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-164982.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-172478.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-129421.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>61012.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>58070.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-148257.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-215990.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-703439.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-651378.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-194247.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-241135.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>189386.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-113568.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-18444.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-128293.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-35326.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-143106.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4755144.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-88696.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-281165.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-460725.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2872534.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>714341.0</v>
       </c>
     </row>
-    <row r="32" spans="1:50">
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B32">
+        <v>2483000.0</v>
+      </c>
+      <c r="C32">
         <v>5263073.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5977000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5289000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2211000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2621000.0</v>
       </c>
-      <c r="G32">
-[...1 lines deleted...]
-      </c>
       <c r="H32">
-        <v>3829741.0</v>
+        <v>4059121.0</v>
       </c>
       <c r="I32">
+        <v>2832000.0</v>
+      </c>
+      <c r="J32">
         <v>2233000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1439000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2661864.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1728000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1602000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1860141.0</v>
       </c>
-      <c r="O32">
-[...1 lines deleted...]
-      </c>
       <c r="P32">
-        <v>2810660.0</v>
+        <v>1701914.0</v>
       </c>
       <c r="Q32">
+        <v>2810659.0</v>
+      </c>
+      <c r="R32">
         <v>2007748.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1705286.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1262000.0</v>
       </c>
-      <c r="T32">
-[...1 lines deleted...]
-      </c>
       <c r="U32">
+        <v>3213870.0</v>
+      </c>
+      <c r="V32">
         <v>2604714.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>893599.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3664569.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2238000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1026000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1160000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2167721.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>682224.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>437316.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1105293.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1219152.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>235032.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>162213.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>291414.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1890482.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1465412.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>957139.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>591517.0</v>
       </c>
-      <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
+      <c r="AY32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14929,1121 +15134,1121 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
         <v>54912000.0</v>
       </c>
       <c r="C2">
         <v>26213000.0</v>
       </c>
       <c r="D2">
         <v>46517000.0</v>
       </c>
       <c r="E2">
         <v>67152000.0</v>
       </c>
       <c r="F2">
         <v>83913000.0</v>
       </c>
       <c r="G2">
         <v>14800000.0</v>
       </c>
       <c r="H2">
         <v>22468284.0</v>
       </c>
       <c r="I2">
         <v>8151966.0</v>
       </c>
       <c r="J2">
         <v>20833061.0</v>
       </c>
       <c r="K2">
         <v>7828673.0</v>
       </c>
       <c r="L2">
         <v>292929.0</v>
       </c>
       <c r="M2">
         <v>605896.0</v>
       </c>
       <c r="N2">
         <v>570194.0</v>
       </c>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
         <v>179084</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>1.96</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>593000</v>
       </c>
       <c r="G3">
         <v>350000</v>
       </c>
       <c r="H3">
         <v>2.31</v>
       </c>
       <c r="I3">
         <v>32000</v>
       </c>
       <c r="J3">
         <v>369502</v>
       </c>
       <c r="K3">
         <v>808842</v>
       </c>
       <c r="L3">
         <v>120350</v>
       </c>
       <c r="M3">
         <v>61283</v>
       </c>
       <c r="N3">
         <v>80423</v>
       </c>
       <c r="O3">
         <v>219432</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
         <v>4734976.0</v>
       </c>
       <c r="C6">
         <v>28699000.0</v>
       </c>
       <c r="D6">
         <v>-20304000.0</v>
       </c>
       <c r="E6">
         <v>-20635000.0</v>
       </c>
       <c r="F6">
         <v>-16761000.0</v>
       </c>
       <c r="G6">
         <v>69113000.0</v>
       </c>
       <c r="H6">
         <v>-7644922.0</v>
       </c>
       <c r="I6">
         <v>14378509.0</v>
       </c>
       <c r="J6">
         <v>-9729838.0</v>
       </c>
       <c r="K6">
         <v>10310541.0</v>
       </c>
       <c r="L6">
         <v>7289830.0</v>
       </c>
       <c r="M6">
         <v>2741031.0</v>
       </c>
       <c r="N6">
         <v>606370.0</v>
       </c>
       <c r="O6">
         <v>578367.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7">
         <v>-1742986.0</v>
       </c>
       <c r="C7">
         <v>591000.0</v>
       </c>
       <c r="D7">
         <v>540000.0</v>
       </c>
       <c r="E7">
         <v>-5629000.0</v>
       </c>
       <c r="F7">
         <v>-877000.0</v>
       </c>
       <c r="G7">
         <v>-4635000.0</v>
       </c>
       <c r="H7">
         <v>-3151317.0</v>
       </c>
       <c r="I7">
         <v>-990831.0</v>
       </c>
       <c r="J7">
         <v>-501607.0</v>
       </c>
       <c r="K7">
         <v>-151930.0</v>
       </c>
       <c r="L7">
         <v>146708.0</v>
       </c>
       <c r="M7"/>
       <c r="N7">
         <v>145067.0</v>
       </c>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9">
         <v>-175010.0</v>
       </c>
       <c r="C9">
         <v>186000.0</v>
       </c>
       <c r="D9">
         <v>-956000.0</v>
       </c>
       <c r="E9">
         <v>-1424000.0</v>
       </c>
       <c r="F9">
         <v>1996000.0</v>
       </c>
       <c r="G9">
         <v>-3849000.0</v>
       </c>
       <c r="H9">
         <v>-872970.0</v>
       </c>
       <c r="I9">
         <v>1149421.0</v>
       </c>
       <c r="J9">
         <v>-3169242.0</v>
       </c>
       <c r="K9">
         <v>-611904.0</v>
       </c>
       <c r="L9">
         <v>1101899.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B10">
         <v>-2871400.0</v>
       </c>
       <c r="C10">
         <v>656000.0</v>
       </c>
       <c r="D10">
         <v>353000.0</v>
       </c>
       <c r="E10">
         <v>-1864000.0</v>
       </c>
       <c r="F10">
         <v>-2491000.0</v>
       </c>
       <c r="G10">
         <v>-2141000.0</v>
       </c>
       <c r="H10">
         <v>-873595.0</v>
       </c>
       <c r="I10">
         <v>-1615578.0</v>
       </c>
       <c r="J10">
         <v>-806627.0</v>
       </c>
       <c r="K10">
         <v>-310113.0</v>
       </c>
       <c r="L10">
         <v>-217578.88</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-566000.0</v>
       </c>
       <c r="F11">
         <v>-356000.0</v>
       </c>
       <c r="G11">
         <v>281000.0</v>
       </c>
       <c r="H11">
         <v>98000.0</v>
       </c>
       <c r="I11">
         <v>-957050.0</v>
       </c>
       <c r="J11">
         <v>3510364.0</v>
       </c>
       <c r="K11">
         <v>684781.0</v>
       </c>
       <c r="L11">
         <v>527983.86</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6894000.0</v>
       </c>
       <c r="F12">
         <v>7337000.0</v>
       </c>
       <c r="G12">
         <v>4145000.0</v>
       </c>
       <c r="H12">
         <v>2399000.0</v>
       </c>
       <c r="I12">
         <v>2150564.0</v>
       </c>
       <c r="J12">
         <v>3850443.0</v>
       </c>
       <c r="K12">
         <v>1841705.0</v>
       </c>
       <c r="L12">
         <v>4679354.01</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2086000.0</v>
       </c>
       <c r="F13">
         <v>-13000.0</v>
       </c>
       <c r="G13">
         <v>1252000.0</v>
       </c>
       <c r="H13">
         <v>-1736000.0</v>
       </c>
       <c r="I13">
         <v>461032.0</v>
       </c>
       <c r="J13">
         <v>903430.0</v>
       </c>
       <c r="K13">
         <v>-298311.0</v>
       </c>
       <c r="L13">
         <v>76580.62</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
         <v>569803.0</v>
       </c>
       <c r="C14">
         <v>936000.0</v>
       </c>
       <c r="D14">
         <v>929000.0</v>
       </c>
       <c r="E14">
         <v>1604000.0</v>
       </c>
       <c r="F14">
         <v>1879000.0</v>
       </c>
       <c r="G14">
         <v>1538000.0</v>
       </c>
       <c r="H14">
         <v>1552977.0</v>
       </c>
       <c r="I14">
         <v>1229369.0</v>
       </c>
       <c r="J14">
         <v>693310.0</v>
       </c>
       <c r="K14">
         <v>139132.0</v>
       </c>
       <c r="L14">
         <v>85772.0</v>
       </c>
       <c r="M14">
         <v>84896.0</v>
       </c>
       <c r="N14">
         <v>113866.0</v>
       </c>
       <c r="O14">
         <v>103078.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
         <v>59723000.0</v>
       </c>
       <c r="C16">
         <v>54912000.0</v>
       </c>
       <c r="D16">
         <v>26213000.0</v>
       </c>
       <c r="E16">
         <v>46517000.0</v>
       </c>
       <c r="F16">
         <v>67152000.0</v>
       </c>
       <c r="G16">
         <v>83913000.0</v>
       </c>
       <c r="H16">
         <v>14823362.0</v>
       </c>
       <c r="I16">
         <v>22530475.0</v>
       </c>
       <c r="J16">
         <v>11103223.0</v>
       </c>
       <c r="K16">
         <v>15499636.0</v>
       </c>
       <c r="L16">
         <v>7582759.0</v>
       </c>
       <c r="M16">
         <v>3346927.0</v>
       </c>
       <c r="N16">
         <v>606370.0</v>
       </c>
       <c r="O16">
         <v>578367.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
         <v>-39054917.0</v>
       </c>
       <c r="C18">
         <v>-23453000.0</v>
       </c>
       <c r="D18">
         <v>-22609000.0</v>
       </c>
       <c r="E18">
         <v>-25800000.0</v>
       </c>
       <c r="F18">
         <v>-22953000.0</v>
       </c>
       <c r="G18">
         <v>-20924000.0</v>
       </c>
       <c r="H18">
         <v>-15446647.0</v>
       </c>
       <c r="I18">
         <v>-13431889.0</v>
       </c>
       <c r="J18">
         <v>-12182194.0</v>
       </c>
       <c r="K18">
         <v>-11598416.0</v>
       </c>
       <c r="L18">
         <v>-5063969.0</v>
       </c>
       <c r="M18">
         <v>-2940432.0</v>
       </c>
       <c r="N18">
         <v>-3277953.0</v>
       </c>
       <c r="O18">
         <v>-3275398.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-127000.0</v>
       </c>
       <c r="F19">
         <v>-593000.0</v>
       </c>
       <c r="G19">
         <v>-350000.0</v>
       </c>
       <c r="H19">
         <v>-250000.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>-997428.0</v>
       </c>
       <c r="K19">
         <v>8912835.0</v>
       </c>
       <c r="L19">
         <v>-5219934.61</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20">
         <v>42436000.0</v>
       </c>
       <c r="C20">
         <v>62106000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>85523000.0</v>
       </c>
       <c r="H20">
         <v>8803693.72</v>
       </c>
       <c r="I20">
         <v>25329838.55</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B21">
         <v>-290000.0</v>
       </c>
       <c r="C21">
         <v>-2560000.0</v>
       </c>
       <c r="D21">
         <v>-912000.0</v>
       </c>
       <c r="E21">
         <v>6917000.0</v>
       </c>
       <c r="F21">
         <v>-386000.0</v>
       </c>
       <c r="G21">
         <v>-9606000.0</v>
       </c>
       <c r="H21">
         <v>-1250000.0</v>
       </c>
       <c r="I21">
         <v>12333025.0</v>
       </c>
       <c r="J21">
         <v>-2877050.0</v>
       </c>
       <c r="K21">
         <v>-286700.0</v>
       </c>
       <c r="L21">
         <v>2467854.58</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22">
         <v>-42570000.0</v>
       </c>
       <c r="C22">
         <v>-27816000.0</v>
       </c>
       <c r="D22">
         <v>-28323000.0</v>
       </c>
       <c r="E22">
         <v>-28669000.0</v>
       </c>
       <c r="F22">
         <v>-30699000.0</v>
       </c>
       <c r="G22">
         <v>-21622000.0</v>
       </c>
       <c r="H22">
         <v>-15571428.0</v>
       </c>
       <c r="I22">
         <v>-15244149.0</v>
       </c>
       <c r="J22">
         <v>-14968065.0</v>
       </c>
       <c r="K22">
         <v>-12146989.0</v>
       </c>
       <c r="L22">
         <v>-11800719.0</v>
       </c>
       <c r="M22">
         <v>-8204409.0</v>
       </c>
       <c r="N22">
         <v>-14218535.0</v>
       </c>
       <c r="O22">
         <v>-9135776.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B23">
         <v>-1016000.0</v>
       </c>
       <c r="C23">
         <v>-4850000.0</v>
       </c>
       <c r="D23">
         <v>2668000.0</v>
       </c>
       <c r="E23">
         <v>114000.0</v>
       </c>
       <c r="F23">
         <v>6334000.0</v>
       </c>
       <c r="G23">
         <v>11516000.0</v>
       </c>
       <c r="H23">
         <v>-1272424.0</v>
       </c>
       <c r="I23">
         <v>-6574324.0</v>
       </c>
       <c r="J23">
         <v>457676.0</v>
       </c>
       <c r="K23">
         <v>3166321.0</v>
       </c>
       <c r="L23">
         <v>-2503165.0</v>
       </c>
       <c r="M23">
         <v>1704331.0</v>
       </c>
       <c r="N23">
         <v>2976736.0</v>
       </c>
       <c r="O23">
         <v>1082018.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24">
         <v>91631.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>-561000.0</v>
       </c>
       <c r="G24">
         <v>-445347.0</v>
       </c>
       <c r="H24">
         <v>-245414.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>-204245.0</v>
       </c>
       <c r="K24">
         <v>-65731.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
         <v>-622650.0</v>
       </c>
       <c r="C25">
         <v>255000.0</v>
       </c>
       <c r="D25">
         <v>828000.0</v>
       </c>
       <c r="E25">
         <v>2656000.0</v>
       </c>
       <c r="F25">
         <v>132000.0</v>
       </c>
       <c r="G25">
         <v>1127000.0</v>
       </c>
       <c r="H25">
         <v>1723119.0</v>
       </c>
       <c r="I25">
         <v>847174.0</v>
       </c>
       <c r="J25">
         <v>-1142376.0</v>
       </c>
       <c r="K25">
         <v>-3095254.0</v>
       </c>
       <c r="L25">
         <v>7708066.0</v>
       </c>
       <c r="M25">
         <v>5050031.0</v>
       </c>
       <c r="N25">
         <v>10541594.0</v>
       </c>
       <c r="O25">
         <v>5699629.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>11505400.0</v>
       </c>
       <c r="I26">
         <v>34605260.0</v>
       </c>
       <c r="J26">
         <v>10100300.0</v>
       </c>
       <c r="K26">
         <v>17405680.0</v>
       </c>
       <c r="L26">
         <v>24016270.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B27">
         <v>5490000.0</v>
       </c>
       <c r="C27">
         <v>2581000.0</v>
       </c>
       <c r="D27">
         <v>3417000.0</v>
       </c>
       <c r="E27">
         <v>4238000.0</v>
       </c>
       <c r="F27">
         <v>7205000.0</v>
       </c>
       <c r="G27">
         <v>3018000.0</v>
       </c>
       <c r="H27">
         <v>1283688.0</v>
       </c>
       <c r="I27">
         <v>797485.0</v>
       </c>
       <c r="J27">
         <v>1064278.0</v>
       </c>
       <c r="K27">
         <v>745151.0</v>
       </c>
       <c r="L27">
         <v>464608.0</v>
       </c>
       <c r="M27">
         <v>190333.0</v>
       </c>
       <c r="N27">
         <v>220476.0</v>
       </c>
       <c r="O27">
         <v>277101.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
         <v>41858142.0</v>
       </c>
       <c r="C28">
         <v>54696000.0</v>
       </c>
       <c r="D28">
         <v>1756000.0</v>
       </c>
       <c r="E28">
         <v>7031000.0</v>
       </c>
       <c r="F28">
         <v>5948000.0</v>
       </c>
       <c r="G28">
         <v>87433000.0</v>
       </c>
       <c r="H28">
         <v>6798114.0</v>
       </c>
       <c r="I28">
         <v>27810398.0</v>
       </c>
       <c r="J28">
         <v>6122050.0</v>
       </c>
       <c r="K28">
         <v>15899972.0</v>
       </c>
       <c r="L28">
         <v>18725875.0</v>
       </c>
       <c r="M28">
         <v>2741031.0</v>
       </c>
       <c r="N28">
         <v>3313683.0</v>
       </c>
       <c r="O28">
         <v>1082018.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
         <v>-38875833.0</v>
       </c>
       <c r="C29">
         <v>-23453000.0</v>
       </c>
       <c r="D29">
         <v>-22609000.0</v>
       </c>
       <c r="E29">
         <v>-25800000.0</v>
       </c>
       <c r="F29">
         <v>-22360000.0</v>
       </c>
       <c r="G29">
         <v>-20574000.0</v>
       </c>
       <c r="H29">
         <v>-15446649.0</v>
       </c>
       <c r="I29">
         <v>-13431889.0</v>
       </c>
       <c r="J29">
         <v>-14854460.0</v>
       </c>
       <c r="K29">
         <v>-14502266.0</v>
       </c>
       <c r="L29">
         <v>-4943619.0</v>
       </c>
       <c r="M29">
         <v>-2879149.0</v>
       </c>
       <c r="N29">
         <v>-3197529.0</v>
       </c>
       <c r="O29">
         <v>-3055966.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30">
         <v>-246236.0</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>-593000.0</v>
       </c>
       <c r="G30">
         <v>-350000.0</v>
       </c>
       <c r="H30">
         <v>-192789.0</v>
       </c>
       <c r="I30">
         <v>-189000.0</v>
       </c>
       <c r="J30">
         <v>-997428.0</v>
       </c>
       <c r="K30">
         <v>8912835.0</v>
       </c>
@@ -16059,3526 +16264,3588 @@
       <c r="O30">
         <v>-219432.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX30"/>
+  <dimension ref="A1:AY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
-    </row>
-    <row r="2" spans="1:50">
+      <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
+        <v>50295000.0</v>
+      </c>
+      <c r="C2">
         <v>59723000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24801799.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>35195000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>46433000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54912000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27123000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34079000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>41180000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26213000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33625000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>39275000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>42984000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46517000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45879393.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>53235000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>60124000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>67152000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>72218000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>73771000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>78513000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>83913000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>82651867.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>41066000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43632000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20567532.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20493470.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>27048837.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22983210.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>35212269.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>31995919.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>38014963.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8597752.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13145532.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8201441.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12666682.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15621905.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7276956.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2297254.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5380160.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8106468.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9891306.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>20912767.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1307547.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1346831.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1626252.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>895980.0</v>
       </c>
       <c r="AW2">
         <v>895980.0</v>
       </c>
       <c r="AX2">
+        <v>895980.0</v>
+      </c>
+      <c r="AY2">
         <v>-349499.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>1</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>179082</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>0.82</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2.01</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>0.27</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>0.86</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1.6</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0.84</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
         <v>0.35</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
         <v>127000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>121000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>164000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>181000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7507351</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000</v>
       </c>
       <c r="Y3">
         <v>32000</v>
       </c>
       <c r="Z3">
+        <v>32000</v>
+      </c>
+      <c r="AA3">
         <v>0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2534</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>250000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3.94</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
         <v>5.18</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
         <v>7536</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>120690</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>194518</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>46756</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>70457</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>465317</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>200704</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>72363</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2082</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>34506</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>38377</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>65596</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>43272</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3994</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>9765</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
+      <c r="AE4"/>
+      <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
+        <v>-12024000.0</v>
+      </c>
+      <c r="C6">
         <v>-9428000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>34812514.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-10369000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11238000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8479000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>27789000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6956000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7101000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>14967000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7412000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5650000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3709000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3533000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>616516.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7027000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6889000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7028000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5066000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1553000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4742000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5400000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1261133.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>41701000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2566000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>28832000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5852202.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6733829.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6555367.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2724944.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4525086.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3216350.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6019044.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>20839036.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4315932.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16223477.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>10704273.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2955223.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8222680.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4979702.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3082906.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2726308.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2308547.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-11021461.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>19605220.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-39284.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-155349.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1626251.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>299460.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1245479.0</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7">
+        <v>-2786420.0</v>
+      </c>
+      <c r="C7">
         <v>-2733000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>123000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3452000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>366000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1250000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-766000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1661000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-674000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>949000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>209000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>33000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>682000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-550000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-934808.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2258000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1446000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1020000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1982000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1415000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-956000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-488000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1513101.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>359000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2551000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-5956000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2611663.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1259920.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1153435.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1230202.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-284945.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-540082.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-403191.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>237387.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-906269.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>729228.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-127252.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-197314.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-420225.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>613462.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-417548.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>72380.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>546657.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>87864.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-324944.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1812.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>67613.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>35117.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>4899.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-131329.0</v>
       </c>
     </row>
-    <row r="8" spans="1:50">
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9">
+        <v>-235867.0</v>
+      </c>
+      <c r="C9">
         <v>-2240000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
+        <v>736000.0</v>
+      </c>
+      <c r="E9">
         <v>-3357000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1359000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1090000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-124000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>297000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-841000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1325000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-801000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-128000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>573000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-198678.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-412000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-458000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-365000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2527000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-587000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1033000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1089000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2272227.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1105000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-86000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-307000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1965487.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1104189.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>81006.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-270045.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1257590.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-46675.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-28623.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2482310.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1307268.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-646298.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-869048.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-346626.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>204196.0</v>
       </c>
-      <c r="AR9"/>
-      <c r="AS9">
+      <c r="AS9"/>
+      <c r="AT9">
         <v>397045.0</v>
       </c>
-      <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B10">
+        <v>-1643802.0</v>
+      </c>
+      <c r="C10">
         <v>-996000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>-229000.0</v>
+      </c>
+      <c r="E10">
         <v>130000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1739000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-984000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>475000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>344000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-180000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>407000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>137000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>139000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-330000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-565402.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-282000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-381000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-631000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-466000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>110000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2149000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-487006.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-47000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-643000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-973000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-852886.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-29787.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-147535.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>162981.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-183129.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-562070.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-566838.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-303539.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-286186.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-125178.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-59432.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-335830.0</v>
       </c>
-      <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-    </row>
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>355000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-21000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-90000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>248000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-291000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-433000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>881000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-69000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-523000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-645000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1102686.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>24281.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-109344.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-961929.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1199463.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>628519.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1264690.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-347454.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>439748.81</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>187028.0</v>
       </c>
-      <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1277000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1185000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3558000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1128000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1311000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>897000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2630000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1905000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1511000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1291000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1345251.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2802060.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2601755.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-1836374.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>845588.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>811653.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>532608.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>837551.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>418198.78</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>377465.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-353000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>353000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-367000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1812000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-316000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>409000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-960000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-869000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>586000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1230000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>238935.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>534700.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>467177.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>288971.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-909716.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-243161.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8805.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1164733.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>130813.16</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>160123.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
+        <v>135000.0</v>
+      </c>
+      <c r="C14">
         <v>100000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>109000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>147000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>141000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>163000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>76000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>214000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>287000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>250000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>299000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>287000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>277000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>283000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>256386.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>372000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>497000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>479000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>496000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>487000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>471000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>425000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>386201.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>400000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>374000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>378000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>395472.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>364922.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>396558.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>384705.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>252287.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>332019.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>316864.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>328197.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>298613.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>284260.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>60681.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>49754.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>46928.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>41844.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>30374.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19984.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>20528.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>23406.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>28441.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>23491.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>28905.0</v>
       </c>
-      <c r="AV14"/>
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14">
         <v>19022.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>17233.0</v>
       </c>
     </row>
-    <row r="15" spans="1:50">
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
+        <v>38271000.0</v>
+      </c>
+      <c r="C16">
         <v>50295000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>59614313.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24826000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>35195000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>46433000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>54912000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27123000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>34079000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>41180000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>26213000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>33625000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>39275000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>42984000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46495909.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>46208000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>53235000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>60124000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>67152000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>72218000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>73771000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>78513000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>83913000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>82767000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>41066000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>43632000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>14715330.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>27227299.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>20493470.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>20258266.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>30687183.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>35212269.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>31995919.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>29436788.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8829600.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13145532.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8201441.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>12666682.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>15499636.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>7276956.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2297254.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5380160.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7582759.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9891306.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>20912767.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1307547.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1470903.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1626252.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>299460.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>895980.0</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
+        <v>-11338000.0</v>
+      </c>
+      <c r="C18">
         <v>-8583000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6837280.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9614000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13744000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8283000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5642000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6826000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6350000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4529000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7017000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4338000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5119000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5823000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6622421.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5755000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5568000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7859000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5180000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5140000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6181000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6452000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7103132.8</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4301000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1646000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7180000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5645442.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2451483.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4829526.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2410157.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-2654669.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-3830921.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-4064687.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-2881612.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-3537502.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-2323313.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3374365.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-2947011.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-3464708.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-2485894.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-3092282.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-2555530.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1053197.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-1565784.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-2360319.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-104879.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-135003.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-26617.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-848382.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-955395.0</v>
       </c>
     </row>
-    <row r="19" spans="1:50">
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
-[...1 lines deleted...]
-      </c>
+      <c r="O19"/>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19">
         <v>0.0</v>
       </c>
       <c r="R19">
         <v>0.0</v>
       </c>
       <c r="S19">
+        <v>0.0</v>
+      </c>
+      <c r="T19">
         <v>-127000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-121000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-164000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-181000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-350000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-2534.35</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>42436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>39168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>22938000.0</v>
       </c>
-      <c r="K20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-290000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-523000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-592000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-239000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-279000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7157000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-79000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-80000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-81000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-89000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-92000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-105000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>408573.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-87526.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-93625.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-12579420.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-675615.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-295749.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-266893.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-411759.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-70778.23</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8733977.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22">
+        <v>-9540000.0</v>
+      </c>
+      <c r="C22">
         <v>-7053000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-8175000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7976000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-15695000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-10724000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-5334000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9365000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6919000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6585000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-8909000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-5564000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7355000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-6741000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-9541392.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-4997000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-5930000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8215000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-10161000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-5996000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-7043000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-7499000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-7671088.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-6109000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-5303000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2683000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-4096165.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-4680777.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-4489056.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2191945.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2934507.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-4121370.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4364399.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3823871.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-3446095.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-4776202.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-3660251.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-3085515.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-3371061.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-2996782.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-2823752.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2955393.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1666012.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1556136.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-8537474.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-41096.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-150055.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-303094.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-3929724.5</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-336326.0</v>
       </c>
     </row>
-    <row r="23" spans="1:50">
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>165</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>75000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-725427.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5466.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-290000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2992000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1837999.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1859000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>70951.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2423000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-72483.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>168000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>89000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>12000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4568000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>448000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1306000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-137905.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1211000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1029000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4610000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-107340.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1840739.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-71332.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>16702.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1518.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>800700.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>294093.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1810439.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-267430.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2385.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-61.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10725.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12039963.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-879.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-200704.35</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-72363.72</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-746773.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-148208.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>23459084.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-800000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-475000.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>252255.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1745479.0</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-149000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-350000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>253.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>0.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-726926.0</v>
       </c>
-      <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>-166086.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2388791.0</v>
       </c>
-      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>-7448789.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-65596.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>65596.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>43272.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
+        <v>-2580.0</v>
+      </c>
+      <c r="C25">
         <v>55000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-96198.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-7000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>39000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-60000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>60000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>188000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>90000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>477000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>179000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>435000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>244000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3032393.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-79000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-280000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>22000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>217000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-89000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-190000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>194000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1676838.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>71000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>94000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>627000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>153848.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-767946.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1331813.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>529839.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1601667.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-624516.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1139671.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>190010.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>244121.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1046542.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-675585.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>257410.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-21581.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>223156.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>197103.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>218761.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-48059.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-404066.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9161483.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-52604.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-4035.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>0.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3017419.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>232558.0</v>
       </c>
     </row>
-    <row r="26" spans="1:50">
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>63483300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11505400.0</v>
       </c>
       <c r="AB26">
         <v>11505400.0</v>
       </c>
       <c r="AC26">
+        <v>11505400.0</v>
+      </c>
+      <c r="AD26">
         <v>5400.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>18605474.24</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B27">
+        <v>874000.0</v>
+      </c>
+      <c r="C27">
         <v>1048000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1381000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1669000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1451000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>989000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>442000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>604000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>768000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>767000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>907000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>727000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>842000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>941000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>565000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1207000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1591000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>875000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2413000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1994000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1701000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1097000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>923849.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>978000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>638000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>454000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>490077.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>445937.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>293272.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>54402.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>214247.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>220607.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>175967.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>186662.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>279665.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>360930.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>348273.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>75409.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>364063.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>97743.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>122244.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>161099.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>42357.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>187106.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>240573.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>51314.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-9289.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>241358.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>43994.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>46989.0</v>
       </c>
     </row>
-    <row r="28" spans="1:50">
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>0.0</v>
+      </c>
+      <c r="C28">
         <v>75000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>41428000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2267.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-603000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-290000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>35653000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-592000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-675000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20456000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-491000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-189000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>65264.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2144000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6730643.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>89000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-75000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-88000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4479000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>356000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1201000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6599358.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>44723000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>962000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>34779000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-517846.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10308739.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-269152.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-314787.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-154726.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8004854.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-604614.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>23720648.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-705908.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8814781.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1934313.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-10950.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12028239.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-10690.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-17315.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-170776.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1459979.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1911916.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>27430184.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-706041.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-63616.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1652869.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>252255.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1245479.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
+        <v>-11338000.0</v>
+      </c>
+      <c r="C29">
         <v>-8583000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6658198.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-9614000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-13744000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8283000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5642000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6826000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6350000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4529000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7017000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4338000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5119000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5823000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-6622421.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-5755000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5568000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-7859000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-5053000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5019000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6017000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-6271000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-7507351.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4301000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1646000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7180000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-5642908.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-3324910.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-6286215.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-2410157.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-4370360.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-4788504.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5414430.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2881612.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-3529965.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2355242.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-4054134.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-2900255.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-3394251.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-2020576.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-2891578.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-2483166.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-1051114.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1531277.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2321942.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-39283.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-91731.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-26617.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-844388.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-945630.0</v>
       </c>
     </row>
-    <row r="30" spans="1:50">
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-246236.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>239000.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>-127000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-121000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-164000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-181000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-368489.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>286407.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>520007.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>0.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2534.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250000.0</v>
       </c>
       <c r="AC30">
         <v>-250000.0</v>
       </c>
       <c r="AD30">
         <v>-250000.0</v>
       </c>
       <c r="AE30">
+        <v>-250000.0</v>
+      </c>
+      <c r="AF30">
         <v>-134412.19</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>146573.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-847616.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-194518.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-46756.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-236543.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7140691.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-200704.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-72363.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>212407.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-7553583.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1053562.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-65596.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-43272.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-3994.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-9765.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>