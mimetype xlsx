--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -815,8553 +821,9332 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>8887000.0</v>
+      </c>
+      <c r="C2">
         <v>11351000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19537000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4332000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1435000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>250000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>82000.0</v>
+      </c>
+      <c r="C5">
         <v>1000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-15000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-384000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-27000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>116427000.0</v>
+      </c>
+      <c r="C7">
         <v>40794000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13633000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>28745000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10406000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>2000.0</v>
       </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
+        <v>2000.0</v>
+      </c>
+      <c r="F8">
         <v>395800000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>31136000.0</v>
       </c>
-      <c r="G8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>609849000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>63032000.0</v>
+      </c>
+      <c r="C10">
         <v>182476000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>41574000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>187620000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>185420000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>36975000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8647000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>177680000.0</v>
+      </c>
+      <c r="C12">
         <v>190442000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>121665000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>293921000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>269620000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>53328000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8647000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>148758527.0</v>
+      </c>
+      <c r="C14">
         <v>118600381.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>90969327.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>97209213.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95730151.0</v>
       </c>
       <c r="F14">
         <v>95730151.0</v>
       </c>
       <c r="G14">
         <v>95730151.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>95730151.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>2000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>7824000.0</v>
+      </c>
+      <c r="C16">
         <v>7092000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>26005000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>36913000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-17515.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>342733000.0</v>
+      </c>
+      <c r="C23">
         <v>297508000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>193851000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>360314000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>301856000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>54783000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8697000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>53395000.0</v>
+      </c>
+      <c r="C28">
         <v>-141682000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-27941000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-158875000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-175014000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-36975000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8647000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>120868000.0</v>
+      </c>
+      <c r="C29">
         <v>153149000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>133071000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>316270000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-156240000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2338000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-    </row>
-    <row r="31" spans="1:7">
+      <c r="H30"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>316270000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-156240000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2338000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2598000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>143845000.0</v>
+      </c>
+      <c r="C32">
         <v>173925000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>86553000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>269904000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>212596000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>33960000.0</v>
       </c>
-      <c r="G32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>161440000.0</v>
+      </c>
+      <c r="C33">
         <v>85622000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>50875000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>63696000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>31277000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1381000.0</v>
       </c>
-      <c r="G33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:7">
+      <c r="H33"/>
+    </row>
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>184417000.0</v>
+      </c>
+      <c r="C35">
         <v>106398000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4357000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17330000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4313000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1867000.0</v>
       </c>
-      <c r="G35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:7">
+      <c r="H35"/>
+    </row>
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>14691000.0</v>
+      </c>
+      <c r="C36">
         <v>14062000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14275000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15142000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>15599000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>785000.0</v>
       </c>
-      <c r="G36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>15142000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>15599000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>785000.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>3613000.0</v>
+      </c>
+      <c r="C39">
         <v>21444000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21311000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2697000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>959000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>74000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>12600000.0</v>
+      </c>
+      <c r="C40">
         <v>15904000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>27610000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>10688000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>49212000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>19192000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7308000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>279000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1243000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1867000.0</v>
       </c>
-      <c r="G41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>1009138000.0</v>
+      </c>
+      <c r="C42">
         <v>840358000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>624414000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>609849000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>15163000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>8347000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>0.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>167183000.0</v>
+      </c>
+      <c r="C45">
         <v>85157000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>44084000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>51385000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>16289000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>639000.0</v>
       </c>
-      <c r="G45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>146749000.0</v>
+      </c>
+      <c r="C46">
         <v>71560000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>36600000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>48554000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>15678000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>596000.0</v>
       </c>
-      <c r="G46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:7">
+      <c r="H46"/>
+    </row>
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>19009000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>15678000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>596000.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-888354000.0</v>
+      </c>
+      <c r="C48">
         <v>-687212000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-491330000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-293197000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-171376000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-6009000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2599000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-293197000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>116427000.0</v>
+      </c>
+      <c r="C51">
         <v>40794000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13633000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>28745000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10406000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>17515000.0</v>
       </c>
-      <c r="G51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>8137000.0</v>
+      </c>
+      <c r="C52">
         <v>3614000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>9276000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11694000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7336000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>17515000.0</v>
       </c>
-      <c r="G52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:7">
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>114648000.0</v>
+      </c>
+      <c r="C53">
         <v>7966000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>80091000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>106301000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>84200000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>16353000.0</v>
       </c>
-      <c r="G53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>342733000.0</v>
+      </c>
+      <c r="C55">
         <v>297508000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>193851000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>360314000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>301856000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>54783000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8697000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>181293000.0</v>
+      </c>
+      <c r="C56">
         <v>211886000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>142976000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>296618000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>270579000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>53402000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>8697000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>37448000.0</v>
+      </c>
+      <c r="C57">
         <v>37961000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>56423000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>26714000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>57983000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>19442000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7308000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>221865000.0</v>
+      </c>
+      <c r="C58">
         <v>144359000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>60780000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>44044000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>62296000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21309000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7308000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>120868000.0</v>
+      </c>
+      <c r="C60">
         <v>153149000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>133071000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>316270000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>239560000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>33474000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1389000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="X1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>12325000.0</v>
+      </c>
+      <c r="C2">
+        <v>8887000.0</v>
+      </c>
+      <c r="D2">
         <v>9354000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6378000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10025000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11351000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5429000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4638000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10078000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>19537000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14124000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5490000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4561000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4332000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4111000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5885000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3196000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1435000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1356000.0</v>
       </c>
-      <c r="S2"/>
-[...1 lines deleted...]
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2">
         <v>250000.0</v>
       </c>
-      <c r="V2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-1000.0</v>
+      </c>
+      <c r="C5">
+        <v>82000.0</v>
+      </c>
+      <c r="D5">
         <v>33000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-10000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-15000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>1000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>21000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-71000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-95000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-15000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-149000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-268000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-205000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-384000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-454000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-150000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-32000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-27000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-9000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="U5"/>
+      <c r="V5">
         <v>2338000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:22">
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>114512000.0</v>
+      </c>
+      <c r="C7">
+        <v>116427000.0</v>
+      </c>
+      <c r="D7">
         <v>118135000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>119736000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>121151000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>40794000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>41248000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>41583000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>43793000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>13633000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>17041000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>25442000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>25964000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>28745000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>31439000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>34721000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="R7"/>
+      <c r="S7">
         <v>10406000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>2000.0</v>
       </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8">
         <v>2000.0</v>
       </c>
       <c r="K8">
         <v>2000.0</v>
       </c>
       <c r="L8">
         <v>2000.0</v>
       </c>
       <c r="M8">
         <v>2000.0</v>
       </c>
       <c r="N8">
+        <v>2000.0</v>
+      </c>
+      <c r="O8">
+        <v>2000.0</v>
+      </c>
+      <c r="P8">
         <v>395800000.0</v>
       </c>
-      <c r="O8">
-[...2 lines deleted...]
-      <c r="P8"/>
       <c r="Q8">
         <v>395800000.0</v>
       </c>
       <c r="R8"/>
-      <c r="S8"/>
+      <c r="S8">
+        <v>395800000.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>615347000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>611598000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>609849000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>31272000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>64106000.0</v>
+      </c>
+      <c r="C10">
+        <v>63032000.0</v>
+      </c>
+      <c r="D10">
         <v>71396000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>53804000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>91877000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>182476000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>117977000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>55600000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>94162000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>41574000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>43959000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>120577000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>133462000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>187620000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>47947000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>92239000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>164248000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>185420000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>200664000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-53328000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>36975000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:22">
+      <c r="X10"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>135497000.0</v>
+      </c>
+      <c r="C12">
+        <v>177680000.0</v>
+      </c>
+      <c r="D12">
         <v>208426000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>101750000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>144256000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>190442000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>175527000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>162868000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>210723000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>121665000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>165317000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>207618000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>249518000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>293921000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>146665000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>180603000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>211266000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>269620000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>299924000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="U12"/>
+      <c r="V12">
         <v>53328000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>53328000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:22">
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
       <c r="L13">
         <v>2000.0</v>
       </c>
       <c r="M13">
         <v>2000.0</v>
       </c>
-      <c r="N13"/>
+      <c r="N13">
+        <v>2000.0</v>
+      </c>
       <c r="O13">
+        <v>2000.0</v>
+      </c>
+      <c r="P13"/>
+      <c r="Q13">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13"/>
+      <c r="S13">
+        <v>1000.0</v>
+      </c>
+      <c r="T13">
+        <v>1000.0</v>
+      </c>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>177096225.0</v>
+      </c>
+      <c r="C14">
+        <v>148758527.0</v>
+      </c>
+      <c r="D14">
         <v>160503183.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>129185917.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>130884490.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>118600381.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>119764270.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>119188866.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>104466178.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>97377121.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>91846835.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>90467298.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>89064895.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>97209213.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>97208342.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>95730151.0</v>
       </c>
       <c r="Q14">
         <v>95730151.0</v>
       </c>
       <c r="R14">
         <v>95730151.0</v>
       </c>
       <c r="S14">
         <v>95730151.0</v>
       </c>
       <c r="T14">
         <v>95730151.0</v>
       </c>
       <c r="U14">
         <v>95730151.0</v>
       </c>
       <c r="V14">
         <v>95730151.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>95730151.0</v>
+      </c>
+      <c r="X14">
+        <v>95730151.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>2000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
+      <c r="N15">
+        <v>2000.0</v>
+      </c>
+      <c r="O15">
+        <v>2000.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>7320000.0</v>
+      </c>
+      <c r="C16">
+        <v>7824000.0</v>
+      </c>
+      <c r="D16">
         <v>6951000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>8315000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>8214000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7092000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>9280000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-5216000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="J16"/>
+      <c r="K16">
         <v>26005000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>13176000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8917000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>36913000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>108000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>77000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>294730000.0</v>
+      </c>
+      <c r="C23">
+        <v>342733000.0</v>
+      </c>
+      <c r="D23">
         <v>385012000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>279009000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>328163000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>297508000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>332784000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>259705000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>311383000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>193851000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>239145000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>280865000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>316946000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>360314000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>215265000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>247597000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>244551000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>301856000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>315193000.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="U23"/>
+      <c r="V23">
         <v>33474000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>54783000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:22">
+      <c r="X23"/>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>50406000.0</v>
+      </c>
+      <c r="C28">
+        <v>53395000.0</v>
+      </c>
+      <c r="D28">
         <v>46739000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>65932000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>29274000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-141682000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-76729000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-14017000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-50369000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-27941000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-26918000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-95135000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-107498000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-158875000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-16508000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-57518000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-156150000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-175014000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-190923000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="U28"/>
+      <c r="V28">
         <v>53328000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-36975000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:22">
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>76700000.0</v>
+      </c>
+      <c r="C29">
+        <v>120868000.0</v>
+      </c>
+      <c r="D29">
         <v>161821000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>60860000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>106924000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>153149000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>189504000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>196589000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>243766000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>133071000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>193957000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>240102000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>278801000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>316270000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-223096000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-195063000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="R29"/>
+      <c r="S29">
         <v>-156240000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30">
         <v>120000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>17000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30"/>
+      <c r="H30">
         <v>55000000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>1816000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1646000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="O30"/>
+      <c r="P30">
         <v>5613000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30"/>
+      <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>240102000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>278801000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>316270000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>172704000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-195063000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-166942000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-156240000.0</v>
       </c>
-      <c r="R31"/>
-      <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>101600000.0</v>
+      </c>
+      <c r="C32">
+        <v>143845000.0</v>
+      </c>
+      <c r="D32">
         <v>196387000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>87178000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>129477000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>173925000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>208194000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>150054000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>193213000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>86553000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>145165000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>189768000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>229629000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>269904000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>126627000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>157772000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="R32"/>
+      <c r="S32">
         <v>212596000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>156841000.0</v>
+      </c>
+      <c r="C33">
+        <v>161440000.0</v>
+      </c>
+      <c r="D33">
         <v>153606000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>157722000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>164398000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>85622000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>86713000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>88902000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>93729000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>50875000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>54614000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>62375000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>63446000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>63696000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>66420000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>65992000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>32595000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>31277000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>14784000.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="U33"/>
+      <c r="V33">
         <v>-53328000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1381000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:22">
+      <c r="X33"/>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>11933000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>14197000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>181741000.0</v>
+      </c>
+      <c r="C35">
+        <v>184417000.0</v>
+      </c>
+      <c r="D35">
         <v>188172000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>184040000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>186951000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>106398000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>105403000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>42367000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>43176000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>4357000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>5822000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>12041000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>14274000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>17330000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>20343000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>23027000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2803000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>4313000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4267000.0</v>
       </c>
-      <c r="S35"/>
-[...1 lines deleted...]
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35">
         <v>1867000.0</v>
       </c>
-      <c r="V35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:22">
+      <c r="X35"/>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>14691000.0</v>
+      </c>
+      <c r="C36">
+        <v>14691000.0</v>
+      </c>
+      <c r="D36">
         <v>13691000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>13691000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14062000.0</v>
       </c>
       <c r="F36">
         <v>14062000.0</v>
       </c>
       <c r="G36">
+        <v>14062000.0</v>
+      </c>
+      <c r="H36">
+        <v>14062000.0</v>
+      </c>
+      <c r="I36">
         <v>13496000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>14275000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>14275000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>15312000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>15312000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>15142000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>15142000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>19109000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>18367000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>16929000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>15599000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>794000.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36">
+      <c r="U36"/>
+      <c r="V36">
         <v>-53328000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>785000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:22">
+      <c r="X36"/>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>-192629000.0</v>
       </c>
-      <c r="F38"/>
-[...1 lines deleted...]
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>15312000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>15142000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>19109000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>18367000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>16929000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>15599000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1.0</v>
       </c>
-      <c r="S38"/>
-      <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+      <c r="X38"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>2392000.0</v>
+      </c>
+      <c r="C39">
+        <v>3613000.0</v>
+      </c>
+      <c r="D39">
         <v>22980000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>19417000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>19492000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>21444000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>15544000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>7935000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>6931000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>21311000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>19214000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>10872000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3982000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2697000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>2180000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1002000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>690000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>959000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>485000.0</v>
       </c>
-      <c r="S39"/>
-[...1 lines deleted...]
-      <c r="U39">
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39">
         <v>74000.0</v>
       </c>
-      <c r="V39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:22">
+      <c r="X39"/>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>8098000.0</v>
+      </c>
+      <c r="C40">
+        <v>12600000.0</v>
+      </c>
+      <c r="D40">
         <v>11000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>12158000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>9191000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>15904000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>18684000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>10895000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>7612000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>27610000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>14023000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>9723000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>7543000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>10688000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>6530000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>5985000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>3688000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>49212000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>2714000.0</v>
       </c>
-      <c r="S40"/>
-[...1 lines deleted...]
-      <c r="U40">
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40">
         <v>19192000.0</v>
       </c>
-      <c r="V40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:22">
+      <c r="X40"/>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>108000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>279000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>481000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>269000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>711000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1243000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+      <c r="X41"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>1014175000.0</v>
+      </c>
+      <c r="C42">
+        <v>1009138000.0</v>
+      </c>
+      <c r="D42">
         <v>1004061000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>852561000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>846039000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>840358000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>834417000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>789076000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>780950000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>624414000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>619791000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>615347000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>611598000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>609849000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>31272000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>29651000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>28305000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>15163000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>14055000.0</v>
       </c>
-      <c r="S42"/>
-      <c r="T42">
+      <c r="U42"/>
+      <c r="V42">
         <v>-1.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>8347000.0</v>
       </c>
-      <c r="V42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:22">
+      <c r="X42"/>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>164440000.0</v>
+      </c>
+      <c r="C45">
+        <v>167183000.0</v>
+      </c>
+      <c r="D45">
         <v>158472000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>160707000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>165633000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>85157000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>84530000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>85743000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>88253000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>44084000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>45539000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>20558000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>21590000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>51385000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>14967000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>142150000.0</v>
+      </c>
+      <c r="C46">
+        <v>146749000.0</v>
+      </c>
+      <c r="D46">
         <v>139915000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>144031000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>150336000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>71560000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>72651000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>75406000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>79454000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>36600000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>39302000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>47063000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>48304000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>48554000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>47311000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>47625000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>15666000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>15678000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>13990000.0</v>
       </c>
-      <c r="S46"/>
-[...1 lines deleted...]
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46">
         <v>596000.0</v>
       </c>
-      <c r="V46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:22">
+      <c r="X46"/>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>20558000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>21590000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>19009000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>14967000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>47625000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>15666000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>15678000.0</v>
       </c>
-      <c r="R47"/>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+      <c r="X47"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-937476000.0</v>
+      </c>
+      <c r="C48">
+        <v>-888354000.0</v>
+      </c>
+      <c r="D48">
         <v>-842275000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-791693000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-739102000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-687212000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-644936000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-592418000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-537091000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-491330000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-425687000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-374979000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-332594000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-293197000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-253914000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-224564000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-195216000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-171376000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-108465000.0</v>
       </c>
-      <c r="S48"/>
-[...1 lines deleted...]
-      <c r="U48">
+      <c r="U48"/>
+      <c r="V48"/>
+      <c r="W48">
         <v>-6009000.0</v>
       </c>
-      <c r="V48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:22">
+      <c r="X48"/>
+    </row>
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-374979000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-332594000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-293197000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-253914000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>114512000.0</v>
+      </c>
+      <c r="C51">
+        <v>116427000.0</v>
+      </c>
+      <c r="D51">
         <v>118135000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>119736000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>121151000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>40794000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>41248000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>41583000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>43793000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>13633000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>17041000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>25442000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>25964000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>28745000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>31439000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>34721000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>8098000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>10406000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>9741000.0</v>
       </c>
-      <c r="S51"/>
-[...1 lines deleted...]
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51">
         <v>17515000.0</v>
       </c>
-      <c r="V51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:22">
+      <c r="X51"/>
+    </row>
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>8546000.0</v>
+      </c>
+      <c r="C52">
+        <v>8137000.0</v>
+      </c>
+      <c r="D52">
         <v>7714000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>7258000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>6858000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3614000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>4484000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>5216000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>6751000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>9276000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>11219000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>13509000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>11767000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>11694000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>11577000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>11963000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>6006000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>7336000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>5474000.0</v>
       </c>
-      <c r="S52"/>
-[...1 lines deleted...]
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52">
         <v>17515000.0</v>
       </c>
-      <c r="V52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:22">
+      <c r="X52"/>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>71391000.0</v>
+      </c>
+      <c r="C53">
+        <v>114648000.0</v>
+      </c>
+      <c r="D53">
         <v>137030000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>47946000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>52379000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>7966000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>57550000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>107268000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>116561000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>80091000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>121358000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>87041000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>116056000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>106301000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>98718000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>88364000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>47018000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>84200000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>99260000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="U53"/>
+      <c r="V53">
         <v>106656000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>16353000.0</v>
       </c>
-      <c r="V53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:22">
+      <c r="X53"/>
+    </row>
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>294730000.0</v>
+      </c>
+      <c r="C55">
+        <v>342733000.0</v>
+      </c>
+      <c r="D55">
         <v>385012000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>279009000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>328163000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>297508000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>332784000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>259705000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>311383000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>193851000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>239145000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>280865000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>316946000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>360314000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>215265000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>247597000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>244551000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>301856000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>315193000.0</v>
       </c>
-      <c r="S55"/>
-[...1 lines deleted...]
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55"/>
+      <c r="W55">
         <v>54783000.0</v>
       </c>
-      <c r="V55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:22">
+      <c r="X55"/>
+    </row>
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>137889000.0</v>
+      </c>
+      <c r="C56">
+        <v>181293000.0</v>
+      </c>
+      <c r="D56">
         <v>231406000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>121287000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>163765000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>211886000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>246071000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>170803000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>217654000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>142976000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>184531000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>218490000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>253500000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>296618000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>148845000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>181605000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>211956000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>270579000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>300409000.0</v>
       </c>
-      <c r="S56"/>
-      <c r="T56">
+      <c r="U56"/>
+      <c r="V56">
         <v>53328000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>53402000.0</v>
       </c>
-      <c r="V56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:22">
+      <c r="X56"/>
+    </row>
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>36289000.0</v>
+      </c>
+      <c r="C57">
+        <v>37448000.0</v>
+      </c>
+      <c r="D57">
         <v>35019000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>34109000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>34288000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>37961000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>37877000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>20749000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>24441000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>56423000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>39366000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>28722000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>23871000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>26714000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>22218000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>23833000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>12890000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>57983000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>9544000.0</v>
       </c>
-      <c r="S57"/>
-[...1 lines deleted...]
-      <c r="U57">
+      <c r="U57"/>
+      <c r="V57"/>
+      <c r="W57">
         <v>19442000.0</v>
       </c>
-      <c r="V57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:22">
+      <c r="X57"/>
+    </row>
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>218030000.0</v>
+      </c>
+      <c r="C58">
+        <v>221865000.0</v>
+      </c>
+      <c r="D58">
         <v>223191000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>218149000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>221239000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>144359000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>143280000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>63116000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>67617000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>60780000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>45188000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>40763000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>38145000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>44044000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>42561000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>46860000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>15693000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>62296000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>13811000.0</v>
       </c>
-      <c r="S58"/>
-[...1 lines deleted...]
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58"/>
+      <c r="W58">
         <v>21309000.0</v>
       </c>
-      <c r="V58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:22">
+      <c r="X58"/>
+    </row>
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>76700000.0</v>
+      </c>
+      <c r="C60">
+        <v>120868000.0</v>
+      </c>
+      <c r="D60">
         <v>161821000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>60860000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>106924000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>153149000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>189504000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>196589000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>243766000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>133071000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>193957000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>240102000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>278801000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>316270000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>172704000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>200737000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>228858000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>239560000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>301382000.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="U60"/>
+      <c r="V60">
         <v>33474000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>33474000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:22">
+      <c r="X60"/>
+    </row>
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
-      <c r="N62">
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62">
         <v>791600000.0</v>
       </c>
-      <c r="O62"/>
-      <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>7321000.0</v>
+      </c>
+      <c r="C2">
         <v>6128000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4653000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12014000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4861000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2980000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2760000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B3">
+        <v>5384000.0</v>
+      </c>
+      <c r="C3">
         <v>6128000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4653000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2224000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>568000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>43000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6516000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B5">
+        <v>-201142000.0</v>
+      </c>
+      <c r="C5">
         <v>-202467000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-191292000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-116544000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-84474000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-932000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8688000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>-195758000.0</v>
+      </c>
+      <c r="C6">
         <v>-196339000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-186639000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-114320000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-83906000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-889000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2172000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>-2689000.0</v>
+      </c>
+      <c r="C9">
         <v>2983000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4653000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-12014000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4861000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2230000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2760000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>-201142000.0</v>
+      </c>
+      <c r="C10">
         <v>-195882000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-198412000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-122769000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-165853000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1543000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2525000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-279000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-948000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-486000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1867000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>12129000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>81770000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10256000.0</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B13">
+        <v>4149000.0</v>
+      </c>
+      <c r="C13">
         <v>3522000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2811000.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>-201142000.0</v>
+      </c>
+      <c r="C15">
         <v>-195882000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-198133000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-121821000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-165367000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3410000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2529000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-142014000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-184119000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-5055000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-8382000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B17">
+        <v>-201142000.0</v>
+      </c>
+      <c r="C17">
         <v>-195882000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-171773000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-121821000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-165367000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3410000.0</v>
       </c>
-      <c r="G17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B18">
+        <v>4149000.0</v>
+      </c>
+      <c r="C18">
         <v>3522000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2811000.0</v>
       </c>
-      <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-6225000.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>-208350000.0</v>
+      </c>
+      <c r="C21">
         <v>-202467000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-204792000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-116544000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-84474000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-932000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2172000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>212982000.0</v>
+      </c>
+      <c r="C23">
         <v>205450000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>204792000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>116544000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>84474000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6142000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2172000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>20193000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B25">
+        <v>7321000.0</v>
+      </c>
+      <c r="C25">
         <v>6128000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4276000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2224000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>568000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>43000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B26">
+        <v>160636000.0</v>
+      </c>
+      <c r="C26">
         <v>155289000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>147905000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>86725000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>70550000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2980000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>920000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>4653000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>1248244.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>52346000.0</v>
+      </c>
+      <c r="C28">
         <v>50161000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>43387000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29819000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13924000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3162000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3756000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>112</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-465000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-948000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-486000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1867000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>205661000.0</v>
+      </c>
+      <c r="C30">
         <v>205450000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>204792000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>116544000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>84474000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3162000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2172000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>7208000.0</v>
+      </c>
+      <c r="C31">
         <v>6585000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>6380000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-6225000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-81379000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-611000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3991000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>4632000.0</v>
+      </c>
+      <c r="C32">
         <v>2983000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>0.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5210000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>0.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5210000.0</v>
       </c>
-      <c r="G32"/>
+      <c r="H32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="X1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>1856000.0</v>
+      </c>
+      <c r="C2">
+        <v>1876000.0</v>
+      </c>
+      <c r="D2">
         <v>43990000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1864000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1700000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1717000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1558000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1538000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1315000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1247000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4372000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4591000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3883000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3668000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3401000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2877000.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2"/>
       <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2">
         <v>1162000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4566000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1259000.0</v>
       </c>
-      <c r="V2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B3">
+        <v>1856000.0</v>
+      </c>
+      <c r="C3">
+        <v>1876000.0</v>
+      </c>
+      <c r="D3">
         <v>1881000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1864000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1700000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1717000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1558000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1538000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1315000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1247000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1236000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1118000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1052000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>870000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>631000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>430000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>293000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>229000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>167000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1162000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>50000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>23000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>-353000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B5">
+        <v>-50654000.0</v>
+      </c>
+      <c r="C5">
+        <v>-48608000.0</v>
+      </c>
+      <c r="D5">
         <v>-50582000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-53377000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-52392000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-44222000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-54232000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-55672000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-48341000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-54543000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-51460000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-45257000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-40033000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-38686000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-31655000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-26305000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-19898000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-60076000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-10427000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1734000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-5955000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2597000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-2172000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>-48798000.0</v>
+      </c>
+      <c r="C6">
+        <v>-46732000.0</v>
+      </c>
+      <c r="D6">
         <v>-48701000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-51513000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-50692000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-42505000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-52674000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-54134000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-47026000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-53296000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-50224000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-44139000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-38981000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-37816000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-31024000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-25875000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-19605000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-59847000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-10260000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2896000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-5905000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2574000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2172000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C9">
+        <v>838000.0</v>
+      </c>
+      <c r="D9">
         <v>-42765000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-749000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1454000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2183000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>209000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-1538000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-724000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1247000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-4372000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-4591000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-3883000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1542000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3401000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-2877000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
         <v>-1162000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-4566000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-1259000.0</v>
       </c>
-      <c r="V9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:22">
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>-49122000.0</v>
+      </c>
+      <c r="C10">
+        <v>-46079000.0</v>
+      </c>
+      <c r="D10">
         <v>-50582000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-52591000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-51890000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-42276000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-52518000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-55461000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-45627000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-65643000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-50816000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-42354000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-39599000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-39469000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-29138000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-29790000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-24372000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-61530000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-18782000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1734000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-87275000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-698000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2525000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
         <v>-134000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>134000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>558000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-108000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>31000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-202000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-186000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>212000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-442000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-532000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1381000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-2370000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1118000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-615000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1867000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>434000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>434000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1622000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4306000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7208000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8959000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B13">
+        <v>1021000.0</v>
+      </c>
+      <c r="C13">
+        <v>1083000.0</v>
+      </c>
+      <c r="D13">
         <v>1141000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>743000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1182000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1538000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>697000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>611000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>676000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>410000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>635000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>-49122000.0</v>
+      </c>
+      <c r="C15">
+        <v>-46079000.0</v>
+      </c>
+      <c r="D15">
         <v>-50582000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-52591000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-51890000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-42276000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-52518000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-55327000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-45761000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-65643000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-50708000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-42385000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-39397000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-39283000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-35712000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-29348000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-23840000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-62911000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-16412000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>616000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-86660000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-2565000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-2529000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-42385000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-39397000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-40597000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-35712000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-35641000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-30064000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-69273000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-4217000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B17">
+        <v>-49122000.0</v>
+      </c>
+      <c r="C17">
+        <v>-46079000.0</v>
+      </c>
+      <c r="D17">
         <v>-50582000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-52591000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-51890000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-42276000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-52518000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-55327000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-45761000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-65643000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-50708000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-42385000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-39397000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-39283000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-29350000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-29348000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-23840000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-62911000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-16412000.0</v>
       </c>
-      <c r="S17"/>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B18">
+        <v>1021000.0</v>
+      </c>
+      <c r="C18">
+        <v>1083000.0</v>
+      </c>
+      <c r="D18">
         <v>1141000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>743000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1182000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1538000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>697000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>611000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>676000.0</v>
       </c>
-      <c r="I18"/>
-      <c r="J18">
+      <c r="K18"/>
+      <c r="L18">
         <v>410000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>635000.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>2903000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>434000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>2517000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>-50654000.0</v>
+      </c>
+      <c r="C21">
+        <v>-48608000.0</v>
+      </c>
+      <c r="D21">
         <v>-53973000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-53377000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-52392000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-44222000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-54232000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-55672000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-48341000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-68043000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-51459000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-45257000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-40033000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-38686000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-31655000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-26305000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-19898000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-60076000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-10427000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-8016000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5955000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2597000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2172000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>51510000.0</v>
+      </c>
+      <c r="C23">
+        <v>49446000.0</v>
+      </c>
+      <c r="D23">
         <v>55198000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>54492000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>53846000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>46405000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>54441000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>55672000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>48932000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>68043000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>51459000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>45257000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>40033000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>38686000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>31655000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>26305000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>19898000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>60076000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10427000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>8016000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5955000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2597000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2172000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>6362000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B25">
+        <v>1856000.0</v>
+      </c>
+      <c r="C25">
+        <v>1876000.0</v>
+      </c>
+      <c r="D25">
         <v>1881000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1864000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1700000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1717000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1558000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1538000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1315000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1247000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1236000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1118000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1052000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>870000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>631000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>430000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>293000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>229000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>167000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B26">
+        <v>34105000.0</v>
+      </c>
+      <c r="C26">
+        <v>34709000.0</v>
+      </c>
+      <c r="D26">
         <v>43990000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>41375000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>40562000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>34104000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>40340000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>43071000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>37774000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>41459000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>40967000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>34599000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>30880000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>29061000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>25047000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>18940000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>13677000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>52889000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>7400000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5695000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4566000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1259000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>920000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>1538000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1315000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1247000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>17405000.0</v>
+      </c>
+      <c r="C28">
+        <v>14737000.0</v>
+      </c>
+      <c r="D28">
         <v>11208000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>13117000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>13284000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12301000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>14101000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>12601000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>11158000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13084000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10493000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>10658000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9153000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9625000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6608000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7365000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6221000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7187000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3027000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2321000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1389000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1338000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1252000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
-[...4 lines deleted...]
-      </c>
+      <c r="C29"/>
+      <c r="D29"/>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
         <v>-134000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>134000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-108000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>31000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-202000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-186000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>212000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-442000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-532000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1381000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2370000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>49654000.0</v>
+      </c>
+      <c r="C30">
+        <v>49446000.0</v>
+      </c>
+      <c r="D30">
         <v>11208000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>52628000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>53846000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>46405000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>54441000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>55672000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>47617000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>68043000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>51459000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>45257000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>40033000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>38686000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>31655000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>26305000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>19898000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>60076000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10427000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6854000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1389000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1338000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2172000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>1532000.0</v>
+      </c>
+      <c r="C31">
+        <v>2529000.0</v>
+      </c>
+      <c r="D31">
         <v>3391000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>786000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>502000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>1946000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>1714000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>211000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>2714000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>2400000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>643000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2903000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>434000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-783000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2517000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-3485000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-4474000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1454000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-8355000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>9750000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-81320000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1899000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-353000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>856000.0</v>
+      </c>
+      <c r="C32">
+        <v>838000.0</v>
+      </c>
+      <c r="D32">
         <v>1225000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1115000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1454000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2183000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>209000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>37774000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>591000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>25692000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
-        <v>5210000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
-        <v>0.0</v>
+        <v>5210000.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
+        <v>0.0</v>
+      </c>
+      <c r="T32">
+        <v>0.0</v>
+      </c>
+      <c r="U32">
         <v>9132000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32"/>
       <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>196538000.0</v>
+      </c>
+      <c r="C2">
         <v>55070000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>201116000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>198545000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36975000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8647000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>4531000</v>
+      </c>
+      <c r="C3">
         <v>7294000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8724000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16095000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4150000</v>
-      </c>
-[...1 lines deleted...]
-        <v>639000</v>
       </c>
       <c r="G3">
         <v>639000</v>
       </c>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3">
+        <v>639000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>2571000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>5932000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>-119815000.0</v>
+      </c>
+      <c r="C6">
         <v>141468000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-146046000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2571000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>161570000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>28328000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8647000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7">
+        <v>-5340000.0</v>
+      </c>
+      <c r="C7">
         <v>31076000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2647000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-35401000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>31176000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>164000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>492000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-23415000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1185000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>250000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>5503000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>99541000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-2341000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2109000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-37859000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>29991000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-86000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1476000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>5384000.0</v>
+      </c>
+      <c r="C14">
         <v>6128000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4653000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2224000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>568000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="G14">
         <v>43000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>43000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>76723000.0</v>
+      </c>
+      <c r="C16">
         <v>196538000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>55070000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>201116000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>198545000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>36975000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8647000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-167095000.0</v>
+      </c>
+      <c r="C18">
         <v>-130159000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-174136000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-147922000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-38232000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6183000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1334000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B19">
+        <v>-104232000.0</v>
+      </c>
+      <c r="C19">
         <v>68457000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-36261000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-30336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68980000.0</v>
       </c>
       <c r="F19">
         <v>-68980000.0</v>
       </c>
       <c r="G19">
         <v>-68980000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19">
+        <v>-68980000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20">
+        <v>138390000.0</v>
+      </c>
+      <c r="C20">
         <v>170136000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>185317000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>270364000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>34954000.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>-201142000.0</v>
+      </c>
+      <c r="C22">
         <v>-195882000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-198133000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-121821000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-165367000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3410000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2529000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>12000000.0</v>
+      </c>
+      <c r="C23">
         <v>25740000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>655000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3823000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>269278000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>34934000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9981000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>137</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>1000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-170000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-665000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-423000.0</v>
       </c>
       <c r="G24">
         <v>-423000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24">
+        <v>-423000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>9266000.0</v>
+      </c>
+      <c r="C25">
         <v>9745000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11790000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17676000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>98419000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4599000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>703000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>181494000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27">
+        <v>29268000.0</v>
+      </c>
+      <c r="C27">
         <v>26068000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>13910000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6459000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1746000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>391000.0</v>
       </c>
-      <c r="G27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>151512000.0</v>
+      </c>
+      <c r="C28">
         <v>195876000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>655000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>181494000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>269278000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>34934000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9981000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>-162564000.0</v>
+      </c>
+      <c r="C29">
         <v>-122865000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-165412000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-131827000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-34082000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5544000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1334000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>-108763000.0</v>
+      </c>
+      <c r="C30">
         <v>68457000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18711000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-47096000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-73626000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1062000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1062000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="X1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>63032000.0</v>
+      </c>
+      <c r="C2">
+        <v>71396000.0</v>
+      </c>
+      <c r="D2">
         <v>53804000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>105939000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>196538000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>117977000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>69096000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>94162000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>41574000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>43959000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>134073000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>133461999.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>187620000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>61443000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>105735000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>177373000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>198545000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>200664000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>217907000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>33439000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>36975000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8647000.0</v>
       </c>
-      <c r="V2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>214000</v>
+      </c>
+      <c r="C3">
+        <v>290000</v>
+      </c>
+      <c r="D3">
         <v>247000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1572000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2422000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1791000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1277000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1902000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2324000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1840000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2909000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1976000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1999000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4814000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4791000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4802000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1688000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>382000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1824000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>926000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1018000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>296000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-12885000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-54158000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-4592000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>466000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>1073999.0</v>
+      </c>
+      <c r="C6">
+        <v>-8364000.0</v>
+      </c>
+      <c r="D6">
         <v>17592000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-38444000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-90599000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>64499000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>62943000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-38562000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>52588000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-2385000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-76618000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-12884999.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-54158001.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>139673000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-44292000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-71638000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-21172000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-2119000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-17243000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>184468000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3536000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>36975000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>8647000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7">
+        <v>-2500000.0</v>
+      </c>
+      <c r="C7">
+        <v>1156000.0</v>
+      </c>
+      <c r="D7">
         <v>609000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>548000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-7653000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>48860000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3576000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-4749000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-30111000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>14450000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2399000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-5586000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-8616000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1171000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-3848000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1566000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-34290000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>31561000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-780000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-707000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>122000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>498000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>492000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>123</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
         <v>120000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-103000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-17000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10"/>
+      <c r="X10"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>2216000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-4550000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>431000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-401000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1381000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1047000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>80000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="T11"/>
+      <c r="U11">
         <v>947000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>3614000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1479000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6529000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2469000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7129000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7044000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>20844000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>-7390000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-7194000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-7194000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>740000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-3447000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>185000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-35337000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>31481000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="T13"/>
+      <c r="U13">
         <v>-707000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>1856000.0</v>
+      </c>
+      <c r="C14">
+        <v>514000.0</v>
+      </c>
+      <c r="D14">
         <v>1881000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1453000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1536000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1717000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1558000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1538000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1315000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1247000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1236000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4591000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3883000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>870000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>631000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>430000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>293000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>229000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>167000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>122000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>50000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>23000.0</v>
       </c>
-      <c r="V14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:22">
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>64105999.0</v>
+      </c>
+      <c r="C16">
+        <v>63032000.0</v>
+      </c>
+      <c r="D16">
         <v>71396000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>67495000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>105939000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>182476000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>132039000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>55600000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>94162000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>41574000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>57455000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>120577000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>133461999.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>201116000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>61443000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>105735000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>177373000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>198545000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>200664000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>217907000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>33439000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>36975000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8647000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-42924000.0</v>
+      </c>
+      <c r="C18">
+        <v>-37546000.0</v>
+      </c>
+      <c r="D18">
         <v>-35286000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-42984000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-51279000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>14454000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-27189000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-47393000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-70031000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-45704000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-42075000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-42797000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-43560000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-35527000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-34889000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-25025000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-52481000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-13569000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-11430000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-7338000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-5895000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2782000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1334000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B19">
+        <v>43605000.0</v>
+      </c>
+      <c r="C19">
+        <v>28620000.0</v>
+      </c>
+      <c r="D19">
         <v>-92122000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>2771000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-47742000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>48253000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>50342000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>6894000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-37032000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>41285000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-37770000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>27861000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-10666000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-13687000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-8720000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-45244000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>32500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>12861000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-7636000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-75921000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>134</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>10000.0</v>
+      </c>
+      <c r="D20">
         <v>138380000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
-        <v>38081000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>38081000.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>132055000.0</v>
       </c>
-      <c r="I20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>185254000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>63000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>-49122000.0</v>
+      </c>
+      <c r="C22">
+        <v>-46079000.0</v>
+      </c>
+      <c r="D22">
         <v>-50582000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-52591000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-51890000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-42276000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-52518000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-55327000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-45761000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-65643000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-50708000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-42385000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-39397000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-39283000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-29350000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-29348000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-23840000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-62911000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-16412000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>616000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-86660000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-2565000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-2529000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
-        <v>197000.0</v>
+        <v>145512000.0</v>
       </c>
       <c r="D23">
         <v>6000000.0</v>
       </c>
       <c r="E23">
+        <v>197000.0</v>
+      </c>
+      <c r="F23">
+        <v>6000000.0</v>
+      </c>
+      <c r="G23">
         <v>170137000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>432000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-151291000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>19272000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>194000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>318000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>75000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>68000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1181000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-746000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-624000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1272000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1086000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>268052000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2313000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>34954000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>9980000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>276000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>724000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-34708000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>43125.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-34861.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-170000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-10666.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-8720.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-745000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>81000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-325000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>108000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-76246000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>46000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-60000.0</v>
       </c>
-      <c r="V24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:22">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>7056000.0</v>
+      </c>
+      <c r="C25">
+        <v>2638000.0</v>
+      </c>
+      <c r="D25">
         <v>306000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2853000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3469000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2003000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>14645000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>13181000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1507000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6297000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3798000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2528000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2771000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4157000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>840000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>6226000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6453000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>15584000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>9450000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-6537000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>81405000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-164000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>547000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>75000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>68000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27">
+        <v>4644000.0</v>
+      </c>
+      <c r="C27">
+        <v>4515000.0</v>
+      </c>
+      <c r="D27">
         <v>12747000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>6325000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5681000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5941000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6827000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>8091000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5209000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4429000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4217000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3583000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1681000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2574000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1417000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1345000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1123000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1107000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>339000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>94000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>206000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>-278000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>156000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>393000.0</v>
+      </c>
+      <c r="C28">
+        <v>562000.0</v>
+      </c>
+      <c r="D28">
         <v>144753000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>197000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>38513000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>35000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>157327000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>194000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>318000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>75000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>68000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>184073000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-683000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-624000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1272000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1086000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>268052000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2313000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>34954000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9981000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>-42710000.0</v>
+      </c>
+      <c r="C29">
+        <v>-37256000.0</v>
+      </c>
+      <c r="D29">
         <v>-35039000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-41412000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-48857000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>16245000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-25912000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-45491000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-67707000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-43864000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-39166000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-40821000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-41561000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-30713000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-30098000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-20223000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-50793000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-13187000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-9606000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-6412000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-4877000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-2486000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1334000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>43391000.0</v>
+      </c>
+      <c r="C30">
+        <v>28330000.0</v>
+      </c>
+      <c r="D30">
         <v>-92122000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2771000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-47742000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>48253000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>50342000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6894000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-37032000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>41285000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-37770000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>27861000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-12665000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-13687000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-13511000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-50791000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>30893000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>12154000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-7636000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-77172000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-972000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-356000.0</v>
       </c>
-      <c r="V30"/>
+      <c r="X30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>