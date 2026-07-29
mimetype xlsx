--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1618,51 +1618,51 @@
       <c r="F41">
         <v>1243000.0</v>
       </c>
       <c r="G41">
         <v>1867000.0</v>
       </c>
       <c r="H41"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>1009138000.0</v>
       </c>
       <c r="C42">
         <v>840358000.0</v>
       </c>
       <c r="D42">
         <v>624414000.0</v>
       </c>
       <c r="E42">
         <v>609849000.0</v>
       </c>
       <c r="F42">
-        <v>15163000.0</v>
+        <v>15162000.0</v>
       </c>
       <c r="G42">
         <v>8347000.0</v>
       </c>
       <c r="H42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
@@ -2746,51 +2746,51 @@
         <v>2000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
       <c r="L13">
         <v>2000.0</v>
       </c>
       <c r="M13">
         <v>2000.0</v>
       </c>
       <c r="N13">
         <v>2000.0</v>
       </c>
       <c r="O13">
         <v>2000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13">
-        <v>1.0</v>
+        <v>1000.0</v>
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>177096225.0</v>
       </c>
       <c r="C14">
         <v>148758527.0</v>
       </c>
@@ -4092,57 +4092,57 @@
       <c r="I42">
         <v>789076000.0</v>
       </c>
       <c r="J42">
         <v>780950000.0</v>
       </c>
       <c r="K42">
         <v>624414000.0</v>
       </c>
       <c r="L42">
         <v>619791000.0</v>
       </c>
       <c r="M42">
         <v>615347000.0</v>
       </c>
       <c r="N42">
         <v>611598000.0</v>
       </c>
       <c r="O42">
         <v>609849000.0</v>
       </c>
       <c r="P42">
         <v>31272000.0</v>
       </c>
       <c r="Q42">
-        <v>29651000.0</v>
+        <v>29650000.0</v>
       </c>
       <c r="R42">
         <v>28305000.0</v>
       </c>
       <c r="S42">
-        <v>15163000.0</v>
+        <v>15162000.0</v>
       </c>
       <c r="T42">
         <v>14055000.0</v>
       </c>
       <c r="U42"/>
       <c r="V42">
         <v>-1.0</v>
       </c>
       <c r="W42">
         <v>8347000.0</v>
       </c>
       <c r="X42"/>
     </row>
     <row r="43" spans="1:24">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
@@ -5269,86 +5269,86 @@
       </c>
       <c r="H3">
         <v>6516000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>88</v>
       </c>
       <c r="B5">
         <v>-201142000.0</v>
       </c>
       <c r="C5">
-        <v>-202467000.0</v>
+        <v>-195882000.0</v>
       </c>
       <c r="D5">
         <v>-191292000.0</v>
       </c>
       <c r="E5">
-        <v>-116544000.0</v>
+        <v>-122769000.0</v>
       </c>
       <c r="F5">
-        <v>-84474000.0</v>
+        <v>-165853000.0</v>
       </c>
       <c r="G5">
         <v>-932000.0</v>
       </c>
       <c r="H5">
         <v>-8688000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>89</v>
       </c>
       <c r="B6">
         <v>-195758000.0</v>
       </c>
       <c r="C6">
-        <v>-196339000.0</v>
+        <v>-189754000.0</v>
       </c>
       <c r="D6">
         <v>-186639000.0</v>
       </c>
       <c r="E6">
-        <v>-114320000.0</v>
+        <v>-120545000.0</v>
       </c>
       <c r="F6">
-        <v>-83906000.0</v>
+        <v>-165285000.0</v>
       </c>
       <c r="G6">
         <v>-889000.0</v>
       </c>
       <c r="H6">
         <v>-2172000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>91</v>
       </c>
       <c r="B8"/>
@@ -6143,179 +6143,179 @@
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>88</v>
       </c>
       <c r="B5">
-        <v>-50654000.0</v>
+        <v>-49122000.0</v>
       </c>
       <c r="C5">
-        <v>-48608000.0</v>
+        <v>-46079000.0</v>
       </c>
       <c r="D5">
         <v>-50582000.0</v>
       </c>
       <c r="E5">
-        <v>-53377000.0</v>
+        <v>-52591000.0</v>
       </c>
       <c r="F5">
-        <v>-52392000.0</v>
+        <v>-51890000.0</v>
       </c>
       <c r="G5">
-        <v>-44222000.0</v>
+        <v>-42276000.0</v>
       </c>
       <c r="H5">
-        <v>-54232000.0</v>
+        <v>-52518000.0</v>
       </c>
       <c r="I5">
-        <v>-55672000.0</v>
+        <v>-55461000.0</v>
       </c>
       <c r="J5">
-        <v>-48341000.0</v>
+        <v>-45627000.0</v>
       </c>
       <c r="K5">
         <v>-54543000.0</v>
       </c>
       <c r="L5">
         <v>-51460000.0</v>
       </c>
       <c r="M5">
-        <v>-45257000.0</v>
+        <v>-42354000.0</v>
       </c>
       <c r="N5">
-        <v>-40033000.0</v>
+        <v>-39599000.0</v>
       </c>
       <c r="O5">
-        <v>-38686000.0</v>
+        <v>-39469000.0</v>
       </c>
       <c r="P5">
-        <v>-31655000.0</v>
+        <v>-29138000.0</v>
       </c>
       <c r="Q5">
-        <v>-26305000.0</v>
+        <v>-29790000.0</v>
       </c>
       <c r="R5">
-        <v>-19898000.0</v>
+        <v>-24372000.0</v>
       </c>
       <c r="S5">
-        <v>-60076000.0</v>
+        <v>-61530000.0</v>
       </c>
       <c r="T5">
-        <v>-10427000.0</v>
+        <v>-18782000.0</v>
       </c>
       <c r="U5">
         <v>1734000.0</v>
       </c>
       <c r="V5">
         <v>-5955000.0</v>
       </c>
       <c r="W5">
         <v>-2597000.0</v>
       </c>
       <c r="X5">
         <v>-2172000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>89</v>
       </c>
       <c r="B6">
-        <v>-48798000.0</v>
+        <v>-47266000.0</v>
       </c>
       <c r="C6">
-        <v>-46732000.0</v>
+        <v>-44203000.0</v>
       </c>
       <c r="D6">
         <v>-48701000.0</v>
       </c>
       <c r="E6">
-        <v>-51513000.0</v>
+        <v>-50727000.0</v>
       </c>
       <c r="F6">
-        <v>-50692000.0</v>
+        <v>-50190000.0</v>
       </c>
       <c r="G6">
-        <v>-42505000.0</v>
+        <v>-40559000.0</v>
       </c>
       <c r="H6">
-        <v>-52674000.0</v>
+        <v>-50960000.0</v>
       </c>
       <c r="I6">
-        <v>-54134000.0</v>
+        <v>-53923000.0</v>
       </c>
       <c r="J6">
-        <v>-47026000.0</v>
+        <v>-44312000.0</v>
       </c>
       <c r="K6">
         <v>-53296000.0</v>
       </c>
       <c r="L6">
         <v>-50224000.0</v>
       </c>
       <c r="M6">
-        <v>-44139000.0</v>
+        <v>-41236000.0</v>
       </c>
       <c r="N6">
-        <v>-38981000.0</v>
+        <v>-38547000.0</v>
       </c>
       <c r="O6">
-        <v>-37816000.0</v>
+        <v>-38599000.0</v>
       </c>
       <c r="P6">
-        <v>-31024000.0</v>
+        <v>-28507000.0</v>
       </c>
       <c r="Q6">
-        <v>-25875000.0</v>
+        <v>-29360000.0</v>
       </c>
       <c r="R6">
-        <v>-19605000.0</v>
+        <v>-24079000.0</v>
       </c>
       <c r="S6">
-        <v>-59847000.0</v>
+        <v>-61301000.0</v>
       </c>
       <c r="T6">
-        <v>-10260000.0</v>
+        <v>-18615000.0</v>
       </c>
       <c r="U6">
         <v>2896000.0</v>
       </c>
       <c r="V6">
         <v>-5905000.0</v>
       </c>
       <c r="W6">
         <v>-2574000.0</v>
       </c>
       <c r="X6">
         <v>-2172000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -8184,51 +8184,51 @@
       </c>
       <c r="G22">
         <v>-3410000.0</v>
       </c>
       <c r="H22">
         <v>-2529000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>136</v>
       </c>
       <c r="B23">
         <v>12000000.0</v>
       </c>
       <c r="C23">
         <v>25740000.0</v>
       </c>
       <c r="D23">
         <v>655000.0</v>
       </c>
       <c r="E23">
         <v>-3823000.0</v>
       </c>
       <c r="F23">
-        <v>269278000.0</v>
+        <v>-1086000.0</v>
       </c>
       <c r="G23">
         <v>34934000.0</v>
       </c>
       <c r="H23">
         <v>9981000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>1000000.0</v>
       </c>
       <c r="D24">
         <v>-170000.0</v>
       </c>
       <c r="E24">
         <v>-665000.0</v>
       </c>
       <c r="F24">
         <v>-496000.0</v>
       </c>
@@ -8798,90 +8798,90 @@
       <c r="A7" t="s">
         <v>121</v>
       </c>
       <c r="B7">
         <v>-2500000.0</v>
       </c>
       <c r="C7">
         <v>1156000.0</v>
       </c>
       <c r="D7">
         <v>609000.0</v>
       </c>
       <c r="E7">
         <v>548000.0</v>
       </c>
       <c r="F7">
         <v>-7653000.0</v>
       </c>
       <c r="G7">
         <v>48860000.0</v>
       </c>
       <c r="H7">
         <v>3576000.0</v>
       </c>
       <c r="I7">
-        <v>-4749000.0</v>
+        <v>8751000.0</v>
       </c>
       <c r="J7">
         <v>-30111000.0</v>
       </c>
       <c r="K7">
         <v>14450000.0</v>
       </c>
       <c r="L7">
         <v>2399000.0</v>
       </c>
       <c r="M7">
         <v>-5586000.0</v>
       </c>
       <c r="N7">
         <v>-8616000.0</v>
       </c>
       <c r="O7">
         <v>1171000.0</v>
       </c>
       <c r="P7">
         <v>-3848000.0</v>
       </c>
       <c r="Q7">
         <v>1566000.0</v>
       </c>
       <c r="R7">
         <v>-34290000.0</v>
       </c>
       <c r="S7">
         <v>31561000.0</v>
       </c>
       <c r="T7">
         <v>-780000.0</v>
       </c>
       <c r="U7">
-        <v>-707000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="V7">
-        <v>122000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="W7">
         <v>498000.0</v>
       </c>
       <c r="X7">
         <v>492000.0</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
@@ -9106,78 +9106,78 @@
       <c r="E14">
         <v>1453000.0</v>
       </c>
       <c r="F14">
         <v>1536000.0</v>
       </c>
       <c r="G14">
         <v>1717000.0</v>
       </c>
       <c r="H14">
         <v>1558000.0</v>
       </c>
       <c r="I14">
         <v>1538000.0</v>
       </c>
       <c r="J14">
         <v>1315000.0</v>
       </c>
       <c r="K14">
         <v>1247000.0</v>
       </c>
       <c r="L14">
         <v>1236000.0</v>
       </c>
       <c r="M14">
-        <v>4591000.0</v>
+        <v>1118000.0</v>
       </c>
       <c r="N14">
-        <v>3883000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="O14">
         <v>870000.0</v>
       </c>
       <c r="P14">
         <v>631000.0</v>
       </c>
       <c r="Q14">
         <v>430000.0</v>
       </c>
       <c r="R14">
         <v>293000.0</v>
       </c>
       <c r="S14">
         <v>229000.0</v>
       </c>
       <c r="T14">
         <v>167000.0</v>
       </c>
       <c r="U14">
-        <v>122000.0</v>
+        <v>1162000.0</v>
       </c>
       <c r="V14">
-        <v>50000.0</v>
+        <v>717000.0</v>
       </c>
       <c r="W14">
         <v>23000.0</v>
       </c>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>129</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
@@ -9694,126 +9694,126 @@
       <c r="M24">
         <v>-170000.0</v>
       </c>
       <c r="N24">
         <v>-10666.0</v>
       </c>
       <c r="O24">
         <v>-1000.0</v>
       </c>
       <c r="P24">
         <v>-8720.0</v>
       </c>
       <c r="Q24">
         <v>-745000.0</v>
       </c>
       <c r="R24">
         <v>81000.0</v>
       </c>
       <c r="S24">
         <v>-325000.0</v>
       </c>
       <c r="T24">
         <v>108000.0</v>
       </c>
       <c r="U24">
-        <v>-76246000.0</v>
+        <v>-325000.0</v>
       </c>
       <c r="V24">
         <v>46000.0</v>
       </c>
       <c r="W24">
         <v>-60000.0</v>
       </c>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>138</v>
       </c>
       <c r="B25">
-        <v>7056000.0</v>
+        <v>2412000.0</v>
       </c>
       <c r="C25">
         <v>2638000.0</v>
       </c>
       <c r="D25">
         <v>306000.0</v>
       </c>
       <c r="E25">
         <v>2853000.0</v>
       </c>
       <c r="F25">
         <v>3469000.0</v>
       </c>
       <c r="G25">
         <v>2003000.0</v>
       </c>
       <c r="H25">
         <v>14645000.0</v>
       </c>
       <c r="I25">
-        <v>13181000.0</v>
+        <v>-8410000.0</v>
       </c>
       <c r="J25">
         <v>1507000.0</v>
       </c>
       <c r="K25">
         <v>6297000.0</v>
       </c>
       <c r="L25">
         <v>3798000.0</v>
       </c>
       <c r="M25">
-        <v>2528000.0</v>
+        <v>2418000.0</v>
       </c>
       <c r="N25">
-        <v>2771000.0</v>
+        <v>3921000.0</v>
       </c>
       <c r="O25">
         <v>4157000.0</v>
       </c>
       <c r="P25">
         <v>840000.0</v>
       </c>
       <c r="Q25">
         <v>6226000.0</v>
       </c>
       <c r="R25">
         <v>6453000.0</v>
       </c>
       <c r="S25">
         <v>15584000.0</v>
       </c>
       <c r="T25">
         <v>9450000.0</v>
       </c>
       <c r="U25">
-        <v>-6537000.0</v>
+        <v>-9548000.0</v>
       </c>
       <c r="V25">
-        <v>81405000.0</v>
+        <v>81526000.0</v>
       </c>
       <c r="W25">
         <v>-164000.0</v>
       </c>
       <c r="X25">
         <v>547000.0</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>75000.0</v>