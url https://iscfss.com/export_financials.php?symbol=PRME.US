--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2040,3141 +2043,3260 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>5808000.0</v>
+      </c>
+      <c r="C2">
         <v>12325000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8887000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9354000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6378000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10025000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11351000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5429000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4638000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10078000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19537000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14124000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5490000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4561000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4332000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4111000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5885000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3196000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1435000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1356000.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>250000.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+    </row>
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-9000.0</v>
+      </c>
+      <c r="C5">
         <v>-1000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>82000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>33000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>21000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-71000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-95000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-15000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-149000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-268000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-205000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-384000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-454000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-150000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-32000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-27000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>2338000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="X5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>112478000.0</v>
+      </c>
+      <c r="C7">
         <v>114512000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>116427000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>118135000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>119736000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>121151000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>40794000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>41248000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>41583000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>43793000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13633000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>17041000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>25442000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>25964000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>28745000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>31439000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>34721000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>10406000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8">
         <v>2000.0</v>
       </c>
       <c r="K8">
         <v>2000.0</v>
       </c>
       <c r="L8">
         <v>2000.0</v>
       </c>
       <c r="M8">
         <v>2000.0</v>
       </c>
       <c r="N8">
         <v>2000.0</v>
       </c>
       <c r="O8">
         <v>2000.0</v>
       </c>
       <c r="P8">
-        <v>395800000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="Q8">
         <v>395800000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="R8">
         <v>395800000.0</v>
       </c>
-      <c r="T8"/>
+      <c r="S8"/>
+      <c r="T8">
+        <v>395800000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>615347000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>611598000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>609849000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>31272000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>47451000.0</v>
+      </c>
+      <c r="C10">
         <v>64106000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>63032000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>71396000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>53804000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>91877000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>182476000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>117977000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>55600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>94162000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>41574000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43959000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>120577000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>133462000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>187620000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>47947000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>92239000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>164248000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>185420000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>200664000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>-53328000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>36975000.0</v>
       </c>
-      <c r="X10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>95071000.0</v>
+      </c>
+      <c r="C12">
         <v>135497000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>177680000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>208426000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>101750000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>144256000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>190442000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>175527000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>162868000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>210723000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>121665000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>165317000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>207618000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>249518000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>293921000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>146665000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>180603000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>211266000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>269620000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>299924000.0</v>
       </c>
-      <c r="U12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V12"/>
       <c r="W12">
         <v>53328000.0</v>
       </c>
-      <c r="X12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="X12">
+        <v>53328000.0</v>
+      </c>
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
       <c r="L13">
         <v>2000.0</v>
       </c>
       <c r="M13">
         <v>2000.0</v>
       </c>
       <c r="N13">
         <v>2000.0</v>
       </c>
       <c r="O13">
         <v>2000.0</v>
       </c>
-      <c r="P13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P13">
+        <v>2000.0</v>
+      </c>
+      <c r="Q13"/>
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
-      <c r="U13"/>
+      <c r="U13">
+        <v>1000.0</v>
+      </c>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>177224892.0</v>
+      </c>
+      <c r="C14">
         <v>177096225.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>148758527.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>160503183.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>129185917.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>130884490.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>118600381.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>119764270.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>119188866.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>104466178.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>97377121.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>91846835.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>90467298.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>89064895.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>97209213.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>97208342.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95730151.0</v>
       </c>
       <c r="R14">
         <v>95730151.0</v>
       </c>
       <c r="S14">
         <v>95730151.0</v>
       </c>
       <c r="T14">
         <v>95730151.0</v>
       </c>
       <c r="U14">
         <v>95730151.0</v>
       </c>
       <c r="V14">
         <v>95730151.0</v>
       </c>
       <c r="W14">
         <v>95730151.0</v>
       </c>
       <c r="X14">
         <v>95730151.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>95730151.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>2000.0</v>
       </c>
       <c r="O15">
         <v>2000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>2000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>7934000.0</v>
+      </c>
+      <c r="C16">
         <v>7320000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7824000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6951000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8315000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8214000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7092000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9280000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-5216000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>26005000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13176000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8917000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>36913000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>108000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>77000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>249040000.0</v>
+      </c>
+      <c r="C23">
         <v>294730000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>342733000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>385012000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>279009000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>328163000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>297508000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>332784000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>259705000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>311383000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>193851000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>239145000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>280865000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>316946000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>360314000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>215265000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>247597000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>244551000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>301856000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>315193000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>33474000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>54783000.0</v>
       </c>
-      <c r="X23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:24">
+      <c r="Y23"/>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>65027000.0</v>
+      </c>
+      <c r="C28">
         <v>50406000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>53395000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>46739000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>65932000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29274000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-141682000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-76729000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14017000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-50369000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-27941000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-26918000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-95135000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-107498000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-158875000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-16508000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-57518000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-156150000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-175014000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-190923000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>53328000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-36975000.0</v>
       </c>
-      <c r="X28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:24">
+      <c r="Y28"/>
+    </row>
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>76700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>120868000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>161821000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>60860000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>106924000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>153149000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>189504000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>196589000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>243766000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>133071000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>193957000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>240102000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>278801000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>316270000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-223096000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-195063000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>-156240000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>120000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>17000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>55000000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>1816000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1646000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>5613000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+    </row>
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>240102000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>278801000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>316270000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>172704000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-195063000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-166942000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-156240000.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-    </row>
-    <row r="32" spans="1:24">
+      <c r="Y31"/>
+    </row>
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>65112000.0</v>
+      </c>
+      <c r="C32">
         <v>101600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>143845000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>196387000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>87178000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>129477000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>173925000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>208194000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>150054000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>193213000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>86553000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>145165000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>189768000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>229629000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>269904000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>126627000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>157772000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>212596000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+    </row>
+    <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>152236000.0</v>
+      </c>
+      <c r="C33">
         <v>156841000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>161440000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>153606000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>157722000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>164398000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>85622000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>86713000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>88902000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>93729000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>50875000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>54614000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>62375000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>63446000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>63696000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>66420000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>65992000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>32595000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>31277000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>14784000.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>-53328000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1381000.0</v>
       </c>
-      <c r="X33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:24">
+      <c r="Y33"/>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>11933000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>14197000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>177539000.0</v>
+      </c>
+      <c r="C35">
         <v>181741000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>184417000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>188172000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>184040000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>186951000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>106398000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>105403000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>42367000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>43176000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4357000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5822000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>12041000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14274000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>17330000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>20343000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>23027000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2803000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4313000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4267000.0</v>
       </c>
-      <c r="U35"/>
       <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>1867000.0</v>
       </c>
-      <c r="X35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+    </row>
+    <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>14691000.0</v>
       </c>
       <c r="C36">
         <v>14691000.0</v>
       </c>
       <c r="D36">
-        <v>13691000.0</v>
+        <v>14691000.0</v>
       </c>
       <c r="E36">
         <v>13691000.0</v>
       </c>
       <c r="F36">
-        <v>14062000.0</v>
+        <v>13691000.0</v>
       </c>
       <c r="G36">
         <v>14062000.0</v>
       </c>
       <c r="H36">
         <v>14062000.0</v>
       </c>
       <c r="I36">
+        <v>14062000.0</v>
+      </c>
+      <c r="J36">
         <v>13496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14275000.0</v>
       </c>
       <c r="K36">
         <v>14275000.0</v>
       </c>
       <c r="L36">
-        <v>15312000.0</v>
+        <v>14275000.0</v>
       </c>
       <c r="M36">
         <v>15312000.0</v>
       </c>
       <c r="N36">
-        <v>15142000.0</v>
+        <v>15312000.0</v>
       </c>
       <c r="O36">
         <v>15142000.0</v>
       </c>
       <c r="P36">
+        <v>15142000.0</v>
+      </c>
+      <c r="Q36">
         <v>19109000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>18367000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>16929000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>15599000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>794000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>-53328000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>785000.0</v>
       </c>
-      <c r="X36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:24">
+      <c r="Y36"/>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+    </row>
+    <row r="38" spans="1:25">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-192629000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>15312000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>15142000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>19109000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>18367000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>16929000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>15599000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1.0</v>
       </c>
-      <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+    </row>
+    <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>1733000.0</v>
+      </c>
+      <c r="C39">
         <v>2392000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3613000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>22980000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>19417000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19492000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>21444000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>15544000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7935000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6931000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>21311000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>19214000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10872000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3982000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2697000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2180000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1002000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>690000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>959000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>485000.0</v>
       </c>
-      <c r="U39"/>
       <c r="V39"/>
-      <c r="W39">
+      <c r="W39"/>
+      <c r="X39">
         <v>74000.0</v>
       </c>
-      <c r="X39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+    </row>
+    <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>8978000.0</v>
+      </c>
+      <c r="C40">
         <v>8098000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>12600000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>11000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>12158000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9191000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>15904000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>18684000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>10895000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>7612000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>27610000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>14023000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>9723000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7543000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10688000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6530000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5985000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3688000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>49212000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2714000.0</v>
       </c>
-      <c r="U40"/>
       <c r="V40"/>
-      <c r="W40">
+      <c r="W40"/>
+      <c r="X40">
         <v>19192000.0</v>
       </c>
-      <c r="X40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+    </row>
+    <row r="41" spans="1:25">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>108000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>279000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>481000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>269000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>711000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1243000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+    </row>
+    <row r="42" spans="1:25">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>1019401000.0</v>
+      </c>
+      <c r="C42">
         <v>1014175000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1009138000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1004061000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>852561000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>846039000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>840358000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>834417000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>789076000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>780950000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>624414000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>619791000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>615347000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>611598000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>609849000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>31272000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>29650000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>28305000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>15162000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>14055000.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="V42"/>
+      <c r="W42">
         <v>-1.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>8347000.0</v>
       </c>
-      <c r="X42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+    </row>
+    <row r="43" spans="1:25">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+    </row>
+    <row r="44" spans="1:25">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+    </row>
+    <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>164440000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>167183000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>158472000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>160707000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>165633000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>85157000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>84530000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>85743000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>88253000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>44084000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>45539000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>20558000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>21590000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>51385000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>14967000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+    </row>
+    <row r="46" spans="1:25">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>137545000.0</v>
+      </c>
+      <c r="C46">
         <v>142150000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>146749000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>139915000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>144031000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>150336000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>71560000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>72651000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>75406000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>79454000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>36600000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>39302000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>47063000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>48304000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>48554000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>47311000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>47625000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>15666000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>15678000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>13990000.0</v>
       </c>
-      <c r="U46"/>
       <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>596000.0</v>
       </c>
-      <c r="X46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+    </row>
+    <row r="47" spans="1:25">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>20558000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>21590000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>19009000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>14967000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>47625000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>15666000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>15678000.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+    </row>
+    <row r="48" spans="1:25">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-979585000.0</v>
+      </c>
+      <c r="C48">
         <v>-937476000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-888354000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-842275000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-791693000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-739102000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-687212000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-644936000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-592418000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-537091000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-491330000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-425687000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-374979000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-332594000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-293197000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-253914000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-224564000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-195216000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-171376000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-108465000.0</v>
       </c>
-      <c r="U48"/>
       <c r="V48"/>
-      <c r="W48">
+      <c r="W48"/>
+      <c r="X48">
         <v>-6009000.0</v>
       </c>
-      <c r="X48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+    </row>
+    <row r="49" spans="1:25">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-374979000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-332594000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-293197000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-253914000.0</v>
       </c>
-      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+    </row>
+    <row r="50" spans="1:25">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+    </row>
+    <row r="51" spans="1:25">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>112478000.0</v>
+      </c>
+      <c r="C51">
         <v>114512000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>116427000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>118135000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>119736000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>121151000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>40794000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>41248000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>41583000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>43793000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>13633000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>17041000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>25442000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>25964000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>28745000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>31439000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>34721000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>8098000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>10406000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>9741000.0</v>
       </c>
-      <c r="U51"/>
       <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>17515000.0</v>
       </c>
-      <c r="X51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+    </row>
+    <row r="52" spans="1:25">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>8972000.0</v>
+      </c>
+      <c r="C52">
         <v>8546000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8137000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7714000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7258000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6858000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3614000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4484000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5216000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>6751000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9276000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11219000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>13509000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>11767000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>11694000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>11577000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11963000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6006000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>7336000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5474000.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>17515000.0</v>
       </c>
-      <c r="X52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>47620000.0</v>
+      </c>
+      <c r="C53">
         <v>71391000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>114648000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>137030000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>47946000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>52379000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>7966000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>57550000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>107268000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>116561000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>80091000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>121358000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>87041000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>116056000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>106301000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>98718000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>88364000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>47018000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>84200000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>99260000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>106656000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>16353000.0</v>
       </c>
-      <c r="X53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:24">
+      <c r="Y53"/>
+    </row>
+    <row r="54" spans="1:25">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+    </row>
+    <row r="55" spans="1:25">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>249040000.0</v>
+      </c>
+      <c r="C55">
         <v>294730000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>342733000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>385012000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>279009000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>328163000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>297508000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>332784000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>259705000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>311383000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>193851000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>239145000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>280865000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>316946000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>360314000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>215265000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>247597000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>244551000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>301856000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>315193000.0</v>
       </c>
-      <c r="U55"/>
       <c r="V55"/>
-      <c r="W55">
+      <c r="W55"/>
+      <c r="X55">
         <v>54783000.0</v>
       </c>
-      <c r="X55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+    </row>
+    <row r="56" spans="1:25">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>96804000.0</v>
+      </c>
+      <c r="C56">
         <v>137889000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>181293000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>231406000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>121287000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>163765000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>211886000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>246071000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>170803000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>217654000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>142976000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>184531000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>218490000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>253500000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>296618000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>148845000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>181605000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>211956000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>270579000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>300409000.0</v>
       </c>
-      <c r="U56"/>
-      <c r="V56">
+      <c r="V56"/>
+      <c r="W56">
         <v>53328000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>53402000.0</v>
       </c>
-      <c r="X56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:24">
+      <c r="Y56"/>
+    </row>
+    <row r="57" spans="1:25">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>31692000.0</v>
+      </c>
+      <c r="C57">
         <v>36289000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>37448000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>35019000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>34109000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>34288000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>37961000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>37877000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>20749000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>24441000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>56423000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>39366000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>28722000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>23871000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>26714000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>22218000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>23833000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>12890000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>57983000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9544000.0</v>
       </c>
-      <c r="U57"/>
       <c r="V57"/>
-      <c r="W57">
+      <c r="W57"/>
+      <c r="X57">
         <v>19442000.0</v>
       </c>
-      <c r="X57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+    </row>
+    <row r="58" spans="1:25">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>209231000.0</v>
+      </c>
+      <c r="C58">
         <v>218030000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>221865000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>223191000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>218149000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>221239000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>144359000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>143280000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>63116000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>67617000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>60780000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>45188000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>40763000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>38145000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>44044000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>42561000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>46860000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>15693000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>62296000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>13811000.0</v>
       </c>
-      <c r="U58"/>
       <c r="V58"/>
-      <c r="W58">
+      <c r="W58"/>
+      <c r="X58">
         <v>21309000.0</v>
       </c>
-      <c r="X58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+    </row>
+    <row r="59" spans="1:25">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+    </row>
+    <row r="60" spans="1:25">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>39809000.0</v>
+      </c>
+      <c r="C60">
         <v>76700000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>120868000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>161821000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>60860000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>106924000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>153149000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>189504000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>196589000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>243766000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>133071000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>193957000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>240102000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>278801000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>316270000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>172704000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>200737000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>228858000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>239560000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>301382000.0</v>
       </c>
-      <c r="U60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V60"/>
       <c r="W60">
         <v>33474000.0</v>
       </c>
-      <c r="X60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:24">
+      <c r="X60">
+        <v>33474000.0</v>
+      </c>
+      <c r="Y60"/>
+    </row>
+    <row r="61" spans="1:25">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+    </row>
+    <row r="62" spans="1:25">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
-      <c r="P62">
+      <c r="P62"/>
+      <c r="Q62">
         <v>791600000.0</v>
       </c>
-      <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5199,2536 +5321,2605 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B2">
         <v>7321000.0</v>
       </c>
       <c r="C2">
         <v>6128000.0</v>
       </c>
       <c r="D2">
         <v>4653000.0</v>
       </c>
       <c r="E2">
         <v>12014000.0</v>
       </c>
       <c r="F2">
         <v>4861000.0</v>
       </c>
       <c r="G2">
         <v>2980000.0</v>
       </c>
       <c r="H2">
         <v>2760000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B3">
         <v>5384000.0</v>
       </c>
       <c r="C3">
         <v>6128000.0</v>
       </c>
       <c r="D3">
         <v>4653000.0</v>
       </c>
       <c r="E3">
         <v>2224000.0</v>
       </c>
       <c r="F3">
         <v>568000.0</v>
       </c>
       <c r="G3">
         <v>43000.0</v>
       </c>
       <c r="H3">
         <v>6516000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B5">
         <v>-201142000.0</v>
       </c>
       <c r="C5">
         <v>-195882000.0</v>
       </c>
       <c r="D5">
         <v>-191292000.0</v>
       </c>
       <c r="E5">
         <v>-122769000.0</v>
       </c>
       <c r="F5">
         <v>-165853000.0</v>
       </c>
       <c r="G5">
         <v>-932000.0</v>
       </c>
       <c r="H5">
         <v>-8688000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B6">
         <v>-195758000.0</v>
       </c>
       <c r="C6">
         <v>-189754000.0</v>
       </c>
       <c r="D6">
         <v>-186639000.0</v>
       </c>
       <c r="E6">
         <v>-120545000.0</v>
       </c>
       <c r="F6">
         <v>-165285000.0</v>
       </c>
       <c r="G6">
         <v>-889000.0</v>
       </c>
       <c r="H6">
         <v>-2172000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B9">
         <v>-2689000.0</v>
       </c>
       <c r="C9">
         <v>2983000.0</v>
       </c>
       <c r="D9">
         <v>-4653000.0</v>
       </c>
       <c r="E9">
         <v>-12014000.0</v>
       </c>
       <c r="F9">
         <v>-4861000.0</v>
       </c>
       <c r="G9">
         <v>2230000.0</v>
       </c>
       <c r="H9">
         <v>-2760000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
         <v>-201142000.0</v>
       </c>
       <c r="C10">
         <v>-195882000.0</v>
       </c>
       <c r="D10">
         <v>-198412000.0</v>
       </c>
       <c r="E10">
         <v>-122769000.0</v>
       </c>
       <c r="F10">
         <v>-165853000.0</v>
       </c>
       <c r="G10">
         <v>-1543000.0</v>
       </c>
       <c r="H10">
         <v>-2525000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-279000.0</v>
       </c>
       <c r="E11">
         <v>-948000.0</v>
       </c>
       <c r="F11">
         <v>-486000.0</v>
       </c>
       <c r="G11">
         <v>1867000.0</v>
       </c>
       <c r="H11">
         <v>4000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>12129000.0</v>
       </c>
       <c r="F12">
         <v>81770000.0</v>
       </c>
       <c r="G12">
         <v>10256000.0</v>
       </c>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B13">
         <v>4149000.0</v>
       </c>
       <c r="C13">
         <v>3522000.0</v>
       </c>
       <c r="D13">
         <v>2811000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
         <v>-201142000.0</v>
       </c>
       <c r="C15">
         <v>-195882000.0</v>
       </c>
       <c r="D15">
         <v>-198133000.0</v>
       </c>
       <c r="E15">
         <v>-121821000.0</v>
       </c>
       <c r="F15">
         <v>-165367000.0</v>
       </c>
       <c r="G15">
         <v>-3410000.0</v>
       </c>
       <c r="H15">
         <v>-2529000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-142014000.0</v>
       </c>
       <c r="F16">
         <v>-184119000.0</v>
       </c>
       <c r="G16">
         <v>-5055000.0</v>
       </c>
       <c r="H16">
         <v>-8382000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17">
         <v>-201142000.0</v>
       </c>
       <c r="C17">
         <v>-195882000.0</v>
       </c>
       <c r="D17">
         <v>-171773000.0</v>
       </c>
       <c r="E17">
         <v>-121821000.0</v>
       </c>
       <c r="F17">
         <v>-165367000.0</v>
       </c>
       <c r="G17">
         <v>-3410000.0</v>
       </c>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B18">
         <v>4149000.0</v>
       </c>
       <c r="C18">
         <v>3522000.0</v>
       </c>
       <c r="D18">
         <v>2811000.0</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-6225000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
         <v>-208350000.0</v>
       </c>
       <c r="C21">
         <v>-202467000.0</v>
       </c>
       <c r="D21">
         <v>-204792000.0</v>
       </c>
       <c r="E21">
         <v>-116544000.0</v>
       </c>
       <c r="F21">
         <v>-84474000.0</v>
       </c>
       <c r="G21">
         <v>-932000.0</v>
       </c>
       <c r="H21">
         <v>-2172000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23">
         <v>212982000.0</v>
       </c>
       <c r="C23">
         <v>205450000.0</v>
       </c>
       <c r="D23">
         <v>204792000.0</v>
       </c>
       <c r="E23">
         <v>116544000.0</v>
       </c>
       <c r="F23">
         <v>84474000.0</v>
       </c>
       <c r="G23">
         <v>6142000.0</v>
       </c>
       <c r="H23">
         <v>2172000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>20193000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B25">
         <v>7321000.0</v>
       </c>
       <c r="C25">
         <v>6128000.0</v>
       </c>
       <c r="D25">
         <v>4276000.0</v>
       </c>
       <c r="E25">
         <v>2224000.0</v>
       </c>
       <c r="F25">
         <v>568000.0</v>
       </c>
       <c r="G25">
         <v>43000.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26">
         <v>160636000.0</v>
       </c>
       <c r="C26">
         <v>155289000.0</v>
       </c>
       <c r="D26">
         <v>147905000.0</v>
       </c>
       <c r="E26">
         <v>86725000.0</v>
       </c>
       <c r="F26">
         <v>70550000.0</v>
       </c>
       <c r="G26">
         <v>2980000.0</v>
       </c>
       <c r="H26">
         <v>920000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>4653000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>1248244.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28">
         <v>52346000.0</v>
       </c>
       <c r="C28">
         <v>50161000.0</v>
       </c>
       <c r="D28">
         <v>43387000.0</v>
       </c>
       <c r="E28">
         <v>29819000.0</v>
       </c>
       <c r="F28">
         <v>13924000.0</v>
       </c>
       <c r="G28">
         <v>3162000.0</v>
       </c>
       <c r="H28">
         <v>3756000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>-465000.0</v>
       </c>
       <c r="E29">
         <v>-948000.0</v>
       </c>
       <c r="F29">
         <v>-486000.0</v>
       </c>
       <c r="G29">
         <v>1867000.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
         <v>205661000.0</v>
       </c>
       <c r="C30">
         <v>205450000.0</v>
       </c>
       <c r="D30">
         <v>204792000.0</v>
       </c>
       <c r="E30">
         <v>116544000.0</v>
       </c>
       <c r="F30">
         <v>84474000.0</v>
       </c>
       <c r="G30">
         <v>3162000.0</v>
       </c>
       <c r="H30">
         <v>2172000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31">
         <v>7208000.0</v>
       </c>
       <c r="C31">
         <v>6585000.0</v>
       </c>
       <c r="D31">
         <v>6380000.0</v>
       </c>
       <c r="E31">
         <v>-6225000.0</v>
       </c>
       <c r="F31">
         <v>-81379000.0</v>
       </c>
       <c r="G31">
         <v>-611000.0</v>
       </c>
       <c r="H31">
         <v>3991000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
         <v>4632000.0</v>
       </c>
       <c r="C32">
         <v>2983000.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>5210000.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>5210000.0</v>
       </c>
       <c r="H32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>86</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>1856000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1876000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43990000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1864000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1717000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1558000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1538000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1315000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1247000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4372000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4591000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3883000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3668000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3401000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2877000.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>1162000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4566000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1259000.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>1785000.0</v>
+      </c>
+      <c r="C3">
         <v>1856000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1876000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1881000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1864000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1700000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1717000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1558000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1538000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1315000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1247000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1236000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1118000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1052000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>870000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>631000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>430000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>293000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>229000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>167000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1162000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>50000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>23000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-353000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>-42109000.0</v>
+      </c>
+      <c r="C5">
         <v>-49122000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-46079000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-50582000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-52591000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-51890000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-42276000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-52518000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-55461000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-45627000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-54543000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-51460000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-42354000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-39599000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-39469000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-29138000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-29790000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-24372000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-61530000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-18782000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1734000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5955000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2597000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2172000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>-40324000.0</v>
+      </c>
+      <c r="C6">
         <v>-47266000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-44203000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-48701000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-50727000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-50190000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-40559000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-50960000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-53923000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-44312000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-53296000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-50224000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-41236000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-38547000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-38599000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-28507000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-29360000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-24079000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-61301000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-18615000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2896000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5905000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2574000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2172000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>1154000.0</v>
+      </c>
+      <c r="C9">
         <v>-1000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>838000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-42765000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-749000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1454000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2183000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>209000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1538000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-724000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1247000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4372000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4591000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3883000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1542000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3401000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2877000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>-1162000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4566000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1259000.0</v>
       </c>
-      <c r="X9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>-42109000.0</v>
+      </c>
+      <c r="C10">
         <v>-49122000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-46079000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-50582000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-52591000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-51890000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-42276000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-52518000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-55461000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-45627000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-65643000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-50816000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-42354000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-39599000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-39469000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-29138000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-29790000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-24372000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-61530000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-18782000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1734000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-87275000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-698000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2525000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-134000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>134000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>558000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-108000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>31000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-202000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-186000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>212000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-442000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-532000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1381000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2370000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1118000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-615000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1867000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>434000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>434000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1622000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4306000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7208000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8959000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B13">
+        <v>788000.0</v>
+      </c>
+      <c r="C13">
         <v>1021000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1083000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1141000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>743000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1182000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1538000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>697000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>611000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>676000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>410000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>635000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>-42109000.0</v>
+      </c>
+      <c r="C15">
         <v>-49122000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-46079000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-50582000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-52591000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-51890000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-42276000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-52518000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-55327000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-45761000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-65643000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-50708000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-42385000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-39397000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-39283000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-35712000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-29348000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-23840000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-62911000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-16412000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>616000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-86660000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2565000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2529000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-42385000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-39397000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-40597000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-35712000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-35641000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-30064000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-69273000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-4217000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17">
+        <v>-42109000.0</v>
+      </c>
+      <c r="C17">
         <v>-49122000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-46079000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-50582000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-52591000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-51890000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-42276000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-52518000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-55327000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-45761000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-65643000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-50708000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-42385000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-39397000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-39283000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-29350000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-29348000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-23840000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-62911000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-16412000.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B18">
+        <v>788000.0</v>
+      </c>
+      <c r="C18">
         <v>1021000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1083000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1141000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>743000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1182000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1538000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>697000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>611000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>676000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>410000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>635000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2903000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>434000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>2517000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>-43285000.0</v>
+      </c>
+      <c r="C21">
         <v>-50654000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-48608000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-53973000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-53377000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-52392000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-44222000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-54232000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-55672000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-48341000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-68043000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-51459000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-45257000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-40033000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-38686000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-31655000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-26305000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-19898000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-60076000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-10427000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-8016000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5955000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2597000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2172000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>44439000.0</v>
+      </c>
+      <c r="C23">
         <v>51510000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>49446000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>55198000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>54492000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>53846000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>46405000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>54441000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>55672000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>48932000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>68043000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>51459000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>45257000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>40033000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>38686000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>31655000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>26305000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>19898000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>60076000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10427000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8016000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5955000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2597000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2172000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>6362000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B25">
+        <v>1785000.0</v>
+      </c>
+      <c r="C25">
         <v>1856000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1876000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1881000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1864000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1717000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1558000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1538000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1315000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1247000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1236000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1118000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1052000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>870000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>631000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>430000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>293000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>229000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>167000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26">
+        <v>33397000.0</v>
+      </c>
+      <c r="C26">
         <v>34105000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>34709000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>43990000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>41375000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>40562000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>34104000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>40340000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>43071000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>37774000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>41459000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>40967000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>34599000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>30880000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>29061000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>25047000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>18940000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>13677000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>52889000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7400000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5695000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4566000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1259000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>920000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1538000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1315000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1247000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28">
+        <v>11042000.0</v>
+      </c>
+      <c r="C28">
         <v>17405000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14737000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11208000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13117000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13284000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12301000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14101000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12601000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11158000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13084000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10493000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10658000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9153000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9625000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6608000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7365000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6221000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7187000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3027000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2321000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1389000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1338000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1252000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
+      <c r="E29"/>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>-134000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>134000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-108000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>31000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-202000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-186000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>212000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-442000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-532000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1381000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2370000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>44439000.0</v>
+      </c>
+      <c r="C30">
         <v>49654000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49446000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11208000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>52628000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>53846000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46405000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>54441000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>55672000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>47617000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>68043000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>51459000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>45257000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>40033000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>38686000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>31655000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>26305000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19898000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>60076000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10427000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6854000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1389000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1338000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2172000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>1176000.0</v>
+      </c>
+      <c r="C31">
         <v>1532000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2529000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3391000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>786000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>502000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1946000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1714000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>211000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2714000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2400000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>643000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2903000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>434000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-783000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2517000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3485000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4474000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1454000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-8355000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>9750000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-81320000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1899000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-353000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>1154000.0</v>
+      </c>
+      <c r="C32">
         <v>856000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>838000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1225000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1115000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1454000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2183000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>209000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>37774000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>591000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>25692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
+        <v>0.0</v>
+      </c>
+      <c r="P32">
         <v>5210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
+        <v>0.0</v>
+      </c>
+      <c r="V32">
         <v>9132000.0</v>
       </c>
-      <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7753,2400 +7944,2463 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
         <v>196538000.0</v>
       </c>
       <c r="C2">
         <v>55070000.0</v>
       </c>
       <c r="D2">
         <v>201116000.0</v>
       </c>
       <c r="E2">
         <v>198545000.0</v>
       </c>
       <c r="F2">
         <v>36975000.0</v>
       </c>
       <c r="G2">
         <v>8647000.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>4531000</v>
       </c>
       <c r="C3">
         <v>7294000</v>
       </c>
       <c r="D3">
         <v>8724000</v>
       </c>
       <c r="E3">
         <v>16095000</v>
       </c>
       <c r="F3">
         <v>4150000</v>
       </c>
       <c r="G3">
         <v>639000</v>
       </c>
       <c r="H3">
         <v>639000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>2571000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>5932000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
         <v>-119815000.0</v>
       </c>
       <c r="C6">
         <v>141468000.0</v>
       </c>
       <c r="D6">
         <v>-146046000.0</v>
       </c>
       <c r="E6">
         <v>2571000.0</v>
       </c>
       <c r="F6">
         <v>161570000.0</v>
       </c>
       <c r="G6">
         <v>28328000.0</v>
       </c>
       <c r="H6">
         <v>8647000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7">
         <v>-5340000.0</v>
       </c>
       <c r="C7">
         <v>31076000.0</v>
       </c>
       <c r="D7">
         <v>2647000.0</v>
       </c>
       <c r="E7">
         <v>-35401000.0</v>
       </c>
       <c r="F7">
         <v>31176000.0</v>
       </c>
       <c r="G7">
         <v>164000.0</v>
       </c>
       <c r="H7">
         <v>492000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-23415000.0</v>
       </c>
       <c r="F11">
         <v>1185000.0</v>
       </c>
       <c r="G11">
         <v>250000.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>5503000.0</v>
       </c>
       <c r="F12">
         <v>99541000.0</v>
       </c>
       <c r="G12">
         <v>-2341000.0</v>
       </c>
       <c r="H12">
         <v>2109000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-37859000.0</v>
       </c>
       <c r="F13">
         <v>29991000.0</v>
       </c>
       <c r="G13">
         <v>-86000.0</v>
       </c>
       <c r="H13">
         <v>1476000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
         <v>5384000.0</v>
       </c>
       <c r="C14">
         <v>6128000.0</v>
       </c>
       <c r="D14">
         <v>4653000.0</v>
       </c>
       <c r="E14">
         <v>2224000.0</v>
       </c>
       <c r="F14">
         <v>568000.0</v>
       </c>
       <c r="G14">
         <v>43000.0</v>
       </c>
       <c r="H14">
         <v>43000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16">
         <v>76723000.0</v>
       </c>
       <c r="C16">
         <v>196538000.0</v>
       </c>
       <c r="D16">
         <v>55070000.0</v>
       </c>
       <c r="E16">
         <v>201116000.0</v>
       </c>
       <c r="F16">
         <v>198545000.0</v>
       </c>
       <c r="G16">
         <v>36975000.0</v>
       </c>
       <c r="H16">
         <v>8647000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>-167095000.0</v>
       </c>
       <c r="C18">
         <v>-130159000.0</v>
       </c>
       <c r="D18">
         <v>-174136000.0</v>
       </c>
       <c r="E18">
         <v>-147922000.0</v>
       </c>
       <c r="F18">
         <v>-38232000.0</v>
       </c>
       <c r="G18">
         <v>-6183000.0</v>
       </c>
       <c r="H18">
         <v>-1334000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19">
         <v>-104232000.0</v>
       </c>
       <c r="C19">
         <v>68457000.0</v>
       </c>
       <c r="D19">
         <v>-36261000.0</v>
       </c>
       <c r="E19">
         <v>-30336000.0</v>
       </c>
       <c r="F19">
         <v>-68980000.0</v>
       </c>
       <c r="G19">
         <v>-68980000.0</v>
       </c>
       <c r="H19">
         <v>-68980000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20">
         <v>138390000.0</v>
       </c>
       <c r="C20">
         <v>170136000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>185317000.0</v>
       </c>
       <c r="F20">
         <v>270364000.0</v>
       </c>
       <c r="G20">
         <v>34954000.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22">
         <v>-201142000.0</v>
       </c>
       <c r="C22">
         <v>-195882000.0</v>
       </c>
       <c r="D22">
         <v>-198133000.0</v>
       </c>
       <c r="E22">
         <v>-121821000.0</v>
       </c>
       <c r="F22">
         <v>-165367000.0</v>
       </c>
       <c r="G22">
         <v>-3410000.0</v>
       </c>
       <c r="H22">
         <v>-2529000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
         <v>12000000.0</v>
       </c>
       <c r="C23">
         <v>25740000.0</v>
       </c>
       <c r="D23">
         <v>655000.0</v>
       </c>
       <c r="E23">
         <v>-3823000.0</v>
       </c>
       <c r="F23">
         <v>-1086000.0</v>
       </c>
       <c r="G23">
         <v>34934000.0</v>
       </c>
       <c r="H23">
         <v>9981000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>1000000.0</v>
       </c>
       <c r="D24">
         <v>-170000.0</v>
       </c>
       <c r="E24">
         <v>-665000.0</v>
       </c>
       <c r="F24">
         <v>-496000.0</v>
       </c>
       <c r="G24">
         <v>-423000.0</v>
       </c>
       <c r="H24">
         <v>-423000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
         <v>9266000.0</v>
       </c>
       <c r="C25">
         <v>9745000.0</v>
       </c>
       <c r="D25">
         <v>11790000.0</v>
       </c>
       <c r="E25">
         <v>17676000.0</v>
       </c>
       <c r="F25">
         <v>98419000.0</v>
       </c>
       <c r="G25">
         <v>-4599000.0</v>
       </c>
       <c r="H25">
         <v>703000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>181494000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27">
         <v>29268000.0</v>
       </c>
       <c r="C27">
         <v>26068000.0</v>
       </c>
       <c r="D27">
         <v>13910000.0</v>
       </c>
       <c r="E27">
         <v>6459000.0</v>
       </c>
       <c r="F27">
         <v>1746000.0</v>
       </c>
       <c r="G27">
         <v>391000.0</v>
       </c>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
         <v>151512000.0</v>
       </c>
       <c r="C28">
         <v>195876000.0</v>
       </c>
       <c r="D28">
         <v>655000.0</v>
       </c>
       <c r="E28">
         <v>181494000.0</v>
       </c>
       <c r="F28">
         <v>269278000.0</v>
       </c>
       <c r="G28">
         <v>34934000.0</v>
       </c>
       <c r="H28">
         <v>9981000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
         <v>-162564000.0</v>
       </c>
       <c r="C29">
         <v>-122865000.0</v>
       </c>
       <c r="D29">
         <v>-165412000.0</v>
       </c>
       <c r="E29">
         <v>-131827000.0</v>
       </c>
       <c r="F29">
         <v>-34082000.0</v>
       </c>
       <c r="G29">
         <v>-5544000.0</v>
       </c>
       <c r="H29">
         <v>-1334000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
         <v>-108763000.0</v>
       </c>
       <c r="C30">
         <v>68457000.0</v>
       </c>
       <c r="D30">
         <v>18711000.0</v>
       </c>
       <c r="E30">
         <v>-47096000.0</v>
       </c>
       <c r="F30">
         <v>-73626000.0</v>
       </c>
       <c r="G30">
         <v>-1062000.0</v>
       </c>
       <c r="H30">
         <v>-1062000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>77797000.0</v>
+      </c>
+      <c r="C2">
         <v>63032000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>71396000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53804000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105939000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>196538000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>117977000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>69096000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>94162000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>41574000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43959000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>134073000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>133461999.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>187620000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>61443000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>105735000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>177373000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>198545000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>200664000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>217907000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>33439000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>36975000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8647000.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>46000</v>
+      </c>
+      <c r="C3">
         <v>214000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>290000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>247000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1572000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2422000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1791000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1277000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1902000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2324000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1840000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2909000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1976000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1999000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4814000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4791000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4802000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1688000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>382000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1824000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>926000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1018000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>296000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-12885000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-54158000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-4592000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>466000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>-16655000.0</v>
+      </c>
+      <c r="C6">
         <v>1073999.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8364000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>17592000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-38444000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-90599000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>64499000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>62943000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-38562000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>52588000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2385000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-76618000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-12884999.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-54158001.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>139673000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-44292000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-71638000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-21172000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2119000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-17243000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>184468000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3536000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>36975000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8647000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7">
+        <v>-8141000.0</v>
+      </c>
+      <c r="C7">
         <v>-2500000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1156000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>609000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>548000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7653000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>48860000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3576000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8751000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-30111000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14450000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2399000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5586000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8616000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1171000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-3848000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1566000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-34290000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>31561000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-780000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>240000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>155000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>498000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>492000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>120000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-103000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2216000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4550000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>431000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-401000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1381000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1047000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>80000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>947000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3614000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1479000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6529000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2469000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7129000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7044000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20844000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>-7390000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-7194000.0</v>
       </c>
       <c r="O13">
+        <v>-7194000.0</v>
+      </c>
+      <c r="P13">
         <v>740000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-3447000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>185000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-35337000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>31481000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>-707000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>1785000.0</v>
+      </c>
+      <c r="C14">
         <v>1856000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>514000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1881000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1453000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1536000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1717000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1558000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1538000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1315000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1247000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1236000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1118000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1052000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>870000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>631000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>430000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>293000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>229000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>167000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1162000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>717000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>23000.0</v>
       </c>
-      <c r="X14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>61142000.0</v>
+      </c>
+      <c r="C16">
         <v>64105999.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>63032000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>71396000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>67495000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>105939000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>182476000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>132039000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>55600000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>94162000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>41574000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>57455000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>120577000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>133461999.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>201116000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>61443000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>105735000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>177373000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>198545000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>200664000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>217907000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>33439000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>36975000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8647000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-41092000.0</v>
+      </c>
+      <c r="C18">
         <v>-42924000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-37546000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-35286000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-42984000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-51279000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>14454000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-27189000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-47393000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-70031000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-45704000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-42075000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-42797000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-43560000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-35527000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-34889000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-25025000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-52481000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-13569000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-11430000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7338000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5895000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2782000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1334000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19">
+        <v>24076000.0</v>
+      </c>
+      <c r="C19">
         <v>43605000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>28620000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-92122000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2771000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-47742000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>48253000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>50342000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>6894000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-37032000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>41285000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-37770000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>27861000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10666000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-13687000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8720000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-45244000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>32500000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>12861000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-7636000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-75921000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>10000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>138380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>38081000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>132055000.0</v>
       </c>
-      <c r="K20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>185254000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>63000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>-42109000.0</v>
+      </c>
+      <c r="C22">
         <v>-49122000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-46079000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-50582000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-52591000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-51890000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-42276000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-52518000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-55327000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-45761000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-65643000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-50708000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-42385000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-39397000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-39283000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-29350000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-29348000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-23840000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-62911000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-16412000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>616000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-86660000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2565000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2529000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>137</v>
+      </c>
+      <c r="B23">
+        <v>361000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>145512000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>197000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>170137000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>432000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-151291000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>19272000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>194000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>318000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>75000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>68000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1181000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-746000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-624000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1272000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1086000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>268052000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2313000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>34954000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9980000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>276000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>724000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-34708000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>43125.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-34861.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-170000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-10666.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-8720.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-745000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>81000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-325000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>108000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-325000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>46000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-60000.0</v>
       </c>
-      <c r="X24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>2554000.0</v>
+      </c>
+      <c r="C25">
         <v>2412000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2638000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>306000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2853000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3469000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2003000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>14645000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8410000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1507000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6297000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3798000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2418000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3921000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4157000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>840000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6226000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6453000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>15584000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9450000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-9548000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>81526000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-164000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>547000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>75000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>68000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>4865000.0</v>
+      </c>
+      <c r="C27">
         <v>4644000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4515000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12747000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6325000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5681000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5941000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6827000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8091000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5209000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4429000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4217000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3583000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1681000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2574000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1417000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1345000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1123000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1107000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>339000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>94000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>206000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-278000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>156000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>361000.0</v>
+      </c>
+      <c r="C28">
         <v>393000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>562000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>144753000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>197000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>38513000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>35000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>157327000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>194000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>318000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>75000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>68000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>184073000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-683000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-624000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1272000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1086000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>268052000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2313000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>34954000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9981000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>-41046000.0</v>
+      </c>
+      <c r="C29">
         <v>-42710000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-37256000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-35039000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-41412000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-48857000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16245000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-25912000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-45491000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-67707000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-43864000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-39166000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-40821000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-41561000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-30713000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-30098000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-20223000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-50793000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-13187000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-9606000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6412000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4877000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2486000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1334000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>24030000.0</v>
+      </c>
+      <c r="C30">
         <v>43391000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>28330000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-92122000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2771000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-47742000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>48253000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>50342000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6894000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-37032000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>41285000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-37770000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27861000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-12665000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-13687000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-13511000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-50791000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>30893000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>12154000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-7636000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-77172000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-972000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-356000.0</v>
       </c>
-      <c r="X30"/>
+      <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>