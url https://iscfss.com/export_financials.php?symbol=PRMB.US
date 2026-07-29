--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -25636,51 +25636,51 @@
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
     </row>
     <row r="5" spans="1:137">
       <c r="A5" t="s">
         <v>203</v>
       </c>
       <c r="B5">
-        <v>148100000.0</v>
+        <v>119100000.0</v>
       </c>
       <c r="C5">
         <v>58300000.0</v>
       </c>
       <c r="D5">
         <v>150000000.0</v>
       </c>
       <c r="E5">
         <v>128700000.0</v>
       </c>
       <c r="F5">
         <v>134500000.0</v>
       </c>
       <c r="G5">
         <v>-81000000.0</v>
       </c>
       <c r="H5">
         <v>67000000.0</v>
       </c>
       <c r="I5">
         <v>159000000.0</v>
       </c>
       <c r="J5">
         <v>124800000.0</v>
       </c>
@@ -26047,51 +26047,51 @@
       <c r="EA5">
         <v>11700000.0</v>
       </c>
       <c r="EB5">
         <v>15900000.0</v>
       </c>
       <c r="EC5">
         <v>9300000.0</v>
       </c>
       <c r="ED5">
         <v>4500000.0</v>
       </c>
       <c r="EE5">
         <v>4300000.0</v>
       </c>
       <c r="EF5">
         <v>6700000.0</v>
       </c>
       <c r="EG5"/>
     </row>
     <row r="6" spans="1:137">
       <c r="A6" t="s">
         <v>204</v>
       </c>
       <c r="B6">
-        <v>289100000.0</v>
+        <v>260100000.0</v>
       </c>
       <c r="C6">
         <v>231500000.0</v>
       </c>
       <c r="D6">
         <v>313100000.0</v>
       </c>
       <c r="E6">
         <v>274000000.0</v>
       </c>
       <c r="F6">
         <v>263100000.0</v>
       </c>
       <c r="G6">
         <v>25000000.0</v>
       </c>
       <c r="H6">
         <v>118000000.0</v>
       </c>
       <c r="I6">
         <v>233300000.0</v>
       </c>
       <c r="J6">
         <v>200000000.0</v>
       </c>
@@ -42374,51 +42374,51 @@
       </c>
       <c r="DZ24">
         <v>-9700000.0</v>
       </c>
       <c r="EA24">
         <v>-8900000.0</v>
       </c>
       <c r="EB24">
         <v>-10500000.0</v>
       </c>
       <c r="EC24">
         <v>-2100000.0</v>
       </c>
       <c r="ED24">
         <v>-2100000.0</v>
       </c>
       <c r="EE24">
         <v>-800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:135">
       <c r="A25" t="s">
         <v>253</v>
       </c>
       <c r="B25">
-        <v>3800000.0</v>
+        <v>-6100000.0</v>
       </c>
       <c r="C25">
         <v>-8100503.0</v>
       </c>
       <c r="D25">
         <v>44872273.0</v>
       </c>
       <c r="E25">
         <v>29026419.0</v>
       </c>
       <c r="F25">
         <v>23800000.0</v>
       </c>
       <c r="G25">
         <v>211940721.0</v>
       </c>
       <c r="H25">
         <v>29619981.0</v>
       </c>
       <c r="I25">
         <v>9400378.0</v>
       </c>
       <c r="J25">
         <v>5300000.0</v>
       </c>