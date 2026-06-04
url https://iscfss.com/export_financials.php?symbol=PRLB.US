--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -3837,457 +3840,463 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN62"/>
+  <dimension ref="A1:BO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>19625000.0</v>
+      </c>
+      <c r="C2">
         <v>15104000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17388000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15583000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16288000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15504000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15004000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15910000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15256000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15636000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17922000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16474000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19854000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17356000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16893000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15642000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17511000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25364000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22735000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26038000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>21846000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18248000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15452000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17556000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>18219000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16804000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18668000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21230000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16672000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17411000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>20038000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18358000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>15876000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13130000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14147000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11747000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11322000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10703000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11435000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13541000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13643000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11552000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11334000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8566000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7882000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7973000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11818000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>10405000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6455000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6340000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5712000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5759000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4758000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4159000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4055000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5788000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4431000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3881000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3406000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3493000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2755000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>1533000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4312,52 +4321,53 @@
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4382,277 +4392,279 @@
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>22</v>
       </c>
-      <c r="B5"/>
-      <c r="C5">
+      <c r="B5">
+        <v>-23487000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>-24724000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-24563000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-26891000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-27984000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-26852000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-29432000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-28845000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-28013000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-30288000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-29221000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-33494000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-34355000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-47024000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-36149000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-22305000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-16817000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-13458000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8115000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10096000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3420000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6524000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-9634000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9998000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7018000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10644000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-8494000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-8016000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8492000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7238000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6359000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2841000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5234000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-5749000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7404000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9568000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-10753000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6766000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-6612000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4468000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-5212000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3696000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2730000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4004000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2929000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1760000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-387000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-919000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1091000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1227000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2033000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1835000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-928000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-541000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-595000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-738000.0</v>
       </c>
       <c r="BG5">
         <v>-738000.0</v>
       </c>
       <c r="BH5">
+        <v>-738000.0</v>
+      </c>
+      <c r="BI5">
         <v>-432000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-316000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-458000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4687,651 +4699,664 @@
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
-      <c r="BF6"/>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7">
+        <v>2621000.0</v>
+      </c>
+      <c r="C7">
         <v>3047000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2443000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2829000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3142000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3516000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4482000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4955000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5484000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>20414000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>20336000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>20730000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>21353000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5734000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5650000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6529000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7444000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7207000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>12137000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>16598000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>13329000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>13416000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11747000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11125000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>11905000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>12370000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>12514000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>12128000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>24000.0</v>
       </c>
       <c r="C8">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D8">
         <v>23000.0</v>
       </c>
       <c r="E8">
         <v>23000.0</v>
       </c>
       <c r="F8">
+        <v>23000.0</v>
+      </c>
+      <c r="G8">
         <v>24000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="I8">
         <v>26000.0</v>
       </c>
       <c r="J8">
         <v>26000.0</v>
       </c>
       <c r="K8">
         <v>26000.0</v>
       </c>
       <c r="L8">
         <v>26000.0</v>
       </c>
       <c r="M8">
         <v>26000.0</v>
       </c>
       <c r="N8">
+        <v>26000.0</v>
+      </c>
+      <c r="O8">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="P8">
         <v>28000.0</v>
       </c>
       <c r="Q8">
         <v>28000.0</v>
       </c>
       <c r="R8">
         <v>28000.0</v>
       </c>
       <c r="S8">
         <v>28000.0</v>
       </c>
       <c r="T8">
         <v>28000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>28000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>464950000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>465185000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>473740000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>477107000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>475740000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>472483000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>468548000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>464900000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>461597000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>456886000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>284848000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>278996000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>272231000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>268574000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>268059000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>265178000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>262952000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>259611000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>258502000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>254957000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>250063000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>246282000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>241725000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>225135000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>220975000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>215364000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>213857000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>210226000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>208021000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>203490000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>198835000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>195856000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>187070000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>183691000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>180960000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>178767000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>172538000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>169420000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>166861000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>162458000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>157565000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>153581000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>147032000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>138075000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>134007000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>133376000.0</v>
       </c>
-      <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
+      <c r="BO9"/>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>123973000.0</v>
+      </c>
+      <c r="C10">
         <v>110826000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>104422000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>90382000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>82692000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>89071000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>87873000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>96149000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>92804000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>83790000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>83496000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>66493000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>62051000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>56558000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>59361000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>54666000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>57239000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>65929000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>47802000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>41909000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>43774000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>127603000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>118254000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>98003000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>91905000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>125225000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>121568000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>100535000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>85350000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>85046000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>62593000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>62605000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>45095000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>36707000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>119283000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>99196000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>71888000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>68795000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>68218000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>57331000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>50626000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>47653000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>64131000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>56324000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>52553000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>43329000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>34268000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>22854000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>44201000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>43039000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>39382000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>35446000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>27929000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>36759000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>36290000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>44386000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>79679000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8135000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>12353000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8001000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>9687000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6101000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>2703000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5356,914 +5381,926 @@
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>136280000.0</v>
+      </c>
+      <c r="C12">
         <v>128123000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>119239000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>103186000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>96846000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>103090000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>100511000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>112941000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>109679000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>102803000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>102700000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>86438000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>84902000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>80126000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>84614000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>79045000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>77153000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>77509000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>64344000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>60250000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>63366000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>161691000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>149247000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>131131000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>130099000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>160662000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>145210000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>136402000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>120395000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>131796000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>120154000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>120224000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>98562000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>94131000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>172484000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>147468000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>117441000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>108272000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>107246000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>96547000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>89430000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>80854000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>92193000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>87514000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>81608000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>74035000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>58480000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>48109000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>78561000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>79378000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>73029000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>65776000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>63624000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>61896000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>57994000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>58655000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>79679000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8385000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>12603000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8251000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10187000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6851000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
         <v>30</v>
       </c>
-      <c r="B13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B13">
+        <v>24000.0</v>
+      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>23000.0</v>
       </c>
       <c r="E13">
         <v>23000.0</v>
       </c>
       <c r="F13">
+        <v>23000.0</v>
+      </c>
+      <c r="G13">
         <v>24000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="I13">
         <v>26000.0</v>
       </c>
       <c r="J13">
         <v>26000.0</v>
       </c>
       <c r="K13">
         <v>26000.0</v>
       </c>
       <c r="L13">
         <v>26000.0</v>
       </c>
       <c r="M13">
         <v>26000.0</v>
       </c>
       <c r="N13">
+        <v>26000.0</v>
+      </c>
+      <c r="O13">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="P13">
         <v>28000.0</v>
       </c>
       <c r="Q13">
         <v>28000.0</v>
       </c>
       <c r="R13">
         <v>28000.0</v>
       </c>
       <c r="S13">
         <v>28000.0</v>
       </c>
       <c r="T13">
         <v>28000.0</v>
       </c>
       <c r="U13">
         <v>28000.0</v>
       </c>
       <c r="V13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="W13">
         <v>27000.0</v>
       </c>
       <c r="X13">
         <v>27000.0</v>
       </c>
       <c r="Y13">
         <v>27000.0</v>
       </c>
       <c r="Z13">
         <v>27000.0</v>
       </c>
       <c r="AA13">
         <v>27000.0</v>
       </c>
       <c r="AB13">
         <v>27000.0</v>
       </c>
       <c r="AC13">
         <v>27000.0</v>
       </c>
       <c r="AD13">
         <v>27000.0</v>
       </c>
       <c r="AE13">
         <v>27000.0</v>
       </c>
       <c r="AF13">
         <v>27000.0</v>
       </c>
       <c r="AG13">
         <v>27000.0</v>
       </c>
       <c r="AH13">
         <v>27000.0</v>
       </c>
       <c r="AI13">
         <v>27000.0</v>
       </c>
       <c r="AJ13">
         <v>27000.0</v>
       </c>
       <c r="AK13">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="AL13">
         <v>26000.0</v>
       </c>
       <c r="AM13">
         <v>26000.0</v>
       </c>
       <c r="AN13">
         <v>26000.0</v>
       </c>
       <c r="AO13">
         <v>26000.0</v>
       </c>
       <c r="AP13">
         <v>26000.0</v>
       </c>
       <c r="AQ13">
         <v>26000.0</v>
       </c>
       <c r="AR13">
         <v>26000.0</v>
       </c>
       <c r="AS13">
         <v>26000.0</v>
       </c>
       <c r="AT13">
         <v>26000.0</v>
       </c>
       <c r="AU13">
         <v>26000.0</v>
       </c>
       <c r="AV13">
         <v>26000.0</v>
       </c>
       <c r="AW13">
         <v>26000.0</v>
       </c>
       <c r="AX13">
         <v>26000.0</v>
       </c>
       <c r="AY13">
         <v>26000.0</v>
       </c>
       <c r="AZ13">
         <v>26000.0</v>
       </c>
       <c r="BA13">
         <v>26000.0</v>
       </c>
       <c r="BB13">
+        <v>26000.0</v>
+      </c>
+      <c r="BC13">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="BD13">
         <v>24000.0</v>
       </c>
       <c r="BE13">
         <v>24000.0</v>
       </c>
       <c r="BF13">
+        <v>24000.0</v>
+      </c>
+      <c r="BG13">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BH13">
         <v>1000.0</v>
       </c>
       <c r="BI13">
         <v>1000.0</v>
       </c>
       <c r="BJ13">
         <v>1000.0</v>
       </c>
-      <c r="BK13"/>
+      <c r="BK13">
+        <v>1000.0</v>
+      </c>
       <c r="BL13"/>
       <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
+        <v>24287260.0</v>
+      </c>
+      <c r="C14">
         <v>24168052.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24191039.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24291246.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24435844.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24474051.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25022485.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>25372972.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25784987.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25889004.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26028456.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26210478.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>26605787.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27136821.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27508217.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27536823.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>27510477.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>27562694.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>27730105.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>27744870.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>27698195.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>26976582.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>26886433.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>26760866.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>26929640.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>26945927.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>27005341.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>27041422.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>27177039.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>27311988.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>27337886.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>27274882.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>27197099.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27009017.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>26802034.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>26649152.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>26599200.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>26609929.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>26609878.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>26561148.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>26442357.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>26465043.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>26381313.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>26277503.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>26214204.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>26152891.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>26200741.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>26146848.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26091069.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>26115866.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>26002240.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>25850247.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>25645744.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>25359071.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>25312643.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>25280835.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>22226356.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>12895918.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>13560400.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>13364610.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>12868254.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18343794.0</v>
       </c>
       <c r="BK14">
         <v>18343794.0</v>
       </c>
       <c r="BL14">
         <v>18343794.0</v>
       </c>
       <c r="BM14">
+        <v>18343794.0</v>
+      </c>
+      <c r="BN14">
         <v>19930862.0</v>
       </c>
-      <c r="BN14"/>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>26000.0</v>
       </c>
       <c r="N15">
+        <v>26000.0</v>
+      </c>
+      <c r="O15">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="P15">
         <v>28000.0</v>
       </c>
       <c r="Q15">
         <v>28000.0</v>
       </c>
       <c r="R15">
         <v>28000.0</v>
       </c>
       <c r="S15">
         <v>28000.0</v>
       </c>
       <c r="T15">
         <v>28000.0</v>
       </c>
       <c r="U15">
         <v>28000.0</v>
       </c>
       <c r="V15">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="W15">
         <v>27000.0</v>
       </c>
       <c r="X15">
         <v>27000.0</v>
       </c>
       <c r="Y15">
         <v>27000.0</v>
       </c>
       <c r="Z15">
         <v>27000.0</v>
       </c>
       <c r="AA15">
         <v>27000.0</v>
       </c>
       <c r="AB15">
         <v>27000.0</v>
       </c>
       <c r="AC15">
         <v>27000.0</v>
       </c>
       <c r="AD15">
         <v>27000.0</v>
       </c>
       <c r="AE15">
         <v>27000.0</v>
       </c>
       <c r="AF15">
         <v>27000.0</v>
       </c>
       <c r="AG15">
         <v>27000.0</v>
       </c>
       <c r="AH15">
         <v>27000.0</v>
       </c>
       <c r="AI15">
         <v>27000.0</v>
       </c>
       <c r="AJ15">
         <v>27000.0</v>
       </c>
       <c r="AK15">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="AL15">
         <v>26000.0</v>
       </c>
       <c r="AM15">
         <v>26000.0</v>
       </c>
       <c r="AN15">
         <v>26000.0</v>
       </c>
       <c r="AO15">
         <v>26000.0</v>
       </c>
       <c r="AP15">
         <v>26000.0</v>
       </c>
       <c r="AQ15">
         <v>26000.0</v>
       </c>
       <c r="AR15">
         <v>26000.0</v>
       </c>
       <c r="AS15">
         <v>26000.0</v>
       </c>
       <c r="AT15">
         <v>26000.0</v>
       </c>
       <c r="AU15">
         <v>26000.0</v>
       </c>
       <c r="AV15">
         <v>26000.0</v>
       </c>
       <c r="AW15">
         <v>26000.0</v>
       </c>
       <c r="AX15">
         <v>26000.0</v>
       </c>
       <c r="AY15">
         <v>26000.0</v>
       </c>
       <c r="AZ15">
         <v>26000.0</v>
       </c>
       <c r="BA15">
         <v>26000.0</v>
       </c>
       <c r="BB15">
+        <v>26000.0</v>
+      </c>
+      <c r="BC15">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="BD15">
         <v>24000.0</v>
       </c>
       <c r="BE15">
         <v>24000.0</v>
       </c>
       <c r="BF15">
+        <v>24000.0</v>
+      </c>
+      <c r="BG15">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BH15">
         <v>1000.0</v>
       </c>
       <c r="BI15">
         <v>1000.0</v>
       </c>
       <c r="BJ15">
         <v>1000.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BK15">
+        <v>1000.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>994000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>3877000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1144000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>348000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>27905000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>30042000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>29497000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-3254000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3340000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-3364000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-3296000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3021000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>-1371000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>-389000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-390000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-387000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-702000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-2977000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-3742000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
+      <c r="BO16"/>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6288,192 +6325,194 @@
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>20790000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>23258000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>26322000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>26864000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>36331000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>33854000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>26283000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>21745000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>8732000.0</v>
       </c>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
         <v>7582000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6966000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>7721000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
         <v>4325000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>4240000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
         <v>2170000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1846000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>4112000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>3731000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3779000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3682000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3346000.0</v>
       </c>
       <c r="BA18">
         <v>3346000.0</v>
       </c>
       <c r="BB18">
         <v>3346000.0</v>
       </c>
       <c r="BC18">
-        <v>4252000.0</v>
+        <v>3346000.0</v>
       </c>
       <c r="BD18">
         <v>4252000.0</v>
       </c>
       <c r="BE18">
         <v>4252000.0</v>
       </c>
-      <c r="BF18"/>
+      <c r="BF18">
+        <v>4252000.0</v>
+      </c>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6498,1204 +6537,1222 @@
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20">
         <v>273991000.0</v>
       </c>
       <c r="C20">
         <v>273991000.0</v>
       </c>
       <c r="D20">
         <v>273991000.0</v>
       </c>
       <c r="E20">
         <v>273991000.0</v>
       </c>
       <c r="F20">
         <v>273991000.0</v>
       </c>
       <c r="G20">
         <v>273991000.0</v>
       </c>
       <c r="H20">
         <v>273991000.0</v>
       </c>
       <c r="I20">
         <v>273991000.0</v>
       </c>
       <c r="J20">
         <v>273991000.0</v>
       </c>
       <c r="K20">
         <v>273991000.0</v>
       </c>
       <c r="L20">
         <v>273991000.0</v>
       </c>
       <c r="M20">
         <v>273991000.0</v>
       </c>
       <c r="N20">
         <v>273991000.0</v>
       </c>
       <c r="O20">
+        <v>273991000.0</v>
+      </c>
+      <c r="P20">
         <v>383558000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>390354000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>398319000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>400610000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>404240000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>407191000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>399426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128752000.0</v>
       </c>
       <c r="W20">
         <v>128752000.0</v>
       </c>
       <c r="X20">
         <v>128752000.0</v>
       </c>
       <c r="Y20">
         <v>128752000.0</v>
       </c>
       <c r="Z20">
         <v>128752000.0</v>
       </c>
       <c r="AA20">
         <v>128752000.0</v>
       </c>
       <c r="AB20">
         <v>128752000.0</v>
       </c>
       <c r="AC20">
         <v>128752000.0</v>
       </c>
       <c r="AD20">
         <v>128752000.0</v>
       </c>
       <c r="AE20">
         <v>128752000.0</v>
       </c>
       <c r="AF20">
         <v>128752000.0</v>
       </c>
       <c r="AG20">
         <v>128752000.0</v>
       </c>
       <c r="AH20">
+        <v>128752000.0</v>
+      </c>
+      <c r="AI20">
         <v>129752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28916000.0</v>
       </c>
       <c r="AJ20">
         <v>28916000.0</v>
       </c>
       <c r="AK20">
         <v>28916000.0</v>
       </c>
       <c r="AL20">
         <v>28916000.0</v>
       </c>
       <c r="AM20">
         <v>28916000.0</v>
       </c>
       <c r="AN20">
         <v>28916000.0</v>
       </c>
       <c r="AO20">
         <v>28916000.0</v>
       </c>
       <c r="AP20">
         <v>28916000.0</v>
       </c>
       <c r="AQ20">
         <v>28916000.0</v>
       </c>
       <c r="AR20">
         <v>28916000.0</v>
       </c>
       <c r="AS20">
         <v>28916000.0</v>
       </c>
       <c r="AT20">
         <v>28916000.0</v>
       </c>
       <c r="AU20">
         <v>28916000.0</v>
       </c>
       <c r="AV20">
         <v>28916000.0</v>
       </c>
       <c r="AW20">
-        <v>0.0</v>
+        <v>28916000.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20"/>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
+        <v>17527000.0</v>
+      </c>
+      <c r="C21">
         <v>18612000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>19539000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>20500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>20775000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21422000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>22890000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23427000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>24407000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>25584000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>26668000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>28353000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>29869000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>31250000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>31907000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>34026000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>36234000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>37998000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>39816000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>41674000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>46883000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>14350000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>15107000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15861000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>16615000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>17369000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>18258000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>18116000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>18979000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>19850000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>19713000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>18521000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>19319000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>17614000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2261000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2367000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2492000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2655000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2817000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2980000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3150000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3337000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3523000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3710000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3896000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4083000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4269000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4456000.0</v>
       </c>
-      <c r="AW21">
-[...1 lines deleted...]
-      </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
-      <c r="BF21"/>
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22">
+        <v>14871000.0</v>
+      </c>
+      <c r="C22">
         <v>14401000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14073000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13169000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>13202000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12305000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12415000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12357000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12823000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13657000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13803000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14311000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14273000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13578000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>14617000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15051000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14227000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>13161000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9813000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9111000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9918000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10862000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10402000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10774000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10507000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10075000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9448000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9688000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9356000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10087000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9608000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9590000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9506000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>11271000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9789000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9327000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8943000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>9310000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>9930000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>9901000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9920000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>9771000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7228000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6828000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6386000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>6194000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5705000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5755000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5346000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5166000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4966000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4875000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4717000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4619000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4343000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3986000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3905000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3797000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2860000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1995000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1771000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1606000.0</v>
       </c>
-      <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>1069000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>778568000.0</v>
+      </c>
+      <c r="C23">
         <v>760355000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>756855000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>743252000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>737450000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>743512000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>753786000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>758206000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>769803000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>772353000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>784245000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>777210000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>791373000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>802168000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>906938000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>918649000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>934751000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>928582000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>930311000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>949290000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>934448000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>744204000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>726126000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>698445000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>678090000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>673667000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>654899000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>645527000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>618596000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>618985000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>595864000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>566187000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>543909000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>517367000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>477570000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>454653000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>432032000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>414241000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>404045000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>388023000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>374835000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>361036000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>341926000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>319391000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>303872000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>287514000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>279426000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>264957000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>246201000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>230175000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>216379000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>198200000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>189000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>173930000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>156921000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>144975000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>143775000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>62326000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>57758000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>48340000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>45574000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>38354000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>9218000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9107000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>10000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>42000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>77000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>106000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>159000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>206000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>241000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>287000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>356000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>401000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>432000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>526000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>613000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>1290000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>4691000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>10000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>42000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>77000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>106000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>159000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>206000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>241000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>287000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>356000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>401000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>432000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>526000.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26">
+        <v>21721000.0</v>
+      </c>
+      <c r="C26">
         <v>14308000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>19149000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>20037000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>19425000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>17773000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>17120000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>3257000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8019000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>12212000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16344000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>19824000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>26419000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>29257000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>31068000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>28196000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>14340000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>19557000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>28700000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>29760000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>59357000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>51369000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>44127000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>37077000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>12960000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>9783000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>14268000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>18262000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>23579000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>33224000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>24636000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>30667000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>37034000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>69435000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>83867000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>84479000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>68387000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>67730000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>67726000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>64789000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>54482000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>54318000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>60449000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>57325000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>71315000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>64023000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>59441000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>54169000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>48877000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>36965000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>29651000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>20073000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7720,1601 +7777,1625 @@
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>-121352000.0</v>
+      </c>
+      <c r="C28">
         <v>-106173000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-101979000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-87553000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-79550000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-85555000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-83773000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-91667000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-87849000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-78306000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-63082000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-46157000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-41321000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-35205000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-53627000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-49016000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-50710000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-58485000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-40595000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-29772000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-27176000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-114274000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-104838000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-86256000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-80780000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-113320000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-109198000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-88021000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-73222000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-85046000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-62593000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-62605000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-45095000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-31707000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-119283000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-99196000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-71888000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-68795000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-68218000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-57331000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-50626000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-47653000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-64092000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-56253000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-52458000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-43180000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-34062000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-22583000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-43887000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-42676000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-38981000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-35025000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-27433000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-36130000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-35554000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-43576000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-78764000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-7132000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-11249000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-6176000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-5270000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1069000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
+      <c r="BO28"/>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29">
+        <v>683126000.0</v>
+      </c>
+      <c r="C29">
         <v>673932000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>664719000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>664707000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>656801000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>670151000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>679993000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>685236000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>687310000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>695295000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>684922000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>682685000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>683137000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>697648000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>810846000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>820698000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>832035000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>828493000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>824621000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>831977000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>813431000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>644356000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>625821000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>601249000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>587740000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>86728000.0</v>
+      </c>
+      <c r="C30">
         <v>81427000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>82471000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>79166000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>74768000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>69410000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>70129000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>72291000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>78493000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>75076000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>79286000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>75902000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>78440000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>80267000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>81374000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>85096000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>86647000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>81372000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>87395000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>88045000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>76429000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>58417000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>61266000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>61392000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>62091000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>57450000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>66921000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>65400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>64387000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>64912000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>62131000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>55928000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>58464000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>53335000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>46276000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>42211000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>39012000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>34505000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>37261000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>34486000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>36152000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>36125000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>32897000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>32424000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>28382000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>24226000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>25460000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>25187000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>21905000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>18320000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>18016000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>17529000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>17468000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>17668000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>15549000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>13717000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>14782000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>11533000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>12597000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>11846000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>10742000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>8373000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
+      <c r="BO30"/>
     </row>
-    <row r="31" spans="1:66">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>384263000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>380341000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>379277000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>392407000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>395381000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>820698000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>832035000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>389885000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>380565000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>383112000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>813431000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>515604000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>497069000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>601249000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>587740000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>585790000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>564097000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>411245000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>395064000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>392895000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>531206000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>506253000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>339605000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>461215000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>429839000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>379521000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>389971000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>379833000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>339084000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>356784000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>340556000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>298729000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>314188000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>293987000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>277648000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>232540000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>221138000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>205710000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>224476000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>211643000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>197597000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>183026000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>170629000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>156699000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>140733000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>129909000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>124447000.0</v>
       </c>
-      <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
+      <c r="BO31"/>
     </row>
-    <row r="32" spans="1:66">
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32">
+        <v>177855000.0</v>
+      </c>
+      <c r="C32">
         <v>166539000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>156050000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>143342000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>132318000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>141583000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>139316000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>156677000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>151984000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>150979000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>129883000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>118931000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>110336000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>114987000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>131637000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>131760000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>127961000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>128596000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>116060000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>105096000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>98667000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>191748000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>179420000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>161864000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>165177000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
+      <c r="BO32"/>
     </row>
-    <row r="33" spans="1:66">
+    <row r="33" spans="1:67">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>529991000.0</v>
+      </c>
+      <c r="C33">
         <v>526814000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>531063000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>537746000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>543040000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>548658000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>560712000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>550583000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>559383000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>571693000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>579734000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>592058000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>602657000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>615600000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>714581000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>727973000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>746539000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>745090000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>758188000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>781777000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>775932000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>502202000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>495013000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>485478000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>465616000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>437248000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>425282000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>426211000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>415845000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>403623000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>395332000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>372767000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>369271000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>353734000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>242741000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>249732000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>260224000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>256457000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>244216000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>239616000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>230687000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>223034000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>199386000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>188226000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>182660000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>179170000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>181828000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>178261000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>135527000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>120380000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>112066000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>101559000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>94768000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>83774000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>74108000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>64156000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>41099000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>34249000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>26621000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>24023000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>20887000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>19467000.0</v>
       </c>
-      <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
+      <c r="BO33"/>
     </row>
-    <row r="34" spans="1:66">
+    <row r="34" spans="1:67">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34">
+        <v>4394000.0</v>
+      </c>
+      <c r="C34">
         <v>4277000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5168000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5115000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4797000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4605000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5003000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4790000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4468000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>5032000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>5341000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>7514000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>6598000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4362000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>8508000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5784000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>6021000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5705000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>9006000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>9262000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>6167000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1919000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>9761000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>5807000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>7871000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>5448000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>5238000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>14236000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>4702000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34">
+      <c r="AE34"/>
+      <c r="AF34">
         <v>6558000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>4788000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>6786000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>6802000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>4247000.0</v>
       </c>
-      <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34">
         <v>2868000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>2889000.0</v>
       </c>
-      <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
-      <c r="AT34">
+      <c r="AT34"/>
+      <c r="AU34">
         <v>1360000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>854000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>759000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>999000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>1028000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>699000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>700000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>728000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>782000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>800000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>815000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>856000.0</v>
       </c>
-      <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
+      <c r="BO34"/>
     </row>
-    <row r="35" spans="1:66">
+    <row r="35" spans="1:67">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>24720000.0</v>
+      </c>
+      <c r="C35">
         <v>22481000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>22394000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16381000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18557000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>20090000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>20035000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>22024000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>24057000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>27377000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>24695000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>28304000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>29856000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>32939000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>35372000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>39035000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>42465000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>45193000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>49627000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>54896000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>61168000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>49594000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>48612000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>46093000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>43053000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>40296000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>35994000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>35981000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>34358000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>24754000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>15290000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>15552000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>14368000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>13768000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>11968000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>12799000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>11497000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>10981000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>8042000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>7560000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>7193000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>7129000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3204000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3956000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3692000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3216000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>5008000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>4567000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4884000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>4869000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>4250000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>4287000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>4361000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>5692000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>5453000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>5499000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>5634000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5736000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>70073000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>67849000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>67301000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>65982000.0</v>
       </c>
-      <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
+      <c r="BO35"/>
     </row>
-    <row r="36" spans="1:66">
+    <row r="36" spans="1:67">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>26163000.0</v>
+      </c>
+      <c r="C36">
         <v>4442000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4553000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4575000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4556000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4524000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4491000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4839000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4852000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4856000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4341000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4738000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4776000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4779000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4186000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>6208000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6271000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4320000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4337000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>4769000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>4872000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>4826000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5318000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4560000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4623000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3030000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3902000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4010000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3676000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3441000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3590000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3519000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2670000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2672000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2701000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2650000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>992000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>933000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1374000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1305000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>554000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>517000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>520000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>197000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>226000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>227000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>232000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>251000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>249000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>256000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>247000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>246000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>262000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>285000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-932000.0</v>
       </c>
       <c r="BE36">
         <v>-932000.0</v>
       </c>
-      <c r="BF36"/>
+      <c r="BF36">
+        <v>-932000.0</v>
+      </c>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
+      <c r="BO36"/>
     </row>
-    <row r="37" spans="1:66">
+    <row r="37" spans="1:67">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -9349,971 +9430,985 @@
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
-      <c r="BF37"/>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
+      <c r="BO37"/>
     </row>
-    <row r="38" spans="1:66">
+    <row r="38" spans="1:67">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>4341000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4738000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>4779000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4186000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6208000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6271000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4320000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4337000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4769000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4872000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>53918000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>38266000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4560000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4623000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3030000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3902000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4010000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3676000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3441000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3590000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3519000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>181408000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>187294000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>89229000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>103368000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>116267000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>116983000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>101494000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>100931000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>100346000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>97559000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>90760000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>87305000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>88632000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>87544000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>93866000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>90948000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>71564000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>64279000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>59688000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>54415000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>49139000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>37250000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>29651000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>20073000.0</v>
       </c>
-      <c r="BE38">
-[...2 lines deleted...]
-      <c r="BF38"/>
+      <c r="BF38">
+        <v>0.0</v>
+      </c>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
+      <c r="BO38"/>
     </row>
-    <row r="39" spans="1:66">
+    <row r="39" spans="1:67">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
+        <v>10698000.0</v>
+      </c>
+      <c r="C39">
         <v>9590000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10009000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9985000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9594000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10049000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10019000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>10034000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9425000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9124000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8722000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>8501000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11101000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12597000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11752000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>11484000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10185000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11450000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>10571000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>10107000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8803000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11032000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10198000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>9670000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>9777000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>8232000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>8038000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7826000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>8613000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>8567000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>8639000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>7678000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>8106000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6267000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>6280000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5915000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>6412000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>5697000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>5392000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>5468000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6617000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5224000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>6193000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4399000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4836000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>3406000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4730000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>5594000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>4862000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4024000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4332000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>3741000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>5220000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>5973000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>4927000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4461000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>4310000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>4362000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>3077000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2225000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1987000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2057000.0</v>
       </c>
-      <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
-      <c r="BN39">
+      <c r="BN39"/>
+      <c r="BO39">
         <v>1170000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:66">
+    <row r="40" spans="1:67">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>49853000.0</v>
+      </c>
+      <c r="C40">
         <v>50457000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>51099000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>45281000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>42726000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>36171000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>36004000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>33200000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>37455000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>32164000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>37364000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>31641000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>37851000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>35127000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>40565000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>40698000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>36124000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>25684000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>30411000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>32938000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>33671000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>28182000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>32586000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>30179000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>25410000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>26115000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>26059000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>24490000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>21156000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>34832000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>29305000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>23707000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>20545000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>21879000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>18829000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>15520000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>11703000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>12105000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>13942000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>12244000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>10395000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>12619000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>12943000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>10043000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>9913000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>8785000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>11958000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>9296000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>6083000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>7004000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>7997000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>4995000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>8042000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>6508000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>6241000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4444000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>5489000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>4695000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5651000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>3595000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2486000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1966000.0</v>
       </c>
-      <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
-      <c r="BN40">
+      <c r="BN40"/>
+      <c r="BO40">
         <v>1391000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:66">
+    <row r="41" spans="1:67">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>22479000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>25726000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>30684000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>32895000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>35961000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>38682000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>41597000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>45337000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>46160000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>47855000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>40089000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>38851000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>37714000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>35182000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>31731000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>26988000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>26763000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>25251000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>24754000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>15290000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>15552000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>6786000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>6802000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>4247000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>4186000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>4098000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>3978000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>3795000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2928000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2868000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2889000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1716000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1533000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1522000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1360000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>854000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>759000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>999000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1028000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>699000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>700000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>728000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>782000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>800000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>815000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>856000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>871000.0</v>
       </c>
-      <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
-      <c r="BJ41">
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>666000.0</v>
       </c>
-      <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
-      <c r="BN41">
+      <c r="BN41"/>
+      <c r="BO41">
         <v>217000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:66">
+    <row r="42" spans="1:67">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
+        <v>457714000.0</v>
+      </c>
+      <c r="C42">
         <v>670872000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>450852000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>449903000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>447115000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>453705000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>454025000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>461400000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>462715000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>466884000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>463908000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>464950000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>465185000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>473740000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>477107000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>475740000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>472483000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>468548000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>464900000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>461597000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>456886000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>284848000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>278996000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>272231000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>268574000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>268059000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>265178000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>262952000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>259611000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>258502000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>254957000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>250063000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>246282000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>241725000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>225135000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>220975000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>215364000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>213857000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>210226000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>208021000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>203490000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>198835000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>195856000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>187070000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>183691000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>180960000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>178767000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>172538000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>169420000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>166861000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>162458000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>157565000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>153581000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>147032000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>138075000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>134007000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>133376000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>74304000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>7907000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>7575000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>6323000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>5903000.0</v>
       </c>
-      <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
+      <c r="BO42"/>
     </row>
-    <row r="43" spans="1:66">
+    <row r="43" spans="1:67">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10338,87 +10433,86 @@
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
+      <c r="BO43"/>
     </row>
-    <row r="44" spans="1:66">
+    <row r="44" spans="1:67">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -10454,1615 +10548,1637 @@
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
         <v>66894000.0</v>
       </c>
-      <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
-      <c r="BJ44">
+      <c r="BJ44"/>
+      <c r="BK44">
         <v>62715000.0</v>
       </c>
-      <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
+      <c r="BO44"/>
     </row>
-    <row r="45" spans="1:66">
+    <row r="45" spans="1:67">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45">
+        <v>212310000.0</v>
+      </c>
+      <c r="C45">
         <v>506353000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>213831000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>218643000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>224293000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>493276000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>242220000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>248326000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>252876000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>489422000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>262522000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>268632000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>274197000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>279161000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>265673000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>260631000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>270946000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>280346000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>283019000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>299443000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>294991000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>294917000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>294467000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>292178000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>278549000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>275137000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>264587000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>261065000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>246176000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>228001000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>210053000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>197339000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>187863000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>166440000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>153512000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>146364000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>143957000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>139474000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>142722000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>138685000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>130341000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>125475000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>108626000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>100921000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>94028000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>91626000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>87962000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>87313000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>63963000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>56101000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>52378000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>47144000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>45629000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>45316000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>44457000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>44083000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>41099000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>34249000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>26621000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>24023000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>20887000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>19467000.0</v>
       </c>
-      <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
+      <c r="BO45"/>
     </row>
-    <row r="46" spans="1:66">
+    <row r="46" spans="1:67">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>212310000.0</v>
+      </c>
+      <c r="C46">
         <v>215461000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>213831000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>218643000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>224293000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>230948000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>242220000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>248326000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>252876000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>259243000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>262522000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>268632000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>274197000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>279161000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>265673000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>266317000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>277519000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>287822000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>290238000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>299443000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>294991000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>294917000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>294467000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>292178000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>278549000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>275137000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>264587000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>261065000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>246176000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>228001000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>210053000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>197339000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>187863000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>166662000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>153512000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>146364000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>143957000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>139474000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>142722000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>138685000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>130341000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>125475000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>108626000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>100921000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>94028000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>91626000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>87962000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>87313000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>63963000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>56101000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>52378000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>47144000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>45629000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>45316000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>44457000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>44083000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>41099000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>34249000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>26621000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>24023000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>20887000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>19467000.0</v>
       </c>
-      <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
+      <c r="BO46"/>
     </row>
-    <row r="47" spans="1:66">
+    <row r="47" spans="1:67">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>262522000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>248614000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>253616000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>257785000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>265673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1985000.0</v>
       </c>
       <c r="Q47">
         <v>1985000.0</v>
       </c>
       <c r="R47">
+        <v>1985000.0</v>
+      </c>
+      <c r="S47">
         <v>287822000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>290238000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>299443000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>279901000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>282666000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>281895000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>281129000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>268001000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>263712000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>252579000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>248816000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>234211000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>228001000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>210053000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>197339000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>187863000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>166440000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>153512000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>146364000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>143957000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>139474000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>142722000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>138685000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>130341000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>125475000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>108626000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>100921000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>94028000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>91626000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>87962000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>87313000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>63963000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>56101000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>52378000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>47144000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>45629000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>45316000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>44457000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>44083000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>41099000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>34249000.0</v>
       </c>
-      <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
-      <c r="BJ47">
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>19467000.0</v>
       </c>
-      <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
-      <c r="BN47">
+      <c r="BN47"/>
+      <c r="BO47">
         <v>16634000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:66">
+    <row r="48" spans="1:67">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>248875000.0</v>
+      </c>
+      <c r="C48">
         <v>240764000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>238568000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>239344000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>236554000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>244406000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>252795000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>253242000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>253414000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>256398000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>251276000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>246930000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>251420000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>258236000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>380735000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>381079000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>381829000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>376734000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>373151000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>378467000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>366613000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>362901000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>353322000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>338625000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>329137000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>324722000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>309536000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>303628000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>291173000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>291460000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>283460000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>262522000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>244208000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>224697000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>210426000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>197206000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>186641000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>176703000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>167331000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>155349000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>144658000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>133996000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>122002000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>109621000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>97935000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>87482000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>77290000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>66905000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>55949000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>45847000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>36340000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>27468000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>18857000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>10570000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>3175000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-3527000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-8673000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-27744000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-29921000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-34356000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-37845000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-41537000.0</v>
       </c>
-      <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
+      <c r="BO48"/>
     </row>
-    <row r="49" spans="1:66">
+    <row r="49" spans="1:67">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>246930000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>251420000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>258236000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>380735000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>381079000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>381829000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>376734000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>373151000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>378467000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>366613000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>362901000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>353322000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>338625000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>329137000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>324722000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>309536000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>303628000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>291173000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>291460000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>283460000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>262522000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>244208000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>224697000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>210426000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>197206000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>186641000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>176703000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>167331000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>155349000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>144658000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>133996000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>122002000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>109621000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>97935000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>87482000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>77290000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>66905000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>55949000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>45847000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>36340000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>27468000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>18857000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>10570000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>3175000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-3527000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-8673000.0</v>
       </c>
-      <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
+      <c r="BO49"/>
     </row>
-    <row r="50" spans="1:66">
+    <row r="50" spans="1:67">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>3296000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3021000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-      <c r="AH50">
+      <c r="AH50"/>
+      <c r="AI50">
         <v>5000000.0</v>
       </c>
-      <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>149000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
+      <c r="BO50"/>
     </row>
-    <row r="51" spans="1:66">
+    <row r="51" spans="1:67">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>2621000.0</v>
+      </c>
+      <c r="C51">
         <v>4653000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2443000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2829000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3142000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3516000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4100000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4482000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4955000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5484000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>20414000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>20336000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>20730000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>21353000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5734000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5650000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6529000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7444000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>7207000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>12137000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>16598000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>13329000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>13416000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>11747000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>11125000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>11905000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>12370000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>12514000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>12128000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51">
         <v>5000000.0</v>
       </c>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>39000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>71000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>95000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>149000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>206000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>271000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>314000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>363000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>401000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>421000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>496000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>629000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>736000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>810000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>915000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1003000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1104000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1825000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>4417000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>5032000.0</v>
       </c>
-      <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
+      <c r="BO51"/>
     </row>
-    <row r="52" spans="1:66">
+    <row r="52" spans="1:67">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>1244000.0</v>
+      </c>
+      <c r="C52">
         <v>1441000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1255000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1300000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1444000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1596000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1756000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1836000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1848000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1881000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>18198000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>17758000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>18747000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>19098000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3257000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2576000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2746000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3848000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2917000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3401000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3285000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3824000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3655000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3368000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3254000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3340000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3364000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3296000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>3021000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>5000000.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>39000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>71000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>95000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>139000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>164000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>194000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>208000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>204000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>195000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>180000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>209000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>273000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>335000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>378000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>389000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>780000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>387000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>702000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2977000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>3742000.0</v>
       </c>
-      <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
+      <c r="BO52"/>
     </row>
-    <row r="53" spans="1:66">
+    <row r="53" spans="1:67">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53">
+        <v>12307000.0</v>
+      </c>
+      <c r="C53">
         <v>17297000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>14817000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>12804000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>14154000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>14019000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>12638000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>16792000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>16875000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>19013000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>19204000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>19945000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>22851000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>23568000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>25253000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>24379000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>19914000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>11580000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>16542000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>18341000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>19592000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>34088000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>30993000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>33128000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>38194000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>35437000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>23642000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>35867000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>35045000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>46750000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>57561000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>57619000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>53467000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>57424000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>53201000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>48272000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>45553000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>39477000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>39028000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>39216000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>38804000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>33201000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>28062000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>31190000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>29055000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>30706000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>24212000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>25255000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>34360000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>36339000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>33647000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>30330000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>35695000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>25137000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>21704000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>14269000.0</v>
       </c>
-      <c r="BE53">
-[...1 lines deleted...]
-      </c>
       <c r="BF53">
-        <v>250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG53">
         <v>250000.0</v>
       </c>
       <c r="BH53">
         <v>250000.0</v>
       </c>
       <c r="BI53">
+        <v>250000.0</v>
+      </c>
+      <c r="BJ53">
         <v>500000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>750000.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>1749000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:66">
+    <row r="54" spans="1:67">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -12097,868 +12213,881 @@
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
-      <c r="BF54"/>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
+      <c r="BO54"/>
     </row>
-    <row r="55" spans="1:66">
+    <row r="55" spans="1:67">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>778568000.0</v>
+      </c>
+      <c r="C55">
         <v>760355000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>756855000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>743252000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>737450000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>743512000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>753786000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>758206000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>769803000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>772353000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>784245000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>777210000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>791373000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>802168000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>906938000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>918649000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>934751000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>928582000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>930311000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>949290000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>934448000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>744204000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>726126000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>698445000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>678090000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>673667000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>654899000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>645527000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>618596000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>618985000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>595864000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>566187000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>543909000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>517367000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>477570000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>454653000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>432032000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>414241000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>404045000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>388023000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>374835000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>361036000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>341926000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>319391000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>303872000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>287514000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>279426000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>264957000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>246201000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>230175000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>216379000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>198200000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>189000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>173930000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>156921000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>144975000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>143775000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>62326000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>57758000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>48340000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>45574000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>38354000.0</v>
       </c>
-      <c r="BK55"/>
       <c r="BL55"/>
       <c r="BM55"/>
-      <c r="BN55">
+      <c r="BN55"/>
+      <c r="BO55">
         <v>28797000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:66">
+    <row r="56" spans="1:67">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>248577000.0</v>
+      </c>
+      <c r="C56">
         <v>233541000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>225792000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>205506000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>194410000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>194854000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>193074000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>207623000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>210420000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>200660000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>204511000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>185152000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>188716000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>186568000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>192357000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>190676000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>188212000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>183492000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>172123000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>167513000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>158516000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>242002000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>231113000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>212967000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>212474000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>236419000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>229617000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>219316000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>202751000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>215362000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>200532000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>193420000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>174638000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>165004000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>234829000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>204921000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>171808000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>157784000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>159829000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>148407000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>144148000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>138002000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>142540000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>131165000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>121212000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>107861000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>97598000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>86696000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>110674000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>109795000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>104313000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>96641000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>94232000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>90156000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>82813000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>80819000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>102676000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>28077000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>31137000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>24317000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>24687000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>18887000.0</v>
       </c>
-      <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
+      <c r="BO56"/>
     </row>
-    <row r="57" spans="1:66">
+    <row r="57" spans="1:67">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>70722000.0</v>
+      </c>
+      <c r="C57">
         <v>67002000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>69742000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>62164000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>62092000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>53271000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>53758000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>50946000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>58436000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>49681000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>74628000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>66221000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>78380000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>71581000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>60720000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>58916000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>60251000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>54896000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>56063000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>62417000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>59849000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>50254000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>51693000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>51103000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>47297000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>47581000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>54808000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>51433000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>41443000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>52734000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>49368000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>44382000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>41865000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>42384000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>35763000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>31050000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>28072000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>23427000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>25186000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>23679000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>23936000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>26262000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>24534000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>21448000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>22532000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>18759000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>20095000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>21308000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>16841000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>13663000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>14532000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>10887000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>14010000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>11539000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>10735000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>9567000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>13694000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>9939000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>10436000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>7703000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>10110000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>8463000.0</v>
       </c>
-      <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
-      <c r="BN57">
+      <c r="BN57"/>
+      <c r="BO57">
         <v>7630000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:66">
+    <row r="58" spans="1:67">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>95442000.0</v>
+      </c>
+      <c r="C58">
         <v>89483000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>92136000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>78545000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>80649000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>73361000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>73793000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>72970000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>82493000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>77058000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>99323000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>94525000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>108236000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>104520000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>96092000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>97951000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>102716000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>100089000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>105690000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>117313000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>121017000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>99848000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>100305000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>97196000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>90350000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>87877000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>90802000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>87414000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>75801000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>77488000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>64658000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>59934000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>56233000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>56152000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>47731000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>43849000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>39569000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>34408000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>33228000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>31239000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>31129000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>33391000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>27738000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>25404000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>26224000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>21975000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>25103000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>25875000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>21725000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>18532000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>18782000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>15174000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>18371000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>17231000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>16188000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>15066000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>19328000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>15675000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>80509000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>75552000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>77411000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>74445000.0</v>
       </c>
-      <c r="BK58"/>
       <c r="BL58"/>
       <c r="BM58"/>
       <c r="BN58"/>
+      <c r="BO58"/>
     </row>
-    <row r="59" spans="1:66">
+    <row r="59" spans="1:67">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -12993,288 +13122,292 @@
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
-      <c r="BF59"/>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
+      <c r="BO59"/>
     </row>
-    <row r="60" spans="1:66">
+    <row r="60" spans="1:67">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>683126000.0</v>
+      </c>
+      <c r="C60">
         <v>670872000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>664719000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>664707000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>656801000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>670151000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>679993000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>685236000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>687310000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>695295000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>684922000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>682685000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>683137000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>697648000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>810846000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>820698000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>832035000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>828493000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>824621000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>831977000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>813431000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>644356000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>625821000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>601249000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>587740000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>585790000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>564097000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>558113000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>542795000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>541497000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>531206000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>506253000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>487676000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>461215000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>429839000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>410804000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>392463000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>379833000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>370817000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>356784000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>343706000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>327645000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>314188000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>293987000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>277648000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>265539000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>254323000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>239082000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>224476000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>211643000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>197597000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>183026000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>170629000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>156699000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>140733000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>129909000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>124447000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>46651000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-22751000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-27212000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>-31837000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-36091000.0</v>
       </c>
-      <c r="BK60"/>
       <c r="BL60"/>
       <c r="BM60"/>
       <c r="BN60"/>
+      <c r="BO60"/>
     </row>
-    <row r="61" spans="1:66">
+    <row r="61" spans="1:67">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -13309,61 +13442,64 @@
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
-      <c r="BF61"/>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
+      <c r="BO61"/>
     </row>
-    <row r="62" spans="1:66">
+    <row r="62" spans="1:67">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13388,50 +13524,51 @@
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
+      <c r="BO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13496,51 +13633,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>295990000.0</v>
       </c>
       <c r="C2">
         <v>277690000.0</v>
       </c>
       <c r="D2">
         <v>281884000.0</v>
       </c>
       <c r="E2">
         <v>272933000.0</v>
       </c>
       <c r="F2">
         <v>265407000.0</v>
       </c>
       <c r="G2">
         <v>216568000.0</v>
       </c>
       <c r="H2">
         <v>223438000.0</v>
       </c>
       <c r="I2">
         <v>206917000.0</v>
       </c>
@@ -13552,51 +13689,51 @@
       </c>
       <c r="L2">
         <v>109703000.0</v>
       </c>
       <c r="M2">
         <v>81182000.0</v>
       </c>
       <c r="N2">
         <v>61410000.0</v>
       </c>
       <c r="O2">
         <v>49853000.0</v>
       </c>
       <c r="P2">
         <v>39324000.0</v>
       </c>
       <c r="Q2">
         <v>25443000.0</v>
       </c>
       <c r="R2">
         <v>18559000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>33814000.0</v>
       </c>
       <c r="C3">
         <v>35808000.0</v>
       </c>
       <c r="D3">
         <v>37528000.0</v>
       </c>
       <c r="E3">
         <v>39425000.0</v>
       </c>
       <c r="F3">
         <v>40488000.0</v>
       </c>
       <c r="G3">
         <v>32594000.0</v>
       </c>
       <c r="H3">
         <v>30864000.0</v>
       </c>
       <c r="I3">
         <v>26754000.0</v>
       </c>
@@ -13608,73 +13745,73 @@
       </c>
       <c r="L3">
         <v>14126000.0</v>
       </c>
       <c r="M3">
         <v>11138000.0</v>
       </c>
       <c r="N3">
         <v>7569000.0</v>
       </c>
       <c r="O3">
         <v>6080000.0</v>
       </c>
       <c r="P3">
         <v>4264000.0</v>
       </c>
       <c r="Q3">
         <v>3483000.0</v>
       </c>
       <c r="R3">
         <v>2907000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5">
         <v>31062000.0</v>
       </c>
       <c r="C5">
         <v>24872000.0</v>
       </c>
       <c r="D5">
         <v>28167000.0</v>
       </c>
       <c r="E5">
         <v>-97877000.0</v>
       </c>
       <c r="F5">
         <v>40184000.0</v>
       </c>
       <c r="G5">
         <v>62945000.0</v>
       </c>
       <c r="H5">
         <v>81193000.0</v>
       </c>
       <c r="I5">
         <v>91655000.0</v>
       </c>
@@ -13686,51 +13823,51 @@
       </c>
       <c r="L5">
         <v>67861000.0</v>
       </c>
       <c r="M5">
         <v>60531000.0</v>
       </c>
       <c r="N5">
         <v>51578000.0</v>
       </c>
       <c r="O5">
         <v>34969000.0</v>
       </c>
       <c r="P5">
         <v>26755000.0</v>
       </c>
       <c r="Q5">
         <v>15713000.0</v>
       </c>
       <c r="R5">
         <v>7390000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>64876000.0</v>
       </c>
       <c r="C6">
         <v>60680000.0</v>
       </c>
       <c r="D6">
         <v>28167000.0</v>
       </c>
       <c r="E6">
         <v>-58452000.0</v>
       </c>
       <c r="F6">
         <v>80672000.0</v>
       </c>
       <c r="G6">
         <v>95539000.0</v>
       </c>
       <c r="H6">
         <v>112057000.0</v>
       </c>
       <c r="I6">
         <v>118409000.0</v>
       </c>
@@ -13742,99 +13879,99 @@
       </c>
       <c r="L6">
         <v>81987000.0</v>
       </c>
       <c r="M6">
         <v>71669000.0</v>
       </c>
       <c r="N6">
         <v>59147000.0</v>
       </c>
       <c r="O6">
         <v>41049000.0</v>
       </c>
       <c r="P6">
         <v>31019000.0</v>
       </c>
       <c r="Q6">
         <v>19196000.0</v>
       </c>
       <c r="R6">
         <v>10297000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-200000.0</v>
       </c>
       <c r="J8">
         <v>1800000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>237137000.0</v>
       </c>
       <c r="C9">
         <v>223200000.0</v>
       </c>
       <c r="D9">
         <v>221993000.0</v>
       </c>
       <c r="E9">
         <v>215465000.0</v>
       </c>
       <c r="F9">
         <v>222691000.0</v>
       </c>
       <c r="G9">
         <v>217827000.0</v>
       </c>
       <c r="H9">
         <v>235290000.0</v>
       </c>
       <c r="I9">
         <v>238679000.0</v>
       </c>
@@ -13846,51 +13983,51 @@
       </c>
       <c r="L9">
         <v>154403000.0</v>
       </c>
       <c r="M9">
         <v>128401000.0</v>
       </c>
       <c r="N9">
         <v>101702000.0</v>
       </c>
       <c r="O9">
         <v>76138000.0</v>
       </c>
       <c r="P9">
         <v>59615000.0</v>
       </c>
       <c r="Q9">
         <v>39476000.0</v>
       </c>
       <c r="R9">
         <v>25274000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>31062000.0</v>
       </c>
       <c r="C10">
         <v>24672000.0</v>
       </c>
       <c r="D10">
         <v>27952000.0</v>
       </c>
       <c r="E10">
         <v>-97877000.0</v>
       </c>
       <c r="F10">
         <v>40184000.0</v>
       </c>
       <c r="G10">
         <v>62945000.0</v>
       </c>
       <c r="H10">
         <v>81193000.0</v>
       </c>
       <c r="I10">
         <v>91655000.0</v>
       </c>
@@ -13902,51 +14039,51 @@
       </c>
       <c r="L10">
         <v>67861000.0</v>
       </c>
       <c r="M10">
         <v>60531000.0</v>
       </c>
       <c r="N10">
         <v>51578000.0</v>
       </c>
       <c r="O10">
         <v>34969000.0</v>
       </c>
       <c r="P10">
         <v>26755000.0</v>
       </c>
       <c r="Q10">
         <v>15713000.0</v>
       </c>
       <c r="R10">
         <v>7390000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11">
         <v>9821000.0</v>
       </c>
       <c r="C11">
         <v>8079000.0</v>
       </c>
       <c r="D11">
         <v>10732000.0</v>
       </c>
       <c r="E11">
         <v>5585000.0</v>
       </c>
       <c r="F11">
         <v>6812000.0</v>
       </c>
       <c r="G11">
         <v>12078000.0</v>
       </c>
       <c r="H11">
         <v>17538000.0</v>
       </c>
       <c r="I11">
         <v>15067000.0</v>
       </c>
@@ -13958,51 +14095,51 @@
       </c>
       <c r="L11">
         <v>21347000.0</v>
       </c>
       <c r="M11">
         <v>18896000.0</v>
       </c>
       <c r="N11">
         <v>16301000.0</v>
       </c>
       <c r="O11">
         <v>10944000.0</v>
       </c>
       <c r="P11">
         <v>8783000.0</v>
       </c>
       <c r="Q11">
         <v>4762000.0</v>
       </c>
       <c r="R11">
         <v>3167000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>200000.0</v>
       </c>
       <c r="D12">
         <v>1100000.0</v>
       </c>
       <c r="E12">
         <v>124824000.0</v>
       </c>
       <c r="F12">
         <v>158000.0</v>
       </c>
       <c r="G12">
         <v>3109000.0</v>
       </c>
       <c r="H12">
         <v>1337000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
@@ -14012,95 +14149,95 @@
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
         <v>21241000.0</v>
       </c>
       <c r="C15">
         <v>16593000.0</v>
       </c>
       <c r="D15">
         <v>17220000.0</v>
       </c>
       <c r="E15">
         <v>-103462000.0</v>
       </c>
       <c r="F15">
         <v>33372000.0</v>
       </c>
       <c r="G15">
         <v>50867000.0</v>
       </c>
       <c r="H15">
         <v>63655000.0</v>
       </c>
       <c r="I15">
         <v>76588000.0</v>
       </c>
@@ -14112,239 +14249,239 @@
       </c>
       <c r="L15">
         <v>46514000.0</v>
       </c>
       <c r="M15">
         <v>41635000.0</v>
       </c>
       <c r="N15">
         <v>35277000.0</v>
       </c>
       <c r="O15">
         <v>24025000.0</v>
       </c>
       <c r="P15">
         <v>17972000.0</v>
       </c>
       <c r="Q15">
         <v>10951000.0</v>
       </c>
       <c r="R15">
         <v>4223000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-103462000.0</v>
       </c>
       <c r="F16">
         <v>33372000.0</v>
       </c>
       <c r="G16">
         <v>50867000.0</v>
       </c>
       <c r="H16">
         <v>63655000.0</v>
       </c>
       <c r="I16">
         <v>76588000.0</v>
       </c>
       <c r="J16">
         <v>51778000.0</v>
       </c>
       <c r="K16">
         <v>42707000.0</v>
       </c>
       <c r="L16">
         <v>46514000.0</v>
       </c>
       <c r="M16">
         <v>41635000.0</v>
       </c>
       <c r="N16">
         <v>35277000.0</v>
       </c>
       <c r="O16">
         <v>24025000.0</v>
       </c>
       <c r="P16">
         <v>17972000.0</v>
       </c>
       <c r="Q16">
         <v>10951000.0</v>
       </c>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17">
         <v>21241000.0</v>
       </c>
       <c r="C17">
         <v>16593000.0</v>
       </c>
       <c r="D17">
         <v>-104835000.0</v>
       </c>
       <c r="E17">
         <v>-103462000.0</v>
       </c>
       <c r="F17">
         <v>33372000.0</v>
       </c>
       <c r="G17">
         <v>50867000.0</v>
       </c>
       <c r="H17">
         <v>63655000.0</v>
       </c>
       <c r="I17">
         <v>76588000.0</v>
       </c>
       <c r="J17">
         <v>51778000.0</v>
       </c>
       <c r="K17">
         <v>42707000.0</v>
       </c>
       <c r="L17">
         <v>46514000.0</v>
       </c>
       <c r="M17">
         <v>41635000.0</v>
       </c>
       <c r="N17">
         <v>35277000.0</v>
       </c>
       <c r="O17">
         <v>24025000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>106000.0</v>
       </c>
       <c r="F19">
         <v>-158000.0</v>
       </c>
       <c r="G19">
         <v>3109000.0</v>
       </c>
       <c r="H19">
         <v>1337000.0</v>
       </c>
       <c r="I19">
         <v>2757000.0</v>
       </c>
       <c r="J19">
         <v>2209000.0</v>
       </c>
       <c r="K19">
         <v>2454000.0</v>
       </c>
       <c r="L19">
         <v>712000.0</v>
       </c>
       <c r="M19">
         <v>3000.0</v>
       </c>
       <c r="N19">
         <v>279000.0</v>
       </c>
       <c r="O19">
         <v>23000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>118008000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>26201000.0</v>
       </c>
       <c r="C21">
         <v>25496000.0</v>
       </c>
       <c r="D21">
         <v>28167000.0</v>
       </c>
       <c r="E21">
         <v>26947000.0</v>
       </c>
       <c r="F21">
         <v>27839000.0</v>
       </c>
       <c r="G21">
         <v>59836000.0</v>
       </c>
       <c r="H21">
         <v>79856000.0</v>
       </c>
       <c r="I21">
         <v>88898000.0</v>
       </c>
@@ -14356,73 +14493,73 @@
       </c>
       <c r="L21">
         <v>67149000.0</v>
       </c>
       <c r="M21">
         <v>60528000.0</v>
       </c>
       <c r="N21">
         <v>51299000.0</v>
       </c>
       <c r="O21">
         <v>34946000.0</v>
       </c>
       <c r="P21">
         <v>26869000.0</v>
       </c>
       <c r="Q21">
         <v>16699000.0</v>
       </c>
       <c r="R21">
         <v>7907000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>506926000.0</v>
       </c>
       <c r="C23">
         <v>475394000.0</v>
       </c>
       <c r="D23">
         <v>475710000.0</v>
       </c>
       <c r="E23">
         <v>461451000.0</v>
       </c>
       <c r="F23">
         <v>460259000.0</v>
       </c>
       <c r="G23">
         <v>374559000.0</v>
       </c>
       <c r="H23">
         <v>378872000.0</v>
       </c>
       <c r="I23">
         <v>356698000.0</v>
       </c>
@@ -14434,113 +14571,113 @@
       </c>
       <c r="L23">
         <v>196957000.0</v>
       </c>
       <c r="M23">
         <v>149055000.0</v>
       </c>
       <c r="N23">
         <v>111813000.0</v>
       </c>
       <c r="O23">
         <v>91045000.0</v>
       </c>
       <c r="P23">
         <v>72070000.0</v>
       </c>
       <c r="Q23">
         <v>48220000.0</v>
       </c>
       <c r="R23">
         <v>35926000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>33814000.0</v>
       </c>
       <c r="C25">
         <v>35808000.0</v>
       </c>
       <c r="D25">
         <v>37657000.0</v>
       </c>
       <c r="E25">
         <v>39425000.0</v>
       </c>
       <c r="F25">
         <v>40488000.0</v>
       </c>
       <c r="G25">
         <v>32594000.0</v>
       </c>
       <c r="H25">
         <v>30864000.0</v>
       </c>
       <c r="I25">
         <v>26754000.0</v>
       </c>
       <c r="J25">
         <v>18474000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26">
         <v>42808000.0</v>
       </c>
       <c r="C26">
         <v>41298000.0</v>
       </c>
       <c r="D26">
         <v>40135000.0</v>
       </c>
       <c r="E26">
         <v>38222000.0</v>
       </c>
       <c r="F26">
         <v>44241000.0</v>
       </c>
       <c r="G26">
         <v>36940000.0</v>
       </c>
       <c r="H26">
         <v>32692000.0</v>
       </c>
       <c r="I26">
         <v>28735000.0</v>
       </c>
@@ -14552,51 +14689,51 @@
       </c>
       <c r="L26">
         <v>18350000.0</v>
       </c>
       <c r="M26">
         <v>16607000.0</v>
       </c>
       <c r="N26">
         <v>11863000.0</v>
       </c>
       <c r="O26">
         <v>9137000.0</v>
       </c>
       <c r="P26">
         <v>5222000.0</v>
       </c>
       <c r="Q26">
         <v>4281000.0</v>
       </c>
       <c r="R26">
         <v>3140000.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27">
         <v>98315000.0</v>
       </c>
       <c r="C27">
         <v>92073000.0</v>
       </c>
       <c r="D27">
         <v>87688000.0</v>
       </c>
       <c r="E27">
         <v>82752000.0</v>
       </c>
       <c r="F27">
         <v>82175000.0</v>
       </c>
       <c r="G27">
         <v>69309000.0</v>
       </c>
       <c r="H27">
         <v>72976000.0</v>
       </c>
       <c r="I27">
         <v>68533000.0</v>
       </c>
@@ -14608,51 +14745,51 @@
       </c>
       <c r="L27">
         <v>39188000.0</v>
       </c>
       <c r="M27">
         <v>29144000.0</v>
       </c>
       <c r="N27">
         <v>22386000.0</v>
       </c>
       <c r="O27">
         <v>18098000.0</v>
       </c>
       <c r="P27">
         <v>15752000.0</v>
       </c>
       <c r="Q27">
         <v>10867000.0</v>
       </c>
       <c r="R27">
         <v>8262000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>69813000.0</v>
       </c>
       <c r="C28">
         <v>64333000.0</v>
       </c>
       <c r="D28">
         <v>65788000.0</v>
       </c>
       <c r="E28">
         <v>67544000.0</v>
       </c>
       <c r="F28">
         <v>55933000.0</v>
       </c>
       <c r="G28">
         <v>51742000.0</v>
       </c>
       <c r="H28">
         <v>49766000.0</v>
       </c>
       <c r="I28">
         <v>52513000.0</v>
       </c>
@@ -14664,95 +14801,95 @@
       </c>
       <c r="L28">
         <v>29716000.0</v>
       </c>
       <c r="M28">
         <v>22122000.0</v>
       </c>
       <c r="N28">
         <v>16154000.0</v>
       </c>
       <c r="O28">
         <v>13957000.0</v>
       </c>
       <c r="P28">
         <v>11772000.0</v>
       </c>
       <c r="Q28">
         <v>7629000.0</v>
       </c>
       <c r="R28">
         <v>5965000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>9821000.0</v>
       </c>
       <c r="C29">
         <v>8079000.0</v>
       </c>
       <c r="D29">
         <v>6146000.0</v>
       </c>
       <c r="E29">
         <v>5585000.0</v>
       </c>
       <c r="F29">
         <v>6812000.0</v>
       </c>
       <c r="G29">
         <v>12078000.0</v>
       </c>
       <c r="H29">
         <v>17538000.0</v>
       </c>
       <c r="I29">
         <v>15067000.0</v>
       </c>
       <c r="J29">
         <v>22657000.0</v>
       </c>
       <c r="K29">
         <v>21514000.0</v>
       </c>
       <c r="L29">
         <v>21347000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>210936000.0</v>
       </c>
       <c r="C30">
         <v>197704000.0</v>
       </c>
       <c r="D30">
         <v>193826000.0</v>
       </c>
       <c r="E30">
         <v>188518000.0</v>
       </c>
       <c r="F30">
         <v>194852000.0</v>
       </c>
       <c r="G30">
         <v>157991000.0</v>
       </c>
       <c r="H30">
         <v>155434000.0</v>
       </c>
       <c r="I30">
         <v>149781000.0</v>
       </c>
@@ -14764,51 +14901,51 @@
       </c>
       <c r="L30">
         <v>87054000.0</v>
       </c>
       <c r="M30">
         <v>67373000.0</v>
       </c>
       <c r="N30">
         <v>50403000.0</v>
       </c>
       <c r="O30">
         <v>41192000.0</v>
       </c>
       <c r="P30">
         <v>32746000.0</v>
       </c>
       <c r="Q30">
         <v>22777000.0</v>
       </c>
       <c r="R30">
         <v>17367000.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31">
         <v>4861000.0</v>
       </c>
       <c r="C31">
         <v>-824000.0</v>
       </c>
       <c r="D31">
         <v>-215000.0</v>
       </c>
       <c r="E31">
         <v>-124824000.0</v>
       </c>
       <c r="F31">
         <v>12345000.0</v>
       </c>
       <c r="G31">
         <v>3109000.0</v>
       </c>
       <c r="H31">
         <v>1337000.0</v>
       </c>
       <c r="I31">
         <v>2757000.0</v>
       </c>
@@ -14820,51 +14957,51 @@
       </c>
       <c r="L31">
         <v>712000.0</v>
       </c>
       <c r="M31">
         <v>3000.0</v>
       </c>
       <c r="N31">
         <v>279000.0</v>
       </c>
       <c r="O31">
         <v>23000.0</v>
       </c>
       <c r="P31">
         <v>-114000.0</v>
       </c>
       <c r="Q31">
         <v>-986000.0</v>
       </c>
       <c r="R31">
         <v>-517000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B32">
         <v>533126999.0</v>
       </c>
       <c r="C32">
         <v>500890000.0</v>
       </c>
       <c r="D32">
         <v>503877000.0</v>
       </c>
       <c r="E32">
         <v>488398000.0</v>
       </c>
       <c r="F32">
         <v>488098000.0</v>
       </c>
       <c r="G32">
         <v>434395000.0</v>
       </c>
       <c r="H32">
         <v>458728000.0</v>
       </c>
       <c r="I32">
         <v>445596000.0</v>
       </c>
@@ -14895,716 +15032,723 @@
       <c r="R32">
         <v>43833000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ32"/>
+  <dimension ref="A1:BR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="BP1" t="s">
         <v>160</v>
       </c>
       <c r="BQ1" t="s">
         <v>161</v>
       </c>
+      <c r="BR1" t="s">
+        <v>162</v>
+      </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>75744000.0</v>
+      </c>
+      <c r="C2">
         <v>76121000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>74073000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>75289000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>70507000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>69793000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>68389000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>69085000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>70423000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>69236000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>71423000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>69142000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>72083000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>67000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>68089000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>69480000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>68364000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>93801000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>70018000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>66423000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60796000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>52580000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>52861000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>54119000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>57008000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>55311000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>57839000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>55696000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>54592000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>53614000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>53027000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>50439000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>49837000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>41290000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>38793000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>35671000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>34894000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>32041000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>33448000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>32715000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>32914000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>32485000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>27517000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>26419000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>23282000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>22457000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21492000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>20183000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>17050000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>16427000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16053000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14896000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14034000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12611000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12760000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12239000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12243000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11073000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10305000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9517000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8429000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7190000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6777000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6135000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5341000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5056000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4689000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4423000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4391000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>8073000.0</v>
+      </c>
+      <c r="C3">
         <v>8121000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8429000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8570000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8694000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8824000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8909000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8972000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9103000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9315000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9330000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9495000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9388000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9444000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9707000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10042000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10232000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>35888000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10104000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10068000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10059000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8703000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8036000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7897000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7958000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8206000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7677000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7542000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7439000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7234000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6771000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6490000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6259000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4935000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4839000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4450000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4250000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4654000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4684000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4358000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3789000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3704000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3482000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3541000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3399000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3442000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3013000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2577000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2106000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2041000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1946000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1848000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1734000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1700000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1612000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1440000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1328000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1255000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1127000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>989000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>893000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>883000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>938000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>849000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>813000.0</v>
       </c>
-      <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
+      <c r="BR3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -15678,496 +15822,503 @@
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>11260000.0</v>
+      </c>
+      <c r="C5">
         <v>8152000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10251000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6674000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5985000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-282000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9868000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7360000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7726000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9938000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>10735000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2240000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5039000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-116703000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6034000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5202000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7590000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12299000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7063000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>16241000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3948000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>11551000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>18397000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>15118000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>17879000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>19333000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>21501000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>20698000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>19661000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>41056000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>25421000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>22792000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>21906000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>19205000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>19658000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>17575000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>17997000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>14943000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>17567000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>14851000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>15143000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>16557000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>17404000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>17347000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>15841000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>14512000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>15443000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>15974000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>12342000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>13874000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>13402000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>12629000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>11394000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>10269000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>9573000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>6026000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>6310000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4893000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>8268000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>6635000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>7073000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>4434000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>5223000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>4208000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2834000.0</v>
       </c>
-      <c r="BN5">
-[...1 lines deleted...]
-      </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
+      <c r="BR5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>19333000.0</v>
+      </c>
+      <c r="C6">
         <v>16273000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>18680000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>15244000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14679000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8542000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>18777000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16332000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16829000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19253000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>20065000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11735000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14427000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-107259000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15741000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15244000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17822000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>23589000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>17167000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>26309000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14007000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>20254000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>26433000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>23015000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>25837000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>27539000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>29178000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>28240000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>27100000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>48290000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>32192000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>29282000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>28165000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>24140000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>24497000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>22025000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>22247000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>19597000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>22251000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>19209000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>18932000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>20261000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>20886000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>20888000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>19240000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>17954000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>18456000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>18551000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>14448000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>15915000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>15348000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>14477000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>13128000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>11969000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>11185000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>7466000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>7638000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6148000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>9395000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>7624000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>7966000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>5317000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>6161000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>5057000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>3647000.0</v>
       </c>
-      <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
+      <c r="BR6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -16241,89 +16392,90 @@
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-4100000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -16394,727 +16546,737 @@
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>63592000.0</v>
+      </c>
+      <c r="C9">
         <v>60372000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>61293000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>59774000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>55698000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>51957000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>57230000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>56546000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>57467000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>55812000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>59282000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>53123000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>53776000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>48607000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>53632000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>57422000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>55804000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>29781000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>55324000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>56625000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>55330000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>52628000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>54643000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>52456000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>58100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>56578000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>59616000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>60236000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>58860000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>59155000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>62403000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>59213000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>57908000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>52888000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>49312000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>46369000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>45273000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>40312000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>44725000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>42246000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>39654000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>41274000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>40325000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>37550000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>35254000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>33612000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>33082000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>32683000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>29024000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>27615000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>25955000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>24853000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>23279000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>21005000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>19694000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>17712000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>17727000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>14564000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>16610000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>14535000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>13906000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>11107000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>10900000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>9596000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>7873000.0</v>
       </c>
-      <c r="BN9">
-[...1 lines deleted...]
-      </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
+      <c r="BR9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>11317000.0</v>
+      </c>
+      <c r="C10">
         <v>8152000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10251000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6674000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5985000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-282000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9868000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7360000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7726000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9938000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10735000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2240000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5039000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-116703000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6034000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5202000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7590000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12932000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7063000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16241000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3948000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11551000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>18397000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15118000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17879000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>19333000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>21501000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>20698000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19661000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21536000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>25421000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>22792000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>21906000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>19205000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>19658000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>17575000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>17997000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>14943000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>17567000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>15943000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15768000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>17169000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>17997000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>17311000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>15384000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14685000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15387000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>15908000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>14551000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>14003000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13433000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>12745000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>11397000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>10382000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>9887000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7639000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7061000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4761000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8289000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>6713000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>6992000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3581000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>5424000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>4039000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2669000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2192000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1725000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1575000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1898000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11">
+        <v>3206000.0</v>
+      </c>
+      <c r="C11">
         <v>2153000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3035000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2247000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2386000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>122000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2679000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2820000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2458000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2948000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2781000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2623000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2380000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1638000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2083000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2645000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2495000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1022000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2228000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3326000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>236000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1972000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3700000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2511000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3895000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4147000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4709000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4532000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4150000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2250000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4484000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4478000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3855000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4933000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6438000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5489000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5797000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>5571000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5585000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>5252000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5106000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5176000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5615000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5625000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4931000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4492000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5003000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4952000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4449000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>4496000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4561000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4134000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3110000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2987000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>3185000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2493000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2279000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1531000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2801000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2182000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2269000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>104000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2082000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1551000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1025000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>970000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>813000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>698000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>686000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>1290000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1290000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>66571000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>400000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
+      <c r="AD12"/>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
@@ -17188,165 +17350,171 @@
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
         <v>0.0</v>
       </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
+      <c r="BR12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>140</v>
+      </c>
+      <c r="B13">
+        <v>1200000.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13"/>
+      <c r="F13">
+        <v>1400000.0</v>
+      </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>100000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>300000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>400000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -17420,941 +17588,955 @@
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>8111000.0</v>
+      </c>
+      <c r="C15">
         <v>5999000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7216000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4427000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3599000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-404000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7189000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4540000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5268000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6990000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7954000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-383000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2659000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-115065000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3951000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2557000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5095000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11910000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4835000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>12915000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3712000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9579000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>14697000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12607000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>13984000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>15186000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>16792000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>16166000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>15511000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>19286000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>20937000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>18314000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>18051000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>14272000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13220000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>12086000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>12200000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>9372000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11982000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>10691000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>10662000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>11993000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12382000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>11686000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>10453000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>10193000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10384000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>10956000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>10102000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>9507000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8872000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>8611000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>8287000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>7395000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>6702000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>5146000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4782000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3230000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>5488000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4531000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4723000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3477000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3342000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2488000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1644000.0</v>
       </c>
-      <c r="BN15">
-[...1 lines deleted...]
-      </c>
       <c r="BO15">
         <v>0.0</v>
       </c>
       <c r="BP15">
         <v>0.0</v>
       </c>
       <c r="BQ15">
         <v>0.0</v>
       </c>
+      <c r="BR15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>7954000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-383000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2659000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-115065000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3951000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2557000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5095000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11910000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4835000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>12915000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3712000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9579000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14697000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12607000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>13984000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15186000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>16792000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>16166000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>15511000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>19286000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>20937000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18314000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>18051000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>14272000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13220000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>12086000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>12200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9372000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11982000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>10691000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>10662000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>11993000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12382000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>11686000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>10453000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10193000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10384000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>10956000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>10102000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9507000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8872000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>8611000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>8287000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>7395000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6702000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5146000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4782000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3230000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>5488000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4531000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4723000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3477000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3343000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2487000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1644000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1222000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>912000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>877000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1212000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17">
+        <v>8111000.0</v>
+      </c>
+      <c r="C17">
         <v>5999000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>7216000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>4427000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3599000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-404000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>7189000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4540000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5268000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6990000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>7954000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-383000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2659000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-115065000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3951000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2557000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>5095000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>11910000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>4835000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>12915000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>3712000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9579000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>14697000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>12607000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>13984000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>15186000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>16792000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>16166000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>15511000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>19286000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>20937000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>18314000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>18051000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>14272000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>13220000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>12086000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>12200000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>9372000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>11982000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>10691000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>10662000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>11993000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>12382000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>11686000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>10453000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>10193000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>10384000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>10956000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>10102000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>9507000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>8872000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>8611000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>8287000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>7395000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>6702000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>5146000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>4782000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>145</v>
+      </c>
+      <c r="B18">
+        <v>1200000.0</v>
+      </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18"/>
+      <c r="F18">
+        <v>1400000.0</v>
+      </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>100000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>300000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>400000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-3368000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1290000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>429000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-24000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-300000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-118000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>136000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>137000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-313000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>560000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>728000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>767000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1054000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-229000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>228000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1125000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>213000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1381000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>390000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>808000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>178000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>430000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>291000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1173000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>315000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>112000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>625000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1092000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>625000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>612000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>593000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-36000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-457000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>22000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-56000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-66000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>103000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>129000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>31000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>116000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>3000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>113000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>314000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>173000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-577000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>118008000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -18428,295 +18610,299 @@
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>11260000.0</v>
+      </c>
+      <c r="C21">
         <v>7740000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8851000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5118000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4492000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4090000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8580000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5999000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6827000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8424000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10437000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5706000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3815000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1410000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7252000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10395000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7890000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-12581000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6177000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8340999.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4261000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10991000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>17669000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>14351000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>16825000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>19562000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>21273000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>19573000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>19448000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>23355000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>25031000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>21984000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>21728000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>18775000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>19367000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>16402000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>17682000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>14831000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>16942000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>14851000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>15143000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>16557000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>17404000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>17347000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>15841000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>14663000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15443000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>15974000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>14448000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>13874000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>13402000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>12629000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>11394000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>10268000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>9573000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7466000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>7638000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4893000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>8268000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>6635000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7073000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4434000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>5223000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>4208000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2834000.0</v>
       </c>
-      <c r="BN21">
-[...1 lines deleted...]
-      </c>
       <c r="BO21">
         <v>0.0</v>
       </c>
       <c r="BP21">
         <v>0.0</v>
       </c>
       <c r="BQ21">
         <v>0.0</v>
       </c>
+      <c r="BR21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -18790,263 +18976,269 @@
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>128076000.0</v>
+      </c>
+      <c r="C23">
         <v>128752999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>126515000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>129945000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>121713000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>117660000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>117039000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>119632000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>121063000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>116624000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>120268000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>116559000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>122044000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>114197000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>114469000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>116507000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>116278000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>136163000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>119165000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>114707000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>111865000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>94217000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>89835000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>92224000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>98283000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>92327000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>96182000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>96359000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>94004000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>89414000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>90399000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>87668000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>86017000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>75403000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>68738000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>65638000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>62485000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>57522000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>61231000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>60110000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>57425000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>57202000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>50438000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>46622000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>42695000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>41406000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>39131000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>36892000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>31626000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>30168000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>28606000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>27120000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>25919000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>23348000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>22881000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>22485000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>22332000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>20744000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>18647000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>17417000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>15262000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>13863000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>12454000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>11523000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>10380000.0</v>
       </c>
-      <c r="BN23">
-[...1 lines deleted...]
-      </c>
       <c r="BO23">
         <v>0.0</v>
       </c>
       <c r="BP23">
         <v>0.0</v>
       </c>
       <c r="BQ23">
         <v>0.0</v>
       </c>
+      <c r="BR23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19072,1624 +19264,1649 @@
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>8073000.0</v>
+      </c>
+      <c r="C25">
         <v>8121000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8429000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8570000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8694000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8824000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8909000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8972000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9103000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9315000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9330000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9495000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9388000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9444000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9707000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10042000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10232000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10257000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10104000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10068000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10059000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8703000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8036000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7897000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7958000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8206000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7677000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7542000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7439000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7234000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6771000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6490000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6259000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4935000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4839000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4450000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4250000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4654000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4684000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4358000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3789000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3704000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3482000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3541000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3399000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3442000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3013000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2577000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2106000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2041000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1946000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1848000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1734000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1700000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1612000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1440000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1328000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1255000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1127000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>989000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>893000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>883000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>938000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>849000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>813000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26">
+        <v>10540000.0</v>
+      </c>
+      <c r="C26">
         <v>10321000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10705000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11173000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10609000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>9698000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>9772000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10661000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>11167000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>9488000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10105000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>9865000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>10677000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8906000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>9309000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>9450000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10557000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>10386000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>10614000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>11060000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12181000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11390000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7915000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8648000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8987000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>8151000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8359000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>8169000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8013000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>7580000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7458000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>7032000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6665000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>5776000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5877000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>6084000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>5823000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5278000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>5976000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>5816000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>5318000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>4879000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>4760000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>4397000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>4314000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4682000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4555000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3914000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3456000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3458000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3026000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2751000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2628000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>2515000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2561000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2401000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1660000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1583000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1304000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1223000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1112000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>1122000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1065000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>1050000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>1044000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>806000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>818000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>732000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>784000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27">
+        <v>24780000.0</v>
+      </c>
+      <c r="C27">
         <v>25261000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>24574000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>24731000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>23749000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>23003000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>22619000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>23291000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>23160000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21825000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21682000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>21730000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>22451000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>20517000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>20594000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>21055000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>20586000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>20229000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>21422000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>21044000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>19480000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>17488000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>16705000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>16936000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>18180000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>17510000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>17604000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>19285000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>18577000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>17586000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>16818000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>17557000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>16572000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>15393000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>13846000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>14630000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>12987000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>11949000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>11787000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>11453000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>10942000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>10805000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>10027000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>9502000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>8854000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8115000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7351000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>7261000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6417000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6164000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5409000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>5550000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5263000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4658000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>4442000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4557000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>4441000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>4613000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>4000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>3924000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3215000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>3167000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2709000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2622000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2369000.0</v>
       </c>
-      <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>17012000.0</v>
+      </c>
+      <c r="C28">
         <v>17050000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17163000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18752000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16848000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15166000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16259000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16595000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16313000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16075000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17058000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15822000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16833000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17774000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16477000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16522000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>16771000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11747000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16361000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8417000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>19408000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12759000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12354000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12521000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14108000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11355000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12380000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13209000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12822000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13834000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13096000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12640000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12943000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12944000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10222000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9253000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8781000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8254000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10020000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10126000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8251000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9033000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8134000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6304000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6245000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6152000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5733000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5534000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4703000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4119000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4118000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3923000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3994000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3564000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3118000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3288000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3988000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3475000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3038000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2753000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2506000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2384000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1903000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1716000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1626000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4573000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4321000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4356000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>4117000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>3206000.0</v>
+      </c>
+      <c r="C29">
         <v>2153000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3035000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2247000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2386000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>122000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2679000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2820000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2458000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2948000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2781000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2623000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2380000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1638000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2083000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2645000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2495000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1022000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2228000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3326000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>236000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1972000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2511000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3895000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4147000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4709000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4532000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4150000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>52332000.0</v>
+      </c>
+      <c r="C30">
         <v>52632000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>52442000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54656000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>51206000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47867000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>48650000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>50547000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>50640000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>47388000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>48845000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>47417000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49961000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>47197000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>46380000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>47027000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>47914000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42362000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>49147000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>48284000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>51069000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>41637000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>36974000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>38105000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>41275000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>37016000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>38343000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>40663000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>38512000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>39000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>37372000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>37229000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>36180000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>34113000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>29945000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>29967000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>27591000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>25481000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>27783000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>27395000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>24511000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>24717000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>22921000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>20203000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>19413000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>18949000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>17639000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>16709000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>14576000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13741000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>12553000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>12224000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>11885000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>10737000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>10121000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>10246000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>10089000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9671000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>8342000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>7900000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6833000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6673000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5677000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5388000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5039000.0</v>
       </c>
-      <c r="BN30">
-[...1 lines deleted...]
-      </c>
       <c r="BO30">
         <v>0.0</v>
       </c>
       <c r="BP30">
         <v>0.0</v>
       </c>
       <c r="BQ30">
         <v>0.0</v>
       </c>
+      <c r="BR30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>57000.0</v>
+      </c>
+      <c r="C31">
         <v>411999.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1400000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1556000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1493000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4372000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1288000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1361000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>899000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1514000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>298000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3466000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1224000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-118113000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1218000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5193000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-300000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>25513000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>886000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>7900000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-313000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>560000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>728000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>767000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1054000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-229000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>228000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1125000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>213000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1819000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>390000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>808000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>178000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>430000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>291000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1172999.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>315000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>112000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>625000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1092000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>625000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>612000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>593000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-36000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-457000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>22000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-56000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-66000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>103000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>129000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>31000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>116000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>3000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>113000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>314000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>173000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-577000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-132000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>21000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>78000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-81000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-853000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>201000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-169000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-165000.0</v>
       </c>
-      <c r="BN31">
-[...1 lines deleted...]
-      </c>
       <c r="BO31">
         <v>0.0</v>
       </c>
       <c r="BP31">
         <v>0.0</v>
       </c>
       <c r="BQ31">
         <v>0.0</v>
       </c>
+      <c r="BR31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>139336000.0</v>
+      </c>
+      <c r="C32">
         <v>136493000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>135366000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>135063000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>126205000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>121750000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>125619000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>125631000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>127890000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>125048000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>130705000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>122265000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>125859000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>115607000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>121721000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>126902000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>124168000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>123582000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>125342000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>123048000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>116126000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>105208000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>107504000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>106575000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>115108000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>111889000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>117455000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>115932000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>113452000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>112769000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>115430000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>109652000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>107745000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>94178000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>88105000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>82040000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>80167000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>72353000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>78173000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>74961000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>72568000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>73759000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>67842000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>63969000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>58536000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>56069000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>54574000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>52866000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>46074000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>44042000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>42008000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>39749000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>37313000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>33616000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>32454000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>29951000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>29970000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>25637000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>26915000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>24052000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>22335000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>18297000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>17677000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>15731000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>13214000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>12018000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>10770000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>10366000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>10679000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -20756,51 +20973,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
         <v>89071000.0</v>
       </c>
       <c r="C2">
         <v>83790000.0</v>
       </c>
       <c r="D2">
         <v>56558000.0</v>
       </c>
       <c r="E2">
         <v>65929000.0</v>
       </c>
       <c r="F2">
         <v>127603000.0</v>
       </c>
       <c r="G2">
         <v>125225000.0</v>
       </c>
       <c r="H2">
         <v>85046000.0</v>
       </c>
       <c r="I2">
         <v>36707000.0</v>
       </c>
@@ -20812,51 +21029,51 @@
       </c>
       <c r="L2">
         <v>43329000.0</v>
       </c>
       <c r="M2">
         <v>43039000.0</v>
       </c>
       <c r="N2">
         <v>36759000.0</v>
       </c>
       <c r="O2">
         <v>8135000.0</v>
       </c>
       <c r="P2">
         <v>6101000.0</v>
       </c>
       <c r="Q2">
         <v>2703000.0</v>
       </c>
       <c r="R2">
         <v>2658000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
         <v>14842000</v>
       </c>
       <c r="C3">
         <v>9169000</v>
       </c>
       <c r="D3">
         <v>28116000</v>
       </c>
       <c r="E3">
         <v>21686000</v>
       </c>
       <c r="F3">
         <v>34209000</v>
       </c>
       <c r="G3">
         <v>47010000</v>
       </c>
       <c r="H3">
         <v>62230000</v>
       </c>
       <c r="I3">
         <v>87104000</v>
       </c>
@@ -20868,139 +21085,139 @@
       </c>
       <c r="L3">
         <v>44362000</v>
       </c>
       <c r="M3">
         <v>43507000</v>
       </c>
       <c r="N3">
         <v>18753000</v>
       </c>
       <c r="O3">
         <v>17397000</v>
       </c>
       <c r="P3">
         <v>19003000</v>
       </c>
       <c r="Q3">
         <v>7069000</v>
       </c>
       <c r="R3">
         <v>5086000</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-8935000.0</v>
       </c>
       <c r="F4">
         <v>-61620000.0</v>
       </c>
       <c r="G4">
         <v>770000.0</v>
       </c>
       <c r="H4">
         <v>40179000.0</v>
       </c>
       <c r="I4">
         <v>48339000.0</v>
       </c>
       <c r="J4">
         <v>-32088000.0</v>
       </c>
       <c r="K4">
         <v>21142000.0</v>
       </c>
       <c r="L4">
         <v>4324000.0</v>
       </c>
       <c r="M4">
         <v>290000.0</v>
       </c>
       <c r="N4">
         <v>6280000.0</v>
       </c>
       <c r="O4">
         <v>28624000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2081000.0</v>
       </c>
       <c r="F5">
         <v>631000.0</v>
       </c>
       <c r="G5">
         <v>-1680000.0</v>
       </c>
       <c r="H5">
         <v>545000.0</v>
       </c>
       <c r="I5">
         <v>-2098000.0</v>
       </c>
       <c r="J5">
         <v>-691000.0</v>
       </c>
       <c r="K5">
         <v>-1312000.0</v>
       </c>
       <c r="L5">
         <v>-2047000.0</v>
       </c>
       <c r="M5">
         <v>107000.0</v>
       </c>
       <c r="N5">
         <v>1630000.0</v>
       </c>
       <c r="O5">
         <v>-1887000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
         <v>21755000.0</v>
       </c>
       <c r="C6">
         <v>5281000.0</v>
       </c>
       <c r="D6">
         <v>27232000.0</v>
       </c>
       <c r="E6">
         <v>-9371000.0</v>
       </c>
       <c r="F6">
         <v>-61674000.0</v>
       </c>
       <c r="G6">
         <v>2378000.0</v>
       </c>
       <c r="H6">
         <v>40179000.0</v>
       </c>
       <c r="I6">
         <v>48339000.0</v>
       </c>
@@ -21012,51 +21229,51 @@
       </c>
       <c r="L6">
         <v>4324000.0</v>
       </c>
       <c r="M6">
         <v>290000.0</v>
       </c>
       <c r="N6">
         <v>6280000.0</v>
       </c>
       <c r="O6">
         <v>28624000.0</v>
       </c>
       <c r="P6">
         <v>2034000.0</v>
       </c>
       <c r="Q6">
         <v>3398000.0</v>
       </c>
       <c r="R6">
         <v>45000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7">
         <v>567000.0</v>
       </c>
       <c r="C7">
         <v>10972000.0</v>
       </c>
       <c r="D7">
         <v>5576000.0</v>
       </c>
       <c r="E7">
         <v>-1604000.0</v>
       </c>
       <c r="F7">
         <v>-25641000.0</v>
       </c>
       <c r="G7">
         <v>1179000.0</v>
       </c>
       <c r="H7">
         <v>4250000.0</v>
       </c>
       <c r="I7">
         <v>-2361000.0</v>
       </c>
@@ -21068,95 +21285,95 @@
       </c>
       <c r="L7">
         <v>-6353000.0</v>
       </c>
       <c r="M7">
         <v>4456000.0</v>
       </c>
       <c r="N7">
         <v>9962000.0</v>
       </c>
       <c r="O7">
         <v>-1192000.0</v>
       </c>
       <c r="P7">
         <v>-1394000.0</v>
       </c>
       <c r="Q7">
         <v>-2113000.0</v>
       </c>
       <c r="R7">
         <v>257000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>1632000.0</v>
       </c>
       <c r="F8">
         <v>-20112000.0</v>
       </c>
       <c r="G8">
         <v>-91000.0</v>
       </c>
       <c r="H8">
         <v>1848000.0</v>
       </c>
       <c r="I8">
         <v>-6098000.0</v>
       </c>
       <c r="J8">
         <v>-9933000.0</v>
       </c>
       <c r="K8">
         <v>900000.0</v>
       </c>
       <c r="L8">
         <v>-11371000.0</v>
       </c>
       <c r="M8">
         <v>-5304000.0</v>
       </c>
       <c r="N8">
         <v>-2470000.0</v>
       </c>
       <c r="O8">
         <v>-4372000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
         <v>-12479000.0</v>
       </c>
       <c r="C9">
         <v>8959000.0</v>
       </c>
       <c r="D9">
         <v>4550000.0</v>
       </c>
       <c r="E9">
         <v>1632000.0</v>
       </c>
       <c r="F9">
         <v>-20886000.0</v>
       </c>
       <c r="G9">
         <v>-91000.0</v>
       </c>
       <c r="H9">
         <v>1848000.0</v>
       </c>
       <c r="I9">
         <v>-6098000.0</v>
       </c>
@@ -21168,51 +21385,51 @@
       </c>
       <c r="L9">
         <v>-11371000.0</v>
       </c>
       <c r="M9">
         <v>-5304000.0</v>
       </c>
       <c r="N9">
         <v>-2470000.0</v>
       </c>
       <c r="O9">
         <v>-4372000.0</v>
       </c>
       <c r="P9">
         <v>-3457000.0</v>
       </c>
       <c r="Q9">
         <v>-2993000.0</v>
       </c>
       <c r="R9">
         <v>920000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10">
         <v>-2113000.0</v>
       </c>
       <c r="C10">
         <v>1258000.0</v>
       </c>
       <c r="D10">
         <v>112000.0</v>
       </c>
       <c r="E10">
         <v>-310000.0</v>
       </c>
       <c r="F10">
         <v>-2390000.0</v>
       </c>
       <c r="G10">
         <v>-662000.0</v>
       </c>
       <c r="H10">
         <v>60000.0</v>
       </c>
       <c r="I10">
         <v>-189000.0</v>
       </c>
@@ -21224,181 +21441,181 @@
       </c>
       <c r="L10">
         <v>-2097000.0</v>
       </c>
       <c r="M10">
         <v>-896000.0</v>
       </c>
       <c r="N10">
         <v>-579000.0</v>
       </c>
       <c r="O10">
         <v>-829000.0</v>
       </c>
       <c r="P10">
         <v>-2195000.0</v>
       </c>
       <c r="Q10">
         <v>-537000.0</v>
       </c>
       <c r="R10">
         <v>-44000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-845000.0</v>
       </c>
       <c r="F11">
         <v>-3203000.0</v>
       </c>
       <c r="G11">
         <v>3612000.0</v>
       </c>
       <c r="H11">
         <v>1797000.0</v>
       </c>
       <c r="I11">
         <v>6024000.0</v>
       </c>
       <c r="J11">
         <v>11950000.0</v>
       </c>
       <c r="K11">
         <v>7941000.0</v>
       </c>
       <c r="L11">
         <v>9162000.0</v>
       </c>
       <c r="M11">
         <v>10549000.0</v>
       </c>
       <c r="N11">
         <v>11381000.0</v>
       </c>
       <c r="O11">
         <v>5897000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>127720000.0</v>
       </c>
       <c r="F12">
         <v>7023000.0</v>
       </c>
       <c r="G12">
         <v>21914000.0</v>
       </c>
       <c r="H12">
         <v>17278000.0</v>
       </c>
       <c r="I12">
         <v>21574000.0</v>
       </c>
       <c r="J12">
         <v>10092000.0</v>
       </c>
       <c r="K12">
         <v>5937000.0</v>
       </c>
       <c r="L12">
         <v>3036000.0</v>
       </c>
       <c r="M12">
         <v>-1536000.0</v>
       </c>
       <c r="N12">
         <v>-5835000.0</v>
       </c>
       <c r="O12">
         <v>-3608000.0</v>
       </c>
       <c r="P12">
         <v>37000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1620000.0</v>
       </c>
       <c r="F13">
         <v>-25641000.0</v>
       </c>
       <c r="G13">
         <v>1179000.0</v>
       </c>
       <c r="H13">
         <v>-3494000.0</v>
       </c>
       <c r="I13">
         <v>8636000.0</v>
       </c>
       <c r="J13">
         <v>6437000.0</v>
       </c>
       <c r="K13">
         <v>-462000.0</v>
       </c>
       <c r="L13">
         <v>3644000.0</v>
       </c>
       <c r="M13">
         <v>-152000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
         <v>33814000.0</v>
       </c>
       <c r="C14">
         <v>35808000.0</v>
       </c>
       <c r="D14">
         <v>37528000.0</v>
       </c>
       <c r="E14">
         <v>39425000.0</v>
       </c>
       <c r="F14">
         <v>40488000.0</v>
       </c>
       <c r="G14">
         <v>32594000.0</v>
       </c>
       <c r="H14">
         <v>30864000.0</v>
       </c>
       <c r="I14">
         <v>26754000.0</v>
       </c>
@@ -21410,93 +21627,93 @@
       </c>
       <c r="L14">
         <v>14126000.0</v>
       </c>
       <c r="M14">
         <v>11138000.0</v>
       </c>
       <c r="N14">
         <v>7569000.0</v>
       </c>
       <c r="O14">
         <v>6080000.0</v>
       </c>
       <c r="P14">
         <v>4264000.0</v>
       </c>
       <c r="Q14">
         <v>3483000.0</v>
       </c>
       <c r="R14">
         <v>2907000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>3835000.0</v>
       </c>
       <c r="E15">
         <v>1682000.0</v>
       </c>
       <c r="F15">
         <v>5862000.0</v>
       </c>
       <c r="G15">
         <v>7557000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
         <v>110826000.0</v>
       </c>
       <c r="C16">
         <v>89071000.0</v>
       </c>
       <c r="D16">
         <v>83790000.0</v>
       </c>
       <c r="E16">
         <v>56558000.0</v>
       </c>
       <c r="F16">
         <v>65929000.0</v>
       </c>
       <c r="G16">
         <v>127603000.0</v>
       </c>
       <c r="H16">
         <v>125225000.0</v>
       </c>
       <c r="I16">
         <v>85046000.0</v>
       </c>
@@ -21508,89 +21725,89 @@
       </c>
       <c r="L16">
         <v>47653000.0</v>
       </c>
       <c r="M16">
         <v>43329000.0</v>
       </c>
       <c r="N16">
         <v>43039000.0</v>
       </c>
       <c r="O16">
         <v>36759000.0</v>
       </c>
       <c r="P16">
         <v>8135000.0</v>
       </c>
       <c r="Q16">
         <v>6101000.0</v>
       </c>
       <c r="R16">
         <v>2703000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>47000.0</v>
       </c>
       <c r="I17">
         <v>-871000.0</v>
       </c>
       <c r="J17">
         <v>947000.0</v>
       </c>
       <c r="K17">
         <v>-917000.0</v>
       </c>
       <c r="L17">
         <v>-877000.0</v>
       </c>
       <c r="M17">
         <v>-457000.0</v>
       </c>
       <c r="N17">
         <v>209000.0</v>
       </c>
       <c r="O17">
         <v>-220000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
         <v>59662000.0</v>
       </c>
       <c r="C18">
         <v>68660000.0</v>
       </c>
       <c r="D18">
         <v>45158000.0</v>
       </c>
       <c r="E18">
         <v>40393000.0</v>
       </c>
       <c r="F18">
         <v>21033000.0</v>
       </c>
       <c r="G18">
         <v>59959000.0</v>
       </c>
       <c r="H18">
         <v>53822000.0</v>
       </c>
       <c r="I18">
         <v>35825000.0</v>
       </c>
@@ -21602,183 +21819,183 @@
       </c>
       <c r="L18">
         <v>14195000.0</v>
       </c>
       <c r="M18">
         <v>13703000.0</v>
       </c>
       <c r="N18">
         <v>29688000.0</v>
       </c>
       <c r="O18">
         <v>7909000.0</v>
       </c>
       <c r="P18">
         <v>4532000.0</v>
       </c>
       <c r="Q18">
         <v>6943000.0</v>
       </c>
       <c r="R18">
         <v>3309000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19">
         <v>598000.0</v>
       </c>
       <c r="C19">
         <v>-13580000.0</v>
       </c>
       <c r="D19">
         <v>10146000.0</v>
       </c>
       <c r="E19">
         <v>-43092000.0</v>
       </c>
       <c r="F19">
         <v>66958000.0</v>
       </c>
       <c r="G19">
         <v>-48463000.0</v>
       </c>
       <c r="H19">
         <v>17927000.0</v>
       </c>
       <c r="I19">
         <v>23629000.0</v>
       </c>
       <c r="J19">
         <v>19193000.0</v>
       </c>
       <c r="K19">
         <v>-27139000.0</v>
       </c>
       <c r="L19">
         <v>-14200000.0</v>
       </c>
       <c r="M19">
         <v>13872000.0</v>
       </c>
       <c r="N19">
         <v>-39728000.0</v>
       </c>
       <c r="O19">
         <v>-61851000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20">
         <v>6340000.0</v>
       </c>
       <c r="C20">
         <v>4019000.0</v>
       </c>
       <c r="D20">
         <v>3835000.0</v>
       </c>
       <c r="E20">
         <v>3950000.0</v>
       </c>
       <c r="F20">
         <v>5862000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
         <v>-309000.0</v>
       </c>
       <c r="C21">
         <v>-296000.0</v>
       </c>
       <c r="D21">
         <v>-306000.0</v>
       </c>
       <c r="E21">
         <v>-531000.0</v>
       </c>
       <c r="F21">
         <v>-552000.0</v>
       </c>
       <c r="G21">
         <v>-154000.0</v>
       </c>
       <c r="H21">
         <v>-154000.0</v>
       </c>
       <c r="I21">
         <v>-5000000.0</v>
       </c>
       <c r="J21">
         <v>5000000.0</v>
       </c>
       <c r="K21">
         <v>5000000.0</v>
       </c>
       <c r="L21">
         <v>-152000.0</v>
       </c>
       <c r="M21">
         <v>-1054000.0</v>
       </c>
       <c r="N21">
         <v>-258000.0</v>
       </c>
       <c r="O21">
         <v>-388000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22">
         <v>21241000.0</v>
       </c>
       <c r="C22">
         <v>16593000.0</v>
       </c>
       <c r="D22">
         <v>17220000.0</v>
       </c>
       <c r="E22">
         <v>-103462000.0</v>
       </c>
       <c r="F22">
         <v>33372000.0</v>
       </c>
       <c r="G22">
         <v>50867000.0</v>
       </c>
       <c r="H22">
         <v>63655000.0</v>
       </c>
       <c r="I22">
         <v>76588000.0</v>
       </c>
@@ -21790,51 +22007,51 @@
       </c>
       <c r="L22">
         <v>46514000.0</v>
       </c>
       <c r="M22">
         <v>41635000.0</v>
       </c>
       <c r="N22">
         <v>35277000.0</v>
       </c>
       <c r="O22">
         <v>24025000.0</v>
       </c>
       <c r="P22">
         <v>17972000.0</v>
       </c>
       <c r="Q22">
         <v>10951000.0</v>
       </c>
       <c r="R22">
         <v>4223000.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
         <v>-3434000.0</v>
       </c>
       <c r="C23">
         <v>-1995000.0</v>
       </c>
       <c r="D23">
         <v>-1436000.0</v>
       </c>
       <c r="E23">
         <v>1682000.0</v>
       </c>
       <c r="F23">
         <v>-4229000.0</v>
       </c>
       <c r="G23">
         <v>-3443000.0</v>
       </c>
       <c r="H23">
         <v>-2487000.0</v>
       </c>
       <c r="I23">
         <v>8935000.0</v>
       </c>
@@ -21846,51 +22063,51 @@
       </c>
       <c r="L23">
         <v>4139000.0</v>
       </c>
       <c r="M23">
         <v>3270000.0</v>
       </c>
       <c r="N23">
         <v>9873000.0</v>
       </c>
       <c r="O23">
         <v>6218000.0</v>
       </c>
       <c r="P23">
         <v>657000.0</v>
       </c>
       <c r="Q23">
         <v>56000.0</v>
       </c>
       <c r="R23">
         <v>35000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
         <v>-14008000.0</v>
       </c>
       <c r="C24">
         <v>34000.0</v>
       </c>
       <c r="D24">
         <v>-301000.0</v>
       </c>
       <c r="E24">
         <v>4108000.0</v>
       </c>
       <c r="F24">
         <v>66958000.0</v>
       </c>
       <c r="G24">
         <v>-3000000.0</v>
       </c>
       <c r="H24">
         <v>-4000000.0</v>
       </c>
       <c r="I24">
         <v>-126000.0</v>
       </c>
@@ -21900,51 +22117,51 @@
       <c r="K24">
         <v>-27139000.0</v>
       </c>
       <c r="L24">
         <v>-14200000.0</v>
       </c>
       <c r="M24">
         <v>13872000.0</v>
       </c>
       <c r="N24">
         <v>-39728000.0</v>
       </c>
       <c r="O24">
         <v>-62220000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24">
         <v>30000.0</v>
       </c>
       <c r="R24">
         <v>61000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
         <v>241000.0</v>
       </c>
       <c r="C25">
         <v>2610000.0</v>
       </c>
       <c r="D25">
         <v>4617000.0</v>
       </c>
       <c r="E25">
         <v>119674000.0</v>
       </c>
       <c r="F25">
         <v>-12411000.0</v>
       </c>
       <c r="G25">
         <v>79000.0</v>
       </c>
       <c r="H25">
         <v>396000.0</v>
       </c>
       <c r="I25">
         <v>-916000.0</v>
       </c>
@@ -21956,101 +22173,101 @@
       </c>
       <c r="L25">
         <v>-4649000.0</v>
       </c>
       <c r="M25">
         <v>-2953000.0</v>
       </c>
       <c r="N25">
         <v>-8295000.0</v>
       </c>
       <c r="O25">
         <v>-6064000.0</v>
       </c>
       <c r="P25">
         <v>-667000.0</v>
       </c>
       <c r="Q25">
         <v>799000.0</v>
       </c>
       <c r="R25">
         <v>84000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26">
         <v>-42963000.0</v>
       </c>
       <c r="C26">
         <v>-60278000.0</v>
       </c>
       <c r="D26">
         <v>-43951000.0</v>
       </c>
       <c r="E26">
         <v>-31341000.0</v>
       </c>
       <c r="F26">
         <v>-23279000.0</v>
       </c>
       <c r="G26">
         <v>-14686000.0</v>
       </c>
       <c r="H26">
         <v>-33521000.0</v>
       </c>
       <c r="I26">
         <v>-12229000.0</v>
       </c>
       <c r="J26">
         <v>-4410000.0</v>
       </c>
       <c r="K26">
         <v>5715000.0</v>
       </c>
       <c r="L26">
         <v>6251000.0</v>
       </c>
       <c r="M26">
         <v>4820000.0</v>
       </c>
       <c r="N26">
         <v>6496000.0</v>
       </c>
       <c r="O26">
         <v>74505000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27">
         <v>15729000.0</v>
       </c>
       <c r="C27">
         <v>16999000.0</v>
       </c>
       <c r="D27">
         <v>15989000.0</v>
       </c>
       <c r="E27">
         <v>17545000.0</v>
       </c>
       <c r="F27">
         <v>19095000.0</v>
       </c>
       <c r="G27">
         <v>14673000.0</v>
       </c>
       <c r="H27">
         <v>10781000.0</v>
       </c>
       <c r="I27">
         <v>10928000.0</v>
       </c>
@@ -22062,51 +22279,51 @@
       </c>
       <c r="L27">
         <v>6082000.0</v>
       </c>
       <c r="M27">
         <v>4809000.0</v>
       </c>
       <c r="N27">
         <v>3461000.0</v>
       </c>
       <c r="O27">
         <v>3039000.0</v>
       </c>
       <c r="P27">
         <v>1130000.0</v>
       </c>
       <c r="Q27">
         <v>331000.0</v>
       </c>
       <c r="R27">
         <v>245000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
         <v>-40366000.0</v>
       </c>
       <c r="C28">
         <v>-58550000.0</v>
       </c>
       <c r="D28">
         <v>-41858000.0</v>
       </c>
       <c r="E28">
         <v>-27922000.0</v>
       </c>
       <c r="F28">
         <v>-22198000.0</v>
       </c>
       <c r="G28">
         <v>-10726000.0</v>
       </c>
       <c r="H28">
         <v>-31617000.0</v>
       </c>
       <c r="I28">
         <v>-10438000.0</v>
       </c>
@@ -22118,51 +22335,51 @@
       </c>
       <c r="L28">
         <v>10238000.0</v>
       </c>
       <c r="M28">
         <v>7036000.0</v>
       </c>
       <c r="N28">
         <v>16111000.0</v>
       </c>
       <c r="O28">
         <v>82786000.0</v>
       </c>
       <c r="P28">
         <v>-2845000.0</v>
       </c>
       <c r="Q28">
         <v>-4229000.0</v>
       </c>
       <c r="R28">
         <v>-3407000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
         <v>74504000.0</v>
       </c>
       <c r="C29">
         <v>77829000.0</v>
       </c>
       <c r="D29">
         <v>73274000.0</v>
       </c>
       <c r="E29">
         <v>62079000.0</v>
       </c>
       <c r="F29">
         <v>55242000.0</v>
       </c>
       <c r="G29">
         <v>106969000.0</v>
       </c>
       <c r="H29">
         <v>116052000.0</v>
       </c>
       <c r="I29">
         <v>122929000.0</v>
       </c>
@@ -22174,51 +22391,51 @@
       </c>
       <c r="L29">
         <v>58557000.0</v>
       </c>
       <c r="M29">
         <v>57210000.0</v>
       </c>
       <c r="N29">
         <v>48441000.0</v>
       </c>
       <c r="O29">
         <v>25306000.0</v>
       </c>
       <c r="P29">
         <v>23535000.0</v>
       </c>
       <c r="Q29">
         <v>14012000.0</v>
       </c>
       <c r="R29">
         <v>8395000.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
         <v>-13410000.0</v>
       </c>
       <c r="C30">
         <v>-13580000.0</v>
       </c>
       <c r="D30">
         <v>-4552000.0</v>
       </c>
       <c r="E30">
         <v>-43092000.0</v>
       </c>
       <c r="F30">
         <v>-94664000.0</v>
       </c>
       <c r="G30">
         <v>-95473000.0</v>
       </c>
       <c r="H30">
         <v>-44303000.0</v>
       </c>
       <c r="I30">
         <v>-63281000.0</v>
       </c>
@@ -22249,2632 +22466,2660 @@
       <c r="R30">
         <v>-4773000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN30"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>110826000.0</v>
+      </c>
+      <c r="C2">
         <v>104422000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>90382000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>82692000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>89071000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>87873000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>96149000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>92804000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>83790000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>83496000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>66493000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>62051000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>56558000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>59361000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>54666000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>57239000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>65929000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>47802000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41909000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43774000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>127603000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>118254000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>98003000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>91905000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>125225000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>121568000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>100535000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>85350000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>85046000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>62593000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>62605000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>45095000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>36707000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>119283000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>99196000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>71888000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>68795000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>68218000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>57331000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>50626000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>47653000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>64131000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>56324000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>52553000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>43329000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>34268000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>22854000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>44201000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>43039000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>39382000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>35446000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>27929000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>36759000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>36290000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>44386000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>79679000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8135000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>12353000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8001000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9687000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6101000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7164000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4976000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3296000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2703000.0</v>
       </c>
-      <c r="BN2"/>
+      <c r="BO2"/>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
+        <v>3540000</v>
+      </c>
+      <c r="C3">
         <v>8050000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1262000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1468000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1262000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>830000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6784000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4197000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2587000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19181000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3106000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3388000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3441000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5272000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10384000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2961000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3069000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6253000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4027000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17383000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6546000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6521000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7184000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>19884000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>13421000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>16079000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>12015000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>21401000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12735000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>25206000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18704000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>17681000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>25513000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>8471000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10863000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5489000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7812000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2635000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>8565000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>14141000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8275000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>17103000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11542000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>9487000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6230000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7579000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4303000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>21733000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>9892000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5777000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>6907000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3521000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2548000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2962000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1771000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4400000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8264000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8920000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3733000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4088000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2262000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3896000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>670000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1611000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>892000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5086000</v>
       </c>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>4656000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>5359000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-4339000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>5701000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1644000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-8653000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>18300000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>6289000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-2074000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-84135000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>8431000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>19561000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>6098000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-33320000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>3657000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>21033000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>15185000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>304000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>22453000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-12000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>17510000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>8388000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-82576000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>20087000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>27308000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>3093000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>577000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>10887000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>6705000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>2973000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-16478000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>7807000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>3771000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>9224000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>9061000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-11095000.0</v>
       </c>
-      <c r="AV4"/>
-      <c r="AW4">
+      <c r="AW4"/>
+      <c r="AX4">
         <v>1162000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>3657000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>3936000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>7517000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-8830000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>469000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-8096000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-35293000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>71544000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>2729000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1464000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1161000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-622000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1408000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1110000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-306000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-756000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-837000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2530000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-672000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>60000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>172000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1240000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>707000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-186000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>235000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-211000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-40000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-999000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>648000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1707000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>456000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-372000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-87000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-688000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-205000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>39000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>411000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1557000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>549000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2127000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>520000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-989000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>813000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>950000.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-828000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>85000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-170000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1322000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>393000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1631000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>422000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1074000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>396000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>13147000.0</v>
+      </c>
+      <c r="C6">
         <v>6404000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14040000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7690000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6379000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1198000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8276000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3345000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9014000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>294000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17003000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4442000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5493000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2803000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4695000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2573000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8690000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18127000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5893000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1865000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-83829000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9349000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>20251000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6098000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-33320000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3657000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>21033000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>15185000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>304000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>22453000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>17510000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8388000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-82576000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>20087000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>27308000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3093000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>577000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>10887000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6705000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2973000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-16478000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7807000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3771000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9224000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9061000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>11414000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-21347000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1162000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3657000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3936000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7517000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-8830000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>469000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-8096000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-35293000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>71544000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-4218000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4352000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1686000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3586000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1063000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2188000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1680000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>593000.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7">
+        <v>-3949000.0</v>
+      </c>
+      <c r="C7">
         <v>-1967000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3504000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4348000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3378000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1355000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6157000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1427000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4887000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5024000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5918000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5009000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9691000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5490000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5371000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2678000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1193000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1156000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-7286000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6488000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-13023000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>515000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1291000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4741000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5368000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2797000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1062000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>9010000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-8619000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-920000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-5378000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>5290000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1353000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1216000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>219000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-13000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1399000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1182000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>3391000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>1693000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-2765000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>830000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4503000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>85000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>4449000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1317000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-3678000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2368000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1814000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>5986000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1712000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3874000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>284000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1362000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-3234000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>396000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-784000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>500000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-1292000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>182000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1722000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-744000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>833000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-480000.0</v>
       </c>
-      <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>3434000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-2328000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>5541000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1839000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>581000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-6329000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>5503000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-2319000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-8738000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-14558000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>3721000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>480000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>792000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-5084000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>7235000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-1926000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-1075000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-2386000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>2895000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-6345000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>1365000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-4013000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>746000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-3765000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-2137000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-4777000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>2526000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-2827000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>1178000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>23000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-2544000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-3608000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-856000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-4363000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>998000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>806000.0</v>
       </c>
-      <c r="AV8"/>
-      <c r="AW8">
+      <c r="AW8"/>
+      <c r="AX8">
         <v>-3554000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-228000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-210000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-103000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-1929000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-595000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-1509000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>940000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-3208000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
+        <v>-6858000.0</v>
+      </c>
+      <c r="C9">
         <v>-1214000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5323000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-246000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7405000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1795000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6226000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6592000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5654000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2915000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2995000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6958000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2328000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5541000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3759000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-5188000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1810000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6729000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1696000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-12753000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-14558000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3721000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-845000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>792000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-5084000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7235000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1926000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1075000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2386000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2895000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-6345000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1365000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4013000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>746000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-3765000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2137000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-4777000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2526000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2827000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1178000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>23000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2544000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-3608000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-856000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-4363000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>998000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-560000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-2188000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-3554000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-228000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-210000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-103000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1929000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-595000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-1509000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>912000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-3180000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>966000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-1340000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-759000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-2324000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>295000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-994000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-855000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1439000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>920000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10">
+        <v>-585000.0</v>
+      </c>
+      <c r="C10">
         <v>-96000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1034000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-285000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-698000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-63000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>58000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>461000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>802000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>262000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>401000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>90000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-641000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1303000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>170000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1108000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-675000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3340000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-777000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>810000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>917000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-346000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>485000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-264000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-537000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-491000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>159000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-347000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>739000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-513000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-65000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-418000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>807000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-797000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-363000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-260000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>435000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>339000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-16000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-125000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-62000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-980000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-454000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-420000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-243000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-557000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-33000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-140000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-166000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-199000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-20000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-177000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-183000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-316000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-324000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-62000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-127000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-943000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-877000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-223000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-152000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-123000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-106000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-213000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-95000.0</v>
       </c>
-      <c r="BN10"/>
+      <c r="BO10"/>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1707000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-11262000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>11196000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-11173000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3984000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-743000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7087000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1978000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-5011000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4342000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2078000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2188000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>266000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4041000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1493000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4654000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3015000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>10197000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-6761000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-3262000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2031000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3695000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3560000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-273000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4503000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2703000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5017000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1261000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3986000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1927000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3289000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>210000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7019000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-3747000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>5680000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3195000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-6478000.0</v>
       </c>
-      <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11">
         <v>6916000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2156000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>6386000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-2754000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5593000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2827000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2773000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-3038000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3335000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>977000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4905000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>553000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>121637000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1516000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3383000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1184000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-306000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3843000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-2191000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5706000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5584000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4861000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5688000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5781000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6074000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3372000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4177000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3655000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12329000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3255000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2965000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3025000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3197000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1252000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3589000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2054000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3073000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1476000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>877000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>511000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4043000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-3547000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1365000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1175000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-1201000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-751000.0</v>
       </c>
-      <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>208000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-282000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-1726000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-773000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-3054000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-3335000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-1893000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>715000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>905000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>37000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>6805000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-282000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4964000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-9066000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-3931000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3813000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4004000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-22757000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-27859000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>930000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>132000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-6195000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2649000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5370000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-645000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>861000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>866000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3952000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-9173000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4666000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2315000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4480000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2825000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>6437000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2889000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>3683000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-688000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-462000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>3644000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-152000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
+        <v>8073000.0</v>
+      </c>
+      <c r="C14">
         <v>8121000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8429000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8570000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8694000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8824000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8909000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8972000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9103000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9315000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9330000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9495000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9388000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>9444000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9707000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10042000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10232000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10257000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10104000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>10068000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>10059000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8703000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8036000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7897000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7958000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8206000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7677000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7542000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7439000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7234000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6771000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6490000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6259000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4935000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4839000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4450000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4250000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4654000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4684000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4358000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3789000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3704000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3482000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3541000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3399000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3442000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3013000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2577000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2106000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2041000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1946000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1848000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1734000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1700000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1612000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1440000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1328000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1255000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1127000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>989000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>893000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>883000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>938000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>849000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>813000.0</v>
       </c>
-      <c r="BN14"/>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1986000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>5862000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>7403000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>1791000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -24909,791 +25154,806 @@
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
-      <c r="BF15"/>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
+        <v>123973000.0</v>
+      </c>
+      <c r="C16">
         <v>110826000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>104422000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>90382000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>82692000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>89071000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>87873000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>96149000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>92804000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>83790000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>83496000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>66493000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>62051000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>56558000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>59361000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>54666000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>57239000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>65929000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>47802000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>41909000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>43774000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>127603000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>118254000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>98003000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>91905000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>125225000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>121568000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>100535000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>85350000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>85046000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>62593000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>62605000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>45095000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>36707000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>119283000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>99196000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>71888000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>68795000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>68218000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>57331000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>50626000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>47653000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>64131000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>56324000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>52553000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>43329000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>34268000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>22854000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>44201000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>43039000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>39382000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>35446000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>27929000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>36759000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>36290000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>44386000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>79679000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>8135000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>12353000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8001000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>9687000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6101000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7164000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>4976000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3296000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2703000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-      <c r="X17">
+      <c r="X17"/>
+      <c r="Y17">
         <v>133000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-282000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>607000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-695000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>375000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-240000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-40000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-179000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1084000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>432000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>173000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>523000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-95000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>346000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-859000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>110000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-277000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>109000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-559000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-358000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>413000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-373000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-376000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-223000.0</v>
       </c>
-      <c r="AV17"/>
-      <c r="AW17">
+      <c r="AW17"/>
+      <c r="AX17">
         <v>71000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>138000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>366000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-49000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-246000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-50000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-323000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-383000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>536000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
+        <v>13996000.0</v>
+      </c>
+      <c r="C18">
         <v>8401000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>30352000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9116000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17117000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16464000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>31538000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>10246000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>18751000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1953000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>21073000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5901000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>19137000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5243000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>10140000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10296000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>14714000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>16764000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7469000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3079000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-121000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>18073000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>21774000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>11123000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>8989000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>16194000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>16876000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>15485000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5267000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>12761000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>6941000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>15491000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>632000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>14277000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>8710000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>15146000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>10980000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>16155000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>11050000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>5477000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>8669000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>170000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1909000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>2929000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>9187000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>9627000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>9684000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-10982000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>5374000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>7764000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>8545000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>4782000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>8597000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>3083000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>6012000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-333000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-853000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-4720000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>5165000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>353000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3734000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>198000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>2937000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>2652000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>1156000.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19">
+        <v>-2507000.0</v>
+      </c>
+      <c r="C19">
         <v>2421000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-4252000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-643000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2909000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2897000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-14348000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-754000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4419000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-14425000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>2059000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>6390000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>7630000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>4664000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>308000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-7720000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-22766000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>9914000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>10784000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2138000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>44122000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-11295000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5181000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2058000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-29929000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-14982000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>16722000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>3181000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>13006000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>20418000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-8716000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1765000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>10162000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>5654000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>8896000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>10408000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-5765000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-16833000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-761000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-1216000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-8329000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-12425000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-495000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-1351000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>71000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-686000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>26148000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-5795000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-7734000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-8964000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-255000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-22775000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-10746000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-17013000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-34342000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>250000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>181</v>
+      </c>
+      <c r="B20">
+        <v>3608000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>287000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...2 lines deleted...]
-      <c r="J20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
@@ -25706,1948 +25966,1979 @@
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
-        <v>-78000.0</v>
+        <v>-79000.0</v>
       </c>
       <c r="C21">
         <v>-78000.0</v>
       </c>
       <c r="D21">
+        <v>-78000.0</v>
+      </c>
+      <c r="E21">
         <v>-77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76000.0</v>
       </c>
       <c r="F21">
         <v>-76000.0</v>
       </c>
       <c r="G21">
+        <v>-76000.0</v>
+      </c>
+      <c r="H21">
         <v>-74000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81000.0</v>
       </c>
       <c r="M21">
         <v>-81000.0</v>
       </c>
       <c r="N21">
+        <v>-81000.0</v>
+      </c>
+      <c r="O21">
         <v>-114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-139000.0</v>
       </c>
       <c r="P21">
         <v>-139000.0</v>
       </c>
       <c r="Q21">
         <v>-139000.0</v>
       </c>
       <c r="R21">
         <v>-139000.0</v>
       </c>
       <c r="S21">
-        <v>-138000.0</v>
+        <v>-139000.0</v>
       </c>
       <c r="T21">
         <v>-138000.0</v>
       </c>
       <c r="U21">
+        <v>-138000.0</v>
+      </c>
+      <c r="V21">
         <v>-137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-154000.0</v>
       </c>
       <c r="W21">
         <v>-154000.0</v>
       </c>
       <c r="X21">
         <v>-154000.0</v>
       </c>
       <c r="Y21">
         <v>-154000.0</v>
       </c>
-      <c r="Z21"/>
+      <c r="Z21">
+        <v>-154000.0</v>
+      </c>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>-5000000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AI21">
         <v>5000000.0</v>
       </c>
       <c r="AJ21">
         <v>5000000.0</v>
       </c>
       <c r="AK21">
         <v>5000000.0</v>
       </c>
       <c r="AL21">
         <v>5000000.0</v>
       </c>
-      <c r="AM21"/>
+      <c r="AM21">
+        <v>5000000.0</v>
+      </c>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-45000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-30000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-49000.0</v>
       </c>
       <c r="AT21">
         <v>-49000.0</v>
       </c>
       <c r="AU21">
+        <v>-49000.0</v>
+      </c>
+      <c r="AV21">
         <v>-905000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-50000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-47000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-45000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-74000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-92000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-99000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-98000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-97000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-94000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>8111000.0</v>
+      </c>
+      <c r="C22">
         <v>5999000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7216000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4427000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3599000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-404000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7189000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4540000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5268000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6990000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>7954000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-383000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2659000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-115065000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3951000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2557000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5095000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11910000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4835000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>12915000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3712000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9579000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14697000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12607000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>13984000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>15186000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>16792000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>16166000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>15511000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>19286000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>20937000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>18314000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>18051000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>14272000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13220000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>12086000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>12200000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>9372000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11982000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>10691000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>10662000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>11993000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>12382000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>11686000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10453000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>10193000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>10384000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>10956000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>10102000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9507000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>8872000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8611000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8287000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>7395000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6702000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>5146000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4782000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3230000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>5488000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4531000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4723000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3477000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3342000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2488000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1644000.0</v>
       </c>
-      <c r="BN22"/>
+      <c r="BO22"/>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
+        <v>-2871000.0</v>
+      </c>
+      <c r="C23">
         <v>-315000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3117000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-21927000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1995000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-14348000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2094000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4419000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>234000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-245000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1024000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-401000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-67000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-7974000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1147000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-468000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-20000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6757000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2215000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1994000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-76000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2819000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2319000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1048000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-67000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1824000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-594000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1543000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2573000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1816000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1958000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3597000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>194000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>567000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>49000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2115000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1214000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1413000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6781000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1808000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>388000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>545000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4516000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1467000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1562000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3536000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4034000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3113000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5686000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5830000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3326000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>30000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>657000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-707000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>325000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>222000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>38000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-1171000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1159000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>18000.0</v>
       </c>
-      <c r="BN23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>184</v>
+      </c>
+      <c r="B24">
+        <v>-2261000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-5981000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1468000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1262000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>4000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>22000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-994000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>70000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>429000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>194000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>881000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3227000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-7720000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3069000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-34209000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10784000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2138000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>45194000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-44010000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-5181000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2058000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-3000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-58230000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>16722000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3181000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-4000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>216000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-126000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2049000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>10162000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-119275000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>8896000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-514000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-5765000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-16833000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-761000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1216000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-8329000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-12425000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-495000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1351000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>71000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-686000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2420000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-33864000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-5795000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-7734000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-8964000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-255000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-22775000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>34342000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-17162000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-34342000.0</v>
       </c>
-      <c r="BE24">
-[...2 lines deleted...]
-      <c r="BF24"/>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>30000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
+        <v>-308000.0</v>
+      </c>
+      <c r="C25">
         <v>3741000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-76000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>109000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>268000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2249000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>299000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>51000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>228000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>128000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4020000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>241000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>117995000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-145000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1745000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>79000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-4340000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-577000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-7620000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>126000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>742000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>62000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-136000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-589000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>534000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>134000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-524000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>252000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-741000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>213000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-657000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>269000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>551000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>203000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>424000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>245000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-435000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-44000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-945000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1021000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-373000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-3919000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-152000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-205000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>236000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2420000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-354000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-415000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1215000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1843000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1474000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-3763000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-3429000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>6702000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5119000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4809000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-656000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1452000.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>777000.0</v>
       </c>
-      <c r="BK25"/>
-      <c r="BL25">
+      <c r="BL25"/>
+      <c r="BM25">
         <v>22000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26">
+        <v>-2871000.0</v>
+      </c>
+      <c r="C26">
         <v>-6231000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-12752000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1842000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-22138000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-12400000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-19018000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-12314000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-16546000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4898000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-8989000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-8945000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-21119000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-16585000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-7835000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-5239000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-468000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-10243000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-11826000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1210000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1994000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-76000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-14686000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-3501000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-11185000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-67000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-12111000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-4101000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-17309000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-12229000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-631000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-762000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-628000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2853000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1958000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1748000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2662000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1547000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>439000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2115000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1614000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1086000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2958000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1329000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>878000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>858000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2632000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>665000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1861000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1765000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1251000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1619000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>2247000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>691000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-138000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>71705000.0</v>
       </c>
-      <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27">
+        <v>3219000.0</v>
+      </c>
+      <c r="C27">
         <v>3801000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3677000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4259000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3992000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4283000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4196000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4244000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4276000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4178000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4441000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3675000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3695000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4210000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4907000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4031000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4397000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3556000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4978000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4941000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5620000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4056000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3945000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3639000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3033000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1043000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3212000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3486000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3040000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2942000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2952000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2727000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2307000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2399000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2201000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2242000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1716000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1515000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1719000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1809000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1732000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1567000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1606000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1567000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1342000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1248000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1313000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1250000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>998000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>866000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>859000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>871000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>865000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>677000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>742000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>770000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>850000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>388000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>331000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>213000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>198000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000.0</v>
       </c>
       <c r="BL27">
         <v>71000.0</v>
       </c>
       <c r="BM27">
         <v>71000.0</v>
       </c>
-      <c r="BN27"/>
+      <c r="BN27">
+        <v>71000.0</v>
+      </c>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>658000.0</v>
+      </c>
+      <c r="C28">
         <v>-4479000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10718000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3242000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-21927000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-12546000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-19092000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10293000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-16619000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3121000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-9071000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-8064000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-21602000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-15127000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7974000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4220000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-601000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-8378000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-11964000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1429000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-427000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1653000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2819000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-12098000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1838000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-11870000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3856000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-17729000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-10686000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1942000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1054000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2748000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7853000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1958000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1849000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2468000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2114000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>488000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2721000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2524000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1368000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6751000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1780000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>339000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>496000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4465000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>563000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1512000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3489000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3989000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3039000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5594000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8182000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3228000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-235000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>71611000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>563000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-707000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-2276000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-425000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1122000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1171000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1159000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-777000.0</v>
       </c>
-      <c r="BN28"/>
+      <c r="BO28"/>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
+        <v>17536000.0</v>
+      </c>
+      <c r="C29">
         <v>16451000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>29090000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10584000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18379000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17294000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>24754000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14443000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>21338000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17228000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>24179000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9289000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>22578000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10515000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>20524000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13257000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>17783000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>23017000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11496000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14304000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6425000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>24594000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>28958000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>31007000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22410000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>32273000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>28891000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>36886000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>18002000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>37967000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>25645000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>33172000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>26145000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>22748000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>19573000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>20635000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>18792000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>18790000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>19615000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>19618000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>16944000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>17273000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>13451000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>12416000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>15417000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>17206000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>13987000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>10751000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>15266000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>13541000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>15452000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>8303000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>11145000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>6045000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>7783000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>4067000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>7411000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>4200000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>8898000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>4441000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>5996000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>4094000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>3607000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>4263000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>2048000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>8395000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
+        <v>-4768000.0</v>
+      </c>
+      <c r="C30">
         <v>-5606000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4252000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-643000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2909000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2897000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-14348000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-754000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4419000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-14425000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2059000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3431000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4383000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>273000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-6849000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-10681000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-25835000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3661000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6757000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-14949000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-90133000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17816000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-12365000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-21942000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-43350000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-31061000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4707000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-18220000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>271000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-4788000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-27420000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-15632000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-15441000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-113350000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1967000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4919000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-13577000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-19468000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-9326000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-15357000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-16604000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-34560000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-12037000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-10838000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-6159000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-8265000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-6723000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-32824000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-15687000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-13511000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-15871000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3776000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-25323000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-13708000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-18784000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-38742000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-8014000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-8920000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-3733000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-3838000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2012000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3896000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-172000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1330000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-643000.0</v>
       </c>
-      <c r="BN30"/>
+      <c r="BO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>