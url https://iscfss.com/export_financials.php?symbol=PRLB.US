--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -9138,51 +9138,51 @@
       <c r="BG35">
         <v>5736000.0</v>
       </c>
       <c r="BH35">
         <v>70073000.0</v>
       </c>
       <c r="BI35">
         <v>67849000.0</v>
       </c>
       <c r="BJ35">
         <v>67301000.0</v>
       </c>
       <c r="BK35">
         <v>65982000.0</v>
       </c>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
     </row>
     <row r="36" spans="1:67">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
-        <v>26163000.0</v>
+        <v>4442000.0</v>
       </c>
       <c r="C36">
         <v>4442000.0</v>
       </c>
       <c r="D36">
         <v>4553000.0</v>
       </c>
       <c r="E36">
         <v>4575000.0</v>
       </c>
       <c r="F36">
         <v>4556000.0</v>
       </c>
       <c r="G36">
         <v>4524000.0</v>
       </c>
       <c r="H36">
         <v>4491000.0</v>
       </c>
       <c r="I36">
         <v>4839000.0</v>
       </c>
       <c r="J36">
         <v>4852000.0</v>
       </c>
@@ -15831,51 +15831,51 @@
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:70">
       <c r="A5" t="s">
         <v>132</v>
       </c>
       <c r="B5">
-        <v>11260000.0</v>
+        <v>11317000.0</v>
       </c>
       <c r="C5">
         <v>8152000.0</v>
       </c>
       <c r="D5">
         <v>10251000.0</v>
       </c>
       <c r="E5">
         <v>6674000.0</v>
       </c>
       <c r="F5">
         <v>5985000.0</v>
       </c>
       <c r="G5">
         <v>-282000.0</v>
       </c>
       <c r="H5">
         <v>9868000.0</v>
       </c>
       <c r="I5">
         <v>7360000.0</v>
       </c>
       <c r="J5">
         <v>7726000.0</v>
       </c>
@@ -16043,51 +16043,51 @@
       </c>
       <c r="BM5">
         <v>4208000.0</v>
       </c>
       <c r="BN5">
         <v>2834000.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
       <c r="BR5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" t="s">
         <v>133</v>
       </c>
       <c r="B6">
-        <v>19333000.0</v>
+        <v>19390000.0</v>
       </c>
       <c r="C6">
         <v>16273000.0</v>
       </c>
       <c r="D6">
         <v>18680000.0</v>
       </c>
       <c r="E6">
         <v>15244000.0</v>
       </c>
       <c r="F6">
         <v>14679000.0</v>
       </c>
       <c r="G6">
         <v>8542000.0</v>
       </c>
       <c r="H6">
         <v>18777000.0</v>
       </c>
       <c r="I6">
         <v>16332000.0</v>
       </c>
       <c r="J6">
         <v>16829000.0</v>
       </c>
@@ -23978,51 +23978,51 @@
       </c>
       <c r="BE8">
         <v>940000.0</v>
       </c>
       <c r="BF8">
         <v>-3208000.0</v>
       </c>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
     </row>
     <row r="9" spans="1:67">
       <c r="A9" t="s">
         <v>170</v>
       </c>
       <c r="B9">
         <v>-6858000.0</v>
       </c>
       <c r="C9">
-        <v>-1214000.0</v>
+        <v>1003000.0</v>
       </c>
       <c r="D9">
         <v>-5323000.0</v>
       </c>
       <c r="E9">
         <v>-246000.0</v>
       </c>
       <c r="F9">
         <v>-7405000.0</v>
       </c>
       <c r="G9">
         <v>1795000.0</v>
       </c>
       <c r="H9">
         <v>6226000.0</v>
       </c>
       <c r="I9">
         <v>6592000.0</v>
       </c>
       <c r="J9">
         <v>-5654000.0</v>
       </c>
       <c r="K9">
         <v>2915000.0</v>
       </c>
@@ -26720,51 +26720,51 @@
         <v>-34342000.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24">
         <v>30000.0</v>
       </c>
       <c r="BN24"/>
       <c r="BO24"/>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" t="s">
         <v>185</v>
       </c>
       <c r="B25">
         <v>-308000.0</v>
       </c>
       <c r="C25">
-        <v>3741000.0</v>
+        <v>-60000.0</v>
       </c>
       <c r="D25">
         <v>-76000.0</v>
       </c>
       <c r="E25">
         <v>109000.0</v>
       </c>
       <c r="F25">
         <v>268000.0</v>
       </c>
       <c r="G25">
         <v>2249000.0</v>
       </c>
       <c r="H25">
         <v>299000.0</v>
       </c>
       <c r="I25">
         <v>11000.0</v>
       </c>
       <c r="J25">
         <v>51000.0</v>
       </c>
       <c r="K25">
         <v>228000.0</v>
       </c>