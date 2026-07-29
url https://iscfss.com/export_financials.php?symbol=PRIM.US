--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9265,51 +9265,51 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
     </row>
     <row r="30" spans="1:81">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
         <v>1671700000.0</v>
       </c>
       <c r="C30">
         <v>1604300000.0</v>
       </c>
       <c r="D30">
         <v>1947697000.0</v>
       </c>
       <c r="E30">
         <v>1941133000.0</v>
       </c>
       <c r="F30">
-        <v>1640994000.0</v>
+        <v>1695518000.0</v>
       </c>
       <c r="G30">
         <v>1608122000.0</v>
       </c>
       <c r="H30">
         <v>1746934000.0</v>
       </c>
       <c r="I30">
         <v>1761275000.0</v>
       </c>
       <c r="J30">
         <v>1641554000.0</v>
       </c>
       <c r="K30">
         <v>1531615000.0</v>
       </c>
       <c r="L30">
         <v>1595448000.0</v>
       </c>
       <c r="M30">
         <v>1605193000.0</v>
       </c>
       <c r="N30">
         <v>1468398000.0</v>
       </c>
@@ -10992,51 +10992,51 @@
       </c>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
     </row>
     <row r="39" spans="1:81">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
         <v>108200000.0</v>
       </c>
       <c r="C39">
         <v>132000000.0</v>
       </c>
       <c r="D39">
         <v>128316000.0</v>
       </c>
       <c r="E39">
         <v>127644000.0</v>
       </c>
       <c r="F39">
-        <v>181319000.0</v>
+        <v>126795000.0</v>
       </c>
       <c r="G39">
         <v>95525000.0</v>
       </c>
       <c r="H39">
         <v>122961000.0</v>
       </c>
       <c r="I39">
         <v>122583000.0</v>
       </c>
       <c r="J39">
         <v>138027000.0</v>
       </c>
       <c r="K39">
         <v>135840000.0</v>
       </c>
       <c r="L39">
         <v>134967000.0</v>
       </c>
       <c r="M39">
         <v>142949000.0</v>
       </c>
       <c r="N39">
         <v>118585000.0</v>
       </c>
@@ -17860,51 +17860,51 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
     </row>
     <row r="5" spans="1:81">
       <c r="A5" t="s">
         <v>145</v>
       </c>
       <c r="B5">
-        <v>28900000.0</v>
+        <v>15300000.0</v>
       </c>
       <c r="C5">
         <v>78400000.0</v>
       </c>
       <c r="D5">
         <v>138021000.0</v>
       </c>
       <c r="E5">
         <v>126311000.0</v>
       </c>
       <c r="F5">
         <v>70098000.0</v>
       </c>
       <c r="G5">
         <v>88484000.0</v>
       </c>
       <c r="H5">
         <v>100164000.0</v>
       </c>
       <c r="I5">
         <v>86912000.0</v>
       </c>
       <c r="J5">
         <v>44672000.0</v>
       </c>
@@ -18101,51 +18101,51 @@
         <v>-21862.0</v>
       </c>
       <c r="BW5">
         <v>172839.0</v>
       </c>
       <c r="BX5">
         <v>-107259.0</v>
       </c>
       <c r="BY5">
         <v>36033.0</v>
       </c>
       <c r="BZ5">
         <v>188658.0</v>
       </c>
       <c r="CA5">
         <v>-73519.0</v>
       </c>
       <c r="CB5"/>
       <c r="CC5"/>
     </row>
     <row r="6" spans="1:81">
       <c r="A6" t="s">
         <v>146</v>
       </c>
       <c r="B6">
-        <v>52700000.0</v>
+        <v>39100000.0</v>
       </c>
       <c r="C6">
         <v>102500000.0</v>
       </c>
       <c r="D6">
         <v>161847000.0</v>
       </c>
       <c r="E6">
         <v>148813000.0</v>
       </c>
       <c r="F6">
         <v>91495000.0</v>
       </c>
       <c r="G6">
         <v>111058000.0</v>
       </c>
       <c r="H6">
         <v>122838000.0</v>
       </c>
       <c r="I6">
         <v>112605000.0</v>
       </c>
       <c r="J6">
         <v>69253000.0</v>
       </c>
@@ -18323,60 +18323,60 @@
       <c r="BP6">
         <v>10384000.0</v>
       </c>
       <c r="BQ6">
         <v>14633000.0</v>
       </c>
       <c r="BR6">
         <v>9024000.0</v>
       </c>
       <c r="BS6">
         <v>14188000.0</v>
       </c>
       <c r="BT6">
         <v>10389000.0</v>
       </c>
       <c r="BU6">
         <v>-324333.0</v>
       </c>
       <c r="BV6">
         <v>-289208.0</v>
       </c>
       <c r="BW6">
         <v>-167944.0</v>
       </c>
       <c r="BX6">
-        <v>-469270.0</v>
+        <v>-107259.0</v>
       </c>
       <c r="BY6">
-        <v>-322526.0</v>
+        <v>-161263.0</v>
       </c>
       <c r="BZ6">
         <v>-154686.0</v>
       </c>
       <c r="CA6">
-        <v>-379067.0</v>
+        <v>-73519.0</v>
       </c>
       <c r="CB6">
         <v>-353.0</v>
       </c>
       <c r="CC6">
         <v>-897.0</v>
       </c>
     </row>
     <row r="7" spans="1:81">
       <c r="A7" t="s">
         <v>147</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -24267,51 +24267,51 @@
       </c>
       <c r="P23">
         <v>-1.0</v>
       </c>
       <c r="Q23">
         <v>19447000.0</v>
       </c>
       <c r="R23">
         <v>-94000.0</v>
       </c>
       <c r="S23">
         <v>-1700000.0</v>
       </c>
       <c r="T23">
         <v>-39278250.0</v>
       </c>
       <c r="U23">
         <v>-39278250.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>194</v>
       </c>
       <c r="B24">
-        <v>36000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C24">
         <v>99323000.0</v>
       </c>
       <c r="D24">
         <v>63695000.0</v>
       </c>
       <c r="E24">
         <v>49887000.0</v>
       </c>
       <c r="F24">
         <v>-557426000.0</v>
       </c>
       <c r="G24">
         <v>21851000.0</v>
       </c>
       <c r="H24">
         <v>28621000.0</v>
       </c>
       <c r="I24">
         <v>11657000.0</v>
       </c>
       <c r="J24">
         <v>8736000.0</v>
       </c>
@@ -29082,78 +29082,78 @@
       <c r="BW22">
         <v>136247.0</v>
       </c>
       <c r="BX22">
         <v>212497.0</v>
       </c>
       <c r="BY22">
         <v>166341.0</v>
       </c>
       <c r="BZ22">
         <v>151435.0</v>
       </c>
       <c r="CA22">
         <v>199930.0</v>
       </c>
       <c r="CB22">
         <v>-263.0</v>
       </c>
       <c r="CC22"/>
     </row>
     <row r="23" spans="1:81">
       <c r="A23" t="s">
         <v>193</v>
       </c>
       <c r="B23">
-        <v>-17500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C23">
         <v>125999.0</v>
       </c>
       <c r="D23">
-        <v>11423000.0</v>
+        <v>12214000.0</v>
       </c>
       <c r="E23">
         <v>50012000.0</v>
       </c>
       <c r="F23">
         <v>-10456000.0</v>
       </c>
       <c r="G23">
         <v>1482000.0</v>
       </c>
       <c r="H23">
         <v>-1971000.0</v>
       </c>
       <c r="I23">
         <v>-986000.0</v>
       </c>
       <c r="J23">
         <v>-5546000.0</v>
       </c>
       <c r="K23">
-        <v>-1123000.0</v>
+        <v>-1013000.0</v>
       </c>
       <c r="L23">
         <v>49334000.0</v>
       </c>
       <c r="M23">
         <v>313406000.0</v>
       </c>
       <c r="N23">
         <v>72608000.0</v>
       </c>
       <c r="O23">
         <v>17671000.0</v>
       </c>
       <c r="P23">
         <v>-8507000.0</v>
       </c>
       <c r="Q23">
         <v>-1089000.0</v>
       </c>
       <c r="R23">
         <v>-1994000.0</v>
       </c>
       <c r="S23">
         <v>-1643000.0</v>
       </c>
@@ -29313,51 +29313,51 @@
       <c r="BS23">
         <v>-1703000.0</v>
       </c>
       <c r="BT23">
         <v>-13534000.0</v>
       </c>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23">
         <v>-15967000.0</v>
       </c>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23">
         <v>40108659.0</v>
       </c>
       <c r="CB23"/>
       <c r="CC23"/>
     </row>
     <row r="24" spans="1:81">
       <c r="A24" t="s">
         <v>194</v>
       </c>
       <c r="B24">
-        <v>15100000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C24">
         <v>-8554000.0</v>
       </c>
       <c r="D24">
         <v>2946000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>7412000.0</v>
       </c>
       <c r="G24">
         <v>1876000.0</v>
       </c>
       <c r="H24">
         <v>97447000.0</v>
       </c>
       <c r="I24">
         <v>59309000.0</v>
       </c>
       <c r="J24">
         <v>14621000.0</v>
       </c>
       <c r="K24">
         <v>16116000.0</v>
@@ -29784,63 +29784,67 @@
       </c>
       <c r="BW25">
         <v>-340031.0</v>
       </c>
       <c r="BX25">
         <v>-362010.0</v>
       </c>
       <c r="BY25">
         <v>-358559.0</v>
       </c>
       <c r="BZ25">
         <v>-338274.0</v>
       </c>
       <c r="CA25">
         <v>-305548.0</v>
       </c>
       <c r="CB25">
         <v>-7500.0</v>
       </c>
       <c r="CC25"/>
     </row>
     <row r="26" spans="1:81">
       <c r="A26" t="s">
         <v>196</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-17700000.0</v>
+      </c>
       <c r="C26">
         <v>-805000.0</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>-791000.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
-        <v>0.0</v>
+        <v>-97000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26">
         <v>489000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>-2620000.0</v>
       </c>
       <c r="Q26">
         <v>-3370000.0</v>
       </c>
       <c r="R26">
         <v>422000.0</v>
       </c>
       <c r="S26">
         <v>-14720000.0</v>
       </c>
       <c r="T26">
         <v>40719000.0</v>