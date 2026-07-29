--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1374,51 +1374,53 @@
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16">
         <v>1152079000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>1091124097.0</v>
+      </c>
       <c r="D16">
         <v>291852504.0</v>
       </c>
       <c r="E16">
         <v>340252000.0</v>
       </c>
       <c r="F16">
         <v>213104000.0</v>
       </c>
       <c r="G16">
         <v>15673247000.0</v>
       </c>
       <c r="H16">
         <v>231103622.0</v>
       </c>
       <c r="I16">
         <v>324872465.0</v>
       </c>
       <c r="J16">
         <v>448472620.0</v>
       </c>
       <c r="K16">
         <v>42041500.0</v>
       </c>
       <c r="L16"/>
@@ -2081,51 +2083,51 @@
       </c>
       <c r="I39">
         <v>2249710166.0</v>
       </c>
       <c r="J39">
         <v>5713655635.0</v>
       </c>
       <c r="K39">
         <v>2698122447.0</v>
       </c>
       <c r="L39">
         <v>309044807.0</v>
       </c>
       <c r="M39">
         <v>4704274936.0</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
         <v>14297600000.0</v>
       </c>
       <c r="C40">
-        <v>5841328000.0</v>
+        <v>9295099753.0</v>
       </c>
       <c r="D40">
         <v>14447978000.0</v>
       </c>
       <c r="E40">
         <v>6251284000.0</v>
       </c>
       <c r="F40">
         <v>16627705000.0</v>
       </c>
       <c r="G40">
         <v>-12085494000.0</v>
       </c>
       <c r="H40">
         <v>16674983515.0</v>
       </c>
       <c r="I40">
         <v>13312911967.0</v>
       </c>
       <c r="J40">
         <v>4277126436.0</v>
       </c>
       <c r="K40">
         <v>1865426567.0</v>
       </c>
@@ -4129,54 +4131,62 @@
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16">
         <v>1115281000.0</v>
       </c>
       <c r="C16">
         <v>1152079000.0</v>
       </c>
-      <c r="D16"/>
-[...2 lines deleted...]
-      <c r="G16"/>
+      <c r="D16">
+        <v>1043258771.0</v>
+      </c>
+      <c r="E16">
+        <v>797327744.0</v>
+      </c>
+      <c r="F16">
+        <v>1063734586.0</v>
+      </c>
+      <c r="G16">
+        <v>1091124097.0</v>
+      </c>
       <c r="H16">
         <v>1392959000.0</v>
       </c>
       <c r="I16">
         <v>1076120000.0</v>
       </c>
       <c r="J16">
         <v>313461000.0</v>
       </c>
       <c r="K16">
         <v>291853000.0</v>
       </c>
       <c r="L16">
         <v>313569179.0</v>
       </c>
       <c r="M16">
         <v>162535326.0</v>
       </c>
       <c r="N16">
         <v>319751989.0</v>
       </c>
       <c r="O16">
         <v>340251985.0</v>
       </c>
       <c r="P16">
@@ -5984,75 +5994,75 @@
       <c r="E39">
         <v>760379000.0</v>
       </c>
       <c r="F39">
         <v>667679000.0</v>
       </c>
       <c r="G39">
         <v>105089000.0</v>
       </c>
       <c r="H39">
         <v>391145000.0</v>
       </c>
       <c r="I39">
         <v>780006000.0</v>
       </c>
       <c r="J39">
         <v>912966000.0</v>
       </c>
       <c r="K39">
         <v>104921000.0</v>
       </c>
       <c r="L39">
         <v>34730026445.0</v>
       </c>
       <c r="M39">
-        <v>25595662574.0</v>
+        <v>50632010810.0</v>
       </c>
       <c r="N39">
         <v>27257791827.0</v>
       </c>
       <c r="O39">
         <v>24027544537.0</v>
       </c>
       <c r="P39">
-        <v>186541091995.0</v>
+        <v>372685580202.0</v>
       </c>
       <c r="Q39">
-        <v>199181162577.0</v>
+        <v>398076813962.0</v>
       </c>
       <c r="R39">
-        <v>174757739589.0</v>
+        <v>349338399969.0</v>
       </c>
       <c r="S39">
         <v>12738705656.0</v>
       </c>
       <c r="T39">
-        <v>115645074662.0</v>
+        <v>230837239544.0</v>
       </c>
       <c r="U39">
-        <v>105258769846.0</v>
+        <v>210223299024.0</v>
       </c>
       <c r="V39">
         <v>12288885970.0</v>
       </c>
       <c r="W39">
         <v>11234988553.0</v>
       </c>
       <c r="X39">
         <v>3362101530.0</v>
       </c>
       <c r="Y39">
         <v>46374875485.0</v>
       </c>
       <c r="Z39">
         <v>4032744672.0</v>
       </c>
       <c r="AA39">
         <v>56255918355.0</v>
       </c>
       <c r="AB39">
         <v>7299261391.0</v>
       </c>
       <c r="AC39">
         <v>6727244048.0</v>
       </c>
@@ -6078,60 +6088,60 @@
         <v>1253000000.0</v>
       </c>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39">
         <v>60537300.0</v>
       </c>
       <c r="AN39">
         <v>111040300.0</v>
       </c>
       <c r="AO39">
         <v>1484655100.0</v>
       </c>
     </row>
     <row r="40" spans="1:41">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
         <v>14533048000.0</v>
       </c>
       <c r="C40">
         <v>14297600000.0</v>
       </c>
       <c r="D40">
-        <v>5558821000.0</v>
+        <v>9286109780.0</v>
       </c>
       <c r="E40">
-        <v>5665236000.0</v>
+        <v>9378432876.0</v>
       </c>
       <c r="F40">
-        <v>5726040000.0</v>
+        <v>9411014085.0</v>
       </c>
       <c r="G40">
-        <v>5841328000.0</v>
+        <v>9295099753.0</v>
       </c>
       <c r="H40">
         <v>4524597000.0</v>
       </c>
       <c r="I40">
         <v>12585885000.0</v>
       </c>
       <c r="J40">
         <v>3915148000.0</v>
       </c>
       <c r="K40">
         <v>14156125000.0</v>
       </c>
       <c r="L40">
         <v>4249694016.0</v>
       </c>
       <c r="M40">
         <v>4077879268.0</v>
       </c>
       <c r="N40">
         <v>5404716157.0</v>
       </c>
       <c r="O40">
         <v>6251283564.0</v>
       </c>
@@ -8922,91 +8932,93 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>127</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>566560000.0</v>
+      </c>
       <c r="C27">
         <v>477329000.0</v>
       </c>
       <c r="D27">
         <v>393658000.0</v>
       </c>
       <c r="E27">
         <v>72479000.0</v>
       </c>
       <c r="F27">
         <v>1078189000.0</v>
       </c>
       <c r="G27">
         <v>105693000.0</v>
       </c>
       <c r="H27">
         <v>491911000.0</v>
       </c>
       <c r="I27">
         <v>1657768065.0</v>
       </c>
       <c r="J27">
         <v>762184569.0</v>
       </c>
       <c r="K27">
         <v>635790285.0</v>
       </c>
       <c r="L27">
         <v>740500091.0</v>
       </c>
       <c r="M27">
         <v>652286780.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>128</v>
       </c>
       <c r="B28">
-        <v>39290334129.0</v>
+        <v>38723774000.0</v>
       </c>
       <c r="C28">
         <v>38962396000.0</v>
       </c>
       <c r="D28">
         <v>22287325000.0</v>
       </c>
       <c r="E28">
         <v>20128039000.0</v>
       </c>
       <c r="F28">
         <v>25020467000.0</v>
       </c>
       <c r="G28">
         <v>12812685000.0</v>
       </c>
       <c r="H28">
         <v>7931035000.0</v>
       </c>
       <c r="I28">
         <v>15227746295.0</v>
       </c>
       <c r="J28">
         <v>6004226883.0</v>
       </c>
@@ -10292,51 +10304,51 @@
       <c r="I12">
         <v>9793000.0</v>
       </c>
       <c r="J12">
         <v>10484000.0</v>
       </c>
       <c r="K12">
         <v>11886000.0</v>
       </c>
       <c r="L12">
         <v>7457421.0</v>
       </c>
       <c r="M12">
         <v>20613761.0</v>
       </c>
       <c r="N12">
         <v>15548942.0</v>
       </c>
       <c r="O12">
         <v>24672507.0</v>
       </c>
       <c r="P12">
         <v>19209261.0</v>
       </c>
       <c r="Q12">
-        <v>598306539.0</v>
+        <v>19462131.0</v>
       </c>
       <c r="R12">
         <v>921341009.0</v>
       </c>
       <c r="S12">
         <v>3224513.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12">
         <v>167461310.0</v>
       </c>
       <c r="X12">
         <v>15798215.0</v>
       </c>
       <c r="Y12">
         <v>147055665.0</v>
       </c>
       <c r="Z12">
         <v>195140523.0</v>
       </c>
       <c r="AA12">
         <v>410810960.0</v>
       </c>
@@ -11512,52 +11524,56 @@
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" t="s">
         <v>127</v>
       </c>
-      <c r="B27"/>
-      <c r="C27"/>
+      <c r="B27">
+        <v>100250000.0</v>
+      </c>
+      <c r="C27">
+        <v>254894001.0</v>
+      </c>
       <c r="D27">
         <v>103986005.0</v>
       </c>
       <c r="E27">
         <v>106740450.0</v>
       </c>
       <c r="F27">
         <v>100940000.0</v>
       </c>
       <c r="G27">
         <v>137431060.0</v>
       </c>
       <c r="H27">
         <v>128574339.0</v>
       </c>
       <c r="I27">
         <v>138080000.0</v>
       </c>
       <c r="J27">
         <v>73244000.0</v>
       </c>
       <c r="K27">
         <v>182360000.0</v>
       </c>
       <c r="L27">
@@ -11625,54 +11641,54 @@
       </c>
       <c r="AG27">
         <v>723510429.0</v>
       </c>
       <c r="AH27">
         <v>282935751.0</v>
       </c>
       <c r="AI27">
         <v>96254180.0</v>
       </c>
       <c r="AJ27">
         <v>290391812.0</v>
       </c>
       <c r="AK27">
         <v>284023468.0</v>
       </c>
       <c r="AL27">
         <v>284023469.0</v>
       </c>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" t="s">
         <v>128</v>
       </c>
       <c r="B28">
-        <v>8575054158.0</v>
+        <v>8474804000.0</v>
       </c>
       <c r="C28">
-        <v>11064010908.0</v>
+        <v>10809116907.0</v>
       </c>
       <c r="D28">
         <v>8475130911.0</v>
       </c>
       <c r="E28">
         <v>9236813892.0</v>
       </c>
       <c r="F28">
         <v>10202712000.0</v>
       </c>
       <c r="G28">
         <v>10351160243.0</v>
       </c>
       <c r="H28">
         <v>11903221240.0</v>
       </c>
       <c r="I28">
         <v>9634336000.0</v>
       </c>
       <c r="J28">
         <v>7073678000.0</v>
       </c>
       <c r="K28">
         <v>5337104000.0</v>
       </c>
@@ -12274,92 +12290,92 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>133</v>
       </c>
       <c r="B2">
-        <v>20716421874.0</v>
+        <v>20716422000.0</v>
       </c>
       <c r="C2">
         <v>26493344000.0</v>
       </c>
       <c r="D2">
         <v>64404984000.0</v>
       </c>
       <c r="E2">
         <v>262687149000.0</v>
       </c>
       <c r="F2">
         <v>41855500267.0</v>
       </c>
       <c r="G2">
         <v>1840957513.0</v>
       </c>
       <c r="H2">
         <v>3175937000.0</v>
       </c>
       <c r="I2">
         <v>2509557531.0</v>
       </c>
       <c r="J2">
         <v>1191337619.0</v>
       </c>
       <c r="K2">
         <v>959097548.0</v>
       </c>
       <c r="L2">
         <v>655356824.0</v>
       </c>
       <c r="M2">
         <v>14856200.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>134</v>
       </c>
       <c r="B3">
-        <v>10951440304</v>
+        <v>10951440000</v>
       </c>
       <c r="C3">
         <v>52759268000</v>
       </c>
       <c r="D3">
         <v>61244144000</v>
       </c>
       <c r="E3">
         <v>95815860000</v>
       </c>
       <c r="F3">
         <v>13049337084</v>
       </c>
       <c r="G3">
         <v>9969134487</v>
       </c>
       <c r="H3">
         <v>14342469000</v>
       </c>
       <c r="I3">
         <v>59660477302</v>
       </c>
       <c r="J3">
         <v>25411596865</v>
       </c>
@@ -12390,51 +12406,51 @@
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>137</v>
       </c>
       <c r="B6">
-        <v>-6187896107.0</v>
+        <v>-6187896000.0</v>
       </c>
       <c r="C6">
         <v>-5776922000.0</v>
       </c>
       <c r="D6">
         <v>-37911640000.0</v>
       </c>
       <c r="E6">
         <v>-198282166000.0</v>
       </c>
       <c r="F6">
         <v>220831649053.0</v>
       </c>
       <c r="G6">
         <v>40014542754.0</v>
       </c>
       <c r="H6">
         <v>-1334980000.0</v>
       </c>
       <c r="I6">
         <v>666379813.0</v>
       </c>
       <c r="J6">
         <v>1318219912.0</v>
       </c>
@@ -12601,51 +12617,53 @@
         <v>-6589191138.0</v>
       </c>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>145</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>56124210000.0</v>
+      </c>
       <c r="C14">
         <v>50836391000.0</v>
       </c>
       <c r="D14">
         <v>54750747803.0</v>
       </c>
       <c r="E14">
         <v>39069411000.0</v>
       </c>
       <c r="F14">
         <v>39950032569.0</v>
       </c>
       <c r="G14">
         <v>24217466419.0</v>
       </c>
       <c r="H14">
         <v>22452946000.0</v>
       </c>
       <c r="I14">
         <v>15673953835.0</v>
       </c>
       <c r="J14">
         <v>2484448094.0</v>
       </c>
       <c r="K14">
@@ -12658,51 +12676,51 @@
         <v>1989583.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>147</v>
       </c>
       <c r="B16">
-        <v>14528525767.0</v>
+        <v>14528526000.0</v>
       </c>
       <c r="C16">
         <v>20716422000.0</v>
       </c>
       <c r="D16">
         <v>26493344000.0</v>
       </c>
       <c r="E16">
         <v>64404984000.0</v>
       </c>
       <c r="F16">
         <v>262687149320.0</v>
       </c>
       <c r="G16">
         <v>41855500267.0</v>
       </c>
       <c r="H16">
         <v>1840958000.0</v>
       </c>
       <c r="I16">
         <v>3175937344.0</v>
       </c>
       <c r="J16">
         <v>2509557531.0</v>
       </c>
@@ -12716,51 +12734,51 @@
         <v>655356824.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>149</v>
       </c>
       <c r="B18">
-        <v>-6813090264.0</v>
+        <v>-6813090000.0</v>
       </c>
       <c r="C18">
         <v>-5776922000.0</v>
       </c>
       <c r="D18">
         <v>-39976708000.0</v>
       </c>
       <c r="E18">
         <v>-74226803000.0</v>
       </c>
       <c r="F18">
         <v>221485851371.0</v>
       </c>
       <c r="G18">
         <v>50195527360.0</v>
       </c>
       <c r="H18">
         <v>-11359191000.0</v>
       </c>
       <c r="I18">
         <v>-24326520865.0</v>
       </c>
       <c r="J18">
         <v>-3194509088.0</v>
       </c>
@@ -12854,51 +12872,51 @@
       <c r="G21">
         <v>-10181109607.0</v>
       </c>
       <c r="H21">
         <v>10024208204.0</v>
       </c>
       <c r="I21">
         <v>-5460231262.0</v>
       </c>
       <c r="J21">
         <v>4214678146.0</v>
       </c>
       <c r="K21">
         <v>2830081783.0</v>
       </c>
       <c r="L21">
         <v>236618935.0</v>
       </c>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22">
-        <v>-21817384805.0</v>
+        <v>-21817385000.0</v>
       </c>
       <c r="C22">
         <v>-18407912000.0</v>
       </c>
       <c r="D22">
         <v>-2746502000.0</v>
       </c>
       <c r="E22">
         <v>21589057000.0</v>
       </c>
       <c r="F22">
         <v>75433538862.0</v>
       </c>
       <c r="G22">
         <v>38169751561.0</v>
       </c>
       <c r="H22">
         <v>2396701000.0</v>
       </c>
       <c r="I22">
         <v>17205025279.0</v>
       </c>
       <c r="J22">
         <v>20198647744.0</v>
       </c>
@@ -12933,90 +12951,94 @@
         <v>45488458343.0</v>
       </c>
       <c r="H23">
         <v>85778292308.0</v>
       </c>
       <c r="I23">
         <v>-5460231262.0</v>
       </c>
       <c r="J23">
         <v>4512729000.0</v>
       </c>
       <c r="K23">
         <v>-23389968217.0</v>
       </c>
       <c r="L23">
         <v>4333788677.0</v>
       </c>
       <c r="M23">
         <v>-3034476059.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>154</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>625194000.0</v>
+      </c>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>2065068000.0</v>
       </c>
       <c r="E24">
         <v>2685768000.0</v>
       </c>
       <c r="F24">
         <v>1285480202.0</v>
       </c>
       <c r="G24">
         <v>199053969.0</v>
       </c>
       <c r="H24">
         <v>63405000.0</v>
       </c>
       <c r="I24">
         <v>-549581846391.0</v>
       </c>
       <c r="J24">
         <v>-549581846391.0</v>
       </c>
       <c r="K24">
         <v>42082277.0</v>
       </c>
       <c r="L24">
         <v>21705433.0</v>
       </c>
       <c r="M24">
         <v>12113759.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>155</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>-30168475000.0</v>
+      </c>
       <c r="C25">
         <v>14553867000.0</v>
       </c>
       <c r="D25">
         <v>24013938000.0</v>
       </c>
       <c r="E25">
         <v>-39069411000.0</v>
       </c>
       <c r="F25">
         <v>119151617024.0</v>
       </c>
       <c r="G25">
         <v>-2222556133.0</v>
       </c>
       <c r="H25">
         <v>-21866368000.0</v>
       </c>
       <c r="I25">
         <v>-17205025279.0</v>
       </c>
       <c r="J25">
         <v>-20198647744.0</v>
       </c>
       <c r="K25">
@@ -13096,90 +13118,94 @@
         <v>-10180984606.0</v>
       </c>
       <c r="H28">
         <v>10024211000.0</v>
       </c>
       <c r="I28">
         <v>574574747069.0</v>
       </c>
       <c r="J28">
         <v>4512729000.0</v>
       </c>
       <c r="K28">
         <v>-23389968217.0</v>
       </c>
       <c r="L28">
         <v>5333788677.0</v>
       </c>
       <c r="M28">
         <v>-3034476059.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>159</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4138350000.0</v>
+      </c>
       <c r="C29">
         <v>46982346000.0</v>
       </c>
       <c r="D29">
         <v>21267436000.0</v>
       </c>
       <c r="E29">
         <v>21589057000.0</v>
       </c>
       <c r="F29">
         <v>234535188455.0</v>
       </c>
       <c r="G29">
         <v>60164661847.0</v>
       </c>
       <c r="H29">
         <v>2983278000.0</v>
       </c>
       <c r="I29">
         <v>35333956437.0</v>
       </c>
       <c r="J29">
         <v>22217087777.0</v>
       </c>
       <c r="K29">
         <v>28017879680.0</v>
       </c>
       <c r="L29">
         <v>-4729631368.0</v>
       </c>
       <c r="M29">
         <v>3678362924.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>160</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>-10326246000.0</v>
+      </c>
       <c r="C30">
         <v>-52759268000.0</v>
       </c>
       <c r="D30">
         <v>-59179076000.0</v>
       </c>
       <c r="E30">
         <v>-93130092000.0</v>
       </c>
       <c r="F30">
         <v>-11763856882.0</v>
       </c>
       <c r="G30">
         <v>-9770080518.0</v>
       </c>
       <c r="H30">
         <v>-14279064000.0</v>
       </c>
       <c r="I30">
         <v>-609242323693.0</v>
       </c>
       <c r="J30">
         <v>-25411596865.0</v>
       </c>
       <c r="K30">
@@ -13335,57 +13361,57 @@
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
         <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>10</v>
       </c>
       <c r="AO1" t="s">
         <v>11</v>
       </c>
       <c r="AP1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>133</v>
       </c>
       <c r="B2">
-        <v>14528525767.0</v>
+        <v>14528526000.0</v>
       </c>
       <c r="C2">
-        <v>15268244087.0</v>
+        <v>15268244000.0</v>
       </c>
       <c r="D2">
-        <v>23385121255.0</v>
+        <v>23385121000.0</v>
       </c>
       <c r="E2">
         <v>14020171000.0</v>
       </c>
       <c r="F2">
         <v>20716422000.0</v>
       </c>
       <c r="G2">
         <v>23847307000.0</v>
       </c>
       <c r="H2">
         <v>20479958000.0</v>
       </c>
       <c r="I2">
         <v>20082636000.0</v>
       </c>
       <c r="J2">
         <v>26493344000.0</v>
       </c>
       <c r="K2">
         <v>32242366000.0</v>
       </c>
       <c r="L2">
         <v>37925971320.0</v>
       </c>
@@ -13455,57 +13481,57 @@
       <c r="AH2">
         <v>2509557531.0</v>
       </c>
       <c r="AI2">
         <v>6213912919.0</v>
       </c>
       <c r="AJ2">
         <v>6213912919.0</v>
       </c>
       <c r="AK2">
         <v>6041343637.0</v>
       </c>
       <c r="AL2">
         <v>3616340628.0</v>
       </c>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>134</v>
       </c>
       <c r="B3">
-        <v>1084152158</v>
+        <v>1084152000</v>
       </c>
       <c r="C3">
-        <v>3129438896</v>
+        <v>3129439000</v>
       </c>
       <c r="D3">
-        <v>7822001410</v>
+        <v>4927379000</v>
       </c>
       <c r="E3">
         <v>1217820000</v>
       </c>
       <c r="F3">
         <v>1676803000</v>
       </c>
       <c r="G3">
         <v>29437508000</v>
       </c>
       <c r="H3">
         <v>16774555000</v>
       </c>
       <c r="I3">
         <v>3295441000</v>
       </c>
       <c r="J3">
         <v>3251763000</v>
       </c>
       <c r="K3">
         <v>48524979000</v>
       </c>
       <c r="L3">
         <v>2257807623</v>
       </c>
@@ -13675,57 +13701,57 @@
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>137</v>
       </c>
       <c r="B6">
-        <v>3957809138.0</v>
+        <v>3957809000.0</v>
       </c>
       <c r="C6">
-        <v>-739718320.0</v>
+        <v>-739718000.0</v>
       </c>
       <c r="D6">
-        <v>-5448177790.0</v>
+        <v>-8116877000.0</v>
       </c>
       <c r="E6">
         <v>9364950000.0</v>
       </c>
       <c r="F6">
         <v>-6696251000.0</v>
       </c>
       <c r="G6">
         <v>-3130885000.0</v>
       </c>
       <c r="H6">
         <v>3367348000.0</v>
       </c>
       <c r="I6">
         <v>397323000.0</v>
       </c>
       <c r="J6">
         <v>-6410708000.0</v>
       </c>
       <c r="K6">
         <v>-5749022000.0</v>
       </c>
       <c r="L6">
         <v>-5683605631.0</v>
       </c>
@@ -14244,66 +14270,74 @@
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
         <v>145</v>
       </c>
-      <c r="B14"/>
-[...1 lines deleted...]
-      <c r="D14"/>
+      <c r="B14">
+        <v>8132749000.0</v>
+      </c>
+      <c r="C14">
+        <v>28609074000.0</v>
+      </c>
+      <c r="D14">
+        <v>9187087000.0</v>
+      </c>
       <c r="E14">
         <v>9174455000.0</v>
       </c>
       <c r="F14">
         <v>9153594000.0</v>
       </c>
       <c r="G14">
         <v>28538758000.0</v>
       </c>
       <c r="H14">
         <v>8404732000.0</v>
       </c>
-      <c r="I14"/>
+      <c r="I14">
+        <v>9740304614.0</v>
+      </c>
       <c r="J14">
         <v>6002742000.0</v>
       </c>
       <c r="K14">
         <v>25994550000.0</v>
       </c>
       <c r="L14">
         <v>9576865024.0</v>
       </c>
       <c r="M14">
         <v>9605948007.0</v>
       </c>
       <c r="N14">
         <v>9573385126.0</v>
       </c>
       <c r="O14">
         <v>11136940884.0</v>
       </c>
       <c r="P14">
         <v>1392406316.0</v>
       </c>
       <c r="Q14">
         <v>1377084574.0</v>
       </c>
       <c r="R14">
@@ -14403,57 +14437,57 @@
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>147</v>
       </c>
       <c r="B16">
-        <v>18486334905.0</v>
+        <v>18486335000.0</v>
       </c>
       <c r="C16">
-        <v>14528525767.0</v>
+        <v>14528526000.0</v>
       </c>
       <c r="D16">
-        <v>15268244087.0</v>
+        <v>15268244000.0</v>
       </c>
       <c r="E16">
         <v>23385121000.0</v>
       </c>
       <c r="F16">
         <v>14020171000.0</v>
       </c>
       <c r="G16">
         <v>20716422000.0</v>
       </c>
       <c r="H16">
         <v>23847307000.0</v>
       </c>
       <c r="I16">
         <v>20479958000.0</v>
       </c>
       <c r="J16">
         <v>20082636000.0</v>
       </c>
       <c r="K16">
         <v>26493344000.0</v>
       </c>
       <c r="L16">
         <v>32242365689.0</v>
       </c>
@@ -14571,57 +14605,57 @@
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
         <v>149</v>
       </c>
       <c r="B18">
-        <v>3857157717.0</v>
+        <v>3857158000.0</v>
       </c>
       <c r="C18">
-        <v>-846402226.0</v>
+        <v>-846402000.0</v>
       </c>
       <c r="D18">
-        <v>-8635387419.0</v>
+        <v>-8635387000.0</v>
       </c>
       <c r="E18">
         <v>9364950000.0</v>
       </c>
       <c r="F18">
         <v>-6696251000.0</v>
       </c>
       <c r="G18">
         <v>-2418218000.0</v>
       </c>
       <c r="H18">
         <v>3160311000.0</v>
       </c>
       <c r="I18">
         <v>154770000.0</v>
       </c>
       <c r="J18">
         <v>-6673785000.0</v>
       </c>
       <c r="K18">
         <v>-5749022000.0</v>
       </c>
       <c r="L18">
         <v>-5683605631.0</v>
       </c>
@@ -14927,57 +14961,57 @@
       </c>
       <c r="AE21">
         <v>-3078886450.0</v>
       </c>
       <c r="AF21">
         <v>-3078886450.0</v>
       </c>
       <c r="AG21"/>
       <c r="AH21">
         <v>-69295000.0</v>
       </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22">
-        <v>-2212550900.0</v>
+        <v>-2212551000.0</v>
       </c>
       <c r="C22">
-        <v>-15051097636.0</v>
+        <v>-15051098000.0</v>
       </c>
       <c r="D22">
-        <v>-1732586551.0</v>
+        <v>-1732587000.0</v>
       </c>
       <c r="E22">
         <v>-567351000.0</v>
       </c>
       <c r="F22">
         <v>-4466350000.0</v>
       </c>
       <c r="G22">
         <v>-433921000.0</v>
       </c>
       <c r="H22">
         <v>-4567365823.0</v>
       </c>
       <c r="I22">
         <v>-9502390000.0</v>
       </c>
       <c r="J22">
         <v>-3904235000.0</v>
       </c>
       <c r="K22">
         <v>11384746000.0</v>
       </c>
       <c r="L22">
         <v>-392962454.0</v>
       </c>
@@ -15158,54 +15192,58 @@
         <v>-69295000.0</v>
       </c>
       <c r="AI23">
         <v>7889111887.0</v>
       </c>
       <c r="AJ23"/>
       <c r="AK23">
         <v>-2.0</v>
       </c>
       <c r="AL23">
         <v>-1688191443.0</v>
       </c>
       <c r="AM23">
         <v>-1688191443.0</v>
       </c>
       <c r="AN23"/>
       <c r="AO23">
         <v>5097169700.0</v>
       </c>
       <c r="AP23"/>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>154</v>
       </c>
-      <c r="B24"/>
-      <c r="C24"/>
+      <c r="B24">
+        <v>100651000.0</v>
+      </c>
+      <c r="C24">
+        <v>106684000.0</v>
+      </c>
       <c r="D24">
-        <v>518510250.0</v>
+        <v>518510000.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>-712667000.0</v>
       </c>
       <c r="H24">
         <v>207038000.0</v>
       </c>
       <c r="I24">
         <v>242552000.0</v>
       </c>
       <c r="J24">
         <v>263077000.0</v>
       </c>
       <c r="K24">
         <v>267801000.0</v>
       </c>
       <c r="L24">
         <v>580421752.0</v>
       </c>
@@ -15274,53 +15312,59 @@
       </c>
       <c r="AH24">
         <v>24911511.0</v>
       </c>
       <c r="AI24">
         <v>-63354061.0</v>
       </c>
       <c r="AJ24"/>
       <c r="AK24">
         <v>17146121.0</v>
       </c>
       <c r="AL24">
         <v>23103970.0</v>
       </c>
       <c r="AM24">
         <v>23103970.0</v>
       </c>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>155</v>
       </c>
-      <c r="B25"/>
-[...1 lines deleted...]
-      <c r="D25"/>
+      <c r="B25">
+        <v>-978888000.0</v>
+      </c>
+      <c r="C25">
+        <v>-11274940000.0</v>
+      </c>
+      <c r="D25">
+        <v>-11162509000.0</v>
+      </c>
       <c r="E25">
         <v>1975666000.0</v>
       </c>
       <c r="F25">
         <v>-9706692000.0</v>
       </c>
       <c r="G25">
         <v>-1085546000.0</v>
       </c>
       <c r="H25">
         <v>11530134000.0</v>
       </c>
       <c r="I25">
         <v>12952602000.0</v>
       </c>
       <c r="J25">
         <v>-5520528000.0</v>
       </c>
       <c r="K25">
         <v>5128861000.0</v>
       </c>
       <c r="L25">
         <v>-12609700578.0</v>
       </c>
       <c r="M25">
@@ -15618,54 +15662,58 @@
         <v>-69295000.0</v>
       </c>
       <c r="AI28">
         <v>7889111887.0</v>
       </c>
       <c r="AJ28"/>
       <c r="AK28">
         <v>-2.0</v>
       </c>
       <c r="AL28">
         <v>-1688191443.0</v>
       </c>
       <c r="AM28">
         <v>-1688191443.0</v>
       </c>
       <c r="AN28"/>
       <c r="AO28">
         <v>5333788700.0</v>
       </c>
       <c r="AP28"/>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" t="s">
         <v>159</v>
       </c>
-      <c r="B29"/>
-      <c r="C29"/>
+      <c r="B29">
+        <v>4941310000.0</v>
+      </c>
+      <c r="C29">
+        <v>2283037000.0</v>
+      </c>
       <c r="D29">
-        <v>1855313370.0</v>
+        <v>-3708009000.0</v>
       </c>
       <c r="E29">
         <v>10582770000.0</v>
       </c>
       <c r="F29">
         <v>-5019448000.0</v>
       </c>
       <c r="G29">
         <v>27019291000.0</v>
       </c>
       <c r="H29">
         <v>19934866000.0</v>
       </c>
       <c r="I29">
         <v>3450211000.0</v>
       </c>
       <c r="J29">
         <v>-3422022000.0</v>
       </c>
       <c r="K29">
         <v>42508156000.0</v>
       </c>
       <c r="L29">
         <v>-3425798008.0</v>
       </c>
@@ -15740,54 +15788,58 @@
       </c>
       <c r="AJ29">
         <v>32401000000.0</v>
       </c>
       <c r="AK29">
         <v>2225423841.0</v>
       </c>
       <c r="AL29">
         <v>4621742771.0</v>
       </c>
       <c r="AM29">
         <v>4621742771.0</v>
       </c>
       <c r="AN29">
         <v>27975797400.0</v>
       </c>
       <c r="AO29"/>
       <c r="AP29">
         <v>3678362900.0</v>
       </c>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>160</v>
       </c>
-      <c r="B30"/>
-      <c r="C30"/>
+      <c r="B30">
+        <v>-983501000.0</v>
+      </c>
+      <c r="C30">
+        <v>-3022755000.0</v>
+      </c>
       <c r="D30">
-        <v>-7303491160.0</v>
+        <v>-4408868000.0</v>
       </c>
       <c r="E30">
         <v>-1217820000.0</v>
       </c>
       <c r="F30">
         <v>-1676803000.0</v>
       </c>
       <c r="G30">
         <v>-30150175000.0</v>
       </c>
       <c r="H30">
         <v>-16567517000.0</v>
       </c>
       <c r="I30">
         <v>-3052889000.0</v>
       </c>
       <c r="J30">
         <v>-2988686000.0</v>
       </c>
       <c r="K30">
         <v>-48257178000.0</v>
       </c>
       <c r="L30">
         <v>-1677385871.0</v>
       </c>