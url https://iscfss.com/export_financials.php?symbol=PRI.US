--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5748,51 +5748,51 @@
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
-        <v>4089837000.0</v>
+        <v>1957682000.0</v>
       </c>
       <c r="C12">
         <v>1982780000.0</v>
       </c>
       <c r="D12">
         <v>1762194000.0</v>
       </c>
       <c r="E12">
         <v>1700718000.0</v>
       </c>
       <c r="F12">
         <v>1731139000.0</v>
       </c>
       <c r="G12">
         <v>1683202000.0</v>
       </c>
       <c r="H12">
         <v>3545097000.0</v>
       </c>
       <c r="I12">
         <v>1591784000.0</v>
       </c>
       <c r="J12">
         <v>1633720000.0</v>
       </c>
@@ -7167,51 +7167,51 @@
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20">
         <v>194992000.0</v>
       </c>
     </row>
     <row r="21" spans="1:73">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
-        <v>45275000.0</v>
+        <v>3999609000.0</v>
       </c>
       <c r="C21">
         <v>3961273000.0</v>
       </c>
       <c r="D21">
         <v>3908717000.0</v>
       </c>
       <c r="E21">
         <v>3862394000.0</v>
       </c>
       <c r="F21">
         <v>3787968000.0</v>
       </c>
       <c r="G21">
         <v>45275000.0</v>
       </c>
       <c r="H21">
         <v>45275000.0</v>
       </c>
       <c r="I21">
         <v>45275000.0</v>
       </c>
       <c r="J21">
         <v>172400000.0</v>
       </c>
@@ -8762,51 +8762,51 @@
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
     </row>
     <row r="30" spans="1:73">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
-        <v>280220000.0</v>
+        <v>2922444000.0</v>
       </c>
       <c r="C30">
         <v>2915510000.0</v>
       </c>
       <c r="D30">
         <v>3054973000.0</v>
       </c>
       <c r="E30">
         <v>3159696000.0</v>
       </c>
       <c r="F30">
         <v>3160142000.0</v>
       </c>
       <c r="G30">
         <v>3026772000.0</v>
       </c>
       <c r="H30">
         <v>3302704000.0</v>
       </c>
       <c r="I30">
         <v>3411222000.0</v>
       </c>
       <c r="J30">
         <v>3504300000.0</v>
       </c>
@@ -9231,51 +9231,51 @@
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
     </row>
     <row r="33" spans="1:73">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
-        <v>86211000.0</v>
+        <v>9797300000.0</v>
       </c>
       <c r="C33">
         <v>10114046000.0</v>
       </c>
       <c r="D33">
         <v>10030591000.0</v>
       </c>
       <c r="E33">
         <v>9969419000.0</v>
       </c>
       <c r="F33">
         <v>9697729000.0</v>
       </c>
       <c r="G33">
         <v>9872048000.0</v>
       </c>
       <c r="H33">
         <v>1508383000.0</v>
       </c>
       <c r="I33">
         <v>10319342000.0</v>
       </c>
       <c r="J33">
         <v>10567431000.0</v>
       </c>
@@ -9617,51 +9617,51 @@
       </c>
       <c r="BH34">
         <v>7999846000.0</v>
       </c>
       <c r="BI34">
         <v>8193121000.0</v>
       </c>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
     </row>
     <row r="35" spans="1:73">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
-        <v>9677501000.0</v>
+        <v>11499821000.0</v>
       </c>
       <c r="C35">
         <v>11822721000.0</v>
       </c>
       <c r="D35">
         <v>11901205000.0</v>
       </c>
       <c r="E35">
         <v>11848886000.0</v>
       </c>
       <c r="F35">
         <v>11607127000.0</v>
       </c>
       <c r="G35">
         <v>11834631000.0</v>
       </c>
       <c r="H35">
         <v>14721192000.0</v>
       </c>
       <c r="I35">
         <v>8906072000.0</v>
       </c>
       <c r="J35">
         <v>12723446000.0</v>
       </c>
@@ -9824,69 +9824,69 @@
       <c r="BK35">
         <v>8316588000.0</v>
       </c>
       <c r="BL35">
         <v>7930650000.0</v>
       </c>
       <c r="BM35">
         <v>7669875000.0</v>
       </c>
       <c r="BN35">
         <v>8170678000.0</v>
       </c>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
     </row>
     <row r="36" spans="1:73">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
-        <v>-3379400000.0</v>
+        <v>2377355000.0</v>
       </c>
       <c r="C36">
         <v>2629525000.0</v>
       </c>
       <c r="D36">
         <v>2713952000.0</v>
       </c>
       <c r="E36">
         <v>2706097000.0</v>
       </c>
       <c r="F36">
         <v>2525903000.0</v>
       </c>
       <c r="G36">
         <v>5335227000.0</v>
       </c>
       <c r="H36">
-        <v>-1508383000.0</v>
+        <v>2795631000.0</v>
       </c>
       <c r="I36">
         <v>-4274505000.0</v>
       </c>
       <c r="J36">
         <v>-4540953000.0</v>
       </c>
       <c r="K36">
         <v>8132041000.0</v>
       </c>
       <c r="L36">
         <v>-1534634000.0</v>
       </c>
       <c r="M36">
         <v>-4413408000.0</v>
       </c>
       <c r="N36">
         <v>-4490476000.0</v>
       </c>
       <c r="O36">
         <v>-4150217000.0</v>
       </c>
       <c r="P36">
         <v>-4286746000.0</v>
       </c>
@@ -10596,51 +10596,51 @@
       <c r="BK39">
         <v>-168026000.0</v>
       </c>
       <c r="BL39">
         <v>-194937000.0</v>
       </c>
       <c r="BM39">
         <v>-3791659000.0</v>
       </c>
       <c r="BN39">
         <v>-3787665000.0</v>
       </c>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
     </row>
     <row r="40" spans="1:73">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
-        <v>-505901000.0</v>
+        <v>21057000.0</v>
       </c>
       <c r="C40">
         <v>55534000.0</v>
       </c>
       <c r="D40">
         <v>104535000.0</v>
       </c>
       <c r="E40">
         <v>83425000.0</v>
       </c>
       <c r="F40">
         <v>97560000.0</v>
       </c>
       <c r="G40">
         <v>-65217000.0</v>
       </c>
       <c r="H40">
         <v>-625314000.0</v>
       </c>
       <c r="I40">
         <v>-613822000.0</v>
       </c>
       <c r="J40">
         <v>-715182000.0</v>
       </c>
@@ -12749,51 +12749,51 @@
       </c>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52">
         <v>300000000.0</v>
       </c>
       <c r="BM52">
         <v>300000000.0</v>
       </c>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
     </row>
     <row r="53" spans="1:73">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53">
-        <v>3444026000.0</v>
+        <v>1311871000.0</v>
       </c>
       <c r="C53">
         <v>1226553000.0</v>
       </c>
       <c r="D53">
         <v>1117339000.0</v>
       </c>
       <c r="E53">
         <v>1079520000.0</v>
       </c>
       <c r="F53">
         <v>1106067000.0</v>
       </c>
       <c r="G53">
         <v>995381000.0</v>
       </c>
       <c r="H53">
         <v>2994955000.0</v>
       </c>
       <c r="I53">
         <v>964492000.0</v>
       </c>
       <c r="J53">
         <v>1040321000.0</v>
       </c>
@@ -13318,51 +13318,51 @@
       <c r="BO55">
         <v>13227781000.0</v>
       </c>
       <c r="BP55">
         <v>12971585000.0</v>
       </c>
       <c r="BQ55">
         <v>12128134000.0</v>
       </c>
       <c r="BR55">
         <v>11364015000.0</v>
       </c>
       <c r="BS55">
         <v>11161133000.0</v>
       </c>
       <c r="BT55"/>
       <c r="BU55">
         <v>12176049000.0</v>
       </c>
     </row>
     <row r="56" spans="1:73">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
-        <v>4089837000.0</v>
+        <v>4880126000.0</v>
       </c>
       <c r="C56">
         <v>4898290000.0</v>
       </c>
       <c r="D56">
         <v>4817167000.0</v>
       </c>
       <c r="E56">
         <v>4860414000.0</v>
       </c>
       <c r="F56">
         <v>4891281000.0</v>
       </c>
       <c r="G56">
         <v>4709974000.0</v>
       </c>
       <c r="H56">
         <v>6847801000.0</v>
       </c>
       <c r="I56">
         <v>1413307000.0</v>
       </c>
       <c r="J56">
         <v>1421506000.0</v>
       </c>
@@ -13533,51 +13533,51 @@
       </c>
       <c r="BN56">
         <v>2941102000.0</v>
       </c>
       <c r="BO56">
         <v>1663642000.0</v>
       </c>
       <c r="BP56">
         <v>1612724000.0</v>
       </c>
       <c r="BQ56">
         <v>1475097000.0</v>
       </c>
       <c r="BR56"/>
       <c r="BS56">
         <v>1301112000.0</v>
       </c>
       <c r="BT56"/>
       <c r="BU56"/>
     </row>
     <row r="57" spans="1:73">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
-        <v>130773000.0</v>
+        <v>657731000.0</v>
       </c>
       <c r="C57">
         <v>743713000.0</v>
       </c>
       <c r="D57">
         <v>650663000.0</v>
       </c>
       <c r="E57">
         <v>673432000.0</v>
       </c>
       <c r="F57">
         <v>725474000.0</v>
       </c>
       <c r="G57">
         <v>488350000.0</v>
       </c>
       <c r="H57">
         <v>517359000.0</v>
       </c>
       <c r="I57">
         <v>704817000.0</v>
       </c>
       <c r="J57">
         <v>791830000.0</v>
       </c>
@@ -16676,51 +16676,53 @@
         <v>360780000.0</v>
       </c>
       <c r="BQ2">
         <v>346871000.0</v>
       </c>
       <c r="BR2">
         <v>365254000.0</v>
       </c>
       <c r="BS2">
         <v>859975000.0</v>
       </c>
       <c r="BT2">
         <v>-776003000.0</v>
       </c>
       <c r="BU2">
         <v>776003000.0</v>
       </c>
       <c r="BV2">
         <v>1464866000.0</v>
       </c>
     </row>
     <row r="3" spans="1:74">
       <c r="A3" t="s">
         <v>135</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>3866000.0</v>
+      </c>
       <c r="C3">
         <v>4916000.0</v>
       </c>
       <c r="D3">
         <v>4313000.0</v>
       </c>
       <c r="E3">
         <v>5250000.0</v>
       </c>
       <c r="F3">
         <v>4774000.0</v>
       </c>
       <c r="G3">
         <v>4323000.0</v>
       </c>
       <c r="H3">
         <v>4595000.0</v>
       </c>
       <c r="I3">
         <v>7318000.0</v>
       </c>
       <c r="J3">
         <v>7165000.0</v>
       </c>
       <c r="K3">
@@ -17060,51 +17062,53 @@
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:74">
       <c r="A5" t="s">
         <v>137</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>255279000.0</v>
+      </c>
       <c r="C5">
         <v>253041000.0</v>
       </c>
       <c r="D5">
         <v>277664000.0</v>
       </c>
       <c r="E5">
         <v>240497000.0</v>
       </c>
       <c r="F5">
         <v>221315000.0</v>
       </c>
       <c r="G5">
         <v>224582000.0</v>
       </c>
       <c r="H5">
         <v>260671000.0</v>
       </c>
       <c r="I5">
         <v>278868000.0</v>
       </c>
       <c r="J5">
         <v>200160000.0</v>
       </c>
       <c r="K5">
@@ -17283,51 +17287,51 @@
       </c>
       <c r="BQ5">
         <v>198334000.0</v>
       </c>
       <c r="BR5">
         <v>174775000.0</v>
       </c>
       <c r="BS5">
         <v>-216683000.0</v>
       </c>
       <c r="BT5">
         <v>162052000.0</v>
       </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:74">
       <c r="A6" t="s">
         <v>138</v>
       </c>
       <c r="B6">
-        <v>255279000.0</v>
+        <v>259145000.0</v>
       </c>
       <c r="C6">
         <v>257957000.0</v>
       </c>
       <c r="D6">
         <v>281977000.0</v>
       </c>
       <c r="E6">
         <v>245747000.0</v>
       </c>
       <c r="F6">
         <v>226089000.0</v>
       </c>
       <c r="G6">
         <v>228905000.0</v>
       </c>
       <c r="H6">
         <v>265266000.0</v>
       </c>
       <c r="I6">
         <v>286186000.0</v>
       </c>
       <c r="J6">
         <v>207325000.0</v>
       </c>
@@ -22942,51 +22946,51 @@
       <c r="L8">
         <v>-61382000.0</v>
       </c>
       <c r="M8">
         <v>-101091000.0</v>
       </c>
       <c r="N8">
         <v>-81311000.0</v>
       </c>
       <c r="O8">
         <v>-150638000.0</v>
       </c>
       <c r="P8">
         <v>-4232000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>173</v>
       </c>
       <c r="B9">
-        <v>239236000.0</v>
+        <v>242994000.0</v>
       </c>
       <c r="C9">
         <v>201329000.0</v>
       </c>
       <c r="D9">
         <v>228352000.0</v>
       </c>
       <c r="E9">
         <v>231427000.0</v>
       </c>
       <c r="F9">
         <v>14358000.0</v>
       </c>
       <c r="G9">
         <v>-132533000.0</v>
       </c>
       <c r="H9">
         <v>-24790000.0</v>
       </c>
       <c r="I9">
         <v>51644000.0</v>
       </c>
       <c r="J9">
         <v>-9950000.0</v>
       </c>
@@ -23416,51 +23420,51 @@
       <c r="L17">
         <v>-5059000.0</v>
       </c>
       <c r="M17">
         <v>-2789000.0</v>
       </c>
       <c r="N17">
         <v>-1470000.0</v>
       </c>
       <c r="O17">
         <v>597000.0</v>
       </c>
       <c r="P17">
         <v>751000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>182</v>
       </c>
       <c r="B18">
-        <v>880756000.0</v>
+        <v>875126000.0</v>
       </c>
       <c r="C18">
         <v>832860000.0</v>
       </c>
       <c r="D18">
         <v>658620000.0</v>
       </c>
       <c r="E18">
         <v>731860000.0</v>
       </c>
       <c r="F18">
         <v>632268000.0</v>
       </c>
       <c r="G18">
         <v>615795000.0</v>
       </c>
       <c r="H18">
         <v>460076000.0</v>
       </c>
       <c r="I18">
         <v>464550000.0</v>
       </c>
       <c r="J18">
         <v>381772000.0</v>
       </c>
@@ -23606,51 +23610,51 @@
       </c>
       <c r="K21">
         <v>-281000.0</v>
       </c>
       <c r="L21">
         <v>-868000.0</v>
       </c>
       <c r="M21">
         <v>-876000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21">
         <v>66597000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>147</v>
       </c>
       <c r="B22">
-        <v>748788000.0</v>
+        <v>751234000.0</v>
       </c>
       <c r="C22">
         <v>470518000.0</v>
       </c>
       <c r="D22">
         <v>576601000.0</v>
       </c>
       <c r="E22">
         <v>367974000.0</v>
       </c>
       <c r="F22">
         <v>371980000.0</v>
       </c>
       <c r="G22">
         <v>386164000.0</v>
       </c>
       <c r="H22">
         <v>366391000.0</v>
       </c>
       <c r="I22">
         <v>324094000.0</v>
       </c>
       <c r="J22">
         <v>350255000.0</v>
       </c>
@@ -23668,51 +23672,51 @@
       </c>
       <c r="O22">
         <v>173806000.0</v>
       </c>
       <c r="P22">
         <v>157191000.0</v>
       </c>
       <c r="Q22">
         <v>232456000.0</v>
       </c>
       <c r="R22">
         <v>494589000.0</v>
       </c>
       <c r="S22">
         <v>167682000.0</v>
       </c>
       <c r="T22">
         <v>593634000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>186</v>
       </c>
       <c r="B23">
-        <v>-9380000.0</v>
+        <v>-13290000.0</v>
       </c>
       <c r="C23">
         <v>-9646000.0</v>
       </c>
       <c r="D23">
         <v>-10579000.0</v>
       </c>
       <c r="E23">
         <v>-5135000.0</v>
       </c>
       <c r="F23">
         <v>-11984000.0</v>
       </c>
       <c r="G23">
         <v>-5739000.0</v>
       </c>
       <c r="H23">
         <v>-7186000.0</v>
       </c>
       <c r="I23">
         <v>-6711000.0</v>
       </c>
       <c r="J23">
         <v>-7602000.0</v>
       </c>
@@ -23792,51 +23796,51 @@
       </c>
       <c r="O24">
         <v>-6594000.0</v>
       </c>
       <c r="P24">
         <v>247000.0</v>
       </c>
       <c r="Q24">
         <v>705000.0</v>
       </c>
       <c r="R24">
         <v>1354000.0</v>
       </c>
       <c r="S24">
         <v>3479000.0</v>
       </c>
       <c r="T24">
         <v>-107000.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>188</v>
       </c>
       <c r="B25">
-        <v>-221086000.0</v>
+        <v>-224209000.0</v>
       </c>
       <c r="C25">
         <v>59623000.0</v>
       </c>
       <c r="D25">
         <v>-249844000.0</v>
       </c>
       <c r="E25">
         <v>440429000.0</v>
       </c>
       <c r="F25">
         <v>326535000.0</v>
       </c>
       <c r="G25">
         <v>256762000.0</v>
       </c>
       <c r="H25">
         <v>219266000.0</v>
       </c>
       <c r="I25">
         <v>-201241000.0</v>
       </c>
       <c r="J25">
         <v>-215148000.0</v>
       </c>
@@ -23970,51 +23974,51 @@
       </c>
       <c r="O27">
         <v>18944000.0</v>
       </c>
       <c r="P27">
         <v>11588000.0</v>
       </c>
       <c r="Q27">
         <v>33301000.0</v>
       </c>
       <c r="R27">
         <v>366940000.0</v>
       </c>
       <c r="S27">
         <v>337384000.0</v>
       </c>
       <c r="T27">
         <v>320133000.0</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>191</v>
       </c>
       <c r="B28">
-        <v>-595727000.0</v>
+        <v>-599637000.0</v>
       </c>
       <c r="C28">
         <v>-551141000.0</v>
       </c>
       <c r="D28">
         <v>-479621000.0</v>
       </c>
       <c r="E28">
         <v>-457850000.0</v>
       </c>
       <c r="F28">
         <v>107974000.0</v>
       </c>
       <c r="G28">
         <v>-301790000.0</v>
       </c>
       <c r="H28">
         <v>-290134000.0</v>
       </c>
       <c r="I28">
         <v>-260997000.0</v>
       </c>
       <c r="J28">
         <v>-193461000.0</v>
       </c>
@@ -24032,51 +24036,51 @@
       </c>
       <c r="O28">
         <v>-211086000.0</v>
       </c>
       <c r="P28">
         <v>-207312000.0</v>
       </c>
       <c r="Q28">
         <v>-1289893000.0</v>
       </c>
       <c r="R28">
         <v>-56427000.0</v>
       </c>
       <c r="S28">
         <v>-436200000.0</v>
       </c>
       <c r="T28">
         <v>-336122000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>192</v>
       </c>
       <c r="B29">
-        <v>906808000.0</v>
+        <v>901178000.0</v>
       </c>
       <c r="C29">
         <v>862088000.0</v>
       </c>
       <c r="D29">
         <v>692517000.0</v>
       </c>
       <c r="E29">
         <v>757665000.0</v>
       </c>
       <c r="F29">
         <v>656956000.0</v>
       </c>
       <c r="G29">
         <v>643417000.0</v>
       </c>
       <c r="H29">
         <v>485513000.0</v>
       </c>
       <c r="I29">
         <v>478067000.0</v>
       </c>
       <c r="J29">
         <v>388524000.0</v>
       </c>
@@ -25415,51 +25419,51 @@
         <v>25578000.0</v>
       </c>
       <c r="BR6">
         <v>120483000.0</v>
       </c>
       <c r="BS6">
         <v>-235249000.0</v>
       </c>
       <c r="BT6">
         <v>-148955000.0</v>
       </c>
       <c r="BU6"/>
       <c r="BV6"/>
     </row>
     <row r="7" spans="1:74">
       <c r="A7" t="s">
         <v>171</v>
       </c>
       <c r="B7">
         <v>13669000.0</v>
       </c>
       <c r="C7">
         <v>206961000.0</v>
       </c>
       <c r="D7">
-        <v>-103243000.0</v>
+        <v>49649000.0</v>
       </c>
       <c r="E7">
         <v>30788000.0</v>
       </c>
       <c r="F7">
         <v>72455000.0</v>
       </c>
       <c r="G7">
         <v>263167000.0</v>
       </c>
       <c r="H7">
         <v>6164000.0</v>
       </c>
       <c r="I7">
         <v>21542000.0</v>
       </c>
       <c r="J7">
         <v>103195000.0</v>
       </c>
       <c r="K7">
         <v>186271000.0</v>
       </c>
       <c r="L7">
         <v>35872000.0</v>
       </c>
@@ -25798,54 +25802,54 @@
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
     </row>
     <row r="9" spans="1:74">
       <c r="A9" t="s">
         <v>173</v>
       </c>
       <c r="B9">
         <v>48941000.0</v>
       </c>
       <c r="C9">
-        <v>122376000.0</v>
+        <v>55307000.0</v>
       </c>
       <c r="D9">
-        <v>-77238000.0</v>
+        <v>110449000.0</v>
       </c>
       <c r="E9">
         <v>32100000.0</v>
       </c>
       <c r="F9">
         <v>45138000.0</v>
       </c>
       <c r="G9">
         <v>53828000.0</v>
       </c>
       <c r="H9">
         <v>32549000.0</v>
       </c>
       <c r="I9">
         <v>66448000.0</v>
       </c>
       <c r="J9">
         <v>48504000.0</v>
       </c>
       <c r="K9">
         <v>72507000.0</v>
       </c>
       <c r="L9">
         <v>32527000.0</v>
       </c>
@@ -26649,57 +26653,57 @@
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
     </row>
     <row r="14" spans="1:74">
       <c r="A14" t="s">
         <v>178</v>
       </c>
       <c r="B14">
-        <v>84260000.0</v>
+        <v>3866000.0</v>
       </c>
       <c r="C14">
         <v>4916000.0</v>
       </c>
       <c r="D14">
-        <v>230067000.0</v>
+        <v>4313000.0</v>
       </c>
       <c r="E14">
         <v>5250000.0</v>
       </c>
       <c r="F14">
         <v>4774000.0</v>
       </c>
       <c r="G14">
         <v>4323000.0</v>
       </c>
       <c r="H14">
         <v>4595000.0</v>
       </c>
       <c r="I14">
         <v>7318000.0</v>
       </c>
       <c r="J14">
         <v>7165000.0</v>
       </c>
       <c r="K14">
         <v>7166000.0</v>
       </c>
       <c r="L14">
         <v>7357000.0</v>
       </c>
@@ -27476,51 +27480,51 @@
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
     </row>
     <row r="18" spans="1:74">
       <c r="A18" t="s">
         <v>182</v>
       </c>
       <c r="B18">
         <v>147725000.0</v>
       </c>
       <c r="C18">
-        <v>325662000.0</v>
+        <v>329642000.0</v>
       </c>
       <c r="D18">
         <v>215150000.0</v>
       </c>
       <c r="E18">
         <v>159040000.0</v>
       </c>
       <c r="F18">
         <v>188744000.0</v>
       </c>
       <c r="G18">
         <v>268060000.0</v>
       </c>
       <c r="H18">
         <v>193222000.0</v>
       </c>
       <c r="I18">
         <v>169066000.0</v>
       </c>
       <c r="J18">
         <v>202512000.0</v>
       </c>
       <c r="K18">
         <v>220792000.0</v>
       </c>
@@ -28124,51 +28128,51 @@
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
     </row>
     <row r="22" spans="1:74">
       <c r="A22" t="s">
         <v>147</v>
       </c>
       <c r="B22">
         <v>190096000.0</v>
       </c>
       <c r="C22">
-        <v>196438000.0</v>
+        <v>197047000.0</v>
       </c>
       <c r="D22">
         <v>206792000.0</v>
       </c>
       <c r="E22">
         <v>178344000.0</v>
       </c>
       <c r="F22">
         <v>169051000.0</v>
       </c>
       <c r="G22">
         <v>167071000.0</v>
       </c>
       <c r="H22">
         <v>164373000.0</v>
       </c>
       <c r="I22">
         <v>1170000.0</v>
       </c>
       <c r="J22">
         <v>137904000.0</v>
       </c>
       <c r="K22">
         <v>151935000.0</v>
       </c>
@@ -28348,51 +28352,51 @@
       </c>
       <c r="BR22">
         <v>112557000.0</v>
       </c>
       <c r="BS22">
         <v>-206708000.0</v>
       </c>
       <c r="BT22">
         <v>105334000.0</v>
       </c>
       <c r="BU22">
         <v>269056000.0</v>
       </c>
       <c r="BV22">
         <v>593634000.0</v>
       </c>
     </row>
     <row r="23" spans="1:74">
       <c r="A23" t="s">
         <v>186</v>
       </c>
       <c r="B23">
         <v>-5987000.0</v>
       </c>
       <c r="C23">
-        <v>-683000.0</v>
+        <v>-4593000.0</v>
       </c>
       <c r="D23">
         <v>-42000.0</v>
       </c>
       <c r="E23">
         <v>-9000.0</v>
       </c>
       <c r="F23">
         <v>-8646000.0</v>
       </c>
       <c r="G23">
         <v>-1313000.0</v>
       </c>
       <c r="H23">
         <v>-842000.0</v>
       </c>
       <c r="I23">
         <v>-31000.0</v>
       </c>
       <c r="J23">
         <v>-7460000.0</v>
       </c>
       <c r="K23">
         <v>-340000.0</v>
       </c>
@@ -28402,51 +28406,51 @@
       <c r="M23">
         <v>-499000.0</v>
       </c>
       <c r="N23">
         <v>-9739000.0</v>
       </c>
       <c r="O23">
         <v>-146000.0</v>
       </c>
       <c r="P23">
         <v>-126000.0</v>
       </c>
       <c r="Q23">
         <v>-11000.0</v>
       </c>
       <c r="R23">
         <v>-4852000.0</v>
       </c>
       <c r="S23">
         <v>-5411000.0</v>
       </c>
       <c r="T23">
         <v>-88000.0</v>
       </c>
       <c r="U23">
-        <v>-519000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="V23">
         <v>-5966000.0</v>
       </c>
       <c r="W23">
         <v>-73000.0</v>
       </c>
       <c r="X23">
         <v>-53000.0</v>
       </c>
       <c r="Y23">
         <v>1000.0</v>
       </c>
       <c r="Z23">
         <v>-5614000.0</v>
       </c>
       <c r="AA23">
         <v>-169000.0</v>
       </c>
       <c r="AB23">
         <v>-340000.0</v>
       </c>
       <c r="AC23">
         <v>-13000.0</v>
       </c>
@@ -28565,51 +28569,51 @@
         <v>-6000000.0</v>
       </c>
       <c r="BP23">
         <v>-44283000.0</v>
       </c>
       <c r="BQ23">
         <v>-92098000.0</v>
       </c>
       <c r="BR23">
         <v>-5500000.0</v>
       </c>
       <c r="BS23">
         <v>-2390000.0</v>
       </c>
       <c r="BT23">
         <v>-5110000.0</v>
       </c>
       <c r="BU23"/>
       <c r="BV23"/>
     </row>
     <row r="24" spans="1:74">
       <c r="A24" t="s">
         <v>187</v>
       </c>
       <c r="B24">
-        <v>-87301000.0</v>
+        <v>131418000.0</v>
       </c>
       <c r="C24">
         <v>-7281000.0</v>
       </c>
       <c r="D24">
         <v>-97310000.0</v>
       </c>
       <c r="E24">
         <v>-88213000.0</v>
       </c>
       <c r="F24">
         <v>-87226000.0</v>
       </c>
       <c r="G24">
         <v>-2768000.0</v>
       </c>
       <c r="H24">
         <v>-18613000.0</v>
       </c>
       <c r="I24">
         <v>50000000.0</v>
       </c>
       <c r="J24">
         <v>-23136000.0</v>
       </c>
@@ -28785,57 +28789,57 @@
         <v>-401333000.0</v>
       </c>
       <c r="BP24">
         <v>-461000.0</v>
       </c>
       <c r="BQ24">
         <v>-89898000.0</v>
       </c>
       <c r="BR24">
         <v>-79401000.0</v>
       </c>
       <c r="BS24">
         <v>2964000.0</v>
       </c>
       <c r="BT24">
         <v>-886000.0</v>
       </c>
       <c r="BU24"/>
       <c r="BV24"/>
     </row>
     <row r="25" spans="1:74">
       <c r="A25" t="s">
         <v>188</v>
       </c>
       <c r="B25">
-        <v>-143828000.0</v>
+        <v>-63434000.0</v>
       </c>
       <c r="C25">
-        <v>-74051000.0</v>
+        <v>-75478000.0</v>
       </c>
       <c r="D25">
-        <v>-135049000.0</v>
+        <v>-62187000.0</v>
       </c>
       <c r="E25">
         <v>-54032000.0</v>
       </c>
       <c r="F25">
         <v>-62065000.0</v>
       </c>
       <c r="G25">
         <v>-169453000.0</v>
       </c>
       <c r="H25">
         <v>28259000.0</v>
       </c>
       <c r="I25">
         <v>140200000.0</v>
       </c>
       <c r="J25">
         <v>-49980000.0</v>
       </c>
       <c r="K25">
         <v>-106603000.0</v>
       </c>
       <c r="L25">
         <v>98000.0</v>
       </c>
@@ -29426,51 +29430,51 @@
         <v>-2483000.0</v>
       </c>
       <c r="BQ27">
         <v>92729000.0</v>
       </c>
       <c r="BR27">
         <v>104263000.0</v>
       </c>
       <c r="BS27">
         <v>31218000.0</v>
       </c>
       <c r="BT27">
         <v>135014000.0</v>
       </c>
       <c r="BU27"/>
       <c r="BV27"/>
     </row>
     <row r="28" spans="1:74">
       <c r="A28" t="s">
         <v>191</v>
       </c>
       <c r="B28">
         <v>-179164000.0</v>
       </c>
       <c r="C28">
-        <v>-104089000.0</v>
+        <v>-107999000.0</v>
       </c>
       <c r="D28">
         <v>-162893000.0</v>
       </c>
       <c r="E28">
         <v>-167305000.0</v>
       </c>
       <c r="F28">
         <v>-161440000.0</v>
       </c>
       <c r="G28">
         <v>-79365000.0</v>
       </c>
       <c r="H28">
         <v>-160243000.0</v>
       </c>
       <c r="I28">
         <v>-168643000.0</v>
       </c>
       <c r="J28">
         <v>-142890000.0</v>
       </c>
       <c r="K28">
         <v>-95822000.0</v>
       </c>
@@ -29646,51 +29650,51 @@
         <v>-5300000.0</v>
       </c>
       <c r="BQ28">
         <v>-14150000.0</v>
       </c>
       <c r="BR28">
         <v>-19000000.0</v>
       </c>
       <c r="BS28">
         <v>-170590000.0</v>
       </c>
       <c r="BT28">
         <v>-55010000.0</v>
       </c>
       <c r="BU28"/>
       <c r="BV28"/>
     </row>
     <row r="29" spans="1:74">
       <c r="A29" t="s">
         <v>192</v>
       </c>
       <c r="B29">
         <v>156790000.0</v>
       </c>
       <c r="C29">
-        <v>334264000.0</v>
+        <v>338244000.0</v>
       </c>
       <c r="D29">
         <v>202892000.0</v>
       </c>
       <c r="E29">
         <v>162576000.0</v>
       </c>
       <c r="F29">
         <v>197466000.0</v>
       </c>
       <c r="G29">
         <v>270640000.0</v>
       </c>
       <c r="H29">
         <v>207266000.0</v>
       </c>
       <c r="I29">
         <v>173208000.0</v>
       </c>
       <c r="J29">
         <v>210898000.0</v>
       </c>
       <c r="K29">
         <v>241058000.0</v>
       </c>